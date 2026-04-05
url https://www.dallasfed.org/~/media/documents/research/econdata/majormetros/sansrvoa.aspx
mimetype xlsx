--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{49B70407-799B-451D-95C9-89E80E5710B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A4DCF33C-750D-4962-B4F6-8B4D9E82E598}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A0FD91BE-3326-4931-89C8-798B6FADD7F0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B21645E4-17BD-4681-A09A-10EA437555CD}"/>
   </bookViews>
   <sheets>
     <sheet name="sansrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Other Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A7ED70F-E6E1-412B-A494-0DB2D02C7887}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18EFE744-0650-4D0A-8B36-51DAA3EA29EA}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>22.740986850999999</v>
+        <v>22.740795888000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>22.73300862</v>
+        <v>22.732982301</v>
       </c>
       <c r="C7" s="5">
-        <v>-7.9782309999991696E-3</v>
+        <v>-7.8135870000011209E-3</v>
       </c>
       <c r="D7" s="5">
-        <v>-0.42018516637770675</v>
+        <v>-0.41153377943959901</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>22.566032809999999</v>
+        <v>22.565937764000001</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.16697581000000028</v>
+        <v>-0.16704453699999888</v>
       </c>
       <c r="D8" s="5">
-        <v>-8.4666022845619864</v>
+        <v>-8.4699569257665743</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>22.422978953000001</v>
+        <v>22.422924153</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.14305385699999817</v>
+        <v>-0.14301361100000065</v>
       </c>
       <c r="D9" s="5">
-        <v>-7.3475029501632871</v>
+        <v>-7.3455372250505917</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>22.873814925000001</v>
+        <v>22.87380765</v>
       </c>
       <c r="C10" s="5">
-        <v>0.45083597200000014</v>
+        <v>0.45088349699999952</v>
       </c>
       <c r="D10" s="5">
-        <v>26.982397597286312</v>
+        <v>26.985637023297325</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>23.003504603</v>
+        <v>23.003494965000002</v>
       </c>
       <c r="C11" s="5">
-        <v>0.12968967799999831</v>
+        <v>0.12968731500000175</v>
       </c>
       <c r="D11" s="5">
-        <v>7.0199737091594772</v>
+        <v>7.0198440904005732</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>22.813290407</v>
+        <v>22.813306270000002</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.19021419599999945</v>
+        <v>-0.1901886949999998</v>
       </c>
       <c r="D12" s="5">
-        <v>-9.4836415924274604</v>
+        <v>-9.4824312143184653</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>23.074809806000001</v>
+        <v>23.074852062000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.26151939900000087</v>
+        <v>0.26154579199999972</v>
       </c>
       <c r="D13" s="5">
-        <v>14.657485418885607</v>
+        <v>14.659048329351032</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>23.107155499000001</v>
+        <v>23.107219976</v>
       </c>
       <c r="C14" s="5">
-        <v>3.2345692999999898E-2</v>
+        <v>3.2367913999998166E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>1.6951596906378041</v>
+        <v>1.6963301084267135</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>23.072511770999999</v>
+        <v>23.072621014999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-3.4643728000002483E-2</v>
+        <v>-3.4598961000000372E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-1.7843553431270087</v>
+        <v>-1.7820636036137927</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>23.265289117999998</v>
+        <v>23.265257031000001</v>
       </c>
       <c r="C16" s="5">
-        <v>0.19277734699999982</v>
+        <v>0.19263601600000158</v>
       </c>
       <c r="D16" s="5">
-        <v>10.500166375918463</v>
+        <v>10.492059522861119</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>23.104168141999999</v>
+        <v>23.104326696000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.16112097599999942</v>
+        <v>-0.16093033499999976</v>
       </c>
       <c r="D17" s="5">
-        <v>-8.0011091543786055</v>
+        <v>-7.9920099467092331</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>22.532727894000001</v>
+        <v>22.532558443999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.57144024799999826</v>
+        <v>-0.57176825200000181</v>
       </c>
       <c r="D18" s="5">
-        <v>-25.957473739580351</v>
+        <v>-25.970251857198011</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>22.418966990000001</v>
+        <v>22.418941335</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.11376090399999939</v>
+        <v>-0.11361710899999977</v>
       </c>
       <c r="D19" s="5">
-        <v>-5.893005389348871</v>
+        <v>-5.8858049615177155</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>22.662502952000001</v>
+        <v>22.662416415999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.24353596199999927</v>
+        <v>0.2434750809999997</v>
       </c>
       <c r="D20" s="5">
-        <v>13.843257447090785</v>
+        <v>13.839604326715671</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>22.619728306999999</v>
+        <v>22.619676435999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.2774645000001499E-2</v>
+        <v>-4.2739980000000344E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-2.2415907715067296</v>
+        <v>-2.2398014294819357</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>22.674877403</v>
+        <v>22.674870758000001</v>
       </c>
       <c r="C22" s="5">
-        <v>5.5149096000000952E-2</v>
+        <v>5.5194322000001961E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>2.9652697229581859</v>
+        <v>2.9677410700508888</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>22.811956478999999</v>
+        <v>22.811948545</v>
       </c>
       <c r="C23" s="5">
-        <v>0.13707907599999913</v>
+        <v>0.13707778699999906</v>
       </c>
       <c r="D23" s="5">
-        <v>7.5006377770226118</v>
+        <v>7.5005671562526244</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>23.095806188000001</v>
+        <v>23.095819990999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.28384970900000184</v>
+        <v>0.28387144599999914</v>
       </c>
       <c r="D24" s="5">
-        <v>15.997092846957184</v>
+        <v>15.998408875198766</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>23.184410575000001</v>
+        <v>23.184446080000001</v>
       </c>
       <c r="C25" s="5">
-        <v>8.8604387000000173E-2</v>
+        <v>8.8626089000001684E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>4.7020518469623962</v>
+        <v>4.7032250714563961</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>23.209322777000001</v>
+        <v>23.209377757999999</v>
       </c>
       <c r="C26" s="5">
-        <v>2.4912201999999439E-2</v>
+        <v>2.4931677999997959E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>1.2970763444458022</v>
+        <v>1.298094385351245</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>23.176042645999999</v>
+        <v>23.176142317</v>
       </c>
       <c r="C27" s="5">
-        <v>-3.3280131000001489E-2</v>
+        <v>-3.3235440999998644E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.7071890012576141</v>
+        <v>-1.7049105322437974</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>23.17482309</v>
+        <v>23.174791037999999</v>
       </c>
       <c r="C28" s="5">
-        <v>-1.2195559999987893E-3</v>
+        <v>-1.3512790000014263E-3</v>
       </c>
       <c r="D28" s="5">
-        <v>-6.3127417534303287E-2</v>
+        <v>-6.9943258522076057E-2</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>23.204920074</v>
+        <v>23.205057020999998</v>
       </c>
       <c r="C29" s="5">
-        <v>3.0096984000000049E-2</v>
+        <v>3.0265982999999608E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>1.5696116952379491</v>
+        <v>1.5784908996459013</v>
       </c>
       <c r="E29" s="5">
-        <v>0.43607686448943195</v>
+        <v>0.4359803526212902</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>23.152755656</v>
+        <v>23.152612155</v>
       </c>
       <c r="C30" s="5">
-        <v>-5.2164418000000268E-2</v>
+        <v>-5.2444865999998314E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>-2.6644833150561431</v>
+        <v>-2.6786149945963955</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>23.228959972999998</v>
+        <v>23.228942006</v>
       </c>
       <c r="C31" s="5">
-        <v>7.6204316999998412E-2</v>
+        <v>7.6329851000000559E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>4.0219345350685387</v>
+        <v>4.0287060270264297</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>23.265052126</v>
+        <v>23.264977705</v>
       </c>
       <c r="C32" s="5">
-        <v>3.6092153000002014E-2</v>
+        <v>3.6035698999999255E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>1.8805243492711066</v>
+        <v>1.8775592254170581</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>23.317206207000002</v>
+        <v>23.317158398</v>
       </c>
       <c r="C33" s="5">
-        <v>5.2154081000001185E-2</v>
+        <v>5.2180693000000389E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>2.7234985440918402</v>
+        <v>2.724914241055032</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>23.481042039999998</v>
+        <v>23.481039199000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.16383583299999671</v>
+        <v>0.16388080100000124</v>
       </c>
       <c r="D34" s="5">
-        <v>8.7652674140552342</v>
+        <v>8.7677856443166835</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>23.305618761000002</v>
+        <v>23.305613034</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.17542327899999677</v>
+        <v>-0.17542616500000108</v>
       </c>
       <c r="D35" s="5">
-        <v>-8.6056683112511578</v>
+        <v>-8.6058051213702811</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>23.177846139</v>
+        <v>23.177858143000002</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.12777262200000195</v>
+        <v>-0.12775489099999859</v>
       </c>
       <c r="D36" s="5">
-        <v>-6.3841785891714746</v>
+        <v>-6.3833207164663346</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>23.105398011999998</v>
+        <v>23.105423348999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-7.244812700000125E-2</v>
+        <v>-7.2434794000002967E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.6870818233594727</v>
+        <v>-3.6864130147773566</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>23.115652915999998</v>
+        <v>23.115692246999998</v>
       </c>
       <c r="C38" s="5">
-        <v>1.0254903999999954E-2</v>
+        <v>1.0268897999999638E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>0.53389986389711375</v>
+        <v>0.53462962601731334</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>23.385860435000001</v>
+        <v>23.385938801000002</v>
       </c>
       <c r="C39" s="5">
-        <v>0.27020751900000306</v>
+        <v>0.27024655400000341</v>
       </c>
       <c r="D39" s="5">
-        <v>14.965164170210766</v>
+        <v>14.967439823279172</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>23.385917888000002</v>
+        <v>23.385900108000001</v>
       </c>
       <c r="C40" s="5">
-        <v>5.7453000000151633E-5</v>
+        <v>-3.869300000047815E-5</v>
       </c>
       <c r="D40" s="5">
-        <v>2.9481289247845766E-3</v>
+        <v>-1.9854314112444094E-3</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>23.512528514</v>
+        <v>23.512609859000001</v>
       </c>
       <c r="C41" s="5">
-        <v>0.12661062599999795</v>
+        <v>0.12670975099999993</v>
       </c>
       <c r="D41" s="5">
-        <v>6.6937493961705341</v>
+        <v>6.6991524094813348</v>
       </c>
       <c r="E41" s="5">
-        <v>1.3256173217534917</v>
+        <v>1.3253698869245323</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>24.387744542</v>
+        <v>24.387651514000002</v>
       </c>
       <c r="C42" s="5">
-        <v>0.87521602800000053</v>
+        <v>0.87504165500000042</v>
       </c>
       <c r="D42" s="5">
-        <v>55.048519483209148</v>
+        <v>55.034985854316567</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>24.446270009999999</v>
+        <v>24.446254680999999</v>
       </c>
       <c r="C43" s="5">
-        <v>5.8525467999999137E-2</v>
+        <v>5.8603166999997569E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>2.918063171292129</v>
+        <v>2.9219998592167062</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>24.389103898999998</v>
+        <v>24.389049927999999</v>
       </c>
       <c r="C44" s="5">
-        <v>-5.7166111000000797E-2</v>
+        <v>-5.7204753000000608E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>-2.7703158762088509</v>
+        <v>-2.7721661800076847</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>24.314716480000001</v>
+        <v>24.314676362</v>
       </c>
       <c r="C45" s="5">
-        <v>-7.4387418999997124E-2</v>
+        <v>-7.4373565999998448E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>-3.5992544600412013</v>
+        <v>-3.5986032111305577</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>24.170652644</v>
+        <v>24.170657225999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.14406383600000083</v>
+        <v>-0.14401913600000071</v>
       </c>
       <c r="D46" s="5">
-        <v>-6.8827787453905165</v>
+        <v>-6.8807232337823603</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>24.272154402999998</v>
+        <v>24.272149509999998</v>
       </c>
       <c r="C47" s="5">
-        <v>0.1015017589999978</v>
+        <v>0.10149228399999899</v>
       </c>
       <c r="D47" s="5">
-        <v>5.1572905341078945</v>
+        <v>5.1567969381800527</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>24.423017653999999</v>
+        <v>24.423026228000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.15086325100000053</v>
+        <v>0.1508767180000028</v>
       </c>
       <c r="D48" s="5">
-        <v>7.718914176417524</v>
+        <v>7.7196285507041829</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>24.389321602999999</v>
+        <v>24.389337504</v>
       </c>
       <c r="C49" s="5">
-        <v>-3.3696050999999727E-2</v>
+        <v>-3.3688724000001002E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.6431153231348361</v>
+        <v>-1.6427601716381468</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>24.418526577000002</v>
+        <v>24.418552322</v>
       </c>
       <c r="C50" s="5">
-        <v>2.9204974000002437E-2</v>
+        <v>2.9214817999999809E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>1.4464405721719809</v>
+        <v>1.4469303848762438</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>24.190260112000001</v>
+        <v>24.190313952</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.22826646500000081</v>
+        <v>-0.22823836999999969</v>
       </c>
       <c r="D51" s="5">
-        <v>-10.658549307618371</v>
+        <v>-10.657293481591278</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>24.295276829999999</v>
+        <v>24.295269952999998</v>
       </c>
       <c r="C52" s="5">
-        <v>0.10501671799999812</v>
+        <v>0.10495600099999791</v>
       </c>
       <c r="D52" s="5">
-        <v>5.3357433502402962</v>
+        <v>5.3325722706418777</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>24.434674560000001</v>
+        <v>24.434709983000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.13939773000000244</v>
+        <v>0.13944003000000293</v>
       </c>
       <c r="D53" s="5">
-        <v>7.1066623743036628</v>
+        <v>7.1088894794786528</v>
       </c>
       <c r="E53" s="5">
-        <v>3.9219348333843884</v>
+        <v>3.9217259569636509</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>24.482318696</v>
+        <v>24.482273936999999</v>
       </c>
       <c r="C54" s="5">
-        <v>4.7644135999998838E-2</v>
+        <v>4.7563953999997466E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>2.365085769323283</v>
+        <v>2.361059313625713</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>24.535857883999999</v>
+        <v>24.535848554000001</v>
       </c>
       <c r="C55" s="5">
-        <v>5.3539187999998461E-2</v>
+        <v>5.3574617000002434E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>2.6560159558329799</v>
+        <v>2.6577996719700847</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>24.703175260999998</v>
+        <v>24.703144318</v>
       </c>
       <c r="C56" s="5">
-        <v>0.16731737699999982</v>
+        <v>0.16729576399999857</v>
       </c>
       <c r="D56" s="5">
-        <v>8.49716369026401</v>
+        <v>8.4960279484098464</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>25.004591866999998</v>
+        <v>25.004564443</v>
       </c>
       <c r="C57" s="5">
-        <v>0.30141660600000009</v>
+        <v>0.30142012499999993</v>
       </c>
       <c r="D57" s="5">
-        <v>15.665512956504845</v>
+        <v>15.665729251644223</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>24.863350849</v>
+        <v>24.863357599</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.14124101799999877</v>
+        <v>-0.14120684399999917</v>
       </c>
       <c r="D58" s="5">
-        <v>-6.5716546010615158</v>
+        <v>-6.5701205962685805</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>24.942834887</v>
+        <v>24.942832620000001</v>
       </c>
       <c r="C59" s="5">
-        <v>7.9484038000000368E-2</v>
+        <v>7.9475021000000368E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>3.9043767214262282</v>
+        <v>3.9039248983240071</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>24.998590196999999</v>
+        <v>24.998595748</v>
       </c>
       <c r="C60" s="5">
-        <v>5.5755309999998559E-2</v>
+        <v>5.5763127999998829E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>2.7156134392942732</v>
+        <v>2.7159991663092464</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>24.972760678</v>
+        <v>24.972766973999999</v>
       </c>
       <c r="C61" s="5">
-        <v>-2.5829518999998413E-2</v>
+        <v>-2.582877400000072E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>-1.2328649959785221</v>
+        <v>-1.2328293661215017</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>24.820184013999999</v>
+        <v>24.820194579999999</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.15257666400000147</v>
+        <v>-0.15257239399999989</v>
       </c>
       <c r="D62" s="5">
-        <v>-7.0902478890058855</v>
+        <v>-7.0900543535193483</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>25.307561993</v>
+        <v>25.307595667000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.48737797900000146</v>
+        <v>0.48740108700000206</v>
       </c>
       <c r="D63" s="5">
-        <v>26.282667940673775</v>
+        <v>26.284039207749309</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>25.299579159</v>
+        <v>25.299580880000001</v>
       </c>
       <c r="C64" s="5">
-        <v>-7.9828339999998832E-3</v>
+        <v>-8.0147870000004673E-3</v>
       </c>
       <c r="D64" s="5">
-        <v>-0.37786331026166131</v>
+        <v>-0.37937265155526534</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>25.572976996000001</v>
+        <v>25.572973874999999</v>
       </c>
       <c r="C65" s="5">
-        <v>0.27339783700000098</v>
+        <v>0.27339299499999825</v>
       </c>
       <c r="D65" s="5">
-        <v>13.766891288036875</v>
+        <v>13.766631807339746</v>
       </c>
       <c r="E65" s="5">
-        <v>4.6585537008273503</v>
+        <v>4.6583892045042541</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>25.399553519000001</v>
+        <v>25.399547602999998</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.17342347700000005</v>
+        <v>-0.17342627200000038</v>
       </c>
       <c r="D66" s="5">
-        <v>-7.8410464566399334</v>
+        <v>-7.8411690736152506</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>25.559704824000001</v>
+        <v>25.559694852</v>
       </c>
       <c r="C67" s="5">
-        <v>0.16015130499999941</v>
+        <v>0.16014724900000132</v>
       </c>
       <c r="D67" s="5">
-        <v>7.8343235941254141</v>
+        <v>7.8341201395210502</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>25.43529582</v>
+        <v>25.435284769999999</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.12440900400000032</v>
+        <v>-0.1244100820000007</v>
       </c>
       <c r="D68" s="5">
-        <v>-5.6870114523309372</v>
+        <v>-5.6870615781766221</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>25.500226405999999</v>
+        <v>25.500211448999998</v>
       </c>
       <c r="C69" s="5">
-        <v>6.4930585999999124E-2</v>
+        <v>6.4926678999999154E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>3.10670798808379</v>
+        <v>3.1065197877328199</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>25.842980726</v>
+        <v>25.842986381999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.34275432000000094</v>
+        <v>0.34277493300000117</v>
       </c>
       <c r="D70" s="5">
-        <v>17.376946584433007</v>
+        <v>17.378081020491788</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>25.405772434999999</v>
+        <v>25.405771129000001</v>
       </c>
       <c r="C71" s="5">
-        <v>-0.43720829100000103</v>
+        <v>-0.43721525299999797</v>
       </c>
       <c r="D71" s="5">
-        <v>-18.515013066986807</v>
+        <v>-18.515277337840217</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>25.301319772999999</v>
+        <v>25.301321594000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.10445266199999992</v>
+        <v>-0.10444953500000054</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.8236025939664362</v>
+        <v>-4.8234616815861164</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>25.541187858000001</v>
+        <v>25.541189005</v>
       </c>
       <c r="C73" s="5">
-        <v>0.23986808500000123</v>
+        <v>0.23986741099999875</v>
       </c>
       <c r="D73" s="5">
-        <v>11.988902887172692</v>
+        <v>11.988866515863306</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>25.611887061000001</v>
+        <v>25.611891140000001</v>
       </c>
       <c r="C74" s="5">
-        <v>7.069920300000021E-2</v>
+        <v>7.0702135000001221E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>3.3726954099811524</v>
+        <v>3.3728372631990799</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>25.528309253</v>
+        <v>25.528327921999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-8.3577808000001141E-2</v>
+        <v>-8.3563218000001882E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-3.8463685791359392</v>
+        <v>-3.8457085281119796</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>25.803167480999999</v>
+        <v>25.803165848999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.27485822799999937</v>
+        <v>0.27483792700000009</v>
       </c>
       <c r="D76" s="5">
-        <v>13.713395431263663</v>
+        <v>13.712311219835627</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>25.702898390000001</v>
+        <v>25.702895947999998</v>
       </c>
       <c r="C77" s="5">
-        <v>-0.1002690909999977</v>
+        <v>-0.10026990100000077</v>
       </c>
       <c r="D77" s="5">
-        <v>-4.5647233157955158</v>
+        <v>-4.5647596888759967</v>
       </c>
       <c r="E77" s="5">
-        <v>0.50804172709466577</v>
+        <v>0.50804444424437101</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>25.911582192000001</v>
+        <v>25.911579411999998</v>
       </c>
       <c r="C78" s="5">
-        <v>0.20868380199999947</v>
+        <v>0.20868346399999993</v>
       </c>
       <c r="D78" s="5">
-        <v>10.18995246947625</v>
+        <v>10.189936232956676</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>25.868619290000002</v>
+        <v>25.868615756000001</v>
       </c>
       <c r="C79" s="5">
-        <v>-4.2962901999999303E-2</v>
+        <v>-4.2963655999997741E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-1.9716248882852283</v>
+        <v>-1.9716593850205522</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>25.957495172000002</v>
+        <v>25.957491829999999</v>
       </c>
       <c r="C80" s="5">
-        <v>8.8875881999999962E-2</v>
+        <v>8.8876073999998084E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>4.2016008169726726</v>
+        <v>4.2016106508441897</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>26.110407094999999</v>
+        <v>26.110401007</v>
       </c>
       <c r="C81" s="5">
-        <v>0.15291192299999778</v>
+        <v>0.15290917700000151</v>
       </c>
       <c r="D81" s="5">
-        <v>7.3026219575009543</v>
+        <v>7.3024875097884578</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>26.225986589000001</v>
+        <v>26.225987255</v>
       </c>
       <c r="C82" s="5">
-        <v>0.11557949400000211</v>
+        <v>0.11558624799999961</v>
       </c>
       <c r="D82" s="5">
-        <v>5.4431327412979735</v>
+        <v>5.4434599003228445</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>26.357408536000001</v>
+        <v>26.357409026999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.13142194699999976</v>
+        <v>0.13142177199999949</v>
       </c>
       <c r="D83" s="5">
-        <v>6.1818970128828754</v>
+        <v>6.1818883916086476</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>26.358156101999999</v>
+        <v>26.358157274</v>
       </c>
       <c r="C84" s="5">
-        <v>7.4756599999759032E-4</v>
+        <v>7.4824700000064581E-4</v>
       </c>
       <c r="D84" s="5">
-        <v>3.40404919360493E-2</v>
+        <v>3.4071505545885117E-2</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>26.577122335999999</v>
+        <v>26.577122052</v>
       </c>
       <c r="C85" s="5">
-        <v>0.21896623399999982</v>
+        <v>0.21896477800000014</v>
       </c>
       <c r="D85" s="5">
-        <v>10.437141622420864</v>
+        <v>10.437068534751749</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>26.585247766999998</v>
+        <v>26.585249417</v>
       </c>
       <c r="C86" s="5">
-        <v>8.1254309999998497E-3</v>
+        <v>8.1273649999999975E-3</v>
       </c>
       <c r="D86" s="5">
-        <v>0.36749387133354627</v>
+        <v>0.36758149264728424</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>26.861401076</v>
+        <v>26.861410186000001</v>
       </c>
       <c r="C87" s="5">
-        <v>0.27615330900000146</v>
+        <v>0.27616076900000053</v>
       </c>
       <c r="D87" s="5">
-        <v>13.20233675725515</v>
+        <v>13.202713156290002</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>27.216209471999999</v>
+        <v>27.216207929999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.35480839599999925</v>
+        <v>0.35479774399999897</v>
       </c>
       <c r="D88" s="5">
-        <v>17.054396061396094</v>
+        <v>17.053840093133843</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>26.950065338000002</v>
+        <v>26.950063938</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.26614413399999748</v>
+        <v>-0.26614399199999994</v>
       </c>
       <c r="D89" s="5">
-        <v>-11.123651595912342</v>
+        <v>-11.123646573168788</v>
       </c>
       <c r="E89" s="5">
-        <v>4.8522424556026955</v>
+        <v>4.8522469706260729</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>26.743911359999998</v>
+        <v>26.743909639000002</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.20615397800000324</v>
+        <v>-0.20615429899999782</v>
       </c>
       <c r="D90" s="5">
-        <v>-8.8028595873145825</v>
+        <v>-8.8028731609174908</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>27.105247922</v>
+        <v>27.105246473000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.36133656200000175</v>
+        <v>0.36133683399999939</v>
       </c>
       <c r="D91" s="5">
-        <v>17.473935336517155</v>
+        <v>17.47395069197859</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>27.595965115999999</v>
+        <v>27.595963886</v>
       </c>
       <c r="C92" s="5">
-        <v>0.49071719399999836</v>
+        <v>0.49071741299999871</v>
       </c>
       <c r="D92" s="5">
-        <v>24.024201540631964</v>
+        <v>24.02421476639902</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>27.438383284</v>
+        <v>27.438380632000001</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.1575818319999982</v>
+        <v>-0.15758325399999862</v>
       </c>
       <c r="D93" s="5">
-        <v>-6.6412187347391072</v>
+        <v>-6.64127708156379</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>27.306416560999999</v>
+        <v>27.306417156999998</v>
       </c>
       <c r="C94" s="5">
-        <v>-0.13196672300000145</v>
+        <v>-0.13196347500000272</v>
       </c>
       <c r="D94" s="5">
-        <v>-5.6212301274632832</v>
+        <v>-5.6210959441996611</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>27.584970435999999</v>
+        <v>27.584970751</v>
       </c>
       <c r="C95" s="5">
-        <v>0.27855387500000006</v>
+        <v>0.27855359400000168</v>
       </c>
       <c r="D95" s="5">
-        <v>12.951951973624642</v>
+        <v>12.951937867585084</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>27.512657737000001</v>
+        <v>27.512658595000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-7.2312698999997593E-2</v>
+        <v>-7.2312155999998851E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>-3.1007820999626512</v>
+        <v>-3.1007591157946601</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>27.51673787</v>
+        <v>27.516738396000001</v>
       </c>
       <c r="C97" s="5">
-        <v>4.0801329999986535E-3</v>
+        <v>4.0798009999996054E-3</v>
       </c>
       <c r="D97" s="5">
-        <v>0.17810548075585242</v>
+        <v>0.17809097095118354</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>27.459572125000001</v>
+        <v>27.459574279000002</v>
       </c>
       <c r="C98" s="5">
-        <v>-5.7165744999998935E-2</v>
+        <v>-5.7164116999999237E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>-2.4646988566537575</v>
+        <v>-2.4646294189651807</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>27.503085077000001</v>
+        <v>27.503086273000001</v>
       </c>
       <c r="C99" s="5">
-        <v>4.3512952000000382E-2</v>
+        <v>4.3511993999999277E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>1.9182030223581892</v>
+        <v>1.9181602698511435</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>27.541149357999998</v>
+        <v>27.541149311000002</v>
       </c>
       <c r="C100" s="5">
-        <v>3.8064280999996924E-2</v>
+        <v>3.806303800000066E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>1.6735010119517613</v>
+        <v>1.6734458733288493</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>27.472423456000001</v>
+        <v>27.472422662</v>
       </c>
       <c r="C101" s="5">
-        <v>-6.8725901999997063E-2</v>
+        <v>-6.8726649000002027E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>-2.9537096460228285</v>
+        <v>-2.9537413163051252</v>
       </c>
       <c r="E101" s="5">
-        <v>1.9382443472723887</v>
+        <v>1.9382466965633727</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>27.593481581999999</v>
+        <v>27.593480271000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.12105812599999766</v>
+        <v>0.12105760900000107</v>
       </c>
       <c r="D102" s="5">
-        <v>5.4178958551223122</v>
+        <v>5.4178723138177842</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>27.612847133999999</v>
+        <v>27.612845877000002</v>
       </c>
       <c r="C103" s="5">
-        <v>1.9365552000000008E-2</v>
+        <v>1.9365606000000923E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>0.84543784333657168</v>
+        <v>0.84544025023380875</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>27.673180929000001</v>
+        <v>27.673179299000001</v>
       </c>
       <c r="C104" s="5">
-        <v>6.03337950000018E-2</v>
+        <v>6.0333421999999359E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>2.6537282288860542</v>
+        <v>2.6537117474134231</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>27.754468831000001</v>
+        <v>27.754468927000001</v>
       </c>
       <c r="C105" s="5">
-        <v>8.128790199999969E-2</v>
+        <v>8.1289628000000391E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>3.582419557297789</v>
+        <v>3.582497070990609</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>27.900427034</v>
+        <v>27.900427539999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.14595820299999929</v>
+        <v>0.14595861299999768</v>
       </c>
       <c r="D106" s="5">
-        <v>6.4964580514690562</v>
+        <v>6.4964768080789881</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>27.839935639</v>
+        <v>27.839936594000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-6.049139499999967E-2</v>
+        <v>-6.0490945999998047E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-2.5709389046921438</v>
+        <v>-2.5709200026924783</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>27.991288021999999</v>
+        <v>27.991289312999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.15135238299999898</v>
+        <v>0.15135271899999836</v>
       </c>
       <c r="D108" s="5">
-        <v>6.7224712728994662</v>
+        <v>6.722486408177919</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>28.071408125000001</v>
+        <v>28.071409066000001</v>
       </c>
       <c r="C109" s="5">
-        <v>8.0120103000002274E-2</v>
+        <v>8.0119753000001737E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>3.4893797476234001</v>
+        <v>3.4893641002293085</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>28.239690738</v>
+        <v>28.239691570000002</v>
       </c>
       <c r="C110" s="5">
-        <v>0.1682826129999988</v>
+        <v>0.16828250400000044</v>
       </c>
       <c r="D110" s="5">
-        <v>7.4357587306616901</v>
+        <v>7.4357534969411887</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>28.663710112</v>
+        <v>28.663710839</v>
       </c>
       <c r="C111" s="5">
-        <v>0.42401937400000023</v>
+        <v>0.42401926899999864</v>
       </c>
       <c r="D111" s="5">
-        <v>19.583042855342004</v>
+        <v>19.583036973294533</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>28.368500793999999</v>
+        <v>28.3684999</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.29520931800000128</v>
+        <v>-0.29521093900000039</v>
       </c>
       <c r="D112" s="5">
-        <v>-11.682293137074229</v>
+        <v>-11.682353415909796</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>28.607581717999999</v>
+        <v>28.607580101</v>
       </c>
       <c r="C113" s="5">
-        <v>0.23908092399999958</v>
+        <v>0.23908020100000016</v>
       </c>
       <c r="D113" s="5">
-        <v>10.595421005433735</v>
+        <v>10.5953878140022</v>
       </c>
       <c r="E113" s="5">
-        <v>4.1319917182336408</v>
+        <v>4.1319888419238504</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>28.652811118999999</v>
+        <v>28.652809652999998</v>
       </c>
       <c r="C114" s="5">
-        <v>4.522940100000028E-2</v>
+        <v>4.5229551999998563E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>1.9138191086780054</v>
+        <v>1.9138256628131289</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>28.722802974</v>
+        <v>28.722800960000001</v>
       </c>
       <c r="C115" s="5">
-        <v>6.9991855000001379E-2</v>
+        <v>6.9991307000002223E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>2.9710134538060817</v>
+        <v>2.9709900329588645</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>28.652240926000001</v>
+        <v>28.652237051</v>
       </c>
       <c r="C116" s="5">
-        <v>-7.0562047999999322E-2</v>
+        <v>-7.0563909000000535E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-2.9084796061165652</v>
+        <v>-2.9085554819190729</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>28.563780274999999</v>
+        <v>28.563783677</v>
       </c>
       <c r="C117" s="5">
-        <v>-8.8460651000001889E-2</v>
+        <v>-8.8453374000000196E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-3.6426002726019258</v>
+        <v>-3.6423061766186482</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>28.587477006</v>
+        <v>28.587479829999999</v>
       </c>
       <c r="C118" s="5">
-        <v>2.3696731000001137E-2</v>
+        <v>2.3696152999999498E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>1.0000842231177476</v>
+        <v>1.000059598451597</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>28.570718174</v>
+        <v>28.570718443000001</v>
       </c>
       <c r="C119" s="5">
-        <v>-1.6758832000000723E-2</v>
+        <v>-1.6761386999998962E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>-0.70121203965384238</v>
+        <v>-0.70131853072411543</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>28.876548786000001</v>
+        <v>28.876551532000001</v>
       </c>
       <c r="C120" s="5">
-        <v>0.30583061200000117</v>
+        <v>0.30583308900000006</v>
       </c>
       <c r="D120" s="5">
-        <v>13.629096752091163</v>
+        <v>13.629213579990518</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>28.941017086999999</v>
+        <v>28.941018191000001</v>
       </c>
       <c r="C121" s="5">
-        <v>6.4468300999998007E-2</v>
+        <v>6.4466659000000703E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>2.7122006692019918</v>
+        <v>2.7121304782829814</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>29.035746578000001</v>
+        <v>29.035747042000001</v>
       </c>
       <c r="C122" s="5">
-        <v>9.4729491000002497E-2</v>
+        <v>9.4728850999999281E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>3.9993179730231532</v>
+        <v>3.9992903097293642</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>29.034430181000001</v>
+        <v>29.034431041000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-1.3163970000000802E-3</v>
+        <v>-1.3160009999992894E-3</v>
       </c>
       <c r="D123" s="5">
-        <v>-5.4390974808826709E-2</v>
+        <v>-5.4374616065433479E-2</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>28.882554625000001</v>
+        <v>28.882550831</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.15187555600000024</v>
+        <v>-0.15188021000000163</v>
       </c>
       <c r="D124" s="5">
-        <v>-6.0995756626745941</v>
+        <v>-6.0997570551165055</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>28.918453580000001</v>
+        <v>28.918451764</v>
       </c>
       <c r="C125" s="5">
-        <v>3.5898955000000399E-2</v>
+        <v>3.5900933000000634E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>1.5017529104021543</v>
+        <v>1.5018364207675994</v>
       </c>
       <c r="E125" s="5">
-        <v>1.0866764799081219</v>
+        <v>1.086675845711027</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>28.881339786000002</v>
+        <v>28.881339156999999</v>
       </c>
       <c r="C126" s="5">
-        <v>-3.71137939999997E-2</v>
+        <v>-3.7112607000000963E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-1.5292492998104534</v>
+        <v>-1.5292008303218196</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>28.892905054</v>
+        <v>28.892904154</v>
       </c>
       <c r="C127" s="5">
-        <v>1.1565267999998241E-2</v>
+        <v>1.1564997000000687E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>0.48158875234445286</v>
+        <v>0.48157745329371338</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>28.896741695999999</v>
+        <v>28.896728360000001</v>
       </c>
       <c r="C128" s="5">
-        <v>3.8366419999995571E-3</v>
+        <v>3.8242060000008848E-3</v>
       </c>
       <c r="D128" s="5">
-        <v>0.15946248138893893</v>
+        <v>0.15894523212580669</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>29.055390603999999</v>
+        <v>29.055399715</v>
       </c>
       <c r="C129" s="5">
-        <v>0.15864890799999998</v>
+        <v>0.15867135499999918</v>
       </c>
       <c r="D129" s="5">
-        <v>6.7908659825789419</v>
+        <v>6.7918592433078517</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>29.081728622</v>
+        <v>29.081735266999999</v>
       </c>
       <c r="C130" s="5">
-        <v>2.6338018000000574E-2</v>
+        <v>2.6335551999999041E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>1.093210988145632</v>
+        <v>1.0931077767090347</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>29.206878557</v>
+        <v>29.206878207999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.1251499349999996</v>
+        <v>0.12514294100000001</v>
       </c>
       <c r="D131" s="5">
-        <v>5.2880611976085179</v>
+        <v>5.2877574084705614</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>29.212983667</v>
+        <v>29.212988361000001</v>
       </c>
       <c r="C132" s="5">
-        <v>6.1051100000000247E-3</v>
+        <v>6.1101530000016169E-3</v>
       </c>
       <c r="D132" s="5">
-        <v>0.25112442088921494</v>
+        <v>0.25133209877341578</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>29.145718393999999</v>
+        <v>29.145720545</v>
       </c>
       <c r="C133" s="5">
-        <v>-6.7265273000000292E-2</v>
+        <v>-6.7267816000001091E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-2.7283724614711513</v>
+        <v>-2.7284738733817315</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>29.258066345</v>
+        <v>29.258067291</v>
       </c>
       <c r="C134" s="5">
-        <v>0.11234795100000028</v>
+        <v>0.11234674600000005</v>
       </c>
       <c r="D134" s="5">
-        <v>4.724976431040262</v>
+        <v>4.7249243174606548</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>28.999996895999999</v>
+        <v>28.999997977</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.25806944900000062</v>
+        <v>-0.25806931400000011</v>
       </c>
       <c r="D135" s="5">
-        <v>-10.085864606284412</v>
+        <v>-10.085859273042974</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>28.868483144999999</v>
+        <v>28.868476413</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.13151375099999996</v>
+        <v>-0.13152156399999981</v>
       </c>
       <c r="D136" s="5">
-        <v>-5.3082454132119983</v>
+        <v>-5.3085527496277933</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>29.337592361999999</v>
+        <v>29.337589260000001</v>
       </c>
       <c r="C137" s="5">
-        <v>0.46910921699999975</v>
+        <v>0.46911284700000166</v>
       </c>
       <c r="D137" s="5">
-        <v>21.34057752743179</v>
+        <v>21.340763121667816</v>
       </c>
       <c r="E137" s="5">
-        <v>1.449381727278376</v>
+        <v>1.4493773713078806</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>29.194333755999999</v>
+        <v>29.194331569999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.14325860599999984</v>
+        <v>-0.14325769000000221</v>
       </c>
       <c r="D138" s="5">
-        <v>-5.7048869614308551</v>
+        <v>-5.7048520453316431</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>29.260216842999998</v>
+        <v>29.260214902000001</v>
       </c>
       <c r="C139" s="5">
-        <v>6.5883086999999563E-2</v>
+        <v>6.5883332000002071E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>2.7419157741116695</v>
+        <v>2.7419263052496312</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>29.444953157</v>
+        <v>29.444929999999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.18473631400000201</v>
+        <v>0.18471509799999808</v>
       </c>
       <c r="D140" s="5">
-        <v>7.8449788282835886</v>
+        <v>7.8440469027804216</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>29.127246063000001</v>
+        <v>29.127261546</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.3177070939999993</v>
+        <v>-0.31766845399999966</v>
       </c>
       <c r="D141" s="5">
-        <v>-12.206435289941286</v>
+        <v>-12.205046720255686</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>29.274584592</v>
+        <v>29.274597149000002</v>
       </c>
       <c r="C142" s="5">
-        <v>0.14733852899999889</v>
+        <v>0.14733560300000192</v>
       </c>
       <c r="D142" s="5">
-        <v>6.2418922718595615</v>
+        <v>6.2417614344318251</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>29.363400238000001</v>
+        <v>29.363401693</v>
       </c>
       <c r="C143" s="5">
-        <v>8.881564600000047E-2</v>
+        <v>8.8804543999998486E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>3.7020267276913321</v>
+        <v>3.7015546102939556</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>29.390591362999999</v>
+        <v>29.390599958999999</v>
       </c>
       <c r="C144" s="5">
-        <v>2.7191124999998095E-2</v>
+        <v>2.7198265999999194E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>1.1169022940370477</v>
+        <v>1.1171970579545443</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>29.365667619</v>
+        <v>29.365671794000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-2.4923743999998749E-2</v>
+        <v>-2.4928164999998614E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.012888439819537</v>
+        <v>-1.0130669748207421</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>29.18879136</v>
+        <v>29.188792708000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.17687625900000015</v>
+        <v>-0.17687908599999957</v>
       </c>
       <c r="D146" s="5">
-        <v>-6.9931788995282407</v>
+        <v>-6.9932860329534048</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>29.259033193</v>
+        <v>29.259033091999999</v>
       </c>
       <c r="C147" s="5">
-        <v>7.0241833000000753E-2</v>
+        <v>7.0240383999998102E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>2.9262885362885571</v>
+        <v>2.9262272325423666</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>29.241481538999999</v>
+        <v>29.241469108</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.7551654000001804E-2</v>
+        <v>-1.7563983999998811E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.71747531039800805</v>
+        <v>-0.7179776748386657</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>29.128041584999998</v>
+        <v>29.128033905999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.1134399540000004</v>
+        <v>-0.11343520200000157</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.5572466388543509</v>
+        <v>-4.5570616864318181</v>
       </c>
       <c r="E149" s="5">
-        <v>-0.71427394045949777</v>
+        <v>-0.71428961712856065</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>29.286064670999998</v>
+        <v>29.286057272000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.15802308600000003</v>
+        <v>0.15802336600000189</v>
       </c>
       <c r="D150" s="5">
-        <v>6.7079492211057135</v>
+        <v>6.7079632852564242</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>29.431301004000002</v>
+        <v>29.431297725</v>
       </c>
       <c r="C151" s="5">
-        <v>0.14523633300000327</v>
+        <v>0.14524045299999955</v>
       </c>
       <c r="D151" s="5">
-        <v>6.1161097149138755</v>
+        <v>6.11628956122654</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>29.384121545999999</v>
+        <v>29.384088272</v>
       </c>
       <c r="C152" s="5">
-        <v>-4.7179458000002228E-2</v>
+        <v>-4.7209453000000678E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.9067742386676079</v>
+        <v>-1.9079760329297257</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>29.711115431</v>
+        <v>29.711144661999999</v>
       </c>
       <c r="C153" s="5">
-        <v>0.32699388500000026</v>
+        <v>0.3270563899999992</v>
       </c>
       <c r="D153" s="5">
-        <v>14.202323053853227</v>
+        <v>14.205223218914508</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>29.780055770000001</v>
+        <v>29.780075803999999</v>
       </c>
       <c r="C154" s="5">
-        <v>6.8940339000000961E-2</v>
+        <v>6.8931142000000278E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>2.8202371519621128</v>
+        <v>2.8198532940899135</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>29.732809377999999</v>
+        <v>29.732817384000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-4.7246392000001691E-2</v>
+        <v>-4.725841999999858E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.8872886612635753</v>
+        <v>-1.8877636831193811</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>29.56227316</v>
+        <v>29.562284977000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.17053621799999874</v>
+        <v>-0.17053240699999961</v>
       </c>
       <c r="D156" s="5">
-        <v>-6.6697242178812228</v>
+        <v>-6.6695780988688451</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>29.592030570999999</v>
+        <v>29.592038703</v>
       </c>
       <c r="C157" s="5">
-        <v>2.9757410999998513E-2</v>
+        <v>2.9753725999999148E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>1.214630998383015</v>
+        <v>1.2144792631557655</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>29.910565316</v>
+        <v>29.910567467</v>
       </c>
       <c r="C158" s="5">
-        <v>0.3185347450000009</v>
+        <v>0.31852876399999985</v>
       </c>
       <c r="D158" s="5">
-        <v>13.709893496559843</v>
+        <v>13.709616650656775</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>29.987778311</v>
+        <v>29.98777441</v>
       </c>
       <c r="C159" s="5">
-        <v>7.7212995000000006E-2</v>
+        <v>7.7206943000000194E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>3.1421174099562466</v>
+        <v>3.1418673928716112</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>30.209738516000002</v>
+        <v>30.209715300999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.22196020500000202</v>
+        <v>0.22194089099999914</v>
       </c>
       <c r="D160" s="5">
-        <v>9.2526790104509047</v>
+        <v>9.2518420838191062</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>30.042358423</v>
+        <v>30.04234314</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.16738009300000201</v>
+        <v>-0.16737216099999941</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.4498078210821097</v>
+        <v>-6.4495162292619979</v>
       </c>
       <c r="E161" s="5">
-        <v>3.1389574727565872</v>
+        <v>3.1389321948422477</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>29.985442213999999</v>
+        <v>29.985426491999998</v>
       </c>
       <c r="C162" s="5">
-        <v>-5.6916209000000606E-2</v>
+        <v>-5.6916648000001402E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.2498982881082319</v>
+        <v>-2.249916594024759</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>29.814716932</v>
+        <v>29.814704483</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.17072528199999937</v>
+        <v>-0.17072200899999856</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.6223825779846752</v>
+        <v>-6.6222629324063753</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>29.959236598</v>
+        <v>29.959184481000001</v>
       </c>
       <c r="C164" s="5">
-        <v>0.14451966600000077</v>
+        <v>0.14447999800000133</v>
       </c>
       <c r="D164" s="5">
-        <v>5.9743174763072115</v>
+        <v>5.9726362456470339</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>29.689817905999998</v>
+        <v>29.689879678</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.26941869200000212</v>
+        <v>-0.2693048030000007</v>
       </c>
       <c r="D165" s="5">
-        <v>-10.273341460965113</v>
+        <v>-10.269228108208994</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>29.477104647000001</v>
+        <v>29.477139821000002</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.21271325899999738</v>
+        <v>-0.21273985699999898</v>
       </c>
       <c r="D166" s="5">
-        <v>-8.2666041173488409</v>
+        <v>-8.2675808659334997</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>29.462756800000001</v>
+        <v>29.462774383999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.4347846999999803E-2</v>
+        <v>-1.4365437000002146E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.58253341236089717</v>
+        <v>-0.58324497238033679</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>29.137224700000001</v>
+        <v>29.137240683000002</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.32553210000000021</v>
+        <v>-0.32553370099999768</v>
       </c>
       <c r="D168" s="5">
-        <v>-12.481951080047216</v>
+        <v>-12.482001783389951</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>29.145817264000002</v>
+        <v>29.145827975</v>
       </c>
       <c r="C169" s="5">
-        <v>8.5925640000006354E-3</v>
+        <v>8.5872919999978592E-3</v>
       </c>
       <c r="D169" s="5">
-        <v>0.35445439299930381</v>
+        <v>0.35423636890181687</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>29.014476103</v>
+        <v>29.014475828999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.1313411610000017</v>
+        <v>-0.13135214600000111</v>
       </c>
       <c r="D170" s="5">
-        <v>-5.2755818972798689</v>
+        <v>-5.2760103619227561</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>29.072917868000001</v>
+        <v>29.072906285999998</v>
       </c>
       <c r="C171" s="5">
-        <v>5.8441765000001311E-2</v>
+        <v>5.8430457000000047E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>2.4440309369709645</v>
+        <v>2.4435528103096349</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>29.066748311000001</v>
+        <v>29.066708099</v>
       </c>
       <c r="C172" s="5">
-        <v>-6.1695569999997701E-3</v>
+        <v>-6.1981869999989669E-3</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.25435470761823176</v>
+        <v>-0.25553376567388764</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>29.121661423999999</v>
+        <v>29.121622979000001</v>
       </c>
       <c r="C173" s="5">
-        <v>5.4913112999997793E-2</v>
+        <v>5.4914880000001887E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>2.2907538173807085</v>
+        <v>2.2908314993477452</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.0646628538161913</v>
+        <v>-3.0647415107049381</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>29.140274089999998</v>
+        <v>29.140264692999999</v>
       </c>
       <c r="C174" s="5">
-        <v>1.8612665999999223E-2</v>
+        <v>1.8641713999997478E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>0.76966351594247584</v>
+        <v>0.77086995065955843</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>29.190242176999998</v>
+        <v>29.190227964999998</v>
       </c>
       <c r="C175" s="5">
-        <v>4.9968086999999883E-2</v>
+        <v>4.9963271999999392E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>2.0772094703398691</v>
+        <v>2.0770080920873513</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>29.141973888999999</v>
+        <v>29.141910069000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-4.826828799999916E-2</v>
+        <v>-4.8317895999996807E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.9663439974964114</v>
+        <v>-1.9683475052631683</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>28.874340256</v>
+        <v>28.874432372000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.26763363299999909</v>
+        <v>-0.26747769700000035</v>
       </c>
       <c r="D177" s="5">
-        <v>-10.480579511192257</v>
+        <v>-10.474799732720719</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>28.781784897000001</v>
+        <v>28.781835715</v>
       </c>
       <c r="C178" s="5">
-        <v>-9.255535899999856E-2</v>
+        <v>-9.2596657000001414E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-3.7794491957414245</v>
+        <v>-3.7810940950154026</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>28.726172228999999</v>
+        <v>28.726200919</v>
       </c>
       <c r="C179" s="5">
-        <v>-5.5612668000001975E-2</v>
+        <v>-5.5634795999999653E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.2941781329707367</v>
+        <v>-2.2950772827728838</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>28.487082166</v>
+        <v>28.487099095000001</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.23909006299999902</v>
+        <v>-0.23910182399999869</v>
       </c>
       <c r="D180" s="5">
-        <v>-9.5429336280443593</v>
+        <v>-9.5433726742224838</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>28.499470746</v>
+        <v>28.499481146000001</v>
       </c>
       <c r="C181" s="5">
-        <v>1.2388579999999649E-2</v>
+        <v>1.238205099999945E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>0.52311098934176847</v>
+        <v>0.52283432978752487</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>28.401481548</v>
+        <v>28.401475731000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-9.7989198000000499E-2</v>
+        <v>-9.8005414999999374E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-4.0488011958067176</v>
+        <v>-4.0494571914968187</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>28.225695971</v>
+        <v>28.225673698000001</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.17578557699999919</v>
+        <v>-0.17580203300000008</v>
       </c>
       <c r="D183" s="5">
-        <v>-7.1794864594783565</v>
+        <v>-7.1801372671411183</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>28.237436086999999</v>
+        <v>28.237380505000001</v>
       </c>
       <c r="C184" s="5">
-        <v>1.1740115999998579E-2</v>
+        <v>1.1706806999999486E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>0.50026800876883382</v>
+        <v>0.49884580600223494</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>28.306242649000001</v>
+        <v>28.306182721999999</v>
       </c>
       <c r="C185" s="5">
-        <v>6.8806562000002458E-2</v>
+        <v>6.8802216999998222E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>2.9635651165073718</v>
+        <v>2.9633813695907341</v>
       </c>
       <c r="E185" s="5">
-        <v>-2.800042082516585</v>
+        <v>-2.8001195454938288</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>28.205478583000001</v>
+        <v>28.205477609999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.10076406599999999</v>
+        <v>-0.10070511199999999</v>
       </c>
       <c r="D186" s="5">
-        <v>-4.1890879213742682</v>
+        <v>-4.1866934615268576</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>27.863658373</v>
+        <v>27.863643756999998</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.34182021000000162</v>
+        <v>-0.34183385300000069</v>
       </c>
       <c r="D187" s="5">
-        <v>-13.611493974155465</v>
+        <v>-13.612001996713985</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>28.042703267</v>
+        <v>28.042640929000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.17904489400000045</v>
+        <v>0.17899717200000254</v>
       </c>
       <c r="D188" s="5">
-        <v>7.9893376560180807</v>
+        <v>7.98713674997098</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>28.368320900000001</v>
+        <v>28.368434639</v>
       </c>
       <c r="C189" s="5">
-        <v>0.32561763300000024</v>
+        <v>0.32579370999999924</v>
       </c>
       <c r="D189" s="5">
-        <v>14.859005975294837</v>
+        <v>14.867596364440949</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>28.182404813000002</v>
+        <v>28.182470851000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.18591608699999895</v>
+        <v>-0.18596378799999869</v>
       </c>
       <c r="D190" s="5">
-        <v>-7.5870116631902356</v>
+        <v>-7.5888593052137914</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>28.181539737000001</v>
+        <v>28.181579912</v>
       </c>
       <c r="C191" s="5">
-        <v>-8.650760000001867E-4</v>
+        <v>-8.9093900000136728E-4</v>
       </c>
       <c r="D191" s="5">
-        <v>-3.6828509426589662E-2</v>
+        <v>-3.792928353210101E-2</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>28.489598129000001</v>
+        <v>28.489611583999999</v>
       </c>
       <c r="C192" s="5">
-        <v>0.30805839199999951</v>
+        <v>0.30803167199999848</v>
       </c>
       <c r="D192" s="5">
-        <v>13.935553309511439</v>
+        <v>13.934249939725408</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>28.428445591999999</v>
+        <v>28.428454164000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-6.1152537000001672E-2</v>
+        <v>-6.1157419999997131E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.5455914266918289</v>
+        <v>-2.5457911089273311</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>28.476541694000002</v>
+        <v>28.476527633</v>
       </c>
       <c r="C194" s="5">
-        <v>4.8096102000002361E-2</v>
+        <v>4.8073468999998425E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>2.0491942579754951</v>
+        <v>2.0482203411616551</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>28.391461903</v>
+        <v>28.39142627</v>
       </c>
       <c r="C195" s="5">
-        <v>-8.5079791000001848E-2</v>
+        <v>-8.5101362999999708E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-3.5269263065230039</v>
+        <v>-3.5278076259748103</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>28.119743158999999</v>
+        <v>28.119674051000001</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.27171874400000107</v>
+        <v>-0.27175221899999968</v>
       </c>
       <c r="D196" s="5">
-        <v>-10.898886567312804</v>
+        <v>-10.900172366763794</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>28.298900318000001</v>
+        <v>28.298819105</v>
       </c>
       <c r="C197" s="5">
-        <v>0.17915715900000251</v>
+        <v>0.17914505399999925</v>
       </c>
       <c r="D197" s="5">
-        <v>7.919150320501589</v>
+        <v>7.9186165141119202</v>
       </c>
       <c r="E197" s="5">
-        <v>-2.5938910688516614E-2</v>
+        <v>-2.6014164722665267E-2</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>28.417242852000001</v>
+        <v>28.417253663</v>
       </c>
       <c r="C198" s="5">
-        <v>0.11834253399999994</v>
+        <v>0.11843455800000058</v>
       </c>
       <c r="D198" s="5">
-        <v>5.1352986018821767</v>
+        <v>5.1393993002837091</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>28.377099436999998</v>
+        <v>28.377091639</v>
       </c>
       <c r="C199" s="5">
-        <v>-4.0143415000002847E-2</v>
+        <v>-4.0162024000000685E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-1.6820625496372532</v>
+        <v>-1.6828356052620674</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>28.576610658</v>
+        <v>28.576563804999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.19951122100000163</v>
+        <v>0.19947216599999962</v>
       </c>
       <c r="D200" s="5">
-        <v>8.7708668348364327</v>
+        <v>8.7690854960360998</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>29.386417622</v>
+        <v>29.386540159999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.80980696399999985</v>
+        <v>0.80997635499999987</v>
       </c>
       <c r="D201" s="5">
-        <v>39.839911699869404</v>
+        <v>39.849660731705391</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>29.476216835999999</v>
+        <v>29.476292411999999</v>
       </c>
       <c r="C202" s="5">
-        <v>8.9799213999999239E-2</v>
+        <v>8.9752252000000254E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>3.7292307378229861</v>
+        <v>3.7272317933931598</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>29.458147199999999</v>
+        <v>29.458197993999999</v>
       </c>
       <c r="C203" s="5">
-        <v>-1.8069635999999889E-2</v>
+        <v>-1.8094418000000445E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>-0.73315390098706024</v>
+        <v>-0.73415413265929264</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>29.635785095999999</v>
+        <v>29.635796781</v>
       </c>
       <c r="C204" s="5">
-        <v>0.17763789600000024</v>
+        <v>0.17759878700000087</v>
       </c>
       <c r="D204" s="5">
-        <v>7.4811009416506202</v>
+        <v>7.4793855717229629</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>29.619969994000002</v>
+        <v>29.619984941999999</v>
       </c>
       <c r="C205" s="5">
-        <v>-1.5815101999997694E-2</v>
+        <v>-1.5811839000001271E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-0.63850237859468528</v>
+        <v>-0.63837077702069145</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>29.856919588</v>
+        <v>29.856874781999998</v>
       </c>
       <c r="C206" s="5">
-        <v>0.2369495939999986</v>
+        <v>0.23688983999999991</v>
       </c>
       <c r="D206" s="5">
-        <v>10.0334197887745</v>
+        <v>10.030771952865614</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>29.970798031000001</v>
+        <v>29.970759836999999</v>
       </c>
       <c r="C207" s="5">
-        <v>0.11387844300000083</v>
+        <v>0.11388505500000079</v>
       </c>
       <c r="D207" s="5">
-        <v>4.6742126472006706</v>
+        <v>4.6744969224259858</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>30.016192653000001</v>
+        <v>30.016108531</v>
       </c>
       <c r="C208" s="5">
-        <v>4.5394621999999885E-2</v>
+        <v>4.5348694000001188E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>1.8327718447282315</v>
+        <v>1.8309044321775714</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>29.922433373000001</v>
+        <v>29.922346129000001</v>
       </c>
       <c r="C209" s="5">
-        <v>-9.3759280000000444E-2</v>
+        <v>-9.3762401999999412E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-3.684617470592666</v>
+        <v>-3.6847482109044982</v>
       </c>
       <c r="E209" s="5">
-        <v>5.7370888506480977</v>
+        <v>5.737084003314985</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>29.243414271999999</v>
+        <v>29.243428891000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.67901910100000151</v>
+        <v>-0.67891723800000037</v>
       </c>
       <c r="D210" s="5">
-        <v>-24.076885306361739</v>
+        <v>-24.073773381721033</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>29.506140264999999</v>
+        <v>29.506137151000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.2627259930000001</v>
+        <v>0.26270826000000014</v>
       </c>
       <c r="D211" s="5">
-        <v>11.329923695120382</v>
+        <v>11.32911484876098</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>29.516008329000002</v>
+        <v>29.515977077999999</v>
       </c>
       <c r="C212" s="5">
-        <v>9.8680640000026187E-3</v>
+        <v>9.8399269999980277E-3</v>
       </c>
       <c r="D212" s="5">
-        <v>0.40206827726732008</v>
+        <v>0.40091979110838949</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>29.680335705000001</v>
+        <v>29.680454938</v>
       </c>
       <c r="C213" s="5">
-        <v>0.16432737599999925</v>
+        <v>0.16447786000000164</v>
       </c>
       <c r="D213" s="5">
-        <v>6.889295567826248</v>
+        <v>6.8958066233134829</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>29.848658448999998</v>
+        <v>29.848736253999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.16832274399999747</v>
+        <v>0.16828131599999807</v>
       </c>
       <c r="D214" s="5">
-        <v>7.0217608634297601</v>
+        <v>7.0199493199916141</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>30.156419927999998</v>
+        <v>30.156475664999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.30776147899999984</v>
+        <v>0.30773941100000002</v>
       </c>
       <c r="D215" s="5">
-        <v>13.099214546466275</v>
+        <v>13.098185278223905</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>30.204865133999999</v>
+        <v>30.204879356999999</v>
       </c>
       <c r="C216" s="5">
-        <v>4.844520600000024E-2</v>
+        <v>4.8403692000000831E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>1.944881256735842</v>
+        <v>1.9431962720530604</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>30.518306497000001</v>
+        <v>30.518329640000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.31344136300000258</v>
+        <v>0.31345028300000166</v>
       </c>
       <c r="D217" s="5">
-        <v>13.188512640057869</v>
+        <v>13.188903069303649</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>30.856307150999999</v>
+        <v>30.856237350000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.33800065399999824</v>
+        <v>0.33790770999999964</v>
       </c>
       <c r="D218" s="5">
-        <v>14.130632264464404</v>
+        <v>14.126495608873469</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>31.263196999000002</v>
+        <v>31.263154590999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.40688984800000227</v>
+        <v>0.4069172409999986</v>
       </c>
       <c r="D219" s="5">
-        <v>17.023547559351428</v>
+        <v>17.024819353644325</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>31.517936945999999</v>
+        <v>31.517869020999999</v>
       </c>
       <c r="C220" s="5">
-        <v>0.25473994699999736</v>
+        <v>0.25471442999999994</v>
       </c>
       <c r="D220" s="5">
-        <v>10.228206514282668</v>
+        <v>10.227150127126139</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>31.751532504</v>
+        <v>31.751387833999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.23359555800000109</v>
+        <v>0.23351881299999988</v>
       </c>
       <c r="D221" s="5">
-        <v>9.2654631033161294</v>
+        <v>9.2623147278894091</v>
       </c>
       <c r="E221" s="5">
-        <v>6.1128020846408004</v>
+        <v>6.1126279908490622</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>31.817577072999999</v>
+        <v>31.817617088999999</v>
       </c>
       <c r="C222" s="5">
-        <v>6.6044568999998887E-2</v>
+        <v>6.6229254999999654E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>2.5248065602645697</v>
+        <v>2.5319597539975147</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>31.947812561999999</v>
+        <v>31.947828687000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.13023548900000037</v>
+        <v>0.13021159800000248</v>
       </c>
       <c r="D223" s="5">
-        <v>5.0239324267202567</v>
+        <v>5.0229835109222964</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>32.179260178</v>
+        <v>32.179250346000003</v>
       </c>
       <c r="C224" s="5">
-        <v>0.23144761600000052</v>
+        <v>0.23142165900000222</v>
       </c>
       <c r="D224" s="5">
-        <v>9.0483575801888261</v>
+        <v>9.0472972849732223</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>32.290677914</v>
+        <v>32.290773068</v>
       </c>
       <c r="C225" s="5">
-        <v>0.11141773599999993</v>
+        <v>0.11152272199999658</v>
       </c>
       <c r="D225" s="5">
-        <v>4.2349328269813968</v>
+        <v>4.2390009817304675</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>32.321599399999997</v>
+        <v>32.321669000999997</v>
       </c>
       <c r="C226" s="5">
-        <v>3.0921485999996889E-2</v>
+        <v>3.0895932999996489E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>1.1551890228413741</v>
+        <v>1.1542259454626835</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>32.191185740999998</v>
+        <v>32.191267064000002</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.13041365899999846</v>
+        <v>-0.13040193699999492</v>
       </c>
       <c r="D227" s="5">
-        <v>-4.7358343073113707</v>
+        <v>-4.7354080640727547</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>32.631189444999997</v>
+        <v>32.631208497000003</v>
       </c>
       <c r="C228" s="5">
-        <v>0.44000370399999866</v>
+        <v>0.43994143300000133</v>
       </c>
       <c r="D228" s="5">
-        <v>17.693145006196922</v>
+        <v>17.690401767829034</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>32.591202498999998</v>
+        <v>32.591235355999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-3.998694599999908E-2</v>
+        <v>-3.9973141000004375E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.4606346819183935</v>
+        <v>-1.4601329616544589</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>32.370914738000003</v>
+        <v>32.370821952999997</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.22028776099999448</v>
+        <v>-0.22041340300000201</v>
       </c>
       <c r="D230" s="5">
-        <v>-7.8161066505837766</v>
+        <v>-7.8203925120856832</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>32.267762019000003</v>
+        <v>32.267721061000003</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.10315271900000056</v>
+        <v>-0.10310089199999339</v>
       </c>
       <c r="D231" s="5">
-        <v>-3.7575919571822158</v>
+        <v>-3.7557475563296583</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>32.224339804000003</v>
+        <v>32.224296856999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-4.3422214999999653E-2</v>
+        <v>-4.3424204000004352E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.6029226811554498</v>
+        <v>-1.602997581784904</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>32.262039186000003</v>
+        <v>32.261851989</v>
       </c>
       <c r="C233" s="5">
-        <v>3.7699381999999559E-2</v>
+        <v>3.7555132000001379E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>1.4129533004243244</v>
+        <v>1.4075140720919199</v>
       </c>
       <c r="E233" s="5">
-        <v>1.6078174555375968</v>
+        <v>1.607690843842069</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>32.301982430000002</v>
+        <v>32.302040097000003</v>
       </c>
       <c r="C234" s="5">
-        <v>3.9943243999999822E-2</v>
+        <v>4.0188108000002387E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>1.4958643731938226</v>
+        <v>1.5051061796606646</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>32.345881703000003</v>
+        <v>32.345906497999998</v>
       </c>
       <c r="C235" s="5">
-        <v>4.389927300000096E-2</v>
+        <v>4.3866400999995392E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>1.6430779430722797</v>
+        <v>1.6418354408888058</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>32.182627154000002</v>
+        <v>32.182623884999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.16325454900000125</v>
+        <v>-0.1632826129999998</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.8912512262316863</v>
+        <v>-5.8922316096619021</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>32.167638801000003</v>
+        <v>32.167699890999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.4988352999999677E-2</v>
+        <v>-1.4923994000000107E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-0.55744435290253636</v>
+        <v>-0.55505688151086252</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>32.299545248000001</v>
+        <v>32.299589292999997</v>
       </c>
       <c r="C238" s="5">
-        <v>0.13190644699999865</v>
+        <v>0.13188940199999877</v>
       </c>
       <c r="D238" s="5">
-        <v>5.0332227522641881</v>
+        <v>5.0325478472091234</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>32.206038460000002</v>
+        <v>32.206151554000002</v>
       </c>
       <c r="C239" s="5">
-        <v>-9.3506787999999119E-2</v>
+        <v>-9.343773899999519E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.4192013293284362</v>
+        <v>-3.4167119108103106</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>32.158647803000001</v>
+        <v>32.158676683000003</v>
       </c>
       <c r="C240" s="5">
-        <v>-4.7390657000001113E-2</v>
+        <v>-4.7474870999998586E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.7515594262701883</v>
+        <v>-1.7546406738736753</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>32.115975196999997</v>
+        <v>32.116012584000003</v>
       </c>
       <c r="C241" s="5">
-        <v>-4.2672606000003555E-2</v>
+        <v>-4.2664098999999567E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.580758531492743</v>
+        <v>-1.5804442861677148</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>31.807646013999999</v>
+        <v>31.807560667000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.3083291829999979</v>
+        <v>-0.30845191700000285</v>
       </c>
       <c r="D242" s="5">
-        <v>-10.931325785544843</v>
+        <v>-10.935437831404304</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>32.170436068999997</v>
+        <v>32.170386450000002</v>
       </c>
       <c r="C243" s="5">
-        <v>0.36279005499999784</v>
+        <v>0.36282578300000168</v>
       </c>
       <c r="D243" s="5">
-        <v>14.57899785679777</v>
+        <v>14.580566471892231</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>32.533654399</v>
+        <v>32.533643589999997</v>
       </c>
       <c r="C244" s="5">
-        <v>0.36321833000000225</v>
+        <v>0.36325713999999465</v>
       </c>
       <c r="D244" s="5">
-        <v>14.42233691413799</v>
+        <v>14.423998529946513</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>32.467467804999998</v>
+        <v>32.467239292999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-6.6186594000001264E-2</v>
+        <v>-6.640429699999828E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.4141530216733265</v>
+        <v>-2.4220055962342668</v>
       </c>
       <c r="E245" s="5">
-        <v>0.63675026186547079</v>
+        <v>0.6366258950974979</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>32.469567321</v>
+        <v>32.469640333000001</v>
       </c>
       <c r="C246" s="5">
-        <v>2.0995160000012447E-3</v>
+        <v>2.4010400000022969E-3</v>
       </c>
       <c r="D246" s="5">
-        <v>7.762587035475832E-2</v>
+        <v>8.8779344042899666E-2</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>32.421083449999998</v>
+        <v>32.421114998999997</v>
       </c>
       <c r="C247" s="5">
-        <v>-4.8483871000001955E-2</v>
+        <v>-4.852533400000425E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.7772087160305761</v>
+        <v>-1.7787121323511124</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>32.591139808000001</v>
+        <v>32.591137162000003</v>
       </c>
       <c r="C248" s="5">
-        <v>0.17005635800000363</v>
+        <v>0.17002216300000583</v>
       </c>
       <c r="D248" s="5">
-        <v>6.479083158379173</v>
+        <v>6.4777360507146886</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>32.662649698999999</v>
+        <v>32.662668967000002</v>
       </c>
       <c r="C249" s="5">
-        <v>7.1509890999998049E-2</v>
+        <v>7.1531804999999338E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>2.6649894541447061</v>
+        <v>2.6658162352418024</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>32.688396869000002</v>
+        <v>32.688378041999997</v>
       </c>
       <c r="C250" s="5">
-        <v>2.5747170000002484E-2</v>
+        <v>2.5709074999994641E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>0.95004262051967547</v>
+        <v>0.94863030352039246</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>32.607785831999998</v>
+        <v>32.607966372999996</v>
       </c>
       <c r="C251" s="5">
-        <v>-8.061103700000416E-2</v>
+        <v>-8.0411669000000074E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.9194442770570816</v>
+        <v>-2.912322943237855</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>32.655401673</v>
+        <v>32.655484856999998</v>
       </c>
       <c r="C252" s="5">
-        <v>4.761584100000249E-2</v>
+        <v>4.7518484000001138E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>1.7664541380794763</v>
+        <v>1.7628035490051097</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>32.718544768000001</v>
+        <v>32.718555252999998</v>
       </c>
       <c r="C253" s="5">
-        <v>6.3143095000000926E-2</v>
+        <v>6.3070396000000528E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>2.3451787886806796</v>
+        <v>2.3424439199845715</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>32.834671909000001</v>
+        <v>32.834572807999997</v>
       </c>
       <c r="C254" s="5">
-        <v>0.11612714099999977</v>
+        <v>0.11601755499999911</v>
       </c>
       <c r="D254" s="5">
-        <v>4.3432651508866549</v>
+        <v>4.339084851318753</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>33.066038657999997</v>
+        <v>33.065987061000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.23136674899999576</v>
+        <v>0.23141425300000407</v>
       </c>
       <c r="D255" s="5">
-        <v>8.7912224497701086</v>
+        <v>8.7931255670370199</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>32.730771988999997</v>
+        <v>32.730765607999999</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.33526666899999924</v>
+        <v>-0.33522145300000261</v>
       </c>
       <c r="D256" s="5">
-        <v>-11.511067745989312</v>
+        <v>-11.509617786508851</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>33.493974051999999</v>
+        <v>33.493758518</v>
       </c>
       <c r="C257" s="5">
-        <v>0.76320206300000137</v>
+        <v>0.76299291000000125</v>
       </c>
       <c r="D257" s="5">
-        <v>31.863673368787616</v>
+        <v>31.85379966824522</v>
       </c>
       <c r="E257" s="5">
-        <v>3.1616455375122143</v>
+        <v>3.1617077625116119</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>32.734587169000001</v>
+        <v>32.734668405999997</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.75938688299999768</v>
+        <v>-0.75909011200000265</v>
       </c>
       <c r="D258" s="5">
-        <v>-24.057959158029398</v>
+        <v>-24.049832882765344</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>32.814593492</v>
+        <v>32.814631054000003</v>
       </c>
       <c r="C259" s="5">
-        <v>8.0006322999999213E-2</v>
+        <v>7.9962648000005743E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>2.9726582998385709</v>
+        <v>2.9710062062210829</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>32.784933238000001</v>
+        <v>32.784920255999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-2.9660253999999497E-2</v>
+        <v>-2.9710798000003535E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-1.0792727504219113</v>
+        <v>-1.0811015573278127</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>32.966744667</v>
+        <v>32.966748660999997</v>
       </c>
       <c r="C261" s="5">
-        <v>0.18181142899999969</v>
+        <v>0.18182840499999742</v>
       </c>
       <c r="D261" s="5">
-        <v>6.8614664630220812</v>
+        <v>6.8621295965239471</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>32.888570236</v>
+        <v>32.888493199999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-7.8174431000000766E-2</v>
+        <v>-7.8255460999997695E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.8087533756815608</v>
+        <v>-2.8116264875904684</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>32.722458338999999</v>
+        <v>32.72266467</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.1661118970000004</v>
+        <v>-0.16582852999999886</v>
       </c>
       <c r="D263" s="5">
-        <v>-5.8953344424547582</v>
+        <v>-5.8855683532369589</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>33.052562598999998</v>
+        <v>33.052670833999997</v>
       </c>
       <c r="C264" s="5">
-        <v>0.33010425999999882</v>
+        <v>0.33000616399999672</v>
       </c>
       <c r="D264" s="5">
-        <v>12.800378171302395</v>
+        <v>12.796275688804194</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>33.124677390999999</v>
+        <v>33.124611989000002</v>
       </c>
       <c r="C265" s="5">
-        <v>7.2114792000000705E-2</v>
+        <v>7.1941155000004642E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>2.6498337107683012</v>
+        <v>2.6433681469961723</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>33.166362141</v>
+        <v>33.166246154</v>
       </c>
       <c r="C266" s="5">
-        <v>4.1684750000001713E-2</v>
+        <v>4.1634164999997836E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>1.5205996256537624</v>
+        <v>1.5187446023403828</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>33.135479191999998</v>
+        <v>33.135426643999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.0882949000002213E-2</v>
+        <v>-3.0819510000000605E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.1116785133680751</v>
+        <v>-1.1094104487978207</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>33.316085856999997</v>
+        <v>33.316148613999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.18060666499999911</v>
+        <v>0.18072197000000045</v>
       </c>
       <c r="D268" s="5">
-        <v>6.740345581968632</v>
+        <v>6.7447897496485165</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>33.308957401999997</v>
+        <v>33.308851674000003</v>
       </c>
       <c r="C269" s="5">
-        <v>-7.1284550000001445E-3</v>
+        <v>-7.2969399999962548E-3</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.25645529489134455</v>
+        <v>-0.26250896477797436</v>
       </c>
       <c r="E269" s="5">
-        <v>-0.55238787046517634</v>
+        <v>-0.5520635849232236</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>33.639606768</v>
+        <v>33.639792366999998</v>
       </c>
       <c r="C270" s="5">
-        <v>0.33064936600000294</v>
+        <v>0.33094069299999518</v>
       </c>
       <c r="D270" s="5">
-        <v>12.58446174536445</v>
+        <v>12.596204593506833</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>33.602982388999997</v>
+        <v>33.603069536</v>
       </c>
       <c r="C271" s="5">
-        <v>-3.6624379000002705E-2</v>
+        <v>-3.6722830999998735E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.2986786538438766</v>
+        <v>-1.3021416281727927</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>34.000405084</v>
+        <v>34.000391895999996</v>
       </c>
       <c r="C272" s="5">
-        <v>0.39742269500000305</v>
+        <v>0.39732235999999688</v>
       </c>
       <c r="D272" s="5">
-        <v>15.15298585490612</v>
+        <v>15.148866254580518</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>33.781920208999999</v>
+        <v>33.781709519000003</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.21848487500000147</v>
+        <v>-0.21868237699999327</v>
       </c>
       <c r="D273" s="5">
-        <v>-7.4443604413236386</v>
+        <v>-7.4508564082611084</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>33.693066338999998</v>
+        <v>33.692799170999997</v>
       </c>
       <c r="C274" s="5">
-        <v>-8.8853870000001223E-2</v>
+        <v>-8.8910348000005968E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-3.111002355298742</v>
+        <v>-3.1129703941375153</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>34.076232609999998</v>
+        <v>34.076394637999996</v>
       </c>
       <c r="C275" s="5">
-        <v>0.38316627100000034</v>
+        <v>0.38359546699999925</v>
       </c>
       <c r="D275" s="5">
-        <v>14.533476970731529</v>
+        <v>14.550911695278668</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>34.237010015000003</v>
+        <v>34.237132568</v>
       </c>
       <c r="C276" s="5">
-        <v>0.16077740500000459</v>
+        <v>0.16073793000000336</v>
       </c>
       <c r="D276" s="5">
-        <v>5.8110608804887276</v>
+        <v>5.8095685537425723</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>34.312198530000003</v>
+        <v>34.312074351</v>
       </c>
       <c r="C277" s="5">
-        <v>7.5188515000000677E-2</v>
+        <v>7.4941782999999873E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>2.6674071771005448</v>
+        <v>2.6585387723861542</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>34.502536952</v>
+        <v>34.502449415000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.1903384219999964</v>
+        <v>0.19037506400000126</v>
       </c>
       <c r="D278" s="5">
-        <v>6.8636006985167697</v>
+        <v>6.8649881956060366</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>34.709312377000003</v>
+        <v>34.709367737999997</v>
       </c>
       <c r="C279" s="5">
-        <v>0.20677542500000357</v>
+        <v>0.20691832299999646</v>
       </c>
       <c r="D279" s="5">
-        <v>7.43350970504979</v>
+        <v>7.4388369615034255</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>34.785941964000003</v>
+        <v>34.786173677000001</v>
       </c>
       <c r="C280" s="5">
-        <v>7.6629586999999333E-2</v>
+        <v>7.680593900000332E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>2.6817110112263398</v>
+        <v>2.6879535503638419</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>35.053972854999998</v>
+        <v>35.054193241</v>
       </c>
       <c r="C281" s="5">
-        <v>0.26803089099999511</v>
+        <v>0.26801956399999938</v>
       </c>
       <c r="D281" s="5">
-        <v>9.6482577921686907</v>
+        <v>9.6477656125937283</v>
       </c>
       <c r="E281" s="5">
-        <v>5.2388774344982236</v>
+        <v>5.2398731246636299</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>35.065410577999998</v>
+        <v>35.065818919000002</v>
       </c>
       <c r="C282" s="5">
-        <v>1.1437723000000233E-2</v>
+        <v>1.1625678000001471E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>0.39225013613712889</v>
+        <v>0.39870519592695164</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>35.317444469999998</v>
+        <v>35.317562696000003</v>
       </c>
       <c r="C283" s="5">
-        <v>0.25203389200000004</v>
+        <v>0.2517437770000015</v>
       </c>
       <c r="D283" s="5">
-        <v>8.9743058416616108</v>
+        <v>8.9634557630666976</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>35.417589247000002</v>
+        <v>35.417371993000003</v>
       </c>
       <c r="C284" s="5">
-        <v>0.10014477700000413</v>
+        <v>9.9809297000000186E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>3.4562449847431509</v>
+        <v>3.4444744753950429</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>35.389398739000001</v>
+        <v>35.388661354</v>
       </c>
       <c r="C285" s="5">
-        <v>-2.8190508000001557E-2</v>
+        <v>-2.8710639000003368E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.95096563078919116</v>
+        <v>-0.96843925348915061</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>35.485798017</v>
+        <v>35.485291244999999</v>
       </c>
       <c r="C286" s="5">
-        <v>9.6399277999999811E-2</v>
+        <v>9.6629890999999191E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>3.318170118375674</v>
+        <v>3.3262980143062393</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>35.426965136</v>
+        <v>35.426844633000002</v>
       </c>
       <c r="C287" s="5">
-        <v>-5.8832881000000725E-2</v>
+        <v>-5.8446611999997344E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-1.9714713295169606</v>
+        <v>-1.9586723264559347</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>35.916687387000003</v>
+        <v>35.916816974</v>
       </c>
       <c r="C288" s="5">
-        <v>0.48972225100000344</v>
+        <v>0.48997234099999787</v>
       </c>
       <c r="D288" s="5">
-        <v>17.909255382545464</v>
+        <v>17.919173528904729</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>35.803288105</v>
+        <v>35.803269864000001</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.11339928200000315</v>
+        <v>-0.11354710999999895</v>
       </c>
       <c r="D289" s="5">
-        <v>-3.7236398108194346</v>
+        <v>-3.7283966627443377</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>35.849606139000002</v>
+        <v>35.849644503</v>
       </c>
       <c r="C290" s="5">
-        <v>4.6318034000002228E-2</v>
+        <v>4.6374638999999718E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>1.5635108160248157</v>
+        <v>1.5654360094357944</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>35.995330504999998</v>
+        <v>35.995578051999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.14572436599999605</v>
+        <v>0.14593354899999866</v>
       </c>
       <c r="D291" s="5">
-        <v>4.9884013443339592</v>
+        <v>4.9957176579107143</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>35.956121869999997</v>
+        <v>35.956567757999998</v>
       </c>
       <c r="C292" s="5">
-        <v>-3.9208635000001379E-2</v>
+        <v>-3.9010294000000556E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-1.2993214477585946</v>
+        <v>-1.2927789848241278</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>35.862620145999998</v>
+        <v>35.863772929</v>
       </c>
       <c r="C293" s="5">
-        <v>-9.3501723999999342E-2</v>
+        <v>-9.2794828999998913E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-3.0762810724610512</v>
+        <v>-3.053315474185736</v>
       </c>
       <c r="E293" s="5">
-        <v>2.306863459799402</v>
+        <v>2.3095088294689425</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>35.997450352999998</v>
+        <v>35.997957188999997</v>
       </c>
       <c r="C294" s="5">
-        <v>0.13483020700000026</v>
+        <v>0.13418425999999783</v>
       </c>
       <c r="D294" s="5">
-        <v>4.6060257152096051</v>
+        <v>4.583352652467565</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>35.901042691000001</v>
+        <v>35.901507905000003</v>
       </c>
       <c r="C295" s="5">
-        <v>-9.6407661999997174E-2</v>
+        <v>-9.6449283999994861E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-3.1668969359094357</v>
+        <v>-3.1682001406410198</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>35.923078226999998</v>
+        <v>35.923376406000003</v>
       </c>
       <c r="C296" s="5">
-        <v>2.203553599999708E-2</v>
+        <v>2.1868501000000151E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>0.73903401386798961</v>
+        <v>0.73340363016258792</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>35.857378765999997</v>
+        <v>35.853187679000001</v>
       </c>
       <c r="C297" s="5">
-        <v>-6.5699461000001236E-2</v>
+        <v>-7.018872700000145E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-2.1727294488275262</v>
+        <v>-2.319582383363028</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>35.951875973999996</v>
+        <v>35.951880066000001</v>
       </c>
       <c r="C298" s="5">
-        <v>9.4497207999999944E-2</v>
+        <v>9.8692386999999826E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>3.2086785305980303</v>
+        <v>3.3536887408273985</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>36.102839856999999</v>
+        <v>36.102765142000003</v>
       </c>
       <c r="C299" s="5">
-        <v>0.15096388300000285</v>
+        <v>0.15088507600000156</v>
       </c>
       <c r="D299" s="5">
-        <v>5.1568811902169998</v>
+        <v>5.1541261256008442</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>36.265729626999999</v>
+        <v>36.265741751</v>
       </c>
       <c r="C300" s="5">
-        <v>0.1628897699999996</v>
+        <v>0.16297660899999755</v>
       </c>
       <c r="D300" s="5">
-        <v>5.5505871888503533</v>
+        <v>5.5536319242929899</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>36.338285898000002</v>
+        <v>36.337995409999998</v>
       </c>
       <c r="C301" s="5">
-        <v>7.2556271000003392E-2</v>
+        <v>7.2253658999997583E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>2.4274160394602173</v>
+        <v>2.4171799530577465</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>36.297905856</v>
+        <v>36.299675086999997</v>
       </c>
       <c r="C302" s="5">
-        <v>-4.0380042000002447E-2</v>
+        <v>-3.8320323000000656E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-1.3253512805616596</v>
+        <v>-1.2581489753713981</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>36.402276254</v>
+        <v>36.402424447999998</v>
       </c>
       <c r="C303" s="5">
-        <v>0.10437039800000036</v>
+        <v>0.10274936100000076</v>
       </c>
       <c r="D303" s="5">
-        <v>3.5055542350983737</v>
+        <v>3.4500862722464332</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>36.418763568999999</v>
+        <v>36.419238059999998</v>
       </c>
       <c r="C304" s="5">
-        <v>1.6487314999999114E-2</v>
+        <v>1.6813611999999978E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>0.54485981596328337</v>
+        <v>0.55566816315151257</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>36.450087232999998</v>
+        <v>36.452271844999999</v>
       </c>
       <c r="C305" s="5">
-        <v>3.132366399999853E-2</v>
+        <v>3.3033785000000648E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>1.0370127103576321</v>
+        <v>1.0938970525986358</v>
       </c>
       <c r="E305" s="5">
-        <v>1.6381042004414814</v>
+        <v>1.6409286250084643</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>36.515821066000001</v>
+        <v>36.516505561000002</v>
       </c>
       <c r="C306" s="5">
-        <v>6.5733833000003017E-2</v>
+        <v>6.4233716000003938E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>2.1856658776910898</v>
+        <v>2.135173018648473</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>36.596131542999998</v>
+        <v>36.596799568000002</v>
       </c>
       <c r="C307" s="5">
-        <v>8.0310476999997604E-2</v>
+        <v>8.0294006999999112E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>2.6713603376429251</v>
+        <v>2.6707551843128563</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>36.622055539000002</v>
+        <v>36.622573871</v>
       </c>
       <c r="C308" s="5">
-        <v>2.5923996000003058E-2</v>
+        <v>2.5774302999998611E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>0.85337666389118105</v>
+        <v>0.84841435849956071</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>35.784537745000002</v>
+        <v>35.776789837999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.83751779400000004</v>
+        <v>-0.84578403300000105</v>
       </c>
       <c r="D309" s="5">
-        <v>-24.241331209123164</v>
+        <v>-24.450764565719261</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>35.999297134000003</v>
+        <v>35.999689844999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.21475938900000102</v>
+        <v>0.22290000699999979</v>
       </c>
       <c r="D310" s="5">
-        <v>7.444284982358762</v>
+        <v>7.7379410569524243</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>36.218318484000001</v>
+        <v>36.218199480999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.21902134999999845</v>
+        <v>0.21850963600000028</v>
       </c>
       <c r="D311" s="5">
-        <v>7.550180195623879</v>
+        <v>7.5318622894520404</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>36.343051766000002</v>
+        <v>36.343135011000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.12473328200000111</v>
+        <v>0.1249355300000019</v>
       </c>
       <c r="D312" s="5">
-        <v>4.2118994941662047</v>
+        <v>4.2188730666058216</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>36.510733332000001</v>
+        <v>36.510397838000003</v>
       </c>
       <c r="C313" s="5">
-        <v>0.16768156599999884</v>
+        <v>0.16726282700000183</v>
       </c>
       <c r="D313" s="5">
-        <v>5.679307763001562</v>
+        <v>5.6647510334747686</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>36.445688595999997</v>
+        <v>36.449377005000002</v>
       </c>
       <c r="C314" s="5">
-        <v>-6.5044736000004377E-2</v>
+        <v>-6.1020833000000607E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.1170050563636411</v>
+        <v>-1.9872593426055518</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>36.520798937000002</v>
+        <v>36.520746080999999</v>
       </c>
       <c r="C315" s="5">
-        <v>7.5110341000005576E-2</v>
+        <v>7.1369075999996312E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>2.501286218096066</v>
+        <v>2.3751089411070847</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>36.576451960999997</v>
+        <v>36.577040322999999</v>
       </c>
       <c r="C316" s="5">
-        <v>5.5653023999994389E-2</v>
+        <v>5.6294241999999883E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>1.8440509822114537</v>
+        <v>1.8654807813573759</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>36.599359262</v>
+        <v>36.602531642000002</v>
       </c>
       <c r="C317" s="5">
-        <v>2.2907301000003599E-2</v>
+        <v>2.5491319000003898E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>0.75413673653854651</v>
+        <v>0.83951865072435794</v>
       </c>
       <c r="E317" s="5">
-        <v>0.40952447670647985</v>
+        <v>0.41220969063033852</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>36.728001153999998</v>
+        <v>36.728898516000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.12864189199999743</v>
+        <v>0.12636687399999857</v>
       </c>
       <c r="D318" s="5">
-        <v>4.3003420388806557</v>
+        <v>4.2224681945134179</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>36.776501961000001</v>
+        <v>36.777363373</v>
       </c>
       <c r="C319" s="5">
-        <v>4.8500807000003476E-2</v>
+        <v>4.8464856999999029E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>1.5962084727588755</v>
+        <v>1.5949774707387787</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>36.800811197999998</v>
+        <v>36.801454888999999</v>
       </c>
       <c r="C320" s="5">
-        <v>2.4309236999997097E-2</v>
+        <v>2.4091515999998592E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.7960890295678702</v>
+        <v>0.78891475791544874</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>37.017126161</v>
+        <v>37.005313764999997</v>
       </c>
       <c r="C321" s="5">
-        <v>0.21631496300000208</v>
+        <v>0.20385887599999819</v>
       </c>
       <c r="D321" s="5">
-        <v>7.2861563298897591</v>
+        <v>6.8536182597478845</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>37.234261813000003</v>
+        <v>37.234804566000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.21713565200000318</v>
+        <v>0.2294908010000043</v>
       </c>
       <c r="D322" s="5">
-        <v>7.2705701126397182</v>
+        <v>7.7010292304212857</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>37.039622565000002</v>
+        <v>37.039595915</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.19463924800000143</v>
+        <v>-0.19520865100000151</v>
       </c>
       <c r="D323" s="5">
-        <v>-6.0956625890605354</v>
+        <v>-6.1128974520483492</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>36.728188277000001</v>
+        <v>36.728501295999997</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.31143428800000095</v>
+        <v>-0.31109461900000213</v>
       </c>
       <c r="D324" s="5">
-        <v>-9.6360010235676761</v>
+        <v>-9.6259786891941808</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>36.986165802999999</v>
+        <v>36.985986377000003</v>
       </c>
       <c r="C325" s="5">
-        <v>0.25797752599999768</v>
+        <v>0.25748508100000578</v>
       </c>
       <c r="D325" s="5">
-        <v>8.7621223765322895</v>
+        <v>8.7446691234296594</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>37.092167236999998</v>
+        <v>37.097948217000003</v>
       </c>
       <c r="C326" s="5">
-        <v>0.10600143399999951</v>
+        <v>0.11196183999999931</v>
       </c>
       <c r="D326" s="5">
-        <v>3.4939026614617896</v>
+        <v>3.6936647731765415</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>37.150954347999999</v>
+        <v>37.150487800999997</v>
       </c>
       <c r="C327" s="5">
-        <v>5.8787111000000891E-2</v>
+        <v>5.2539583999994477E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>1.9185377716104624</v>
+        <v>1.7127880827597197</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>37.319752518999998</v>
+        <v>37.320178951000003</v>
       </c>
       <c r="C328" s="5">
-        <v>0.16879817099999883</v>
+        <v>0.16969115000000556</v>
       </c>
       <c r="D328" s="5">
-        <v>5.590626491888151</v>
+        <v>5.621021451730801</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>37.733705329000003</v>
+        <v>37.738328850999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.41395281000000494</v>
+        <v>0.41814989999999597</v>
       </c>
       <c r="D329" s="5">
-        <v>14.1532766711852</v>
+        <v>14.305562390461613</v>
       </c>
       <c r="E329" s="5">
-        <v>3.0993604529513163</v>
+        <v>3.103056422733097</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>37.536806278</v>
+        <v>37.537799913999997</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.1968990510000026</v>
+        <v>-0.20052893700000141</v>
       </c>
       <c r="D330" s="5">
-        <v>-6.0851249652128292</v>
+        <v>-6.1933113223832219</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>37.674613231000002</v>
+        <v>37.675414697000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.1378069530000019</v>
+        <v>0.13761478300000363</v>
       </c>
       <c r="D331" s="5">
-        <v>4.4955513750756237</v>
+        <v>4.4890342104742409</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>37.680493503999998</v>
+        <v>37.680817515999998</v>
       </c>
       <c r="C332" s="5">
-        <v>5.880272999995384E-3</v>
+        <v>5.402818999996839E-3</v>
       </c>
       <c r="D332" s="5">
-        <v>0.18745748398567574</v>
+        <v>0.1722210331878804</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>37.956382050999999</v>
+        <v>37.942732841000002</v>
       </c>
       <c r="C333" s="5">
-        <v>0.27588854700000098</v>
+        <v>0.26191532500000392</v>
       </c>
       <c r="D333" s="5">
-        <v>9.1487400798873963</v>
+        <v>8.6674549773761314</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>37.883862463</v>
+        <v>37.881971657000001</v>
       </c>
       <c r="C334" s="5">
-        <v>-7.2519587999998691E-2</v>
+        <v>-6.0761184000000412E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-2.268784043217853</v>
+        <v>-1.9048348607891619</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>37.890315344000001</v>
+        <v>37.890936062000002</v>
       </c>
       <c r="C335" s="5">
-        <v>6.4528810000012982E-3</v>
+        <v>8.9644050000003972E-3</v>
       </c>
       <c r="D335" s="5">
-        <v>0.20459148411269279</v>
+        <v>0.28433836532997248</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>37.798428272000002</v>
+        <v>37.799895450000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-9.1887071999998682E-2</v>
+        <v>-9.1040612000000465E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.8715941749038132</v>
+        <v>-2.8454437763223539</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>37.864357419000001</v>
+        <v>37.865278930999999</v>
       </c>
       <c r="C337" s="5">
-        <v>6.5929146999998522E-2</v>
+        <v>6.5383480999997801E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>2.1132724565652738</v>
+        <v>2.0955329995714367</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>38.243124584</v>
+        <v>38.249768185000001</v>
       </c>
       <c r="C338" s="5">
-        <v>0.3787671649999993</v>
+        <v>0.38448925400000178</v>
       </c>
       <c r="D338" s="5">
-        <v>12.686872995362952</v>
+        <v>12.889036093859673</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>38.067506059000003</v>
+        <v>38.066584908000003</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.17561852499999731</v>
+        <v>-0.1831832769999977</v>
       </c>
       <c r="D339" s="5">
-        <v>-5.3735195929938584</v>
+        <v>-5.5979755354653165</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>38.151465885</v>
+        <v>38.151232043</v>
       </c>
       <c r="C340" s="5">
-        <v>8.3959825999997406E-2</v>
+        <v>8.464713499999732E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>2.6790038117514126</v>
+        <v>2.70126965868005</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>38.119726835000002</v>
+        <v>38.125235248000003</v>
       </c>
       <c r="C341" s="5">
-        <v>-3.173904999999877E-2</v>
+        <v>-2.5996794999997519E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.99375141458644123</v>
+        <v>-0.81463955974202529</v>
       </c>
       <c r="E341" s="5">
-        <v>1.0230151071416893</v>
+        <v>1.0252345792194584</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>38.233560713999999</v>
+        <v>38.235218723000003</v>
       </c>
       <c r="C342" s="5">
-        <v>0.11383387899999775</v>
+        <v>0.10998347499999994</v>
       </c>
       <c r="D342" s="5">
-        <v>3.642908993102667</v>
+        <v>3.5172106621091936</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>38.369459841999998</v>
+        <v>38.370724484</v>
       </c>
       <c r="C343" s="5">
-        <v>0.13589912799999837</v>
+        <v>0.13550576099999745</v>
       </c>
       <c r="D343" s="5">
-        <v>4.3497161086603509</v>
+        <v>4.3366874628339325</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>38.556200070000003</v>
+        <v>38.556097360999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.186740228000005</v>
+        <v>0.18537287699999894</v>
       </c>
       <c r="D344" s="5">
-        <v>5.9991733217385157</v>
+        <v>5.9538709830358805</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>38.838876427999999</v>
+        <v>38.823456864000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.28267635799999624</v>
+        <v>0.26735950300000155</v>
       </c>
       <c r="D345" s="5">
-        <v>9.1614234314089558</v>
+        <v>8.6459676114635897</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>38.853302450000001</v>
+        <v>38.848712358</v>
       </c>
       <c r="C346" s="5">
-        <v>1.4426022000002092E-2</v>
+        <v>2.5255493999999601E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>0.44663071016559641</v>
+        <v>0.7834248602968108</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>38.967614304999998</v>
+        <v>38.968916858999997</v>
       </c>
       <c r="C347" s="5">
-        <v>0.11431185499999685</v>
+        <v>0.12020450099999636</v>
       </c>
       <c r="D347" s="5">
-        <v>3.5882628470180533</v>
+        <v>3.776847314318954</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>38.659842462</v>
+        <v>38.663390864999997</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.3077718429999976</v>
+        <v>-0.30552599399999991</v>
       </c>
       <c r="D348" s="5">
-        <v>-9.0767097176789218</v>
+        <v>-9.0130174647537924</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>39.033618304000001</v>
+        <v>39.035471258000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.37377584200000058</v>
+        <v>0.37208039300000451</v>
       </c>
       <c r="D349" s="5">
-        <v>12.239254254744214</v>
+        <v>12.179588329203828</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>39.176553335999998</v>
+        <v>39.183868986999997</v>
       </c>
       <c r="C350" s="5">
-        <v>0.14293503199999691</v>
+        <v>0.14839772899999559</v>
       </c>
       <c r="D350" s="5">
-        <v>4.4838024198001758</v>
+        <v>4.6585388160874874</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>39.76393702</v>
+        <v>39.762318004000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.5873836840000024</v>
+        <v>0.57844901700000406</v>
       </c>
       <c r="D351" s="5">
-        <v>19.552269820062087</v>
+        <v>19.22643090063325</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>39.362444494999998</v>
+        <v>39.360993960000002</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.40149252500000188</v>
+        <v>-0.40132404399999899</v>
       </c>
       <c r="D352" s="5">
-        <v>-11.465567523924136</v>
+        <v>-11.461461093520253</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>39.306544815000002</v>
+        <v>39.312000849</v>
       </c>
       <c r="C353" s="5">
-        <v>-5.589967999999601E-2</v>
+        <v>-4.8993111000001477E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.6909048814956806</v>
+        <v>-1.4834715598586512</v>
       </c>
       <c r="E353" s="5">
-        <v>3.1133958150778573</v>
+        <v>3.1128085985049792</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>39.328981286999998</v>
+        <v>39.331465483999999</v>
       </c>
       <c r="C354" s="5">
-        <v>2.2436471999995433E-2</v>
+        <v>1.9464634999998509E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>0.6871235604195336</v>
+        <v>0.59577926663891834</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>39.384850223000001</v>
+        <v>39.386836623999997</v>
       </c>
       <c r="C355" s="5">
-        <v>5.5868936000003089E-2</v>
+        <v>5.537113999999832E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>1.7180465181946714</v>
+        <v>1.7025115083749709</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>39.439917291</v>
+        <v>39.439537799999997</v>
       </c>
       <c r="C356" s="5">
-        <v>5.5067067999999608E-2</v>
+        <v>5.270117599999935E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>1.6907774147937094</v>
+        <v>1.6175175839910461</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>39.241231667999998</v>
+        <v>39.228202811999999</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.19868562300000292</v>
+        <v>-0.21133498799999728</v>
       </c>
       <c r="D357" s="5">
-        <v>-5.8804990523030227</v>
+        <v>-6.2439843248227493</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>39.458162051999999</v>
+        <v>39.450115775</v>
       </c>
       <c r="C358" s="5">
-        <v>0.2169303840000012</v>
+        <v>0.22191296300000118</v>
       </c>
       <c r="D358" s="5">
-        <v>6.8392088070936774</v>
+        <v>7.0036128641524087</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>39.379153764000002</v>
+        <v>39.379706908999999</v>
       </c>
       <c r="C359" s="5">
-        <v>-7.9008287999997151E-2</v>
+        <v>-7.0408866000001069E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-2.3765110595779682</v>
+        <v>-2.1208094836540403</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>39.501741201999998</v>
+        <v>39.507140132000004</v>
       </c>
       <c r="C360" s="5">
-        <v>0.1225874379999965</v>
+        <v>0.12743322300000415</v>
       </c>
       <c r="D360" s="5">
-        <v>3.8002316020655513</v>
+        <v>3.9530796680673941</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>39.700186424000002</v>
+        <v>39.702077492999997</v>
       </c>
       <c r="C361" s="5">
-        <v>0.1984452220000037</v>
+        <v>0.19493736099999381</v>
       </c>
       <c r="D361" s="5">
-        <v>6.1978394045855589</v>
+        <v>6.0844376459770144</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>39.595486942999997</v>
+        <v>39.600561081000002</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.10469948100000437</v>
+        <v>-0.10151641199999517</v>
       </c>
       <c r="D362" s="5">
-        <v>-3.1192023939921265</v>
+        <v>-3.0255603530474962</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>39.618854204000002</v>
+        <v>39.617036118000001</v>
       </c>
       <c r="C363" s="5">
-        <v>2.3367261000004191E-2</v>
+        <v>1.6475036999999304E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>0.71048267969213708</v>
+        <v>0.50038039405777557</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>39.772910445000001</v>
+        <v>39.771907827</v>
       </c>
       <c r="C364" s="5">
-        <v>0.15405624099999926</v>
+        <v>0.15487170899999825</v>
       </c>
       <c r="D364" s="5">
-        <v>4.7672468472470975</v>
+        <v>4.7932511054817661</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>40.108100673999999</v>
+        <v>40.111706644999998</v>
       </c>
       <c r="C365" s="5">
-        <v>0.3351902289999984</v>
+        <v>0.33979881799999845</v>
       </c>
       <c r="D365" s="5">
-        <v>10.595304479359058</v>
+        <v>10.748179063583741</v>
       </c>
       <c r="E365" s="5">
-        <v>2.0392427336785701</v>
+        <v>2.0342536088959751</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>40.099013585999998</v>
+        <v>40.105119651999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-9.0870880000011311E-3</v>
+        <v>-6.5869929999990973E-3</v>
       </c>
       <c r="D366" s="5">
-        <v>-0.27153935223265258</v>
+        <v>-0.19688158409614243</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>40.203442989000003</v>
+        <v>40.208336684000002</v>
       </c>
       <c r="C367" s="5">
-        <v>0.10442940300000458</v>
+        <v>0.10321703200000343</v>
       </c>
       <c r="D367" s="5">
-        <v>3.1703004718538486</v>
+        <v>3.1324885724224094</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>39.318114571999999</v>
+        <v>39.318307212999997</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.88532841700000375</v>
+        <v>-0.8900294710000054</v>
       </c>
       <c r="D368" s="5">
-        <v>-23.448582153896112</v>
+        <v>-23.555816451056177</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>29.126022717000001</v>
+        <v>29.118738436000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-10.192091854999997</v>
+        <v>-10.199568776999996</v>
       </c>
       <c r="D369" s="5">
-        <v>-97.269375386975582</v>
+        <v>-97.277719179764915</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>31.136804271999999</v>
+        <v>31.128139036</v>
       </c>
       <c r="C370" s="5">
-        <v>2.0107815549999977</v>
+        <v>2.0094005999999993</v>
       </c>
       <c r="D370" s="5">
-        <v>122.79951095545351</v>
+        <v>122.72410756899225</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>33.631050608999999</v>
+        <v>33.628868574999998</v>
       </c>
       <c r="C371" s="5">
-        <v>2.4942463369999999</v>
+        <v>2.5007295389999982</v>
       </c>
       <c r="D371" s="5">
-        <v>152.11389071079228</v>
+        <v>152.76048511831388</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>33.944224693999999</v>
+        <v>33.947842911000002</v>
       </c>
       <c r="C372" s="5">
-        <v>0.31317408499999999</v>
+        <v>0.31897433600000369</v>
       </c>
       <c r="D372" s="5">
-        <v>11.764919137610374</v>
+        <v>11.995129159849061</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>33.780675346000002</v>
+        <v>33.780129942000002</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.16354934799999654</v>
+        <v>-0.1677129690000001</v>
       </c>
       <c r="D373" s="5">
-        <v>-5.6310310105791794</v>
+        <v>-5.7699148399771527</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>34.358364066</v>
+        <v>34.359068362000002</v>
       </c>
       <c r="C374" s="5">
-        <v>0.5776887199999976</v>
+        <v>0.57893842000000006</v>
       </c>
       <c r="D374" s="5">
-        <v>22.565938036278045</v>
+        <v>22.619845408695817</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>35.063788379999998</v>
+        <v>35.061940716000002</v>
       </c>
       <c r="C375" s="5">
-        <v>0.70542431399999828</v>
+        <v>0.70287235400000014</v>
       </c>
       <c r="D375" s="5">
-        <v>27.619286470570657</v>
+        <v>27.50724397876645</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>34.556747199999997</v>
+        <v>34.558108144000002</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.50704118000000165</v>
+        <v>-0.50383257200000031</v>
       </c>
       <c r="D376" s="5">
-        <v>-16.036944935165977</v>
+        <v>-15.944120011312634</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>35.138529681000001</v>
+        <v>35.143449277999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.58178248100000474</v>
+        <v>0.58534113399999654</v>
       </c>
       <c r="D377" s="5">
-        <v>22.182427834925853</v>
+        <v>22.330035895629095</v>
       </c>
       <c r="E377" s="5">
-        <v>-12.390442103935161</v>
+        <v>-12.38605330600986</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>35.535094493999999</v>
+        <v>35.545910081000002</v>
       </c>
       <c r="C378" s="5">
-        <v>0.39656481299999768</v>
+        <v>0.40246080300000386</v>
       </c>
       <c r="D378" s="5">
-        <v>14.415977176736018</v>
+        <v>14.641811481505339</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>35.135922016999999</v>
+        <v>35.142679141999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.39917247700000047</v>
+        <v>-0.40323093900000373</v>
       </c>
       <c r="D379" s="5">
-        <v>-12.677420013340868</v>
+        <v>-12.794725594816448</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>35.562892431000002</v>
+        <v>35.568461511999999</v>
       </c>
       <c r="C380" s="5">
-        <v>0.42697041400000302</v>
+        <v>0.4257823700000003</v>
       </c>
       <c r="D380" s="5">
-        <v>15.597557881017178</v>
+        <v>15.548033255488303</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>35.770363046999996</v>
+        <v>35.766029484999997</v>
       </c>
       <c r="C381" s="5">
-        <v>0.20747061599999483</v>
+        <v>0.19756797299999818</v>
       </c>
       <c r="D381" s="5">
-        <v>7.2297422918225829</v>
+        <v>6.8729498897402985</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>36.162809994</v>
+        <v>36.144675456000002</v>
       </c>
       <c r="C382" s="5">
-        <v>0.39244694700000338</v>
+        <v>0.37864597100000452</v>
       </c>
       <c r="D382" s="5">
-        <v>13.989765010077049</v>
+        <v>13.47055833687676</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>36.358221630999999</v>
+        <v>36.348327623000003</v>
       </c>
       <c r="C383" s="5">
-        <v>0.19541163699999942</v>
+        <v>0.20365216700000133</v>
       </c>
       <c r="D383" s="5">
-        <v>6.680626574092674</v>
+        <v>6.9747430145034039</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>36.848835102999999</v>
+        <v>36.852377001999997</v>
       </c>
       <c r="C384" s="5">
-        <v>0.49061347199999972</v>
+        <v>0.50404937899999425</v>
       </c>
       <c r="D384" s="5">
-        <v>17.450147201235922</v>
+        <v>17.970347283424502</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>36.893253455</v>
+        <v>36.888278675000002</v>
       </c>
       <c r="C385" s="5">
-        <v>4.4418352000000993E-2</v>
+        <v>3.5901673000005019E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>1.4561336481150322</v>
+        <v>1.1753270927503001</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>37.260441348999997</v>
+        <v>37.24217763</v>
       </c>
       <c r="C386" s="5">
-        <v>0.36718789399999707</v>
+        <v>0.35389895499999824</v>
       </c>
       <c r="D386" s="5">
-        <v>12.619208869181286</v>
+        <v>12.139889703880801</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>37.413473203999999</v>
+        <v>37.417797532999998</v>
       </c>
       <c r="C387" s="5">
-        <v>0.15303185500000183</v>
+        <v>0.17561990299999763</v>
       </c>
       <c r="D387" s="5">
-        <v>5.0413719462297113</v>
+        <v>5.8078384374117276</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>37.637498418</v>
+        <v>37.652666298</v>
       </c>
       <c r="C388" s="5">
-        <v>0.22402521400000097</v>
+        <v>0.23486876500000164</v>
       </c>
       <c r="D388" s="5">
-        <v>7.4268101164352673</v>
+        <v>7.7978689563090064</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>37.721622117999999</v>
+        <v>37.726295618999998</v>
       </c>
       <c r="C389" s="5">
-        <v>8.4123699999999246E-2</v>
+        <v>7.3629320999998527E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>2.7153424824063466</v>
+        <v>2.3719882697030625</v>
       </c>
       <c r="E389" s="5">
-        <v>7.3511682487862329</v>
+        <v>7.3494389254980641</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>37.620243952000003</v>
+        <v>37.640466732</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.10137816599999638</v>
+        <v>-8.5828886999998133E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-3.1777952889546435</v>
+        <v>-2.6961471252734071</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>37.765030357000001</v>
+        <v>37.79286673</v>
       </c>
       <c r="C391" s="5">
-        <v>0.14478640499999784</v>
+        <v>0.15239999799999993</v>
       </c>
       <c r="D391" s="5">
-        <v>4.7173801257813341</v>
+        <v>4.9682684482874162</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>37.574236233000001</v>
+        <v>37.586498736999999</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.19079412399999995</v>
+        <v>-0.20636799300000064</v>
       </c>
       <c r="D392" s="5">
-        <v>-5.8969108602852094</v>
+        <v>-6.3593470513716222</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>38.204329297999998</v>
+        <v>38.187013964000002</v>
       </c>
       <c r="C393" s="5">
-        <v>0.63009306499999695</v>
+        <v>0.60051522700000248</v>
       </c>
       <c r="D393" s="5">
-        <v>22.086886734191658</v>
+        <v>20.950017231850147</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>38.317705812</v>
+        <v>38.280772909</v>
       </c>
       <c r="C394" s="5">
-        <v>0.11337651400000226</v>
+        <v>9.3758944999997595E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>3.6198663981696466</v>
+        <v>2.9864228978578877</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>38.292695088999999</v>
+        <v>38.275156688999999</v>
       </c>
       <c r="C395" s="5">
-        <v>-2.5010723000001178E-2</v>
+        <v>-5.6162200000002827E-3</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.78045791352006066</v>
+        <v>-0.17591150839872949</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>39.468130553999998</v>
+        <v>39.474681423</v>
       </c>
       <c r="C396" s="5">
-        <v>1.1754354649999996</v>
+        <v>1.1995247340000006</v>
       </c>
       <c r="D396" s="5">
-        <v>43.736633787650845</v>
+        <v>44.817110508859884</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>39.506983992000002</v>
+        <v>39.497651613000002</v>
       </c>
       <c r="C397" s="5">
-        <v>3.8853438000003848E-2</v>
+        <v>2.2970190000002333E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>1.1877277702858402</v>
+        <v>0.70051526153451782</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>39.746559542999996</v>
+        <v>39.700678936999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.23957555099999439</v>
+        <v>0.20302732399999712</v>
       </c>
       <c r="D398" s="5">
-        <v>7.5246379229103821</v>
+        <v>6.3456937104247491</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>39.965323462000001</v>
+        <v>39.978486250000003</v>
       </c>
       <c r="C399" s="5">
-        <v>0.21876391900000414</v>
+        <v>0.27780731300000383</v>
       </c>
       <c r="D399" s="5">
-        <v>6.8084178658490924</v>
+        <v>8.7278861193802904</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>39.924007781999997</v>
+        <v>39.959321420000002</v>
       </c>
       <c r="C400" s="5">
-        <v>-4.1315680000003852E-2</v>
+        <v>-1.9164830000001132E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-1.2335165565073525</v>
+        <v>-0.57374001266650154</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>39.732393479999999</v>
+        <v>39.738752656999999</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.19161430199999785</v>
+        <v>-0.22056876300000283</v>
       </c>
       <c r="D401" s="5">
-        <v>-5.6097461289186246</v>
+        <v>-6.4263610588885083</v>
       </c>
       <c r="E401" s="5">
-        <v>5.3305538020341325</v>
+        <v>5.3343616302112373</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>40.314012136999999</v>
+        <v>40.349907721999998</v>
       </c>
       <c r="C402" s="5">
-        <v>0.58161865699999993</v>
+        <v>0.61115506499999839</v>
       </c>
       <c r="D402" s="5">
-        <v>19.051681463250691</v>
+        <v>20.099106669546863</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>40.280888462</v>
+        <v>40.336147492999999</v>
       </c>
       <c r="C403" s="5">
-        <v>-3.3123674999998798E-2</v>
+        <v>-1.3760228999998958E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.98152663826744924</v>
+        <v>-0.40846039281577928</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>40.497195611000002</v>
+        <v>40.520330676</v>
       </c>
       <c r="C404" s="5">
-        <v>0.21630714900000214</v>
+        <v>0.1841831830000018</v>
       </c>
       <c r="D404" s="5">
-        <v>6.6377332350849416</v>
+        <v>5.6191757456782732</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>40.629976356</v>
+        <v>40.591491716999997</v>
       </c>
       <c r="C405" s="5">
-        <v>0.13278074499999803</v>
+        <v>7.1161040999996317E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>4.0062498722602147</v>
+        <v>2.1278925512027813</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>40.574487826000002</v>
+        <v>40.505020064</v>
       </c>
       <c r="C406" s="5">
-        <v>-5.5488529999998093E-2</v>
+        <v>-8.6471652999996707E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>-1.6265909496738562</v>
+        <v>-2.5266080945084757</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>40.800854848999997</v>
+        <v>40.776384211</v>
       </c>
       <c r="C407" s="5">
-        <v>0.22636702299999456</v>
+        <v>0.27136414699999989</v>
       </c>
       <c r="D407" s="5">
-        <v>6.9041567076848276</v>
+        <v>8.3423702757089444</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>40.806808635000003</v>
+        <v>40.820020276000001</v>
       </c>
       <c r="C408" s="5">
-        <v>5.9537860000062892E-3</v>
+        <v>4.3636065000001167E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>0.1752482898142782</v>
+        <v>1.291742183609168</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>41.125349235999998</v>
+        <v>41.113503811000001</v>
       </c>
       <c r="C409" s="5">
-        <v>0.31854060099999515</v>
+        <v>0.29348353500000002</v>
       </c>
       <c r="D409" s="5">
-        <v>9.7800973347162525</v>
+        <v>8.9771106129173042</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>41.24280203</v>
+        <v>41.163574578999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.11745279400000186</v>
+        <v>5.0070767999997656E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>3.4815140364077068</v>
+        <v>1.4712690272558504</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>41.013050270999997</v>
+        <v>41.038125391999998</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.22975175900000266</v>
+        <v>-0.12544918700000096</v>
       </c>
       <c r="D411" s="5">
-        <v>-6.4837933480608623</v>
+        <v>-3.5964125463426422</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>41.139545793000003</v>
+        <v>41.199433657999997</v>
       </c>
       <c r="C412" s="5">
-        <v>0.12649552200000613</v>
+        <v>0.16130826599999892</v>
       </c>
       <c r="D412" s="5">
-        <v>3.7645640356435139</v>
+        <v>4.8201516671569467</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>41.161131748000003</v>
+        <v>41.165871525999997</v>
       </c>
       <c r="C413" s="5">
-        <v>2.1585954999999046E-2</v>
+        <v>-3.3562132000000133E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>0.63146126464588281</v>
+        <v>-0.97318327122715154</v>
       </c>
       <c r="E413" s="5">
-        <v>3.5959028461730602</v>
+        <v>3.5912523005389607</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>41.368627863</v>
+        <v>41.420704684</v>
       </c>
       <c r="C414" s="5">
-        <v>0.20749611499999787</v>
+        <v>0.25483315800000383</v>
       </c>
       <c r="D414" s="5">
-        <v>6.2198553339660068</v>
+        <v>7.6866896020294284</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>41.566230683000001</v>
+        <v>41.655647301000002</v>
       </c>
       <c r="C415" s="5">
-        <v>0.19760282000000018</v>
+        <v>0.23494261700000152</v>
       </c>
       <c r="D415" s="5">
-        <v>5.8849723488769046</v>
+        <v>7.0229336940568876</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>41.907868094999998</v>
+        <v>41.938564943000003</v>
       </c>
       <c r="C416" s="5">
-        <v>0.3416374119999972</v>
+        <v>0.28291764200000102</v>
       </c>
       <c r="D416" s="5">
-        <v>10.321230546344861</v>
+        <v>8.4616327474055666</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>41.959195387000001</v>
+        <v>41.790191663999998</v>
       </c>
       <c r="C417" s="5">
-        <v>5.1327292000003411E-2</v>
+        <v>-0.14837327900000474</v>
       </c>
       <c r="D417" s="5">
-        <v>1.4796589116784054</v>
+        <v>-4.1638038583896257</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>42.127051135999999</v>
+        <v>42.021222667000004</v>
       </c>
       <c r="C418" s="5">
-        <v>0.16785574899999745</v>
+        <v>0.23103100300000534</v>
       </c>
       <c r="D418" s="5">
-        <v>4.9075875602188956</v>
+        <v>6.8395033138661354</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>42.212196558000002</v>
+        <v>42.185947141</v>
       </c>
       <c r="C419" s="5">
-        <v>8.5145422000003634E-2</v>
+        <v>0.16472447399999623</v>
       </c>
       <c r="D419" s="5">
-        <v>2.4525334707708568</v>
+        <v>4.8067933947637975</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>42.336606664999998</v>
+        <v>42.260127566000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.12441010699999566</v>
+        <v>7.4180425000001549E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>3.5946026183006019</v>
+        <v>2.1306261037652652</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>42.523737322999999</v>
+        <v>42.411782383000002</v>
       </c>
       <c r="C421" s="5">
-        <v>0.18713065800000095</v>
+        <v>0.15165481700000072</v>
       </c>
       <c r="D421" s="5">
-        <v>5.4349439778817565</v>
+        <v>4.3923437375229746</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>42.636884301999999</v>
+        <v>42.532499551999997</v>
       </c>
       <c r="C422" s="5">
-        <v>0.1131469789999997</v>
+        <v>0.12071716899999529</v>
       </c>
       <c r="D422" s="5">
-        <v>3.2400987163375028</v>
+        <v>3.4695549299095241</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>43.077139129999999</v>
+        <v>42.617757453000003</v>
       </c>
       <c r="C423" s="5">
-        <v>0.44025482800000049</v>
+        <v>8.5257901000005631E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>13.119298312830562</v>
+        <v>2.4321403520906282</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>43.429955378000002</v>
+        <v>42.750028362999998</v>
       </c>
       <c r="C424" s="5">
-        <v>0.35281624800000344</v>
+        <v>0.13227090999999547</v>
       </c>
       <c r="D424" s="5">
-        <v>10.28345487883746</v>
+        <v>3.788626727975819</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>43.315220621999998</v>
+        <v>42.689229455000003</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.11473475600000427</v>
+        <v>-6.0798907999995322E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-3.1245413685078383</v>
+        <v>-1.6933485360279499</v>
       </c>
       <c r="E425" s="5">
-        <v>5.2333081781811286</v>
+        <v>3.7005360812970123</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>43.781621010000002</v>
+        <v>42.712003883000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.46640038800000383</v>
+        <v>2.2774427999998181E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>13.714455852699569</v>
+        <v>0.64207404985086036</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>43.567052854000003</v>
+        <v>42.561039008000002</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.21456815599999857</v>
+        <v>-0.15096487499999967</v>
       </c>
       <c r="D427" s="5">
-        <v>-5.7250862418905868</v>
+        <v>-4.1598929926607191</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>43.264584988000003</v>
+        <v>42.246321209999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.30246786600000064</v>
+        <v>-0.31471779800000377</v>
       </c>
       <c r="D428" s="5">
-        <v>-8.0202309041383035</v>
+        <v>-8.5212749168020139</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>43.241346487000001</v>
+        <v>42.591414034000003</v>
       </c>
       <c r="C429" s="5">
-        <v>-2.3238501000001577E-2</v>
+        <v>0.34509282400000529</v>
       </c>
       <c r="D429" s="5">
-        <v>-0.64264958096634794</v>
+        <v>10.254911583203619</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>43.319109353000002</v>
+        <v>42.723882191999998</v>
       </c>
       <c r="C430" s="5">
-        <v>7.7762866000000486E-2</v>
+        <v>0.13246815799999467</v>
       </c>
       <c r="D430" s="5">
-        <v>2.1794873560248229</v>
+        <v>3.7967605911149782</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>42.346658636000001</v>
+        <v>42.104219501000003</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.97245071700000096</v>
+        <v>-0.61966269099999494</v>
       </c>
       <c r="D431" s="5">
-        <v>-23.849010768075885</v>
+        <v>-16.081261444963889</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>42.648905163999999</v>
+        <v>42.297249538000003</v>
       </c>
       <c r="C432" s="5">
-        <v>0.30224652799999774</v>
+        <v>0.19303003699999977</v>
       </c>
       <c r="D432" s="5">
-        <v>8.9092749851623623</v>
+        <v>5.6423554594561942</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>42.652605356000002</v>
+        <v>42.31171389</v>
       </c>
       <c r="C433" s="5">
-        <v>3.7001920000037103E-3</v>
+        <v>1.4464351999997405E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>0.10416093377927371</v>
+        <v>0.41113561322114744</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>42.699157204999999</v>
+        <v>42.421086142999997</v>
       </c>
       <c r="C434" s="5">
-        <v>4.6551848999996537E-2</v>
+        <v>0.10937225299999653</v>
       </c>
       <c r="D434" s="5">
-        <v>1.3175929384402041</v>
+        <v>3.1463820003841958</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>42.893170165999997</v>
+        <v>42.703380199000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.19401296099999854</v>
+        <v>0.2822940560000049</v>
       </c>
       <c r="D435" s="5">
-        <v>5.5908070048514169</v>
+        <v>8.2843340535672318</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>42.994829095999997</v>
+        <v>42.767562435999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.10165892999999926</v>
+        <v>6.4182236999997144E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>2.8814267530658411</v>
+        <v>1.8185574559736795</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>42.765898647999997</v>
+        <v>42.665429013000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.22893044799999984</v>
+        <v>-0.10213342299999795</v>
       </c>
       <c r="D437" s="5">
-        <v>-6.2056874151758752</v>
+        <v>-2.8283837414184054</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.268196181646597</v>
+        <v>-5.5752802999387008E-2</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>42.910098918000003</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.24466990500000207</v>
+      </c>
+      <c r="D438" s="5">
+        <v>7.10279016168327</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>