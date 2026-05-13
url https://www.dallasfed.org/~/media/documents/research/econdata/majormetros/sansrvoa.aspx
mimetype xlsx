--- v3 (2026-04-05)
+++ v4 (2026-05-13)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A4DCF33C-750D-4962-B4F6-8B4D9E82E598}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A460A95E-7644-4C9A-A4EE-DE58783DAC20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B21645E4-17BD-4681-A09A-10EA437555CD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BF612FD3-2174-4B23-90D0-F4CD4B240125}"/>
   </bookViews>
   <sheets>
     <sheet name="sansrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18EFE744-0650-4D0A-8B36-51DAA3EA29EA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BFB2951C-4D82-4B32-8E3F-D62A1548C814}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>1.8185574559736795</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>42.665429013000001</v>
       </c>
       <c r="C437" s="5">
         <v>-0.10213342299999795</v>
       </c>
       <c r="D437" s="5">
         <v>-2.8283837414184054</v>
       </c>
       <c r="E437" s="5">
         <v>-5.5752802999387008E-2</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>42.910098918000003</v>
+        <v>42.984010040999998</v>
       </c>
       <c r="C438" s="5">
-        <v>0.24466990500000207</v>
+        <v>0.31858102799999699</v>
       </c>
       <c r="D438" s="5">
-        <v>7.10279016168327</v>
+        <v>9.3376523801701907</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>42.823765250000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.16024479099999667</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-4.3830144177571135</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>42.434325158999997</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-0.38944009100000443</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-10.383206105012711</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>