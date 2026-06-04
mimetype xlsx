--- v4 (2026-05-13)
+++ v5 (2026-06-04)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A460A95E-7644-4C9A-A4EE-DE58783DAC20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{99EEAAFD-957F-4EF3-BFAB-CB5819138652}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BF612FD3-2174-4B23-90D0-F4CD4B240125}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1434A987-ED07-428D-9FB7-86D0BF3E2869}"/>
   </bookViews>
   <sheets>
     <sheet name="sansrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BFB2951C-4D82-4B32-8E3F-D62A1548C814}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0643ED5B-3C12-4D06-922E-1058FF9299FA}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>22.740795888000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>22.732982301</v>
       </c>
       <c r="C7" s="5">
         <v>-7.8135870000011209E-3</v>
       </c>
       <c r="D7" s="5">
         <v>-0.41153377943959901</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>22.565937764000001</v>
       </c>
       <c r="C8" s="5">
         <v>-0.16704453699999888</v>
       </c>
       <c r="D8" s="5">
         <v>-8.4699569257665743</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>22.422924153</v>
       </c>
       <c r="C9" s="5">
         <v>-0.14301361100000065</v>
       </c>
       <c r="D9" s="5">
         <v>-7.3455372250505917</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>22.87380765</v>
       </c>
       <c r="C10" s="5">
         <v>0.45088349699999952</v>
       </c>
       <c r="D10" s="5">
         <v>26.985637023297325</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>23.003494965000002</v>
       </c>
       <c r="C11" s="5">
         <v>0.12968731500000175</v>
       </c>
       <c r="D11" s="5">
         <v>7.0198440904005732</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>22.813306270000002</v>
       </c>
       <c r="C12" s="5">
         <v>-0.1901886949999998</v>
       </c>
       <c r="D12" s="5">
         <v>-9.4824312143184653</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>23.074852062000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.26154579199999972</v>
       </c>
       <c r="D13" s="5">
         <v>14.659048329351032</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>23.107219976</v>
       </c>
       <c r="C14" s="5">
         <v>3.2367913999998166E-2</v>
       </c>
       <c r="D14" s="5">
         <v>1.6963301084267135</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>23.072621014999999</v>
       </c>
       <c r="C15" s="5">
         <v>-3.4598961000000372E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-1.7820636036137927</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>23.265257031000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.19263601600000158</v>
       </c>
       <c r="D16" s="5">
         <v>10.492059522861119</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>23.104326696000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.16093033499999976</v>
       </c>
       <c r="D17" s="5">
         <v>-7.9920099467092331</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>22.532558443999999</v>
       </c>
       <c r="C18" s="5">
         <v>-0.57176825200000181</v>
       </c>
       <c r="D18" s="5">
         <v>-25.970251857198011</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>22.418941335</v>
       </c>
       <c r="C19" s="5">
         <v>-0.11361710899999977</v>
       </c>
       <c r="D19" s="5">
         <v>-5.8858049615177155</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>22.662416415999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.2434750809999997</v>
       </c>
       <c r="D20" s="5">
         <v>13.839604326715671</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>22.619676435999999</v>
       </c>
       <c r="C21" s="5">
         <v>-4.2739980000000344E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-2.2398014294819357</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>22.674870758000001</v>
       </c>
       <c r="C22" s="5">
         <v>5.5194322000001961E-2</v>
       </c>
       <c r="D22" s="5">
         <v>2.9677410700508888</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>22.811948545</v>
       </c>
       <c r="C23" s="5">
         <v>0.13707778699999906</v>
       </c>
       <c r="D23" s="5">
         <v>7.5005671562526244</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>23.095819990999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.28387144599999914</v>
       </c>
       <c r="D24" s="5">
         <v>15.998408875198766</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>23.184446080000001</v>
       </c>
       <c r="C25" s="5">
         <v>8.8626089000001684E-2</v>
       </c>
       <c r="D25" s="5">
         <v>4.7032250714563961</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>23.209377757999999</v>
       </c>
       <c r="C26" s="5">
         <v>2.4931677999997959E-2</v>
       </c>
       <c r="D26" s="5">
         <v>1.298094385351245</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>23.176142317</v>
       </c>
       <c r="C27" s="5">
         <v>-3.3235440999998644E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-1.7049105322437974</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>23.174791037999999</v>
       </c>
       <c r="C28" s="5">
         <v>-1.3512790000014263E-3</v>
       </c>
       <c r="D28" s="5">
         <v>-6.9943258522076057E-2</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>23.205057020999998</v>
       </c>
       <c r="C29" s="5">
         <v>3.0265982999999608E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.5784908996459013</v>
       </c>
       <c r="E29" s="5">
         <v>0.4359803526212902</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>23.152612155</v>
       </c>
       <c r="C30" s="5">
         <v>-5.2444865999998314E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-2.6786149945963955</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>23.228942006</v>
       </c>
       <c r="C31" s="5">
         <v>7.6329851000000559E-2</v>
       </c>
       <c r="D31" s="5">
         <v>4.0287060270264297</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>23.264977705</v>
       </c>
       <c r="C32" s="5">
         <v>3.6035698999999255E-2</v>
       </c>
       <c r="D32" s="5">
         <v>1.8775592254170581</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>23.317158398</v>
       </c>
       <c r="C33" s="5">
         <v>5.2180693000000389E-2</v>
       </c>
       <c r="D33" s="5">
         <v>2.724914241055032</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>23.481039199000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.16388080100000124</v>
       </c>
       <c r="D34" s="5">
         <v>8.7677856443166835</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>23.305613034</v>
       </c>
       <c r="C35" s="5">
         <v>-0.17542616500000108</v>
       </c>
       <c r="D35" s="5">
         <v>-8.6058051213702811</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>23.177858143000002</v>
       </c>
       <c r="C36" s="5">
         <v>-0.12775489099999859</v>
       </c>
       <c r="D36" s="5">
         <v>-6.3833207164663346</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>23.105423348999999</v>
       </c>
       <c r="C37" s="5">
         <v>-7.2434794000002967E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-3.6864130147773566</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>23.115692246999998</v>
       </c>
       <c r="C38" s="5">
         <v>1.0268897999999638E-2</v>
       </c>
       <c r="D38" s="5">
         <v>0.53462962601731334</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>23.385938801000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.27024655400000341</v>
       </c>
       <c r="D39" s="5">
         <v>14.967439823279172</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>23.385900108000001</v>
       </c>
       <c r="C40" s="5">
         <v>-3.869300000047815E-5</v>
       </c>
       <c r="D40" s="5">
         <v>-1.9854314112444094E-3</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>23.512609859000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.12670975099999993</v>
       </c>
       <c r="D41" s="5">
         <v>6.6991524094813348</v>
       </c>
       <c r="E41" s="5">
         <v>1.3253698869245323</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>24.387651514000002</v>
       </c>
       <c r="C42" s="5">
         <v>0.87504165500000042</v>
       </c>
       <c r="D42" s="5">
         <v>55.034985854316567</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>24.446254680999999</v>
       </c>
       <c r="C43" s="5">
         <v>5.8603166999997569E-2</v>
       </c>
       <c r="D43" s="5">
         <v>2.9219998592167062</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>24.389049927999999</v>
       </c>
       <c r="C44" s="5">
         <v>-5.7204753000000608E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-2.7721661800076847</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>24.314676362</v>
       </c>
       <c r="C45" s="5">
         <v>-7.4373565999998448E-2</v>
       </c>
       <c r="D45" s="5">
         <v>-3.5986032111305577</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>24.170657225999999</v>
       </c>
       <c r="C46" s="5">
         <v>-0.14401913600000071</v>
       </c>
       <c r="D46" s="5">
         <v>-6.8807232337823603</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>24.272149509999998</v>
       </c>
       <c r="C47" s="5">
         <v>0.10149228399999899</v>
       </c>
       <c r="D47" s="5">
         <v>5.1567969381800527</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>24.423026228000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.1508767180000028</v>
       </c>
       <c r="D48" s="5">
         <v>7.7196285507041829</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>24.389337504</v>
       </c>
       <c r="C49" s="5">
         <v>-3.3688724000001002E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-1.6427601716381468</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>24.418552322</v>
       </c>
       <c r="C50" s="5">
         <v>2.9214817999999809E-2</v>
       </c>
       <c r="D50" s="5">
         <v>1.4469303848762438</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>24.190313952</v>
       </c>
       <c r="C51" s="5">
         <v>-0.22823836999999969</v>
       </c>
       <c r="D51" s="5">
         <v>-10.657293481591278</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>24.295269952999998</v>
       </c>
       <c r="C52" s="5">
         <v>0.10495600099999791</v>
       </c>
       <c r="D52" s="5">
         <v>5.3325722706418777</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>24.434709983000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.13944003000000293</v>
       </c>
       <c r="D53" s="5">
         <v>7.1088894794786528</v>
       </c>
       <c r="E53" s="5">
         <v>3.9217259569636509</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>24.482273936999999</v>
       </c>
       <c r="C54" s="5">
         <v>4.7563953999997466E-2</v>
       </c>
       <c r="D54" s="5">
         <v>2.361059313625713</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>24.535848554000001</v>
       </c>
       <c r="C55" s="5">
         <v>5.3574617000002434E-2</v>
       </c>
       <c r="D55" s="5">
         <v>2.6577996719700847</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>24.703144318</v>
       </c>
       <c r="C56" s="5">
         <v>0.16729576399999857</v>
       </c>
       <c r="D56" s="5">
         <v>8.4960279484098464</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>25.004564443</v>
       </c>
       <c r="C57" s="5">
         <v>0.30142012499999993</v>
       </c>
       <c r="D57" s="5">
         <v>15.665729251644223</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>24.863357599</v>
       </c>
       <c r="C58" s="5">
         <v>-0.14120684399999917</v>
       </c>
       <c r="D58" s="5">
         <v>-6.5701205962685805</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>24.942832620000001</v>
       </c>
       <c r="C59" s="5">
         <v>7.9475021000000368E-2</v>
       </c>
       <c r="D59" s="5">
         <v>3.9039248983240071</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>24.998595748</v>
       </c>
       <c r="C60" s="5">
         <v>5.5763127999998829E-2</v>
       </c>
       <c r="D60" s="5">
         <v>2.7159991663092464</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>24.972766973999999</v>
       </c>
       <c r="C61" s="5">
         <v>-2.582877400000072E-2</v>
       </c>
       <c r="D61" s="5">
         <v>-1.2328293661215017</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>24.820194579999999</v>
       </c>
       <c r="C62" s="5">
         <v>-0.15257239399999989</v>
       </c>
       <c r="D62" s="5">
         <v>-7.0900543535193483</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>25.307595667000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.48740108700000206</v>
       </c>
       <c r="D63" s="5">
         <v>26.284039207749309</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>25.299580880000001</v>
       </c>
       <c r="C64" s="5">
         <v>-8.0147870000004673E-3</v>
       </c>
       <c r="D64" s="5">
         <v>-0.37937265155526534</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>25.572973874999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.27339299499999825</v>
       </c>
       <c r="D65" s="5">
         <v>13.766631807339746</v>
       </c>
       <c r="E65" s="5">
         <v>4.6583892045042541</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>25.399547602999998</v>
       </c>
       <c r="C66" s="5">
         <v>-0.17342627200000038</v>
       </c>
       <c r="D66" s="5">
         <v>-7.8411690736152506</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>25.559694852</v>
       </c>
       <c r="C67" s="5">
         <v>0.16014724900000132</v>
       </c>
       <c r="D67" s="5">
         <v>7.8341201395210502</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>25.435284769999999</v>
       </c>
       <c r="C68" s="5">
         <v>-0.1244100820000007</v>
       </c>
       <c r="D68" s="5">
         <v>-5.6870615781766221</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>25.500211448999998</v>
       </c>
       <c r="C69" s="5">
         <v>6.4926678999999154E-2</v>
       </c>
       <c r="D69" s="5">
         <v>3.1065197877328199</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>25.842986381999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.34277493300000117</v>
       </c>
       <c r="D70" s="5">
         <v>17.378081020491788</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>25.405771129000001</v>
       </c>
       <c r="C71" s="5">
         <v>-0.43721525299999797</v>
       </c>
       <c r="D71" s="5">
         <v>-18.515277337840217</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>25.301321594000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.10444953500000054</v>
       </c>
       <c r="D72" s="5">
         <v>-4.8234616815861164</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>25.541189005</v>
       </c>
       <c r="C73" s="5">
         <v>0.23986741099999875</v>
       </c>
       <c r="D73" s="5">
         <v>11.988866515863306</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>25.611891140000001</v>
       </c>
       <c r="C74" s="5">
         <v>7.0702135000001221E-2</v>
       </c>
       <c r="D74" s="5">
         <v>3.3728372631990799</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>25.528327921999999</v>
       </c>
       <c r="C75" s="5">
         <v>-8.3563218000001882E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-3.8457085281119796</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>25.803165848999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.27483792700000009</v>
       </c>
       <c r="D76" s="5">
         <v>13.712311219835627</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>25.702895947999998</v>
       </c>
       <c r="C77" s="5">
         <v>-0.10026990100000077</v>
       </c>
       <c r="D77" s="5">
         <v>-4.5647596888759967</v>
       </c>
       <c r="E77" s="5">
         <v>0.50804444424437101</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>25.911579411999998</v>
       </c>
       <c r="C78" s="5">
         <v>0.20868346399999993</v>
       </c>
       <c r="D78" s="5">
         <v>10.189936232956676</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>25.868615756000001</v>
       </c>
       <c r="C79" s="5">
         <v>-4.2963655999997741E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-1.9716593850205522</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>25.957491829999999</v>
       </c>
       <c r="C80" s="5">
         <v>8.8876073999998084E-2</v>
       </c>
       <c r="D80" s="5">
         <v>4.2016106508441897</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>26.110401007</v>
       </c>
       <c r="C81" s="5">
         <v>0.15290917700000151</v>
       </c>
       <c r="D81" s="5">
         <v>7.3024875097884578</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>26.225987255</v>
       </c>
       <c r="C82" s="5">
         <v>0.11558624799999961</v>
       </c>
       <c r="D82" s="5">
         <v>5.4434599003228445</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>26.357409026999999</v>
       </c>
       <c r="C83" s="5">
         <v>0.13142177199999949</v>
       </c>
       <c r="D83" s="5">
         <v>6.1818883916086476</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>26.358157274</v>
       </c>
       <c r="C84" s="5">
         <v>7.4824700000064581E-4</v>
       </c>
       <c r="D84" s="5">
         <v>3.4071505545885117E-2</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>26.577122052</v>
       </c>
       <c r="C85" s="5">
         <v>0.21896477800000014</v>
       </c>
       <c r="D85" s="5">
         <v>10.437068534751749</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>26.585249417</v>
       </c>
       <c r="C86" s="5">
         <v>8.1273649999999975E-3</v>
       </c>
       <c r="D86" s="5">
         <v>0.36758149264728424</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>26.861410186000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.27616076900000053</v>
       </c>
       <c r="D87" s="5">
         <v>13.202713156290002</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>27.216207929999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.35479774399999897</v>
       </c>
       <c r="D88" s="5">
         <v>17.053840093133843</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>26.950063938</v>
       </c>
       <c r="C89" s="5">
         <v>-0.26614399199999994</v>
       </c>
       <c r="D89" s="5">
         <v>-11.123646573168788</v>
       </c>
       <c r="E89" s="5">
         <v>4.8522469706260729</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>26.743909639000002</v>
       </c>
       <c r="C90" s="5">
         <v>-0.20615429899999782</v>
       </c>
       <c r="D90" s="5">
         <v>-8.8028731609174908</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>27.105246473000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.36133683399999939</v>
       </c>
       <c r="D91" s="5">
         <v>17.47395069197859</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>27.595963886</v>
       </c>
       <c r="C92" s="5">
         <v>0.49071741299999871</v>
       </c>
       <c r="D92" s="5">
         <v>24.02421476639902</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>27.438380632000001</v>
       </c>
       <c r="C93" s="5">
         <v>-0.15758325399999862</v>
       </c>
       <c r="D93" s="5">
         <v>-6.64127708156379</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>27.306417156999998</v>
       </c>
       <c r="C94" s="5">
         <v>-0.13196347500000272</v>
       </c>
       <c r="D94" s="5">
         <v>-5.6210959441996611</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>27.584970751</v>
       </c>
       <c r="C95" s="5">
         <v>0.27855359400000168</v>
       </c>
       <c r="D95" s="5">
         <v>12.951937867585084</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>27.512658595000001</v>
       </c>
       <c r="C96" s="5">
         <v>-7.2312155999998851E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-3.1007591157946601</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>27.516738396000001</v>
       </c>
       <c r="C97" s="5">
         <v>4.0798009999996054E-3</v>
       </c>
       <c r="D97" s="5">
         <v>0.17809097095118354</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>27.459574279000002</v>
       </c>
       <c r="C98" s="5">
         <v>-5.7164116999999237E-2</v>
       </c>
       <c r="D98" s="5">
         <v>-2.4646294189651807</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>27.503086273000001</v>
       </c>
       <c r="C99" s="5">
         <v>4.3511993999999277E-2</v>
       </c>
       <c r="D99" s="5">
         <v>1.9181602698511435</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>27.541149311000002</v>
       </c>
       <c r="C100" s="5">
         <v>3.806303800000066E-2</v>
       </c>
       <c r="D100" s="5">
         <v>1.6734458733288493</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>27.472422662</v>
       </c>
       <c r="C101" s="5">
         <v>-6.8726649000002027E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-2.9537413163051252</v>
       </c>
       <c r="E101" s="5">
         <v>1.9382466965633727</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>27.593480271000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.12105760900000107</v>
       </c>
       <c r="D102" s="5">
         <v>5.4178723138177842</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>27.612845877000002</v>
       </c>
       <c r="C103" s="5">
         <v>1.9365606000000923E-2</v>
       </c>
       <c r="D103" s="5">
         <v>0.84544025023380875</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>27.673179299000001</v>
       </c>
       <c r="C104" s="5">
         <v>6.0333421999999359E-2</v>
       </c>
       <c r="D104" s="5">
         <v>2.6537117474134231</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>27.754468927000001</v>
       </c>
       <c r="C105" s="5">
         <v>8.1289628000000391E-2</v>
       </c>
       <c r="D105" s="5">
         <v>3.582497070990609</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>27.900427539999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.14595861299999768</v>
       </c>
       <c r="D106" s="5">
         <v>6.4964768080789881</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>27.839936594000001</v>
       </c>
       <c r="C107" s="5">
         <v>-6.0490945999998047E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-2.5709200026924783</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>27.991289312999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.15135271899999836</v>
       </c>
       <c r="D108" s="5">
         <v>6.722486408177919</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>28.071409066000001</v>
       </c>
       <c r="C109" s="5">
         <v>8.0119753000001737E-2</v>
       </c>
       <c r="D109" s="5">
         <v>3.4893641002293085</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>28.239691570000002</v>
       </c>
       <c r="C110" s="5">
         <v>0.16828250400000044</v>
       </c>
       <c r="D110" s="5">
         <v>7.4357534969411887</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>28.663710839</v>
       </c>
       <c r="C111" s="5">
         <v>0.42401926899999864</v>
       </c>
       <c r="D111" s="5">
         <v>19.583036973294533</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>28.3684999</v>
       </c>
       <c r="C112" s="5">
         <v>-0.29521093900000039</v>
       </c>
       <c r="D112" s="5">
         <v>-11.682353415909796</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>28.607580101</v>
       </c>
       <c r="C113" s="5">
         <v>0.23908020100000016</v>
       </c>
       <c r="D113" s="5">
         <v>10.5953878140022</v>
       </c>
       <c r="E113" s="5">
         <v>4.1319888419238504</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>28.652809652999998</v>
       </c>
       <c r="C114" s="5">
         <v>4.5229551999998563E-2</v>
       </c>
       <c r="D114" s="5">
         <v>1.9138256628131289</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>28.722800960000001</v>
       </c>
       <c r="C115" s="5">
         <v>6.9991307000002223E-2</v>
       </c>
       <c r="D115" s="5">
         <v>2.9709900329588645</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>28.652237051</v>
       </c>
       <c r="C116" s="5">
         <v>-7.0563909000000535E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-2.9085554819190729</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>28.563783677</v>
       </c>
       <c r="C117" s="5">
         <v>-8.8453374000000196E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-3.6423061766186482</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>28.587479829999999</v>
       </c>
       <c r="C118" s="5">
         <v>2.3696152999999498E-2</v>
       </c>
       <c r="D118" s="5">
         <v>1.000059598451597</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>28.570718443000001</v>
       </c>
       <c r="C119" s="5">
         <v>-1.6761386999998962E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-0.70131853072411543</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>28.876551532000001</v>
       </c>
       <c r="C120" s="5">
         <v>0.30583308900000006</v>
       </c>
       <c r="D120" s="5">
         <v>13.629213579990518</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>28.941018191000001</v>
       </c>
       <c r="C121" s="5">
         <v>6.4466659000000703E-2</v>
       </c>
       <c r="D121" s="5">
         <v>2.7121304782829814</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>29.035747042000001</v>
       </c>
       <c r="C122" s="5">
         <v>9.4728850999999281E-2</v>
       </c>
       <c r="D122" s="5">
         <v>3.9992903097293642</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>29.034431041000001</v>
       </c>
       <c r="C123" s="5">
         <v>-1.3160009999992894E-3</v>
       </c>
       <c r="D123" s="5">
         <v>-5.4374616065433479E-2</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>28.882550831</v>
       </c>
       <c r="C124" s="5">
         <v>-0.15188021000000163</v>
       </c>
       <c r="D124" s="5">
         <v>-6.0997570551165055</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>28.918451764</v>
       </c>
       <c r="C125" s="5">
         <v>3.5900933000000634E-2</v>
       </c>
       <c r="D125" s="5">
         <v>1.5018364207675994</v>
       </c>
       <c r="E125" s="5">
         <v>1.086675845711027</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>28.881339156999999</v>
       </c>
       <c r="C126" s="5">
         <v>-3.7112607000000963E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-1.5292008303218196</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>28.892904154</v>
       </c>
       <c r="C127" s="5">
         <v>1.1564997000000687E-2</v>
       </c>
       <c r="D127" s="5">
         <v>0.48157745329371338</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>28.896728360000001</v>
       </c>
       <c r="C128" s="5">
         <v>3.8242060000008848E-3</v>
       </c>
       <c r="D128" s="5">
         <v>0.15894523212580669</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>29.055399715</v>
       </c>
       <c r="C129" s="5">
         <v>0.15867135499999918</v>
       </c>
       <c r="D129" s="5">
         <v>6.7918592433078517</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>29.081735266999999</v>
       </c>
       <c r="C130" s="5">
         <v>2.6335551999999041E-2</v>
       </c>
       <c r="D130" s="5">
         <v>1.0931077767090347</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>29.206878207999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.12514294100000001</v>
       </c>
       <c r="D131" s="5">
         <v>5.2877574084705614</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>29.212988361000001</v>
       </c>
       <c r="C132" s="5">
         <v>6.1101530000016169E-3</v>
       </c>
       <c r="D132" s="5">
         <v>0.25133209877341578</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>29.145720545</v>
       </c>
       <c r="C133" s="5">
         <v>-6.7267816000001091E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-2.7284738733817315</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>29.258067291</v>
       </c>
       <c r="C134" s="5">
         <v>0.11234674600000005</v>
       </c>
       <c r="D134" s="5">
         <v>4.7249243174606548</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>28.999997977</v>
       </c>
       <c r="C135" s="5">
         <v>-0.25806931400000011</v>
       </c>
       <c r="D135" s="5">
         <v>-10.085859273042974</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>28.868476413</v>
       </c>
       <c r="C136" s="5">
         <v>-0.13152156399999981</v>
       </c>
       <c r="D136" s="5">
         <v>-5.3085527496277933</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>29.337589260000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.46911284700000166</v>
       </c>
       <c r="D137" s="5">
         <v>21.340763121667816</v>
       </c>
       <c r="E137" s="5">
         <v>1.4493773713078806</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>29.194331569999999</v>
       </c>
       <c r="C138" s="5">
         <v>-0.14325769000000221</v>
       </c>
       <c r="D138" s="5">
         <v>-5.7048520453316431</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>29.260214902000001</v>
       </c>
       <c r="C139" s="5">
         <v>6.5883332000002071E-2</v>
       </c>
       <c r="D139" s="5">
         <v>2.7419263052496312</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>29.444929999999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.18471509799999808</v>
       </c>
       <c r="D140" s="5">
         <v>7.8440469027804216</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>29.127261546</v>
       </c>
       <c r="C141" s="5">
         <v>-0.31766845399999966</v>
       </c>
       <c r="D141" s="5">
         <v>-12.205046720255686</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>29.274597149000002</v>
       </c>
       <c r="C142" s="5">
         <v>0.14733560300000192</v>
       </c>
       <c r="D142" s="5">
         <v>6.2417614344318251</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>29.363401693</v>
       </c>
       <c r="C143" s="5">
         <v>8.8804543999998486E-2</v>
       </c>
       <c r="D143" s="5">
         <v>3.7015546102939556</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>29.390599958999999</v>
       </c>
       <c r="C144" s="5">
         <v>2.7198265999999194E-2</v>
       </c>
       <c r="D144" s="5">
         <v>1.1171970579545443</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>29.365671794000001</v>
       </c>
       <c r="C145" s="5">
         <v>-2.4928164999998614E-2</v>
       </c>
       <c r="D145" s="5">
         <v>-1.0130669748207421</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>29.188792708000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.17687908599999957</v>
       </c>
       <c r="D146" s="5">
         <v>-6.9932860329534048</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>29.259033091999999</v>
       </c>
       <c r="C147" s="5">
         <v>7.0240383999998102E-2</v>
       </c>
       <c r="D147" s="5">
         <v>2.9262272325423666</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>29.241469108</v>
       </c>
       <c r="C148" s="5">
         <v>-1.7563983999998811E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-0.7179776748386657</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>29.128033905999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.11343520200000157</v>
       </c>
       <c r="D149" s="5">
         <v>-4.5570616864318181</v>
       </c>
       <c r="E149" s="5">
         <v>-0.71428961712856065</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>29.286057272000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.15802336600000189</v>
       </c>
       <c r="D150" s="5">
         <v>6.7079632852564242</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>29.431297725</v>
       </c>
       <c r="C151" s="5">
         <v>0.14524045299999955</v>
       </c>
       <c r="D151" s="5">
         <v>6.11628956122654</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>29.384088272</v>
       </c>
       <c r="C152" s="5">
         <v>-4.7209453000000678E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-1.9079760329297257</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>29.711144661999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.3270563899999992</v>
       </c>
       <c r="D153" s="5">
         <v>14.205223218914508</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>29.780075803999999</v>
       </c>
       <c r="C154" s="5">
         <v>6.8931142000000278E-2</v>
       </c>
       <c r="D154" s="5">
         <v>2.8198532940899135</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>29.732817384000001</v>
       </c>
       <c r="C155" s="5">
         <v>-4.725841999999858E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-1.8877636831193811</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>29.562284977000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.17053240699999961</v>
       </c>
       <c r="D156" s="5">
         <v>-6.6695780988688451</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>29.592038703</v>
       </c>
       <c r="C157" s="5">
         <v>2.9753725999999148E-2</v>
       </c>
       <c r="D157" s="5">
         <v>1.2144792631557655</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>29.910567467</v>
       </c>
       <c r="C158" s="5">
         <v>0.31852876399999985</v>
       </c>
       <c r="D158" s="5">
         <v>13.709616650656775</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>29.98777441</v>
       </c>
       <c r="C159" s="5">
         <v>7.7206943000000194E-2</v>
       </c>
       <c r="D159" s="5">
         <v>3.1418673928716112</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>30.209715300999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.22194089099999914</v>
       </c>
       <c r="D160" s="5">
         <v>9.2518420838191062</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>30.04234314</v>
       </c>
       <c r="C161" s="5">
         <v>-0.16737216099999941</v>
       </c>
       <c r="D161" s="5">
         <v>-6.4495162292619979</v>
       </c>
       <c r="E161" s="5">
         <v>3.1389321948422477</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>29.985426491999998</v>
       </c>
       <c r="C162" s="5">
         <v>-5.6916648000001402E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-2.249916594024759</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>29.814704483</v>
       </c>
       <c r="C163" s="5">
         <v>-0.17072200899999856</v>
       </c>
       <c r="D163" s="5">
         <v>-6.6222629324063753</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>29.959184481000001</v>
       </c>
       <c r="C164" s="5">
         <v>0.14447999800000133</v>
       </c>
       <c r="D164" s="5">
         <v>5.9726362456470339</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>29.689879678</v>
       </c>
       <c r="C165" s="5">
         <v>-0.2693048030000007</v>
       </c>
       <c r="D165" s="5">
         <v>-10.269228108208994</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>29.477139821000002</v>
       </c>
       <c r="C166" s="5">
         <v>-0.21273985699999898</v>
       </c>
       <c r="D166" s="5">
         <v>-8.2675808659334997</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>29.462774383999999</v>
       </c>
       <c r="C167" s="5">
         <v>-1.4365437000002146E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-0.58324497238033679</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>29.137240683000002</v>
       </c>
       <c r="C168" s="5">
         <v>-0.32553370099999768</v>
       </c>
       <c r="D168" s="5">
         <v>-12.482001783389951</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>29.145827975</v>
       </c>
       <c r="C169" s="5">
         <v>8.5872919999978592E-3</v>
       </c>
       <c r="D169" s="5">
         <v>0.35423636890181687</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>29.014475828999998</v>
       </c>
       <c r="C170" s="5">
         <v>-0.13135214600000111</v>
       </c>
       <c r="D170" s="5">
         <v>-5.2760103619227561</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>29.072906285999998</v>
       </c>
       <c r="C171" s="5">
         <v>5.8430457000000047E-2</v>
       </c>
       <c r="D171" s="5">
         <v>2.4435528103096349</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>29.066708099</v>
       </c>
       <c r="C172" s="5">
         <v>-6.1981869999989669E-3</v>
       </c>
       <c r="D172" s="5">
         <v>-0.25553376567388764</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>29.121622979000001</v>
       </c>
       <c r="C173" s="5">
         <v>5.4914880000001887E-2</v>
       </c>
       <c r="D173" s="5">
         <v>2.2908314993477452</v>
       </c>
       <c r="E173" s="5">
         <v>-3.0647415107049381</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>29.140264692999999</v>
       </c>
       <c r="C174" s="5">
         <v>1.8641713999997478E-2</v>
       </c>
       <c r="D174" s="5">
         <v>0.77086995065955843</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>29.190227964999998</v>
       </c>
       <c r="C175" s="5">
         <v>4.9963271999999392E-2</v>
       </c>
       <c r="D175" s="5">
         <v>2.0770080920873513</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>29.141910069000001</v>
       </c>
       <c r="C176" s="5">
         <v>-4.8317895999996807E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-1.9683475052631683</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>28.874432372000001</v>
       </c>
       <c r="C177" s="5">
         <v>-0.26747769700000035</v>
       </c>
       <c r="D177" s="5">
         <v>-10.474799732720719</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>28.781835715</v>
       </c>
       <c r="C178" s="5">
         <v>-9.2596657000001414E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-3.7810940950154026</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>28.726200919</v>
       </c>
       <c r="C179" s="5">
         <v>-5.5634795999999653E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-2.2950772827728838</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>28.487099095000001</v>
       </c>
       <c r="C180" s="5">
         <v>-0.23910182399999869</v>
       </c>
       <c r="D180" s="5">
         <v>-9.5433726742224838</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>28.499481146000001</v>
       </c>
       <c r="C181" s="5">
         <v>1.238205099999945E-2</v>
       </c>
       <c r="D181" s="5">
         <v>0.52283432978752487</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>28.401475731000001</v>
       </c>
       <c r="C182" s="5">
         <v>-9.8005414999999374E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-4.0494571914968187</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>28.225673698000001</v>
       </c>
       <c r="C183" s="5">
         <v>-0.17580203300000008</v>
       </c>
       <c r="D183" s="5">
         <v>-7.1801372671411183</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>28.237380505000001</v>
       </c>
       <c r="C184" s="5">
         <v>1.1706806999999486E-2</v>
       </c>
       <c r="D184" s="5">
         <v>0.49884580600223494</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>28.306182721999999</v>
       </c>
       <c r="C185" s="5">
         <v>6.8802216999998222E-2</v>
       </c>
       <c r="D185" s="5">
         <v>2.9633813695907341</v>
       </c>
       <c r="E185" s="5">
         <v>-2.8001195454938288</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>28.205477609999999</v>
       </c>
       <c r="C186" s="5">
         <v>-0.10070511199999999</v>
       </c>
       <c r="D186" s="5">
         <v>-4.1866934615268576</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>27.863643756999998</v>
       </c>
       <c r="C187" s="5">
         <v>-0.34183385300000069</v>
       </c>
       <c r="D187" s="5">
         <v>-13.612001996713985</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>28.042640929000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.17899717200000254</v>
       </c>
       <c r="D188" s="5">
         <v>7.98713674997098</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>28.368434639</v>
       </c>
       <c r="C189" s="5">
         <v>0.32579370999999924</v>
       </c>
       <c r="D189" s="5">
         <v>14.867596364440949</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>28.182470851000001</v>
       </c>
       <c r="C190" s="5">
         <v>-0.18596378799999869</v>
       </c>
       <c r="D190" s="5">
         <v>-7.5888593052137914</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>28.181579912</v>
       </c>
       <c r="C191" s="5">
         <v>-8.9093900000136728E-4</v>
       </c>
       <c r="D191" s="5">
         <v>-3.792928353210101E-2</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>28.489611583999999</v>
       </c>
       <c r="C192" s="5">
         <v>0.30803167199999848</v>
       </c>
       <c r="D192" s="5">
         <v>13.934249939725408</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>28.428454164000001</v>
       </c>
       <c r="C193" s="5">
         <v>-6.1157419999997131E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-2.5457911089273311</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>28.476527633</v>
       </c>
       <c r="C194" s="5">
         <v>4.8073468999998425E-2</v>
       </c>
       <c r="D194" s="5">
         <v>2.0482203411616551</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>28.39142627</v>
       </c>
       <c r="C195" s="5">
         <v>-8.5101362999999708E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-3.5278076259748103</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>28.119674051000001</v>
       </c>
       <c r="C196" s="5">
         <v>-0.27175221899999968</v>
       </c>
       <c r="D196" s="5">
         <v>-10.900172366763794</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>28.298819105</v>
       </c>
       <c r="C197" s="5">
         <v>0.17914505399999925</v>
       </c>
       <c r="D197" s="5">
         <v>7.9186165141119202</v>
       </c>
       <c r="E197" s="5">
         <v>-2.6014164722665267E-2</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>28.417253663</v>
       </c>
       <c r="C198" s="5">
         <v>0.11843455800000058</v>
       </c>
       <c r="D198" s="5">
         <v>5.1393993002837091</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>28.377091639</v>
       </c>
       <c r="C199" s="5">
         <v>-4.0162024000000685E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-1.6828356052620674</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>28.576563804999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.19947216599999962</v>
       </c>
       <c r="D200" s="5">
         <v>8.7690854960360998</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>29.386540159999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.80997635499999987</v>
       </c>
       <c r="D201" s="5">
         <v>39.849660731705391</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>29.476292411999999</v>
       </c>
       <c r="C202" s="5">
         <v>8.9752252000000254E-2</v>
       </c>
       <c r="D202" s="5">
         <v>3.7272317933931598</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>29.458197993999999</v>
       </c>
       <c r="C203" s="5">
         <v>-1.8094418000000445E-2</v>
       </c>
       <c r="D203" s="5">
         <v>-0.73415413265929264</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>29.635796781</v>
       </c>
       <c r="C204" s="5">
         <v>0.17759878700000087</v>
       </c>
       <c r="D204" s="5">
         <v>7.4793855717229629</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>29.619984941999999</v>
       </c>
       <c r="C205" s="5">
         <v>-1.5811839000001271E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-0.63837077702069145</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>29.856874781999998</v>
       </c>
       <c r="C206" s="5">
         <v>0.23688983999999991</v>
       </c>
       <c r="D206" s="5">
         <v>10.030771952865614</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>29.970759836999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.11388505500000079</v>
       </c>
       <c r="D207" s="5">
         <v>4.6744969224259858</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>30.016108531</v>
       </c>
       <c r="C208" s="5">
         <v>4.5348694000001188E-2</v>
       </c>
       <c r="D208" s="5">
         <v>1.8309044321775714</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>29.922346129000001</v>
       </c>
       <c r="C209" s="5">
         <v>-9.3762401999999412E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-3.6847482109044982</v>
       </c>
       <c r="E209" s="5">
         <v>5.737084003314985</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>29.243428891000001</v>
       </c>
       <c r="C210" s="5">
         <v>-0.67891723800000037</v>
       </c>
       <c r="D210" s="5">
         <v>-24.073773381721033</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>29.506137151000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.26270826000000014</v>
       </c>
       <c r="D211" s="5">
         <v>11.32911484876098</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>29.515977077999999</v>
       </c>
       <c r="C212" s="5">
         <v>9.8399269999980277E-3</v>
       </c>
       <c r="D212" s="5">
         <v>0.40091979110838949</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>29.680454938</v>
       </c>
       <c r="C213" s="5">
         <v>0.16447786000000164</v>
       </c>
       <c r="D213" s="5">
         <v>6.8958066233134829</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>29.848736253999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.16828131599999807</v>
       </c>
       <c r="D214" s="5">
         <v>7.0199493199916141</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>30.156475664999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.30773941100000002</v>
       </c>
       <c r="D215" s="5">
         <v>13.098185278223905</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>30.204879356999999</v>
       </c>
       <c r="C216" s="5">
         <v>4.8403692000000831E-2</v>
       </c>
       <c r="D216" s="5">
         <v>1.9431962720530604</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>30.518329640000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.31345028300000166</v>
       </c>
       <c r="D217" s="5">
         <v>13.188903069303649</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>30.856237350000001</v>
       </c>
       <c r="C218" s="5">
         <v>0.33790770999999964</v>
       </c>
       <c r="D218" s="5">
         <v>14.126495608873469</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>31.263154590999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.4069172409999986</v>
       </c>
       <c r="D219" s="5">
         <v>17.024819353644325</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>31.517869020999999</v>
       </c>
       <c r="C220" s="5">
         <v>0.25471442999999994</v>
       </c>
       <c r="D220" s="5">
         <v>10.227150127126139</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>31.751387833999999</v>
       </c>
       <c r="C221" s="5">
         <v>0.23351881299999988</v>
       </c>
       <c r="D221" s="5">
         <v>9.2623147278894091</v>
       </c>
       <c r="E221" s="5">
         <v>6.1126279908490622</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>31.817617088999999</v>
       </c>
       <c r="C222" s="5">
         <v>6.6229254999999654E-2</v>
       </c>
       <c r="D222" s="5">
         <v>2.5319597539975147</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>31.947828687000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.13021159800000248</v>
       </c>
       <c r="D223" s="5">
         <v>5.0229835109222964</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>32.179250346000003</v>
       </c>
       <c r="C224" s="5">
         <v>0.23142165900000222</v>
       </c>
       <c r="D224" s="5">
         <v>9.0472972849732223</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>32.290773068</v>
       </c>
       <c r="C225" s="5">
         <v>0.11152272199999658</v>
       </c>
       <c r="D225" s="5">
         <v>4.2390009817304675</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>32.321669000999997</v>
       </c>
       <c r="C226" s="5">
         <v>3.0895932999996489E-2</v>
       </c>
       <c r="D226" s="5">
         <v>1.1542259454626835</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>32.191267064000002</v>
       </c>
       <c r="C227" s="5">
         <v>-0.13040193699999492</v>
       </c>
       <c r="D227" s="5">
         <v>-4.7354080640727547</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>32.631208497000003</v>
       </c>
       <c r="C228" s="5">
         <v>0.43994143300000133</v>
       </c>
       <c r="D228" s="5">
         <v>17.690401767829034</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>32.591235355999999</v>
       </c>
       <c r="C229" s="5">
         <v>-3.9973141000004375E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-1.4601329616544589</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>32.370821952999997</v>
       </c>
       <c r="C230" s="5">
         <v>-0.22041340300000201</v>
       </c>
       <c r="D230" s="5">
         <v>-7.8203925120856832</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>32.267721061000003</v>
       </c>
       <c r="C231" s="5">
         <v>-0.10310089199999339</v>
       </c>
       <c r="D231" s="5">
         <v>-3.7557475563296583</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>32.224296856999999</v>
       </c>
       <c r="C232" s="5">
         <v>-4.3424204000004352E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-1.602997581784904</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>32.261851989</v>
       </c>
       <c r="C233" s="5">
         <v>3.7555132000001379E-2</v>
       </c>
       <c r="D233" s="5">
         <v>1.4075140720919199</v>
       </c>
       <c r="E233" s="5">
         <v>1.607690843842069</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>32.302040097000003</v>
       </c>
       <c r="C234" s="5">
         <v>4.0188108000002387E-2</v>
       </c>
       <c r="D234" s="5">
         <v>1.5051061796606646</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>32.345906497999998</v>
       </c>
       <c r="C235" s="5">
         <v>4.3866400999995392E-2</v>
       </c>
       <c r="D235" s="5">
         <v>1.6418354408888058</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>32.182623884999998</v>
       </c>
       <c r="C236" s="5">
         <v>-0.1632826129999998</v>
       </c>
       <c r="D236" s="5">
         <v>-5.8922316096619021</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>32.167699890999998</v>
       </c>
       <c r="C237" s="5">
         <v>-1.4923994000000107E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-0.55505688151086252</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>32.299589292999997</v>
       </c>
       <c r="C238" s="5">
         <v>0.13188940199999877</v>
       </c>
       <c r="D238" s="5">
         <v>5.0325478472091234</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>32.206151554000002</v>
       </c>
       <c r="C239" s="5">
         <v>-9.343773899999519E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-3.4167119108103106</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>32.158676683000003</v>
       </c>
       <c r="C240" s="5">
         <v>-4.7474870999998586E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-1.7546406738736753</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>32.116012584000003</v>
       </c>
       <c r="C241" s="5">
         <v>-4.2664098999999567E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-1.5804442861677148</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>31.807560667000001</v>
       </c>
       <c r="C242" s="5">
         <v>-0.30845191700000285</v>
       </c>
       <c r="D242" s="5">
         <v>-10.935437831404304</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>32.170386450000002</v>
       </c>
       <c r="C243" s="5">
         <v>0.36282578300000168</v>
       </c>
       <c r="D243" s="5">
         <v>14.580566471892231</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>32.533643589999997</v>
       </c>
       <c r="C244" s="5">
         <v>0.36325713999999465</v>
       </c>
       <c r="D244" s="5">
         <v>14.423998529946513</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>32.467239292999999</v>
       </c>
       <c r="C245" s="5">
         <v>-6.640429699999828E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-2.4220055962342668</v>
       </c>
       <c r="E245" s="5">
         <v>0.6366258950974979</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>32.469640333000001</v>
       </c>
       <c r="C246" s="5">
         <v>2.4010400000022969E-3</v>
       </c>
       <c r="D246" s="5">
         <v>8.8779344042899666E-2</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>32.421114998999997</v>
       </c>
       <c r="C247" s="5">
         <v>-4.852533400000425E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-1.7787121323511124</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>32.591137162000003</v>
       </c>
       <c r="C248" s="5">
         <v>0.17002216300000583</v>
       </c>
       <c r="D248" s="5">
         <v>6.4777360507146886</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>32.662668967000002</v>
       </c>
       <c r="C249" s="5">
         <v>7.1531804999999338E-2</v>
       </c>
       <c r="D249" s="5">
         <v>2.6658162352418024</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>32.688378041999997</v>
       </c>
       <c r="C250" s="5">
         <v>2.5709074999994641E-2</v>
       </c>
       <c r="D250" s="5">
         <v>0.94863030352039246</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>32.607966372999996</v>
       </c>
       <c r="C251" s="5">
         <v>-8.0411669000000074E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-2.912322943237855</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>32.655484856999998</v>
       </c>
       <c r="C252" s="5">
         <v>4.7518484000001138E-2</v>
       </c>
       <c r="D252" s="5">
         <v>1.7628035490051097</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>32.718555252999998</v>
       </c>
       <c r="C253" s="5">
         <v>6.3070396000000528E-2</v>
       </c>
       <c r="D253" s="5">
         <v>2.3424439199845715</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>32.834572807999997</v>
       </c>
       <c r="C254" s="5">
         <v>0.11601755499999911</v>
       </c>
       <c r="D254" s="5">
         <v>4.339084851318753</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>33.065987061000001</v>
       </c>
       <c r="C255" s="5">
         <v>0.23141425300000407</v>
       </c>
       <c r="D255" s="5">
         <v>8.7931255670370199</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>32.730765607999999</v>
       </c>
       <c r="C256" s="5">
         <v>-0.33522145300000261</v>
       </c>
       <c r="D256" s="5">
         <v>-11.509617786508851</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>33.493758518</v>
       </c>
       <c r="C257" s="5">
         <v>0.76299291000000125</v>
       </c>
       <c r="D257" s="5">
         <v>31.85379966824522</v>
       </c>
       <c r="E257" s="5">
         <v>3.1617077625116119</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>32.734668405999997</v>
       </c>
       <c r="C258" s="5">
         <v>-0.75909011200000265</v>
       </c>
       <c r="D258" s="5">
         <v>-24.049832882765344</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>32.814631054000003</v>
       </c>
       <c r="C259" s="5">
         <v>7.9962648000005743E-2</v>
       </c>
       <c r="D259" s="5">
         <v>2.9710062062210829</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>32.784920255999999</v>
       </c>
       <c r="C260" s="5">
         <v>-2.9710798000003535E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-1.0811015573278127</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>32.966748660999997</v>
       </c>
       <c r="C261" s="5">
         <v>0.18182840499999742</v>
       </c>
       <c r="D261" s="5">
         <v>6.8621295965239471</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>32.888493199999999</v>
       </c>
       <c r="C262" s="5">
         <v>-7.8255460999997695E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-2.8116264875904684</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>32.72266467</v>
       </c>
       <c r="C263" s="5">
         <v>-0.16582852999999886</v>
       </c>
       <c r="D263" s="5">
         <v>-5.8855683532369589</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>33.052670833999997</v>
       </c>
       <c r="C264" s="5">
         <v>0.33000616399999672</v>
       </c>
       <c r="D264" s="5">
         <v>12.796275688804194</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>33.124611989000002</v>
       </c>
       <c r="C265" s="5">
         <v>7.1941155000004642E-2</v>
       </c>
       <c r="D265" s="5">
         <v>2.6433681469961723</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>33.166246154</v>
       </c>
       <c r="C266" s="5">
         <v>4.1634164999997836E-2</v>
       </c>
       <c r="D266" s="5">
         <v>1.5187446023403828</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>33.135426643999999</v>
       </c>
       <c r="C267" s="5">
         <v>-3.0819510000000605E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-1.1094104487978207</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>33.316148613999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.18072197000000045</v>
       </c>
       <c r="D268" s="5">
         <v>6.7447897496485165</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>33.308851674000003</v>
       </c>
       <c r="C269" s="5">
         <v>-7.2969399999962548E-3</v>
       </c>
       <c r="D269" s="5">
         <v>-0.26250896477797436</v>
       </c>
       <c r="E269" s="5">
         <v>-0.5520635849232236</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>33.639792366999998</v>
       </c>
       <c r="C270" s="5">
         <v>0.33094069299999518</v>
       </c>
       <c r="D270" s="5">
         <v>12.596204593506833</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>33.603069536</v>
       </c>
       <c r="C271" s="5">
         <v>-3.6722830999998735E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-1.3021416281727927</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>34.000391895999996</v>
       </c>
       <c r="C272" s="5">
         <v>0.39732235999999688</v>
       </c>
       <c r="D272" s="5">
         <v>15.148866254580518</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>33.781709519000003</v>
       </c>
       <c r="C273" s="5">
         <v>-0.21868237699999327</v>
       </c>
       <c r="D273" s="5">
         <v>-7.4508564082611084</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>33.692799170999997</v>
       </c>
       <c r="C274" s="5">
         <v>-8.8910348000005968E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-3.1129703941375153</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>34.076394637999996</v>
       </c>
       <c r="C275" s="5">
         <v>0.38359546699999925</v>
       </c>
       <c r="D275" s="5">
         <v>14.550911695278668</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>34.237132568</v>
       </c>
       <c r="C276" s="5">
         <v>0.16073793000000336</v>
       </c>
       <c r="D276" s="5">
         <v>5.8095685537425723</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>34.312074351</v>
       </c>
       <c r="C277" s="5">
         <v>7.4941782999999873E-2</v>
       </c>
       <c r="D277" s="5">
         <v>2.6585387723861542</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>34.502449415000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.19037506400000126</v>
       </c>
       <c r="D278" s="5">
         <v>6.8649881956060366</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>34.709367737999997</v>
       </c>
       <c r="C279" s="5">
         <v>0.20691832299999646</v>
       </c>
       <c r="D279" s="5">
         <v>7.4388369615034255</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>34.786173677000001</v>
       </c>
       <c r="C280" s="5">
         <v>7.680593900000332E-2</v>
       </c>
       <c r="D280" s="5">
         <v>2.6879535503638419</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>35.054193241</v>
       </c>
       <c r="C281" s="5">
         <v>0.26801956399999938</v>
       </c>
       <c r="D281" s="5">
         <v>9.6477656125937283</v>
       </c>
       <c r="E281" s="5">
         <v>5.2398731246636299</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>35.065818919000002</v>
       </c>
       <c r="C282" s="5">
         <v>1.1625678000001471E-2</v>
       </c>
       <c r="D282" s="5">
         <v>0.39870519592695164</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>35.317562696000003</v>
       </c>
       <c r="C283" s="5">
         <v>0.2517437770000015</v>
       </c>
       <c r="D283" s="5">
         <v>8.9634557630666976</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>35.417371993000003</v>
       </c>
       <c r="C284" s="5">
         <v>9.9809297000000186E-2</v>
       </c>
       <c r="D284" s="5">
         <v>3.4444744753950429</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>35.388661354</v>
       </c>
       <c r="C285" s="5">
         <v>-2.8710639000003368E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-0.96843925348915061</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>35.485291244999999</v>
       </c>
       <c r="C286" s="5">
         <v>9.6629890999999191E-2</v>
       </c>
       <c r="D286" s="5">
         <v>3.3262980143062393</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>35.426844633000002</v>
       </c>
       <c r="C287" s="5">
         <v>-5.8446611999997344E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-1.9586723264559347</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>35.916816974</v>
       </c>
       <c r="C288" s="5">
         <v>0.48997234099999787</v>
       </c>
       <c r="D288" s="5">
         <v>17.919173528904729</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>35.803269864000001</v>
       </c>
       <c r="C289" s="5">
         <v>-0.11354710999999895</v>
       </c>
       <c r="D289" s="5">
         <v>-3.7283966627443377</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>35.849644503</v>
       </c>
       <c r="C290" s="5">
         <v>4.6374638999999718E-2</v>
       </c>
       <c r="D290" s="5">
         <v>1.5654360094357944</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>35.995578051999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.14593354899999866</v>
       </c>
       <c r="D291" s="5">
         <v>4.9957176579107143</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>35.956567757999998</v>
       </c>
       <c r="C292" s="5">
         <v>-3.9010294000000556E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-1.2927789848241278</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>35.863772929</v>
       </c>
       <c r="C293" s="5">
         <v>-9.2794828999998913E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-3.053315474185736</v>
       </c>
       <c r="E293" s="5">
         <v>2.3095088294689425</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>35.997957188999997</v>
       </c>
       <c r="C294" s="5">
         <v>0.13418425999999783</v>
       </c>
       <c r="D294" s="5">
         <v>4.583352652467565</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>35.901507905000003</v>
       </c>
       <c r="C295" s="5">
         <v>-9.6449283999994861E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-3.1682001406410198</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>35.923376406000003</v>
       </c>
       <c r="C296" s="5">
         <v>2.1868501000000151E-2</v>
       </c>
       <c r="D296" s="5">
         <v>0.73340363016258792</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>35.853187679000001</v>
       </c>
       <c r="C297" s="5">
         <v>-7.018872700000145E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-2.319582383363028</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>35.951880066000001</v>
       </c>
       <c r="C298" s="5">
         <v>9.8692386999999826E-2</v>
       </c>
       <c r="D298" s="5">
         <v>3.3536887408273985</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>36.102765142000003</v>
       </c>
       <c r="C299" s="5">
         <v>0.15088507600000156</v>
       </c>
       <c r="D299" s="5">
         <v>5.1541261256008442</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>36.265741751</v>
       </c>
       <c r="C300" s="5">
         <v>0.16297660899999755</v>
       </c>
       <c r="D300" s="5">
         <v>5.5536319242929899</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>36.337995409999998</v>
       </c>
       <c r="C301" s="5">
         <v>7.2253658999997583E-2</v>
       </c>
       <c r="D301" s="5">
         <v>2.4171799530577465</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>36.299675086999997</v>
       </c>
       <c r="C302" s="5">
         <v>-3.8320323000000656E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-1.2581489753713981</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>36.402424447999998</v>
       </c>
       <c r="C303" s="5">
         <v>0.10274936100000076</v>
       </c>
       <c r="D303" s="5">
         <v>3.4500862722464332</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>36.419238059999998</v>
       </c>
       <c r="C304" s="5">
         <v>1.6813611999999978E-2</v>
       </c>
       <c r="D304" s="5">
         <v>0.55566816315151257</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>36.452271844999999</v>
       </c>
       <c r="C305" s="5">
         <v>3.3033785000000648E-2</v>
       </c>
       <c r="D305" s="5">
         <v>1.0938970525986358</v>
       </c>
       <c r="E305" s="5">
         <v>1.6409286250084643</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>36.516505561000002</v>
       </c>
       <c r="C306" s="5">
         <v>6.4233716000003938E-2</v>
       </c>
       <c r="D306" s="5">
         <v>2.135173018648473</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>36.596799568000002</v>
       </c>
       <c r="C307" s="5">
         <v>8.0294006999999112E-2</v>
       </c>
       <c r="D307" s="5">
         <v>2.6707551843128563</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>36.622573871</v>
       </c>
       <c r="C308" s="5">
         <v>2.5774302999998611E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.84841435849956071</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>35.776789837999999</v>
       </c>
       <c r="C309" s="5">
         <v>-0.84578403300000105</v>
       </c>
       <c r="D309" s="5">
         <v>-24.450764565719261</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>35.999689844999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.22290000699999979</v>
       </c>
       <c r="D310" s="5">
         <v>7.7379410569524243</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>36.218199480999999</v>
       </c>
       <c r="C311" s="5">
         <v>0.21850963600000028</v>
       </c>
       <c r="D311" s="5">
         <v>7.5318622894520404</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>36.343135011000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.1249355300000019</v>
       </c>
       <c r="D312" s="5">
         <v>4.2188730666058216</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>36.510397838000003</v>
       </c>
       <c r="C313" s="5">
         <v>0.16726282700000183</v>
       </c>
       <c r="D313" s="5">
         <v>5.6647510334747686</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>36.449377005000002</v>
       </c>
       <c r="C314" s="5">
         <v>-6.1020833000000607E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-1.9872593426055518</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>36.520746080999999</v>
       </c>
       <c r="C315" s="5">
         <v>7.1369075999996312E-2</v>
       </c>
       <c r="D315" s="5">
         <v>2.3751089411070847</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>36.577040322999999</v>
       </c>
       <c r="C316" s="5">
         <v>5.6294241999999883E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.8654807813573759</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>36.602531642000002</v>
       </c>
       <c r="C317" s="5">
         <v>2.5491319000003898E-2</v>
       </c>
       <c r="D317" s="5">
         <v>0.83951865072435794</v>
       </c>
       <c r="E317" s="5">
         <v>0.41220969063033852</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>36.728898516000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.12636687399999857</v>
       </c>
       <c r="D318" s="5">
         <v>4.2224681945134179</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>36.777363373</v>
       </c>
       <c r="C319" s="5">
         <v>4.8464856999999029E-2</v>
       </c>
       <c r="D319" s="5">
         <v>1.5949774707387787</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>36.801454888999999</v>
       </c>
       <c r="C320" s="5">
         <v>2.4091515999998592E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.78891475791544874</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>37.005313764999997</v>
       </c>
       <c r="C321" s="5">
         <v>0.20385887599999819</v>
       </c>
       <c r="D321" s="5">
         <v>6.8536182597478845</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>37.234804566000001</v>
       </c>
       <c r="C322" s="5">
         <v>0.2294908010000043</v>
       </c>
       <c r="D322" s="5">
         <v>7.7010292304212857</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>37.039595915</v>
       </c>
       <c r="C323" s="5">
         <v>-0.19520865100000151</v>
       </c>
       <c r="D323" s="5">
         <v>-6.1128974520483492</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>36.728501295999997</v>
       </c>
       <c r="C324" s="5">
         <v>-0.31109461900000213</v>
       </c>
       <c r="D324" s="5">
         <v>-9.6259786891941808</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>36.985986377000003</v>
       </c>
       <c r="C325" s="5">
         <v>0.25748508100000578</v>
       </c>
       <c r="D325" s="5">
         <v>8.7446691234296594</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>37.097948217000003</v>
       </c>
       <c r="C326" s="5">
         <v>0.11196183999999931</v>
       </c>
       <c r="D326" s="5">
         <v>3.6936647731765415</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>37.150487800999997</v>
       </c>
       <c r="C327" s="5">
         <v>5.2539583999994477E-2</v>
       </c>
       <c r="D327" s="5">
         <v>1.7127880827597197</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>37.320178951000003</v>
       </c>
       <c r="C328" s="5">
         <v>0.16969115000000556</v>
       </c>
       <c r="D328" s="5">
         <v>5.621021451730801</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>37.738328850999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.41814989999999597</v>
       </c>
       <c r="D329" s="5">
         <v>14.305562390461613</v>
       </c>
       <c r="E329" s="5">
         <v>3.103056422733097</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>37.537799913999997</v>
       </c>
       <c r="C330" s="5">
         <v>-0.20052893700000141</v>
       </c>
       <c r="D330" s="5">
         <v>-6.1933113223832219</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>37.675414697000001</v>
       </c>
       <c r="C331" s="5">
         <v>0.13761478300000363</v>
       </c>
       <c r="D331" s="5">
         <v>4.4890342104742409</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>37.680817515999998</v>
       </c>
       <c r="C332" s="5">
         <v>5.402818999996839E-3</v>
       </c>
       <c r="D332" s="5">
         <v>0.1722210331878804</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>37.942732841000002</v>
       </c>
       <c r="C333" s="5">
         <v>0.26191532500000392</v>
       </c>
       <c r="D333" s="5">
         <v>8.6674549773761314</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>37.881971657000001</v>
       </c>
       <c r="C334" s="5">
         <v>-6.0761184000000412E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-1.9048348607891619</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>37.890936062000002</v>
       </c>
       <c r="C335" s="5">
         <v>8.9644050000003972E-3</v>
       </c>
       <c r="D335" s="5">
         <v>0.28433836532997248</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>37.799895450000001</v>
       </c>
       <c r="C336" s="5">
         <v>-9.1040612000000465E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-2.8454437763223539</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>37.865278930999999</v>
       </c>
       <c r="C337" s="5">
         <v>6.5383480999997801E-2</v>
       </c>
       <c r="D337" s="5">
         <v>2.0955329995714367</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>38.249768185000001</v>
       </c>
       <c r="C338" s="5">
         <v>0.38448925400000178</v>
       </c>
       <c r="D338" s="5">
         <v>12.889036093859673</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>38.066584908000003</v>
       </c>
       <c r="C339" s="5">
         <v>-0.1831832769999977</v>
       </c>
       <c r="D339" s="5">
         <v>-5.5979755354653165</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>38.151232043</v>
       </c>
       <c r="C340" s="5">
         <v>8.464713499999732E-2</v>
       </c>
       <c r="D340" s="5">
         <v>2.70126965868005</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>38.125235248000003</v>
       </c>
       <c r="C341" s="5">
         <v>-2.5996794999997519E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-0.81463955974202529</v>
       </c>
       <c r="E341" s="5">
         <v>1.0252345792194584</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>38.235218723000003</v>
       </c>
       <c r="C342" s="5">
         <v>0.10998347499999994</v>
       </c>
       <c r="D342" s="5">
         <v>3.5172106621091936</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>38.370724484</v>
       </c>
       <c r="C343" s="5">
         <v>0.13550576099999745</v>
       </c>
       <c r="D343" s="5">
         <v>4.3366874628339325</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>38.556097360999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.18537287699999894</v>
       </c>
       <c r="D344" s="5">
         <v>5.9538709830358805</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>38.823456864000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.26735950300000155</v>
       </c>
       <c r="D345" s="5">
         <v>8.6459676114635897</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>38.848712358</v>
       </c>
       <c r="C346" s="5">
         <v>2.5255493999999601E-2</v>
       </c>
       <c r="D346" s="5">
         <v>0.7834248602968108</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>38.968916858999997</v>
       </c>
       <c r="C347" s="5">
         <v>0.12020450099999636</v>
       </c>
       <c r="D347" s="5">
         <v>3.776847314318954</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>38.663390864999997</v>
       </c>
       <c r="C348" s="5">
         <v>-0.30552599399999991</v>
       </c>
       <c r="D348" s="5">
         <v>-9.0130174647537924</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>39.035471258000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.37208039300000451</v>
       </c>
       <c r="D349" s="5">
         <v>12.179588329203828</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>39.183868986999997</v>
       </c>
       <c r="C350" s="5">
         <v>0.14839772899999559</v>
       </c>
       <c r="D350" s="5">
         <v>4.6585388160874874</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>39.762318004000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.57844901700000406</v>
       </c>
       <c r="D351" s="5">
         <v>19.22643090063325</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>39.360993960000002</v>
       </c>
       <c r="C352" s="5">
         <v>-0.40132404399999899</v>
       </c>
       <c r="D352" s="5">
         <v>-11.461461093520253</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>39.312000849</v>
       </c>
       <c r="C353" s="5">
         <v>-4.8993111000001477E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-1.4834715598586512</v>
       </c>
       <c r="E353" s="5">
         <v>3.1128085985049792</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>39.331465483999999</v>
       </c>
       <c r="C354" s="5">
         <v>1.9464634999998509E-2</v>
       </c>
       <c r="D354" s="5">
         <v>0.59577926663891834</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>39.386836623999997</v>
       </c>
       <c r="C355" s="5">
         <v>5.537113999999832E-2</v>
       </c>
       <c r="D355" s="5">
         <v>1.7025115083749709</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>39.439537799999997</v>
       </c>
       <c r="C356" s="5">
         <v>5.270117599999935E-2</v>
       </c>
       <c r="D356" s="5">
         <v>1.6175175839910461</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>39.228202811999999</v>
       </c>
       <c r="C357" s="5">
         <v>-0.21133498799999728</v>
       </c>
       <c r="D357" s="5">
         <v>-6.2439843248227493</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>39.450115775</v>
       </c>
       <c r="C358" s="5">
         <v>0.22191296300000118</v>
       </c>
       <c r="D358" s="5">
         <v>7.0036128641524087</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>39.379706908999999</v>
       </c>
       <c r="C359" s="5">
         <v>-7.0408866000001069E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-2.1208094836540403</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>39.507140132000004</v>
       </c>
       <c r="C360" s="5">
         <v>0.12743322300000415</v>
       </c>
       <c r="D360" s="5">
         <v>3.9530796680673941</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>39.702077492999997</v>
       </c>
       <c r="C361" s="5">
         <v>0.19493736099999381</v>
       </c>
       <c r="D361" s="5">
         <v>6.0844376459770144</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>39.600561081000002</v>
       </c>
       <c r="C362" s="5">
         <v>-0.10151641199999517</v>
       </c>
       <c r="D362" s="5">
         <v>-3.0255603530474962</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>39.617036118000001</v>
       </c>
       <c r="C363" s="5">
         <v>1.6475036999999304E-2</v>
       </c>
       <c r="D363" s="5">
         <v>0.50038039405777557</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>39.771907827</v>
       </c>
       <c r="C364" s="5">
         <v>0.15487170899999825</v>
       </c>
       <c r="D364" s="5">
         <v>4.7932511054817661</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>40.111706644999998</v>
       </c>
       <c r="C365" s="5">
         <v>0.33979881799999845</v>
       </c>
       <c r="D365" s="5">
         <v>10.748179063583741</v>
       </c>
       <c r="E365" s="5">
         <v>2.0342536088959751</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>40.105119651999999</v>
       </c>
       <c r="C366" s="5">
         <v>-6.5869929999990973E-3</v>
       </c>
       <c r="D366" s="5">
         <v>-0.19688158409614243</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>40.208336684000002</v>
       </c>
       <c r="C367" s="5">
         <v>0.10321703200000343</v>
       </c>
       <c r="D367" s="5">
         <v>3.1324885724224094</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>39.318307212999997</v>
       </c>
       <c r="C368" s="5">
         <v>-0.8900294710000054</v>
       </c>
       <c r="D368" s="5">
         <v>-23.555816451056177</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>29.118738436000001</v>
       </c>
       <c r="C369" s="5">
         <v>-10.199568776999996</v>
       </c>
       <c r="D369" s="5">
         <v>-97.277719179764915</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>31.128139036</v>
       </c>
       <c r="C370" s="5">
         <v>2.0094005999999993</v>
       </c>
       <c r="D370" s="5">
         <v>122.72410756899225</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>33.628868574999998</v>
       </c>
       <c r="C371" s="5">
         <v>2.5007295389999982</v>
       </c>
       <c r="D371" s="5">
         <v>152.76048511831388</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>33.947842911000002</v>
       </c>
       <c r="C372" s="5">
         <v>0.31897433600000369</v>
       </c>
       <c r="D372" s="5">
         <v>11.995129159849061</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>33.780129942000002</v>
       </c>
       <c r="C373" s="5">
         <v>-0.1677129690000001</v>
       </c>
       <c r="D373" s="5">
         <v>-5.7699148399771527</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>34.359068362000002</v>
       </c>
       <c r="C374" s="5">
         <v>0.57893842000000006</v>
       </c>
       <c r="D374" s="5">
         <v>22.619845408695817</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>35.061940716000002</v>
       </c>
       <c r="C375" s="5">
         <v>0.70287235400000014</v>
       </c>
       <c r="D375" s="5">
         <v>27.50724397876645</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>34.558108144000002</v>
       </c>
       <c r="C376" s="5">
         <v>-0.50383257200000031</v>
       </c>
       <c r="D376" s="5">
         <v>-15.944120011312634</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>35.143449277999999</v>
       </c>
       <c r="C377" s="5">
         <v>0.58534113399999654</v>
       </c>
       <c r="D377" s="5">
         <v>22.330035895629095</v>
       </c>
       <c r="E377" s="5">
         <v>-12.38605330600986</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>35.545910081000002</v>
       </c>
       <c r="C378" s="5">
         <v>0.40246080300000386</v>
       </c>
       <c r="D378" s="5">
         <v>14.641811481505339</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>35.142679141999999</v>
       </c>
       <c r="C379" s="5">
         <v>-0.40323093900000373</v>
       </c>
       <c r="D379" s="5">
         <v>-12.794725594816448</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>35.568461511999999</v>
       </c>
       <c r="C380" s="5">
         <v>0.4257823700000003</v>
       </c>
       <c r="D380" s="5">
         <v>15.548033255488303</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>35.766029484999997</v>
       </c>
       <c r="C381" s="5">
         <v>0.19756797299999818</v>
       </c>
       <c r="D381" s="5">
         <v>6.8729498897402985</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>36.144675456000002</v>
       </c>
       <c r="C382" s="5">
         <v>0.37864597100000452</v>
       </c>
       <c r="D382" s="5">
         <v>13.47055833687676</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>36.348327623000003</v>
       </c>
       <c r="C383" s="5">
         <v>0.20365216700000133</v>
       </c>
       <c r="D383" s="5">
         <v>6.9747430145034039</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>36.852377001999997</v>
       </c>
       <c r="C384" s="5">
         <v>0.50404937899999425</v>
       </c>
       <c r="D384" s="5">
         <v>17.970347283424502</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>36.888278675000002</v>
       </c>
       <c r="C385" s="5">
         <v>3.5901673000005019E-2</v>
       </c>
       <c r="D385" s="5">
         <v>1.1753270927503001</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>37.24217763</v>
       </c>
       <c r="C386" s="5">
         <v>0.35389895499999824</v>
       </c>
       <c r="D386" s="5">
         <v>12.139889703880801</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>37.417797532999998</v>
       </c>
       <c r="C387" s="5">
         <v>0.17561990299999763</v>
       </c>
       <c r="D387" s="5">
         <v>5.8078384374117276</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>37.652666298</v>
       </c>
       <c r="C388" s="5">
         <v>0.23486876500000164</v>
       </c>
       <c r="D388" s="5">
         <v>7.7978689563090064</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>37.726295618999998</v>
       </c>
       <c r="C389" s="5">
         <v>7.3629320999998527E-2</v>
       </c>
       <c r="D389" s="5">
         <v>2.3719882697030625</v>
       </c>
       <c r="E389" s="5">
         <v>7.3494389254980641</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>37.640466732</v>
       </c>
       <c r="C390" s="5">
         <v>-8.5828886999998133E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-2.6961471252734071</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>37.79286673</v>
       </c>
       <c r="C391" s="5">
         <v>0.15239999799999993</v>
       </c>
       <c r="D391" s="5">
         <v>4.9682684482874162</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>37.586498736999999</v>
       </c>
       <c r="C392" s="5">
         <v>-0.20636799300000064</v>
       </c>
       <c r="D392" s="5">
         <v>-6.3593470513716222</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>38.187013964000002</v>
       </c>
       <c r="C393" s="5">
         <v>0.60051522700000248</v>
       </c>
       <c r="D393" s="5">
         <v>20.950017231850147</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>38.280772909</v>
       </c>
       <c r="C394" s="5">
         <v>9.3758944999997595E-2</v>
       </c>
       <c r="D394" s="5">
         <v>2.9864228978578877</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>38.275156688999999</v>
       </c>
       <c r="C395" s="5">
         <v>-5.6162200000002827E-3</v>
       </c>
       <c r="D395" s="5">
         <v>-0.17591150839872949</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>39.474681423</v>
       </c>
       <c r="C396" s="5">
         <v>1.1995247340000006</v>
       </c>
       <c r="D396" s="5">
         <v>44.817110508859884</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>39.497651613000002</v>
       </c>
       <c r="C397" s="5">
         <v>2.2970190000002333E-2</v>
       </c>
       <c r="D397" s="5">
         <v>0.70051526153451782</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>39.700678936999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.20302732399999712</v>
       </c>
       <c r="D398" s="5">
         <v>6.3456937104247491</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>39.978486250000003</v>
       </c>
       <c r="C399" s="5">
         <v>0.27780731300000383</v>
       </c>
       <c r="D399" s="5">
         <v>8.7278861193802904</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>39.959321420000002</v>
       </c>
       <c r="C400" s="5">
         <v>-1.9164830000001132E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-0.57374001266650154</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>39.738752656999999</v>
       </c>
       <c r="C401" s="5">
         <v>-0.22056876300000283</v>
       </c>
       <c r="D401" s="5">
         <v>-6.4263610588885083</v>
       </c>
       <c r="E401" s="5">
         <v>5.3343616302112373</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>40.349907721999998</v>
       </c>
       <c r="C402" s="5">
         <v>0.61115506499999839</v>
       </c>
       <c r="D402" s="5">
         <v>20.099106669546863</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>40.336147492999999</v>
       </c>
       <c r="C403" s="5">
         <v>-1.3760228999998958E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-0.40846039281577928</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>40.520330676</v>
       </c>
       <c r="C404" s="5">
         <v>0.1841831830000018</v>
       </c>
       <c r="D404" s="5">
         <v>5.6191757456782732</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>40.591491716999997</v>
       </c>
       <c r="C405" s="5">
         <v>7.1161040999996317E-2</v>
       </c>
       <c r="D405" s="5">
         <v>2.1278925512027813</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>40.505020064</v>
       </c>
       <c r="C406" s="5">
         <v>-8.6471652999996707E-2</v>
       </c>
       <c r="D406" s="5">
         <v>-2.5266080945084757</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>40.776384211</v>
       </c>
       <c r="C407" s="5">
         <v>0.27136414699999989</v>
       </c>
       <c r="D407" s="5">
         <v>8.3423702757089444</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>40.820020276000001</v>
       </c>
       <c r="C408" s="5">
         <v>4.3636065000001167E-2</v>
       </c>
       <c r="D408" s="5">
         <v>1.291742183609168</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>41.113503811000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.29348353500000002</v>
       </c>
       <c r="D409" s="5">
         <v>8.9771106129173042</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>41.163574578999999</v>
       </c>
       <c r="C410" s="5">
         <v>5.0070767999997656E-2</v>
       </c>
       <c r="D410" s="5">
         <v>1.4712690272558504</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>41.038125391999998</v>
       </c>
       <c r="C411" s="5">
         <v>-0.12544918700000096</v>
       </c>
       <c r="D411" s="5">
         <v>-3.5964125463426422</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>41.199433657999997</v>
       </c>
       <c r="C412" s="5">
         <v>0.16130826599999892</v>
       </c>
       <c r="D412" s="5">
         <v>4.8201516671569467</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>41.165871525999997</v>
       </c>
       <c r="C413" s="5">
         <v>-3.3562132000000133E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-0.97318327122715154</v>
       </c>
       <c r="E413" s="5">
         <v>3.5912523005389607</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>41.420704684</v>
       </c>
       <c r="C414" s="5">
         <v>0.25483315800000383</v>
       </c>
       <c r="D414" s="5">
         <v>7.6866896020294284</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>41.655647301000002</v>
       </c>
       <c r="C415" s="5">
         <v>0.23494261700000152</v>
       </c>
       <c r="D415" s="5">
         <v>7.0229336940568876</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>41.938564943000003</v>
       </c>
       <c r="C416" s="5">
         <v>0.28291764200000102</v>
       </c>
       <c r="D416" s="5">
         <v>8.4616327474055666</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>41.790191663999998</v>
       </c>
       <c r="C417" s="5">
         <v>-0.14837327900000474</v>
       </c>
       <c r="D417" s="5">
         <v>-4.1638038583896257</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>42.021222667000004</v>
       </c>
       <c r="C418" s="5">
         <v>0.23103100300000534</v>
       </c>
       <c r="D418" s="5">
         <v>6.8395033138661354</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>42.185947141</v>
       </c>
       <c r="C419" s="5">
         <v>0.16472447399999623</v>
       </c>
       <c r="D419" s="5">
         <v>4.8067933947637975</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>42.260127566000001</v>
       </c>
       <c r="C420" s="5">
         <v>7.4180425000001549E-2</v>
       </c>
       <c r="D420" s="5">
         <v>2.1306261037652652</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>42.411782383000002</v>
       </c>
       <c r="C421" s="5">
         <v>0.15165481700000072</v>
       </c>
       <c r="D421" s="5">
         <v>4.3923437375229746</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>42.532499551999997</v>
       </c>
       <c r="C422" s="5">
         <v>0.12071716899999529</v>
       </c>
       <c r="D422" s="5">
         <v>3.4695549299095241</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>42.617757453000003</v>
       </c>
       <c r="C423" s="5">
         <v>8.5257901000005631E-2</v>
       </c>
       <c r="D423" s="5">
         <v>2.4321403520906282</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>42.750028362999998</v>
       </c>
       <c r="C424" s="5">
         <v>0.13227090999999547</v>
       </c>
       <c r="D424" s="5">
         <v>3.788626727975819</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>42.689229455000003</v>
       </c>
       <c r="C425" s="5">
         <v>-6.0798907999995322E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-1.6933485360279499</v>
       </c>
       <c r="E425" s="5">
         <v>3.7005360812970123</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>42.712003883000001</v>
       </c>
       <c r="C426" s="5">
         <v>2.2774427999998181E-2</v>
       </c>
       <c r="D426" s="5">
         <v>0.64207404985086036</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>42.561039008000002</v>
       </c>
       <c r="C427" s="5">
         <v>-0.15096487499999967</v>
       </c>
       <c r="D427" s="5">
         <v>-4.1598929926607191</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>42.246321209999998</v>
       </c>
       <c r="C428" s="5">
         <v>-0.31471779800000377</v>
       </c>
       <c r="D428" s="5">
         <v>-8.5212749168020139</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>42.591414034000003</v>
       </c>
       <c r="C429" s="5">
         <v>0.34509282400000529</v>
       </c>
       <c r="D429" s="5">
         <v>10.254911583203619</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>42.723882191999998</v>
       </c>
       <c r="C430" s="5">
         <v>0.13246815799999467</v>
       </c>
       <c r="D430" s="5">
         <v>3.7967605911149782</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>42.104219501000003</v>
       </c>
       <c r="C431" s="5">
         <v>-0.61966269099999494</v>
       </c>
       <c r="D431" s="5">
         <v>-16.081261444963889</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>42.297249538000003</v>
       </c>
       <c r="C432" s="5">
         <v>0.19303003699999977</v>
       </c>
       <c r="D432" s="5">
         <v>5.6423554594561942</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>42.31171389</v>
       </c>
       <c r="C433" s="5">
         <v>1.4464351999997405E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.41113561322114744</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>42.421086142999997</v>
       </c>
       <c r="C434" s="5">
         <v>0.10937225299999653</v>
       </c>
       <c r="D434" s="5">
         <v>3.1463820003841958</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>42.703380199000001</v>
       </c>
       <c r="C435" s="5">
         <v>0.2822940560000049</v>
       </c>
       <c r="D435" s="5">
         <v>8.2843340535672318</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>42.767562435999999</v>
       </c>
       <c r="C436" s="5">
         <v>6.4182236999997144E-2</v>
       </c>
       <c r="D436" s="5">
         <v>1.8185574559736795</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>42.665429013000001</v>
       </c>
       <c r="C437" s="5">
         <v>-0.10213342299999795</v>
       </c>
       <c r="D437" s="5">
         <v>-2.8283837414184054</v>
       </c>
       <c r="E437" s="5">
         <v>-5.5752802999387008E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>42.984010040999998</v>
       </c>
       <c r="C438" s="5">
         <v>0.31858102799999699</v>
       </c>
       <c r="D438" s="5">
         <v>9.3376523801701907</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>42.823765250000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.16024479099999667</v>
       </c>
       <c r="D439" s="5">
         <v>-4.3830144177571135</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>42.434325158999997</v>
+        <v>42.452264280000001</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.38944009100000443</v>
+        <v>-0.3715009699999996</v>
       </c>
       <c r="D440" s="5">
-        <v>-10.383206105012711</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.9275213007188885</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>42.584735799000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.1324715189999992</v>
+      </c>
+      <c r="D441" s="5">
+        <v>3.8095182674115602</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>