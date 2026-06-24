--- v5 (2026-06-04)
+++ v6 (2026-06-24)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{99EEAAFD-957F-4EF3-BFAB-CB5819138652}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F260D19C-BB16-44FD-8BEF-284A5838C0F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1434A987-ED07-428D-9FB7-86D0BF3E2869}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{55E256D6-B5EC-4987-8D3C-FC63A2AEC4E6}"/>
   </bookViews>
   <sheets>
     <sheet name="sansrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Other Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0643ED5B-3C12-4D06-922E-1058FF9299FA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F0E90351-6D0F-44AB-8C0D-8D93F3EE486D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>22.740795888000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>22.741159059000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>22.732982301</v>
+        <v>22.733120178</v>
       </c>
       <c r="C7" s="5">
-        <v>-7.8135870000011209E-3</v>
+        <v>-8.0388810000009414E-3</v>
       </c>
       <c r="D7" s="5">
-        <v>-0.41153377943959901</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-0.42336997955052524</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>22.565937764000001</v>
+        <v>22.566133100999998</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.16704453699999888</v>
+        <v>-0.1669870770000017</v>
       </c>
       <c r="D8" s="5">
-        <v>-8.4699569257665743</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-8.4671108171678551</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>22.422924153</v>
+        <v>22.423051839999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.14301361100000065</v>
+        <v>-0.14308126099999896</v>
       </c>
       <c r="D9" s="5">
-        <v>-7.3455372250505917</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-7.3488302217253771</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>22.87380765</v>
+        <v>22.873850150999999</v>
       </c>
       <c r="C10" s="5">
-        <v>0.45088349699999952</v>
+        <v>0.45079831099999979</v>
       </c>
       <c r="D10" s="5">
-        <v>26.985637023297325</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>26.97979113601674</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>23.003494965000002</v>
+        <v>23.003521104000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.12968731500000175</v>
+        <v>0.12967095300000153</v>
       </c>
       <c r="D11" s="5">
-        <v>7.0198440904005732</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>7.0189171860544741</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>22.813306270000002</v>
+        <v>22.813274719999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.1901886949999998</v>
+        <v>-0.19024638400000171</v>
       </c>
       <c r="D12" s="5">
-        <v>-9.4824312143184653</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-9.4851676320884764</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>23.074852062000001</v>
+        <v>23.074770982</v>
       </c>
       <c r="C13" s="5">
-        <v>0.26154579199999972</v>
+        <v>0.26149626200000142</v>
       </c>
       <c r="D13" s="5">
-        <v>14.659048329351032</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>14.65611655000516</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>23.107219976</v>
+        <v>23.107089782999999</v>
       </c>
       <c r="C14" s="5">
-        <v>3.2367913999998166E-2</v>
+        <v>3.2318800999998842E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>1.6963301084267135</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>1.6937423432437537</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>23.072621014999999</v>
+        <v>23.072412468</v>
       </c>
       <c r="C15" s="5">
-        <v>-3.4598961000000372E-2</v>
+        <v>-3.4677314999999709E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-1.7820636036137927</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-1.7860760548507937</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>23.265257031000001</v>
+        <v>23.265186475</v>
       </c>
       <c r="C16" s="5">
-        <v>0.19263601600000158</v>
+        <v>0.19277400700000058</v>
       </c>
       <c r="D16" s="5">
-        <v>10.492059522861119</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>10.500023301441242</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>23.104326696000001</v>
+        <v>23.103988916999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.16093033499999976</v>
+        <v>-0.16119755800000135</v>
       </c>
       <c r="D17" s="5">
-        <v>-7.9920099467092331</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-8.0048023873268583</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>22.532558443999999</v>
+        <v>22.532897002999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.57176825200000181</v>
+        <v>-0.57109191400000014</v>
       </c>
       <c r="D18" s="5">
-        <v>-25.970251857198011</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-25.943911787472153</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>22.418941335</v>
+        <v>22.419076754999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.11361710899999977</v>
+        <v>-0.11382024799999968</v>
       </c>
       <c r="D19" s="5">
-        <v>-5.8858049615177155</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-5.8959515831827014</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>22.662416415999999</v>
+        <v>22.662600585</v>
       </c>
       <c r="C20" s="5">
-        <v>0.2434750809999997</v>
+        <v>0.24352383000000088</v>
       </c>
       <c r="D20" s="5">
-        <v>13.839604326715671</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>13.842454246775437</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>22.619676435999999</v>
+        <v>22.61979814</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.2739980000000344E-2</v>
+        <v>-4.2802444999999523E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-2.2398014294819357</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-2.243022958058849</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>22.674870758000001</v>
+        <v>22.674910774000001</v>
       </c>
       <c r="C22" s="5">
-        <v>5.5194322000001961E-2</v>
+        <v>5.5112634000000327E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>2.9677410700508888</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>2.9632736079086675</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>22.811948545</v>
+        <v>22.811970448</v>
       </c>
       <c r="C23" s="5">
-        <v>0.13707778699999906</v>
+        <v>0.13705967399999963</v>
       </c>
       <c r="D23" s="5">
-        <v>7.5005671562526244</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>7.4995291995990199</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>23.095819990999999</v>
+        <v>23.095790055999998</v>
       </c>
       <c r="C24" s="5">
-        <v>0.28387144599999914</v>
+        <v>0.28381960799999817</v>
       </c>
       <c r="D24" s="5">
-        <v>15.998408875198766</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>15.995268223102443</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>23.184446080000001</v>
+        <v>23.184372982999999</v>
       </c>
       <c r="C25" s="5">
-        <v>8.8626089000001684E-2</v>
+        <v>8.8582927000000922E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>4.7032250714563961</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>4.700892231698095</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>23.209377757999999</v>
+        <v>23.209260413999999</v>
       </c>
       <c r="C26" s="5">
-        <v>2.4931677999997959E-2</v>
+        <v>2.4887430999999793E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>1.298094385351245</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>1.2957811093167404</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>23.176142317</v>
+        <v>23.175949734</v>
       </c>
       <c r="C27" s="5">
-        <v>-3.3235440999998644E-2</v>
+        <v>-3.3310679999999593E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.7049105322437974</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-1.7087482957250488</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>23.174791037999999</v>
+        <v>23.174731243</v>
       </c>
       <c r="C28" s="5">
-        <v>-1.3512790000014263E-3</v>
+        <v>-1.2184909999994886E-3</v>
       </c>
       <c r="D28" s="5">
-        <v>-6.9943258522076057E-2</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-6.3072559063381828E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>23.205057020999998</v>
+        <v>23.204745787</v>
       </c>
       <c r="C29" s="5">
-        <v>3.0265982999999608E-2</v>
+        <v>3.0014544000000143E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>1.5784908996459013</v>
+        <v>1.5652878776545531</v>
       </c>
       <c r="E29" s="5">
-        <v>0.4359803526212902</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>0.43610162020923937</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>23.152612155</v>
+        <v>23.152920906999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-5.2444865999998314E-2</v>
+        <v>-5.1824880000001627E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>-2.6786149945963955</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-2.6473723261821847</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>23.228942006</v>
+        <v>23.229067646000001</v>
       </c>
       <c r="C31" s="5">
-        <v>7.6329851000000559E-2</v>
+        <v>7.6146739000002128E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>4.0287060270264297</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>4.0188112821735178</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>23.264977705</v>
+        <v>23.265145181000001</v>
       </c>
       <c r="C32" s="5">
-        <v>3.6035698999999255E-2</v>
+        <v>3.6077535000000438E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>1.8775592254170581</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>1.879747395948228</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>23.317158398</v>
+        <v>23.317269960000001</v>
       </c>
       <c r="C33" s="5">
-        <v>5.2180693000000389E-2</v>
+        <v>5.2124778999999677E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>2.724914241055032</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>2.7219384604519448</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>23.481039199000001</v>
+        <v>23.481072273999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.16388080100000124</v>
+        <v>0.16380231399999801</v>
       </c>
       <c r="D34" s="5">
-        <v>8.7677856443166835</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>8.7633793963318496</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>23.305613034</v>
+        <v>23.305628854999998</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.17542616500000108</v>
+        <v>-0.17544341900000049</v>
       </c>
       <c r="D35" s="5">
-        <v>-8.6058051213702811</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-8.6066054384199902</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>23.177858143000002</v>
+        <v>23.17783051</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.12775489099999859</v>
+        <v>-0.12779834499999865</v>
       </c>
       <c r="D36" s="5">
-        <v>-6.3833207164663346</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-6.3854226478478164</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>23.105423348999999</v>
+        <v>23.105365307</v>
       </c>
       <c r="C37" s="5">
-        <v>-7.2434794000002967E-2</v>
+        <v>-7.2465203000000145E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.6864130147773566</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-3.6879384226125356</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>23.115692246999998</v>
+        <v>23.115600299</v>
       </c>
       <c r="C38" s="5">
-        <v>1.0268897999999638E-2</v>
+        <v>1.0234992000000886E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>0.53462962601731334</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>0.53286141687691746</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>23.385938801000002</v>
+        <v>23.385782156000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.27024655400000341</v>
+        <v>0.27018185700000075</v>
       </c>
       <c r="D39" s="5">
-        <v>14.967439823279172</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>14.963686602930171</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>23.385900108000001</v>
+        <v>23.385839565000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-3.869300000047815E-5</v>
+        <v>5.740900000006377E-5</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.9854314112444094E-3</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>2.9458809499338656E-3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>23.512609859000001</v>
+        <v>23.512373241999999</v>
       </c>
       <c r="C41" s="5">
-        <v>0.12670975099999993</v>
+        <v>0.12653367699999762</v>
       </c>
       <c r="D41" s="5">
-        <v>6.6991524094813348</v>
+        <v>6.689582451925169</v>
       </c>
       <c r="E41" s="5">
-        <v>1.3253698869245323</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>1.3257092226898637</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>24.387651514000002</v>
+        <v>24.387883188</v>
       </c>
       <c r="C42" s="5">
-        <v>0.87504165500000042</v>
+        <v>0.87550994600000109</v>
       </c>
       <c r="D42" s="5">
-        <v>55.034985854316567</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>55.071385627368819</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>24.446254680999999</v>
+        <v>24.446369352000001</v>
       </c>
       <c r="C43" s="5">
-        <v>5.8603166999997569E-2</v>
+        <v>5.8486164000001395E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>2.9219998592167062</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>2.9160607676455452</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>24.389049927999999</v>
+        <v>24.389188888</v>
       </c>
       <c r="C44" s="5">
-        <v>-5.7204753000000608E-2</v>
+        <v>-5.7180464000001763E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>-2.7721661800076847</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-2.7709913946284082</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>24.314676362</v>
+        <v>24.314772525999999</v>
       </c>
       <c r="C45" s="5">
-        <v>-7.4373565999998448E-2</v>
+        <v>-7.4416362000000902E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>-3.5986032111305577</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-3.6006191201603643</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>24.170657225999999</v>
+        <v>24.170677785999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.14401913600000071</v>
+        <v>-0.14409473999999989</v>
       </c>
       <c r="D46" s="5">
-        <v>-6.8807232337823603</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-6.8841920692886083</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>24.272149509999998</v>
+        <v>24.272162479999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.10149228399999899</v>
+        <v>0.10148469399999982</v>
       </c>
       <c r="D47" s="5">
-        <v>5.1567969381800527</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>5.1563978554496348</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>24.423026228000001</v>
+        <v>24.423004149</v>
       </c>
       <c r="C48" s="5">
-        <v>0.1508767180000028</v>
+        <v>0.15084166900000184</v>
       </c>
       <c r="D48" s="5">
-        <v>7.7196285507041829</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>7.7177692637278694</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>24.389337504</v>
+        <v>24.389294003</v>
       </c>
       <c r="C49" s="5">
-        <v>-3.3688724000001002E-2</v>
+        <v>-3.3710146000000663E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.6427601716381468</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-1.6437983282513335</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>24.418552322</v>
+        <v>24.418485165</v>
       </c>
       <c r="C50" s="5">
-        <v>2.9214817999999809E-2</v>
+        <v>2.9191162000000048E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>1.4469303848762438</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>1.445753639954761</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>24.190313952</v>
+        <v>24.190201562999999</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.22823836999999969</v>
+        <v>-0.2282836020000012</v>
       </c>
       <c r="D51" s="5">
-        <v>-10.657293481591278</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-10.659325964159706</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>24.295269952999998</v>
+        <v>24.295213840999999</v>
       </c>
       <c r="C52" s="5">
-        <v>0.10495600099999791</v>
+        <v>0.10501227800000024</v>
       </c>
       <c r="D52" s="5">
-        <v>5.3325722706418777</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>5.3355255709445437</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>24.434709983000001</v>
+        <v>24.434527672000002</v>
       </c>
       <c r="C53" s="5">
-        <v>0.13944003000000293</v>
+        <v>0.13931383100000261</v>
       </c>
       <c r="D53" s="5">
-        <v>7.1088894794786528</v>
+        <v>7.1022683133025621</v>
       </c>
       <c r="E53" s="5">
-        <v>3.9217259569636509</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.9219963910438693</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>24.482273936999999</v>
+        <v>24.482431532</v>
       </c>
       <c r="C54" s="5">
-        <v>4.7563953999997466E-2</v>
+        <v>4.7903859999998133E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>2.361059313625713</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>2.3781324270777171</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>24.535848554000001</v>
+        <v>24.535939601999999</v>
       </c>
       <c r="C55" s="5">
-        <v>5.3574617000002434E-2</v>
+        <v>5.3508069999999464E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>2.6577996719700847</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>2.654441243401906</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>24.703144318</v>
+        <v>24.703242677999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.16729576399999857</v>
+        <v>0.16730307599999961</v>
       </c>
       <c r="D56" s="5">
-        <v>8.4960279484098464</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>8.4963805998471198</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>25.004564443</v>
+        <v>25.004634458999998</v>
       </c>
       <c r="C57" s="5">
-        <v>0.30142012499999993</v>
+        <v>0.30139178099999953</v>
       </c>
       <c r="D57" s="5">
-        <v>15.665729251644223</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>15.664089289880279</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>24.863357599</v>
+        <v>24.863371581999999</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.14120684399999917</v>
+        <v>-0.14126287699999907</v>
       </c>
       <c r="D58" s="5">
-        <v>-6.5701205962685805</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-6.572629413971276</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>24.942832620000001</v>
+        <v>24.94283858</v>
       </c>
       <c r="C59" s="5">
-        <v>7.9475021000000368E-2</v>
+        <v>7.9466998000000899E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>3.9039248983240071</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>3.9035216097207615</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>24.998595748</v>
+        <v>24.998577947000001</v>
       </c>
       <c r="C60" s="5">
-        <v>5.5763127999998829E-2</v>
+        <v>5.5739367000001039E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>2.7159991663092464</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>2.7148269452039075</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>24.972766973999999</v>
+        <v>24.972740979000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-2.582877400000072E-2</v>
+        <v>-2.5836968000000127E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>-1.2328293661215017</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-1.2332191253412561</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>24.820194579999999</v>
+        <v>24.820156724</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.15257239399999989</v>
+        <v>-0.15258425500000072</v>
       </c>
       <c r="D62" s="5">
-        <v>-7.0900543535193483</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-7.0905942810213007</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>25.307595667000001</v>
+        <v>25.307522418000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.48740108700000206</v>
+        <v>0.48736569400000107</v>
       </c>
       <c r="D63" s="5">
-        <v>26.284039207749309</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>26.281964415673432</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>25.299580880000001</v>
+        <v>25.299535572</v>
       </c>
       <c r="C64" s="5">
-        <v>-8.0147870000004673E-3</v>
+        <v>-7.9868460000014352E-3</v>
       </c>
       <c r="D64" s="5">
-        <v>-0.37937265155526534</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>-0.3780534768542898</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>25.572973874999999</v>
+        <v>25.572866694999998</v>
       </c>
       <c r="C65" s="5">
-        <v>0.27339299499999825</v>
+        <v>0.2733311229999984</v>
       </c>
       <c r="D65" s="5">
-        <v>13.766631807339746</v>
+        <v>13.763354978473185</v>
       </c>
       <c r="E65" s="5">
-        <v>4.6583892045042541</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>4.6587314405280855</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>25.399547602999998</v>
+        <v>25.399624980999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.17342627200000038</v>
+        <v>-0.17324171399999955</v>
       </c>
       <c r="D66" s="5">
-        <v>-7.8411690736152506</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-7.833164643385726</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>25.559694852</v>
+        <v>25.559764272999999</v>
       </c>
       <c r="C67" s="5">
-        <v>0.16014724900000132</v>
+        <v>0.16013929200000021</v>
       </c>
       <c r="D67" s="5">
-        <v>7.8341201395210502</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>7.8336926031812748</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>25.435284769999999</v>
+        <v>25.435344138000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.1244100820000007</v>
+        <v>-0.1244201349999976</v>
       </c>
       <c r="D68" s="5">
-        <v>-5.6870615781766221</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-5.6874938540640745</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>25.500211448999998</v>
+        <v>25.500255095</v>
       </c>
       <c r="C69" s="5">
-        <v>6.4926678999999154E-2</v>
+        <v>6.4910956999998604E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>3.1065197877328199</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>3.1057496028418896</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>25.842986381999999</v>
+        <v>25.842996783</v>
       </c>
       <c r="C70" s="5">
-        <v>0.34277493300000117</v>
+        <v>0.34274168800000027</v>
       </c>
       <c r="D70" s="5">
-        <v>17.378081020491788</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>17.376237086404945</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>25.405771129000001</v>
+        <v>25.405773954000001</v>
       </c>
       <c r="C71" s="5">
-        <v>-0.43721525299999797</v>
+        <v>-0.43722282899999954</v>
       </c>
       <c r="D71" s="5">
-        <v>-18.515277337840217</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>-18.515562149605959</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>25.301321594000001</v>
+        <v>25.301310741000002</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.10444953500000054</v>
+        <v>-0.10446321299999894</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.8234616815861164</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-4.8240785894119176</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>25.541189005</v>
+        <v>25.541175490000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.23986741099999875</v>
+        <v>0.23986474899999877</v>
       </c>
       <c r="D73" s="5">
-        <v>11.988866515863306</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>11.988731866688163</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>25.611891140000001</v>
+        <v>25.611871663999999</v>
       </c>
       <c r="C74" s="5">
-        <v>7.0702135000001221E-2</v>
+        <v>7.069617399999828E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>3.3728372631990799</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>3.3725503631786724</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>25.528327921999999</v>
+        <v>25.528288627999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-8.3563218000001882E-2</v>
+        <v>-8.3583036000000277E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-3.8457085281119796</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-3.8466071482000208</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>25.803165848999999</v>
+        <v>25.803146587000001</v>
       </c>
       <c r="C76" s="5">
-        <v>0.27483792700000009</v>
+        <v>0.27485795900000198</v>
       </c>
       <c r="D76" s="5">
-        <v>13.712311219835627</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>13.713392949191206</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>25.702895947999998</v>
+        <v>25.702817257</v>
       </c>
       <c r="C77" s="5">
-        <v>-0.10026990100000077</v>
+        <v>-0.10032933000000099</v>
       </c>
       <c r="D77" s="5">
-        <v>-4.5647596888759967</v>
+        <v>-4.5674109214623115</v>
       </c>
       <c r="E77" s="5">
-        <v>0.50804444424437101</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>0.50815797677234986</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>25.911579411999998</v>
+        <v>25.911625363999999</v>
       </c>
       <c r="C78" s="5">
-        <v>0.20868346399999993</v>
+        <v>0.20880810699999941</v>
       </c>
       <c r="D78" s="5">
-        <v>10.189936232956676</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>10.196329612578324</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>25.868615756000001</v>
+        <v>25.868654283000001</v>
       </c>
       <c r="C79" s="5">
-        <v>-4.2963655999997741E-2</v>
+        <v>-4.2971080999997469E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-1.9716593850205522</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-1.9719935609268102</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>25.957491829999999</v>
+        <v>25.957525764</v>
       </c>
       <c r="C80" s="5">
-        <v>8.8876073999998084E-2</v>
+        <v>8.8871480999998198E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>4.2016106508441897</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>4.2013830219784776</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>26.110401007</v>
+        <v>26.110423468</v>
       </c>
       <c r="C81" s="5">
-        <v>0.15290917700000151</v>
+        <v>0.1528977040000008</v>
       </c>
       <c r="D81" s="5">
-        <v>7.3024875097884578</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>7.3019118650953008</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>26.225987255</v>
+        <v>26.225999194</v>
       </c>
       <c r="C82" s="5">
-        <v>0.11558624799999961</v>
+        <v>0.11557572599999943</v>
       </c>
       <c r="D82" s="5">
-        <v>5.4434599003228445</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>5.4429474512185161</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>26.357409026999999</v>
+        <v>26.357407738999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.13142177199999949</v>
+        <v>0.13140854499999932</v>
       </c>
       <c r="D83" s="5">
-        <v>6.1818883916086476</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>6.1812460754005372</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>26.358157274</v>
+        <v>26.358148888999999</v>
       </c>
       <c r="C84" s="5">
-        <v>7.4824700000064581E-4</v>
+        <v>7.4114999999963516E-4</v>
       </c>
       <c r="D84" s="5">
-        <v>3.4071505545885117E-2</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>3.3748294575985938E-2</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>26.577122052</v>
+        <v>26.577115849999998</v>
       </c>
       <c r="C85" s="5">
-        <v>0.21896477800000014</v>
+        <v>0.21896696099999957</v>
       </c>
       <c r="D85" s="5">
-        <v>10.437068534751749</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>10.437180861580408</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>26.585249417</v>
+        <v>26.585240287000001</v>
       </c>
       <c r="C86" s="5">
-        <v>8.1273649999999975E-3</v>
+        <v>8.1244370000028709E-3</v>
       </c>
       <c r="D86" s="5">
-        <v>0.36758149264728424</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>0.36744892929609918</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>26.861410186000001</v>
+        <v>26.861391470000001</v>
       </c>
       <c r="C87" s="5">
-        <v>0.27616076900000053</v>
+        <v>0.27615118299999963</v>
       </c>
       <c r="D87" s="5">
-        <v>13.202713156290002</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>13.202233171066036</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>27.216207929999999</v>
+        <v>27.216203252</v>
       </c>
       <c r="C88" s="5">
-        <v>0.35479774399999897</v>
+        <v>0.35481178199999874</v>
       </c>
       <c r="D88" s="5">
-        <v>17.053840093133843</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>17.054577364668468</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>26.950063938</v>
+        <v>26.950025461999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.26614399199999994</v>
+        <v>-0.26617779000000041</v>
       </c>
       <c r="D89" s="5">
-        <v>-11.123646573168788</v>
+        <v>-11.124985889517802</v>
       </c>
       <c r="E89" s="5">
-        <v>4.8522469706260729</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>4.8524182875724575</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>26.743909639000002</v>
+        <v>26.743922823999998</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.20615429899999782</v>
+        <v>-0.20610263800000084</v>
       </c>
       <c r="D90" s="5">
-        <v>-8.8028731609174908</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-8.8007712021390248</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>27.105246473000001</v>
+        <v>27.105261852000002</v>
       </c>
       <c r="C91" s="5">
-        <v>0.36133683399999939</v>
+        <v>0.36133902800000328</v>
       </c>
       <c r="D91" s="5">
-        <v>17.47395069197859</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>17.474055532520904</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>27.595963886</v>
+        <v>27.595982927000001</v>
       </c>
       <c r="C92" s="5">
-        <v>0.49071741299999871</v>
+        <v>0.49072107499999973</v>
       </c>
       <c r="D92" s="5">
-        <v>24.02421476639902</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>24.024397247622751</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>27.438380632000001</v>
+        <v>27.438392266000001</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.15758325399999862</v>
+        <v>-0.15759066100000041</v>
       </c>
       <c r="D93" s="5">
-        <v>-6.64127708156379</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-6.6415750680648085</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>27.306417156999998</v>
+        <v>27.306424611000001</v>
       </c>
       <c r="C94" s="5">
-        <v>-0.13196347500000272</v>
+        <v>-0.13196765500000041</v>
       </c>
       <c r="D94" s="5">
-        <v>-5.6210959441996611</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>-5.6212669908223383</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>27.584970751</v>
+        <v>27.584970448</v>
       </c>
       <c r="C95" s="5">
-        <v>0.27855359400000168</v>
+        <v>0.27854583699999935</v>
       </c>
       <c r="D95" s="5">
-        <v>12.951937867585084</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>12.951552981803193</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>27.512658595000001</v>
+        <v>27.512654425000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-7.2312155999998851E-2</v>
+        <v>-7.2316022999999063E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>-3.1007591157946601</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-3.1009225835499254</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>27.516738396000001</v>
+        <v>27.516735123</v>
       </c>
       <c r="C97" s="5">
-        <v>4.0798009999996054E-3</v>
+        <v>4.0806979999992166E-3</v>
       </c>
       <c r="D97" s="5">
-        <v>0.17809097095118354</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>0.17813018565269179</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>27.459574279000002</v>
+        <v>27.459569557999998</v>
       </c>
       <c r="C98" s="5">
-        <v>-5.7164116999999237E-2</v>
+        <v>-5.7165565000001806E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>-2.4646294189651807</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>-2.4646914276659881</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>27.503086273000001</v>
+        <v>27.503082577000001</v>
       </c>
       <c r="C99" s="5">
-        <v>4.3511993999999277E-2</v>
+        <v>4.3513019000002373E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>1.9181602698511435</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>1.9182061826267249</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>27.541149311000002</v>
+        <v>27.541146713</v>
       </c>
       <c r="C100" s="5">
-        <v>3.806303800000066E-2</v>
+        <v>3.8064135999999138E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>1.6734458733288493</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>1.6734947416828572</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>27.472422662</v>
+        <v>27.472402547000002</v>
       </c>
       <c r="C101" s="5">
-        <v>-6.8726649000002027E-2</v>
+        <v>-6.874416599999833E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>-2.9537413163051252</v>
+        <v>-2.9544841336480721</v>
       </c>
       <c r="E101" s="5">
-        <v>1.9382466965633727</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>1.9383175935642871</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>27.593480271000001</v>
+        <v>27.593486784</v>
       </c>
       <c r="C102" s="5">
-        <v>0.12105760900000107</v>
+        <v>0.12108423699999804</v>
       </c>
       <c r="D102" s="5">
-        <v>5.4178723138177842</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>5.419097137100537</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>27.612845877000002</v>
+        <v>27.612851257999999</v>
       </c>
       <c r="C103" s="5">
-        <v>1.9365606000000923E-2</v>
+        <v>1.9364473999999632E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>0.84544025023380875</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>0.84539043952844839</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>27.673179299000001</v>
+        <v>27.673188887999999</v>
       </c>
       <c r="C104" s="5">
-        <v>6.0333421999999359E-2</v>
+        <v>6.0337629999999365E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>2.6537117474134231</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>2.6538985391744596</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>27.754468927000001</v>
+        <v>27.754472641</v>
       </c>
       <c r="C105" s="5">
-        <v>8.1289628000000391E-2</v>
+        <v>8.1283753000001013E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>3.582497070990609</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>3.5822326967399176</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>27.900427539999999</v>
+        <v>27.900432286000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.14595861299999768</v>
+        <v>0.14595964500000136</v>
       </c>
       <c r="D106" s="5">
-        <v>6.4964768080789881</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>6.4965231834204884</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>27.839936594000001</v>
+        <v>27.839935402999998</v>
       </c>
       <c r="C107" s="5">
-        <v>-6.0490945999998047E-2</v>
+        <v>-6.0496883000002555E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-2.5709200026924783</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-2.5711688968574675</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>27.991289312999999</v>
+        <v>27.991286456000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.15135271899999836</v>
+        <v>0.15135105300000262</v>
       </c>
       <c r="D108" s="5">
-        <v>6.722486408177919</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>6.7224104808743634</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>28.071409066000001</v>
+        <v>28.071407393000001</v>
       </c>
       <c r="C109" s="5">
-        <v>8.0119753000001737E-2</v>
+        <v>8.0120937000000225E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>3.4893641002293085</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>3.4894168418973415</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>28.239691570000002</v>
+        <v>28.239690088</v>
       </c>
       <c r="C110" s="5">
-        <v>0.16828250400000044</v>
+        <v>0.16828269499999848</v>
       </c>
       <c r="D110" s="5">
-        <v>7.4357534969411887</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>7.4357626745499728</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>28.663710839</v>
+        <v>28.663708589999999</v>
       </c>
       <c r="C111" s="5">
-        <v>0.42401926899999864</v>
+        <v>0.42401850199999913</v>
       </c>
       <c r="D111" s="5">
-        <v>19.583036973294533</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>19.582999688858681</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>28.3684999</v>
+        <v>28.368497501</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.29521093900000039</v>
+        <v>-0.29521108899999859</v>
       </c>
       <c r="D112" s="5">
-        <v>-11.682353415909796</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-11.682359885053062</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>28.607580101</v>
+        <v>28.607578663999998</v>
       </c>
       <c r="C113" s="5">
-        <v>0.23908020100000016</v>
+        <v>0.23908116299999804</v>
       </c>
       <c r="D113" s="5">
-        <v>10.5953878140022</v>
+        <v>10.595433380445595</v>
       </c>
       <c r="E113" s="5">
-        <v>4.1319888419238504</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>4.1320598555511401</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>28.652809652999998</v>
+        <v>28.652810895999998</v>
       </c>
       <c r="C114" s="5">
-        <v>4.5229551999998563E-2</v>
+        <v>4.5232232000000039E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>1.9138256628131289</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>1.9139401482349383</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>28.722800960000001</v>
+        <v>28.722802087000002</v>
       </c>
       <c r="C115" s="5">
-        <v>6.9991307000002223E-2</v>
+        <v>6.9991191000003283E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>2.9709900329588645</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.9709849120290732</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>28.652237051</v>
+        <v>28.652243382999998</v>
       </c>
       <c r="C116" s="5">
-        <v>-7.0563909000000535E-2</v>
+        <v>-7.0558704000003303E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-2.9085554819190729</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-2.9083437161406378</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>28.563783677</v>
+        <v>28.563782842999998</v>
       </c>
       <c r="C117" s="5">
-        <v>-8.8453374000000196E-2</v>
+        <v>-8.846053999999981E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-3.6423061766186482</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-3.6425954721403309</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>28.587479829999999</v>
+        <v>28.587480248999999</v>
       </c>
       <c r="C118" s="5">
-        <v>2.3696152999999498E-2</v>
+        <v>2.3697406000000143E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>1.000059598451597</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>1.0001127502463181</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>28.570718443000001</v>
+        <v>28.570717676000001</v>
       </c>
       <c r="C119" s="5">
-        <v>-1.6761386999998962E-2</v>
+        <v>-1.6762572999997616E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>-0.70131853072411543</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-0.70136798435461722</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>28.876551532000001</v>
+        <v>28.876549298</v>
       </c>
       <c r="C120" s="5">
-        <v>0.30583308900000006</v>
+        <v>0.30583162199999947</v>
       </c>
       <c r="D120" s="5">
-        <v>13.629213579990518</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>13.629144695967899</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>28.941018191000001</v>
+        <v>28.941016926</v>
       </c>
       <c r="C121" s="5">
-        <v>6.4466659000000703E-2</v>
+        <v>6.4467627999999166E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>2.7121304782829814</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>2.7121719586531423</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>29.035747042000001</v>
+        <v>29.035746112000002</v>
       </c>
       <c r="C122" s="5">
-        <v>9.4728850999999281E-2</v>
+        <v>9.472918600000213E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>3.9992903097293642</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>3.9993048864020109</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>29.034431041000001</v>
+        <v>29.034429512999999</v>
       </c>
       <c r="C123" s="5">
-        <v>-1.3160009999992894E-3</v>
+        <v>-1.3165990000025829E-3</v>
       </c>
       <c r="D123" s="5">
-        <v>-5.4374616065433479E-2</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-5.4399319849096628E-2</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>28.882550831</v>
+        <v>28.882551967000001</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.15188021000000163</v>
+        <v>-0.15187754599999792</v>
       </c>
       <c r="D124" s="5">
-        <v>-6.0997570551165055</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-6.0996534355264647</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>28.918451764</v>
+        <v>28.918452266999999</v>
       </c>
       <c r="C125" s="5">
-        <v>3.5900933000000634E-2</v>
+        <v>3.5900299999997998E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>1.5018364207675994</v>
+        <v>1.5018096998443475</v>
       </c>
       <c r="E125" s="5">
-        <v>1.086675845711027</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.0866826817161002</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>28.881339156999999</v>
+        <v>28.881340100999999</v>
       </c>
       <c r="C126" s="5">
-        <v>-3.7112607000000963E-2</v>
+        <v>-3.7112166000000002E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-1.5292008303218196</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-1.5291827608586051</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>28.892904154</v>
+        <v>28.892904686000001</v>
       </c>
       <c r="C127" s="5">
-        <v>1.1564997000000687E-2</v>
+        <v>1.1564585000002126E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>0.48157745329371338</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>0.48156024364760519</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>28.896728360000001</v>
+        <v>28.896739559</v>
       </c>
       <c r="C128" s="5">
-        <v>3.8242060000008848E-3</v>
+        <v>3.8348729999988507E-3</v>
       </c>
       <c r="D128" s="5">
-        <v>0.15894523212580669</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>0.15938890473217171</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>29.055399715</v>
+        <v>29.055394210999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.15867135499999918</v>
+        <v>0.15865465199999917</v>
       </c>
       <c r="D129" s="5">
-        <v>6.7918592433078517</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>6.7911198399318806</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>29.081735266999999</v>
+        <v>29.081731763000001</v>
       </c>
       <c r="C130" s="5">
-        <v>2.6335551999999041E-2</v>
+        <v>2.6337552000001097E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>1.0931077767090347</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>1.0931914129818088</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>29.206878207999999</v>
+        <v>29.206877683999998</v>
       </c>
       <c r="C131" s="5">
-        <v>0.12514294100000001</v>
+        <v>0.12514592099999788</v>
       </c>
       <c r="D131" s="5">
-        <v>5.2877574084705614</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>5.28788697190401</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>29.212988361000001</v>
+        <v>29.212984965</v>
       </c>
       <c r="C132" s="5">
-        <v>6.1101530000016169E-3</v>
+        <v>6.1072810000020183E-3</v>
       </c>
       <c r="D132" s="5">
-        <v>0.25133209877341578</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>0.25121383191972768</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>29.145720545</v>
+        <v>29.145718665</v>
       </c>
       <c r="C133" s="5">
-        <v>-6.7267816000001091E-2</v>
+        <v>-6.7266300000000001E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-2.7284738733817315</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-2.7284134721811459</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>29.258067291</v>
+        <v>29.258066154000002</v>
       </c>
       <c r="C134" s="5">
-        <v>0.11234674600000005</v>
+        <v>0.11234748900000113</v>
       </c>
       <c r="D134" s="5">
-        <v>4.7249243174606548</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>4.7249565422346596</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>28.999997977</v>
+        <v>28.999996665000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.25806931400000011</v>
+        <v>-0.25806948900000037</v>
       </c>
       <c r="D135" s="5">
-        <v>-10.085859273042974</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-10.085866157199419</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>28.868476413</v>
+        <v>28.868480156</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.13152156399999981</v>
+        <v>-0.13151650900000078</v>
       </c>
       <c r="D136" s="5">
-        <v>-5.3085527496277933</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-5.3083540128579632</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>29.337589260000001</v>
+        <v>29.337591381999999</v>
       </c>
       <c r="C137" s="5">
-        <v>0.46911284700000166</v>
+        <v>0.46911122599999899</v>
       </c>
       <c r="D137" s="5">
-        <v>21.340763121667816</v>
+        <v>21.340679649087878</v>
       </c>
       <c r="E137" s="5">
-        <v>1.4493773713078806</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>1.4493829445993534</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>29.194331569999999</v>
+        <v>29.194333234999998</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.14325769000000221</v>
+        <v>-0.14325814700000095</v>
       </c>
       <c r="D138" s="5">
-        <v>-5.7048520453316431</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-5.7048693565552755</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>29.260214902000001</v>
+        <v>29.260216525000001</v>
       </c>
       <c r="C139" s="5">
-        <v>6.5883332000002071E-2</v>
+        <v>6.5883290000002148E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>2.7419263052496312</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>2.7419243772228041</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>29.444929999999999</v>
+        <v>29.444947111000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.18471509799999808</v>
+        <v>0.18473058600000059</v>
       </c>
       <c r="D140" s="5">
-        <v>7.8440469027804216</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>7.8447271645666783</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>29.127261546</v>
+        <v>29.127251783999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.31766845399999966</v>
+        <v>-0.31769532700000269</v>
       </c>
       <c r="D141" s="5">
-        <v>-12.205046720255686</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-12.206012040000768</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>29.274597149000002</v>
+        <v>29.274588817000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.14733560300000192</v>
+        <v>0.147337033000003</v>
       </c>
       <c r="D142" s="5">
-        <v>6.2417614344318251</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>6.241825861066963</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>29.363401693</v>
+        <v>29.363400240000001</v>
       </c>
       <c r="C143" s="5">
-        <v>8.8804543999998486E-2</v>
+        <v>8.8811422999999223E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>3.7015546102939556</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>3.7018472133931279</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>29.390599958999999</v>
+        <v>29.390594067999999</v>
       </c>
       <c r="C144" s="5">
-        <v>2.7198265999999194E-2</v>
+        <v>2.7193827999997922E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>1.1171970579545443</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>1.1170138884998515</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>29.365671794000001</v>
+        <v>29.365668615000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-2.4928164999998614E-2</v>
+        <v>-2.4925452999998043E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.0130669748207421</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-1.0129574762906324</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>29.188792708000001</v>
+        <v>29.188791361</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.17687908599999957</v>
+        <v>-0.17687725400000076</v>
       </c>
       <c r="D146" s="5">
-        <v>-6.9932860329534048</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-6.9932167156082858</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>29.259033091999999</v>
+        <v>29.259032626</v>
       </c>
       <c r="C147" s="5">
-        <v>7.0240383999998102E-2</v>
+        <v>7.0241264999999942E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>2.9262272325423666</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>2.9262645591300762</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>29.241469108</v>
+        <v>29.241476307999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.7563983999998811E-2</v>
+        <v>-1.7556318000000459E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.7179776748386657</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-0.71766535018070732</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>29.128033905999999</v>
+        <v>29.128038934999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.11343520200000157</v>
+        <v>-0.11343737300000001</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.5570616864318181</v>
+        <v>-4.557145951934527</v>
       </c>
       <c r="E149" s="5">
-        <v>-0.71428961712856065</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-0.71427965667477666</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>29.286057272000001</v>
+        <v>29.286062346000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.15802336600000189</v>
+        <v>0.15802341100000206</v>
       </c>
       <c r="D150" s="5">
-        <v>6.7079632852564242</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>6.707964059910565</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>29.431297725</v>
+        <v>29.431300762999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.14524045299999955</v>
+        <v>0.14523841699999807</v>
       </c>
       <c r="D151" s="5">
-        <v>6.11628956122654</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>6.1162003814941412</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>29.384088272</v>
+        <v>29.384112558999998</v>
       </c>
       <c r="C152" s="5">
-        <v>-4.7209453000000678E-2</v>
+        <v>-4.7188204000001122E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.9079760329297257</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-1.9071246155947796</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>29.711144661999999</v>
+        <v>29.711126047</v>
       </c>
       <c r="C153" s="5">
-        <v>0.3270563899999992</v>
+        <v>0.32701348800000218</v>
       </c>
       <c r="D153" s="5">
-        <v>14.205223218914508</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>14.203231860538846</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>29.780075803999999</v>
+        <v>29.780062572999999</v>
       </c>
       <c r="C154" s="5">
-        <v>6.8931142000000278E-2</v>
+        <v>6.8936525999998111E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>2.8198532940899135</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>2.8200781518958218</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>29.732817384000001</v>
+        <v>29.732812118999998</v>
       </c>
       <c r="C155" s="5">
-        <v>-4.725841999999858E-2</v>
+        <v>-4.7250454000000275E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.8877636831193811</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.8874490798122312</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>29.562284977000001</v>
+        <v>29.562275455999998</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.17053240699999961</v>
+        <v>-0.17053666300000003</v>
       </c>
       <c r="D156" s="5">
-        <v>-6.6695780988688451</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-6.6697404810507566</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>29.592038703</v>
+        <v>29.592032958000001</v>
       </c>
       <c r="C157" s="5">
-        <v>2.9753725999999148E-2</v>
+        <v>2.9757502000002489E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>1.2144792631557655</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>1.214634638528711</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>29.910567467</v>
+        <v>29.91056537</v>
       </c>
       <c r="C158" s="5">
-        <v>0.31852876399999985</v>
+        <v>0.31853241199999971</v>
       </c>
       <c r="D158" s="5">
-        <v>13.709616650656775</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>13.709785893087334</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>29.98777441</v>
+        <v>29.987776082</v>
       </c>
       <c r="C159" s="5">
-        <v>7.7206943000000194E-2</v>
+        <v>7.7210711999999404E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>3.1418673928716112</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>3.142023176473252</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>30.209715300999999</v>
+        <v>30.209728995999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.22194089099999914</v>
+        <v>0.22195291399999917</v>
       </c>
       <c r="D160" s="5">
-        <v>9.2518420838191062</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>9.252363314451717</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>30.04234314</v>
+        <v>30.042353081000002</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.16737216099999941</v>
+        <v>-0.16737591499999738</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.4495162292619979</v>
+        <v>-6.4496536712657093</v>
       </c>
       <c r="E161" s="5">
-        <v>3.1389321948422477</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.1389485163773712</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>29.985426491999998</v>
+        <v>29.985437448999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-5.6916648000001402E-2</v>
+        <v>-5.6915632000002603E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.249916594024759</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-2.2498761123330935</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>29.814704483</v>
+        <v>29.814714962</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.17072200899999856</v>
+        <v>-0.17072248699999903</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.6222629324063753</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-6.6222785526027899</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>29.959184481000001</v>
+        <v>29.959222341</v>
       </c>
       <c r="C164" s="5">
-        <v>0.14447999800000133</v>
+        <v>0.14450737900000021</v>
       </c>
       <c r="D164" s="5">
-        <v>5.9726362456470339</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>5.973796331532788</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>29.689879678</v>
+        <v>29.689839956</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.2693048030000007</v>
+        <v>-0.26938238500000011</v>
       </c>
       <c r="D165" s="5">
-        <v>-10.269228108208994</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-10.272029405028816</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>29.477139821000002</v>
+        <v>29.477116658</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.21273985699999898</v>
+        <v>-0.21272329800000023</v>
       </c>
       <c r="D166" s="5">
-        <v>-8.2675808659334997</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-8.2669731158930162</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>29.462774383999999</v>
+        <v>29.462763094</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.4365437000002146E-2</v>
+        <v>-1.4353564000000318E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.58324497238033679</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-0.58276466876350241</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>29.137240683000002</v>
+        <v>29.13722653</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.32553370099999768</v>
+        <v>-0.32553656400000008</v>
       </c>
       <c r="D168" s="5">
-        <v>-12.482001783389951</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-12.482109472890501</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>29.145827975</v>
+        <v>29.145820144999998</v>
       </c>
       <c r="C169" s="5">
-        <v>8.5872919999978592E-3</v>
+        <v>8.5936149999987776E-3</v>
       </c>
       <c r="D169" s="5">
-        <v>0.35423636890181687</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>0.35449779616216759</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>29.014475828999998</v>
+        <v>29.014474967999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.13135214600000111</v>
+        <v>-0.13134517700000004</v>
       </c>
       <c r="D170" s="5">
-        <v>-5.2760103619227561</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-5.2757387223692938</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>29.072906285999998</v>
+        <v>29.072912562999999</v>
       </c>
       <c r="C171" s="5">
-        <v>5.8430457000000047E-2</v>
+        <v>5.8437595000000897E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>2.4435528103096349</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>2.4438547081843121</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>29.066708099</v>
+        <v>29.066732028000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-6.1981869999989669E-3</v>
+        <v>-6.1805349999985992E-3</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.25553376567388764</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-0.25480681924677784</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>29.121622979000001</v>
+        <v>29.121646759000001</v>
       </c>
       <c r="C173" s="5">
-        <v>5.4914880000001887E-2</v>
+        <v>5.4914731000000216E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>2.2908314993477452</v>
+        <v>2.2908233133820177</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.0647415107049381</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-3.0646944316165881</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>29.140264692999999</v>
+        <v>29.140273388000001</v>
       </c>
       <c r="C174" s="5">
-        <v>1.8641713999997478E-2</v>
+        <v>1.8626628999999895E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>0.77086995065955843</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>0.77024333028525849</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>29.190227964999998</v>
+        <v>29.190241727</v>
       </c>
       <c r="C175" s="5">
-        <v>4.9963271999999392E-2</v>
+        <v>4.9968338999999418E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>2.0770080920873513</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>2.0772200956716391</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>29.141910069000001</v>
+        <v>29.141957227999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-4.8317895999996807E-2</v>
+        <v>-4.8284499000001091E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.9683475052631683</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-1.9669984315631828</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>28.874432372000001</v>
+        <v>28.874373552000002</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.26747769700000035</v>
+        <v>-0.26758367599999744</v>
       </c>
       <c r="D177" s="5">
-        <v>-10.474799732720719</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-10.478726598591814</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>28.781835715</v>
+        <v>28.781802781</v>
       </c>
       <c r="C178" s="5">
-        <v>-9.2596657000001414E-2</v>
+        <v>-9.2570771000001884E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-3.7810940950154026</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-3.780063198921646</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>28.726200919</v>
+        <v>28.726182307999998</v>
       </c>
       <c r="C179" s="5">
-        <v>-5.5634795999999653E-2</v>
+        <v>-5.5620473000001169E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.2950772827728838</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-2.2944952859969225</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>28.487099095000001</v>
+        <v>28.487082017999999</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.23910182399999869</v>
+        <v>-0.23910028999999966</v>
       </c>
       <c r="D180" s="5">
-        <v>-9.5433726742224838</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-9.5433201249165656</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>28.499481146000001</v>
+        <v>28.499472463</v>
       </c>
       <c r="C181" s="5">
-        <v>1.238205099999945E-2</v>
+        <v>1.2390445000001193E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>0.52283432978752487</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>0.52318993065625374</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>28.401475731000001</v>
+        <v>28.401477374999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-9.8005414999999374E-2</v>
+        <v>-9.7995088000001118E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-4.0494571914968187</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-4.0490397405877232</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>28.225673698000001</v>
+        <v>28.225685917</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.17580203300000008</v>
+        <v>-0.17579145799999907</v>
       </c>
       <c r="D183" s="5">
-        <v>-7.1801372671411183</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-7.1797195552748665</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>28.237380505000001</v>
+        <v>28.237413393000001</v>
       </c>
       <c r="C184" s="5">
-        <v>1.1706806999999486E-2</v>
+        <v>1.1727476000000792E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>0.49884580600223494</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.49972834202214322</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>28.306182721999999</v>
+        <v>28.306219148</v>
       </c>
       <c r="C185" s="5">
-        <v>6.8802216999998222E-2</v>
+        <v>6.8805754999999635E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>2.9633813695907341</v>
+        <v>2.9635323048529782</v>
       </c>
       <c r="E185" s="5">
-        <v>-2.8001195454938288</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-2.8000738342449427</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>28.205477609999999</v>
+        <v>28.205483148999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.10070511199999999</v>
+        <v>-0.10073599900000119</v>
       </c>
       <c r="D186" s="5">
-        <v>-4.1866934615268576</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-4.1879472381590288</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>27.863643756999998</v>
+        <v>27.863660354</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.34183385300000069</v>
+        <v>-0.34182279499999879</v>
       </c>
       <c r="D187" s="5">
-        <v>-13.612001996713985</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-13.611588089793681</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>28.042640929000001</v>
+        <v>28.042689159999998</v>
       </c>
       <c r="C188" s="5">
-        <v>0.17899717200000254</v>
+        <v>0.17902880599999804</v>
       </c>
       <c r="D188" s="5">
-        <v>7.98713674997098</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>7.9885936329584295</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>28.368434639</v>
+        <v>28.368363685999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.32579370999999924</v>
+        <v>0.32567452600000024</v>
       </c>
       <c r="D189" s="5">
-        <v>14.867596364440949</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>14.861778178921403</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>28.182470851000001</v>
+        <v>28.182430877000002</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.18596378799999869</v>
+        <v>-0.18593280899999698</v>
       </c>
       <c r="D190" s="5">
-        <v>-7.5888593052137914</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-7.5876586242199506</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>28.181579912</v>
+        <v>28.181554974000001</v>
       </c>
       <c r="C191" s="5">
-        <v>-8.9093900000136728E-4</v>
+        <v>-8.7590300000073285E-4</v>
       </c>
       <c r="D191" s="5">
-        <v>-3.792928353210101E-2</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-3.7289329383849434E-2</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>28.489611583999999</v>
+        <v>28.489587411999999</v>
       </c>
       <c r="C192" s="5">
-        <v>0.30803167199999848</v>
+        <v>0.30803243799999791</v>
       </c>
       <c r="D192" s="5">
-        <v>13.934249939725408</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>13.934299780964432</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>28.428454164000001</v>
+        <v>28.428446432000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-6.1157419999997131E-2</v>
+        <v>-6.1140979999997569E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.5457911089273311</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-2.5451169547281549</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>28.476527633</v>
+        <v>28.476532795000001</v>
       </c>
       <c r="C194" s="5">
-        <v>4.8073468999998425E-2</v>
+        <v>4.8086362999999466E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>2.0482203411616551</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>2.0487753867908021</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>28.39142627</v>
+        <v>28.391445268999998</v>
       </c>
       <c r="C195" s="5">
-        <v>-8.5101362999999708E-2</v>
+        <v>-8.5087526000002356E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-3.5278076259748103</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-3.5272427889911473</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>28.119674051000001</v>
+        <v>28.119715203999998</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.27175221899999968</v>
+        <v>-0.27173006499999985</v>
       </c>
       <c r="D196" s="5">
-        <v>-10.900172366763794</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-10.899323084712464</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>28.298819105</v>
+        <v>28.298869758999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.17914505399999925</v>
+        <v>0.17915455500000022</v>
       </c>
       <c r="D197" s="5">
-        <v>7.9186165141119202</v>
+        <v>7.9190393054218156</v>
       </c>
       <c r="E197" s="5">
-        <v>-2.6014164722665267E-2</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>-2.5963866673872626E-2</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>28.417253663</v>
+        <v>28.417255239999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.11843455800000058</v>
+        <v>0.11838548100000068</v>
       </c>
       <c r="D198" s="5">
-        <v>5.1393993002837091</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>5.1372109861333559</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>28.377091639</v>
+        <v>28.377106436999998</v>
       </c>
       <c r="C199" s="5">
-        <v>-4.0162024000000685E-2</v>
+        <v>-4.014880300000101E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-1.6828356052620674</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-1.6822858349192282</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>28.576563804999999</v>
+        <v>28.576603866999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.19947216599999962</v>
+        <v>0.19949743000000097</v>
       </c>
       <c r="D200" s="5">
-        <v>8.7690854960360998</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>8.7702346782164042</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>29.386540159999999</v>
+        <v>29.386466507000002</v>
       </c>
       <c r="C201" s="5">
-        <v>0.80997635499999987</v>
+        <v>0.80986264000000219</v>
       </c>
       <c r="D201" s="5">
-        <v>39.849660731705391</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>39.84310203981547</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>29.476292411999999</v>
+        <v>29.476249679999999</v>
       </c>
       <c r="C202" s="5">
-        <v>8.9752252000000254E-2</v>
+        <v>8.9783172999997163E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>3.7272317933931598</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>3.7285470375524321</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>29.458197993999999</v>
+        <v>29.458167932999999</v>
       </c>
       <c r="C203" s="5">
-        <v>-1.8094418000000445E-2</v>
+        <v>-1.8081747000000092E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>-0.73415413265929264</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>-0.73364281893413263</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>29.635796781</v>
+        <v>29.635764835</v>
       </c>
       <c r="C204" s="5">
-        <v>0.17759878700000087</v>
+        <v>0.17759690200000122</v>
       </c>
       <c r="D204" s="5">
-        <v>7.4793855717229629</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>7.479311423571966</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>29.619984941999999</v>
+        <v>29.619976017999999</v>
       </c>
       <c r="C205" s="5">
-        <v>-1.5811839000001271E-2</v>
+        <v>-1.5788817000000677E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-0.63837077702069145</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>-0.63744471763238497</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>29.856874781999998</v>
+        <v>29.856881289</v>
       </c>
       <c r="C206" s="5">
-        <v>0.23688983999999991</v>
+        <v>0.23690527100000125</v>
       </c>
       <c r="D206" s="5">
-        <v>10.030771952865614</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>10.031457520890473</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>29.970759836999999</v>
+        <v>29.970787275999999</v>
       </c>
       <c r="C207" s="5">
-        <v>0.11388505500000079</v>
+        <v>0.11390598699999899</v>
       </c>
       <c r="D207" s="5">
-        <v>4.6744969224259858</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>4.6753731590533532</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>30.016108531</v>
+        <v>30.016152345999998</v>
       </c>
       <c r="C208" s="5">
-        <v>4.5348694000001188E-2</v>
+        <v>4.5365069999999008E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>1.8309044321775714</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>1.8315694185291553</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>29.922346129000001</v>
+        <v>29.922409626</v>
       </c>
       <c r="C209" s="5">
-        <v>-9.3762401999999412E-2</v>
+        <v>-9.3742719999998059E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-3.6847482109044982</v>
+        <v>-3.6839826840533996</v>
       </c>
       <c r="E209" s="5">
-        <v>5.737084003314985</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>5.7371191175706215</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>29.243428891000001</v>
+        <v>29.243434666999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.67891723800000037</v>
+        <v>-0.67897495900000138</v>
       </c>
       <c r="D210" s="5">
-        <v>-24.073773381721033</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-24.075526840790353</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>29.506137151000001</v>
+        <v>29.506151807999998</v>
       </c>
       <c r="C211" s="5">
-        <v>0.26270826000000014</v>
+        <v>0.26271714099999954</v>
       </c>
       <c r="D211" s="5">
-        <v>11.32911484876098</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>11.329514605015035</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>29.515977077999999</v>
+        <v>29.516007376000001</v>
       </c>
       <c r="C212" s="5">
-        <v>9.8399269999980277E-3</v>
+        <v>9.8555680000025347E-3</v>
       </c>
       <c r="D212" s="5">
-        <v>0.40091979110838949</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>0.40155804224599745</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>29.680454938</v>
+        <v>29.680384759999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.16447786000000164</v>
+        <v>0.16437738399999802</v>
       </c>
       <c r="D213" s="5">
-        <v>6.8958066233134829</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>6.8914569733261821</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>29.848736253999999</v>
+        <v>29.848695829</v>
       </c>
       <c r="C214" s="5">
-        <v>0.16828131599999807</v>
+        <v>0.16831106900000137</v>
       </c>
       <c r="D214" s="5">
-        <v>7.0199493199916141</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>7.0212465699279525</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>30.156475664999999</v>
+        <v>30.156443555999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.30773941100000002</v>
+        <v>0.30774772699999886</v>
       </c>
       <c r="D215" s="5">
-        <v>13.098185278223905</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>13.098578294116493</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>30.204879356999999</v>
+        <v>30.204836661000002</v>
       </c>
       <c r="C216" s="5">
-        <v>4.8403692000000831E-2</v>
+        <v>4.8393105000002379E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>1.9431962720530604</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.9427695789579591</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>30.518329640000001</v>
+        <v>30.518318036</v>
       </c>
       <c r="C217" s="5">
-        <v>0.31345028300000166</v>
+        <v>0.31348137499999851</v>
       </c>
       <c r="D217" s="5">
-        <v>13.188903069303649</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>13.190306598039903</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>30.856237350000001</v>
+        <v>30.856238169000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.33790770999999964</v>
+        <v>0.33792013300000079</v>
       </c>
       <c r="D218" s="5">
-        <v>14.126495608873469</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>14.127052693192898</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>31.263154590999999</v>
+        <v>31.263188698</v>
       </c>
       <c r="C219" s="5">
-        <v>0.4069172409999986</v>
+        <v>0.40695052899999951</v>
       </c>
       <c r="D219" s="5">
-        <v>17.024819353644325</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>17.026314128306865</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>31.517869020999999</v>
+        <v>31.517881992</v>
       </c>
       <c r="C220" s="5">
-        <v>0.25471442999999994</v>
+        <v>0.25469329399999907</v>
       </c>
       <c r="D220" s="5">
-        <v>10.227150127126139</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>10.226251444517409</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>31.751387833999999</v>
+        <v>31.751545143000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.23351881299999988</v>
+        <v>0.23366315100000179</v>
       </c>
       <c r="D221" s="5">
-        <v>9.2623147278894091</v>
+        <v>9.268271226253999</v>
       </c>
       <c r="E221" s="5">
-        <v>6.1126279908490622</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>6.1129285370475017</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>31.817617088999999</v>
+        <v>31.817599844</v>
       </c>
       <c r="C222" s="5">
-        <v>6.6229254999999654E-2</v>
+        <v>6.6054700999998772E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>2.5319597539975147</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>2.5251973206515954</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>31.947828687000001</v>
+        <v>31.947824557000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.13021159800000248</v>
+        <v>0.13022471300000049</v>
       </c>
       <c r="D223" s="5">
-        <v>5.0229835109222964</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>5.0235036560260404</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>32.179250346000003</v>
+        <v>32.179262026000004</v>
       </c>
       <c r="C224" s="5">
-        <v>0.23142165900000222</v>
+        <v>0.23143746900000295</v>
       </c>
       <c r="D224" s="5">
-        <v>9.0472972849732223</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>9.0479414161991123</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>32.290773068</v>
+        <v>32.290715161000001</v>
       </c>
       <c r="C225" s="5">
-        <v>0.11152272199999658</v>
+        <v>0.11145313499999787</v>
       </c>
       <c r="D225" s="5">
-        <v>4.2390009817304675</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>4.2363038111920215</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>32.321669000999997</v>
+        <v>32.321629776000002</v>
       </c>
       <c r="C226" s="5">
-        <v>3.0895932999996489E-2</v>
+        <v>3.0914615000000367E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>1.1542259454626835</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.1549296382847185</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>32.191267064000002</v>
+        <v>32.191233482999998</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.13040193699999492</v>
+        <v>-0.13039629300000399</v>
       </c>
       <c r="D227" s="5">
-        <v>-4.7354080640727547</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-4.735213254022808</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>32.631208497000003</v>
+        <v>32.631159378</v>
       </c>
       <c r="C228" s="5">
-        <v>0.43994143300000133</v>
+        <v>0.43992589500000179</v>
       </c>
       <c r="D228" s="5">
-        <v>17.690401767829034</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>17.689749144012001</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>32.591235355999999</v>
+        <v>32.591218013000002</v>
       </c>
       <c r="C229" s="5">
-        <v>-3.9973141000004375E-2</v>
+        <v>-3.994136499999712E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.4601329616544589</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-1.458982236925066</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>32.370821952999997</v>
+        <v>32.370812686000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.22041340300000201</v>
+        <v>-0.22040532700000171</v>
       </c>
       <c r="D230" s="5">
-        <v>-7.8203925120856832</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-7.8201205515638916</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>32.267721061000003</v>
+        <v>32.267759198</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.10310089199999339</v>
+        <v>-0.10305348800000047</v>
       </c>
       <c r="D231" s="5">
-        <v>-3.7557475563296583</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-3.7540519076133538</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>32.224296856999999</v>
+        <v>32.224274106000003</v>
       </c>
       <c r="C232" s="5">
-        <v>-4.3424204000004352E-2</v>
+        <v>-4.3485091999997394E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.602997581784904</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-1.6052267360670336</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>32.261851989</v>
+        <v>32.262097435999998</v>
       </c>
       <c r="C233" s="5">
-        <v>3.7555132000001379E-2</v>
+        <v>3.7823329999994826E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>1.4075140720919199</v>
+        <v>1.4176317470225186</v>
       </c>
       <c r="E233" s="5">
-        <v>1.607690843842069</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>1.6079604652328383</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>32.302040097000003</v>
+        <v>32.302000004</v>
       </c>
       <c r="C234" s="5">
-        <v>4.0188108000002387E-2</v>
+        <v>3.9902568000002248E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>1.5051061796606646</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>1.4943279736113091</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>32.345906497999998</v>
+        <v>32.345887513000001</v>
       </c>
       <c r="C235" s="5">
-        <v>4.3866400999995392E-2</v>
+        <v>4.3887509000001046E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>1.6418354408888058</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>1.6426334399765707</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>32.182623884999998</v>
+        <v>32.182616248999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.1632826129999998</v>
+        <v>-0.16327126400000225</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.8922316096619021</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-5.8918367334353627</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>32.167699890999998</v>
+        <v>32.167659723</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.4923994000000107E-2</v>
+        <v>-1.495652599999886E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-0.55505688151086252</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-0.55626386036485842</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>32.299589292999997</v>
+        <v>32.299554575999998</v>
       </c>
       <c r="C238" s="5">
-        <v>0.13188940199999877</v>
+        <v>0.13189485299999859</v>
       </c>
       <c r="D238" s="5">
-        <v>5.0325478472091234</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>5.032766982494663</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>32.206151554000002</v>
+        <v>32.206119907999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-9.343773899999519E-2</v>
+        <v>-9.3434668000000443E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.4167119108103106</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-3.4166050090785882</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>32.158676683000003</v>
+        <v>32.158626564000002</v>
       </c>
       <c r="C240" s="5">
-        <v>-4.7474870999998586E-2</v>
+        <v>-4.749334399999583E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.7546406738736753</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-1.7553196068888943</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>32.116012584000003</v>
+        <v>32.115991307000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-4.2664098999999567E-2</v>
+        <v>-4.2635257000000593E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.5804442861677148</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-1.579386088380208</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>31.807560667000001</v>
+        <v>31.807540731</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.30845191700000285</v>
+        <v>-0.30845057600000203</v>
       </c>
       <c r="D242" s="5">
-        <v>-10.935437831404304</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-10.93539963850213</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>32.170386450000002</v>
+        <v>32.170422809999998</v>
       </c>
       <c r="C243" s="5">
-        <v>0.36282578300000168</v>
+        <v>0.36288207899999847</v>
       </c>
       <c r="D243" s="5">
-        <v>14.580566471892231</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>14.582982315083903</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>32.533643589999997</v>
+        <v>32.533588801999997</v>
       </c>
       <c r="C244" s="5">
-        <v>0.36325713999999465</v>
+        <v>0.36316599199999899</v>
       </c>
       <c r="D244" s="5">
-        <v>14.423998529946513</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>14.420134349264746</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>32.467239292999999</v>
+        <v>32.467568120999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-6.640429699999828E-2</v>
+        <v>-6.6020680999997694E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.4220055962342668</v>
+        <v>-2.4081735379260949</v>
       </c>
       <c r="E245" s="5">
-        <v>0.6366258950974979</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>0.63687950049622355</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>32.469640333000001</v>
+        <v>32.469576598000003</v>
       </c>
       <c r="C246" s="5">
-        <v>2.4010400000022969E-3</v>
+        <v>2.0084770000039498E-3</v>
       </c>
       <c r="D246" s="5">
-        <v>8.8779344042899666E-2</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>7.4258490400680444E-2</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>32.421114998999997</v>
+        <v>32.421082570000003</v>
       </c>
       <c r="C247" s="5">
-        <v>-4.852533400000425E-2</v>
+        <v>-4.8494028000000355E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.7787121323511124</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-1.7775774709841485</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>32.591137162000003</v>
+        <v>32.591113198000002</v>
       </c>
       <c r="C248" s="5">
-        <v>0.17002216300000583</v>
+        <v>0.17003062799999924</v>
       </c>
       <c r="D248" s="5">
-        <v>6.4777360507146886</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>6.4780745884961188</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>32.662668967000002</v>
+        <v>32.662640168000003</v>
       </c>
       <c r="C249" s="5">
-        <v>7.1531804999999338E-2</v>
+        <v>7.1526970000000745E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>2.6658162352418024</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>2.6656358497509913</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>32.688378041999997</v>
+        <v>32.688344174000001</v>
       </c>
       <c r="C250" s="5">
-        <v>2.5709074999994641E-2</v>
+        <v>2.5704005999998003E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>0.94863030352039246</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>0.94844329381658099</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>32.607966372999996</v>
+        <v>32.607936488</v>
       </c>
       <c r="C251" s="5">
-        <v>-8.0411669000000074E-2</v>
+        <v>-8.0407686000000922E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.912322943237855</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-2.9121836108516708</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>32.655484856999998</v>
+        <v>32.655442379999997</v>
       </c>
       <c r="C252" s="5">
-        <v>4.7518484000001138E-2</v>
+        <v>4.7505891999996663E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>1.7628035490051097</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>1.76233429960726</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>32.718555252999998</v>
+        <v>32.718529949999997</v>
       </c>
       <c r="C253" s="5">
-        <v>6.3070396000000528E-2</v>
+        <v>6.3087570000000426E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>2.3424439199845715</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.3430916378313515</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>32.834572807999997</v>
+        <v>32.834546584999998</v>
       </c>
       <c r="C254" s="5">
-        <v>0.11601755499999911</v>
+        <v>0.11601663500000114</v>
       </c>
       <c r="D254" s="5">
-        <v>4.339084851318753</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>4.3390531906255969</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>33.065987061000001</v>
+        <v>33.066020502999997</v>
       </c>
       <c r="C255" s="5">
-        <v>0.23141425300000407</v>
+        <v>0.23147391799999895</v>
       </c>
       <c r="D255" s="5">
-        <v>8.7931255670370199</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>8.7954885941416094</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>32.730765607999999</v>
+        <v>32.730708847999999</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.33522145300000261</v>
+        <v>-0.33531165499999815</v>
       </c>
       <c r="D256" s="5">
-        <v>-11.509617786508851</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-11.512533164743022</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>33.493758518</v>
+        <v>33.494094117000003</v>
       </c>
       <c r="C257" s="5">
-        <v>0.76299291000000125</v>
+        <v>0.76338526900000403</v>
       </c>
       <c r="D257" s="5">
-        <v>31.85379966824522</v>
+        <v>31.872398452454178</v>
       </c>
       <c r="E257" s="5">
-        <v>3.1617077625116119</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>3.1616965957362408</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>32.734668405999997</v>
+        <v>32.734607814999997</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.75909011200000265</v>
+        <v>-0.75948630200000622</v>
       </c>
       <c r="D258" s="5">
-        <v>-24.049832882765344</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-24.060651066777993</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>32.814631054000003</v>
+        <v>32.814604840000001</v>
       </c>
       <c r="C259" s="5">
-        <v>7.9962648000005743E-2</v>
+        <v>7.9997025000004385E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>2.9710062062210829</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>2.9723062733897798</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>32.784920255999999</v>
+        <v>32.784897897</v>
       </c>
       <c r="C260" s="5">
-        <v>-2.9710798000003535E-2</v>
+        <v>-2.9706943000000763E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-1.0811015573278127</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-1.0809628404641836</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>32.966748660999997</v>
+        <v>32.966717179</v>
       </c>
       <c r="C261" s="5">
-        <v>0.18182840499999742</v>
+        <v>0.1818192819999993</v>
       </c>
       <c r="D261" s="5">
-        <v>6.8621295965239471</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>6.8617795525564684</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>32.888493199999999</v>
+        <v>32.888457123000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-7.8255460999997695E-2</v>
+        <v>-7.8260055999997746E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.8116264875904684</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.8117920811812191</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>32.72266467</v>
+        <v>32.722635027000003</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.16582852999999886</v>
+        <v>-0.16582209599999942</v>
       </c>
       <c r="D263" s="5">
-        <v>-5.8855683532369589</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-5.8853525712048826</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>33.052670833999997</v>
+        <v>33.052635909000003</v>
       </c>
       <c r="C264" s="5">
-        <v>0.33000616399999672</v>
+        <v>0.33000088200000022</v>
       </c>
       <c r="D264" s="5">
-        <v>12.796275688804194</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>12.796071625503714</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>33.124611989000002</v>
+        <v>33.124586463999997</v>
       </c>
       <c r="C265" s="5">
-        <v>7.1941155000004642E-2</v>
+        <v>7.1950554999993699E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>2.6433681469961723</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>2.6437205083631232</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>33.166246154</v>
+        <v>33.166217146999998</v>
       </c>
       <c r="C266" s="5">
-        <v>4.1634164999997836E-2</v>
+        <v>4.1630683000001056E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>1.5187446023403828</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>1.5186178838494824</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>33.135426643999999</v>
+        <v>33.135452100000002</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.0819510000000605E-2</v>
+        <v>-3.0765046999995604E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.1094104487978207</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-1.1074608981731737</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>33.316148613999999</v>
+        <v>33.316091638000003</v>
       </c>
       <c r="C268" s="5">
-        <v>0.18072197000000045</v>
+        <v>0.18063953800000121</v>
       </c>
       <c r="D268" s="5">
-        <v>6.7447897496485165</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>6.7416151162530635</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>33.308851674000003</v>
+        <v>33.309177382999998</v>
       </c>
       <c r="C269" s="5">
-        <v>-7.2969399999962548E-3</v>
+        <v>-6.9142550000051983E-3</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.26250896477797436</v>
+        <v>-0.24875792663014984</v>
       </c>
       <c r="E269" s="5">
-        <v>-0.5520635849232236</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-0.55208758103462152</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>33.639792366999998</v>
+        <v>33.639728515000002</v>
       </c>
       <c r="C270" s="5">
-        <v>0.33094069299999518</v>
+        <v>0.33055113200000363</v>
       </c>
       <c r="D270" s="5">
-        <v>12.596204593506833</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>12.580428923509146</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>33.603069536</v>
+        <v>33.603051026999999</v>
       </c>
       <c r="C271" s="5">
-        <v>-3.6722830999998735E-2</v>
+        <v>-3.6677488000002256E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.3021416281727927</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-1.3005459100375649</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>34.000391895999996</v>
+        <v>34.000386958999997</v>
       </c>
       <c r="C272" s="5">
-        <v>0.39732235999999688</v>
+        <v>0.39733593199999717</v>
       </c>
       <c r="D272" s="5">
-        <v>15.148866254580518</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>15.149426720539051</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>33.781709519000003</v>
+        <v>33.781664096999997</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.21868237699999327</v>
+        <v>-0.21872286199999991</v>
       </c>
       <c r="D273" s="5">
-        <v>-7.4508564082611084</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-7.4521884071598876</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>33.692799170999997</v>
+        <v>33.692753631999999</v>
       </c>
       <c r="C274" s="5">
-        <v>-8.8910348000005968E-2</v>
+        <v>-8.8910464999997885E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-3.1129703941375153</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-3.112978556707402</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>34.076394637999996</v>
+        <v>34.076363616000002</v>
       </c>
       <c r="C275" s="5">
-        <v>0.38359546699999925</v>
+        <v>0.38360998400000312</v>
       </c>
       <c r="D275" s="5">
-        <v>14.550911695278668</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>14.551518214650304</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>34.237132568</v>
+        <v>34.237109638</v>
       </c>
       <c r="C276" s="5">
-        <v>0.16073793000000336</v>
+        <v>0.16074602199999788</v>
       </c>
       <c r="D276" s="5">
-        <v>5.8095685537425723</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>5.8098740803093074</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>34.312074351</v>
+        <v>34.312051744999998</v>
       </c>
       <c r="C277" s="5">
-        <v>7.4941782999999873E-2</v>
+        <v>7.4942106999998259E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>2.6585387723861542</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>2.6585522069523693</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>34.502449415000001</v>
+        <v>34.502426254</v>
       </c>
       <c r="C278" s="5">
-        <v>0.19037506400000126</v>
+        <v>0.19037450900000152</v>
       </c>
       <c r="D278" s="5">
-        <v>6.8649881956060366</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>6.8649722292713156</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>34.709367737999997</v>
+        <v>34.709386915000003</v>
       </c>
       <c r="C279" s="5">
-        <v>0.20691832299999646</v>
+        <v>0.20696066100000365</v>
       </c>
       <c r="D279" s="5">
-        <v>7.4388369615034255</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>7.4404147612571636</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>34.786173677000001</v>
+        <v>34.786146008999999</v>
       </c>
       <c r="C280" s="5">
-        <v>7.680593900000332E-2</v>
+        <v>7.6759093999996253E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>2.6879535503638419</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>2.6862926365243123</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>35.054193241</v>
+        <v>35.054435646999998</v>
       </c>
       <c r="C281" s="5">
-        <v>0.26801956399999938</v>
+        <v>0.26828963799999883</v>
       </c>
       <c r="D281" s="5">
-        <v>9.6477656125937283</v>
+        <v>9.6579113883441092</v>
       </c>
       <c r="E281" s="5">
-        <v>5.2398731246636299</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>5.2395717970829425</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>35.065818919000002</v>
+        <v>35.065778494</v>
       </c>
       <c r="C282" s="5">
-        <v>1.1625678000001471E-2</v>
+        <v>1.1342847000001655E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>0.39870519592695164</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>0.38898548081349738</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>35.317562696000003</v>
+        <v>35.317567371999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.2517437770000015</v>
+        <v>0.25178887799999927</v>
       </c>
       <c r="D283" s="5">
-        <v>8.9634557630666976</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>8.9651362951169933</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>35.417371993000003</v>
+        <v>35.417390638000001</v>
       </c>
       <c r="C284" s="5">
-        <v>9.9809297000000186E-2</v>
+        <v>9.9823266000001354E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>3.4444744753950429</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.4449636088594193</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>35.388661354</v>
+        <v>35.388600416999999</v>
       </c>
       <c r="C285" s="5">
-        <v>-2.8710639000003368E-2</v>
+        <v>-2.8790221000001281E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.96843925348915061</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-0.97111113684927863</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>35.485291244999999</v>
+        <v>35.485237922000003</v>
       </c>
       <c r="C286" s="5">
-        <v>9.6629890999999191E-2</v>
+        <v>9.6637505000003898E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>3.3262980143062393</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>3.3265698749907591</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>35.426844633000002</v>
+        <v>35.426809020999997</v>
       </c>
       <c r="C287" s="5">
-        <v>-5.8446611999997344E-2</v>
+        <v>-5.8428901000006306E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-1.9586723264559347</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-1.9580870730971589</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>35.916816974</v>
+        <v>35.916808478999997</v>
       </c>
       <c r="C288" s="5">
-        <v>0.48997234099999787</v>
+        <v>0.48999945799999978</v>
       </c>
       <c r="D288" s="5">
-        <v>17.919173528904729</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>17.920261279092543</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>35.803269864000001</v>
+        <v>35.803250052999999</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.11354710999999895</v>
+        <v>-0.11355842599999733</v>
       </c>
       <c r="D289" s="5">
-        <v>-3.7283966627443377</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-3.728762660585816</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>35.849644503</v>
+        <v>35.849629753999999</v>
       </c>
       <c r="C290" s="5">
-        <v>4.6374638999999718E-2</v>
+        <v>4.6379700999999329E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>1.5654360094357944</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>1.5656089755496927</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>35.995578051999999</v>
+        <v>35.995591617000002</v>
       </c>
       <c r="C291" s="5">
-        <v>0.14593354899999866</v>
+        <v>0.14596186300000369</v>
       </c>
       <c r="D291" s="5">
-        <v>4.9957176579107143</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>4.9967108354784795</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>35.956567757999998</v>
+        <v>35.956570438</v>
       </c>
       <c r="C292" s="5">
-        <v>-3.9010294000000556E-2</v>
+        <v>-3.9021179000002348E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-1.2927789848241278</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>-1.2931370751116944</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>35.863772929</v>
+        <v>35.863908088999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-9.2794828999998913E-2</v>
+        <v>-9.2662349000001143E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-3.053315474185736</v>
+        <v>-3.0490177354085435</v>
       </c>
       <c r="E293" s="5">
-        <v>2.3095088294689425</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.3091869176027568</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>35.997957188999997</v>
+        <v>35.997949317</v>
       </c>
       <c r="C294" s="5">
-        <v>0.13418425999999783</v>
+        <v>0.13404122800000096</v>
       </c>
       <c r="D294" s="5">
-        <v>4.583352652467565</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>4.5783486124422401</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>35.901507905000003</v>
+        <v>35.901532963000001</v>
       </c>
       <c r="C295" s="5">
-        <v>-9.6449283999994861E-2</v>
+        <v>-9.6416353999998705E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-3.1682001406410198</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-3.1671350113597341</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>35.923376406000003</v>
+        <v>35.923415771000002</v>
       </c>
       <c r="C296" s="5">
-        <v>2.1868501000000151E-2</v>
+        <v>2.1882808000000864E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>0.73340363016258792</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>0.73388453954994493</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>35.853187679000001</v>
+        <v>35.853115363999997</v>
       </c>
       <c r="C297" s="5">
-        <v>-7.018872700000145E-2</v>
+        <v>-7.0300407000004839E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-2.319582383363028</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-2.323231008746629</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>35.951880066000001</v>
+        <v>35.951822616999998</v>
       </c>
       <c r="C298" s="5">
-        <v>9.8692386999999826E-2</v>
+        <v>9.8707253000000605E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>3.3536887408273985</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.3542084475891798</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>36.102765142000003</v>
+        <v>36.102726095999998</v>
       </c>
       <c r="C299" s="5">
-        <v>0.15088507600000156</v>
+        <v>0.15090347900000012</v>
       </c>
       <c r="D299" s="5">
-        <v>5.1541261256008442</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>5.1547777698668806</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>36.265741751</v>
+        <v>36.265749276000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.16297660899999755</v>
+        <v>0.16302318000000326</v>
       </c>
       <c r="D300" s="5">
-        <v>5.5536319242929899</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>5.5552646664290384</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>36.337995409999998</v>
+        <v>36.337981006</v>
       </c>
       <c r="C301" s="5">
-        <v>7.2253658999997583E-2</v>
+        <v>7.2231729999998606E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>2.4171799530577465</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>2.4164377765482303</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>36.299675086999997</v>
+        <v>36.299673878</v>
       </c>
       <c r="C302" s="5">
-        <v>-3.8320323000000656E-2</v>
+        <v>-3.830712799999958E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-1.2581489753713981</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-1.2577187559923875</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>36.402424447999998</v>
+        <v>36.402438746000001</v>
       </c>
       <c r="C303" s="5">
-        <v>0.10274936100000076</v>
+        <v>0.10276486800000129</v>
       </c>
       <c r="D303" s="5">
-        <v>3.4500862722464332</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>3.450615212288155</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>36.419238059999998</v>
+        <v>36.419266718999999</v>
       </c>
       <c r="C304" s="5">
-        <v>1.6813611999999978E-2</v>
+        <v>1.6827972999998053E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>0.55566816315151257</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>0.5561437640222433</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>36.452271844999999</v>
+        <v>36.452297590000001</v>
       </c>
       <c r="C305" s="5">
-        <v>3.3033785000000648E-2</v>
+        <v>3.3030871000001127E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>1.0938970525986358</v>
+        <v>1.0937992100784388</v>
       </c>
       <c r="E305" s="5">
-        <v>1.6409286250084643</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>1.640617356981422</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>36.516505561000002</v>
+        <v>36.516527021000002</v>
       </c>
       <c r="C306" s="5">
-        <v>6.4233716000003938E-2</v>
+        <v>6.4229431000001114E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>2.135173018648473</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.1350276765631504</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>36.596799568000002</v>
+        <v>36.596829978000002</v>
       </c>
       <c r="C307" s="5">
-        <v>8.0294006999999112E-2</v>
+        <v>8.0302957000000674E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>2.6707551843128563</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>2.6710549020642071</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>36.622573871</v>
+        <v>36.622609632</v>
       </c>
       <c r="C308" s="5">
-        <v>2.5774302999998611E-2</v>
+        <v>2.5779653999997265E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>0.84841435849956071</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.84859047281813371</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>35.776789837999999</v>
+        <v>35.776714482000003</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.84578403300000105</v>
+        <v>-0.84589514999999693</v>
       </c>
       <c r="D309" s="5">
-        <v>-24.450764565719261</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-24.45355931391412</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>35.999689844999999</v>
+        <v>35.999634557999997</v>
       </c>
       <c r="C310" s="5">
-        <v>0.22290000699999979</v>
+        <v>0.22292007599999408</v>
       </c>
       <c r="D310" s="5">
-        <v>7.7379410569524243</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>7.7386786587245293</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>36.218199480999999</v>
+        <v>36.218166486000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.21850963600000028</v>
+        <v>0.21853192800000443</v>
       </c>
       <c r="D311" s="5">
-        <v>7.5318622894520404</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>7.5326684690573353</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>36.343135011000001</v>
+        <v>36.343195180000002</v>
       </c>
       <c r="C312" s="5">
-        <v>0.1249355300000019</v>
+        <v>0.12502869400000094</v>
       </c>
       <c r="D312" s="5">
-        <v>4.2188730666058216</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>4.2220829564696638</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>36.510397838000003</v>
+        <v>36.510397257999998</v>
       </c>
       <c r="C313" s="5">
-        <v>0.16726282700000183</v>
+        <v>0.16720207799999542</v>
       </c>
       <c r="D313" s="5">
-        <v>5.6647510334747686</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>5.6626316750116645</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>36.449377005000002</v>
+        <v>36.449381868000003</v>
       </c>
       <c r="C314" s="5">
-        <v>-6.1020833000000607E-2</v>
+        <v>-6.1015389999994341E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-1.9872593426055518</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-1.9870837383584417</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>36.520746080999999</v>
+        <v>36.520791531</v>
       </c>
       <c r="C315" s="5">
-        <v>7.1369075999996312E-2</v>
+        <v>7.1409662999997181E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>2.3751089411070847</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>2.3764739127519086</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>36.577040322999999</v>
+        <v>36.577041111</v>
       </c>
       <c r="C316" s="5">
-        <v>5.6294241999999883E-2</v>
+        <v>5.6249579999999355E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>1.8654807813573759</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.8639858710280732</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>36.602531642000002</v>
+        <v>36.602508090000001</v>
       </c>
       <c r="C317" s="5">
-        <v>2.5491319000003898E-2</v>
+        <v>2.5466979000000833E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>0.83951865072435794</v>
+        <v>0.83871395876811139</v>
       </c>
       <c r="E317" s="5">
-        <v>0.41220969063033852</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>0.41207416248354445</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>36.728898516000001</v>
+        <v>36.728883142000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.12636687399999857</v>
+        <v>0.12637505200000021</v>
       </c>
       <c r="D318" s="5">
-        <v>4.2224681945134179</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>4.2227494359697859</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>36.777363373</v>
+        <v>36.777346338000001</v>
       </c>
       <c r="C319" s="5">
-        <v>4.8464856999999029E-2</v>
+        <v>4.8463196000000153E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>1.5949774707387787</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>1.5949230824075844</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>36.801454888999999</v>
+        <v>36.801451501000003</v>
       </c>
       <c r="C320" s="5">
-        <v>2.4091515999998592E-2</v>
+        <v>2.4105163000001539E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.78891475791544874</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>0.78936362967108042</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>37.005313764999997</v>
+        <v>37.005223055999998</v>
       </c>
       <c r="C321" s="5">
-        <v>0.20385887599999819</v>
+        <v>0.20377155499999589</v>
       </c>
       <c r="D321" s="5">
-        <v>6.8536182597478845</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>6.8505932544331349</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>37.234804566000001</v>
+        <v>37.234770269999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.2294908010000043</v>
+        <v>0.22954721400000011</v>
       </c>
       <c r="D322" s="5">
-        <v>7.7010292304212857</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>7.7030068610165703</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>37.039595915</v>
+        <v>37.039624232000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.19520865100000151</v>
+        <v>-0.19514603799999719</v>
       </c>
       <c r="D323" s="5">
-        <v>-6.1128974520483492</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-6.1109983821363789</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>36.728501295999997</v>
+        <v>36.72866982</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.31109461900000213</v>
+        <v>-0.31095441200000096</v>
       </c>
       <c r="D324" s="5">
-        <v>-9.6259786891941808</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-9.6218316683712057</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>36.985986377000003</v>
+        <v>36.986047845000002</v>
       </c>
       <c r="C325" s="5">
-        <v>0.25748508100000578</v>
+        <v>0.25737802500000129</v>
       </c>
       <c r="D325" s="5">
-        <v>8.7446691234296594</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>8.7408503795238133</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>37.097948217000003</v>
+        <v>37.097979568</v>
       </c>
       <c r="C326" s="5">
-        <v>0.11196183999999931</v>
+        <v>0.11193172299999787</v>
       </c>
       <c r="D326" s="5">
-        <v>3.6936647731765415</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>3.692648366359208</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>37.150487800999997</v>
+        <v>37.150570995999999</v>
       </c>
       <c r="C327" s="5">
-        <v>5.2539583999994477E-2</v>
+        <v>5.2591427999999496E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>1.7127880827597197</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>1.7144899342124598</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>37.320178951000003</v>
+        <v>37.320152352999997</v>
       </c>
       <c r="C328" s="5">
-        <v>0.16969115000000556</v>
+        <v>0.16958135699999843</v>
       </c>
       <c r="D328" s="5">
-        <v>5.621021451730801</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>5.6172798714178906</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>37.738328850999999</v>
+        <v>37.738160573999998</v>
       </c>
       <c r="C329" s="5">
-        <v>0.41814989999999597</v>
+        <v>0.4180082210000009</v>
       </c>
       <c r="D329" s="5">
-        <v>14.305562390461613</v>
+        <v>14.300423749055803</v>
       </c>
       <c r="E329" s="5">
-        <v>3.103056422733097</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.102663023002683</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>37.537799913999997</v>
+        <v>37.537693480000002</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.20052893700000141</v>
+        <v>-0.20046709399999685</v>
       </c>
       <c r="D330" s="5">
-        <v>-6.1933113223832219</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>-6.1914835696635917</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>37.675414697000001</v>
+        <v>37.675295669</v>
       </c>
       <c r="C331" s="5">
-        <v>0.13761478300000363</v>
+        <v>0.13760218899999899</v>
       </c>
       <c r="D331" s="5">
-        <v>4.4890342104742409</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>4.4886280573500414</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>37.680817515999998</v>
+        <v>37.680696449999999</v>
       </c>
       <c r="C332" s="5">
-        <v>5.402818999996839E-3</v>
+        <v>5.4007809999987444E-3</v>
       </c>
       <c r="D332" s="5">
-        <v>0.1722210331878804</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>0.17215656270366253</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>37.942732841000002</v>
+        <v>37.942602059999999</v>
       </c>
       <c r="C333" s="5">
-        <v>0.26191532500000392</v>
+        <v>0.26190560999999946</v>
       </c>
       <c r="D333" s="5">
-        <v>8.6674549773761314</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>8.6671500144104741</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>37.881971657000001</v>
+        <v>37.881931928999997</v>
       </c>
       <c r="C334" s="5">
-        <v>-6.0761184000000412E-2</v>
+        <v>-6.0670131000001959E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-1.9048348607891619</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-1.9020119465521068</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>37.890936062000002</v>
+        <v>37.891150013999997</v>
       </c>
       <c r="C335" s="5">
-        <v>8.9644050000003972E-3</v>
+        <v>9.2180850000005421E-3</v>
       </c>
       <c r="D335" s="5">
-        <v>0.28433836532997248</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>0.29239581862359199</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>37.799895450000001</v>
+        <v>37.800329167999998</v>
       </c>
       <c r="C336" s="5">
-        <v>-9.1040612000000465E-2</v>
+        <v>-9.0820845999999733E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.8454437763223539</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-2.8386495426571789</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>37.865278930999999</v>
+        <v>37.865668562000003</v>
       </c>
       <c r="C337" s="5">
-        <v>6.5383480999997801E-2</v>
+        <v>6.5339394000005768E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>2.0955329995714367</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>2.0940822995091368</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>38.249768185000001</v>
+        <v>38.249663406000003</v>
       </c>
       <c r="C338" s="5">
-        <v>0.38448925400000178</v>
+        <v>0.38399484400000006</v>
       </c>
       <c r="D338" s="5">
-        <v>12.889036093859673</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>12.87138720620209</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>38.066584908000003</v>
+        <v>38.066701369</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.1831832769999977</v>
+        <v>-0.18296203700000291</v>
       </c>
       <c r="D339" s="5">
-        <v>-5.5979755354653165</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-5.5914063552885747</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>38.151232043</v>
+        <v>38.151082133999999</v>
       </c>
       <c r="C340" s="5">
-        <v>8.464713499999732E-2</v>
+        <v>8.4380764999998803E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>2.70126965868005</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.6926569887520069</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>38.125235248000003</v>
+        <v>38.125043523000002</v>
       </c>
       <c r="C341" s="5">
-        <v>-2.5996794999997519E-2</v>
+        <v>-2.6038610999997047E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.81463955974202529</v>
+        <v>-0.81594819157000398</v>
       </c>
       <c r="E341" s="5">
-        <v>1.0252345792194584</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.0251770174154906</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>38.235218723000003</v>
+        <v>38.234811329999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.10998347499999994</v>
+        <v>0.10976780699999722</v>
       </c>
       <c r="D342" s="5">
-        <v>3.5172106621091936</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>3.5102220732367906</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>38.370724484</v>
+        <v>38.370164774999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.13550576099999745</v>
+        <v>0.13535344499999979</v>
       </c>
       <c r="D343" s="5">
-        <v>4.3366874628339325</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>4.3317645432343177</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>38.556097360999999</v>
+        <v>38.555984246000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.18537287699999894</v>
+        <v>0.18581947100000207</v>
       </c>
       <c r="D344" s="5">
-        <v>5.9538709830358805</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>5.9686884399316575</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>38.823456864000001</v>
+        <v>38.823349540000002</v>
       </c>
       <c r="C345" s="5">
-        <v>0.26735950300000155</v>
+        <v>0.26736529400000109</v>
       </c>
       <c r="D345" s="5">
-        <v>8.6459676114635897</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>8.646188423500023</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>38.848712358</v>
+        <v>38.848659177999998</v>
       </c>
       <c r="C346" s="5">
-        <v>2.5255493999999601E-2</v>
+        <v>2.5309637999995971E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>0.7834248602968108</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>0.78511261079921013</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>38.968916858999997</v>
+        <v>38.969278404000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.12020450099999636</v>
+        <v>0.1206192260000023</v>
       </c>
       <c r="D347" s="5">
-        <v>3.776847314318954</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>3.7901066542206152</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>38.663390864999997</v>
+        <v>38.664510741000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.30552599399999991</v>
+        <v>-0.3047676629999998</v>
       </c>
       <c r="D348" s="5">
-        <v>-9.0130174647537924</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-8.9915202241001353</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>39.035471258000001</v>
+        <v>39.036124100999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.37208039300000451</v>
+        <v>0.37161335999999778</v>
       </c>
       <c r="D349" s="5">
-        <v>12.179588329203828</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>12.163112424132482</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>39.183868986999997</v>
+        <v>39.183601373999998</v>
       </c>
       <c r="C350" s="5">
-        <v>0.14839772899999559</v>
+        <v>0.1474772729999998</v>
       </c>
       <c r="D350" s="5">
-        <v>4.6585388160874874</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>4.628961583669966</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>39.762318004000001</v>
+        <v>39.762481931000003</v>
       </c>
       <c r="C351" s="5">
-        <v>0.57844901700000406</v>
+        <v>0.57888055700000507</v>
       </c>
       <c r="D351" s="5">
-        <v>19.22643090063325</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>19.242101659399282</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>39.360993960000002</v>
+        <v>39.360764733000003</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.40132404399999899</v>
+        <v>-0.40171719800000005</v>
       </c>
       <c r="D352" s="5">
-        <v>-11.461461093520253</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-11.472028129178479</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>39.312000849</v>
+        <v>39.311794644000003</v>
       </c>
       <c r="C353" s="5">
-        <v>-4.8993111000001477E-2</v>
+        <v>-4.8970089000000883E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.4834715598586512</v>
+        <v>-1.4827878117693594</v>
       </c>
       <c r="E353" s="5">
-        <v>3.1128085985049792</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>3.112786272057777</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>39.331465483999999</v>
+        <v>39.330733774000002</v>
       </c>
       <c r="C354" s="5">
-        <v>1.9464634999998509E-2</v>
+        <v>1.8939129999999693E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>0.59577926663891834</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>0.57965486105513442</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>39.386836623999997</v>
+        <v>39.385825423</v>
       </c>
       <c r="C355" s="5">
-        <v>5.537113999999832E-2</v>
+        <v>5.5091648999997744E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>1.7025115083749709</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>1.6938833675303577</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>39.439537799999997</v>
+        <v>39.438813111000002</v>
       </c>
       <c r="C356" s="5">
-        <v>5.270117599999935E-2</v>
+        <v>5.2987688000001754E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>1.6175175839910461</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.6264185163725964</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>39.228202811999999</v>
+        <v>39.228197680999997</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.21133498799999728</v>
+        <v>-0.21061543000000427</v>
       </c>
       <c r="D357" s="5">
-        <v>-6.2439843248227493</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-6.2234562012523416</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>39.450115775</v>
+        <v>39.450148597000002</v>
       </c>
       <c r="C358" s="5">
-        <v>0.22191296300000118</v>
+        <v>0.22195091600000438</v>
       </c>
       <c r="D358" s="5">
-        <v>7.0036128641524087</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>7.0048491300460869</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>39.379706908999999</v>
+        <v>39.380335973999998</v>
       </c>
       <c r="C359" s="5">
-        <v>-7.0408866000001069E-2</v>
+        <v>-6.9812623000004237E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-2.1208094836540403</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-2.103022557443468</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>39.507140132000004</v>
+        <v>39.509028692999998</v>
       </c>
       <c r="C360" s="5">
-        <v>0.12743322300000415</v>
+        <v>0.12869271900000001</v>
       </c>
       <c r="D360" s="5">
-        <v>3.9530796680673941</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.9927902634251833</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>39.702077492999997</v>
+        <v>39.703077360999998</v>
       </c>
       <c r="C361" s="5">
-        <v>0.19493736099999381</v>
+        <v>0.19404866800000065</v>
       </c>
       <c r="D361" s="5">
-        <v>6.0844376459770144</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>6.0556486278985355</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>39.600561081000002</v>
+        <v>39.600275052000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.10151641199999517</v>
+        <v>-0.10280230899999765</v>
       </c>
       <c r="D362" s="5">
-        <v>-3.0255603530474962</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-3.0632646375532424</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>39.617036118000001</v>
+        <v>39.617475454000001</v>
       </c>
       <c r="C363" s="5">
-        <v>1.6475036999999304E-2</v>
+        <v>1.7200402000000281E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>0.50038039405777557</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.52246764605614615</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>39.771907827</v>
+        <v>39.771930507</v>
       </c>
       <c r="C364" s="5">
-        <v>0.15487170899999825</v>
+        <v>0.15445505299999951</v>
       </c>
       <c r="D364" s="5">
-        <v>4.7932511054817661</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.780023771435582</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>40.111706644999998</v>
+        <v>40.111242687000001</v>
       </c>
       <c r="C365" s="5">
-        <v>0.33979881799999845</v>
+        <v>0.3393121800000003</v>
       </c>
       <c r="D365" s="5">
-        <v>10.748179063583741</v>
+        <v>10.732050474596422</v>
       </c>
       <c r="E365" s="5">
-        <v>2.0342536088959751</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.0336086160391398</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>40.105119651999999</v>
+        <v>40.103917508999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-6.5869929999990973E-3</v>
+        <v>-7.3251780000020972E-3</v>
       </c>
       <c r="D366" s="5">
-        <v>-0.19688158409614243</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-0.21892590031920012</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>40.208336684000002</v>
+        <v>40.206257110000003</v>
       </c>
       <c r="C367" s="5">
-        <v>0.10321703200000343</v>
+        <v>0.10233960100000417</v>
       </c>
       <c r="D367" s="5">
-        <v>3.1324885724224094</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>3.1055793831352041</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>39.318307212999997</v>
+        <v>39.316187128999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.8900294710000054</v>
+        <v>-0.89006998100000345</v>
       </c>
       <c r="D368" s="5">
-        <v>-23.555816451056177</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-23.557835637908997</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>29.118738436000001</v>
+        <v>29.118333555</v>
       </c>
       <c r="C369" s="5">
-        <v>-10.199568776999996</v>
+        <v>-10.197853574</v>
       </c>
       <c r="D369" s="5">
-        <v>-97.277719179764915</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-97.27641158583522</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>31.128139036</v>
+        <v>31.128699381000001</v>
       </c>
       <c r="C370" s="5">
-        <v>2.0094005999999993</v>
+        <v>2.010365826000001</v>
       </c>
       <c r="D370" s="5">
-        <v>122.72410756899225</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>122.80939779585989</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>33.628868574999998</v>
+        <v>33.629987042000003</v>
       </c>
       <c r="C371" s="5">
-        <v>2.5007295389999982</v>
+        <v>2.5012876610000028</v>
       </c>
       <c r="D371" s="5">
-        <v>152.76048511831388</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>152.80676728697512</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>33.947842911000002</v>
+        <v>33.950825180999999</v>
       </c>
       <c r="C372" s="5">
-        <v>0.31897433600000369</v>
+        <v>0.32083813899999569</v>
       </c>
       <c r="D372" s="5">
-        <v>11.995129159849061</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>12.068513784356094</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>33.780129942000002</v>
+        <v>33.781889911</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.1677129690000001</v>
+        <v>-0.16893526999999864</v>
       </c>
       <c r="D373" s="5">
-        <v>-5.7699148399771527</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-5.8103256406721755</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>34.359068362000002</v>
+        <v>34.359602313000003</v>
       </c>
       <c r="C374" s="5">
-        <v>0.57893842000000006</v>
+        <v>0.57771240200000307</v>
       </c>
       <c r="D374" s="5">
-        <v>22.619845408695817</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>22.566062666806562</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>35.061940716000002</v>
+        <v>35.062706792999997</v>
       </c>
       <c r="C375" s="5">
-        <v>0.70287235400000014</v>
+        <v>0.70310447999999326</v>
       </c>
       <c r="D375" s="5">
-        <v>27.50724397876645</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>27.51689736662324</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>34.558108144000002</v>
+        <v>34.557904344000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.50383257200000031</v>
+        <v>-0.50480244899999605</v>
       </c>
       <c r="D376" s="5">
-        <v>-15.944120011312634</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-15.972102268096766</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>35.143449277999999</v>
+        <v>35.141970336</v>
       </c>
       <c r="C377" s="5">
-        <v>0.58534113399999654</v>
+        <v>0.58406599199999931</v>
       </c>
       <c r="D377" s="5">
-        <v>22.330035895629095</v>
+        <v>22.276926987861167</v>
       </c>
       <c r="E377" s="5">
-        <v>-12.38605330600986</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-12.388726995512744</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>35.545910081000002</v>
+        <v>35.544231549999999</v>
       </c>
       <c r="C378" s="5">
-        <v>0.40246080300000386</v>
+        <v>0.40226121399999926</v>
       </c>
       <c r="D378" s="5">
-        <v>14.641811481505339</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>14.634742356658093</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>35.142679141999999</v>
+        <v>35.140342689999997</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.40323093900000373</v>
+        <v>-0.40388886000000213</v>
       </c>
       <c r="D379" s="5">
-        <v>-12.794725594816448</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-12.814882693618991</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>35.568461511999999</v>
+        <v>35.560678955</v>
       </c>
       <c r="C380" s="5">
-        <v>0.4257823700000003</v>
+        <v>0.4203362650000031</v>
       </c>
       <c r="D380" s="5">
-        <v>15.548033255488303</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>15.336992420227658</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>35.766029484999997</v>
+        <v>35.765549749000002</v>
       </c>
       <c r="C381" s="5">
-        <v>0.19756797299999818</v>
+        <v>0.20487079400000141</v>
       </c>
       <c r="D381" s="5">
-        <v>6.8729498897402985</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>7.1367153894802637</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>36.144675456000002</v>
+        <v>36.146730228000003</v>
       </c>
       <c r="C382" s="5">
-        <v>0.37864597100000452</v>
+        <v>0.38118047900000107</v>
       </c>
       <c r="D382" s="5">
-        <v>13.47055833687676</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>13.566268231916844</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>36.348327623000003</v>
+        <v>36.351502791000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.20365216700000133</v>
+        <v>0.2047725629999988</v>
       </c>
       <c r="D383" s="5">
-        <v>6.9747430145034039</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>7.0139069899060713</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>36.852377001999997</v>
+        <v>36.858772944999998</v>
       </c>
       <c r="C384" s="5">
-        <v>0.50404937899999425</v>
+        <v>0.50727015399999686</v>
       </c>
       <c r="D384" s="5">
-        <v>17.970347283424502</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>18.092425681373548</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>36.888278675000002</v>
+        <v>36.893640800999997</v>
       </c>
       <c r="C385" s="5">
-        <v>3.5901673000005019E-2</v>
+        <v>3.4867855999998199E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>1.1753270927503001</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.1411072404000189</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>37.24217763</v>
+        <v>37.245057332000002</v>
       </c>
       <c r="C386" s="5">
-        <v>0.35389895499999824</v>
+        <v>0.35141653100000525</v>
       </c>
       <c r="D386" s="5">
-        <v>12.139889703880801</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>12.048380549738603</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>37.417797532999998</v>
+        <v>37.418904671</v>
       </c>
       <c r="C387" s="5">
-        <v>0.17561990299999763</v>
+        <v>0.17384733899999816</v>
       </c>
       <c r="D387" s="5">
-        <v>5.8078384374117276</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>5.7472500150093087</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>37.652666298</v>
+        <v>37.650800529999998</v>
       </c>
       <c r="C388" s="5">
-        <v>0.23486876500000164</v>
+        <v>0.23189585899999798</v>
       </c>
       <c r="D388" s="5">
-        <v>7.7978689563090064</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>7.6955422471852275</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>37.726295618999998</v>
+        <v>37.721620248999997</v>
       </c>
       <c r="C389" s="5">
-        <v>7.3629320999998527E-2</v>
+        <v>7.0819718999999282E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>2.3719882697030625</v>
+        <v>2.280652150504503</v>
       </c>
       <c r="E389" s="5">
-        <v>7.3494389254980641</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>7.3406524686447705</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>37.640466732</v>
+        <v>37.636382537000003</v>
       </c>
       <c r="C390" s="5">
-        <v>-8.5828886999998133E-2</v>
+        <v>-8.5237711999994303E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-2.6961471252734071</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-2.6781344649407735</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>37.79286673</v>
+        <v>37.788546809000003</v>
       </c>
       <c r="C391" s="5">
-        <v>0.15239999799999993</v>
+        <v>0.15216427200000027</v>
       </c>
       <c r="D391" s="5">
-        <v>4.9682684482874162</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>4.9609623922210577</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>37.586498736999999</v>
+        <v>37.56927365</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.20636799300000064</v>
+        <v>-0.21927315900000366</v>
       </c>
       <c r="D392" s="5">
-        <v>-6.3593470513716222</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>-6.7451793720253121</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>38.187013964000002</v>
+        <v>38.184626801999997</v>
       </c>
       <c r="C393" s="5">
-        <v>0.60051522700000248</v>
+        <v>0.61535315199999729</v>
       </c>
       <c r="D393" s="5">
-        <v>20.950017231850147</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>21.525948833049281</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>38.280772909</v>
+        <v>38.286428260999998</v>
       </c>
       <c r="C394" s="5">
-        <v>9.3758944999997595E-2</v>
+        <v>0.1018014590000007</v>
       </c>
       <c r="D394" s="5">
-        <v>2.9864228978578877</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.2465695076899115</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>38.275156688999999</v>
+        <v>38.283431067999999</v>
       </c>
       <c r="C395" s="5">
-        <v>-5.6162200000002827E-3</v>
+        <v>-2.9971929999987879E-3</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.17591150839872949</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-9.3899682097564607E-2</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>39.474681423</v>
+        <v>39.486216411000001</v>
       </c>
       <c r="C396" s="5">
-        <v>1.1995247340000006</v>
+        <v>1.2027853430000022</v>
       </c>
       <c r="D396" s="5">
-        <v>44.817110508859884</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>44.949264027683469</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>39.497651613000002</v>
+        <v>39.511078759</v>
       </c>
       <c r="C397" s="5">
-        <v>2.2970190000002333E-2</v>
+        <v>2.4862347999999201E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>0.70051526153451782</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>0.75819759585109558</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>39.700678936999999</v>
+        <v>39.715337335000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.20302732399999712</v>
+        <v>0.20425857600000086</v>
       </c>
       <c r="D398" s="5">
-        <v>6.3456937104247491</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>6.3830461367568869</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>39.978486250000003</v>
+        <v>39.977848895000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.27780731300000383</v>
+        <v>0.26251156000000009</v>
       </c>
       <c r="D399" s="5">
-        <v>8.7278861193802904</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>8.2265955202889032</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>39.959321420000002</v>
+        <v>39.944361778999998</v>
       </c>
       <c r="C400" s="5">
-        <v>-1.9164830000001132E-2</v>
+        <v>-3.3487116000003425E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-0.57374001266650154</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-1.0005521777400883</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>39.738752656999999</v>
+        <v>39.730908638000002</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.22056876300000283</v>
+        <v>-0.21345314099999513</v>
       </c>
       <c r="D401" s="5">
-        <v>-6.4263610588885083</v>
+        <v>-6.2273626361855738</v>
       </c>
       <c r="E401" s="5">
-        <v>5.3343616302112373</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>5.3266227053258008</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>40.349907721999998</v>
+        <v>40.340998030000002</v>
       </c>
       <c r="C402" s="5">
-        <v>0.61115506499999839</v>
+        <v>0.61008939199999901</v>
       </c>
       <c r="D402" s="5">
-        <v>20.099106669546863</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>20.065350185147544</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>40.336147492999999</v>
+        <v>40.328008939999997</v>
       </c>
       <c r="C403" s="5">
-        <v>-1.3760228999998958E-2</v>
+        <v>-1.2989090000004921E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.40846039281577928</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-0.38569533381691556</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>40.520330676</v>
+        <v>40.490802279999997</v>
       </c>
       <c r="C404" s="5">
-        <v>0.1841831830000018</v>
+        <v>0.16279334000000034</v>
       </c>
       <c r="D404" s="5">
-        <v>5.6191757456782732</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>4.9530863778403544</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>40.591491716999997</v>
+        <v>40.58721937</v>
       </c>
       <c r="C405" s="5">
-        <v>7.1161040999996317E-2</v>
+        <v>9.6417090000002759E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>2.1278925512027813</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>2.8951732966118415</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>40.505020064</v>
+        <v>40.515471024999997</v>
       </c>
       <c r="C406" s="5">
-        <v>-8.6471652999996707E-2</v>
+        <v>-7.1748345000003155E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>-2.5266080945084757</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-2.1008047937305263</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>40.776384211</v>
+        <v>40.793115681000003</v>
       </c>
       <c r="C407" s="5">
-        <v>0.27136414699999989</v>
+        <v>0.27764465600000676</v>
       </c>
       <c r="D407" s="5">
-        <v>8.3423702757089444</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>8.5404995337214018</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>40.820020276000001</v>
+        <v>40.839884707000003</v>
       </c>
       <c r="C408" s="5">
-        <v>4.3636065000001167E-2</v>
+        <v>4.6769025999999769E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>1.291742183609168</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>1.3845003164460135</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>41.113503811000001</v>
+        <v>41.140248857000003</v>
       </c>
       <c r="C409" s="5">
-        <v>0.29348353500000002</v>
+        <v>0.30036415000000005</v>
       </c>
       <c r="D409" s="5">
-        <v>8.9771106129173042</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>9.1915131389387774</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>41.163574578999999</v>
+        <v>41.197735538000003</v>
       </c>
       <c r="C410" s="5">
-        <v>5.0070767999997656E-2</v>
+        <v>5.7486681000000317E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>1.4712690272558504</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>1.6897481625081312</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>41.038125391999998</v>
+        <v>41.027629433999998</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.12544918700000096</v>
+        <v>-0.17010610400000559</v>
       </c>
       <c r="D411" s="5">
-        <v>-3.5964125463426422</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-4.8438315419700784</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>41.199433657999997</v>
+        <v>41.164120210999997</v>
       </c>
       <c r="C412" s="5">
-        <v>0.16130826599999892</v>
+        <v>0.13649077699999879</v>
       </c>
       <c r="D412" s="5">
-        <v>4.8201516671569467</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>4.0660240791940749</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>41.165871525999997</v>
+        <v>41.152945230999997</v>
       </c>
       <c r="C413" s="5">
-        <v>-3.3562132000000133E-2</v>
+        <v>-1.1174979999999834E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.97318327122715154</v>
+        <v>-0.32528258893649298</v>
       </c>
       <c r="E413" s="5">
-        <v>3.5912523005389607</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.57916957287987</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>41.420704684</v>
+        <v>41.406462380000001</v>
       </c>
       <c r="C414" s="5">
-        <v>0.25483315800000383</v>
+        <v>0.25351714900000388</v>
       </c>
       <c r="D414" s="5">
-        <v>7.6866896020294284</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>7.6481234890394934</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>41.655647301000002</v>
+        <v>41.642923576000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.23494261700000152</v>
+        <v>0.23646119600000048</v>
       </c>
       <c r="D415" s="5">
-        <v>7.0229336940568876</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>7.0722706460282003</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>41.938564943000003</v>
+        <v>41.900523</v>
       </c>
       <c r="C416" s="5">
-        <v>0.28291764200000102</v>
+        <v>0.25759942399999858</v>
       </c>
       <c r="D416" s="5">
-        <v>8.4616327474055666</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>7.6809263755532431</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>41.790191663999998</v>
+        <v>41.783425762</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.14837327900000474</v>
+        <v>-0.11709723799999949</v>
       </c>
       <c r="D417" s="5">
-        <v>-4.1638038583896257</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-3.302509094732442</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>42.021222667000004</v>
+        <v>42.037284698999997</v>
       </c>
       <c r="C418" s="5">
-        <v>0.23103100300000534</v>
+        <v>0.25385893699999684</v>
       </c>
       <c r="D418" s="5">
-        <v>6.8395033138661354</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>7.5393335997561595</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>42.185947141</v>
+        <v>42.212103386000003</v>
       </c>
       <c r="C419" s="5">
-        <v>0.16472447399999623</v>
+        <v>0.17481868700000547</v>
       </c>
       <c r="D419" s="5">
-        <v>4.8067933947637975</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>5.1061299615632105</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>42.260127566000001</v>
+        <v>42.288886947000002</v>
       </c>
       <c r="C420" s="5">
-        <v>7.4180425000001549E-2</v>
+        <v>7.6783560999999168E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>2.1306261037652652</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>2.2047633789048948</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>42.411782383000002</v>
+        <v>42.453287795999998</v>
       </c>
       <c r="C421" s="5">
-        <v>0.15165481700000072</v>
+        <v>0.16440084899999619</v>
       </c>
       <c r="D421" s="5">
-        <v>4.3923437375229746</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>4.7661303646364228</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>42.532499551999997</v>
+        <v>42.590576204000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.12071716899999529</v>
+        <v>0.13728840800000341</v>
       </c>
       <c r="D422" s="5">
-        <v>3.4695549299095241</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>3.9504155418258913</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>42.617757453000003</v>
+        <v>42.595019209999997</v>
       </c>
       <c r="C423" s="5">
-        <v>8.5257901000005631E-2</v>
+        <v>4.4430059999953642E-3</v>
       </c>
       <c r="D423" s="5">
-        <v>2.4321403520906282</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>0.12525464017707488</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>42.750028362999998</v>
+        <v>42.686868795999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.13227090999999547</v>
+        <v>9.1849586000002148E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>3.788626727975819</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>2.6185253417637</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>42.689229455000003</v>
+        <v>42.672414594000003</v>
       </c>
       <c r="C425" s="5">
-        <v>-6.0798907999995322E-2</v>
+        <v>-1.445420199999603E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.6933485360279499</v>
+        <v>-0.40557615704917005</v>
       </c>
       <c r="E425" s="5">
-        <v>3.7005360812970123</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>3.6922493747918006</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>42.712003883000001</v>
+        <v>42.692952751</v>
       </c>
       <c r="C426" s="5">
-        <v>2.2774427999998181E-2</v>
+        <v>2.053815699999717E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>0.64207404985086036</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>0.57908919083033972</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>42.561039008000002</v>
+        <v>42.544736915999998</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.15096487499999967</v>
+        <v>-0.14821583500000202</v>
       </c>
       <c r="D427" s="5">
-        <v>-4.1598929926607191</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-4.0873707043708514</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>42.246321209999998</v>
+        <v>42.202503176999997</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.31471779800000377</v>
+        <v>-0.34223373900000098</v>
       </c>
       <c r="D428" s="5">
-        <v>-8.5212749168020139</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-9.2370871073039211</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>42.591414034000003</v>
+        <v>42.584848250999997</v>
       </c>
       <c r="C429" s="5">
-        <v>0.34509282400000529</v>
+        <v>0.38234507399999984</v>
       </c>
       <c r="D429" s="5">
-        <v>10.254911583203619</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>11.430149476297725</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>42.723882191999998</v>
+        <v>42.744514355</v>
       </c>
       <c r="C430" s="5">
-        <v>0.13246815799999467</v>
+        <v>0.15966610400000292</v>
       </c>
       <c r="D430" s="5">
-        <v>3.7967605911149782</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>4.5931874340481516</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>42.104219501000003</v>
+        <v>42.138085023000002</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.61966269099999494</v>
+        <v>-0.6064293319999976</v>
       </c>
       <c r="D431" s="5">
-        <v>-16.081261444963889</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-15.757180262065285</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>42.297249538000003</v>
+        <v>42.334885307999997</v>
       </c>
       <c r="C432" s="5">
-        <v>0.19303003699999977</v>
+        <v>0.1968002849999948</v>
       </c>
       <c r="D432" s="5">
-        <v>5.6423554594561942</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>5.7506655657254768</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>42.31171389</v>
+        <v>42.365762453000002</v>
       </c>
       <c r="C433" s="5">
-        <v>1.4464351999997405E-2</v>
+        <v>3.0877145000005157E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>0.41113561322114744</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.87874504082954275</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>42.421086142999997</v>
+        <v>42.496718317999999</v>
       </c>
       <c r="C434" s="5">
-        <v>0.10937225299999653</v>
+        <v>0.13095586499999712</v>
       </c>
       <c r="D434" s="5">
-        <v>3.1463820003841958</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>3.7730090077027434</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>42.703380199000001</v>
+        <v>43.184048928999999</v>
       </c>
       <c r="C435" s="5">
-        <v>0.2822940560000049</v>
+        <v>0.68733061100000015</v>
       </c>
       <c r="D435" s="5">
-        <v>8.2843340535672318</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>21.231528372038699</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>42.767562435999999</v>
+        <v>43.235263302</v>
       </c>
       <c r="C436" s="5">
-        <v>6.4182236999997144E-2</v>
+        <v>5.1214373000000535E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>1.8185574559736795</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.4324665882601506</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>42.665429013000001</v>
+        <v>43.053257287000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.10213342299999795</v>
+        <v>-0.18200601499999891</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.8283837414184054</v>
+        <v>-4.9362643973239306</v>
       </c>
       <c r="E437" s="5">
-        <v>-5.5752802999387008E-2</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.89247982947171511</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>42.984010040999998</v>
+        <v>43.185397017</v>
       </c>
       <c r="C438" s="5">
-        <v>0.31858102799999699</v>
+        <v>0.13213972999999868</v>
       </c>
       <c r="D438" s="5">
-        <v>9.3376523801701907</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>3.7458717929775842</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>42.823765250000001</v>
+        <v>43.086963787000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.16024479099999667</v>
+        <v>-9.8433229999997707E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-4.3830144177571135</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-2.7011512523241743</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>42.452264280000001</v>
+        <v>42.713179541000002</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.3715009699999996</v>
+        <v>-0.3737842459999996</v>
       </c>
       <c r="D440" s="5">
-        <v>-9.9275213007188885</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-9.9275212792253598</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>42.584735799000001</v>
+        <v>42.945971356000001</v>
       </c>
       <c r="C441" s="5">
-        <v>0.1324715189999992</v>
+        <v>0.23279181499999879</v>
       </c>
       <c r="D441" s="5">
-        <v>3.8095182674115602</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>6.7397906077249159</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>42.991595203999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>4.5623847999998191E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.2823006398600345</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>