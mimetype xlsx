--- v6 (2026-06-24)
+++ v7 (2026-08-04)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F260D19C-BB16-44FD-8BEF-284A5838C0F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3B84E710-A581-4C2E-BD1D-72C7C13CF320}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{55E256D6-B5EC-4987-8D3C-FC63A2AEC4E6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1F7277EB-FAD9-424E-B937-65DB8AD46E5A}"/>
   </bookViews>
   <sheets>
     <sheet name="sansrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F0E90351-6D0F-44AB-8C0D-8D93F3EE486D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F76290E6-7A1D-451A-A9D0-58E1E40945CC}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>22.741159059000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>22.733120178</v>
       </c>
       <c r="C7" s="5">
         <v>-8.0388810000009414E-3</v>
       </c>
       <c r="D7" s="5">
         <v>-0.42336997955052524</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>22.566133100999998</v>
       </c>
       <c r="C8" s="5">
         <v>-0.1669870770000017</v>
       </c>
       <c r="D8" s="5">
         <v>-8.4671108171678551</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>22.423051839999999</v>
       </c>
       <c r="C9" s="5">
         <v>-0.14308126099999896</v>
       </c>
       <c r="D9" s="5">
         <v>-7.3488302217253771</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>22.873850150999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.45079831099999979</v>
       </c>
       <c r="D10" s="5">
         <v>26.97979113601674</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>23.003521104000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.12967095300000153</v>
       </c>
       <c r="D11" s="5">
         <v>7.0189171860544741</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>22.813274719999999</v>
       </c>
       <c r="C12" s="5">
         <v>-0.19024638400000171</v>
       </c>
       <c r="D12" s="5">
         <v>-9.4851676320884764</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>23.074770982</v>
       </c>
       <c r="C13" s="5">
         <v>0.26149626200000142</v>
       </c>
       <c r="D13" s="5">
         <v>14.65611655000516</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>23.107089782999999</v>
       </c>
       <c r="C14" s="5">
         <v>3.2318800999998842E-2</v>
       </c>
       <c r="D14" s="5">
         <v>1.6937423432437537</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>23.072412468</v>
       </c>
       <c r="C15" s="5">
         <v>-3.4677314999999709E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-1.7860760548507937</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>23.265186475</v>
       </c>
       <c r="C16" s="5">
         <v>0.19277400700000058</v>
       </c>
       <c r="D16" s="5">
         <v>10.500023301441242</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>23.103988916999999</v>
       </c>
       <c r="C17" s="5">
         <v>-0.16119755800000135</v>
       </c>
       <c r="D17" s="5">
         <v>-8.0048023873268583</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>22.532897002999999</v>
       </c>
       <c r="C18" s="5">
         <v>-0.57109191400000014</v>
       </c>
       <c r="D18" s="5">
         <v>-25.943911787472153</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>22.419076754999999</v>
       </c>
       <c r="C19" s="5">
         <v>-0.11382024799999968</v>
       </c>
       <c r="D19" s="5">
         <v>-5.8959515831827014</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>22.662600585</v>
       </c>
       <c r="C20" s="5">
         <v>0.24352383000000088</v>
       </c>
       <c r="D20" s="5">
         <v>13.842454246775437</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>22.61979814</v>
       </c>
       <c r="C21" s="5">
         <v>-4.2802444999999523E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-2.243022958058849</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>22.674910774000001</v>
       </c>
       <c r="C22" s="5">
         <v>5.5112634000000327E-2</v>
       </c>
       <c r="D22" s="5">
         <v>2.9632736079086675</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>22.811970448</v>
       </c>
       <c r="C23" s="5">
         <v>0.13705967399999963</v>
       </c>
       <c r="D23" s="5">
         <v>7.4995291995990199</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>23.095790055999998</v>
       </c>
       <c r="C24" s="5">
         <v>0.28381960799999817</v>
       </c>
       <c r="D24" s="5">
         <v>15.995268223102443</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>23.184372982999999</v>
       </c>
       <c r="C25" s="5">
         <v>8.8582927000000922E-2</v>
       </c>
       <c r="D25" s="5">
         <v>4.700892231698095</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>23.209260413999999</v>
       </c>
       <c r="C26" s="5">
         <v>2.4887430999999793E-2</v>
       </c>
       <c r="D26" s="5">
         <v>1.2957811093167404</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>23.175949734</v>
       </c>
       <c r="C27" s="5">
         <v>-3.3310679999999593E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-1.7087482957250488</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>23.174731243</v>
       </c>
       <c r="C28" s="5">
         <v>-1.2184909999994886E-3</v>
       </c>
       <c r="D28" s="5">
         <v>-6.3072559063381828E-2</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>23.204745787</v>
       </c>
       <c r="C29" s="5">
         <v>3.0014544000000143E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.5652878776545531</v>
       </c>
       <c r="E29" s="5">
         <v>0.43610162020923937</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>23.152920906999999</v>
       </c>
       <c r="C30" s="5">
         <v>-5.1824880000001627E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-2.6473723261821847</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>23.229067646000001</v>
       </c>
       <c r="C31" s="5">
         <v>7.6146739000002128E-2</v>
       </c>
       <c r="D31" s="5">
         <v>4.0188112821735178</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>23.265145181000001</v>
       </c>
       <c r="C32" s="5">
         <v>3.6077535000000438E-2</v>
       </c>
       <c r="D32" s="5">
         <v>1.879747395948228</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>23.317269960000001</v>
       </c>
       <c r="C33" s="5">
         <v>5.2124778999999677E-2</v>
       </c>
       <c r="D33" s="5">
         <v>2.7219384604519448</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>23.481072273999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.16380231399999801</v>
       </c>
       <c r="D34" s="5">
         <v>8.7633793963318496</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>23.305628854999998</v>
       </c>
       <c r="C35" s="5">
         <v>-0.17544341900000049</v>
       </c>
       <c r="D35" s="5">
         <v>-8.6066054384199902</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>23.17783051</v>
       </c>
       <c r="C36" s="5">
         <v>-0.12779834499999865</v>
       </c>
       <c r="D36" s="5">
         <v>-6.3854226478478164</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>23.105365307</v>
       </c>
       <c r="C37" s="5">
         <v>-7.2465203000000145E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-3.6879384226125356</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>23.115600299</v>
       </c>
       <c r="C38" s="5">
         <v>1.0234992000000886E-2</v>
       </c>
       <c r="D38" s="5">
         <v>0.53286141687691746</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>23.385782156000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.27018185700000075</v>
       </c>
       <c r="D39" s="5">
         <v>14.963686602930171</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>23.385839565000001</v>
       </c>
       <c r="C40" s="5">
         <v>5.740900000006377E-5</v>
       </c>
       <c r="D40" s="5">
         <v>2.9458809499338656E-3</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>23.512373241999999</v>
       </c>
       <c r="C41" s="5">
         <v>0.12653367699999762</v>
       </c>
       <c r="D41" s="5">
         <v>6.689582451925169</v>
       </c>
       <c r="E41" s="5">
         <v>1.3257092226898637</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>24.387883188</v>
       </c>
       <c r="C42" s="5">
         <v>0.87550994600000109</v>
       </c>
       <c r="D42" s="5">
         <v>55.071385627368819</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>24.446369352000001</v>
       </c>
       <c r="C43" s="5">
         <v>5.8486164000001395E-2</v>
       </c>
       <c r="D43" s="5">
         <v>2.9160607676455452</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>24.389188888</v>
       </c>
       <c r="C44" s="5">
         <v>-5.7180464000001763E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-2.7709913946284082</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>24.314772525999999</v>
       </c>
       <c r="C45" s="5">
         <v>-7.4416362000000902E-2</v>
       </c>
       <c r="D45" s="5">
         <v>-3.6006191201603643</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>24.170677785999999</v>
       </c>
       <c r="C46" s="5">
         <v>-0.14409473999999989</v>
       </c>
       <c r="D46" s="5">
         <v>-6.8841920692886083</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>24.272162479999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.10148469399999982</v>
       </c>
       <c r="D47" s="5">
         <v>5.1563978554496348</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>24.423004149</v>
       </c>
       <c r="C48" s="5">
         <v>0.15084166900000184</v>
       </c>
       <c r="D48" s="5">
         <v>7.7177692637278694</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>24.389294003</v>
       </c>
       <c r="C49" s="5">
         <v>-3.3710146000000663E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-1.6437983282513335</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>24.418485165</v>
       </c>
       <c r="C50" s="5">
         <v>2.9191162000000048E-2</v>
       </c>
       <c r="D50" s="5">
         <v>1.445753639954761</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>24.190201562999999</v>
       </c>
       <c r="C51" s="5">
         <v>-0.2282836020000012</v>
       </c>
       <c r="D51" s="5">
         <v>-10.659325964159706</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>24.295213840999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.10501227800000024</v>
       </c>
       <c r="D52" s="5">
         <v>5.3355255709445437</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>24.434527672000002</v>
       </c>
       <c r="C53" s="5">
         <v>0.13931383100000261</v>
       </c>
       <c r="D53" s="5">
         <v>7.1022683133025621</v>
       </c>
       <c r="E53" s="5">
         <v>3.9219963910438693</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>24.482431532</v>
       </c>
       <c r="C54" s="5">
         <v>4.7903859999998133E-2</v>
       </c>
       <c r="D54" s="5">
         <v>2.3781324270777171</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>24.535939601999999</v>
       </c>
       <c r="C55" s="5">
         <v>5.3508069999999464E-2</v>
       </c>
       <c r="D55" s="5">
         <v>2.654441243401906</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>24.703242677999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.16730307599999961</v>
       </c>
       <c r="D56" s="5">
         <v>8.4963805998471198</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>25.004634458999998</v>
       </c>
       <c r="C57" s="5">
         <v>0.30139178099999953</v>
       </c>
       <c r="D57" s="5">
         <v>15.664089289880279</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>24.863371581999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.14126287699999907</v>
       </c>
       <c r="D58" s="5">
         <v>-6.572629413971276</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>24.94283858</v>
       </c>
       <c r="C59" s="5">
         <v>7.9466998000000899E-2</v>
       </c>
       <c r="D59" s="5">
         <v>3.9035216097207615</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>24.998577947000001</v>
       </c>
       <c r="C60" s="5">
         <v>5.5739367000001039E-2</v>
       </c>
       <c r="D60" s="5">
         <v>2.7148269452039075</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>24.972740979000001</v>
       </c>
       <c r="C61" s="5">
         <v>-2.5836968000000127E-2</v>
       </c>
       <c r="D61" s="5">
         <v>-1.2332191253412561</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>24.820156724</v>
       </c>
       <c r="C62" s="5">
         <v>-0.15258425500000072</v>
       </c>
       <c r="D62" s="5">
         <v>-7.0905942810213007</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>25.307522418000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.48736569400000107</v>
       </c>
       <c r="D63" s="5">
         <v>26.281964415673432</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>25.299535572</v>
       </c>
       <c r="C64" s="5">
         <v>-7.9868460000014352E-3</v>
       </c>
       <c r="D64" s="5">
         <v>-0.3780534768542898</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>25.572866694999998</v>
       </c>
       <c r="C65" s="5">
         <v>0.2733311229999984</v>
       </c>
       <c r="D65" s="5">
         <v>13.763354978473185</v>
       </c>
       <c r="E65" s="5">
         <v>4.6587314405280855</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>25.399624980999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.17324171399999955</v>
       </c>
       <c r="D66" s="5">
         <v>-7.833164643385726</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>25.559764272999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.16013929200000021</v>
       </c>
       <c r="D67" s="5">
         <v>7.8336926031812748</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>25.435344138000001</v>
       </c>
       <c r="C68" s="5">
         <v>-0.1244201349999976</v>
       </c>
       <c r="D68" s="5">
         <v>-5.6874938540640745</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>25.500255095</v>
       </c>
       <c r="C69" s="5">
         <v>6.4910956999998604E-2</v>
       </c>
       <c r="D69" s="5">
         <v>3.1057496028418896</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>25.842996783</v>
       </c>
       <c r="C70" s="5">
         <v>0.34274168800000027</v>
       </c>
       <c r="D70" s="5">
         <v>17.376237086404945</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>25.405773954000001</v>
       </c>
       <c r="C71" s="5">
         <v>-0.43722282899999954</v>
       </c>
       <c r="D71" s="5">
         <v>-18.515562149605959</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>25.301310741000002</v>
       </c>
       <c r="C72" s="5">
         <v>-0.10446321299999894</v>
       </c>
       <c r="D72" s="5">
         <v>-4.8240785894119176</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>25.541175490000001</v>
       </c>
       <c r="C73" s="5">
         <v>0.23986474899999877</v>
       </c>
       <c r="D73" s="5">
         <v>11.988731866688163</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>25.611871663999999</v>
       </c>
       <c r="C74" s="5">
         <v>7.069617399999828E-2</v>
       </c>
       <c r="D74" s="5">
         <v>3.3725503631786724</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>25.528288627999999</v>
       </c>
       <c r="C75" s="5">
         <v>-8.3583036000000277E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-3.8466071482000208</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>25.803146587000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.27485795900000198</v>
       </c>
       <c r="D76" s="5">
         <v>13.713392949191206</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>25.702817257</v>
       </c>
       <c r="C77" s="5">
         <v>-0.10032933000000099</v>
       </c>
       <c r="D77" s="5">
         <v>-4.5674109214623115</v>
       </c>
       <c r="E77" s="5">
         <v>0.50815797677234986</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>25.911625363999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.20880810699999941</v>
       </c>
       <c r="D78" s="5">
         <v>10.196329612578324</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>25.868654283000001</v>
       </c>
       <c r="C79" s="5">
         <v>-4.2971080999997469E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-1.9719935609268102</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>25.957525764</v>
       </c>
       <c r="C80" s="5">
         <v>8.8871480999998198E-2</v>
       </c>
       <c r="D80" s="5">
         <v>4.2013830219784776</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>26.110423468</v>
       </c>
       <c r="C81" s="5">
         <v>0.1528977040000008</v>
       </c>
       <c r="D81" s="5">
         <v>7.3019118650953008</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>26.225999194</v>
       </c>
       <c r="C82" s="5">
         <v>0.11557572599999943</v>
       </c>
       <c r="D82" s="5">
         <v>5.4429474512185161</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>26.357407738999999</v>
       </c>
       <c r="C83" s="5">
         <v>0.13140854499999932</v>
       </c>
       <c r="D83" s="5">
         <v>6.1812460754005372</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>26.358148888999999</v>
       </c>
       <c r="C84" s="5">
         <v>7.4114999999963516E-4</v>
       </c>
       <c r="D84" s="5">
         <v>3.3748294575985938E-2</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>26.577115849999998</v>
       </c>
       <c r="C85" s="5">
         <v>0.21896696099999957</v>
       </c>
       <c r="D85" s="5">
         <v>10.437180861580408</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>26.585240287000001</v>
       </c>
       <c r="C86" s="5">
         <v>8.1244370000028709E-3</v>
       </c>
       <c r="D86" s="5">
         <v>0.36744892929609918</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>26.861391470000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.27615118299999963</v>
       </c>
       <c r="D87" s="5">
         <v>13.202233171066036</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>27.216203252</v>
       </c>
       <c r="C88" s="5">
         <v>0.35481178199999874</v>
       </c>
       <c r="D88" s="5">
         <v>17.054577364668468</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>26.950025461999999</v>
       </c>
       <c r="C89" s="5">
         <v>-0.26617779000000041</v>
       </c>
       <c r="D89" s="5">
         <v>-11.124985889517802</v>
       </c>
       <c r="E89" s="5">
         <v>4.8524182875724575</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>26.743922823999998</v>
       </c>
       <c r="C90" s="5">
         <v>-0.20610263800000084</v>
       </c>
       <c r="D90" s="5">
         <v>-8.8007712021390248</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>27.105261852000002</v>
       </c>
       <c r="C91" s="5">
         <v>0.36133902800000328</v>
       </c>
       <c r="D91" s="5">
         <v>17.474055532520904</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>27.595982927000001</v>
       </c>
       <c r="C92" s="5">
         <v>0.49072107499999973</v>
       </c>
       <c r="D92" s="5">
         <v>24.024397247622751</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>27.438392266000001</v>
       </c>
       <c r="C93" s="5">
         <v>-0.15759066100000041</v>
       </c>
       <c r="D93" s="5">
         <v>-6.6415750680648085</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>27.306424611000001</v>
       </c>
       <c r="C94" s="5">
         <v>-0.13196765500000041</v>
       </c>
       <c r="D94" s="5">
         <v>-5.6212669908223383</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>27.584970448</v>
       </c>
       <c r="C95" s="5">
         <v>0.27854583699999935</v>
       </c>
       <c r="D95" s="5">
         <v>12.951552981803193</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>27.512654425000001</v>
       </c>
       <c r="C96" s="5">
         <v>-7.2316022999999063E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-3.1009225835499254</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>27.516735123</v>
       </c>
       <c r="C97" s="5">
         <v>4.0806979999992166E-3</v>
       </c>
       <c r="D97" s="5">
         <v>0.17813018565269179</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>27.459569557999998</v>
       </c>
       <c r="C98" s="5">
         <v>-5.7165565000001806E-2</v>
       </c>
       <c r="D98" s="5">
         <v>-2.4646914276659881</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>27.503082577000001</v>
       </c>
       <c r="C99" s="5">
         <v>4.3513019000002373E-2</v>
       </c>
       <c r="D99" s="5">
         <v>1.9182061826267249</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>27.541146713</v>
       </c>
       <c r="C100" s="5">
         <v>3.8064135999999138E-2</v>
       </c>
       <c r="D100" s="5">
         <v>1.6734947416828572</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>27.472402547000002</v>
       </c>
       <c r="C101" s="5">
         <v>-6.874416599999833E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-2.9544841336480721</v>
       </c>
       <c r="E101" s="5">
         <v>1.9383175935642871</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>27.593486784</v>
       </c>
       <c r="C102" s="5">
         <v>0.12108423699999804</v>
       </c>
       <c r="D102" s="5">
         <v>5.419097137100537</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>27.612851257999999</v>
       </c>
       <c r="C103" s="5">
         <v>1.9364473999999632E-2</v>
       </c>
       <c r="D103" s="5">
         <v>0.84539043952844839</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>27.673188887999999</v>
       </c>
       <c r="C104" s="5">
         <v>6.0337629999999365E-2</v>
       </c>
       <c r="D104" s="5">
         <v>2.6538985391744596</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>27.754472641</v>
       </c>
       <c r="C105" s="5">
         <v>8.1283753000001013E-2</v>
       </c>
       <c r="D105" s="5">
         <v>3.5822326967399176</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>27.900432286000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.14595964500000136</v>
       </c>
       <c r="D106" s="5">
         <v>6.4965231834204884</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>27.839935402999998</v>
       </c>
       <c r="C107" s="5">
         <v>-6.0496883000002555E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-2.5711688968574675</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>27.991286456000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.15135105300000262</v>
       </c>
       <c r="D108" s="5">
         <v>6.7224104808743634</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>28.071407393000001</v>
       </c>
       <c r="C109" s="5">
         <v>8.0120937000000225E-2</v>
       </c>
       <c r="D109" s="5">
         <v>3.4894168418973415</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>28.239690088</v>
       </c>
       <c r="C110" s="5">
         <v>0.16828269499999848</v>
       </c>
       <c r="D110" s="5">
         <v>7.4357626745499728</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>28.663708589999999</v>
       </c>
       <c r="C111" s="5">
         <v>0.42401850199999913</v>
       </c>
       <c r="D111" s="5">
         <v>19.582999688858681</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>28.368497501</v>
       </c>
       <c r="C112" s="5">
         <v>-0.29521108899999859</v>
       </c>
       <c r="D112" s="5">
         <v>-11.682359885053062</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>28.607578663999998</v>
       </c>
       <c r="C113" s="5">
         <v>0.23908116299999804</v>
       </c>
       <c r="D113" s="5">
         <v>10.595433380445595</v>
       </c>
       <c r="E113" s="5">
         <v>4.1320598555511401</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>28.652810895999998</v>
       </c>
       <c r="C114" s="5">
         <v>4.5232232000000039E-2</v>
       </c>
       <c r="D114" s="5">
         <v>1.9139401482349383</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>28.722802087000002</v>
       </c>
       <c r="C115" s="5">
         <v>6.9991191000003283E-2</v>
       </c>
       <c r="D115" s="5">
         <v>2.9709849120290732</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>28.652243382999998</v>
       </c>
       <c r="C116" s="5">
         <v>-7.0558704000003303E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-2.9083437161406378</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>28.563782842999998</v>
       </c>
       <c r="C117" s="5">
         <v>-8.846053999999981E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-3.6425954721403309</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>28.587480248999999</v>
       </c>
       <c r="C118" s="5">
         <v>2.3697406000000143E-2</v>
       </c>
       <c r="D118" s="5">
         <v>1.0001127502463181</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>28.570717676000001</v>
       </c>
       <c r="C119" s="5">
         <v>-1.6762572999997616E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-0.70136798435461722</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>28.876549298</v>
       </c>
       <c r="C120" s="5">
         <v>0.30583162199999947</v>
       </c>
       <c r="D120" s="5">
         <v>13.629144695967899</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>28.941016926</v>
       </c>
       <c r="C121" s="5">
         <v>6.4467627999999166E-2</v>
       </c>
       <c r="D121" s="5">
         <v>2.7121719586531423</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>29.035746112000002</v>
       </c>
       <c r="C122" s="5">
         <v>9.472918600000213E-2</v>
       </c>
       <c r="D122" s="5">
         <v>3.9993048864020109</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>29.034429512999999</v>
       </c>
       <c r="C123" s="5">
         <v>-1.3165990000025829E-3</v>
       </c>
       <c r="D123" s="5">
         <v>-5.4399319849096628E-2</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>28.882551967000001</v>
       </c>
       <c r="C124" s="5">
         <v>-0.15187754599999792</v>
       </c>
       <c r="D124" s="5">
         <v>-6.0996534355264647</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>28.918452266999999</v>
       </c>
       <c r="C125" s="5">
         <v>3.5900299999997998E-2</v>
       </c>
       <c r="D125" s="5">
         <v>1.5018096998443475</v>
       </c>
       <c r="E125" s="5">
         <v>1.0866826817161002</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>28.881340100999999</v>
       </c>
       <c r="C126" s="5">
         <v>-3.7112166000000002E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-1.5291827608586051</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>28.892904686000001</v>
       </c>
       <c r="C127" s="5">
         <v>1.1564585000002126E-2</v>
       </c>
       <c r="D127" s="5">
         <v>0.48156024364760519</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>28.896739559</v>
       </c>
       <c r="C128" s="5">
         <v>3.8348729999988507E-3</v>
       </c>
       <c r="D128" s="5">
         <v>0.15938890473217171</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>29.055394210999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.15865465199999917</v>
       </c>
       <c r="D129" s="5">
         <v>6.7911198399318806</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>29.081731763000001</v>
       </c>
       <c r="C130" s="5">
         <v>2.6337552000001097E-2</v>
       </c>
       <c r="D130" s="5">
         <v>1.0931914129818088</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>29.206877683999998</v>
       </c>
       <c r="C131" s="5">
         <v>0.12514592099999788</v>
       </c>
       <c r="D131" s="5">
         <v>5.28788697190401</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>29.212984965</v>
       </c>
       <c r="C132" s="5">
         <v>6.1072810000020183E-3</v>
       </c>
       <c r="D132" s="5">
         <v>0.25121383191972768</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>29.145718665</v>
       </c>
       <c r="C133" s="5">
         <v>-6.7266300000000001E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-2.7284134721811459</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>29.258066154000002</v>
       </c>
       <c r="C134" s="5">
         <v>0.11234748900000113</v>
       </c>
       <c r="D134" s="5">
         <v>4.7249565422346596</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>28.999996665000001</v>
       </c>
       <c r="C135" s="5">
         <v>-0.25806948900000037</v>
       </c>
       <c r="D135" s="5">
         <v>-10.085866157199419</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>28.868480156</v>
       </c>
       <c r="C136" s="5">
         <v>-0.13151650900000078</v>
       </c>
       <c r="D136" s="5">
         <v>-5.3083540128579632</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>29.337591381999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.46911122599999899</v>
       </c>
       <c r="D137" s="5">
         <v>21.340679649087878</v>
       </c>
       <c r="E137" s="5">
         <v>1.4493829445993534</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>29.194333234999998</v>
       </c>
       <c r="C138" s="5">
         <v>-0.14325814700000095</v>
       </c>
       <c r="D138" s="5">
         <v>-5.7048693565552755</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>29.260216525000001</v>
       </c>
       <c r="C139" s="5">
         <v>6.5883290000002148E-2</v>
       </c>
       <c r="D139" s="5">
         <v>2.7419243772228041</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>29.444947111000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.18473058600000059</v>
       </c>
       <c r="D140" s="5">
         <v>7.8447271645666783</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>29.127251783999998</v>
       </c>
       <c r="C141" s="5">
         <v>-0.31769532700000269</v>
       </c>
       <c r="D141" s="5">
         <v>-12.206012040000768</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>29.274588817000001</v>
       </c>
       <c r="C142" s="5">
         <v>0.147337033000003</v>
       </c>
       <c r="D142" s="5">
         <v>6.241825861066963</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>29.363400240000001</v>
       </c>
       <c r="C143" s="5">
         <v>8.8811422999999223E-2</v>
       </c>
       <c r="D143" s="5">
         <v>3.7018472133931279</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>29.390594067999999</v>
       </c>
       <c r="C144" s="5">
         <v>2.7193827999997922E-2</v>
       </c>
       <c r="D144" s="5">
         <v>1.1170138884998515</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>29.365668615000001</v>
       </c>
       <c r="C145" s="5">
         <v>-2.4925452999998043E-2</v>
       </c>
       <c r="D145" s="5">
         <v>-1.0129574762906324</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>29.188791361</v>
       </c>
       <c r="C146" s="5">
         <v>-0.17687725400000076</v>
       </c>
       <c r="D146" s="5">
         <v>-6.9932167156082858</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>29.259032626</v>
       </c>
       <c r="C147" s="5">
         <v>7.0241264999999942E-2</v>
       </c>
       <c r="D147" s="5">
         <v>2.9262645591300762</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>29.241476307999999</v>
       </c>
       <c r="C148" s="5">
         <v>-1.7556318000000459E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-0.71766535018070732</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>29.128038934999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.11343737300000001</v>
       </c>
       <c r="D149" s="5">
         <v>-4.557145951934527</v>
       </c>
       <c r="E149" s="5">
         <v>-0.71427965667477666</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>29.286062346000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.15802341100000206</v>
       </c>
       <c r="D150" s="5">
         <v>6.707964059910565</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>29.431300762999999</v>
       </c>
       <c r="C151" s="5">
         <v>0.14523841699999807</v>
       </c>
       <c r="D151" s="5">
         <v>6.1162003814941412</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>29.384112558999998</v>
       </c>
       <c r="C152" s="5">
         <v>-4.7188204000001122E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-1.9071246155947796</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>29.711126047</v>
       </c>
       <c r="C153" s="5">
         <v>0.32701348800000218</v>
       </c>
       <c r="D153" s="5">
         <v>14.203231860538846</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>29.780062572999999</v>
       </c>
       <c r="C154" s="5">
         <v>6.8936525999998111E-2</v>
       </c>
       <c r="D154" s="5">
         <v>2.8200781518958218</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>29.732812118999998</v>
       </c>
       <c r="C155" s="5">
         <v>-4.7250454000000275E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-1.8874490798122312</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>29.562275455999998</v>
       </c>
       <c r="C156" s="5">
         <v>-0.17053666300000003</v>
       </c>
       <c r="D156" s="5">
         <v>-6.6697404810507566</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>29.592032958000001</v>
       </c>
       <c r="C157" s="5">
         <v>2.9757502000002489E-2</v>
       </c>
       <c r="D157" s="5">
         <v>1.214634638528711</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>29.91056537</v>
       </c>
       <c r="C158" s="5">
         <v>0.31853241199999971</v>
       </c>
       <c r="D158" s="5">
         <v>13.709785893087334</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>29.987776082</v>
       </c>
       <c r="C159" s="5">
         <v>7.7210711999999404E-2</v>
       </c>
       <c r="D159" s="5">
         <v>3.142023176473252</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>30.209728995999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.22195291399999917</v>
       </c>
       <c r="D160" s="5">
         <v>9.252363314451717</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>30.042353081000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.16737591499999738</v>
       </c>
       <c r="D161" s="5">
         <v>-6.4496536712657093</v>
       </c>
       <c r="E161" s="5">
         <v>3.1389485163773712</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>29.985437448999999</v>
       </c>
       <c r="C162" s="5">
         <v>-5.6915632000002603E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-2.2498761123330935</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>29.814714962</v>
       </c>
       <c r="C163" s="5">
         <v>-0.17072248699999903</v>
       </c>
       <c r="D163" s="5">
         <v>-6.6222785526027899</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>29.959222341</v>
       </c>
       <c r="C164" s="5">
         <v>0.14450737900000021</v>
       </c>
       <c r="D164" s="5">
         <v>5.973796331532788</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>29.689839956</v>
       </c>
       <c r="C165" s="5">
         <v>-0.26938238500000011</v>
       </c>
       <c r="D165" s="5">
         <v>-10.272029405028816</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>29.477116658</v>
       </c>
       <c r="C166" s="5">
         <v>-0.21272329800000023</v>
       </c>
       <c r="D166" s="5">
         <v>-8.2669731158930162</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>29.462763094</v>
       </c>
       <c r="C167" s="5">
         <v>-1.4353564000000318E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-0.58276466876350241</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>29.13722653</v>
       </c>
       <c r="C168" s="5">
         <v>-0.32553656400000008</v>
       </c>
       <c r="D168" s="5">
         <v>-12.482109472890501</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>29.145820144999998</v>
       </c>
       <c r="C169" s="5">
         <v>8.5936149999987776E-3</v>
       </c>
       <c r="D169" s="5">
         <v>0.35449779616216759</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>29.014474967999998</v>
       </c>
       <c r="C170" s="5">
         <v>-0.13134517700000004</v>
       </c>
       <c r="D170" s="5">
         <v>-5.2757387223692938</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>29.072912562999999</v>
       </c>
       <c r="C171" s="5">
         <v>5.8437595000000897E-2</v>
       </c>
       <c r="D171" s="5">
         <v>2.4438547081843121</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>29.066732028000001</v>
       </c>
       <c r="C172" s="5">
         <v>-6.1805349999985992E-3</v>
       </c>
       <c r="D172" s="5">
         <v>-0.25480681924677784</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>29.121646759000001</v>
       </c>
       <c r="C173" s="5">
         <v>5.4914731000000216E-2</v>
       </c>
       <c r="D173" s="5">
         <v>2.2908233133820177</v>
       </c>
       <c r="E173" s="5">
         <v>-3.0646944316165881</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>29.140273388000001</v>
       </c>
       <c r="C174" s="5">
         <v>1.8626628999999895E-2</v>
       </c>
       <c r="D174" s="5">
         <v>0.77024333028525849</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>29.190241727</v>
       </c>
       <c r="C175" s="5">
         <v>4.9968338999999418E-2</v>
       </c>
       <c r="D175" s="5">
         <v>2.0772200956716391</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>29.141957227999999</v>
       </c>
       <c r="C176" s="5">
         <v>-4.8284499000001091E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-1.9669984315631828</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>28.874373552000002</v>
       </c>
       <c r="C177" s="5">
         <v>-0.26758367599999744</v>
       </c>
       <c r="D177" s="5">
         <v>-10.478726598591814</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>28.781802781</v>
       </c>
       <c r="C178" s="5">
         <v>-9.2570771000001884E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-3.780063198921646</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>28.726182307999998</v>
       </c>
       <c r="C179" s="5">
         <v>-5.5620473000001169E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-2.2944952859969225</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>28.487082017999999</v>
       </c>
       <c r="C180" s="5">
         <v>-0.23910028999999966</v>
       </c>
       <c r="D180" s="5">
         <v>-9.5433201249165656</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>28.499472463</v>
       </c>
       <c r="C181" s="5">
         <v>1.2390445000001193E-2</v>
       </c>
       <c r="D181" s="5">
         <v>0.52318993065625374</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>28.401477374999999</v>
       </c>
       <c r="C182" s="5">
         <v>-9.7995088000001118E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-4.0490397405877232</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>28.225685917</v>
       </c>
       <c r="C183" s="5">
         <v>-0.17579145799999907</v>
       </c>
       <c r="D183" s="5">
         <v>-7.1797195552748665</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>28.237413393000001</v>
       </c>
       <c r="C184" s="5">
         <v>1.1727476000000792E-2</v>
       </c>
       <c r="D184" s="5">
         <v>0.49972834202214322</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>28.306219148</v>
       </c>
       <c r="C185" s="5">
         <v>6.8805754999999635E-2</v>
       </c>
       <c r="D185" s="5">
         <v>2.9635323048529782</v>
       </c>
       <c r="E185" s="5">
         <v>-2.8000738342449427</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>28.205483148999999</v>
       </c>
       <c r="C186" s="5">
         <v>-0.10073599900000119</v>
       </c>
       <c r="D186" s="5">
         <v>-4.1879472381590288</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>27.863660354</v>
       </c>
       <c r="C187" s="5">
         <v>-0.34182279499999879</v>
       </c>
       <c r="D187" s="5">
         <v>-13.611588089793681</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>28.042689159999998</v>
       </c>
       <c r="C188" s="5">
         <v>0.17902880599999804</v>
       </c>
       <c r="D188" s="5">
         <v>7.9885936329584295</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>28.368363685999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.32567452600000024</v>
       </c>
       <c r="D189" s="5">
         <v>14.861778178921403</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>28.182430877000002</v>
       </c>
       <c r="C190" s="5">
         <v>-0.18593280899999698</v>
       </c>
       <c r="D190" s="5">
         <v>-7.5876586242199506</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>28.181554974000001</v>
       </c>
       <c r="C191" s="5">
         <v>-8.7590300000073285E-4</v>
       </c>
       <c r="D191" s="5">
         <v>-3.7289329383849434E-2</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>28.489587411999999</v>
       </c>
       <c r="C192" s="5">
         <v>0.30803243799999791</v>
       </c>
       <c r="D192" s="5">
         <v>13.934299780964432</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>28.428446432000001</v>
       </c>
       <c r="C193" s="5">
         <v>-6.1140979999997569E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-2.5451169547281549</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>28.476532795000001</v>
       </c>
       <c r="C194" s="5">
         <v>4.8086362999999466E-2</v>
       </c>
       <c r="D194" s="5">
         <v>2.0487753867908021</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>28.391445268999998</v>
       </c>
       <c r="C195" s="5">
         <v>-8.5087526000002356E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-3.5272427889911473</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>28.119715203999998</v>
       </c>
       <c r="C196" s="5">
         <v>-0.27173006499999985</v>
       </c>
       <c r="D196" s="5">
         <v>-10.899323084712464</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>28.298869758999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.17915455500000022</v>
       </c>
       <c r="D197" s="5">
         <v>7.9190393054218156</v>
       </c>
       <c r="E197" s="5">
         <v>-2.5963866673872626E-2</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>28.417255239999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.11838548100000068</v>
       </c>
       <c r="D198" s="5">
         <v>5.1372109861333559</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>28.377106436999998</v>
       </c>
       <c r="C199" s="5">
         <v>-4.014880300000101E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-1.6822858349192282</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>28.576603866999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.19949743000000097</v>
       </c>
       <c r="D200" s="5">
         <v>8.7702346782164042</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>29.386466507000002</v>
       </c>
       <c r="C201" s="5">
         <v>0.80986264000000219</v>
       </c>
       <c r="D201" s="5">
         <v>39.84310203981547</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>29.476249679999999</v>
       </c>
       <c r="C202" s="5">
         <v>8.9783172999997163E-2</v>
       </c>
       <c r="D202" s="5">
         <v>3.7285470375524321</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>29.458167932999999</v>
       </c>
       <c r="C203" s="5">
         <v>-1.8081747000000092E-2</v>
       </c>
       <c r="D203" s="5">
         <v>-0.73364281893413263</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>29.635764835</v>
       </c>
       <c r="C204" s="5">
         <v>0.17759690200000122</v>
       </c>
       <c r="D204" s="5">
         <v>7.479311423571966</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>29.619976017999999</v>
       </c>
       <c r="C205" s="5">
         <v>-1.5788817000000677E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-0.63744471763238497</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>29.856881289</v>
       </c>
       <c r="C206" s="5">
         <v>0.23690527100000125</v>
       </c>
       <c r="D206" s="5">
         <v>10.031457520890473</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>29.970787275999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.11390598699999899</v>
       </c>
       <c r="D207" s="5">
         <v>4.6753731590533532</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>30.016152345999998</v>
       </c>
       <c r="C208" s="5">
         <v>4.5365069999999008E-2</v>
       </c>
       <c r="D208" s="5">
         <v>1.8315694185291553</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>29.922409626</v>
       </c>
       <c r="C209" s="5">
         <v>-9.3742719999998059E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-3.6839826840533996</v>
       </c>
       <c r="E209" s="5">
         <v>5.7371191175706215</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>29.243434666999999</v>
       </c>
       <c r="C210" s="5">
         <v>-0.67897495900000138</v>
       </c>
       <c r="D210" s="5">
         <v>-24.075526840790353</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>29.506151807999998</v>
       </c>
       <c r="C211" s="5">
         <v>0.26271714099999954</v>
       </c>
       <c r="D211" s="5">
         <v>11.329514605015035</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>29.516007376000001</v>
       </c>
       <c r="C212" s="5">
         <v>9.8555680000025347E-3</v>
       </c>
       <c r="D212" s="5">
         <v>0.40155804224599745</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>29.680384759999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.16437738399999802</v>
       </c>
       <c r="D213" s="5">
         <v>6.8914569733261821</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>29.848695829</v>
       </c>
       <c r="C214" s="5">
         <v>0.16831106900000137</v>
       </c>
       <c r="D214" s="5">
         <v>7.0212465699279525</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>30.156443555999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.30774772699999886</v>
       </c>
       <c r="D215" s="5">
         <v>13.098578294116493</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>30.204836661000002</v>
       </c>
       <c r="C216" s="5">
         <v>4.8393105000002379E-2</v>
       </c>
       <c r="D216" s="5">
         <v>1.9427695789579591</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>30.518318036</v>
       </c>
       <c r="C217" s="5">
         <v>0.31348137499999851</v>
       </c>
       <c r="D217" s="5">
         <v>13.190306598039903</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>30.856238169000001</v>
       </c>
       <c r="C218" s="5">
         <v>0.33792013300000079</v>
       </c>
       <c r="D218" s="5">
         <v>14.127052693192898</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>31.263188698</v>
       </c>
       <c r="C219" s="5">
         <v>0.40695052899999951</v>
       </c>
       <c r="D219" s="5">
         <v>17.026314128306865</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>31.517881992</v>
       </c>
       <c r="C220" s="5">
         <v>0.25469329399999907</v>
       </c>
       <c r="D220" s="5">
         <v>10.226251444517409</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>31.751545143000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.23366315100000179</v>
       </c>
       <c r="D221" s="5">
         <v>9.268271226253999</v>
       </c>
       <c r="E221" s="5">
         <v>6.1129285370475017</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>31.817599844</v>
       </c>
       <c r="C222" s="5">
         <v>6.6054700999998772E-2</v>
       </c>
       <c r="D222" s="5">
         <v>2.5251973206515954</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>31.947824557000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.13022471300000049</v>
       </c>
       <c r="D223" s="5">
         <v>5.0235036560260404</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>32.179262026000004</v>
       </c>
       <c r="C224" s="5">
         <v>0.23143746900000295</v>
       </c>
       <c r="D224" s="5">
         <v>9.0479414161991123</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>32.290715161000001</v>
       </c>
       <c r="C225" s="5">
         <v>0.11145313499999787</v>
       </c>
       <c r="D225" s="5">
         <v>4.2363038111920215</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>32.321629776000002</v>
       </c>
       <c r="C226" s="5">
         <v>3.0914615000000367E-2</v>
       </c>
       <c r="D226" s="5">
         <v>1.1549296382847185</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>32.191233482999998</v>
       </c>
       <c r="C227" s="5">
         <v>-0.13039629300000399</v>
       </c>
       <c r="D227" s="5">
         <v>-4.735213254022808</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>32.631159378</v>
       </c>
       <c r="C228" s="5">
         <v>0.43992589500000179</v>
       </c>
       <c r="D228" s="5">
         <v>17.689749144012001</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>32.591218013000002</v>
       </c>
       <c r="C229" s="5">
         <v>-3.994136499999712E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-1.458982236925066</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>32.370812686000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.22040532700000171</v>
       </c>
       <c r="D230" s="5">
         <v>-7.8201205515638916</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>32.267759198</v>
       </c>
       <c r="C231" s="5">
         <v>-0.10305348800000047</v>
       </c>
       <c r="D231" s="5">
         <v>-3.7540519076133538</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>32.224274106000003</v>
       </c>
       <c r="C232" s="5">
         <v>-4.3485091999997394E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-1.6052267360670336</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>32.262097435999998</v>
       </c>
       <c r="C233" s="5">
         <v>3.7823329999994826E-2</v>
       </c>
       <c r="D233" s="5">
         <v>1.4176317470225186</v>
       </c>
       <c r="E233" s="5">
         <v>1.6079604652328383</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>32.302000004</v>
       </c>
       <c r="C234" s="5">
         <v>3.9902568000002248E-2</v>
       </c>
       <c r="D234" s="5">
         <v>1.4943279736113091</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>32.345887513000001</v>
       </c>
       <c r="C235" s="5">
         <v>4.3887509000001046E-2</v>
       </c>
       <c r="D235" s="5">
         <v>1.6426334399765707</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>32.182616248999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.16327126400000225</v>
       </c>
       <c r="D236" s="5">
         <v>-5.8918367334353627</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>32.167659723</v>
       </c>
       <c r="C237" s="5">
         <v>-1.495652599999886E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-0.55626386036485842</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>32.299554575999998</v>
       </c>
       <c r="C238" s="5">
         <v>0.13189485299999859</v>
       </c>
       <c r="D238" s="5">
         <v>5.032766982494663</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>32.206119907999998</v>
       </c>
       <c r="C239" s="5">
         <v>-9.3434668000000443E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-3.4166050090785882</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>32.158626564000002</v>
       </c>
       <c r="C240" s="5">
         <v>-4.749334399999583E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-1.7553196068888943</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>32.115991307000002</v>
       </c>
       <c r="C241" s="5">
         <v>-4.2635257000000593E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-1.579386088380208</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>31.807540731</v>
       </c>
       <c r="C242" s="5">
         <v>-0.30845057600000203</v>
       </c>
       <c r="D242" s="5">
         <v>-10.93539963850213</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>32.170422809999998</v>
       </c>
       <c r="C243" s="5">
         <v>0.36288207899999847</v>
       </c>
       <c r="D243" s="5">
         <v>14.582982315083903</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>32.533588801999997</v>
       </c>
       <c r="C244" s="5">
         <v>0.36316599199999899</v>
       </c>
       <c r="D244" s="5">
         <v>14.420134349264746</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>32.467568120999999</v>
       </c>
       <c r="C245" s="5">
         <v>-6.6020680999997694E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-2.4081735379260949</v>
       </c>
       <c r="E245" s="5">
         <v>0.63687950049622355</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>32.469576598000003</v>
       </c>
       <c r="C246" s="5">
         <v>2.0084770000039498E-3</v>
       </c>
       <c r="D246" s="5">
         <v>7.4258490400680444E-2</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>32.421082570000003</v>
       </c>
       <c r="C247" s="5">
         <v>-4.8494028000000355E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-1.7775774709841485</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>32.591113198000002</v>
       </c>
       <c r="C248" s="5">
         <v>0.17003062799999924</v>
       </c>
       <c r="D248" s="5">
         <v>6.4780745884961188</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>32.662640168000003</v>
       </c>
       <c r="C249" s="5">
         <v>7.1526970000000745E-2</v>
       </c>
       <c r="D249" s="5">
         <v>2.6656358497509913</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>32.688344174000001</v>
       </c>
       <c r="C250" s="5">
         <v>2.5704005999998003E-2</v>
       </c>
       <c r="D250" s="5">
         <v>0.94844329381658099</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>32.607936488</v>
       </c>
       <c r="C251" s="5">
         <v>-8.0407686000000922E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-2.9121836108516708</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>32.655442379999997</v>
       </c>
       <c r="C252" s="5">
         <v>4.7505891999996663E-2</v>
       </c>
       <c r="D252" s="5">
         <v>1.76233429960726</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>32.718529949999997</v>
       </c>
       <c r="C253" s="5">
         <v>6.3087570000000426E-2</v>
       </c>
       <c r="D253" s="5">
         <v>2.3430916378313515</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>32.834546584999998</v>
       </c>
       <c r="C254" s="5">
         <v>0.11601663500000114</v>
       </c>
       <c r="D254" s="5">
         <v>4.3390531906255969</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>33.066020502999997</v>
       </c>
       <c r="C255" s="5">
         <v>0.23147391799999895</v>
       </c>
       <c r="D255" s="5">
         <v>8.7954885941416094</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>32.730708847999999</v>
       </c>
       <c r="C256" s="5">
         <v>-0.33531165499999815</v>
       </c>
       <c r="D256" s="5">
         <v>-11.512533164743022</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>33.494094117000003</v>
       </c>
       <c r="C257" s="5">
         <v>0.76338526900000403</v>
       </c>
       <c r="D257" s="5">
         <v>31.872398452454178</v>
       </c>
       <c r="E257" s="5">
         <v>3.1616965957362408</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>32.734607814999997</v>
       </c>
       <c r="C258" s="5">
         <v>-0.75948630200000622</v>
       </c>
       <c r="D258" s="5">
         <v>-24.060651066777993</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>32.814604840000001</v>
       </c>
       <c r="C259" s="5">
         <v>7.9997025000004385E-2</v>
       </c>
       <c r="D259" s="5">
         <v>2.9723062733897798</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>32.784897897</v>
       </c>
       <c r="C260" s="5">
         <v>-2.9706943000000763E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-1.0809628404641836</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>32.966717179</v>
       </c>
       <c r="C261" s="5">
         <v>0.1818192819999993</v>
       </c>
       <c r="D261" s="5">
         <v>6.8617795525564684</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>32.888457123000002</v>
       </c>
       <c r="C262" s="5">
         <v>-7.8260055999997746E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-2.8117920811812191</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>32.722635027000003</v>
       </c>
       <c r="C263" s="5">
         <v>-0.16582209599999942</v>
       </c>
       <c r="D263" s="5">
         <v>-5.8853525712048826</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>33.052635909000003</v>
       </c>
       <c r="C264" s="5">
         <v>0.33000088200000022</v>
       </c>
       <c r="D264" s="5">
         <v>12.796071625503714</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>33.124586463999997</v>
       </c>
       <c r="C265" s="5">
         <v>7.1950554999993699E-2</v>
       </c>
       <c r="D265" s="5">
         <v>2.6437205083631232</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>33.166217146999998</v>
       </c>
       <c r="C266" s="5">
         <v>4.1630683000001056E-2</v>
       </c>
       <c r="D266" s="5">
         <v>1.5186178838494824</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>33.135452100000002</v>
       </c>
       <c r="C267" s="5">
         <v>-3.0765046999995604E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-1.1074608981731737</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>33.316091638000003</v>
       </c>
       <c r="C268" s="5">
         <v>0.18063953800000121</v>
       </c>
       <c r="D268" s="5">
         <v>6.7416151162530635</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>33.309177382999998</v>
       </c>
       <c r="C269" s="5">
         <v>-6.9142550000051983E-3</v>
       </c>
       <c r="D269" s="5">
         <v>-0.24875792663014984</v>
       </c>
       <c r="E269" s="5">
         <v>-0.55208758103462152</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>33.639728515000002</v>
       </c>
       <c r="C270" s="5">
         <v>0.33055113200000363</v>
       </c>
       <c r="D270" s="5">
         <v>12.580428923509146</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>33.603051026999999</v>
       </c>
       <c r="C271" s="5">
         <v>-3.6677488000002256E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-1.3005459100375649</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>34.000386958999997</v>
       </c>
       <c r="C272" s="5">
         <v>0.39733593199999717</v>
       </c>
       <c r="D272" s="5">
         <v>15.149426720539051</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>33.781664096999997</v>
       </c>
       <c r="C273" s="5">
         <v>-0.21872286199999991</v>
       </c>
       <c r="D273" s="5">
-        <v>-7.4521884071598876</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4521884071598983</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>33.692753631999999</v>
       </c>
       <c r="C274" s="5">
         <v>-8.8910464999997885E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-3.112978556707402</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>34.076363616000002</v>
       </c>
       <c r="C275" s="5">
         <v>0.38360998400000312</v>
       </c>
       <c r="D275" s="5">
         <v>14.551518214650304</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>34.237109638</v>
       </c>
       <c r="C276" s="5">
         <v>0.16074602199999788</v>
       </c>
       <c r="D276" s="5">
         <v>5.8098740803093074</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>34.312051744999998</v>
       </c>
       <c r="C277" s="5">
         <v>7.4942106999998259E-2</v>
       </c>
       <c r="D277" s="5">
         <v>2.6585522069523693</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>34.502426254</v>
       </c>
       <c r="C278" s="5">
         <v>0.19037450900000152</v>
       </c>
       <c r="D278" s="5">
         <v>6.8649722292713156</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>34.709386915000003</v>
       </c>
       <c r="C279" s="5">
         <v>0.20696066100000365</v>
       </c>
       <c r="D279" s="5">
         <v>7.4404147612571636</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>34.786146008999999</v>
       </c>
       <c r="C280" s="5">
         <v>7.6759093999996253E-2</v>
       </c>
       <c r="D280" s="5">
         <v>2.6862926365243123</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>35.054435646999998</v>
       </c>
       <c r="C281" s="5">
         <v>0.26828963799999883</v>
       </c>
       <c r="D281" s="5">
         <v>9.6579113883441092</v>
       </c>
       <c r="E281" s="5">
         <v>5.2395717970829425</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>35.065778494</v>
       </c>
       <c r="C282" s="5">
         <v>1.1342847000001655E-2</v>
       </c>
       <c r="D282" s="5">
         <v>0.38898548081349738</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>35.317567371999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.25178887799999927</v>
       </c>
       <c r="D283" s="5">
         <v>8.9651362951169933</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>35.417390638000001</v>
       </c>
       <c r="C284" s="5">
         <v>9.9823266000001354E-2</v>
       </c>
       <c r="D284" s="5">
         <v>3.4449636088594193</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>35.388600416999999</v>
       </c>
       <c r="C285" s="5">
         <v>-2.8790221000001281E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-0.97111113684927863</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>35.485237922000003</v>
       </c>
       <c r="C286" s="5">
         <v>9.6637505000003898E-2</v>
       </c>
       <c r="D286" s="5">
         <v>3.3265698749907591</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>35.426809020999997</v>
       </c>
       <c r="C287" s="5">
         <v>-5.8428901000006306E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-1.9580870730971589</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>35.916808478999997</v>
       </c>
       <c r="C288" s="5">
         <v>0.48999945799999978</v>
       </c>
       <c r="D288" s="5">
         <v>17.920261279092543</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>35.803250052999999</v>
       </c>
       <c r="C289" s="5">
         <v>-0.11355842599999733</v>
       </c>
       <c r="D289" s="5">
         <v>-3.728762660585816</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>35.849629753999999</v>
       </c>
       <c r="C290" s="5">
         <v>4.6379700999999329E-2</v>
       </c>
       <c r="D290" s="5">
         <v>1.5656089755496927</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>35.995591617000002</v>
       </c>
       <c r="C291" s="5">
         <v>0.14596186300000369</v>
       </c>
       <c r="D291" s="5">
         <v>4.9967108354784795</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>35.956570438</v>
       </c>
       <c r="C292" s="5">
         <v>-3.9021179000002348E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-1.2931370751116944</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>35.863908088999999</v>
       </c>
       <c r="C293" s="5">
         <v>-9.2662349000001143E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-3.0490177354085435</v>
       </c>
       <c r="E293" s="5">
         <v>2.3091869176027568</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>35.997949317</v>
       </c>
       <c r="C294" s="5">
         <v>0.13404122800000096</v>
       </c>
       <c r="D294" s="5">
         <v>4.5783486124422401</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>35.901532963000001</v>
       </c>
       <c r="C295" s="5">
         <v>-9.6416353999998705E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-3.1671350113597341</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>35.923415771000002</v>
       </c>
       <c r="C296" s="5">
         <v>2.1882808000000864E-2</v>
       </c>
       <c r="D296" s="5">
         <v>0.73388453954994493</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>35.853115363999997</v>
       </c>
       <c r="C297" s="5">
         <v>-7.0300407000004839E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-2.323231008746629</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>35.951822616999998</v>
       </c>
       <c r="C298" s="5">
         <v>9.8707253000000605E-2</v>
       </c>
       <c r="D298" s="5">
         <v>3.3542084475891798</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>36.102726095999998</v>
       </c>
       <c r="C299" s="5">
         <v>0.15090347900000012</v>
       </c>
       <c r="D299" s="5">
         <v>5.1547777698668806</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>36.265749276000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.16302318000000326</v>
       </c>
       <c r="D300" s="5">
         <v>5.5552646664290384</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>36.337981006</v>
       </c>
       <c r="C301" s="5">
         <v>7.2231729999998606E-2</v>
       </c>
       <c r="D301" s="5">
         <v>2.4164377765482303</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>36.299673878</v>
       </c>
       <c r="C302" s="5">
         <v>-3.830712799999958E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-1.2577187559923875</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>36.402438746000001</v>
       </c>
       <c r="C303" s="5">
         <v>0.10276486800000129</v>
       </c>
       <c r="D303" s="5">
         <v>3.450615212288155</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>36.419266718999999</v>
       </c>
       <c r="C304" s="5">
         <v>1.6827972999998053E-2</v>
       </c>
       <c r="D304" s="5">
         <v>0.5561437640222433</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>36.452297590000001</v>
       </c>
       <c r="C305" s="5">
         <v>3.3030871000001127E-2</v>
       </c>
       <c r="D305" s="5">
         <v>1.0937992100784388</v>
       </c>
       <c r="E305" s="5">
         <v>1.640617356981422</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>36.516527021000002</v>
       </c>
       <c r="C306" s="5">
         <v>6.4229431000001114E-2</v>
       </c>
       <c r="D306" s="5">
         <v>2.1350276765631504</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>36.596829978000002</v>
       </c>
       <c r="C307" s="5">
         <v>8.0302957000000674E-2</v>
       </c>
       <c r="D307" s="5">
         <v>2.6710549020642071</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>36.622609632</v>
       </c>
       <c r="C308" s="5">
         <v>2.5779653999997265E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.84859047281813371</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>35.776714482000003</v>
       </c>
       <c r="C309" s="5">
         <v>-0.84589514999999693</v>
       </c>
       <c r="D309" s="5">
         <v>-24.45355931391412</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>35.999634557999997</v>
       </c>
       <c r="C310" s="5">
         <v>0.22292007599999408</v>
       </c>
       <c r="D310" s="5">
         <v>7.7386786587245293</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>36.218166486000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.21853192800000443</v>
       </c>
       <c r="D311" s="5">
         <v>7.5326684690573353</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>36.343195180000002</v>
       </c>
       <c r="C312" s="5">
         <v>0.12502869400000094</v>
       </c>
       <c r="D312" s="5">
         <v>4.2220829564696638</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>36.510397257999998</v>
       </c>
       <c r="C313" s="5">
         <v>0.16720207799999542</v>
       </c>
       <c r="D313" s="5">
         <v>5.6626316750116645</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>36.449381868000003</v>
       </c>
       <c r="C314" s="5">
         <v>-6.1015389999994341E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-1.9870837383584417</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>36.520791531</v>
       </c>
       <c r="C315" s="5">
         <v>7.1409662999997181E-2</v>
       </c>
       <c r="D315" s="5">
         <v>2.3764739127519086</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>36.577041111</v>
       </c>
       <c r="C316" s="5">
         <v>5.6249579999999355E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.8639858710280732</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>36.602508090000001</v>
       </c>
       <c r="C317" s="5">
         <v>2.5466979000000833E-2</v>
       </c>
       <c r="D317" s="5">
         <v>0.83871395876811139</v>
       </c>
       <c r="E317" s="5">
         <v>0.41207416248354445</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>36.728883142000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.12637505200000021</v>
       </c>
       <c r="D318" s="5">
         <v>4.2227494359697859</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>36.777346338000001</v>
       </c>
       <c r="C319" s="5">
         <v>4.8463196000000153E-2</v>
       </c>
       <c r="D319" s="5">
         <v>1.5949230824075844</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>36.801451501000003</v>
       </c>
       <c r="C320" s="5">
         <v>2.4105163000001539E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.78936362967108042</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>37.005223055999998</v>
       </c>
       <c r="C321" s="5">
         <v>0.20377155499999589</v>
       </c>
       <c r="D321" s="5">
         <v>6.8505932544331349</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>37.234770269999999</v>
       </c>
       <c r="C322" s="5">
         <v>0.22954721400000011</v>
       </c>
       <c r="D322" s="5">
         <v>7.7030068610165703</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>37.039624232000001</v>
       </c>
       <c r="C323" s="5">
         <v>-0.19514603799999719</v>
       </c>
       <c r="D323" s="5">
         <v>-6.1109983821363789</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>36.72866982</v>
       </c>
       <c r="C324" s="5">
         <v>-0.31095441200000096</v>
       </c>
       <c r="D324" s="5">
         <v>-9.6218316683712057</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>36.986047845000002</v>
       </c>
       <c r="C325" s="5">
         <v>0.25737802500000129</v>
       </c>
       <c r="D325" s="5">
         <v>8.7408503795238133</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>37.097979568</v>
       </c>
       <c r="C326" s="5">
         <v>0.11193172299999787</v>
       </c>
       <c r="D326" s="5">
         <v>3.692648366359208</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>37.150570995999999</v>
       </c>
       <c r="C327" s="5">
         <v>5.2591427999999496E-2</v>
       </c>
       <c r="D327" s="5">
         <v>1.7144899342124598</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>37.320152352999997</v>
       </c>
       <c r="C328" s="5">
         <v>0.16958135699999843</v>
       </c>
       <c r="D328" s="5">
         <v>5.6172798714178906</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>37.738160573999998</v>
       </c>
       <c r="C329" s="5">
         <v>0.4180082210000009</v>
       </c>
       <c r="D329" s="5">
         <v>14.300423749055803</v>
       </c>
       <c r="E329" s="5">
         <v>3.102663023002683</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>37.537693480000002</v>
       </c>
       <c r="C330" s="5">
         <v>-0.20046709399999685</v>
       </c>
       <c r="D330" s="5">
         <v>-6.1914835696635917</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>37.675295669</v>
       </c>
       <c r="C331" s="5">
         <v>0.13760218899999899</v>
       </c>
       <c r="D331" s="5">
         <v>4.4886280573500414</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>37.680696449999999</v>
       </c>
       <c r="C332" s="5">
         <v>5.4007809999987444E-3</v>
       </c>
       <c r="D332" s="5">
         <v>0.17215656270366253</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>37.942602059999999</v>
       </c>
       <c r="C333" s="5">
         <v>0.26190560999999946</v>
       </c>
       <c r="D333" s="5">
         <v>8.6671500144104741</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>37.881931928999997</v>
       </c>
       <c r="C334" s="5">
         <v>-6.0670131000001959E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-1.9020119465521068</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>37.891150013999997</v>
       </c>
       <c r="C335" s="5">
         <v>9.2180850000005421E-3</v>
       </c>
       <c r="D335" s="5">
         <v>0.29239581862359199</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>37.800329167999998</v>
       </c>
       <c r="C336" s="5">
         <v>-9.0820845999999733E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-2.8386495426571789</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>37.865668562000003</v>
       </c>
       <c r="C337" s="5">
         <v>6.5339394000005768E-2</v>
       </c>
       <c r="D337" s="5">
         <v>2.0940822995091368</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>38.249663406000003</v>
       </c>
       <c r="C338" s="5">
         <v>0.38399484400000006</v>
       </c>
       <c r="D338" s="5">
         <v>12.87138720620209</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>38.066701369</v>
       </c>
       <c r="C339" s="5">
         <v>-0.18296203700000291</v>
       </c>
       <c r="D339" s="5">
         <v>-5.5914063552885747</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>38.151082133999999</v>
       </c>
       <c r="C340" s="5">
         <v>8.4380764999998803E-2</v>
       </c>
       <c r="D340" s="5">
         <v>2.6926569887520069</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>38.125043523000002</v>
       </c>
       <c r="C341" s="5">
         <v>-2.6038610999997047E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-0.81594819157000398</v>
       </c>
       <c r="E341" s="5">
         <v>1.0251770174154906</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>38.234811329999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.10976780699999722</v>
       </c>
       <c r="D342" s="5">
         <v>3.5102220732367906</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>38.370164774999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.13535344499999979</v>
       </c>
       <c r="D343" s="5">
         <v>4.3317645432343177</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>38.555984246000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.18581947100000207</v>
       </c>
       <c r="D344" s="5">
         <v>5.9686884399316575</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>38.823349540000002</v>
       </c>
       <c r="C345" s="5">
         <v>0.26736529400000109</v>
       </c>
       <c r="D345" s="5">
         <v>8.646188423500023</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>38.848659177999998</v>
       </c>
       <c r="C346" s="5">
         <v>2.5309637999995971E-2</v>
       </c>
       <c r="D346" s="5">
         <v>0.78511261079921013</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>38.969278404000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.1206192260000023</v>
       </c>
       <c r="D347" s="5">
         <v>3.7901066542206152</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>38.664510741000001</v>
       </c>
       <c r="C348" s="5">
         <v>-0.3047676629999998</v>
       </c>
       <c r="D348" s="5">
         <v>-8.9915202241001353</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>39.036124100999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.37161335999999778</v>
       </c>
       <c r="D349" s="5">
         <v>12.163112424132482</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>39.183601373999998</v>
       </c>
       <c r="C350" s="5">
         <v>0.1474772729999998</v>
       </c>
       <c r="D350" s="5">
         <v>4.628961583669966</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>39.762481931000003</v>
       </c>
       <c r="C351" s="5">
         <v>0.57888055700000507</v>
       </c>
       <c r="D351" s="5">
         <v>19.242101659399282</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>39.360764733000003</v>
       </c>
       <c r="C352" s="5">
         <v>-0.40171719800000005</v>
       </c>
       <c r="D352" s="5">
         <v>-11.472028129178479</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>39.311794644000003</v>
       </c>
       <c r="C353" s="5">
         <v>-4.8970089000000883E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-1.4827878117693594</v>
       </c>
       <c r="E353" s="5">
         <v>3.112786272057777</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>39.330733774000002</v>
       </c>
       <c r="C354" s="5">
         <v>1.8939129999999693E-2</v>
       </c>
       <c r="D354" s="5">
         <v>0.57965486105513442</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>39.385825423</v>
       </c>
       <c r="C355" s="5">
         <v>5.5091648999997744E-2</v>
       </c>
       <c r="D355" s="5">
         <v>1.6938833675303577</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>39.438813111000002</v>
       </c>
       <c r="C356" s="5">
         <v>5.2987688000001754E-2</v>
       </c>
       <c r="D356" s="5">
         <v>1.6264185163725964</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>39.228197680999997</v>
       </c>
       <c r="C357" s="5">
         <v>-0.21061543000000427</v>
       </c>
       <c r="D357" s="5">
         <v>-6.2234562012523416</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>39.450148597000002</v>
       </c>
       <c r="C358" s="5">
         <v>0.22195091600000438</v>
       </c>
       <c r="D358" s="5">
         <v>7.0048491300460869</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>39.380335973999998</v>
       </c>
       <c r="C359" s="5">
         <v>-6.9812623000004237E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-2.103022557443468</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>39.509028692999998</v>
       </c>
       <c r="C360" s="5">
         <v>0.12869271900000001</v>
       </c>
       <c r="D360" s="5">
         <v>3.9927902634251833</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>39.703077360999998</v>
       </c>
       <c r="C361" s="5">
         <v>0.19404866800000065</v>
       </c>
       <c r="D361" s="5">
         <v>6.0556486278985355</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>39.600275052000001</v>
       </c>
       <c r="C362" s="5">
         <v>-0.10280230899999765</v>
       </c>
       <c r="D362" s="5">
         <v>-3.0632646375532424</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>39.617475454000001</v>
       </c>
       <c r="C363" s="5">
         <v>1.7200402000000281E-2</v>
       </c>
       <c r="D363" s="5">
         <v>0.52246764605614615</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>39.771930507</v>
       </c>
       <c r="C364" s="5">
         <v>0.15445505299999951</v>
       </c>
       <c r="D364" s="5">
         <v>4.780023771435582</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>40.111242687000001</v>
       </c>
       <c r="C365" s="5">
         <v>0.3393121800000003</v>
       </c>
       <c r="D365" s="5">
         <v>10.732050474596422</v>
       </c>
       <c r="E365" s="5">
         <v>2.0336086160391398</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>40.103917508999999</v>
       </c>
       <c r="C366" s="5">
         <v>-7.3251780000020972E-3</v>
       </c>
       <c r="D366" s="5">
         <v>-0.21892590031920012</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>40.206257110000003</v>
       </c>
       <c r="C367" s="5">
         <v>0.10233960100000417</v>
       </c>
       <c r="D367" s="5">
         <v>3.1055793831352041</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>39.316187128999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.89006998100000345</v>
       </c>
       <c r="D368" s="5">
         <v>-23.557835637908997</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>29.118333555</v>
       </c>
       <c r="C369" s="5">
         <v>-10.197853574</v>
       </c>
       <c r="D369" s="5">
         <v>-97.27641158583522</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>31.128699381000001</v>
       </c>
       <c r="C370" s="5">
         <v>2.010365826000001</v>
       </c>
       <c r="D370" s="5">
         <v>122.80939779585989</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>33.629987042000003</v>
       </c>
       <c r="C371" s="5">
         <v>2.5012876610000028</v>
       </c>
       <c r="D371" s="5">
         <v>152.80676728697512</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>33.950825180999999</v>
       </c>
       <c r="C372" s="5">
         <v>0.32083813899999569</v>
       </c>
       <c r="D372" s="5">
         <v>12.068513784356094</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>33.781889911</v>
       </c>
       <c r="C373" s="5">
         <v>-0.16893526999999864</v>
       </c>
       <c r="D373" s="5">
         <v>-5.8103256406721755</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>34.359602313000003</v>
       </c>
       <c r="C374" s="5">
         <v>0.57771240200000307</v>
       </c>
       <c r="D374" s="5">
         <v>22.566062666806562</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>35.062706792999997</v>
       </c>
       <c r="C375" s="5">
         <v>0.70310447999999326</v>
       </c>
       <c r="D375" s="5">
         <v>27.51689736662324</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>34.557904344000001</v>
       </c>
       <c r="C376" s="5">
         <v>-0.50480244899999605</v>
       </c>
       <c r="D376" s="5">
         <v>-15.972102268096766</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>35.141970336</v>
       </c>
       <c r="C377" s="5">
         <v>0.58406599199999931</v>
       </c>
       <c r="D377" s="5">
         <v>22.276926987861167</v>
       </c>
       <c r="E377" s="5">
         <v>-12.388726995512744</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>35.544231549999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.40226121399999926</v>
       </c>
       <c r="D378" s="5">
         <v>14.634742356658093</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>35.140342689999997</v>
       </c>
       <c r="C379" s="5">
         <v>-0.40388886000000213</v>
       </c>
       <c r="D379" s="5">
         <v>-12.814882693618991</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>35.560678955</v>
       </c>
       <c r="C380" s="5">
         <v>0.4203362650000031</v>
       </c>
       <c r="D380" s="5">
         <v>15.336992420227658</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>35.765549749000002</v>
       </c>
       <c r="C381" s="5">
         <v>0.20487079400000141</v>
       </c>
       <c r="D381" s="5">
         <v>7.1367153894802637</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>36.146730228000003</v>
       </c>
       <c r="C382" s="5">
         <v>0.38118047900000107</v>
       </c>
       <c r="D382" s="5">
         <v>13.566268231916844</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>36.351502791000001</v>
       </c>
       <c r="C383" s="5">
         <v>0.2047725629999988</v>
       </c>
       <c r="D383" s="5">
         <v>7.0139069899060713</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>36.858772944999998</v>
       </c>
       <c r="C384" s="5">
         <v>0.50727015399999686</v>
       </c>
       <c r="D384" s="5">
         <v>18.092425681373548</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>36.893640800999997</v>
       </c>
       <c r="C385" s="5">
         <v>3.4867855999998199E-2</v>
       </c>
       <c r="D385" s="5">
         <v>1.1411072404000189</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>37.245057332000002</v>
       </c>
       <c r="C386" s="5">
         <v>0.35141653100000525</v>
       </c>
       <c r="D386" s="5">
         <v>12.048380549738603</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>37.418904671</v>
       </c>
       <c r="C387" s="5">
         <v>0.17384733899999816</v>
       </c>
       <c r="D387" s="5">
         <v>5.7472500150093087</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>37.650800529999998</v>
       </c>
       <c r="C388" s="5">
         <v>0.23189585899999798</v>
       </c>
       <c r="D388" s="5">
         <v>7.6955422471852275</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>37.721620248999997</v>
       </c>
       <c r="C389" s="5">
         <v>7.0819718999999282E-2</v>
       </c>
       <c r="D389" s="5">
         <v>2.280652150504503</v>
       </c>
       <c r="E389" s="5">
         <v>7.3406524686447705</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>37.636382537000003</v>
       </c>
       <c r="C390" s="5">
         <v>-8.5237711999994303E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-2.6781344649407735</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>37.788546809000003</v>
       </c>
       <c r="C391" s="5">
         <v>0.15216427200000027</v>
       </c>
       <c r="D391" s="5">
         <v>4.9609623922210577</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>37.56927365</v>
       </c>
       <c r="C392" s="5">
         <v>-0.21927315900000366</v>
       </c>
       <c r="D392" s="5">
         <v>-6.7451793720253121</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>38.184626801999997</v>
       </c>
       <c r="C393" s="5">
         <v>0.61535315199999729</v>
       </c>
       <c r="D393" s="5">
         <v>21.525948833049281</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>38.286428260999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.1018014590000007</v>
       </c>
       <c r="D394" s="5">
         <v>3.2465695076899115</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>38.283431067999999</v>
       </c>
       <c r="C395" s="5">
         <v>-2.9971929999987879E-3</v>
       </c>
       <c r="D395" s="5">
         <v>-9.3899682097564607E-2</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>39.486216411000001</v>
       </c>
       <c r="C396" s="5">
         <v>1.2027853430000022</v>
       </c>
       <c r="D396" s="5">
         <v>44.949264027683469</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>39.511078759</v>
       </c>
       <c r="C397" s="5">
         <v>2.4862347999999201E-2</v>
       </c>
       <c r="D397" s="5">
         <v>0.75819759585109558</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>39.715337335000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.20425857600000086</v>
       </c>
       <c r="D398" s="5">
         <v>6.3830461367568869</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>39.977848895000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.26251156000000009</v>
       </c>
       <c r="D399" s="5">
         <v>8.2265955202889032</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>39.944361778999998</v>
       </c>
       <c r="C400" s="5">
         <v>-3.3487116000003425E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-1.0005521777400883</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>39.730908638000002</v>
       </c>
       <c r="C401" s="5">
         <v>-0.21345314099999513</v>
       </c>
       <c r="D401" s="5">
         <v>-6.2273626361855738</v>
       </c>
       <c r="E401" s="5">
         <v>5.3266227053258008</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>40.340998030000002</v>
       </c>
       <c r="C402" s="5">
         <v>0.61008939199999901</v>
       </c>
       <c r="D402" s="5">
         <v>20.065350185147544</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>40.328008939999997</v>
       </c>
       <c r="C403" s="5">
         <v>-1.2989090000004921E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-0.38569533381691556</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>40.490802279999997</v>
       </c>
       <c r="C404" s="5">
         <v>0.16279334000000034</v>
       </c>
       <c r="D404" s="5">
         <v>4.9530863778403544</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>40.58721937</v>
       </c>
       <c r="C405" s="5">
         <v>9.6417090000002759E-2</v>
       </c>
       <c r="D405" s="5">
         <v>2.8951732966118415</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>40.515471024999997</v>
       </c>
       <c r="C406" s="5">
         <v>-7.1748345000003155E-2</v>
       </c>
       <c r="D406" s="5">
         <v>-2.1008047937305263</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>40.793115681000003</v>
       </c>
       <c r="C407" s="5">
         <v>0.27764465600000676</v>
       </c>
       <c r="D407" s="5">
         <v>8.5404995337214018</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>40.839884707000003</v>
       </c>
       <c r="C408" s="5">
         <v>4.6769025999999769E-2</v>
       </c>
       <c r="D408" s="5">
         <v>1.3845003164460135</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>41.140248857000003</v>
       </c>
       <c r="C409" s="5">
         <v>0.30036415000000005</v>
       </c>
       <c r="D409" s="5">
         <v>9.1915131389387774</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>41.197735538000003</v>
       </c>
       <c r="C410" s="5">
         <v>5.7486681000000317E-2</v>
       </c>
       <c r="D410" s="5">
         <v>1.6897481625081312</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>41.027629433999998</v>
       </c>
       <c r="C411" s="5">
         <v>-0.17010610400000559</v>
       </c>
       <c r="D411" s="5">
         <v>-4.8438315419700784</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>41.164120210999997</v>
       </c>
       <c r="C412" s="5">
         <v>0.13649077699999879</v>
       </c>
       <c r="D412" s="5">
         <v>4.0660240791940749</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>41.152945230999997</v>
       </c>
       <c r="C413" s="5">
         <v>-1.1174979999999834E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-0.32528258893649298</v>
       </c>
       <c r="E413" s="5">
         <v>3.57916957287987</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>41.406462380000001</v>
       </c>
       <c r="C414" s="5">
         <v>0.25351714900000388</v>
       </c>
       <c r="D414" s="5">
         <v>7.6481234890394934</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>41.642923576000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.23646119600000048</v>
       </c>
       <c r="D415" s="5">
         <v>7.0722706460282003</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>41.900523</v>
       </c>
       <c r="C416" s="5">
         <v>0.25759942399999858</v>
       </c>
       <c r="D416" s="5">
         <v>7.6809263755532431</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>41.783425762</v>
       </c>
       <c r="C417" s="5">
         <v>-0.11709723799999949</v>
       </c>
       <c r="D417" s="5">
         <v>-3.302509094732442</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>42.037284698999997</v>
       </c>
       <c r="C418" s="5">
         <v>0.25385893699999684</v>
       </c>
       <c r="D418" s="5">
         <v>7.5393335997561595</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>42.212103386000003</v>
       </c>
       <c r="C419" s="5">
         <v>0.17481868700000547</v>
       </c>
       <c r="D419" s="5">
         <v>5.1061299615632105</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>42.288886947000002</v>
       </c>
       <c r="C420" s="5">
         <v>7.6783560999999168E-2</v>
       </c>
       <c r="D420" s="5">
         <v>2.2047633789048948</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>42.453287795999998</v>
       </c>
       <c r="C421" s="5">
         <v>0.16440084899999619</v>
       </c>
       <c r="D421" s="5">
         <v>4.7661303646364228</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>42.590576204000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.13728840800000341</v>
       </c>
       <c r="D422" s="5">
         <v>3.9504155418258913</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>42.595019209999997</v>
       </c>
       <c r="C423" s="5">
         <v>4.4430059999953642E-3</v>
       </c>
       <c r="D423" s="5">
         <v>0.12525464017707488</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>42.686868795999999</v>
       </c>
       <c r="C424" s="5">
         <v>9.1849586000002148E-2</v>
       </c>
       <c r="D424" s="5">
         <v>2.6185253417637</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>42.672414594000003</v>
       </c>
       <c r="C425" s="5">
         <v>-1.445420199999603E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-0.40557615704917005</v>
       </c>
       <c r="E425" s="5">
         <v>3.6922493747918006</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>42.692952751</v>
       </c>
       <c r="C426" s="5">
         <v>2.053815699999717E-2</v>
       </c>
       <c r="D426" s="5">
         <v>0.57908919083033972</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>42.544736915999998</v>
       </c>
       <c r="C427" s="5">
         <v>-0.14821583500000202</v>
       </c>
       <c r="D427" s="5">
         <v>-4.0873707043708514</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>42.202503176999997</v>
       </c>
       <c r="C428" s="5">
         <v>-0.34223373900000098</v>
       </c>
       <c r="D428" s="5">
         <v>-9.2370871073039211</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>42.584848250999997</v>
       </c>
       <c r="C429" s="5">
         <v>0.38234507399999984</v>
       </c>
       <c r="D429" s="5">
         <v>11.430149476297725</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>42.744514355</v>
       </c>
       <c r="C430" s="5">
         <v>0.15966610400000292</v>
       </c>
       <c r="D430" s="5">
         <v>4.5931874340481516</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>42.138085023000002</v>
       </c>
       <c r="C431" s="5">
         <v>-0.6064293319999976</v>
       </c>
       <c r="D431" s="5">
         <v>-15.757180262065285</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>42.334885307999997</v>
       </c>
       <c r="C432" s="5">
         <v>0.1968002849999948</v>
       </c>
       <c r="D432" s="5">
         <v>5.7506655657254768</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>42.365762453000002</v>
       </c>
       <c r="C433" s="5">
         <v>3.0877145000005157E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.87874504082954275</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>42.496718317999999</v>
       </c>
       <c r="C434" s="5">
         <v>0.13095586499999712</v>
       </c>
       <c r="D434" s="5">
         <v>3.7730090077027434</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>43.184048928999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.68733061100000015</v>
       </c>
       <c r="D435" s="5">
         <v>21.231528372038699</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>43.235263302</v>
       </c>
       <c r="C436" s="5">
         <v>5.1214373000000535E-2</v>
       </c>
       <c r="D436" s="5">
         <v>1.4324665882601506</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>43.053257287000001</v>
       </c>
       <c r="C437" s="5">
         <v>-0.18200601499999891</v>
       </c>
       <c r="D437" s="5">
         <v>-4.9362643973239306</v>
       </c>
       <c r="E437" s="5">
         <v>0.89247982947171511</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>43.185397017</v>
       </c>
       <c r="C438" s="5">
         <v>0.13213972999999868</v>
       </c>
       <c r="D438" s="5">
         <v>3.7458717929775842</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>43.086963787000002</v>
       </c>
       <c r="C439" s="5">
         <v>-9.8433229999997707E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-2.7011512523241743</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>42.713179541000002</v>
       </c>
       <c r="C440" s="5">
         <v>-0.3737842459999996</v>
       </c>
       <c r="D440" s="5">
         <v>-9.9275212792253598</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>42.945971356000001</v>
       </c>
       <c r="C441" s="5">
         <v>0.23279181499999879</v>
       </c>
       <c r="D441" s="5">
         <v>6.7397906077249159</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>42.991595203999999</v>
+        <v>43.037537466000003</v>
       </c>
       <c r="C442" s="5">
-        <v>4.5623847999998191E-2</v>
+        <v>9.1566110000002254E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>1.2823006398600345</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5887656000422421</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>42.975358403000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-6.2179063000002088E-2</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-1.7200058690305497</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08C87EAA-2697-4CCB-8E19-28B542FEA5B7}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CE71D58-56A0-495B-93AA-CBAB1FF14800}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26C6E345-CB44-4E9F-844C-E27688F5B647}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sansrvoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>