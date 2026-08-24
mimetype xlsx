--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3B84E710-A581-4C2E-BD1D-72C7C13CF320}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3E966DD7-53BC-4C7D-9B73-227F7C9A497A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1F7277EB-FAD9-424E-B937-65DB8AD46E5A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3D4A196C-7D8C-4748-93D0-2069A069775F}"/>
   </bookViews>
   <sheets>
     <sheet name="sansrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F76290E6-7A1D-451A-A9D0-58E1E40945CC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D71E72C-6E02-43AE-B03F-D4FFE97A72AA}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>22.741159059000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>22.733120178</v>
       </c>
       <c r="C7" s="5">
         <v>-8.0388810000009414E-3</v>
       </c>
       <c r="D7" s="5">
         <v>-0.42336997955052524</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>22.566133100999998</v>
       </c>
       <c r="C8" s="5">
         <v>-0.1669870770000017</v>
       </c>
       <c r="D8" s="5">
         <v>-8.4671108171678551</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>22.423051839999999</v>
       </c>
       <c r="C9" s="5">
         <v>-0.14308126099999896</v>
       </c>
       <c r="D9" s="5">
         <v>-7.3488302217253771</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>22.873850150999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.45079831099999979</v>
       </c>
       <c r="D10" s="5">
         <v>26.97979113601674</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>23.003521104000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.12967095300000153</v>
       </c>
       <c r="D11" s="5">
         <v>7.0189171860544741</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>22.813274719999999</v>
       </c>
       <c r="C12" s="5">
         <v>-0.19024638400000171</v>
       </c>
       <c r="D12" s="5">
         <v>-9.4851676320884764</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>23.074770982</v>
       </c>
       <c r="C13" s="5">
         <v>0.26149626200000142</v>
       </c>
       <c r="D13" s="5">
         <v>14.65611655000516</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>23.107089782999999</v>
       </c>
       <c r="C14" s="5">
         <v>3.2318800999998842E-2</v>
       </c>
       <c r="D14" s="5">
         <v>1.6937423432437537</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>23.072412468</v>
       </c>
       <c r="C15" s="5">
         <v>-3.4677314999999709E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-1.7860760548507937</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>23.265186475</v>
       </c>
       <c r="C16" s="5">
         <v>0.19277400700000058</v>
       </c>
       <c r="D16" s="5">
         <v>10.500023301441242</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>23.103988916999999</v>
       </c>
       <c r="C17" s="5">
         <v>-0.16119755800000135</v>
       </c>
       <c r="D17" s="5">
         <v>-8.0048023873268583</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>22.532897002999999</v>
       </c>
       <c r="C18" s="5">
         <v>-0.57109191400000014</v>
       </c>
       <c r="D18" s="5">
         <v>-25.943911787472153</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>22.419076754999999</v>
       </c>
       <c r="C19" s="5">
         <v>-0.11382024799999968</v>
       </c>
       <c r="D19" s="5">
         <v>-5.8959515831827014</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>22.662600585</v>
       </c>
       <c r="C20" s="5">
         <v>0.24352383000000088</v>
       </c>
       <c r="D20" s="5">
         <v>13.842454246775437</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>22.61979814</v>
       </c>
       <c r="C21" s="5">
         <v>-4.2802444999999523E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-2.243022958058849</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>22.674910774000001</v>
       </c>
       <c r="C22" s="5">
         <v>5.5112634000000327E-2</v>
       </c>
       <c r="D22" s="5">
         <v>2.9632736079086675</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>22.811970448</v>
       </c>
       <c r="C23" s="5">
         <v>0.13705967399999963</v>
       </c>
       <c r="D23" s="5">
         <v>7.4995291995990199</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>23.095790055999998</v>
       </c>
       <c r="C24" s="5">
         <v>0.28381960799999817</v>
       </c>
       <c r="D24" s="5">
         <v>15.995268223102443</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>23.184372982999999</v>
       </c>
       <c r="C25" s="5">
         <v>8.8582927000000922E-2</v>
       </c>
       <c r="D25" s="5">
         <v>4.700892231698095</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>23.209260413999999</v>
       </c>
       <c r="C26" s="5">
         <v>2.4887430999999793E-2</v>
       </c>
       <c r="D26" s="5">
         <v>1.2957811093167404</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>23.175949734</v>
       </c>
       <c r="C27" s="5">
         <v>-3.3310679999999593E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-1.7087482957250488</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>23.174731243</v>
       </c>
       <c r="C28" s="5">
         <v>-1.2184909999994886E-3</v>
       </c>
       <c r="D28" s="5">
         <v>-6.3072559063381828E-2</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>23.204745787</v>
       </c>
       <c r="C29" s="5">
         <v>3.0014544000000143E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.5652878776545531</v>
       </c>
       <c r="E29" s="5">
         <v>0.43610162020923937</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>23.152920906999999</v>
       </c>
       <c r="C30" s="5">
         <v>-5.1824880000001627E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-2.6473723261821847</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>23.229067646000001</v>
       </c>
       <c r="C31" s="5">
         <v>7.6146739000002128E-2</v>
       </c>
       <c r="D31" s="5">
         <v>4.0188112821735178</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>23.265145181000001</v>
       </c>
       <c r="C32" s="5">
         <v>3.6077535000000438E-2</v>
       </c>
       <c r="D32" s="5">
         <v>1.879747395948228</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>23.317269960000001</v>
       </c>
       <c r="C33" s="5">
         <v>5.2124778999999677E-2</v>
       </c>
       <c r="D33" s="5">
         <v>2.7219384604519448</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>23.481072273999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.16380231399999801</v>
       </c>
       <c r="D34" s="5">
         <v>8.7633793963318496</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>23.305628854999998</v>
       </c>
       <c r="C35" s="5">
         <v>-0.17544341900000049</v>
       </c>
       <c r="D35" s="5">
         <v>-8.6066054384199902</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>23.17783051</v>
       </c>
       <c r="C36" s="5">
         <v>-0.12779834499999865</v>
       </c>
       <c r="D36" s="5">
         <v>-6.3854226478478164</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>23.105365307</v>
       </c>
       <c r="C37" s="5">
         <v>-7.2465203000000145E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-3.6879384226125356</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>23.115600299</v>
       </c>
       <c r="C38" s="5">
         <v>1.0234992000000886E-2</v>
       </c>
       <c r="D38" s="5">
         <v>0.53286141687691746</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>23.385782156000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.27018185700000075</v>
       </c>
       <c r="D39" s="5">
         <v>14.963686602930171</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>23.385839565000001</v>
       </c>
       <c r="C40" s="5">
         <v>5.740900000006377E-5</v>
       </c>
       <c r="D40" s="5">
         <v>2.9458809499338656E-3</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>23.512373241999999</v>
       </c>
       <c r="C41" s="5">
         <v>0.12653367699999762</v>
       </c>
       <c r="D41" s="5">
         <v>6.689582451925169</v>
       </c>
       <c r="E41" s="5">
         <v>1.3257092226898637</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>24.387883188</v>
       </c>
       <c r="C42" s="5">
         <v>0.87550994600000109</v>
       </c>
       <c r="D42" s="5">
         <v>55.071385627368819</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>24.446369352000001</v>
       </c>
       <c r="C43" s="5">
         <v>5.8486164000001395E-2</v>
       </c>
       <c r="D43" s="5">
         <v>2.9160607676455452</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>24.389188888</v>
       </c>
       <c r="C44" s="5">
         <v>-5.7180464000001763E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-2.7709913946284082</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>24.314772525999999</v>
       </c>
       <c r="C45" s="5">
         <v>-7.4416362000000902E-2</v>
       </c>
       <c r="D45" s="5">
         <v>-3.6006191201603643</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>24.170677785999999</v>
       </c>
       <c r="C46" s="5">
         <v>-0.14409473999999989</v>
       </c>
       <c r="D46" s="5">
         <v>-6.8841920692886083</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>24.272162479999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.10148469399999982</v>
       </c>
       <c r="D47" s="5">
         <v>5.1563978554496348</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>24.423004149</v>
       </c>
       <c r="C48" s="5">
         <v>0.15084166900000184</v>
       </c>
       <c r="D48" s="5">
         <v>7.7177692637278694</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>24.389294003</v>
       </c>
       <c r="C49" s="5">
         <v>-3.3710146000000663E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-1.6437983282513335</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>24.418485165</v>
       </c>
       <c r="C50" s="5">
         <v>2.9191162000000048E-2</v>
       </c>
       <c r="D50" s="5">
         <v>1.445753639954761</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>24.190201562999999</v>
       </c>
       <c r="C51" s="5">
         <v>-0.2282836020000012</v>
       </c>
       <c r="D51" s="5">
         <v>-10.659325964159706</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>24.295213840999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.10501227800000024</v>
       </c>
       <c r="D52" s="5">
         <v>5.3355255709445437</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>24.434527672000002</v>
       </c>
       <c r="C53" s="5">
         <v>0.13931383100000261</v>
       </c>
       <c r="D53" s="5">
         <v>7.1022683133025621</v>
       </c>
       <c r="E53" s="5">
         <v>3.9219963910438693</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>24.482431532</v>
       </c>
       <c r="C54" s="5">
         <v>4.7903859999998133E-2</v>
       </c>
       <c r="D54" s="5">
         <v>2.3781324270777171</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>24.535939601999999</v>
       </c>
       <c r="C55" s="5">
         <v>5.3508069999999464E-2</v>
       </c>
       <c r="D55" s="5">
         <v>2.654441243401906</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>24.703242677999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.16730307599999961</v>
       </c>
       <c r="D56" s="5">
         <v>8.4963805998471198</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>25.004634458999998</v>
       </c>
       <c r="C57" s="5">
         <v>0.30139178099999953</v>
       </c>
       <c r="D57" s="5">
         <v>15.664089289880279</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>24.863371581999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.14126287699999907</v>
       </c>
       <c r="D58" s="5">
         <v>-6.572629413971276</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>24.94283858</v>
       </c>
       <c r="C59" s="5">
         <v>7.9466998000000899E-2</v>
       </c>
       <c r="D59" s="5">
         <v>3.9035216097207615</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>24.998577947000001</v>
       </c>
       <c r="C60" s="5">
         <v>5.5739367000001039E-2</v>
       </c>
       <c r="D60" s="5">
         <v>2.7148269452039075</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>24.972740979000001</v>
       </c>
       <c r="C61" s="5">
         <v>-2.5836968000000127E-2</v>
       </c>
       <c r="D61" s="5">
         <v>-1.2332191253412561</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>24.820156724</v>
       </c>
       <c r="C62" s="5">
         <v>-0.15258425500000072</v>
       </c>
       <c r="D62" s="5">
         <v>-7.0905942810213007</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>25.307522418000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.48736569400000107</v>
       </c>
       <c r="D63" s="5">
         <v>26.281964415673432</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>25.299535572</v>
       </c>
       <c r="C64" s="5">
         <v>-7.9868460000014352E-3</v>
       </c>
       <c r="D64" s="5">
         <v>-0.3780534768542898</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>25.572866694999998</v>
       </c>
       <c r="C65" s="5">
         <v>0.2733311229999984</v>
       </c>
       <c r="D65" s="5">
         <v>13.763354978473185</v>
       </c>
       <c r="E65" s="5">
         <v>4.6587314405280855</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>25.399624980999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.17324171399999955</v>
       </c>
       <c r="D66" s="5">
         <v>-7.833164643385726</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>25.559764272999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.16013929200000021</v>
       </c>
       <c r="D67" s="5">
         <v>7.8336926031812748</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>25.435344138000001</v>
       </c>
       <c r="C68" s="5">
         <v>-0.1244201349999976</v>
       </c>
       <c r="D68" s="5">
         <v>-5.6874938540640745</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>25.500255095</v>
       </c>
       <c r="C69" s="5">
         <v>6.4910956999998604E-2</v>
       </c>
       <c r="D69" s="5">
         <v>3.1057496028418896</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>25.842996783</v>
       </c>
       <c r="C70" s="5">
         <v>0.34274168800000027</v>
       </c>
       <c r="D70" s="5">
         <v>17.376237086404945</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>25.405773954000001</v>
       </c>
       <c r="C71" s="5">
         <v>-0.43722282899999954</v>
       </c>
       <c r="D71" s="5">
         <v>-18.515562149605959</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>25.301310741000002</v>
       </c>
       <c r="C72" s="5">
         <v>-0.10446321299999894</v>
       </c>
       <c r="D72" s="5">
         <v>-4.8240785894119176</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>25.541175490000001</v>
       </c>
       <c r="C73" s="5">
         <v>0.23986474899999877</v>
       </c>
       <c r="D73" s="5">
         <v>11.988731866688163</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>25.611871663999999</v>
       </c>
       <c r="C74" s="5">
         <v>7.069617399999828E-2</v>
       </c>
       <c r="D74" s="5">
         <v>3.3725503631786724</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>25.528288627999999</v>
       </c>
       <c r="C75" s="5">
         <v>-8.3583036000000277E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-3.8466071482000208</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>25.803146587000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.27485795900000198</v>
       </c>
       <c r="D76" s="5">
         <v>13.713392949191206</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>25.702817257</v>
       </c>
       <c r="C77" s="5">
         <v>-0.10032933000000099</v>
       </c>
       <c r="D77" s="5">
         <v>-4.5674109214623115</v>
       </c>
       <c r="E77" s="5">
         <v>0.50815797677234986</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>25.911625363999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.20880810699999941</v>
       </c>
       <c r="D78" s="5">
         <v>10.196329612578324</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>25.868654283000001</v>
       </c>
       <c r="C79" s="5">
         <v>-4.2971080999997469E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-1.9719935609268102</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>25.957525764</v>
       </c>
       <c r="C80" s="5">
         <v>8.8871480999998198E-2</v>
       </c>
       <c r="D80" s="5">
         <v>4.2013830219784776</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>26.110423468</v>
       </c>
       <c r="C81" s="5">
         <v>0.1528977040000008</v>
       </c>
       <c r="D81" s="5">
         <v>7.3019118650953008</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>26.225999194</v>
       </c>
       <c r="C82" s="5">
         <v>0.11557572599999943</v>
       </c>
       <c r="D82" s="5">
         <v>5.4429474512185161</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>26.357407738999999</v>
       </c>
       <c r="C83" s="5">
         <v>0.13140854499999932</v>
       </c>
       <c r="D83" s="5">
         <v>6.1812460754005372</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>26.358148888999999</v>
       </c>
       <c r="C84" s="5">
         <v>7.4114999999963516E-4</v>
       </c>
       <c r="D84" s="5">
         <v>3.3748294575985938E-2</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>26.577115849999998</v>
       </c>
       <c r="C85" s="5">
         <v>0.21896696099999957</v>
       </c>
       <c r="D85" s="5">
         <v>10.437180861580408</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>26.585240287000001</v>
       </c>
       <c r="C86" s="5">
         <v>8.1244370000028709E-3</v>
       </c>
       <c r="D86" s="5">
         <v>0.36744892929609918</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>26.861391470000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.27615118299999963</v>
       </c>
       <c r="D87" s="5">
         <v>13.202233171066036</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>27.216203252</v>
       </c>
       <c r="C88" s="5">
         <v>0.35481178199999874</v>
       </c>
       <c r="D88" s="5">
         <v>17.054577364668468</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>26.950025461999999</v>
       </c>
       <c r="C89" s="5">
         <v>-0.26617779000000041</v>
       </c>
       <c r="D89" s="5">
         <v>-11.124985889517802</v>
       </c>
       <c r="E89" s="5">
         <v>4.8524182875724575</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>26.743922823999998</v>
       </c>
       <c r="C90" s="5">
         <v>-0.20610263800000084</v>
       </c>
       <c r="D90" s="5">
         <v>-8.8007712021390248</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>27.105261852000002</v>
       </c>
       <c r="C91" s="5">
         <v>0.36133902800000328</v>
       </c>
       <c r="D91" s="5">
         <v>17.474055532520904</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>27.595982927000001</v>
       </c>
       <c r="C92" s="5">
         <v>0.49072107499999973</v>
       </c>
       <c r="D92" s="5">
         <v>24.024397247622751</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>27.438392266000001</v>
       </c>
       <c r="C93" s="5">
         <v>-0.15759066100000041</v>
       </c>
       <c r="D93" s="5">
         <v>-6.6415750680648085</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>27.306424611000001</v>
       </c>
       <c r="C94" s="5">
         <v>-0.13196765500000041</v>
       </c>
       <c r="D94" s="5">
         <v>-5.6212669908223383</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>27.584970448</v>
       </c>
       <c r="C95" s="5">
         <v>0.27854583699999935</v>
       </c>
       <c r="D95" s="5">
         <v>12.951552981803193</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>27.512654425000001</v>
       </c>
       <c r="C96" s="5">
         <v>-7.2316022999999063E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-3.1009225835499254</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>27.516735123</v>
       </c>
       <c r="C97" s="5">
         <v>4.0806979999992166E-3</v>
       </c>
       <c r="D97" s="5">
         <v>0.17813018565269179</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>27.459569557999998</v>
       </c>
       <c r="C98" s="5">
         <v>-5.7165565000001806E-2</v>
       </c>
       <c r="D98" s="5">
         <v>-2.4646914276659881</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>27.503082577000001</v>
       </c>
       <c r="C99" s="5">
         <v>4.3513019000002373E-2</v>
       </c>
       <c r="D99" s="5">
         <v>1.9182061826267249</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>27.541146713</v>
       </c>
       <c r="C100" s="5">
         <v>3.8064135999999138E-2</v>
       </c>
       <c r="D100" s="5">
         <v>1.6734947416828572</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>27.472402547000002</v>
       </c>
       <c r="C101" s="5">
         <v>-6.874416599999833E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-2.9544841336480721</v>
       </c>
       <c r="E101" s="5">
         <v>1.9383175935642871</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>27.593486784</v>
       </c>
       <c r="C102" s="5">
         <v>0.12108423699999804</v>
       </c>
       <c r="D102" s="5">
         <v>5.419097137100537</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>27.612851257999999</v>
       </c>
       <c r="C103" s="5">
         <v>1.9364473999999632E-2</v>
       </c>
       <c r="D103" s="5">
         <v>0.84539043952844839</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>27.673188887999999</v>
       </c>
       <c r="C104" s="5">
         <v>6.0337629999999365E-2</v>
       </c>
       <c r="D104" s="5">
         <v>2.6538985391744596</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>27.754472641</v>
       </c>
       <c r="C105" s="5">
         <v>8.1283753000001013E-2</v>
       </c>
       <c r="D105" s="5">
         <v>3.5822326967399176</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>27.900432286000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.14595964500000136</v>
       </c>
       <c r="D106" s="5">
         <v>6.4965231834204884</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>27.839935402999998</v>
       </c>
       <c r="C107" s="5">
         <v>-6.0496883000002555E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-2.5711688968574675</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>27.991286456000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.15135105300000262</v>
       </c>
       <c r="D108" s="5">
         <v>6.7224104808743634</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>28.071407393000001</v>
       </c>
       <c r="C109" s="5">
         <v>8.0120937000000225E-2</v>
       </c>
       <c r="D109" s="5">
         <v>3.4894168418973415</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>28.239690088</v>
       </c>
       <c r="C110" s="5">
         <v>0.16828269499999848</v>
       </c>
       <c r="D110" s="5">
         <v>7.4357626745499728</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>28.663708589999999</v>
       </c>
       <c r="C111" s="5">
         <v>0.42401850199999913</v>
       </c>
       <c r="D111" s="5">
         <v>19.582999688858681</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>28.368497501</v>
       </c>
       <c r="C112" s="5">
         <v>-0.29521108899999859</v>
       </c>
       <c r="D112" s="5">
         <v>-11.682359885053062</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>28.607578663999998</v>
       </c>
       <c r="C113" s="5">
         <v>0.23908116299999804</v>
       </c>
       <c r="D113" s="5">
         <v>10.595433380445595</v>
       </c>
       <c r="E113" s="5">
         <v>4.1320598555511401</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>28.652810895999998</v>
       </c>
       <c r="C114" s="5">
         <v>4.5232232000000039E-2</v>
       </c>
       <c r="D114" s="5">
         <v>1.9139401482349383</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>28.722802087000002</v>
       </c>
       <c r="C115" s="5">
         <v>6.9991191000003283E-2</v>
       </c>
       <c r="D115" s="5">
         <v>2.9709849120290732</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>28.652243382999998</v>
       </c>
       <c r="C116" s="5">
         <v>-7.0558704000003303E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-2.9083437161406378</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>28.563782842999998</v>
       </c>
       <c r="C117" s="5">
         <v>-8.846053999999981E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-3.6425954721403309</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>28.587480248999999</v>
       </c>
       <c r="C118" s="5">
         <v>2.3697406000000143E-2</v>
       </c>
       <c r="D118" s="5">
         <v>1.0001127502463181</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>28.570717676000001</v>
       </c>
       <c r="C119" s="5">
         <v>-1.6762572999997616E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-0.70136798435461722</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>28.876549298</v>
       </c>
       <c r="C120" s="5">
         <v>0.30583162199999947</v>
       </c>
       <c r="D120" s="5">
         <v>13.629144695967899</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>28.941016926</v>
       </c>
       <c r="C121" s="5">
         <v>6.4467627999999166E-2</v>
       </c>
       <c r="D121" s="5">
         <v>2.7121719586531423</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>29.035746112000002</v>
       </c>
       <c r="C122" s="5">
         <v>9.472918600000213E-2</v>
       </c>
       <c r="D122" s="5">
         <v>3.9993048864020109</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>29.034429512999999</v>
       </c>
       <c r="C123" s="5">
         <v>-1.3165990000025829E-3</v>
       </c>
       <c r="D123" s="5">
         <v>-5.4399319849096628E-2</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>28.882551967000001</v>
       </c>
       <c r="C124" s="5">
         <v>-0.15187754599999792</v>
       </c>
       <c r="D124" s="5">
         <v>-6.0996534355264647</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>28.918452266999999</v>
       </c>
       <c r="C125" s="5">
         <v>3.5900299999997998E-2</v>
       </c>
       <c r="D125" s="5">
         <v>1.5018096998443475</v>
       </c>
       <c r="E125" s="5">
         <v>1.0866826817161002</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>28.881340100999999</v>
       </c>
       <c r="C126" s="5">
         <v>-3.7112166000000002E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-1.5291827608586051</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>28.892904686000001</v>
       </c>
       <c r="C127" s="5">
         <v>1.1564585000002126E-2</v>
       </c>
       <c r="D127" s="5">
         <v>0.48156024364760519</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>28.896739559</v>
       </c>
       <c r="C128" s="5">
         <v>3.8348729999988507E-3</v>
       </c>
       <c r="D128" s="5">
         <v>0.15938890473217171</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>29.055394210999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.15865465199999917</v>
       </c>
       <c r="D129" s="5">
         <v>6.7911198399318806</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>29.081731763000001</v>
       </c>
       <c r="C130" s="5">
         <v>2.6337552000001097E-2</v>
       </c>
       <c r="D130" s="5">
         <v>1.0931914129818088</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>29.206877683999998</v>
       </c>
       <c r="C131" s="5">
         <v>0.12514592099999788</v>
       </c>
       <c r="D131" s="5">
         <v>5.28788697190401</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>29.212984965</v>
       </c>
       <c r="C132" s="5">
         <v>6.1072810000020183E-3</v>
       </c>
       <c r="D132" s="5">
         <v>0.25121383191972768</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>29.145718665</v>
       </c>
       <c r="C133" s="5">
         <v>-6.7266300000000001E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-2.7284134721811459</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>29.258066154000002</v>
       </c>
       <c r="C134" s="5">
         <v>0.11234748900000113</v>
       </c>
       <c r="D134" s="5">
         <v>4.7249565422346596</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>28.999996665000001</v>
       </c>
       <c r="C135" s="5">
         <v>-0.25806948900000037</v>
       </c>
       <c r="D135" s="5">
         <v>-10.085866157199419</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>28.868480156</v>
       </c>
       <c r="C136" s="5">
         <v>-0.13151650900000078</v>
       </c>
       <c r="D136" s="5">
         <v>-5.3083540128579632</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>29.337591381999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.46911122599999899</v>
       </c>
       <c r="D137" s="5">
         <v>21.340679649087878</v>
       </c>
       <c r="E137" s="5">
         <v>1.4493829445993534</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>29.194333234999998</v>
       </c>
       <c r="C138" s="5">
         <v>-0.14325814700000095</v>
       </c>
       <c r="D138" s="5">
         <v>-5.7048693565552755</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>29.260216525000001</v>
       </c>
       <c r="C139" s="5">
         <v>6.5883290000002148E-2</v>
       </c>
       <c r="D139" s="5">
         <v>2.7419243772228041</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>29.444947111000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.18473058600000059</v>
       </c>
       <c r="D140" s="5">
         <v>7.8447271645666783</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>29.127251783999998</v>
       </c>
       <c r="C141" s="5">
         <v>-0.31769532700000269</v>
       </c>
       <c r="D141" s="5">
         <v>-12.206012040000768</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>29.274588817000001</v>
       </c>
       <c r="C142" s="5">
         <v>0.147337033000003</v>
       </c>
       <c r="D142" s="5">
         <v>6.241825861066963</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>29.363400240000001</v>
       </c>
       <c r="C143" s="5">
         <v>8.8811422999999223E-2</v>
       </c>
       <c r="D143" s="5">
         <v>3.7018472133931279</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>29.390594067999999</v>
       </c>
       <c r="C144" s="5">
         <v>2.7193827999997922E-2</v>
       </c>
       <c r="D144" s="5">
         <v>1.1170138884998515</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>29.365668615000001</v>
       </c>
       <c r="C145" s="5">
         <v>-2.4925452999998043E-2</v>
       </c>
       <c r="D145" s="5">
         <v>-1.0129574762906324</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>29.188791361</v>
       </c>
       <c r="C146" s="5">
         <v>-0.17687725400000076</v>
       </c>
       <c r="D146" s="5">
         <v>-6.9932167156082858</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>29.259032626</v>
       </c>
       <c r="C147" s="5">
         <v>7.0241264999999942E-2</v>
       </c>
       <c r="D147" s="5">
         <v>2.9262645591300762</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>29.241476307999999</v>
       </c>
       <c r="C148" s="5">
         <v>-1.7556318000000459E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-0.71766535018070732</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>29.128038934999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.11343737300000001</v>
       </c>
       <c r="D149" s="5">
         <v>-4.557145951934527</v>
       </c>
       <c r="E149" s="5">
         <v>-0.71427965667477666</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>29.286062346000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.15802341100000206</v>
       </c>
       <c r="D150" s="5">
         <v>6.707964059910565</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>29.431300762999999</v>
       </c>
       <c r="C151" s="5">
         <v>0.14523841699999807</v>
       </c>
       <c r="D151" s="5">
         <v>6.1162003814941412</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>29.384112558999998</v>
       </c>
       <c r="C152" s="5">
         <v>-4.7188204000001122E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-1.9071246155947796</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>29.711126047</v>
       </c>
       <c r="C153" s="5">
         <v>0.32701348800000218</v>
       </c>
       <c r="D153" s="5">
         <v>14.203231860538846</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>29.780062572999999</v>
       </c>
       <c r="C154" s="5">
         <v>6.8936525999998111E-2</v>
       </c>
       <c r="D154" s="5">
         <v>2.8200781518958218</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>29.732812118999998</v>
       </c>
       <c r="C155" s="5">
         <v>-4.7250454000000275E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-1.8874490798122312</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>29.562275455999998</v>
       </c>
       <c r="C156" s="5">
         <v>-0.17053666300000003</v>
       </c>
       <c r="D156" s="5">
         <v>-6.6697404810507566</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>29.592032958000001</v>
       </c>
       <c r="C157" s="5">
         <v>2.9757502000002489E-2</v>
       </c>
       <c r="D157" s="5">
         <v>1.214634638528711</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>29.91056537</v>
       </c>
       <c r="C158" s="5">
         <v>0.31853241199999971</v>
       </c>
       <c r="D158" s="5">
         <v>13.709785893087334</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>29.987776082</v>
       </c>
       <c r="C159" s="5">
         <v>7.7210711999999404E-2</v>
       </c>
       <c r="D159" s="5">
         <v>3.142023176473252</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>30.209728995999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.22195291399999917</v>
       </c>
       <c r="D160" s="5">
         <v>9.252363314451717</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>30.042353081000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.16737591499999738</v>
       </c>
       <c r="D161" s="5">
         <v>-6.4496536712657093</v>
       </c>
       <c r="E161" s="5">
         <v>3.1389485163773712</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>29.985437448999999</v>
       </c>
       <c r="C162" s="5">
         <v>-5.6915632000002603E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-2.2498761123330935</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>29.814714962</v>
       </c>
       <c r="C163" s="5">
         <v>-0.17072248699999903</v>
       </c>
       <c r="D163" s="5">
         <v>-6.6222785526027899</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>29.959222341</v>
       </c>
       <c r="C164" s="5">
         <v>0.14450737900000021</v>
       </c>
       <c r="D164" s="5">
         <v>5.973796331532788</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>29.689839956</v>
       </c>
       <c r="C165" s="5">
         <v>-0.26938238500000011</v>
       </c>
       <c r="D165" s="5">
         <v>-10.272029405028816</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>29.477116658</v>
       </c>
       <c r="C166" s="5">
         <v>-0.21272329800000023</v>
       </c>
       <c r="D166" s="5">
         <v>-8.2669731158930162</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>29.462763094</v>
       </c>
       <c r="C167" s="5">
         <v>-1.4353564000000318E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-0.58276466876350241</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>29.13722653</v>
       </c>
       <c r="C168" s="5">
         <v>-0.32553656400000008</v>
       </c>
       <c r="D168" s="5">
         <v>-12.482109472890501</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>29.145820144999998</v>
       </c>
       <c r="C169" s="5">
         <v>8.5936149999987776E-3</v>
       </c>
       <c r="D169" s="5">
         <v>0.35449779616216759</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>29.014474967999998</v>
       </c>
       <c r="C170" s="5">
         <v>-0.13134517700000004</v>
       </c>
       <c r="D170" s="5">
         <v>-5.2757387223692938</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>29.072912562999999</v>
       </c>
       <c r="C171" s="5">
         <v>5.8437595000000897E-2</v>
       </c>
       <c r="D171" s="5">
         <v>2.4438547081843121</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>29.066732028000001</v>
       </c>
       <c r="C172" s="5">
         <v>-6.1805349999985992E-3</v>
       </c>
       <c r="D172" s="5">
         <v>-0.25480681924677784</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>29.121646759000001</v>
       </c>
       <c r="C173" s="5">
         <v>5.4914731000000216E-2</v>
       </c>
       <c r="D173" s="5">
         <v>2.2908233133820177</v>
       </c>
       <c r="E173" s="5">
         <v>-3.0646944316165881</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>29.140273388000001</v>
       </c>
       <c r="C174" s="5">
         <v>1.8626628999999895E-2</v>
       </c>
       <c r="D174" s="5">
         <v>0.77024333028525849</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>29.190241727</v>
       </c>
       <c r="C175" s="5">
         <v>4.9968338999999418E-2</v>
       </c>
       <c r="D175" s="5">
         <v>2.0772200956716391</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>29.141957227999999</v>
       </c>
       <c r="C176" s="5">
         <v>-4.8284499000001091E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-1.9669984315631828</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>28.874373552000002</v>
       </c>
       <c r="C177" s="5">
         <v>-0.26758367599999744</v>
       </c>
       <c r="D177" s="5">
         <v>-10.478726598591814</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>28.781802781</v>
       </c>
       <c r="C178" s="5">
         <v>-9.2570771000001884E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-3.780063198921646</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>28.726182307999998</v>
       </c>
       <c r="C179" s="5">
         <v>-5.5620473000001169E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-2.2944952859969225</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>28.487082017999999</v>
       </c>
       <c r="C180" s="5">
         <v>-0.23910028999999966</v>
       </c>
       <c r="D180" s="5">
         <v>-9.5433201249165656</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>28.499472463</v>
       </c>
       <c r="C181" s="5">
         <v>1.2390445000001193E-2</v>
       </c>
       <c r="D181" s="5">
         <v>0.52318993065625374</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>28.401477374999999</v>
       </c>
       <c r="C182" s="5">
         <v>-9.7995088000001118E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-4.0490397405877232</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>28.225685917</v>
       </c>
       <c r="C183" s="5">
         <v>-0.17579145799999907</v>
       </c>
       <c r="D183" s="5">
         <v>-7.1797195552748665</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>28.237413393000001</v>
       </c>
       <c r="C184" s="5">
         <v>1.1727476000000792E-2</v>
       </c>
       <c r="D184" s="5">
         <v>0.49972834202214322</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>28.306219148</v>
       </c>
       <c r="C185" s="5">
         <v>6.8805754999999635E-2</v>
       </c>
       <c r="D185" s="5">
         <v>2.9635323048529782</v>
       </c>
       <c r="E185" s="5">
         <v>-2.8000738342449427</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>28.205483148999999</v>
       </c>
       <c r="C186" s="5">
         <v>-0.10073599900000119</v>
       </c>
       <c r="D186" s="5">
         <v>-4.1879472381590288</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>27.863660354</v>
       </c>
       <c r="C187" s="5">
         <v>-0.34182279499999879</v>
       </c>
       <c r="D187" s="5">
         <v>-13.611588089793681</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>28.042689159999998</v>
       </c>
       <c r="C188" s="5">
         <v>0.17902880599999804</v>
       </c>
       <c r="D188" s="5">
         <v>7.9885936329584295</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>28.368363685999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.32567452600000024</v>
       </c>
       <c r="D189" s="5">
         <v>14.861778178921403</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>28.182430877000002</v>
       </c>
       <c r="C190" s="5">
         <v>-0.18593280899999698</v>
       </c>
       <c r="D190" s="5">
         <v>-7.5876586242199506</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>28.181554974000001</v>
       </c>
       <c r="C191" s="5">
         <v>-8.7590300000073285E-4</v>
       </c>
       <c r="D191" s="5">
         <v>-3.7289329383849434E-2</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>28.489587411999999</v>
       </c>
       <c r="C192" s="5">
         <v>0.30803243799999791</v>
       </c>
       <c r="D192" s="5">
         <v>13.934299780964432</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>28.428446432000001</v>
       </c>
       <c r="C193" s="5">
         <v>-6.1140979999997569E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-2.5451169547281549</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>28.476532795000001</v>
       </c>
       <c r="C194" s="5">
         <v>4.8086362999999466E-2</v>
       </c>
       <c r="D194" s="5">
         <v>2.0487753867908021</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>28.391445268999998</v>
       </c>
       <c r="C195" s="5">
         <v>-8.5087526000002356E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-3.5272427889911473</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>28.119715203999998</v>
       </c>
       <c r="C196" s="5">
         <v>-0.27173006499999985</v>
       </c>
       <c r="D196" s="5">
         <v>-10.899323084712464</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>28.298869758999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.17915455500000022</v>
       </c>
       <c r="D197" s="5">
         <v>7.9190393054218156</v>
       </c>
       <c r="E197" s="5">
         <v>-2.5963866673872626E-2</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>28.417255239999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.11838548100000068</v>
       </c>
       <c r="D198" s="5">
         <v>5.1372109861333559</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>28.377106436999998</v>
       </c>
       <c r="C199" s="5">
         <v>-4.014880300000101E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-1.6822858349192282</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>28.576603866999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.19949743000000097</v>
       </c>
       <c r="D200" s="5">
         <v>8.7702346782164042</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>29.386466507000002</v>
       </c>
       <c r="C201" s="5">
         <v>0.80986264000000219</v>
       </c>
       <c r="D201" s="5">
         <v>39.84310203981547</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>29.476249679999999</v>
       </c>
       <c r="C202" s="5">
         <v>8.9783172999997163E-2</v>
       </c>
       <c r="D202" s="5">
         <v>3.7285470375524321</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>29.458167932999999</v>
       </c>
       <c r="C203" s="5">
         <v>-1.8081747000000092E-2</v>
       </c>
       <c r="D203" s="5">
         <v>-0.73364281893413263</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>29.635764835</v>
       </c>
       <c r="C204" s="5">
         <v>0.17759690200000122</v>
       </c>
       <c r="D204" s="5">
         <v>7.479311423571966</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>29.619976017999999</v>
       </c>
       <c r="C205" s="5">
         <v>-1.5788817000000677E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-0.63744471763238497</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>29.856881289</v>
       </c>
       <c r="C206" s="5">
         <v>0.23690527100000125</v>
       </c>
       <c r="D206" s="5">
         <v>10.031457520890473</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>29.970787275999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.11390598699999899</v>
       </c>
       <c r="D207" s="5">
         <v>4.6753731590533532</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>30.016152345999998</v>
       </c>
       <c r="C208" s="5">
         <v>4.5365069999999008E-2</v>
       </c>
       <c r="D208" s="5">
         <v>1.8315694185291553</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>29.922409626</v>
       </c>
       <c r="C209" s="5">
         <v>-9.3742719999998059E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-3.6839826840533996</v>
       </c>
       <c r="E209" s="5">
         <v>5.7371191175706215</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>29.243434666999999</v>
       </c>
       <c r="C210" s="5">
         <v>-0.67897495900000138</v>
       </c>
       <c r="D210" s="5">
         <v>-24.075526840790353</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>29.506151807999998</v>
       </c>
       <c r="C211" s="5">
         <v>0.26271714099999954</v>
       </c>
       <c r="D211" s="5">
         <v>11.329514605015035</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>29.516007376000001</v>
       </c>
       <c r="C212" s="5">
         <v>9.8555680000025347E-3</v>
       </c>
       <c r="D212" s="5">
         <v>0.40155804224599745</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>29.680384759999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.16437738399999802</v>
       </c>
       <c r="D213" s="5">
         <v>6.8914569733261821</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>29.848695829</v>
       </c>
       <c r="C214" s="5">
         <v>0.16831106900000137</v>
       </c>
       <c r="D214" s="5">
         <v>7.0212465699279525</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>30.156443555999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.30774772699999886</v>
       </c>
       <c r="D215" s="5">
         <v>13.098578294116493</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>30.204836661000002</v>
       </c>
       <c r="C216" s="5">
         <v>4.8393105000002379E-2</v>
       </c>
       <c r="D216" s="5">
         <v>1.9427695789579591</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>30.518318036</v>
       </c>
       <c r="C217" s="5">
         <v>0.31348137499999851</v>
       </c>
       <c r="D217" s="5">
         <v>13.190306598039903</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>30.856238169000001</v>
       </c>
       <c r="C218" s="5">
         <v>0.33792013300000079</v>
       </c>
       <c r="D218" s="5">
         <v>14.127052693192898</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>31.263188698</v>
       </c>
       <c r="C219" s="5">
         <v>0.40695052899999951</v>
       </c>
       <c r="D219" s="5">
         <v>17.026314128306865</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>31.517881992</v>
       </c>
       <c r="C220" s="5">
         <v>0.25469329399999907</v>
       </c>
       <c r="D220" s="5">
         <v>10.226251444517409</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>31.751545143000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.23366315100000179</v>
       </c>
       <c r="D221" s="5">
         <v>9.268271226253999</v>
       </c>
       <c r="E221" s="5">
         <v>6.1129285370475017</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>31.817599844</v>
       </c>
       <c r="C222" s="5">
         <v>6.6054700999998772E-2</v>
       </c>
       <c r="D222" s="5">
         <v>2.5251973206515954</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>31.947824557000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.13022471300000049</v>
       </c>
       <c r="D223" s="5">
         <v>5.0235036560260404</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>32.179262026000004</v>
       </c>
       <c r="C224" s="5">
         <v>0.23143746900000295</v>
       </c>
       <c r="D224" s="5">
         <v>9.0479414161991123</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>32.290715161000001</v>
       </c>
       <c r="C225" s="5">
         <v>0.11145313499999787</v>
       </c>
       <c r="D225" s="5">
         <v>4.2363038111920215</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>32.321629776000002</v>
       </c>
       <c r="C226" s="5">
         <v>3.0914615000000367E-2</v>
       </c>
       <c r="D226" s="5">
         <v>1.1549296382847185</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>32.191233482999998</v>
       </c>
       <c r="C227" s="5">
         <v>-0.13039629300000399</v>
       </c>
       <c r="D227" s="5">
         <v>-4.735213254022808</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>32.631159378</v>
       </c>
       <c r="C228" s="5">
         <v>0.43992589500000179</v>
       </c>
       <c r="D228" s="5">
         <v>17.689749144012001</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>32.591218013000002</v>
       </c>
       <c r="C229" s="5">
         <v>-3.994136499999712E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-1.458982236925066</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>32.370812686000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.22040532700000171</v>
       </c>
       <c r="D230" s="5">
         <v>-7.8201205515638916</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>32.267759198</v>
       </c>
       <c r="C231" s="5">
         <v>-0.10305348800000047</v>
       </c>
       <c r="D231" s="5">
         <v>-3.7540519076133538</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>32.224274106000003</v>
       </c>
       <c r="C232" s="5">
         <v>-4.3485091999997394E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-1.6052267360670336</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>32.262097435999998</v>
       </c>
       <c r="C233" s="5">
         <v>3.7823329999994826E-2</v>
       </c>
       <c r="D233" s="5">
         <v>1.4176317470225186</v>
       </c>
       <c r="E233" s="5">
         <v>1.6079604652328383</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>32.302000004</v>
       </c>
       <c r="C234" s="5">
         <v>3.9902568000002248E-2</v>
       </c>
       <c r="D234" s="5">
         <v>1.4943279736113091</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>32.345887513000001</v>
       </c>
       <c r="C235" s="5">
         <v>4.3887509000001046E-2</v>
       </c>
       <c r="D235" s="5">
         <v>1.6426334399765707</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>32.182616248999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.16327126400000225</v>
       </c>
       <c r="D236" s="5">
         <v>-5.8918367334353627</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>32.167659723</v>
       </c>
       <c r="C237" s="5">
         <v>-1.495652599999886E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-0.55626386036485842</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>32.299554575999998</v>
       </c>
       <c r="C238" s="5">
         <v>0.13189485299999859</v>
       </c>
       <c r="D238" s="5">
         <v>5.032766982494663</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>32.206119907999998</v>
       </c>
       <c r="C239" s="5">
         <v>-9.3434668000000443E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-3.4166050090785882</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>32.158626564000002</v>
       </c>
       <c r="C240" s="5">
         <v>-4.749334399999583E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-1.7553196068888943</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>32.115991307000002</v>
       </c>
       <c r="C241" s="5">
         <v>-4.2635257000000593E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-1.579386088380208</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>31.807540731</v>
       </c>
       <c r="C242" s="5">
         <v>-0.30845057600000203</v>
       </c>
       <c r="D242" s="5">
         <v>-10.93539963850213</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>32.170422809999998</v>
       </c>
       <c r="C243" s="5">
         <v>0.36288207899999847</v>
       </c>
       <c r="D243" s="5">
         <v>14.582982315083903</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>32.533588801999997</v>
       </c>
       <c r="C244" s="5">
         <v>0.36316599199999899</v>
       </c>
       <c r="D244" s="5">
         <v>14.420134349264746</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>32.467568120999999</v>
       </c>
       <c r="C245" s="5">
         <v>-6.6020680999997694E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-2.4081735379260949</v>
       </c>
       <c r="E245" s="5">
         <v>0.63687950049622355</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>32.469576598000003</v>
       </c>
       <c r="C246" s="5">
         <v>2.0084770000039498E-3</v>
       </c>
       <c r="D246" s="5">
         <v>7.4258490400680444E-2</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>32.421082570000003</v>
       </c>
       <c r="C247" s="5">
         <v>-4.8494028000000355E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-1.7775774709841485</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>32.591113198000002</v>
       </c>
       <c r="C248" s="5">
         <v>0.17003062799999924</v>
       </c>
       <c r="D248" s="5">
         <v>6.4780745884961188</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>32.662640168000003</v>
       </c>
       <c r="C249" s="5">
         <v>7.1526970000000745E-2</v>
       </c>
       <c r="D249" s="5">
         <v>2.6656358497509913</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>32.688344174000001</v>
       </c>
       <c r="C250" s="5">
         <v>2.5704005999998003E-2</v>
       </c>
       <c r="D250" s="5">
         <v>0.94844329381658099</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>32.607936488</v>
       </c>
       <c r="C251" s="5">
         <v>-8.0407686000000922E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-2.9121836108516708</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>32.655442379999997</v>
       </c>
       <c r="C252" s="5">
         <v>4.7505891999996663E-2</v>
       </c>
       <c r="D252" s="5">
         <v>1.76233429960726</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>32.718529949999997</v>
       </c>
       <c r="C253" s="5">
         <v>6.3087570000000426E-2</v>
       </c>
       <c r="D253" s="5">
         <v>2.3430916378313515</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>32.834546584999998</v>
       </c>
       <c r="C254" s="5">
         <v>0.11601663500000114</v>
       </c>
       <c r="D254" s="5">
         <v>4.3390531906255969</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>33.066020502999997</v>
       </c>
       <c r="C255" s="5">
         <v>0.23147391799999895</v>
       </c>
       <c r="D255" s="5">
         <v>8.7954885941416094</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>32.730708847999999</v>
       </c>
       <c r="C256" s="5">
         <v>-0.33531165499999815</v>
       </c>
       <c r="D256" s="5">
         <v>-11.512533164743022</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>33.494094117000003</v>
       </c>
       <c r="C257" s="5">
         <v>0.76338526900000403</v>
       </c>
       <c r="D257" s="5">
         <v>31.872398452454178</v>
       </c>
       <c r="E257" s="5">
         <v>3.1616965957362408</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>32.734607814999997</v>
       </c>
       <c r="C258" s="5">
         <v>-0.75948630200000622</v>
       </c>
       <c r="D258" s="5">
         <v>-24.060651066777993</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>32.814604840000001</v>
       </c>
       <c r="C259" s="5">
         <v>7.9997025000004385E-2</v>
       </c>
       <c r="D259" s="5">
         <v>2.9723062733897798</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>32.784897897</v>
       </c>
       <c r="C260" s="5">
         <v>-2.9706943000000763E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-1.0809628404641836</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>32.966717179</v>
       </c>
       <c r="C261" s="5">
         <v>0.1818192819999993</v>
       </c>
       <c r="D261" s="5">
         <v>6.8617795525564684</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>32.888457123000002</v>
       </c>
       <c r="C262" s="5">
         <v>-7.8260055999997746E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-2.8117920811812191</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>32.722635027000003</v>
       </c>
       <c r="C263" s="5">
         <v>-0.16582209599999942</v>
       </c>
       <c r="D263" s="5">
         <v>-5.8853525712048826</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>33.052635909000003</v>
       </c>
       <c r="C264" s="5">
         <v>0.33000088200000022</v>
       </c>
       <c r="D264" s="5">
         <v>12.796071625503714</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>33.124586463999997</v>
       </c>
       <c r="C265" s="5">
         <v>7.1950554999993699E-2</v>
       </c>
       <c r="D265" s="5">
         <v>2.6437205083631232</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>33.166217146999998</v>
       </c>
       <c r="C266" s="5">
         <v>4.1630683000001056E-2</v>
       </c>
       <c r="D266" s="5">
         <v>1.5186178838494824</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>33.135452100000002</v>
       </c>
       <c r="C267" s="5">
         <v>-3.0765046999995604E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-1.1074608981731737</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>33.316091638000003</v>
       </c>
       <c r="C268" s="5">
         <v>0.18063953800000121</v>
       </c>
       <c r="D268" s="5">
         <v>6.7416151162530635</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>33.309177382999998</v>
       </c>
       <c r="C269" s="5">
         <v>-6.9142550000051983E-3</v>
       </c>
       <c r="D269" s="5">
         <v>-0.24875792663014984</v>
       </c>
       <c r="E269" s="5">
         <v>-0.55208758103462152</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>33.639728515000002</v>
       </c>
       <c r="C270" s="5">
         <v>0.33055113200000363</v>
       </c>
       <c r="D270" s="5">
         <v>12.580428923509146</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>33.603051026999999</v>
       </c>
       <c r="C271" s="5">
         <v>-3.6677488000002256E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-1.3005459100375649</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>34.000386958999997</v>
       </c>
       <c r="C272" s="5">
         <v>0.39733593199999717</v>
       </c>
       <c r="D272" s="5">
         <v>15.149426720539051</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>33.781664096999997</v>
       </c>
       <c r="C273" s="5">
         <v>-0.21872286199999991</v>
       </c>
       <c r="D273" s="5">
         <v>-7.4521884071598983</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>33.692753631999999</v>
       </c>
       <c r="C274" s="5">
         <v>-8.8910464999997885E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-3.112978556707402</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>34.076363616000002</v>
       </c>
       <c r="C275" s="5">
         <v>0.38360998400000312</v>
       </c>
       <c r="D275" s="5">
         <v>14.551518214650304</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>34.237109638</v>
       </c>
       <c r="C276" s="5">
         <v>0.16074602199999788</v>
       </c>
       <c r="D276" s="5">
         <v>5.8098740803093074</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>34.312051744999998</v>
       </c>
       <c r="C277" s="5">
         <v>7.4942106999998259E-2</v>
       </c>
       <c r="D277" s="5">
         <v>2.6585522069523693</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>34.502426254</v>
       </c>
       <c r="C278" s="5">
         <v>0.19037450900000152</v>
       </c>
       <c r="D278" s="5">
         <v>6.8649722292713156</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>34.709386915000003</v>
       </c>
       <c r="C279" s="5">
         <v>0.20696066100000365</v>
       </c>
       <c r="D279" s="5">
         <v>7.4404147612571636</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>34.786146008999999</v>
       </c>
       <c r="C280" s="5">
         <v>7.6759093999996253E-2</v>
       </c>
       <c r="D280" s="5">
         <v>2.6862926365243123</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>35.054435646999998</v>
       </c>
       <c r="C281" s="5">
         <v>0.26828963799999883</v>
       </c>
       <c r="D281" s="5">
         <v>9.6579113883441092</v>
       </c>
       <c r="E281" s="5">
         <v>5.2395717970829425</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>35.065778494</v>
       </c>
       <c r="C282" s="5">
         <v>1.1342847000001655E-2</v>
       </c>
       <c r="D282" s="5">
         <v>0.38898548081349738</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>35.317567371999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.25178887799999927</v>
       </c>
       <c r="D283" s="5">
         <v>8.9651362951169933</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>35.417390638000001</v>
       </c>
       <c r="C284" s="5">
         <v>9.9823266000001354E-2</v>
       </c>
       <c r="D284" s="5">
         <v>3.4449636088594193</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>35.388600416999999</v>
       </c>
       <c r="C285" s="5">
         <v>-2.8790221000001281E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-0.97111113684927863</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>35.485237922000003</v>
       </c>
       <c r="C286" s="5">
         <v>9.6637505000003898E-2</v>
       </c>
       <c r="D286" s="5">
         <v>3.3265698749907591</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>35.426809020999997</v>
       </c>
       <c r="C287" s="5">
         <v>-5.8428901000006306E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-1.9580870730971589</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>35.916808478999997</v>
       </c>
       <c r="C288" s="5">
         <v>0.48999945799999978</v>
       </c>
       <c r="D288" s="5">
         <v>17.920261279092543</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>35.803250052999999</v>
       </c>
       <c r="C289" s="5">
         <v>-0.11355842599999733</v>
       </c>
       <c r="D289" s="5">
         <v>-3.728762660585816</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>35.849629753999999</v>
       </c>
       <c r="C290" s="5">
         <v>4.6379700999999329E-2</v>
       </c>
       <c r="D290" s="5">
         <v>1.5656089755496927</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>35.995591617000002</v>
       </c>
       <c r="C291" s="5">
         <v>0.14596186300000369</v>
       </c>
       <c r="D291" s="5">
         <v>4.9967108354784795</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>35.956570438</v>
       </c>
       <c r="C292" s="5">
         <v>-3.9021179000002348E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-1.2931370751116944</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>35.863908088999999</v>
       </c>
       <c r="C293" s="5">
         <v>-9.2662349000001143E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-3.0490177354085435</v>
       </c>
       <c r="E293" s="5">
         <v>2.3091869176027568</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>35.997949317</v>
       </c>
       <c r="C294" s="5">
         <v>0.13404122800000096</v>
       </c>
       <c r="D294" s="5">
         <v>4.5783486124422401</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>35.901532963000001</v>
       </c>
       <c r="C295" s="5">
         <v>-9.6416353999998705E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-3.1671350113597341</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>35.923415771000002</v>
       </c>
       <c r="C296" s="5">
         <v>2.1882808000000864E-2</v>
       </c>
       <c r="D296" s="5">
         <v>0.73388453954994493</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>35.853115363999997</v>
       </c>
       <c r="C297" s="5">
         <v>-7.0300407000004839E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-2.323231008746629</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>35.951822616999998</v>
       </c>
       <c r="C298" s="5">
         <v>9.8707253000000605E-2</v>
       </c>
       <c r="D298" s="5">
         <v>3.3542084475891798</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>36.102726095999998</v>
       </c>
       <c r="C299" s="5">
         <v>0.15090347900000012</v>
       </c>
       <c r="D299" s="5">
         <v>5.1547777698668806</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>36.265749276000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.16302318000000326</v>
       </c>
       <c r="D300" s="5">
         <v>5.5552646664290384</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>36.337981006</v>
       </c>
       <c r="C301" s="5">
         <v>7.2231729999998606E-2</v>
       </c>
       <c r="D301" s="5">
         <v>2.4164377765482303</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>36.299673878</v>
       </c>
       <c r="C302" s="5">
         <v>-3.830712799999958E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-1.2577187559923875</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>36.402438746000001</v>
       </c>
       <c r="C303" s="5">
         <v>0.10276486800000129</v>
       </c>
       <c r="D303" s="5">
         <v>3.450615212288155</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>36.419266718999999</v>
       </c>
       <c r="C304" s="5">
         <v>1.6827972999998053E-2</v>
       </c>
       <c r="D304" s="5">
         <v>0.5561437640222433</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>36.452297590000001</v>
       </c>
       <c r="C305" s="5">
         <v>3.3030871000001127E-2</v>
       </c>
       <c r="D305" s="5">
         <v>1.0937992100784388</v>
       </c>
       <c r="E305" s="5">
         <v>1.640617356981422</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>36.516527021000002</v>
       </c>
       <c r="C306" s="5">
         <v>6.4229431000001114E-2</v>
       </c>
       <c r="D306" s="5">
         <v>2.1350276765631504</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>36.596829978000002</v>
       </c>
       <c r="C307" s="5">
         <v>8.0302957000000674E-2</v>
       </c>
       <c r="D307" s="5">
         <v>2.6710549020642071</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>36.622609632</v>
       </c>
       <c r="C308" s="5">
         <v>2.5779653999997265E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.84859047281813371</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>35.776714482000003</v>
       </c>
       <c r="C309" s="5">
         <v>-0.84589514999999693</v>
       </c>
       <c r="D309" s="5">
         <v>-24.45355931391412</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>35.999634557999997</v>
       </c>
       <c r="C310" s="5">
         <v>0.22292007599999408</v>
       </c>
       <c r="D310" s="5">
         <v>7.7386786587245293</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>36.218166486000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.21853192800000443</v>
       </c>
       <c r="D311" s="5">
         <v>7.5326684690573353</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>36.343195180000002</v>
       </c>
       <c r="C312" s="5">
         <v>0.12502869400000094</v>
       </c>
       <c r="D312" s="5">
         <v>4.2220829564696638</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>36.510397257999998</v>
       </c>
       <c r="C313" s="5">
         <v>0.16720207799999542</v>
       </c>
       <c r="D313" s="5">
         <v>5.6626316750116645</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>36.449381868000003</v>
       </c>
       <c r="C314" s="5">
         <v>-6.1015389999994341E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-1.9870837383584417</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>36.520791531</v>
       </c>
       <c r="C315" s="5">
         <v>7.1409662999997181E-2</v>
       </c>
       <c r="D315" s="5">
         <v>2.3764739127519086</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>36.577041111</v>
       </c>
       <c r="C316" s="5">
         <v>5.6249579999999355E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.8639858710280732</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>36.602508090000001</v>
       </c>
       <c r="C317" s="5">
         <v>2.5466979000000833E-2</v>
       </c>
       <c r="D317" s="5">
         <v>0.83871395876811139</v>
       </c>
       <c r="E317" s="5">
         <v>0.41207416248354445</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>36.728883142000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.12637505200000021</v>
       </c>
       <c r="D318" s="5">
         <v>4.2227494359697859</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>36.777346338000001</v>
       </c>
       <c r="C319" s="5">
         <v>4.8463196000000153E-2</v>
       </c>
       <c r="D319" s="5">
         <v>1.5949230824075844</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>36.801451501000003</v>
       </c>
       <c r="C320" s="5">
         <v>2.4105163000001539E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.78936362967108042</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>37.005223055999998</v>
       </c>
       <c r="C321" s="5">
         <v>0.20377155499999589</v>
       </c>
       <c r="D321" s="5">
         <v>6.8505932544331349</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>37.234770269999999</v>
       </c>
       <c r="C322" s="5">
         <v>0.22954721400000011</v>
       </c>
       <c r="D322" s="5">
         <v>7.7030068610165703</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>37.039624232000001</v>
       </c>
       <c r="C323" s="5">
         <v>-0.19514603799999719</v>
       </c>
       <c r="D323" s="5">
         <v>-6.1109983821363789</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>36.72866982</v>
       </c>
       <c r="C324" s="5">
         <v>-0.31095441200000096</v>
       </c>
       <c r="D324" s="5">
         <v>-9.6218316683712057</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>36.986047845000002</v>
       </c>
       <c r="C325" s="5">
         <v>0.25737802500000129</v>
       </c>
       <c r="D325" s="5">
         <v>8.7408503795238133</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>37.097979568</v>
       </c>
       <c r="C326" s="5">
         <v>0.11193172299999787</v>
       </c>
       <c r="D326" s="5">
         <v>3.692648366359208</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>37.150570995999999</v>
       </c>
       <c r="C327" s="5">
         <v>5.2591427999999496E-2</v>
       </c>
       <c r="D327" s="5">
         <v>1.7144899342124598</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>37.320152352999997</v>
       </c>
       <c r="C328" s="5">
         <v>0.16958135699999843</v>
       </c>
       <c r="D328" s="5">
         <v>5.6172798714178906</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>37.738160573999998</v>
       </c>
       <c r="C329" s="5">
         <v>0.4180082210000009</v>
       </c>
       <c r="D329" s="5">
         <v>14.300423749055803</v>
       </c>
       <c r="E329" s="5">
         <v>3.102663023002683</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>37.537693480000002</v>
       </c>
       <c r="C330" s="5">
         <v>-0.20046709399999685</v>
       </c>
       <c r="D330" s="5">
         <v>-6.1914835696635917</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>37.675295669</v>
       </c>
       <c r="C331" s="5">
         <v>0.13760218899999899</v>
       </c>
       <c r="D331" s="5">
         <v>4.4886280573500414</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>37.680696449999999</v>
       </c>
       <c r="C332" s="5">
         <v>5.4007809999987444E-3</v>
       </c>
       <c r="D332" s="5">
         <v>0.17215656270366253</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>37.942602059999999</v>
       </c>
       <c r="C333" s="5">
         <v>0.26190560999999946</v>
       </c>
       <c r="D333" s="5">
         <v>8.6671500144104741</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>37.881931928999997</v>
       </c>
       <c r="C334" s="5">
         <v>-6.0670131000001959E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-1.9020119465521068</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>37.891150013999997</v>
       </c>
       <c r="C335" s="5">
         <v>9.2180850000005421E-3</v>
       </c>
       <c r="D335" s="5">
         <v>0.29239581862359199</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>37.800329167999998</v>
       </c>
       <c r="C336" s="5">
         <v>-9.0820845999999733E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-2.8386495426571789</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>37.865668562000003</v>
       </c>
       <c r="C337" s="5">
         <v>6.5339394000005768E-2</v>
       </c>
       <c r="D337" s="5">
         <v>2.0940822995091368</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>38.249663406000003</v>
       </c>
       <c r="C338" s="5">
         <v>0.38399484400000006</v>
       </c>
       <c r="D338" s="5">
         <v>12.87138720620209</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>38.066701369</v>
       </c>
       <c r="C339" s="5">
         <v>-0.18296203700000291</v>
       </c>
       <c r="D339" s="5">
         <v>-5.5914063552885747</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>38.151082133999999</v>
       </c>
       <c r="C340" s="5">
         <v>8.4380764999998803E-2</v>
       </c>
       <c r="D340" s="5">
         <v>2.6926569887520069</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>38.125043523000002</v>
       </c>
       <c r="C341" s="5">
         <v>-2.6038610999997047E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-0.81594819157000398</v>
       </c>
       <c r="E341" s="5">
         <v>1.0251770174154906</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>38.234811329999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.10976780699999722</v>
       </c>
       <c r="D342" s="5">
         <v>3.5102220732367906</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>38.370164774999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.13535344499999979</v>
       </c>
       <c r="D343" s="5">
         <v>4.3317645432343177</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>38.555984246000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.18581947100000207</v>
       </c>
       <c r="D344" s="5">
         <v>5.9686884399316575</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>38.823349540000002</v>
       </c>
       <c r="C345" s="5">
         <v>0.26736529400000109</v>
       </c>
       <c r="D345" s="5">
         <v>8.646188423500023</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>38.848659177999998</v>
       </c>
       <c r="C346" s="5">
         <v>2.5309637999995971E-2</v>
       </c>
       <c r="D346" s="5">
         <v>0.78511261079921013</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>38.969278404000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.1206192260000023</v>
       </c>
       <c r="D347" s="5">
         <v>3.7901066542206152</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>38.664510741000001</v>
       </c>
       <c r="C348" s="5">
         <v>-0.3047676629999998</v>
       </c>
       <c r="D348" s="5">
         <v>-8.9915202241001353</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>39.036124100999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.37161335999999778</v>
       </c>
       <c r="D349" s="5">
         <v>12.163112424132482</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>39.183601373999998</v>
       </c>
       <c r="C350" s="5">
         <v>0.1474772729999998</v>
       </c>
       <c r="D350" s="5">
         <v>4.628961583669966</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>39.762481931000003</v>
       </c>
       <c r="C351" s="5">
         <v>0.57888055700000507</v>
       </c>
       <c r="D351" s="5">
         <v>19.242101659399282</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>39.360764733000003</v>
       </c>
       <c r="C352" s="5">
         <v>-0.40171719800000005</v>
       </c>
       <c r="D352" s="5">
         <v>-11.472028129178479</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>39.311794644000003</v>
       </c>
       <c r="C353" s="5">
         <v>-4.8970089000000883E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-1.4827878117693594</v>
       </c>
       <c r="E353" s="5">
         <v>3.112786272057777</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>39.330733774000002</v>
       </c>
       <c r="C354" s="5">
         <v>1.8939129999999693E-2</v>
       </c>
       <c r="D354" s="5">
         <v>0.57965486105513442</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>39.385825423</v>
       </c>
       <c r="C355" s="5">
         <v>5.5091648999997744E-2</v>
       </c>
       <c r="D355" s="5">
         <v>1.6938833675303577</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>39.438813111000002</v>
       </c>
       <c r="C356" s="5">
         <v>5.2987688000001754E-2</v>
       </c>
       <c r="D356" s="5">
         <v>1.6264185163725964</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>39.228197680999997</v>
       </c>
       <c r="C357" s="5">
         <v>-0.21061543000000427</v>
       </c>
       <c r="D357" s="5">
         <v>-6.2234562012523416</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>39.450148597000002</v>
       </c>
       <c r="C358" s="5">
         <v>0.22195091600000438</v>
       </c>
       <c r="D358" s="5">
         <v>7.0048491300460869</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>39.380335973999998</v>
       </c>
       <c r="C359" s="5">
         <v>-6.9812623000004237E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-2.103022557443468</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>39.509028692999998</v>
       </c>
       <c r="C360" s="5">
         <v>0.12869271900000001</v>
       </c>
       <c r="D360" s="5">
         <v>3.9927902634251833</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>39.703077360999998</v>
       </c>
       <c r="C361" s="5">
         <v>0.19404866800000065</v>
       </c>
       <c r="D361" s="5">
         <v>6.0556486278985355</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>39.600275052000001</v>
       </c>
       <c r="C362" s="5">
         <v>-0.10280230899999765</v>
       </c>
       <c r="D362" s="5">
         <v>-3.0632646375532424</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>39.617475454000001</v>
       </c>
       <c r="C363" s="5">
         <v>1.7200402000000281E-2</v>
       </c>
       <c r="D363" s="5">
         <v>0.52246764605614615</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>39.771930507</v>
       </c>
       <c r="C364" s="5">
         <v>0.15445505299999951</v>
       </c>
       <c r="D364" s="5">
         <v>4.780023771435582</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>40.111242687000001</v>
       </c>
       <c r="C365" s="5">
         <v>0.3393121800000003</v>
       </c>
       <c r="D365" s="5">
         <v>10.732050474596422</v>
       </c>
       <c r="E365" s="5">
         <v>2.0336086160391398</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>40.103917508999999</v>
       </c>
       <c r="C366" s="5">
         <v>-7.3251780000020972E-3</v>
       </c>
       <c r="D366" s="5">
         <v>-0.21892590031920012</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>40.206257110000003</v>
       </c>
       <c r="C367" s="5">
         <v>0.10233960100000417</v>
       </c>
       <c r="D367" s="5">
         <v>3.1055793831352041</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>39.316187128999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.89006998100000345</v>
       </c>
       <c r="D368" s="5">
         <v>-23.557835637908997</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>29.118333555</v>
       </c>
       <c r="C369" s="5">
         <v>-10.197853574</v>
       </c>
       <c r="D369" s="5">
         <v>-97.27641158583522</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>31.128699381000001</v>
       </c>
       <c r="C370" s="5">
         <v>2.010365826000001</v>
       </c>
       <c r="D370" s="5">
         <v>122.80939779585989</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>33.629987042000003</v>
       </c>
       <c r="C371" s="5">
         <v>2.5012876610000028</v>
       </c>
       <c r="D371" s="5">
         <v>152.80676728697512</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>33.950825180999999</v>
       </c>
       <c r="C372" s="5">
         <v>0.32083813899999569</v>
       </c>
       <c r="D372" s="5">
         <v>12.068513784356094</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>33.781889911</v>
       </c>
       <c r="C373" s="5">
         <v>-0.16893526999999864</v>
       </c>
       <c r="D373" s="5">
         <v>-5.8103256406721755</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>34.359602313000003</v>
       </c>
       <c r="C374" s="5">
         <v>0.57771240200000307</v>
       </c>
       <c r="D374" s="5">
         <v>22.566062666806562</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>35.062706792999997</v>
       </c>
       <c r="C375" s="5">
         <v>0.70310447999999326</v>
       </c>
       <c r="D375" s="5">
         <v>27.51689736662324</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>34.557904344000001</v>
       </c>
       <c r="C376" s="5">
         <v>-0.50480244899999605</v>
       </c>
       <c r="D376" s="5">
         <v>-15.972102268096766</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>35.141970336</v>
       </c>
       <c r="C377" s="5">
         <v>0.58406599199999931</v>
       </c>
       <c r="D377" s="5">
         <v>22.276926987861167</v>
       </c>
       <c r="E377" s="5">
         <v>-12.388726995512744</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>35.544231549999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.40226121399999926</v>
       </c>
       <c r="D378" s="5">
         <v>14.634742356658093</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>35.140342689999997</v>
       </c>
       <c r="C379" s="5">
         <v>-0.40388886000000213</v>
       </c>
       <c r="D379" s="5">
         <v>-12.814882693618991</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>35.560678955</v>
       </c>
       <c r="C380" s="5">
         <v>0.4203362650000031</v>
       </c>
       <c r="D380" s="5">
         <v>15.336992420227658</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>35.765549749000002</v>
       </c>
       <c r="C381" s="5">
         <v>0.20487079400000141</v>
       </c>
       <c r="D381" s="5">
         <v>7.1367153894802637</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>36.146730228000003</v>
       </c>
       <c r="C382" s="5">
         <v>0.38118047900000107</v>
       </c>
       <c r="D382" s="5">
         <v>13.566268231916844</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>36.351502791000001</v>
       </c>
       <c r="C383" s="5">
         <v>0.2047725629999988</v>
       </c>
       <c r="D383" s="5">
         <v>7.0139069899060713</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>36.858772944999998</v>
       </c>
       <c r="C384" s="5">
         <v>0.50727015399999686</v>
       </c>
       <c r="D384" s="5">
         <v>18.092425681373548</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>36.893640800999997</v>
       </c>
       <c r="C385" s="5">
         <v>3.4867855999998199E-2</v>
       </c>
       <c r="D385" s="5">
         <v>1.1411072404000189</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>37.245057332000002</v>
       </c>
       <c r="C386" s="5">
         <v>0.35141653100000525</v>
       </c>
       <c r="D386" s="5">
         <v>12.048380549738603</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>37.418904671</v>
       </c>
       <c r="C387" s="5">
         <v>0.17384733899999816</v>
       </c>
       <c r="D387" s="5">
         <v>5.7472500150093087</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>37.650800529999998</v>
       </c>
       <c r="C388" s="5">
         <v>0.23189585899999798</v>
       </c>
       <c r="D388" s="5">
         <v>7.6955422471852275</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>37.721620248999997</v>
       </c>
       <c r="C389" s="5">
         <v>7.0819718999999282E-2</v>
       </c>
       <c r="D389" s="5">
         <v>2.280652150504503</v>
       </c>
       <c r="E389" s="5">
         <v>7.3406524686447705</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>37.636382537000003</v>
       </c>
       <c r="C390" s="5">
         <v>-8.5237711999994303E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-2.6781344649407735</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>37.788546809000003</v>
       </c>
       <c r="C391" s="5">
         <v>0.15216427200000027</v>
       </c>
       <c r="D391" s="5">
         <v>4.9609623922210577</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>37.56927365</v>
       </c>
       <c r="C392" s="5">
         <v>-0.21927315900000366</v>
       </c>
       <c r="D392" s="5">
         <v>-6.7451793720253121</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>38.184626801999997</v>
       </c>
       <c r="C393" s="5">
         <v>0.61535315199999729</v>
       </c>
       <c r="D393" s="5">
         <v>21.525948833049281</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>38.286428260999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.1018014590000007</v>
       </c>
       <c r="D394" s="5">
         <v>3.2465695076899115</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>38.283431067999999</v>
       </c>
       <c r="C395" s="5">
         <v>-2.9971929999987879E-3</v>
       </c>
       <c r="D395" s="5">
         <v>-9.3899682097564607E-2</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>39.486216411000001</v>
       </c>
       <c r="C396" s="5">
         <v>1.2027853430000022</v>
       </c>
       <c r="D396" s="5">
         <v>44.949264027683469</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>39.511078759</v>
       </c>
       <c r="C397" s="5">
         <v>2.4862347999999201E-2</v>
       </c>
       <c r="D397" s="5">
         <v>0.75819759585109558</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>39.715337335000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.20425857600000086</v>
       </c>
       <c r="D398" s="5">
         <v>6.3830461367568869</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>39.977848895000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.26251156000000009</v>
       </c>
       <c r="D399" s="5">
         <v>8.2265955202889032</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>39.944361778999998</v>
       </c>
       <c r="C400" s="5">
         <v>-3.3487116000003425E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-1.0005521777400883</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>39.730908638000002</v>
       </c>
       <c r="C401" s="5">
         <v>-0.21345314099999513</v>
       </c>
       <c r="D401" s="5">
         <v>-6.2273626361855738</v>
       </c>
       <c r="E401" s="5">
         <v>5.3266227053258008</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>40.340998030000002</v>
       </c>
       <c r="C402" s="5">
         <v>0.61008939199999901</v>
       </c>
       <c r="D402" s="5">
         <v>20.065350185147544</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>40.328008939999997</v>
       </c>
       <c r="C403" s="5">
         <v>-1.2989090000004921E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-0.38569533381691556</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>40.490802279999997</v>
       </c>
       <c r="C404" s="5">
         <v>0.16279334000000034</v>
       </c>
       <c r="D404" s="5">
         <v>4.9530863778403544</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>40.58721937</v>
       </c>
       <c r="C405" s="5">
         <v>9.6417090000002759E-2</v>
       </c>
       <c r="D405" s="5">
         <v>2.8951732966118415</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>40.515471024999997</v>
       </c>
       <c r="C406" s="5">
         <v>-7.1748345000003155E-2</v>
       </c>
       <c r="D406" s="5">
         <v>-2.1008047937305263</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>40.793115681000003</v>
       </c>
       <c r="C407" s="5">
         <v>0.27764465600000676</v>
       </c>
       <c r="D407" s="5">
         <v>8.5404995337214018</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>40.839884707000003</v>
       </c>
       <c r="C408" s="5">
         <v>4.6769025999999769E-2</v>
       </c>
       <c r="D408" s="5">
         <v>1.3845003164460135</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>41.140248857000003</v>
       </c>
       <c r="C409" s="5">
         <v>0.30036415000000005</v>
       </c>
       <c r="D409" s="5">
         <v>9.1915131389387774</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>41.197735538000003</v>
       </c>
       <c r="C410" s="5">
         <v>5.7486681000000317E-2</v>
       </c>
       <c r="D410" s="5">
         <v>1.6897481625081312</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>41.027629433999998</v>
       </c>
       <c r="C411" s="5">
         <v>-0.17010610400000559</v>
       </c>
       <c r="D411" s="5">
         <v>-4.8438315419700784</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>41.164120210999997</v>
       </c>
       <c r="C412" s="5">
         <v>0.13649077699999879</v>
       </c>
       <c r="D412" s="5">
         <v>4.0660240791940749</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>41.152945230999997</v>
       </c>
       <c r="C413" s="5">
         <v>-1.1174979999999834E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-0.32528258893649298</v>
       </c>
       <c r="E413" s="5">
         <v>3.57916957287987</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>41.406462380000001</v>
       </c>
       <c r="C414" s="5">
         <v>0.25351714900000388</v>
       </c>
       <c r="D414" s="5">
         <v>7.6481234890394934</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>41.642923576000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.23646119600000048</v>
       </c>
       <c r="D415" s="5">
         <v>7.0722706460282003</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>41.900523</v>
       </c>
       <c r="C416" s="5">
         <v>0.25759942399999858</v>
       </c>
       <c r="D416" s="5">
         <v>7.6809263755532431</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>41.783425762</v>
       </c>
       <c r="C417" s="5">
         <v>-0.11709723799999949</v>
       </c>
       <c r="D417" s="5">
         <v>-3.302509094732442</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>42.037284698999997</v>
       </c>
       <c r="C418" s="5">
         <v>0.25385893699999684</v>
       </c>
       <c r="D418" s="5">
         <v>7.5393335997561595</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>42.212103386000003</v>
       </c>
       <c r="C419" s="5">
         <v>0.17481868700000547</v>
       </c>
       <c r="D419" s="5">
         <v>5.1061299615632105</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>42.288886947000002</v>
       </c>
       <c r="C420" s="5">
         <v>7.6783560999999168E-2</v>
       </c>
       <c r="D420" s="5">
         <v>2.2047633789048948</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>42.453287795999998</v>
       </c>
       <c r="C421" s="5">
         <v>0.16440084899999619</v>
       </c>
       <c r="D421" s="5">
         <v>4.7661303646364228</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>42.590576204000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.13728840800000341</v>
       </c>
       <c r="D422" s="5">
         <v>3.9504155418258913</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>42.595019209999997</v>
       </c>
       <c r="C423" s="5">
         <v>4.4430059999953642E-3</v>
       </c>
       <c r="D423" s="5">
         <v>0.12525464017707488</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>42.686868795999999</v>
       </c>
       <c r="C424" s="5">
         <v>9.1849586000002148E-2</v>
       </c>
       <c r="D424" s="5">
         <v>2.6185253417637</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>42.672414594000003</v>
       </c>
       <c r="C425" s="5">
         <v>-1.445420199999603E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-0.40557615704917005</v>
       </c>
       <c r="E425" s="5">
         <v>3.6922493747918006</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>42.692952751</v>
       </c>
       <c r="C426" s="5">
         <v>2.053815699999717E-2</v>
       </c>
       <c r="D426" s="5">
         <v>0.57908919083033972</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>42.544736915999998</v>
       </c>
       <c r="C427" s="5">
         <v>-0.14821583500000202</v>
       </c>
       <c r="D427" s="5">
         <v>-4.0873707043708514</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>42.202503176999997</v>
       </c>
       <c r="C428" s="5">
         <v>-0.34223373900000098</v>
       </c>
       <c r="D428" s="5">
         <v>-9.2370871073039211</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>42.584848250999997</v>
       </c>
       <c r="C429" s="5">
         <v>0.38234507399999984</v>
       </c>
       <c r="D429" s="5">
         <v>11.430149476297725</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>42.744514355</v>
       </c>
       <c r="C430" s="5">
         <v>0.15966610400000292</v>
       </c>
       <c r="D430" s="5">
         <v>4.5931874340481516</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>42.138085023000002</v>
       </c>
       <c r="C431" s="5">
         <v>-0.6064293319999976</v>
       </c>
       <c r="D431" s="5">
         <v>-15.757180262065285</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>42.334885307999997</v>
       </c>
       <c r="C432" s="5">
         <v>0.1968002849999948</v>
       </c>
       <c r="D432" s="5">
         <v>5.7506655657254768</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>42.365762453000002</v>
       </c>
       <c r="C433" s="5">
         <v>3.0877145000005157E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.87874504082954275</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>42.496718317999999</v>
       </c>
       <c r="C434" s="5">
         <v>0.13095586499999712</v>
       </c>
       <c r="D434" s="5">
         <v>3.7730090077027434</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>43.184048928999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.68733061100000015</v>
       </c>
       <c r="D435" s="5">
         <v>21.231528372038699</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>43.235263302</v>
       </c>
       <c r="C436" s="5">
         <v>5.1214373000000535E-2</v>
       </c>
       <c r="D436" s="5">
         <v>1.4324665882601506</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>43.053257287000001</v>
       </c>
       <c r="C437" s="5">
         <v>-0.18200601499999891</v>
       </c>
       <c r="D437" s="5">
         <v>-4.9362643973239306</v>
       </c>
       <c r="E437" s="5">
         <v>0.89247982947171511</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>43.185397017</v>
       </c>
       <c r="C438" s="5">
         <v>0.13213972999999868</v>
       </c>
       <c r="D438" s="5">
         <v>3.7458717929775842</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>43.086963787000002</v>
       </c>
       <c r="C439" s="5">
         <v>-9.8433229999997707E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-2.7011512523241743</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>42.713179541000002</v>
       </c>
       <c r="C440" s="5">
         <v>-0.3737842459999996</v>
       </c>
       <c r="D440" s="5">
         <v>-9.9275212792253598</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>42.945971356000001</v>
       </c>
       <c r="C441" s="5">
         <v>0.23279181499999879</v>
       </c>
       <c r="D441" s="5">
         <v>6.7397906077249159</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>43.037537466000003</v>
       </c>
       <c r="C442" s="5">
         <v>9.1566110000002254E-2</v>
       </c>
       <c r="D442" s="5">
         <v>2.5887656000422421</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>42.975358403000001</v>
+        <v>43.080412183999997</v>
       </c>
       <c r="C443" s="5">
-        <v>-6.2179063000002088E-2</v>
+        <v>4.2874717999993095E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>-1.7200058690305497</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>1.2020321204164963</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>43.318695882999997</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.23828369900000013</v>
+      </c>
+      <c r="D444" s="5">
+        <v>6.8430519561700098</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26C6E345-CB44-4E9F-844C-E27688F5B647}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sansrvoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>