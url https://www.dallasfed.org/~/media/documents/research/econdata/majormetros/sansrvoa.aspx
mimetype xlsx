--- v8 (2026-08-24)
+++ v9 (2026-10-05)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3E966DD7-53BC-4C7D-9B73-227F7C9A497A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2D84ED2E-E339-41B4-8804-F309F157B43F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3D4A196C-7D8C-4748-93D0-2069A069775F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{75C76067-967F-4A37-8FF5-73AFF3A5FEBE}"/>
   </bookViews>
   <sheets>
     <sheet name="sansrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Other Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D71E72C-6E02-43AE-B03F-D4FFE97A72AA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1F9480C-C5DD-4457-AAFB-58BE22BD65FC}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>22.741159059000001</v>
+        <v>22.740368443000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>22.733120178</v>
+        <v>22.732835895000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-8.0388810000009414E-3</v>
+        <v>-7.5325480000003608E-3</v>
       </c>
       <c r="D7" s="5">
-        <v>-0.42336997955052524</v>
+        <v>-0.39676613831718388</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>22.566133100999998</v>
+        <v>22.565710922000001</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.1669870770000017</v>
+        <v>-0.16712497299999995</v>
       </c>
       <c r="D8" s="5">
-        <v>-8.4671108171678551</v>
+        <v>-8.473924327890348</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>22.423051839999999</v>
+        <v>22.422778260000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.14308126099999896</v>
+        <v>-0.14293266199999977</v>
       </c>
       <c r="D9" s="5">
-        <v>-7.3488302217253771</v>
+        <v>-7.3415944916961573</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>22.873850150999999</v>
+        <v>22.873762600999999</v>
       </c>
       <c r="C10" s="5">
-        <v>0.45079831099999979</v>
+        <v>0.45098434099999807</v>
       </c>
       <c r="D10" s="5">
-        <v>26.97979113601674</v>
+        <v>26.992550791719317</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>23.003521104000001</v>
+        <v>23.003465625</v>
       </c>
       <c r="C11" s="5">
-        <v>0.12967095300000153</v>
+        <v>0.12970302400000122</v>
       </c>
       <c r="D11" s="5">
-        <v>7.0189171860544741</v>
+        <v>7.0207353561601904</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>22.813274719999999</v>
+        <v>22.813343296999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.19024638400000171</v>
+        <v>-0.19012232800000106</v>
       </c>
       <c r="D12" s="5">
-        <v>-9.4851676320884764</v>
+        <v>-9.4792827754620941</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>23.074770982</v>
+        <v>23.074947259999998</v>
       </c>
       <c r="C13" s="5">
-        <v>0.26149626200000142</v>
+        <v>0.26160396299999888</v>
       </c>
       <c r="D13" s="5">
-        <v>14.65611655000516</v>
+        <v>14.6624916826954</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>23.107089782999999</v>
+        <v>23.107371618999998</v>
       </c>
       <c r="C14" s="5">
-        <v>3.2318800999998842E-2</v>
+        <v>3.242435900000018E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>1.6937423432437537</v>
+        <v>1.6993040995191722</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>23.072412468</v>
+        <v>23.072866512000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-3.4677314999999709E-2</v>
+        <v>-3.4505106999997537E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-1.7860760548507937</v>
+        <v>-1.7772575987795358</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>23.265186475</v>
+        <v>23.265316277</v>
       </c>
       <c r="C16" s="5">
-        <v>0.19277400700000058</v>
+        <v>0.19244976499999922</v>
       </c>
       <c r="D16" s="5">
-        <v>10.500023301441242</v>
+        <v>10.481328715405457</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>23.103988916999999</v>
+        <v>23.104717168000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.16119755800000135</v>
+        <v>-0.16059910899999963</v>
       </c>
       <c r="D17" s="5">
-        <v>-8.0048023873268583</v>
+        <v>-7.9761607199014151</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>22.532897002999999</v>
+        <v>22.532163086000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.57109191400000014</v>
+        <v>-0.57255408199999991</v>
       </c>
       <c r="D18" s="5">
-        <v>-25.943911787472153</v>
+        <v>-26.000846297453496</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>22.419076754999999</v>
+        <v>22.418797730000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.11382024799999968</v>
+        <v>-0.1133653559999992</v>
       </c>
       <c r="D19" s="5">
-        <v>-5.8959515831827014</v>
+        <v>-5.8732221565460314</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>22.662600585</v>
+        <v>22.662203656999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.24352383000000088</v>
+        <v>0.24340592699999775</v>
       </c>
       <c r="D20" s="5">
-        <v>13.842454246775437</v>
+        <v>13.835529821471715</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>22.61979814</v>
+        <v>22.619537501</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.2802444999999523E-2</v>
+        <v>-4.2666155999999233E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-2.243022958058849</v>
+        <v>-2.235993407867265</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>22.674910774000001</v>
+        <v>22.674828400999999</v>
       </c>
       <c r="C22" s="5">
-        <v>5.5112634000000327E-2</v>
+        <v>5.5290899999999255E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>2.9632736079086675</v>
+        <v>2.9730224877950073</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>22.811970448</v>
+        <v>22.811923945</v>
       </c>
       <c r="C23" s="5">
-        <v>0.13705967399999963</v>
+        <v>0.13709554400000101</v>
       </c>
       <c r="D23" s="5">
-        <v>7.4995291995990199</v>
+        <v>7.5015857942975606</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>23.095790055999998</v>
+        <v>23.095854588000002</v>
       </c>
       <c r="C24" s="5">
-        <v>0.28381960799999817</v>
+        <v>0.28393064300000148</v>
       </c>
       <c r="D24" s="5">
-        <v>15.995268223102443</v>
+        <v>16.001995172313421</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>23.184372982999999</v>
+        <v>23.184530906999999</v>
       </c>
       <c r="C25" s="5">
-        <v>8.8582927000000922E-2</v>
+        <v>8.8676318999997505E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>4.700892231698095</v>
+        <v>4.7059400280668351</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>23.209260413999999</v>
+        <v>23.209513300000001</v>
       </c>
       <c r="C26" s="5">
-        <v>2.4887430999999793E-2</v>
+        <v>2.4982393000001935E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>1.2957811093167404</v>
+        <v>1.3007457973520875</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>23.175949734</v>
+        <v>23.176368713999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-3.3310679999999593E-2</v>
+        <v>-3.3144586000002363E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.7087482957250488</v>
+        <v>-1.7002765496848982</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>23.174731243</v>
+        <v>23.174839555999998</v>
       </c>
       <c r="C28" s="5">
-        <v>-1.2184909999994886E-3</v>
+        <v>-1.529158000000308E-3</v>
       </c>
       <c r="D28" s="5">
-        <v>-6.3072559063381828E-2</v>
+        <v>-7.9146301039645373E-2</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>23.204745787</v>
+        <v>23.205413484000001</v>
       </c>
       <c r="C29" s="5">
-        <v>3.0014544000000143E-2</v>
+        <v>3.0573928000002581E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>1.5652878776545531</v>
+        <v>1.5946648062583169</v>
       </c>
       <c r="E29" s="5">
-        <v>0.43610162020923937</v>
+        <v>0.43582578946028683</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>23.152920906999999</v>
+        <v>23.152255673999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-5.1824880000001627E-2</v>
+        <v>-5.3157810000001859E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>-2.6473723261821847</v>
+        <v>-2.7145298215499269</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>23.229067646000001</v>
+        <v>23.228811021999999</v>
       </c>
       <c r="C31" s="5">
-        <v>7.6146739000002128E-2</v>
+        <v>7.6555347999999412E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>4.0188112821735178</v>
+        <v>4.0408884413894786</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>23.265145181000001</v>
+        <v>23.264785808999999</v>
       </c>
       <c r="C32" s="5">
-        <v>3.6077535000000438E-2</v>
+        <v>3.5974787000000674E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>1.879747395948228</v>
+        <v>1.8743691201963619</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>23.317269960000001</v>
+        <v>23.317031070999999</v>
       </c>
       <c r="C33" s="5">
-        <v>5.2124778999999677E-2</v>
+        <v>5.224526199999957E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>2.7219384604519448</v>
+        <v>2.7283506196465579</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>23.481072273999999</v>
+        <v>23.481004849000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.16380231399999801</v>
+        <v>0.16397377800000257</v>
       </c>
       <c r="D34" s="5">
-        <v>8.7633793963318496</v>
+        <v>8.7730037363397564</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>23.305628854999998</v>
+        <v>23.305595353000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.17544341900000049</v>
+        <v>-0.17540949600000033</v>
       </c>
       <c r="D35" s="5">
-        <v>-8.6066054384199902</v>
+        <v>-8.6050327734178094</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>23.17783051</v>
+        <v>23.177889272000002</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.12779834499999865</v>
+        <v>-0.12770608099999947</v>
       </c>
       <c r="D36" s="5">
-        <v>-6.3854226478478164</v>
+        <v>-6.3809596288888271</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>23.105365307</v>
+        <v>23.105489689999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-7.2465203000000145E-2</v>
+        <v>-7.2399582000002738E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.6879384226125356</v>
+        <v>-3.6846467864538934</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>23.115600299</v>
+        <v>23.115797175000001</v>
       </c>
       <c r="C38" s="5">
-        <v>1.0234992000000886E-2</v>
+        <v>1.0307485000002004E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>0.53286141687691746</v>
+        <v>0.53664196808014264</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>23.385782156000001</v>
+        <v>23.386122291</v>
       </c>
       <c r="C39" s="5">
-        <v>0.27018185700000075</v>
+        <v>0.27032511599999864</v>
       </c>
       <c r="D39" s="5">
-        <v>14.963686602930171</v>
+        <v>14.972002134418494</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>23.385839565000001</v>
+        <v>23.385954212000001</v>
       </c>
       <c r="C40" s="5">
-        <v>5.740900000006377E-5</v>
+        <v>-1.6807899999804476E-4</v>
       </c>
       <c r="D40" s="5">
-        <v>2.9458809499338656E-3</v>
+        <v>-8.6242098988331684E-3</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>23.512373241999999</v>
+        <v>23.512872671</v>
       </c>
       <c r="C41" s="5">
-        <v>0.12653367699999762</v>
+        <v>0.12691845899999876</v>
       </c>
       <c r="D41" s="5">
-        <v>6.689582451925169</v>
+        <v>6.7105022618442201</v>
       </c>
       <c r="E41" s="5">
-        <v>1.3257092226898637</v>
+        <v>1.3249459537189034</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>24.387883188</v>
+        <v>24.387389355</v>
       </c>
       <c r="C42" s="5">
-        <v>0.87550994600000109</v>
+        <v>0.8745166839999996</v>
       </c>
       <c r="D42" s="5">
-        <v>55.071385627368819</v>
+        <v>54.994197518885613</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>24.446369352000001</v>
+        <v>24.446135699999999</v>
       </c>
       <c r="C43" s="5">
-        <v>5.8486164000001395E-2</v>
+        <v>5.8746344999999422E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>2.9160607676455452</v>
+        <v>2.9292655814159962</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>24.389188888</v>
+        <v>24.388893567</v>
       </c>
       <c r="C44" s="5">
-        <v>-5.7180464000001763E-2</v>
+        <v>-5.7242132999999029E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>-2.7709913946284082</v>
+        <v>-2.7739676933011825</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>24.314772525999999</v>
+        <v>24.314567273000002</v>
       </c>
       <c r="C45" s="5">
-        <v>-7.4416362000000902E-2</v>
+        <v>-7.4326293999998683E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>-3.6006191201603643</v>
+        <v>-3.5963768038867916</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>24.170677785999999</v>
+        <v>24.170637811999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.14409473999999989</v>
+        <v>-0.14392946100000259</v>
       </c>
       <c r="D46" s="5">
-        <v>-6.8841920692886083</v>
+        <v>-6.8766072477155271</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>24.272162479999999</v>
+        <v>24.272135258999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.10148469399999982</v>
+        <v>0.10149744699999985</v>
       </c>
       <c r="D47" s="5">
-        <v>5.1563978554496348</v>
+        <v>5.157069595333641</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>24.423004149</v>
+        <v>24.423050232000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.15084166900000184</v>
+        <v>0.15091497300000256</v>
       </c>
       <c r="D48" s="5">
-        <v>7.7177692637278694</v>
+        <v>7.7216579772461547</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>24.389294003</v>
+        <v>24.389386082000001</v>
       </c>
       <c r="C49" s="5">
-        <v>-3.3710146000000663E-2</v>
+        <v>-3.3664149999999893E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.6437983282513335</v>
+        <v>-1.6415693405009479</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>24.418485165</v>
+        <v>24.418627553</v>
       </c>
       <c r="C50" s="5">
-        <v>2.9191162000000048E-2</v>
+        <v>2.9241470999998853E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>1.445753639954761</v>
+        <v>1.448256248587998</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>24.190201562999999</v>
+        <v>24.190444318000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.2282836020000012</v>
+        <v>-0.22818323499999948</v>
       </c>
       <c r="D51" s="5">
-        <v>-10.659325964159706</v>
+        <v>-10.654818714888181</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>24.295213840999999</v>
+        <v>24.295324252</v>
       </c>
       <c r="C52" s="5">
-        <v>0.10501227800000024</v>
+        <v>0.10487993399999951</v>
       </c>
       <c r="D52" s="5">
-        <v>5.3355255709445437</v>
+        <v>5.3285854559887547</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>24.434527672000002</v>
+        <v>24.434902151999999</v>
       </c>
       <c r="C53" s="5">
-        <v>0.13931383100000261</v>
+        <v>0.13957789999999903</v>
       </c>
       <c r="D53" s="5">
-        <v>7.1022683133025621</v>
+        <v>7.1161254873358004</v>
       </c>
       <c r="E53" s="5">
-        <v>3.9219963910438693</v>
+        <v>3.9213816784590572</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>24.482431532</v>
+        <v>24.482102262000002</v>
       </c>
       <c r="C54" s="5">
-        <v>4.7903859999998133E-2</v>
+        <v>4.7200110000002127E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>2.3781324270777171</v>
+        <v>2.3427872834143271</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>24.535939601999999</v>
+        <v>24.535754997000002</v>
       </c>
       <c r="C55" s="5">
-        <v>5.3508069999999464E-2</v>
+        <v>5.3652735000000007E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>2.654441243401906</v>
+        <v>2.6617407721548414</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>24.703242677999999</v>
+        <v>24.703037128999998</v>
       </c>
       <c r="C56" s="5">
-        <v>0.16730307599999961</v>
+        <v>0.16728213199999686</v>
       </c>
       <c r="D56" s="5">
-        <v>8.4963805998471198</v>
+        <v>8.4953431084658462</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>25.004634458999998</v>
+        <v>25.004485814999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.30139178099999953</v>
+        <v>0.30144868600000052</v>
       </c>
       <c r="D57" s="5">
-        <v>15.664089289880279</v>
+        <v>15.66738727418462</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>24.863371581999999</v>
+        <v>24.863345931000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.14126287699999907</v>
+        <v>-0.14113988399999755</v>
       </c>
       <c r="D58" s="5">
-        <v>-6.572629413971276</v>
+        <v>-6.5671211510563428</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>24.94283858</v>
+        <v>24.942826956000001</v>
       </c>
       <c r="C59" s="5">
-        <v>7.9466998000000899E-2</v>
+        <v>7.9481024999999761E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>3.9035216097207615</v>
+        <v>3.9042268923522583</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>24.998577947000001</v>
+        <v>24.998614298</v>
       </c>
       <c r="C60" s="5">
-        <v>5.5739367000001039E-2</v>
+        <v>5.5787341999998574E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>2.7148269452039075</v>
+        <v>2.7171937036575056</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>24.972740979000001</v>
+        <v>24.972794475000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-2.5836968000000127E-2</v>
+        <v>-2.5819822999999076E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>-1.2332191253412561</v>
+        <v>-1.2324036420457873</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>24.820156724</v>
+        <v>24.820234159999998</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.15258425500000072</v>
+        <v>-0.15256031500000233</v>
       </c>
       <c r="D62" s="5">
-        <v>-7.0905942810213007</v>
+        <v>-7.0895042184210277</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>25.307522418000001</v>
+        <v>25.307678488000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.48736569400000107</v>
+        <v>0.48744432800000226</v>
       </c>
       <c r="D63" s="5">
-        <v>26.281964415673432</v>
+        <v>26.28658193951885</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>25.299535572</v>
+        <v>25.299627870999998</v>
       </c>
       <c r="C64" s="5">
-        <v>-7.9868460000014352E-3</v>
+        <v>-8.0506170000020916E-3</v>
       </c>
       <c r="D64" s="5">
-        <v>-0.3780534768542898</v>
+        <v>-0.38106442093841508</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>25.572866694999998</v>
+        <v>25.573078193000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.2733311229999984</v>
+        <v>0.27345032200000219</v>
       </c>
       <c r="D65" s="5">
-        <v>13.763354978473185</v>
+        <v>13.769665101731231</v>
       </c>
       <c r="E65" s="5">
-        <v>4.6587314405280855</v>
+        <v>4.6579930376632994</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>25.399624980999999</v>
+        <v>25.399470969999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.17324171399999955</v>
+        <v>-0.1736072230000012</v>
       </c>
       <c r="D66" s="5">
-        <v>-7.833164643385726</v>
+        <v>-7.8490166082904373</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>25.559764272999999</v>
+        <v>25.559624681999999</v>
       </c>
       <c r="C67" s="5">
-        <v>0.16013929200000021</v>
+        <v>0.16015371199999962</v>
       </c>
       <c r="D67" s="5">
-        <v>7.8336926031812748</v>
+        <v>7.8344718050497031</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>25.435344138000001</v>
+        <v>25.435225561999999</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.1244201349999976</v>
+        <v>-0.12439911999999964</v>
       </c>
       <c r="D68" s="5">
-        <v>-5.6874938540640745</v>
+        <v>-5.6865890136483133</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>25.500255095</v>
+        <v>25.500163282999999</v>
       </c>
       <c r="C69" s="5">
-        <v>6.4910956999998604E-2</v>
+        <v>6.4937720999999726E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>3.1057496028418896</v>
+        <v>3.1070628847528869</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>25.842996783</v>
+        <v>25.842976169</v>
       </c>
       <c r="C70" s="5">
-        <v>0.34274168800000027</v>
+        <v>0.34281288600000082</v>
       </c>
       <c r="D70" s="5">
-        <v>17.376237086404945</v>
+        <v>17.380184906966978</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>25.405773954000001</v>
+        <v>25.405763695000001</v>
       </c>
       <c r="C71" s="5">
-        <v>-0.43722282899999954</v>
+        <v>-0.43721247399999896</v>
       </c>
       <c r="D71" s="5">
-        <v>-18.515562149605959</v>
+        <v>-18.515177029805962</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>25.301310741000002</v>
+        <v>25.301326702000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.10446321299999894</v>
+        <v>-0.1044369930000002</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.8240785894119176</v>
+        <v>-4.822896905311902</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>25.541175490000001</v>
+        <v>25.541200927999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.23986474899999877</v>
+        <v>0.23987422599999775</v>
       </c>
       <c r="D73" s="5">
-        <v>11.988731866688163</v>
+        <v>11.989222544033783</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>25.611871663999999</v>
+        <v>25.611915252999999</v>
       </c>
       <c r="C74" s="5">
-        <v>7.069617399999828E-2</v>
+        <v>7.0714325000000855E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>3.3725503631786724</v>
+        <v>3.3734260705348129</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>25.528288627999999</v>
+        <v>25.528366592000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-8.3583036000000277E-2</v>
+        <v>-8.3548660999998248E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-3.8466071482000208</v>
+        <v>-3.845047010819691</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>25.803146587000001</v>
+        <v>25.803198340000002</v>
       </c>
       <c r="C76" s="5">
-        <v>0.27485795900000198</v>
+        <v>0.27483174800000043</v>
       </c>
       <c r="D76" s="5">
-        <v>13.713392949191206</v>
+        <v>13.711962440763692</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>25.702817257</v>
+        <v>25.702977974</v>
       </c>
       <c r="C77" s="5">
-        <v>-0.10032933000000099</v>
+        <v>-0.10022036600000206</v>
       </c>
       <c r="D77" s="5">
-        <v>-4.5674109214623115</v>
+        <v>-4.5625469521259792</v>
       </c>
       <c r="E77" s="5">
-        <v>0.50815797677234986</v>
+        <v>0.50795520202786548</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>25.911625363999999</v>
+        <v>25.911536131999998</v>
       </c>
       <c r="C78" s="5">
-        <v>0.20880810699999941</v>
+        <v>0.20855815799999888</v>
       </c>
       <c r="D78" s="5">
-        <v>10.196329612578324</v>
+        <v>10.183508020385879</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>25.868654283000001</v>
+        <v>25.868579018999998</v>
       </c>
       <c r="C79" s="5">
-        <v>-4.2971080999997469E-2</v>
+        <v>-4.2957112999999936E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-1.9719935609268102</v>
+        <v>-1.9713651133858479</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>25.957525764</v>
+        <v>25.957464057999999</v>
       </c>
       <c r="C80" s="5">
-        <v>8.8871480999998198E-2</v>
+        <v>8.8885039000000887E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>4.2013830219784776</v>
+        <v>4.2020485926399731</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>26.110423468</v>
+        <v>26.110377926999998</v>
       </c>
       <c r="C81" s="5">
-        <v>0.1528977040000008</v>
+        <v>0.15291386899999893</v>
       </c>
       <c r="D81" s="5">
-        <v>7.3019118650953008</v>
+        <v>7.3027269632536251</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>26.225999194</v>
+        <v>26.225968857000002</v>
       </c>
       <c r="C82" s="5">
-        <v>0.11557572599999943</v>
+        <v>0.11559093000000331</v>
       </c>
       <c r="D82" s="5">
-        <v>5.4429474512185161</v>
+        <v>5.443690721993022</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>26.357407738999999</v>
+        <v>26.357392215000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.13140854499999932</v>
+        <v>0.13142335799999927</v>
       </c>
       <c r="D83" s="5">
-        <v>6.1812460754005372</v>
+        <v>6.1819695197983027</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>26.358148888999999</v>
+        <v>26.358138275000002</v>
       </c>
       <c r="C84" s="5">
-        <v>7.4114999999963516E-4</v>
+        <v>7.4606000000088102E-4</v>
       </c>
       <c r="D84" s="5">
-        <v>3.3748294575985938E-2</v>
+        <v>3.3971926439968492E-2</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>26.577115849999998</v>
+        <v>26.57711286</v>
       </c>
       <c r="C85" s="5">
-        <v>0.21896696099999957</v>
+        <v>0.218974584999998</v>
       </c>
       <c r="D85" s="5">
-        <v>10.437180861580408</v>
+        <v>10.437565423627838</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>26.585240287000001</v>
+        <v>26.585268436</v>
       </c>
       <c r="C86" s="5">
-        <v>8.1244370000028709E-3</v>
+        <v>8.1555760000000532E-3</v>
       </c>
       <c r="D86" s="5">
-        <v>0.36744892929609918</v>
+        <v>0.36885969144053732</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>26.861391470000001</v>
+        <v>26.861430768000002</v>
       </c>
       <c r="C87" s="5">
-        <v>0.27615118299999963</v>
+        <v>0.27616233200000195</v>
       </c>
       <c r="D87" s="5">
-        <v>13.202233171066036</v>
+        <v>13.202782208927744</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>27.216203252</v>
+        <v>27.216254823</v>
       </c>
       <c r="C88" s="5">
-        <v>0.35481178199999874</v>
+        <v>0.35482405499999814</v>
       </c>
       <c r="D88" s="5">
-        <v>17.054577364668468</v>
+        <v>17.055183996204359</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>26.950025461999999</v>
+        <v>26.950126772000001</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.26617779000000041</v>
+        <v>-0.26612805099999903</v>
       </c>
       <c r="D89" s="5">
-        <v>-11.124985889517802</v>
+        <v>-11.12299757929086</v>
       </c>
       <c r="E89" s="5">
-        <v>4.8524182875724575</v>
+        <v>4.8521568172433582</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>26.743922823999998</v>
+        <v>26.743910676999999</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.20610263800000084</v>
+        <v>-0.20621609500000204</v>
       </c>
       <c r="D90" s="5">
-        <v>-8.8007712021390248</v>
+        <v>-8.8053821584927796</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>27.105261852000002</v>
+        <v>27.105244064000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.36133902800000328</v>
+        <v>0.36133338700000195</v>
       </c>
       <c r="D91" s="5">
-        <v>17.474055532520904</v>
+        <v>17.473770691441693</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>27.595982927000001</v>
+        <v>27.595969923999998</v>
       </c>
       <c r="C92" s="5">
-        <v>0.49072107499999973</v>
+        <v>0.49072585999999774</v>
       </c>
       <c r="D92" s="5">
-        <v>24.024397247622751</v>
+        <v>24.024672678350356</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>27.438392266000001</v>
+        <v>27.438381467999999</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.15759066100000041</v>
+        <v>-0.15758845599999916</v>
       </c>
       <c r="D93" s="5">
-        <v>-6.6415750680648085</v>
+        <v>-6.6414880703421941</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>27.306424611000001</v>
+        <v>27.306389251999999</v>
       </c>
       <c r="C94" s="5">
-        <v>-0.13196765500000041</v>
+        <v>-0.13199221600000044</v>
       </c>
       <c r="D94" s="5">
-        <v>-5.6212669908223383</v>
+        <v>-5.6222878173694308</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>27.584970448</v>
+        <v>27.584906271000001</v>
       </c>
       <c r="C95" s="5">
-        <v>0.27854583699999935</v>
+        <v>0.27851701900000236</v>
       </c>
       <c r="D95" s="5">
-        <v>12.951552981803193</v>
+        <v>12.950154705809357</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>27.512654425000001</v>
+        <v>27.512563116999999</v>
       </c>
       <c r="C96" s="5">
-        <v>-7.2316022999999063E-2</v>
+        <v>-7.234315400000213E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>-3.1009225835499254</v>
+        <v>-3.1020763493645132</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>27.516735123</v>
+        <v>27.516646847000001</v>
       </c>
       <c r="C97" s="5">
-        <v>4.0806979999992166E-3</v>
+        <v>4.0837300000013954E-3</v>
       </c>
       <c r="D97" s="5">
-        <v>0.17813018565269179</v>
+        <v>0.17826323835123947</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>27.459569557999998</v>
+        <v>27.459555728000002</v>
       </c>
       <c r="C98" s="5">
-        <v>-5.7165565000001806E-2</v>
+        <v>-5.7091118999998969E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>-2.4646914276659881</v>
+        <v>-2.4615260361526725</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>27.503082577000001</v>
+        <v>27.503198170000001</v>
       </c>
       <c r="C99" s="5">
-        <v>4.3513019000002373E-2</v>
+        <v>4.3642441999999448E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>1.9182061826267249</v>
+        <v>1.9239625446741737</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>27.541146713</v>
+        <v>27.541259506999999</v>
       </c>
       <c r="C100" s="5">
-        <v>3.8064135999999138E-2</v>
+        <v>3.8061336999998474E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>1.6734947416828572</v>
+        <v>1.6733636585080536</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>27.472402547000002</v>
+        <v>27.472571699</v>
       </c>
       <c r="C101" s="5">
-        <v>-6.874416599999833E-2</v>
+        <v>-6.8687807999999961E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>-2.9544841336480721</v>
+        <v>-2.9520831846228113</v>
       </c>
       <c r="E101" s="5">
-        <v>1.9383175935642871</v>
+        <v>1.9385620387611491</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>27.593486784</v>
+        <v>27.593484387</v>
       </c>
       <c r="C102" s="5">
-        <v>0.12108423699999804</v>
+        <v>0.12091268800000066</v>
       </c>
       <c r="D102" s="5">
-        <v>5.419097137100537</v>
+        <v>5.4111985780372684</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>27.612851257999999</v>
+        <v>27.612851267</v>
       </c>
       <c r="C103" s="5">
-        <v>1.9364473999999632E-2</v>
+        <v>1.9366879999999753E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>0.84539043952844839</v>
+        <v>0.84549595725975646</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>27.673188887999999</v>
+        <v>27.673119059000001</v>
       </c>
       <c r="C104" s="5">
-        <v>6.0337629999999365E-2</v>
+        <v>6.0267792000001208E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>2.6538985391744596</v>
+        <v>2.6507898065293745</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>27.754472641</v>
+        <v>27.754693321000001</v>
       </c>
       <c r="C105" s="5">
-        <v>8.1283753000001013E-2</v>
+        <v>8.1574262000000175E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>3.5822326967399176</v>
+        <v>3.5952531396106879</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>27.900432286000001</v>
+        <v>27.900312405000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.14595964500000136</v>
+        <v>0.14561908399999979</v>
       </c>
       <c r="D106" s="5">
-        <v>6.4965231834204884</v>
+        <v>6.4808720642210771</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>27.839935402999998</v>
+        <v>27.839754156000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-6.0496883000002555E-2</v>
+        <v>-6.055824899999962E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-2.5711688968574675</v>
+        <v>-2.5737568752584372</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>27.991286456000001</v>
+        <v>27.991062643999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.15135105300000262</v>
+        <v>0.15130848799999796</v>
       </c>
       <c r="D108" s="5">
-        <v>6.7224104808743634</v>
+        <v>6.7205081144151135</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>28.071407393000001</v>
+        <v>28.071190310999999</v>
       </c>
       <c r="C109" s="5">
-        <v>8.0120937000000225E-2</v>
+        <v>8.0127666999999292E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>3.4894168418973415</v>
+        <v>3.4897429200067887</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>28.239690088</v>
+        <v>28.239600676999999</v>
       </c>
       <c r="C110" s="5">
-        <v>0.16828269499999848</v>
+        <v>0.16841036599999981</v>
       </c>
       <c r="D110" s="5">
-        <v>7.4357626745499728</v>
+        <v>7.4416508551468308</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>28.663708589999999</v>
+        <v>28.663970597999999</v>
       </c>
       <c r="C111" s="5">
-        <v>0.42401850199999913</v>
+        <v>0.42436992100000026</v>
       </c>
       <c r="D111" s="5">
-        <v>19.582999688858681</v>
+        <v>19.600661297933677</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>28.368497501</v>
+        <v>28.368736170999998</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.29521108899999859</v>
+        <v>-0.29523442700000047</v>
       </c>
       <c r="D112" s="5">
-        <v>-11.682359885053062</v>
+        <v>-11.683130942655417</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>28.607578663999998</v>
+        <v>28.607849679000001</v>
       </c>
       <c r="C113" s="5">
-        <v>0.23908116299999804</v>
+        <v>0.23911350800000264</v>
       </c>
       <c r="D113" s="5">
-        <v>10.595433380445595</v>
+        <v>10.596840592727052</v>
       </c>
       <c r="E113" s="5">
-        <v>4.1320598555511401</v>
+        <v>4.1324051946739493</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>28.652810895999998</v>
+        <v>28.652831893999998</v>
       </c>
       <c r="C114" s="5">
-        <v>4.5232232000000039E-2</v>
+        <v>4.4982214999997439E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>1.9139401482349383</v>
+        <v>1.9032511781512884</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>28.722802087000002</v>
+        <v>28.722901405999998</v>
       </c>
       <c r="C115" s="5">
-        <v>6.9991191000003283E-2</v>
+        <v>7.0069511999999889E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>2.9709849120290732</v>
+        <v>2.9743521143220653</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>28.652243382999998</v>
+        <v>28.652248746000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-7.0558704000003303E-2</v>
+        <v>-7.0652659999996814E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-2.9083437161406378</v>
+        <v>-2.9121542910592435</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>28.563782842999998</v>
+        <v>28.564011994000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-8.846053999999981E-2</v>
+        <v>-8.8236752000000251E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-3.6425954721403309</v>
+        <v>-3.6335352639461749</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>28.587480248999999</v>
+        <v>28.587256194999998</v>
       </c>
       <c r="C118" s="5">
-        <v>2.3697406000000143E-2</v>
+        <v>2.3244200999997133E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>1.0001127502463181</v>
+        <v>0.98089233823808186</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>28.570717676000001</v>
+        <v>28.570817606999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-1.6762572999997616E-2</v>
+        <v>-1.6438587999999754E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>-0.70136798435461722</v>
+        <v>-0.6878602471710904</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>28.876549298</v>
+        <v>28.875774646</v>
       </c>
       <c r="C120" s="5">
-        <v>0.30583162199999947</v>
+        <v>0.30495703900000137</v>
       </c>
       <c r="D120" s="5">
-        <v>13.629144695967899</v>
+        <v>13.58780344350825</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>28.941016926</v>
+        <v>28.940316854999999</v>
       </c>
       <c r="C121" s="5">
-        <v>6.4467627999999166E-2</v>
+        <v>6.4542208999998962E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>2.7121719586531423</v>
+        <v>2.7154220174870014</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>29.035746112000002</v>
+        <v>29.035816898</v>
       </c>
       <c r="C122" s="5">
-        <v>9.472918600000213E-2</v>
+        <v>9.5500043000001256E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>3.9993048864020109</v>
+        <v>4.032541418099278</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>29.034429512999999</v>
+        <v>29.034942020999999</v>
       </c>
       <c r="C123" s="5">
-        <v>-1.3165990000025829E-3</v>
+        <v>-8.7487700000110635E-4</v>
       </c>
       <c r="D123" s="5">
-        <v>-5.4399319849096628E-2</v>
+        <v>-3.6151159078356976E-2</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>28.882551967000001</v>
+        <v>28.882597891</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.15187754599999792</v>
+        <v>-0.15234412999999947</v>
       </c>
       <c r="D124" s="5">
-        <v>-6.0996534355264647</v>
+        <v>-6.1177499160779636</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>28.918452266999999</v>
+        <v>28.919008997999999</v>
       </c>
       <c r="C125" s="5">
-        <v>3.5900299999997998E-2</v>
+        <v>3.6411106999999276E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>1.5018096998443475</v>
+        <v>1.5233241270577791</v>
       </c>
       <c r="E125" s="5">
-        <v>1.0866826817161002</v>
+        <v>1.0876711199597988</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>28.881340100999999</v>
+        <v>28.881646685</v>
       </c>
       <c r="C126" s="5">
-        <v>-3.7112166000000002E-2</v>
+        <v>-3.7362312999999148E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-1.5291827608586051</v>
+        <v>-1.5393873504327193</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>28.892904686000001</v>
+        <v>28.893379360000001</v>
       </c>
       <c r="C127" s="5">
-        <v>1.1564585000002126E-2</v>
+        <v>1.173267500000108E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>0.48156024364760519</v>
+        <v>0.48857011857470489</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>28.896739559</v>
+        <v>28.896708423</v>
       </c>
       <c r="C128" s="5">
-        <v>3.8348729999988507E-3</v>
+        <v>3.3290629999989108E-3</v>
       </c>
       <c r="D128" s="5">
-        <v>0.15938890473217171</v>
+        <v>0.13835031516657992</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>29.055394210999999</v>
+        <v>29.055754317000002</v>
       </c>
       <c r="C129" s="5">
-        <v>0.15865465199999917</v>
+        <v>0.15904589400000191</v>
       </c>
       <c r="D129" s="5">
-        <v>6.7911198399318806</v>
+        <v>6.808384476867535</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>29.081731763000001</v>
+        <v>29.081339195000002</v>
       </c>
       <c r="C130" s="5">
-        <v>2.6337552000001097E-2</v>
+        <v>2.5584878000000089E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>1.0931914129818088</v>
+        <v>1.0617855392840214</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>29.206877683999998</v>
+        <v>29.207066785999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.12514592099999788</v>
+        <v>0.12572759099999686</v>
       </c>
       <c r="D131" s="5">
-        <v>5.28788697190401</v>
+        <v>5.3131255123283205</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>29.212984965</v>
+        <v>29.211350450000001</v>
       </c>
       <c r="C132" s="5">
-        <v>6.1072810000020183E-3</v>
+        <v>4.2836640000025739E-3</v>
       </c>
       <c r="D132" s="5">
-        <v>0.25121383191972768</v>
+        <v>0.17614043253382228</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>29.145718665</v>
+        <v>29.144280196</v>
       </c>
       <c r="C133" s="5">
-        <v>-6.7266300000000001E-2</v>
+        <v>-6.7070254000000773E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-2.7284134721811459</v>
+        <v>-2.7207120322468303</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>29.258066154000002</v>
+        <v>29.258221287000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.11234748900000113</v>
+        <v>0.11394109100000094</v>
       </c>
       <c r="D134" s="5">
-        <v>4.7249565422346596</v>
+        <v>4.7936675251486482</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>28.999996665000001</v>
+        <v>29.000753262</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.25806948900000037</v>
+        <v>-0.25746802500000143</v>
       </c>
       <c r="D135" s="5">
-        <v>-10.085866157199419</v>
+        <v>-10.063434820243556</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>28.868480156</v>
+        <v>28.868550618</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.13151650900000078</v>
+        <v>-0.13220264399999948</v>
       </c>
       <c r="D136" s="5">
-        <v>-5.3083540128579632</v>
+        <v>-5.3352218985109339</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>29.337591381999999</v>
+        <v>29.338678837</v>
       </c>
       <c r="C137" s="5">
-        <v>0.46911122599999899</v>
+        <v>0.47012821899999935</v>
       </c>
       <c r="D137" s="5">
-        <v>21.340679649087878</v>
+        <v>21.391107863689918</v>
       </c>
       <c r="E137" s="5">
-        <v>1.4493829445993534</v>
+        <v>1.4511902500843776</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>29.194333234999998</v>
+        <v>29.195233102</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.14325814700000095</v>
+        <v>-0.14344573500000024</v>
       </c>
       <c r="D138" s="5">
-        <v>-5.7048693565552755</v>
+        <v>-5.7119337496356115</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>29.260216525000001</v>
+        <v>29.261277486000001</v>
       </c>
       <c r="C139" s="5">
-        <v>6.5883290000002148E-2</v>
+        <v>6.6044384000001344E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>2.7419243772228041</v>
+        <v>2.7486266310998708</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>29.444947111000001</v>
+        <v>29.445107920000002</v>
       </c>
       <c r="C140" s="5">
-        <v>0.18473058600000059</v>
+        <v>0.18383043400000076</v>
       </c>
       <c r="D140" s="5">
-        <v>7.8447271645666783</v>
+        <v>7.8048783278701794</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>29.127251783999998</v>
+        <v>29.127636675000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.31769532700000269</v>
+        <v>-0.31747124500000012</v>
       </c>
       <c r="D141" s="5">
-        <v>-12.206012040000768</v>
+        <v>-12.197843971393652</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>29.274588817000001</v>
+        <v>29.274170689999998</v>
       </c>
       <c r="C142" s="5">
-        <v>0.147337033000003</v>
+        <v>0.14653401499999674</v>
       </c>
       <c r="D142" s="5">
-        <v>6.241825861066963</v>
+        <v>6.2067755795388369</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>29.363400240000001</v>
+        <v>29.363840614000001</v>
       </c>
       <c r="C143" s="5">
-        <v>8.8811422999999223E-2</v>
+        <v>8.966992400000251E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>3.7018472133931279</v>
+        <v>3.7382906703645524</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>29.390594067999999</v>
+        <v>29.388036407000001</v>
       </c>
       <c r="C144" s="5">
-        <v>2.7193827999997922E-2</v>
+        <v>2.4195793000000521E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>1.1170138884998515</v>
+        <v>0.99329309184088554</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>29.365668615000001</v>
+        <v>29.363090645</v>
       </c>
       <c r="C145" s="5">
-        <v>-2.4925452999998043E-2</v>
+        <v>-2.4945762000001537E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.0129574762906324</v>
+        <v>-1.0138667928165868</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>29.188791361</v>
+        <v>29.188492369999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.17687725400000076</v>
+        <v>-0.17459827500000102</v>
       </c>
       <c r="D146" s="5">
-        <v>-6.9932167156082858</v>
+        <v>-6.9066254132076459</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>29.259032626</v>
+        <v>29.259593507999998</v>
       </c>
       <c r="C147" s="5">
-        <v>7.0241264999999942E-2</v>
+        <v>7.1101137999999509E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>2.9262645591300762</v>
+        <v>2.9625991070456381</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>29.241476307999999</v>
+        <v>29.240897129</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.7556318000000459E-2</v>
+        <v>-1.8696378999997876E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.71766535018070732</v>
+        <v>-0.76409039994118633</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>29.128038934999999</v>
+        <v>29.128518407000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.11343737300000001</v>
+        <v>-0.11237872199999899</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.557145951934527</v>
+        <v>-4.5155990389522671</v>
       </c>
       <c r="E149" s="5">
-        <v>-0.71427965667477666</v>
+        <v>-0.71632547316670125</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>29.286062346000001</v>
+        <v>29.286319859999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.15802341100000206</v>
+        <v>0.15780145299999759</v>
       </c>
       <c r="D150" s="5">
-        <v>6.707964059910565</v>
+        <v>6.6981460722409736</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>29.431300762999999</v>
+        <v>29.437282423999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.14523841699999807</v>
+        <v>0.1509625640000003</v>
       </c>
       <c r="D151" s="5">
-        <v>6.1162003814941412</v>
+        <v>6.3640727104467887</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>29.384112558999998</v>
+        <v>29.384665715000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-4.7188204000001122E-2</v>
+        <v>-5.2616708999998707E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.9071246155947796</v>
+        <v>-2.1239398534612319</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>29.711126047</v>
+        <v>29.711975560999999</v>
       </c>
       <c r="C153" s="5">
-        <v>0.32701348800000218</v>
+        <v>0.32730984599999857</v>
       </c>
       <c r="D153" s="5">
-        <v>14.203231860538846</v>
+        <v>14.216618021410898</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>29.780062572999999</v>
+        <v>29.780701243999999</v>
       </c>
       <c r="C154" s="5">
-        <v>6.8936525999998111E-2</v>
+        <v>6.8725683000000259E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>2.8200781518958218</v>
+        <v>2.8112614854742368</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>29.732812118999998</v>
+        <v>29.734411384000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-4.7250454000000275E-2</v>
+        <v>-4.6289859999998129E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.8874490798122312</v>
+        <v>-1.8493656953670112</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>29.562275455999998</v>
+        <v>29.558102661</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.17053666300000003</v>
+        <v>-0.17630872300000178</v>
       </c>
       <c r="D156" s="5">
-        <v>-6.6697404810507566</v>
+        <v>-6.8878210937420414</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>29.592032958000001</v>
+        <v>29.587986581999999</v>
       </c>
       <c r="C157" s="5">
-        <v>2.9757502000002489E-2</v>
+        <v>2.9883920999999702E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>1.214634638528711</v>
+        <v>1.2199966671883722</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>29.91056537</v>
+        <v>29.907020305</v>
       </c>
       <c r="C158" s="5">
-        <v>0.31853241199999971</v>
+        <v>0.31903372300000044</v>
       </c>
       <c r="D158" s="5">
-        <v>13.709785893087334</v>
+        <v>13.734648556187224</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>29.987776082</v>
+        <v>29.982712842000002</v>
       </c>
       <c r="C159" s="5">
-        <v>7.7210711999999404E-2</v>
+        <v>7.5692537000001892E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>3.142023176473252</v>
+        <v>3.0797501468252442</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>30.209728995999999</v>
+        <v>30.216607762999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.22195291399999917</v>
+        <v>0.23389492099999742</v>
       </c>
       <c r="D160" s="5">
-        <v>9.252363314451717</v>
+        <v>9.7734670813395041</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>30.042353081000002</v>
+        <v>30.036993501000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.16737591499999738</v>
+        <v>-0.17961426199999764</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.4496536712657093</v>
+        <v>-6.9044243574915569</v>
       </c>
       <c r="E161" s="5">
-        <v>3.1389485163773712</v>
+        <v>3.1188510218963961</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>29.985437448999999</v>
+        <v>29.983035188999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-5.6915632000002603E-2</v>
+        <v>-5.3958312000002451E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.2498761123330935</v>
+        <v>-2.1345028661932219</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>29.814714962</v>
+        <v>29.826881417999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.17072248699999903</v>
+        <v>-0.15615377099999961</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.6222785526027899</v>
+        <v>-6.07373827153096</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>29.959222341</v>
+        <v>29.963309224</v>
       </c>
       <c r="C164" s="5">
-        <v>0.14450737900000021</v>
+        <v>0.13642780600000037</v>
       </c>
       <c r="D164" s="5">
-        <v>5.973796331532788</v>
+        <v>5.6289940643566405</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>29.689839956</v>
+        <v>29.693651458000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.26938238500000011</v>
+        <v>-0.26965776599999813</v>
       </c>
       <c r="D165" s="5">
-        <v>-10.272029405028816</v>
+        <v>-10.280682146698894</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>29.477116658</v>
+        <v>29.480537262999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.21272329800000023</v>
+        <v>-0.21311419500000284</v>
       </c>
       <c r="D166" s="5">
-        <v>-8.2669731158930162</v>
+        <v>-8.2805483236870199</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>29.462763094</v>
+        <v>29.466621495999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.4353564000000318E-2</v>
+        <v>-1.3915767000000301E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.58276466876350241</v>
+        <v>-0.56497054396810187</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>29.13722653</v>
+        <v>29.132724751000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.32553656400000008</v>
+        <v>-0.333896744999997</v>
       </c>
       <c r="D168" s="5">
-        <v>-12.482109472890501</v>
+        <v>-12.781395697855391</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>29.145820144999998</v>
+        <v>29.139877836</v>
       </c>
       <c r="C169" s="5">
-        <v>8.5936149999987776E-3</v>
+        <v>7.1530849999987822E-3</v>
       </c>
       <c r="D169" s="5">
-        <v>0.35449779616216759</v>
+        <v>0.29503945586453195</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>29.014474967999998</v>
+        <v>29.004731072999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.13134517700000004</v>
+        <v>-0.13514676300000161</v>
       </c>
       <c r="D170" s="5">
-        <v>-5.2757387223692938</v>
+        <v>-5.4256431389343547</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>29.072912562999999</v>
+        <v>29.057840260999999</v>
       </c>
       <c r="C171" s="5">
-        <v>5.8437595000000897E-2</v>
+        <v>5.3109188000000529E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>2.4438547081843121</v>
+        <v>2.2195269012008634</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>29.066732028000001</v>
+        <v>29.087542583000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-6.1805349999985992E-3</v>
+        <v>2.9702322000002113E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.25480681924677784</v>
+        <v>1.2335346899680966</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>29.121646759000001</v>
+        <v>29.096254556000002</v>
       </c>
       <c r="C173" s="5">
-        <v>5.4914731000000216E-2</v>
+        <v>8.7119730000004836E-3</v>
       </c>
       <c r="D173" s="5">
-        <v>2.2908233133820177</v>
+        <v>0.36000312622106456</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.0646944316165881</v>
+        <v>-3.1319344426687712</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>29.140273388000001</v>
+        <v>29.128318844999999</v>
       </c>
       <c r="C174" s="5">
-        <v>1.8626628999999895E-2</v>
+        <v>3.2064288999997359E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>0.77024333028525849</v>
+        <v>1.3304536184962856</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>29.190241727</v>
+        <v>29.221828732999999</v>
       </c>
       <c r="C175" s="5">
-        <v>4.9968338999999418E-2</v>
+        <v>9.3509887999999819E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>2.0772200956716391</v>
+        <v>3.9210807597429786</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>29.141957227999999</v>
+        <v>29.154892684</v>
       </c>
       <c r="C176" s="5">
-        <v>-4.8284499000001091E-2</v>
+        <v>-6.6936048999998832E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.9669984315631828</v>
+        <v>-2.7143749950596097</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>28.874373552000002</v>
+        <v>28.882705501</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.26758367599999744</v>
+        <v>-0.27218718299999978</v>
       </c>
       <c r="D177" s="5">
-        <v>-10.478726598591814</v>
+        <v>-10.645362262233371</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>28.781802781</v>
+        <v>28.788998173</v>
       </c>
       <c r="C178" s="5">
-        <v>-9.2570771000001884E-2</v>
+        <v>-9.37073280000007E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-3.780063198921646</v>
+        <v>-3.8245645538931838</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>28.726182307999998</v>
+        <v>28.732248382000002</v>
       </c>
       <c r="C179" s="5">
-        <v>-5.5620473000001169E-2</v>
+        <v>-5.6749790999997884E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.2944952859969225</v>
+        <v>-2.3400000413910993</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>28.487082017999999</v>
+        <v>28.481311788999999</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.23910028999999966</v>
+        <v>-0.25093659300000226</v>
       </c>
       <c r="D180" s="5">
-        <v>-9.5433201249165656</v>
+        <v>-9.9912953190063547</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>28.499472463</v>
+        <v>28.490454017000001</v>
       </c>
       <c r="C181" s="5">
-        <v>1.2390445000001193E-2</v>
+        <v>9.1422280000017508E-3</v>
       </c>
       <c r="D181" s="5">
-        <v>0.52318993065625374</v>
+        <v>0.38586925228003555</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>28.401477374999999</v>
+        <v>28.384384987000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-9.7995088000001118E-2</v>
+        <v>-0.10606903000000045</v>
       </c>
       <c r="D182" s="5">
-        <v>-4.0490397405877232</v>
+        <v>-4.3772074032189856</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>28.225685917</v>
+        <v>28.199624236999998</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.17579145799999907</v>
+        <v>-0.18476075000000236</v>
       </c>
       <c r="D183" s="5">
-        <v>-7.1797195552748665</v>
+        <v>-7.5374233017697083</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>28.237413393000001</v>
+        <v>28.2702423</v>
       </c>
       <c r="C184" s="5">
-        <v>1.1727476000000792E-2</v>
+        <v>7.0618063000001285E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>0.49972834202214322</v>
+        <v>3.046800825434115</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>28.306219148</v>
+        <v>28.261329731</v>
       </c>
       <c r="C185" s="5">
-        <v>6.8805754999999635E-2</v>
+        <v>-8.9125689999995927E-3</v>
       </c>
       <c r="D185" s="5">
-        <v>2.9635323048529782</v>
+        <v>-0.37766063141263517</v>
       </c>
       <c r="E185" s="5">
-        <v>-2.8000738342449427</v>
+        <v>-2.8695268093460902</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>28.205483148999999</v>
+        <v>28.185437199999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.10073599900000119</v>
+        <v>-7.5892531000000929E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-4.1879472381590288</v>
+        <v>-3.1752901158956459</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>27.863660354</v>
+        <v>27.909710751999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.34182279499999879</v>
+        <v>-0.27572644800000035</v>
       </c>
       <c r="D187" s="5">
-        <v>-13.611588089793681</v>
+        <v>-11.127639005446955</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>28.042689159999998</v>
+        <v>28.066072882</v>
       </c>
       <c r="C188" s="5">
-        <v>0.17902880599999804</v>
+        <v>0.15636213000000154</v>
       </c>
       <c r="D188" s="5">
-        <v>7.9885936329584295</v>
+        <v>6.9339862161509336</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>28.368363685999999</v>
+        <v>28.383375437000002</v>
       </c>
       <c r="C189" s="5">
-        <v>0.32567452600000024</v>
+        <v>0.31730255500000126</v>
       </c>
       <c r="D189" s="5">
-        <v>14.861778178921403</v>
+        <v>14.44286403542343</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>28.182430877000002</v>
+        <v>28.193985501</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.18593280899999698</v>
+        <v>-0.18938993600000131</v>
       </c>
       <c r="D190" s="5">
-        <v>-7.5876586242199506</v>
+        <v>-7.7196648602514628</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>28.181554974000001</v>
+        <v>28.189690098</v>
       </c>
       <c r="C191" s="5">
-        <v>-8.7590300000073285E-4</v>
+        <v>-4.2954030000004195E-3</v>
       </c>
       <c r="D191" s="5">
-        <v>-3.7289329383849434E-2</v>
+        <v>-0.18266898350474126</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>28.489587411999999</v>
+        <v>28.481498997999999</v>
       </c>
       <c r="C192" s="5">
-        <v>0.30803243799999791</v>
+        <v>0.29180889999999948</v>
       </c>
       <c r="D192" s="5">
-        <v>13.934299780964432</v>
+        <v>13.15415214690967</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>28.428446432000001</v>
+        <v>28.416771179000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-6.1140979999997569E-2</v>
+        <v>-6.4727818999998021E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.5451169547281549</v>
+        <v>-2.6933212236778026</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>28.476532795000001</v>
+        <v>28.453448916999999</v>
       </c>
       <c r="C194" s="5">
-        <v>4.8086362999999466E-2</v>
+        <v>3.6677737999998072E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>2.0487753867908021</v>
+        <v>1.5598914809442865</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>28.391445268999998</v>
+        <v>28.357388805999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-8.5087526000002356E-2</v>
+        <v>-9.6060110999999893E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-3.5272427889911473</v>
+        <v>-3.9768689308293803</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>28.119715203999998</v>
+        <v>28.156117162000001</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.27173006499999985</v>
+        <v>-0.20127164399999842</v>
       </c>
       <c r="D196" s="5">
-        <v>-10.899323084712464</v>
+        <v>-8.1924684406573292</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>28.298869758999999</v>
+        <v>28.237508351999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.17915455500000022</v>
+        <v>8.1391189999997948E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>7.9190393054218156</v>
+        <v>3.5245387433016306</v>
       </c>
       <c r="E197" s="5">
-        <v>-2.5963866673872626E-2</v>
+        <v>-8.4289660913838826E-2</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>28.417255239999999</v>
+        <v>28.389886070999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.11838548100000068</v>
+        <v>0.15237771900000041</v>
       </c>
       <c r="D198" s="5">
-        <v>5.1372109861333559</v>
+        <v>6.6712361258512098</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>28.377106436999998</v>
+        <v>28.43952518</v>
       </c>
       <c r="C199" s="5">
-        <v>-4.014880300000101E-2</v>
+        <v>4.9639109000001014E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-1.6822858349192282</v>
+        <v>2.118469786129884</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>28.576603866999999</v>
+        <v>28.610052893999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.19949743000000097</v>
+        <v>0.17052771399999855</v>
       </c>
       <c r="D200" s="5">
-        <v>8.7702346782164042</v>
+        <v>7.4374851243996787</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>29.386466507000002</v>
+        <v>29.407759062</v>
       </c>
       <c r="C201" s="5">
-        <v>0.80986264000000219</v>
+        <v>0.79770616800000127</v>
       </c>
       <c r="D201" s="5">
-        <v>39.84310203981547</v>
+        <v>39.097476080335646</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>29.476249679999999</v>
+        <v>29.491946359</v>
       </c>
       <c r="C202" s="5">
-        <v>8.9783172999997163E-2</v>
+        <v>8.4187296999999717E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>3.7285470375524321</v>
+        <v>3.4899185991536186</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>29.458167932999999</v>
+        <v>29.467888809000002</v>
       </c>
       <c r="C203" s="5">
-        <v>-1.8081747000000092E-2</v>
+        <v>-2.4057549999998429E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>-0.73364281893413263</v>
+        <v>-0.97449958923444546</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>29.635764835</v>
+        <v>29.623753288</v>
       </c>
       <c r="C204" s="5">
-        <v>0.17759690200000122</v>
+        <v>0.15586447899999811</v>
       </c>
       <c r="D204" s="5">
-        <v>7.479311423571966</v>
+        <v>6.5350996629800928</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>29.619976017999999</v>
+        <v>29.605839234000001</v>
       </c>
       <c r="C205" s="5">
-        <v>-1.5788817000000677E-2</v>
+        <v>-1.7914053999998458E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-0.63744471763238497</v>
+        <v>-0.72325444016070328</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>29.856881289</v>
+        <v>29.829641371000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.23690527100000125</v>
+        <v>0.22380213699999985</v>
       </c>
       <c r="D206" s="5">
-        <v>10.031457520890473</v>
+        <v>9.4580902765875265</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>29.970787275999999</v>
+        <v>29.931721987</v>
       </c>
       <c r="C207" s="5">
-        <v>0.11390598699999899</v>
+        <v>0.10208061599999851</v>
       </c>
       <c r="D207" s="5">
-        <v>4.6753731590533532</v>
+        <v>4.1847246290195983</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>30.016152345999998</v>
+        <v>30.051752653000001</v>
       </c>
       <c r="C208" s="5">
-        <v>4.5365069999999008E-2</v>
+        <v>0.12003066600000167</v>
       </c>
       <c r="D208" s="5">
-        <v>1.8315694185291553</v>
+        <v>4.9197470173215407</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>29.922409626</v>
+        <v>29.855859356</v>
       </c>
       <c r="C209" s="5">
-        <v>-9.3742719999998059E-2</v>
+        <v>-0.19589329700000135</v>
       </c>
       <c r="D209" s="5">
-        <v>-3.6839826840533996</v>
+        <v>-7.5478006818611831</v>
       </c>
       <c r="E209" s="5">
-        <v>5.7371191175706215</v>
+        <v>5.7312103597319641</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>29.243434666999999</v>
+        <v>29.215924473000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.67897495900000138</v>
+        <v>-0.63993488299999868</v>
       </c>
       <c r="D210" s="5">
-        <v>-24.075526840790353</v>
+        <v>-22.895329917181805</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>29.506151807999998</v>
+        <v>29.568710446000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.26271714099999954</v>
+        <v>0.35278597299999959</v>
       </c>
       <c r="D211" s="5">
-        <v>11.329514605015035</v>
+        <v>15.492296062203836</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>29.516007376000001</v>
+        <v>29.554431395999998</v>
       </c>
       <c r="C212" s="5">
-        <v>9.8555680000025347E-3</v>
+        <v>-1.4279050000002513E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>0.40155804224599745</v>
+        <v>-0.57795631160039163</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>29.680384759999999</v>
+        <v>29.705670354999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.16437738399999802</v>
+        <v>0.15123895900000051</v>
       </c>
       <c r="D213" s="5">
-        <v>6.8914569733261821</v>
+        <v>6.31657784327051</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>29.848695829</v>
+        <v>29.866047165000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.16831106900000137</v>
+        <v>0.16037681000000248</v>
       </c>
       <c r="D214" s="5">
-        <v>7.0212465699279525</v>
+        <v>6.6745135219694385</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>30.156443555999999</v>
+        <v>30.166267472000001</v>
       </c>
       <c r="C215" s="5">
-        <v>0.30774772699999886</v>
+        <v>0.30022030700000002</v>
       </c>
       <c r="D215" s="5">
-        <v>13.098578294116493</v>
+        <v>12.752445471100394</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>30.204836661000002</v>
+        <v>30.191392534999999</v>
       </c>
       <c r="C216" s="5">
-        <v>4.8393105000002379E-2</v>
+        <v>2.5125062999997283E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>1.9427695789579591</v>
+        <v>1.0040543950089909</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>30.518318036</v>
+        <v>30.504363251000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.31348137499999851</v>
+        <v>0.31297071600000237</v>
       </c>
       <c r="D217" s="5">
-        <v>13.190306598039903</v>
+        <v>13.173782453747563</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>30.856238169000001</v>
+        <v>30.829792362999999</v>
       </c>
       <c r="C218" s="5">
-        <v>0.33792013300000079</v>
+        <v>0.32542911199999836</v>
       </c>
       <c r="D218" s="5">
-        <v>14.127052693192898</v>
+        <v>13.58046178688317</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>31.263188698</v>
+        <v>31.226574159999998</v>
       </c>
       <c r="C219" s="5">
-        <v>0.40695052899999951</v>
+        <v>0.39678179699999916</v>
       </c>
       <c r="D219" s="5">
-        <v>17.026314128306865</v>
+        <v>16.585594572852248</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>31.517881992</v>
+        <v>31.546048703</v>
       </c>
       <c r="C220" s="5">
-        <v>0.25469329399999907</v>
+        <v>0.31947454300000189</v>
       </c>
       <c r="D220" s="5">
-        <v>10.226251444517409</v>
+        <v>12.991960586165163</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>31.751545143000001</v>
+        <v>31.684991751999998</v>
       </c>
       <c r="C221" s="5">
-        <v>0.23366315100000179</v>
+        <v>0.1389430489999981</v>
       </c>
       <c r="D221" s="5">
-        <v>9.268271226253999</v>
+        <v>5.4152752741027488</v>
       </c>
       <c r="E221" s="5">
-        <v>6.1129285370475017</v>
+        <v>6.1265441205007765</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>31.817599844</v>
+        <v>31.790814390000001</v>
       </c>
       <c r="C222" s="5">
-        <v>6.6054700999998772E-2</v>
+        <v>0.10582263800000291</v>
       </c>
       <c r="D222" s="5">
-        <v>2.5251973206515954</v>
+        <v>4.0822472170965796</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>31.947824557000001</v>
+        <v>32.010064903</v>
       </c>
       <c r="C223" s="5">
-        <v>0.13022471300000049</v>
+        <v>0.21925051299999865</v>
       </c>
       <c r="D223" s="5">
-        <v>5.0235036560260404</v>
+        <v>8.5972468597547369</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>32.179262026000004</v>
+        <v>32.219201030000001</v>
       </c>
       <c r="C224" s="5">
-        <v>0.23143746900000295</v>
+        <v>0.20913612700000073</v>
       </c>
       <c r="D224" s="5">
-        <v>9.0479414161991123</v>
+        <v>8.1280927743277545</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>32.290715161000001</v>
+        <v>32.316351687999997</v>
       </c>
       <c r="C225" s="5">
-        <v>0.11145313499999787</v>
+        <v>9.7150657999996781E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>4.2363038111920215</v>
+        <v>3.6789785649238516</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>32.321629776000002</v>
+        <v>32.338171629000001</v>
       </c>
       <c r="C226" s="5">
-        <v>3.0914615000000367E-2</v>
+        <v>2.1819941000003951E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>1.1549296382847185</v>
+        <v>0.81325345776184221</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>32.191233482999998</v>
+        <v>32.200584478000003</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.13039629300000399</v>
+        <v>-0.13758715099999819</v>
       </c>
       <c r="D227" s="5">
-        <v>-4.735213254022808</v>
+        <v>-4.9877688089407961</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>32.631159378</v>
+        <v>32.616491209000003</v>
       </c>
       <c r="C228" s="5">
-        <v>0.43992589500000179</v>
+        <v>0.41590673099999975</v>
       </c>
       <c r="D228" s="5">
-        <v>17.689749144012001</v>
+        <v>16.649212647494839</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>32.591218013000002</v>
+        <v>32.577927738</v>
       </c>
       <c r="C229" s="5">
-        <v>-3.994136499999712E-2</v>
+        <v>-3.8563471000003346E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.458982236925066</v>
+        <v>-1.4096066396686813</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>32.370812686000001</v>
+        <v>32.349347582</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.22040532700000171</v>
+        <v>-0.22858015599999959</v>
       </c>
       <c r="D230" s="5">
-        <v>-7.8201205515638916</v>
+        <v>-8.1022564796328851</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>32.267759198</v>
+        <v>32.240795351999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.10305348800000047</v>
+        <v>-0.1085522300000008</v>
       </c>
       <c r="D231" s="5">
-        <v>-3.7540519076133538</v>
+        <v>-3.9532558137781226</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>32.224274106000003</v>
+        <v>32.237193277999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-4.3485091999997394E-2</v>
+        <v>-3.6020739999997886E-3</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.6052267360670336</v>
+        <v>-0.13398657346075371</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>32.262097435999998</v>
+        <v>32.215414086999999</v>
       </c>
       <c r="C233" s="5">
-        <v>3.7823329999994826E-2</v>
+        <v>-2.1779191000000253E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>1.4176317470225186</v>
+        <v>-0.80770481285771245</v>
       </c>
       <c r="E233" s="5">
-        <v>1.6079604652328383</v>
+        <v>1.674049149678325</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>32.302000004</v>
+        <v>32.285257866000002</v>
       </c>
       <c r="C234" s="5">
-        <v>3.9902568000002248E-2</v>
+        <v>6.9843779000002826E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>1.4943279736113091</v>
+        <v>2.6328757976111561</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>32.345887513000001</v>
+        <v>32.387206384000002</v>
       </c>
       <c r="C235" s="5">
-        <v>4.3887509000001046E-2</v>
+        <v>0.10194851800000038</v>
       </c>
       <c r="D235" s="5">
-        <v>1.6426334399765707</v>
+        <v>3.8557989916958801</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>32.182616248999999</v>
+        <v>32.2120435</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.16327126400000225</v>
+        <v>-0.17516288400000235</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.8918367334353627</v>
+        <v>-6.3004602958773965</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>32.167659723</v>
+        <v>32.188177703999997</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.495652599999886E-2</v>
+        <v>-2.3865796000002604E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-0.55626386036485842</v>
+        <v>-0.88546202125332485</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>32.299554575999998</v>
+        <v>32.312965877000003</v>
       </c>
       <c r="C238" s="5">
-        <v>0.13189485299999859</v>
+        <v>0.124788173000006</v>
       </c>
       <c r="D238" s="5">
-        <v>5.032766982494663</v>
+        <v>4.7526890129462762</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>32.206119907999998</v>
+        <v>32.213953443999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-9.3434668000000443E-2</v>
+        <v>-9.9012433000005728E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.4166050090785882</v>
+        <v>-3.6156647296767042</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>32.158626564000002</v>
+        <v>32.146304053000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-4.749334399999583E-2</v>
+        <v>-6.7649390999996228E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.7553196068888943</v>
+        <v>-2.4911000136347394</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>32.115991307000002</v>
+        <v>32.107252965999997</v>
       </c>
       <c r="C241" s="5">
-        <v>-4.2635257000000593E-2</v>
+        <v>-3.9051087000004259E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.579386088380208</v>
+        <v>-1.4480504981829845</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>31.807540731</v>
+        <v>31.795202721999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.30845057600000203</v>
+        <v>-0.31205024399999814</v>
       </c>
       <c r="D242" s="5">
-        <v>-10.93539963850213</v>
+        <v>-11.059128057019606</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>32.170422809999998</v>
+        <v>32.156387015999996</v>
       </c>
       <c r="C243" s="5">
-        <v>0.36288207899999847</v>
+        <v>0.36118429399999741</v>
       </c>
       <c r="D243" s="5">
-        <v>14.582982315083903</v>
+        <v>14.516425441095592</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>32.533588801999997</v>
+        <v>32.532617971999997</v>
       </c>
       <c r="C244" s="5">
-        <v>0.36316599199999899</v>
+        <v>0.37623095600000056</v>
       </c>
       <c r="D244" s="5">
-        <v>14.420134349264746</v>
+        <v>14.97970674136142</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>32.467568120999999</v>
+        <v>32.441143822999997</v>
       </c>
       <c r="C245" s="5">
-        <v>-6.6020680999997694E-2</v>
+        <v>-9.1474148999999727E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.4081735379260949</v>
+        <v>-3.3224268193262185</v>
       </c>
       <c r="E245" s="5">
-        <v>0.63687950049622355</v>
+        <v>0.70068860636216534</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>32.469576598000003</v>
+        <v>32.460298510999998</v>
       </c>
       <c r="C246" s="5">
-        <v>2.0084770000039498E-3</v>
+        <v>1.9154688000000419E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>7.4258490400680444E-2</v>
+        <v>0.71083859911755809</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>32.421082570000003</v>
+        <v>32.442310005000003</v>
       </c>
       <c r="C247" s="5">
-        <v>-4.8494028000000355E-2</v>
+        <v>-1.7988505999994686E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.7775774709841485</v>
+        <v>-0.66298020287033355</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>32.591113198000002</v>
+        <v>32.606525105999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.17003062799999924</v>
+        <v>0.16421510099999637</v>
       </c>
       <c r="D248" s="5">
-        <v>6.4780745884961188</v>
+        <v>6.246095895353565</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>32.662640168000003</v>
+        <v>32.675221071999999</v>
       </c>
       <c r="C249" s="5">
-        <v>7.1526970000000745E-2</v>
+        <v>6.8695965999999942E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>2.6656358497509913</v>
+        <v>2.5576818049020122</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>32.688344174000001</v>
+        <v>32.69866708</v>
       </c>
       <c r="C250" s="5">
-        <v>2.5704005999998003E-2</v>
+        <v>2.3446008000000518E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>0.94844329381658099</v>
+        <v>0.86446274975244819</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>32.607936488</v>
+        <v>32.620306491000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-8.0407686000000922E-2</v>
+        <v>-7.8360588999998981E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.9121836108516708</v>
+        <v>-2.8381328267122585</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>32.655442379999997</v>
+        <v>32.643928932999998</v>
       </c>
       <c r="C252" s="5">
-        <v>4.7505891999996663E-2</v>
+        <v>2.3622441999997079E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>1.76233429960726</v>
+        <v>0.87246594039098735</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>32.718529949999997</v>
+        <v>32.715724324</v>
       </c>
       <c r="C253" s="5">
-        <v>6.3087570000000426E-2</v>
+        <v>7.1795391000001985E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>2.3430916378313515</v>
+        <v>2.6713790533552828</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>32.834546584999998</v>
+        <v>32.830368518999997</v>
       </c>
       <c r="C254" s="5">
-        <v>0.11601663500000114</v>
+        <v>0.11464419499999678</v>
       </c>
       <c r="D254" s="5">
-        <v>4.3390531906255969</v>
+        <v>4.2871051651925063</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>33.066020502999997</v>
+        <v>33.061256309000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.23147391799999895</v>
+        <v>0.23088779000000414</v>
       </c>
       <c r="D255" s="5">
-        <v>8.7954885941416094</v>
+        <v>8.7735086755600591</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>32.730708847999999</v>
+        <v>32.724315609999998</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.33531165499999815</v>
+        <v>-0.33694069900000301</v>
       </c>
       <c r="D256" s="5">
-        <v>-11.512533164743022</v>
+        <v>-11.566942451304808</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>33.494094117000003</v>
+        <v>33.482846784000003</v>
       </c>
       <c r="C257" s="5">
-        <v>0.76338526900000403</v>
+        <v>0.75853117400000514</v>
       </c>
       <c r="D257" s="5">
-        <v>31.872398452454178</v>
+        <v>31.6502341150108</v>
       </c>
       <c r="E257" s="5">
-        <v>3.1616965957362408</v>
+        <v>3.2110549698357582</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>32.734607814999997</v>
+        <v>32.727731949000002</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.75948630200000622</v>
+        <v>-0.75511483500000054</v>
       </c>
       <c r="D258" s="5">
-        <v>-24.060651066777993</v>
+        <v>-23.945939243140003</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>32.814604840000001</v>
+        <v>32.812829053999998</v>
       </c>
       <c r="C259" s="5">
-        <v>7.9997025000004385E-2</v>
+        <v>8.5097104999995565E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>2.9723062733897798</v>
+        <v>3.1651936592596464</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>32.784897897</v>
+        <v>32.785353661000002</v>
       </c>
       <c r="C260" s="5">
-        <v>-2.9706943000000763E-2</v>
+        <v>-2.7475392999996018E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-1.0809628404641836</v>
+        <v>-1.0001897091376111</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>32.966717179</v>
+        <v>32.972908832000002</v>
       </c>
       <c r="C261" s="5">
-        <v>0.1818192819999993</v>
+        <v>0.18755517099999963</v>
       </c>
       <c r="D261" s="5">
-        <v>6.8617795525564684</v>
+        <v>7.0850065293540432</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>32.888457123000002</v>
+        <v>32.899032521000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-7.8260055999997746E-2</v>
+        <v>-7.3876310999999362E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.8117920811812191</v>
+        <v>-2.6557333087975143</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>32.722635027000003</v>
+        <v>32.742639926999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.16582209599999942</v>
+        <v>-0.15639259400000327</v>
       </c>
       <c r="D263" s="5">
-        <v>-5.8853525712048826</v>
+        <v>-5.557649658025376</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>33.052635909000003</v>
+        <v>33.046978133000003</v>
       </c>
       <c r="C264" s="5">
-        <v>0.33000088200000022</v>
+        <v>0.30433820600000416</v>
       </c>
       <c r="D264" s="5">
-        <v>12.796071625503714</v>
+        <v>11.742074786035307</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>33.124586463999997</v>
+        <v>33.130340068000002</v>
       </c>
       <c r="C265" s="5">
-        <v>7.1950554999993699E-2</v>
+        <v>8.3361934999999221E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>2.6437205083631232</v>
+        <v>3.0693857868856478</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>33.166217146999998</v>
+        <v>33.169425945</v>
       </c>
       <c r="C266" s="5">
-        <v>4.1630683000001056E-2</v>
+        <v>3.9085876999997993E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>1.5186178838494824</v>
+        <v>1.4249353136380316</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>33.135452100000002</v>
+        <v>33.135730973000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.0765046999995604E-2</v>
+        <v>-3.3694971999999268E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.1074608981731737</v>
+        <v>-1.2122253580817866</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>33.316091638000003</v>
+        <v>33.312287863999998</v>
       </c>
       <c r="C268" s="5">
-        <v>0.18063953800000121</v>
+        <v>0.17655689099999705</v>
       </c>
       <c r="D268" s="5">
-        <v>6.7416151162530635</v>
+        <v>6.5846988224958158</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>33.309177382999998</v>
+        <v>33.295085338</v>
       </c>
       <c r="C269" s="5">
-        <v>-6.9142550000051983E-3</v>
+        <v>-1.7202525999998386E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.24875792663014984</v>
+        <v>-0.61792517963222826</v>
       </c>
       <c r="E269" s="5">
-        <v>-0.55208758103462152</v>
+        <v>-0.56076906247328751</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>33.639728515000002</v>
+        <v>33.622907441999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.33055113200000363</v>
+        <v>0.32782210399999911</v>
       </c>
       <c r="D270" s="5">
-        <v>12.580428923509146</v>
+        <v>12.47644788047757</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>33.603051026999999</v>
+        <v>33.583630822000003</v>
       </c>
       <c r="C271" s="5">
-        <v>-3.6677488000002256E-2</v>
+        <v>-3.9276619999995432E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.3005459100375649</v>
+        <v>-1.3928095137631824</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>34.000386958999997</v>
+        <v>33.991458217999998</v>
       </c>
       <c r="C272" s="5">
-        <v>0.39733593199999717</v>
+        <v>0.40782739599999474</v>
       </c>
       <c r="D272" s="5">
-        <v>15.149426720539051</v>
+        <v>15.586146827092806</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>33.781664096999997</v>
+        <v>33.778200097000003</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.21872286199999991</v>
+        <v>-0.21325812099999553</v>
       </c>
       <c r="D273" s="5">
-        <v>-7.4521884071598983</v>
+        <v>-7.2742197224705762</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>33.692753631999999</v>
+        <v>33.715052313000001</v>
       </c>
       <c r="C274" s="5">
-        <v>-8.8910464999997885E-2</v>
+        <v>-6.314778400000165E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-3.112978556707402</v>
+        <v>-2.2204564177942032</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>34.076363616000002</v>
+        <v>34.113016448000003</v>
       </c>
       <c r="C275" s="5">
-        <v>0.38360998400000312</v>
+        <v>0.39796413500000227</v>
       </c>
       <c r="D275" s="5">
-        <v>14.551518214650304</v>
+        <v>15.121232178740307</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>34.237109638</v>
+        <v>34.238828322000003</v>
       </c>
       <c r="C276" s="5">
-        <v>0.16074602199999788</v>
+        <v>0.12581187400000005</v>
       </c>
       <c r="D276" s="5">
-        <v>5.8098740803093074</v>
+        <v>4.5165940732710519</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>34.312051744999998</v>
+        <v>34.325567241999998</v>
       </c>
       <c r="C277" s="5">
-        <v>7.4942106999998259E-2</v>
+        <v>8.6738919999994835E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>2.6585522069523693</v>
+        <v>3.082737062171681</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>34.502426254</v>
+        <v>34.511103077000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.19037450900000152</v>
+        <v>0.18553583500000315</v>
       </c>
       <c r="D278" s="5">
-        <v>6.8649722292713156</v>
+        <v>6.6825569324108658</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>34.709386915000003</v>
+        <v>34.711021244000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.20696066100000365</v>
+        <v>0.19991816699999987</v>
       </c>
       <c r="D279" s="5">
-        <v>7.4404147612571636</v>
+        <v>7.1772492017790013</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>34.786146008999999</v>
+        <v>34.779206887999997</v>
       </c>
       <c r="C280" s="5">
-        <v>7.6759093999996253E-2</v>
+        <v>6.8185643999996159E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>2.6862926365243123</v>
+        <v>2.3828917939098249</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>35.054435646999998</v>
+        <v>35.033690747000001</v>
       </c>
       <c r="C281" s="5">
-        <v>0.26828963799999883</v>
+        <v>0.25448385900000403</v>
       </c>
       <c r="D281" s="5">
-        <v>9.6579113883441092</v>
+        <v>9.1426804661246521</v>
       </c>
       <c r="E281" s="5">
-        <v>5.2395717970829425</v>
+        <v>5.2218079375688342</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>35.065778494</v>
+        <v>35.035602859000001</v>
       </c>
       <c r="C282" s="5">
-        <v>1.1342847000001655E-2</v>
+        <v>1.9121119999994107E-3</v>
       </c>
       <c r="D282" s="5">
-        <v>0.38898548081349738</v>
+        <v>6.5514744892780641E-2</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>35.317567371999999</v>
+        <v>35.278647008999997</v>
       </c>
       <c r="C283" s="5">
-        <v>0.25178887799999927</v>
+        <v>0.2430441499999958</v>
       </c>
       <c r="D283" s="5">
-        <v>8.9651362951169933</v>
+        <v>8.6495452989671548</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>35.417390638000001</v>
+        <v>35.401135023000002</v>
       </c>
       <c r="C284" s="5">
-        <v>9.9823266000001354E-2</v>
+        <v>0.12248801400000531</v>
       </c>
       <c r="D284" s="5">
-        <v>3.4449636088594193</v>
+        <v>4.2469090916151142</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>35.388600416999999</v>
+        <v>35.379009906999997</v>
       </c>
       <c r="C285" s="5">
-        <v>-2.8790221000001281E-2</v>
+        <v>-2.2125116000005107E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.97111113684927863</v>
+        <v>-0.74740726215153375</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>35.485237922000003</v>
+        <v>35.524742310000001</v>
       </c>
       <c r="C286" s="5">
-        <v>9.6637505000003898E-2</v>
+        <v>0.14573240300000379</v>
       </c>
       <c r="D286" s="5">
-        <v>3.3265698749907591</v>
+        <v>5.0565506380118252</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>35.426809020999997</v>
+        <v>35.478017291</v>
       </c>
       <c r="C287" s="5">
-        <v>-5.8428901000006306E-2</v>
+        <v>-4.6725019000000145E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-1.9580870730971589</v>
+        <v>-1.5669693612485602</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>35.916808478999997</v>
+        <v>35.933675137000002</v>
       </c>
       <c r="C288" s="5">
-        <v>0.48999945799999978</v>
+        <v>0.45565784600000114</v>
       </c>
       <c r="D288" s="5">
-        <v>17.920261279092543</v>
+        <v>16.548732212450211</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>35.803250052999999</v>
+        <v>35.823147480999999</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.11355842599999733</v>
+        <v>-0.11052765600000214</v>
       </c>
       <c r="D289" s="5">
-        <v>-3.728762660585816</v>
+        <v>-3.629248425502285</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>35.849629753999999</v>
+        <v>35.861034111999999</v>
       </c>
       <c r="C290" s="5">
-        <v>4.6379700999999329E-2</v>
+        <v>3.7886630999999227E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>1.5656089755496927</v>
+        <v>1.2765306838968815</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>35.995591617000002</v>
+        <v>35.996601867000003</v>
       </c>
       <c r="C291" s="5">
-        <v>0.14596186300000369</v>
+        <v>0.13556775500000384</v>
       </c>
       <c r="D291" s="5">
-        <v>4.9967108354784795</v>
+        <v>4.6319568840993863</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>35.956570438</v>
+        <v>35.946722831000002</v>
       </c>
       <c r="C292" s="5">
-        <v>-3.9021179000002348E-2</v>
+        <v>-4.9879036000000099E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-1.2931370751116944</v>
+        <v>-1.6501774920952839</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>35.863908088999999</v>
+        <v>35.826954901000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-9.2662349000001143E-2</v>
+        <v>-0.11976793000000185</v>
       </c>
       <c r="D293" s="5">
-        <v>-3.0490177354085435</v>
+        <v>-3.9257222997553409</v>
       </c>
       <c r="E293" s="5">
-        <v>2.3091869176027568</v>
+        <v>2.2642894227977717</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>35.997949317</v>
+        <v>35.958368139000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.13404122800000096</v>
+        <v>0.13141323800000038</v>
       </c>
       <c r="D294" s="5">
-        <v>4.5783486124422401</v>
+        <v>4.4914914575887366</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>35.901532963000001</v>
+        <v>35.847412007000003</v>
       </c>
       <c r="C295" s="5">
-        <v>-9.6416353999998705E-2</v>
+        <v>-0.11095613199999832</v>
       </c>
       <c r="D295" s="5">
-        <v>-3.1671350113597341</v>
+        <v>-3.640620213431689</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>35.923415771000002</v>
+        <v>35.904365585999997</v>
       </c>
       <c r="C296" s="5">
-        <v>2.1882808000000864E-2</v>
+        <v>5.6953578999994647E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>0.73388453954994493</v>
+        <v>1.9232819490580422</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>35.853115363999997</v>
+        <v>35.838268102000001</v>
       </c>
       <c r="C297" s="5">
-        <v>-7.0300407000004839E-2</v>
+        <v>-6.6097483999996598E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-2.323231008746629</v>
+        <v>-2.1868871102562859</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>35.951822616999998</v>
+        <v>36.007642263000001</v>
       </c>
       <c r="C298" s="5">
-        <v>9.8707253000000605E-2</v>
+        <v>0.16937416100000036</v>
       </c>
       <c r="D298" s="5">
-        <v>3.3542084475891798</v>
+        <v>5.8210469805177967</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>36.102726095999998</v>
+        <v>36.167495961999997</v>
       </c>
       <c r="C299" s="5">
-        <v>0.15090347900000012</v>
+        <v>0.15985369899999569</v>
       </c>
       <c r="D299" s="5">
-        <v>5.1547777698668806</v>
+        <v>5.4593468098634412</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>36.265749276000001</v>
+        <v>36.297273220000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.16302318000000326</v>
+        <v>0.12977725800000428</v>
       </c>
       <c r="D300" s="5">
-        <v>5.5552646664290384</v>
+        <v>4.3918770107441496</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>36.337981006</v>
+        <v>36.364245390000001</v>
       </c>
       <c r="C301" s="5">
-        <v>7.2231729999998606E-2</v>
+        <v>6.6972169999999664E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>2.4164377765482303</v>
+        <v>2.2367301692050923</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>36.299673878</v>
+        <v>36.302551907999998</v>
       </c>
       <c r="C302" s="5">
-        <v>-3.830712799999958E-2</v>
+        <v>-6.1693482000002575E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-1.2577187559923875</v>
+        <v>-2.0169613389384056</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>36.402438746000001</v>
+        <v>36.403178855999997</v>
       </c>
       <c r="C303" s="5">
-        <v>0.10276486800000129</v>
+        <v>0.10062694799999861</v>
       </c>
       <c r="D303" s="5">
-        <v>3.450615212288155</v>
+        <v>3.377458861072169</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>36.419266718999999</v>
+        <v>36.405890972999998</v>
       </c>
       <c r="C304" s="5">
-        <v>1.6827972999998053E-2</v>
+        <v>2.7121170000015127E-3</v>
       </c>
       <c r="D304" s="5">
-        <v>0.5561437640222433</v>
+        <v>8.9439285823611492E-2</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>36.452297590000001</v>
+        <v>36.400229678999999</v>
       </c>
       <c r="C305" s="5">
-        <v>3.3030871000001127E-2</v>
+        <v>-5.6612939999993728E-3</v>
       </c>
       <c r="D305" s="5">
-        <v>1.0937992100784388</v>
+        <v>-0.18644634867219789</v>
       </c>
       <c r="E305" s="5">
-        <v>1.640617356981422</v>
+        <v>1.6001214158002597</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>36.516527021000002</v>
+        <v>36.472473895999997</v>
       </c>
       <c r="C306" s="5">
-        <v>6.4229431000001114E-2</v>
+        <v>7.2244216999997946E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>2.1350276765631504</v>
+        <v>2.4078333377937744</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>36.596829978000002</v>
+        <v>36.538252800999999</v>
       </c>
       <c r="C307" s="5">
-        <v>8.0302957000000674E-2</v>
+        <v>6.5778905000001942E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>2.6710549020642071</v>
+        <v>2.1858236119824292</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>36.622609632</v>
+        <v>36.603897615999998</v>
       </c>
       <c r="C308" s="5">
-        <v>2.5779653999997265E-2</v>
+        <v>6.5644814999998857E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>0.84859047281813371</v>
+        <v>2.1773577528767962</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>35.776714482000003</v>
+        <v>35.763871993999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.84589514999999693</v>
+        <v>-0.84002562199999886</v>
       </c>
       <c r="D309" s="5">
-        <v>-24.45355931391412</v>
+        <v>-24.315595471348228</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>35.999634557999997</v>
+        <v>36.060388862000003</v>
       </c>
       <c r="C310" s="5">
-        <v>0.22292007599999408</v>
+        <v>0.29651686800000476</v>
       </c>
       <c r="D310" s="5">
-        <v>7.7386786587245293</v>
+        <v>10.415612720438716</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>36.218166486000001</v>
+        <v>36.28277344</v>
       </c>
       <c r="C311" s="5">
-        <v>0.21853192800000443</v>
+        <v>0.22238457799999622</v>
       </c>
       <c r="D311" s="5">
-        <v>7.5326684690573353</v>
+        <v>7.6566484084598763</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>36.343195180000002</v>
+        <v>36.393017155999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.12502869400000094</v>
+        <v>0.11024371599999938</v>
       </c>
       <c r="D312" s="5">
-        <v>4.2220829564696638</v>
+        <v>3.7077047970433208</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>36.510397257999998</v>
+        <v>36.538643489000002</v>
       </c>
       <c r="C313" s="5">
-        <v>0.16720207799999542</v>
+        <v>0.14562633300000272</v>
       </c>
       <c r="D313" s="5">
-        <v>5.6626316750116645</v>
+        <v>4.9088903693491615</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>36.449381868000003</v>
+        <v>36.441230550999997</v>
       </c>
       <c r="C314" s="5">
-        <v>-6.1015389999994341E-2</v>
+        <v>-9.7412938000005056E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-1.9870837383584417</v>
+        <v>-3.1527336762933511</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>36.520791531</v>
+        <v>36.521233854999998</v>
       </c>
       <c r="C315" s="5">
-        <v>7.1409662999997181E-2</v>
+        <v>8.0003304000001663E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>2.3764739127519086</v>
+        <v>2.6665321382038698</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>36.577041111</v>
+        <v>36.562575645000003</v>
       </c>
       <c r="C316" s="5">
-        <v>5.6249579999999355E-2</v>
+        <v>4.1341790000004153E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>1.8639858710280732</v>
+        <v>1.3668811841405226</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>36.602508090000001</v>
+        <v>36.536655535000001</v>
       </c>
       <c r="C317" s="5">
-        <v>2.5466979000000833E-2</v>
+        <v>-2.5920110000001273E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>0.83871395876811139</v>
+        <v>-0.84740037918097366</v>
       </c>
       <c r="E317" s="5">
-        <v>0.41207416248354445</v>
+        <v>0.37479394279402722</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>36.728883142000001</v>
+        <v>36.685094206000002</v>
       </c>
       <c r="C318" s="5">
-        <v>0.12637505200000021</v>
+        <v>0.14843867100000097</v>
       </c>
       <c r="D318" s="5">
-        <v>4.2227494359697859</v>
+        <v>4.9857065636786713</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>36.777346338000001</v>
+        <v>36.720854082000002</v>
       </c>
       <c r="C319" s="5">
-        <v>4.8463196000000153E-2</v>
+        <v>3.575987600000019E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>1.5949230824075844</v>
+        <v>1.1760270502195969</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>36.801451501000003</v>
+        <v>36.788013419000002</v>
       </c>
       <c r="C320" s="5">
-        <v>2.4105163000001539E-2</v>
+        <v>6.7159336999999653E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.78936362967108042</v>
+        <v>2.2169102197103108</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>37.005223055999998</v>
+        <v>36.995672659</v>
       </c>
       <c r="C321" s="5">
-        <v>0.20377155499999589</v>
+        <v>0.20765923999999814</v>
       </c>
       <c r="D321" s="5">
-        <v>6.8505932544331349</v>
+        <v>6.9880082790080289</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>37.234770269999999</v>
+        <v>37.300600525</v>
       </c>
       <c r="C322" s="5">
-        <v>0.22954721400000011</v>
+        <v>0.30492786599999988</v>
       </c>
       <c r="D322" s="5">
-        <v>7.7030068610165703</v>
+        <v>10.351629022062836</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>37.039624232000001</v>
+        <v>37.102603442000003</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.19514603799999719</v>
+        <v>-0.19799708299999708</v>
       </c>
       <c r="D323" s="5">
-        <v>-6.1109983821363789</v>
+        <v>-6.1870638231374064</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>36.72866982</v>
+        <v>36.788063235000003</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.31095441200000096</v>
+        <v>-0.31454020700000029</v>
       </c>
       <c r="D324" s="5">
-        <v>-9.6218316683712057</v>
+        <v>-9.7119076730652232</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>36.986047845000002</v>
+        <v>37.013792563999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.25737802500000129</v>
+        <v>0.22572932899999643</v>
       </c>
       <c r="D325" s="5">
-        <v>8.7408503795238133</v>
+        <v>7.6167689526173366</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>37.097979568</v>
+        <v>37.077649545</v>
       </c>
       <c r="C326" s="5">
-        <v>0.11193172299999787</v>
+        <v>6.3856981000000701E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>3.692648366359208</v>
+        <v>2.0900230556612165</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>37.150570995999999</v>
+        <v>37.149943487000002</v>
       </c>
       <c r="C327" s="5">
-        <v>5.2591427999999496E-2</v>
+        <v>7.2293942000001721E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>1.7144899342124598</v>
+        <v>2.3650131933887986</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>37.320152352999997</v>
+        <v>37.302945972000003</v>
       </c>
       <c r="C328" s="5">
-        <v>0.16958135699999843</v>
+        <v>0.1530024850000018</v>
       </c>
       <c r="D328" s="5">
-        <v>5.6172798714178906</v>
+        <v>5.0557156574787765</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>37.738160573999998</v>
+        <v>37.665722744</v>
       </c>
       <c r="C329" s="5">
-        <v>0.4180082210000009</v>
+        <v>0.36277677199999658</v>
       </c>
       <c r="D329" s="5">
-        <v>14.300423749055803</v>
+        <v>12.315084488475868</v>
       </c>
       <c r="E329" s="5">
-        <v>3.102663023002683</v>
+        <v>3.0902314195627945</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>37.537693480000002</v>
+        <v>37.490098435999997</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.20046709399999685</v>
+        <v>-0.17562430800000328</v>
       </c>
       <c r="D330" s="5">
-        <v>-6.1914835696635917</v>
+        <v>-5.4539682084808083</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>37.675295669</v>
+        <v>37.624415288000002</v>
       </c>
       <c r="C331" s="5">
-        <v>0.13760218899999899</v>
+        <v>0.13431685200000487</v>
       </c>
       <c r="D331" s="5">
-        <v>4.4886280573500414</v>
+        <v>4.3850116210491397</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>37.680696449999999</v>
+        <v>37.673599553000003</v>
       </c>
       <c r="C332" s="5">
-        <v>5.4007809999987444E-3</v>
+        <v>4.9184265000000948E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>0.17215656270366253</v>
+        <v>1.5800198990018055</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>37.942602059999999</v>
+        <v>37.955583394000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.26190560999999946</v>
+        <v>0.28198384099999885</v>
       </c>
       <c r="D333" s="5">
-        <v>8.6671500144104741</v>
+        <v>9.3610438953103614</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>37.881931928999997</v>
+        <v>37.943288852999999</v>
       </c>
       <c r="C334" s="5">
-        <v>-6.0670131000001959E-2</v>
+        <v>-1.2294541000002823E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-1.9020119465521068</v>
+        <v>-0.38801125301458628</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>37.891150013999997</v>
+        <v>37.942243902000001</v>
       </c>
       <c r="C335" s="5">
-        <v>9.2180850000005421E-3</v>
+        <v>-1.0449509999972406E-3</v>
       </c>
       <c r="D335" s="5">
-        <v>0.29239581862359199</v>
+        <v>-3.3042767829649655E-2</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>37.800329167999998</v>
+        <v>37.864346961000003</v>
       </c>
       <c r="C336" s="5">
-        <v>-9.0820845999999733E-2</v>
+        <v>-7.7896940999998776E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.8386495426571789</v>
+        <v>-2.4360185714969451</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>37.865668562000003</v>
+        <v>37.886615157000001</v>
       </c>
       <c r="C337" s="5">
-        <v>6.5339394000005768E-2</v>
+        <v>2.2268195999998852E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>2.0940822995091368</v>
+        <v>0.70801270329754473</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>38.249663406000003</v>
+        <v>38.220311418999998</v>
       </c>
       <c r="C338" s="5">
-        <v>0.38399484400000006</v>
+        <v>0.33369626199999658</v>
       </c>
       <c r="D338" s="5">
-        <v>12.87138720620209</v>
+        <v>11.096653710105929</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>38.066701369</v>
+        <v>38.06218123</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.18296203700000291</v>
+        <v>-0.15813018899999776</v>
       </c>
       <c r="D339" s="5">
-        <v>-5.5914063552885747</v>
+        <v>-4.8533685893930034</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>38.151082133999999</v>
+        <v>38.14578358</v>
       </c>
       <c r="C340" s="5">
-        <v>8.4380764999998803E-2</v>
+        <v>8.3602349999999603E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>2.6926569887520069</v>
+        <v>2.6678369762887399</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>38.125043523000002</v>
+        <v>38.043981275</v>
       </c>
       <c r="C341" s="5">
-        <v>-2.6038610999997047E-2</v>
+        <v>-0.10180230499999965</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.81594819157000398</v>
+        <v>-3.1559317278296417</v>
       </c>
       <c r="E341" s="5">
-        <v>1.0251770174154906</v>
+        <v>1.0042513549278764</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>38.234811329999999</v>
+        <v>38.180597495999997</v>
       </c>
       <c r="C342" s="5">
-        <v>0.10976780699999722</v>
+        <v>0.13661622099999704</v>
       </c>
       <c r="D342" s="5">
-        <v>3.5102220732367906</v>
+        <v>4.3953452126021642</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>38.370164774999999</v>
+        <v>38.331379579</v>
       </c>
       <c r="C343" s="5">
-        <v>0.13535344499999979</v>
+        <v>0.15078208300000284</v>
       </c>
       <c r="D343" s="5">
-        <v>4.3317645432343177</v>
+        <v>4.8433178961198475</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>38.555984246000001</v>
+        <v>38.555050780999998</v>
       </c>
       <c r="C344" s="5">
-        <v>0.18581947100000207</v>
+        <v>0.22367120199999846</v>
       </c>
       <c r="D344" s="5">
-        <v>5.9686884399316575</v>
+        <v>7.2313939697930207</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>38.823349540000002</v>
+        <v>38.858969524999999</v>
       </c>
       <c r="C345" s="5">
-        <v>0.26736529400000109</v>
+        <v>0.30391874400000063</v>
       </c>
       <c r="D345" s="5">
-        <v>8.646188423500023</v>
+        <v>9.880341917525115</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>38.848659177999998</v>
+        <v>38.905553339999997</v>
       </c>
       <c r="C346" s="5">
-        <v>2.5309637999995971E-2</v>
+        <v>4.6583814999998197E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>0.78511261079921013</v>
+        <v>1.4480730660316743</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>38.969278404000001</v>
+        <v>39.013475849000002</v>
       </c>
       <c r="C347" s="5">
-        <v>0.1206192260000023</v>
+        <v>0.10792250900000511</v>
       </c>
       <c r="D347" s="5">
-        <v>3.7901066542206152</v>
+        <v>3.3800124917723995</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>38.664510741000001</v>
+        <v>38.716759633000002</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.3047676629999998</v>
+        <v>-0.29671621600000009</v>
       </c>
       <c r="D348" s="5">
-        <v>-8.9915202241001353</v>
+        <v>-8.7543249651298787</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>39.036124100999999</v>
+        <v>39.052277320999998</v>
       </c>
       <c r="C349" s="5">
-        <v>0.37161335999999778</v>
+        <v>0.33551768799999593</v>
       </c>
       <c r="D349" s="5">
-        <v>12.163112424132482</v>
+        <v>10.909398363832977</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>39.183601373999998</v>
+        <v>39.147399493999998</v>
       </c>
       <c r="C350" s="5">
-        <v>0.1474772729999998</v>
+        <v>9.5122173000000032E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>4.628961583669966</v>
+        <v>2.9623952409427723</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>39.762481931000003</v>
+        <v>39.754237719000002</v>
       </c>
       <c r="C351" s="5">
-        <v>0.57888055700000507</v>
+        <v>0.60683822500000417</v>
       </c>
       <c r="D351" s="5">
-        <v>19.242101659399282</v>
+        <v>20.272448033162259</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>39.360764733000003</v>
+        <v>39.367087128999998</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.40171719800000005</v>
+        <v>-0.38715059000000451</v>
       </c>
       <c r="D352" s="5">
-        <v>-11.472028129178479</v>
+        <v>-11.080254111185727</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>39.311794644000003</v>
+        <v>39.231586804999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-4.8970089000000883E-2</v>
+        <v>-0.13550032399999878</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.4827878117693594</v>
+        <v>-4.0530626967211099</v>
       </c>
       <c r="E353" s="5">
-        <v>3.112786272057777</v>
+        <v>3.1216646896533362</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>39.330733774000002</v>
+        <v>39.266075735999998</v>
       </c>
       <c r="C354" s="5">
-        <v>1.8939129999999693E-2</v>
+        <v>3.4488930999998502E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>0.57965486105513442</v>
+        <v>1.0600492501267711</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>39.385825423</v>
+        <v>39.355250847000001</v>
       </c>
       <c r="C355" s="5">
-        <v>5.5091648999997744E-2</v>
+        <v>8.9175111000002971E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>1.6938833675303577</v>
+        <v>2.7595561681093672</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>39.438813111000002</v>
+        <v>39.44786869</v>
       </c>
       <c r="C356" s="5">
-        <v>5.2987688000001754E-2</v>
+        <v>9.2617842999999311E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>1.6264185163725964</v>
+        <v>2.8608971546816075</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>39.228197680999997</v>
+        <v>39.284796192000002</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.21061543000000427</v>
+        <v>-0.16307249799999823</v>
       </c>
       <c r="D357" s="5">
-        <v>-6.2234562012523416</v>
+        <v>-4.8494011581828094</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>39.450148597000002</v>
+        <v>39.498984378000003</v>
       </c>
       <c r="C358" s="5">
-        <v>0.22195091600000438</v>
+        <v>0.21418818600000122</v>
       </c>
       <c r="D358" s="5">
-        <v>7.0048491300460869</v>
+        <v>6.7424322531802305</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>39.380335973999998</v>
+        <v>39.414738073000002</v>
       </c>
       <c r="C359" s="5">
-        <v>-6.9812623000004237E-2</v>
+        <v>-8.4246305000000632E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-2.103022557443468</v>
+        <v>-2.5296353027034479</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>39.509028692999998</v>
+        <v>39.546912153999997</v>
       </c>
       <c r="C360" s="5">
-        <v>0.12869271900000001</v>
+        <v>0.13217408099999517</v>
       </c>
       <c r="D360" s="5">
-        <v>3.9927902634251833</v>
+        <v>4.0991568957835067</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>39.703077360999998</v>
+        <v>39.710662536000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.19404866800000065</v>
+        <v>0.16375038200000347</v>
       </c>
       <c r="D361" s="5">
-        <v>6.0556486278985355</v>
+        <v>5.0835279547769341</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>39.600275052000001</v>
+        <v>39.566526770000003</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.10280230899999765</v>
+        <v>-0.144135765999998</v>
       </c>
       <c r="D362" s="5">
-        <v>-3.0632646375532424</v>
+        <v>-4.2696715216482435</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>39.617475454000001</v>
+        <v>39.604345406</v>
       </c>
       <c r="C363" s="5">
-        <v>1.7200402000000281E-2</v>
+        <v>3.7818635999997241E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>0.52246764605614615</v>
+        <v>1.1530378130652386</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>39.771930507</v>
+        <v>39.790637222000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.15445505299999951</v>
+        <v>0.18629181600000067</v>
       </c>
       <c r="D364" s="5">
-        <v>4.780023771435582</v>
+        <v>5.7929325032609391</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>40.111242687000001</v>
+        <v>40.037476228000003</v>
       </c>
       <c r="C365" s="5">
-        <v>0.3393121800000003</v>
+        <v>0.24683900600000186</v>
       </c>
       <c r="D365" s="5">
-        <v>10.732050474596422</v>
+        <v>7.7034452572461776</v>
       </c>
       <c r="E365" s="5">
-        <v>2.0336086160391398</v>
+        <v>2.0541851315004633</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>40.103917508999999</v>
+        <v>40.034062466999998</v>
       </c>
       <c r="C366" s="5">
-        <v>-7.3251780000020972E-3</v>
+        <v>-3.413761000004456E-3</v>
       </c>
       <c r="D366" s="5">
-        <v>-0.21892590031920012</v>
+        <v>-0.10226900045737786</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>40.206257110000003</v>
+        <v>40.181926603999997</v>
       </c>
       <c r="C367" s="5">
-        <v>0.10233960100000417</v>
+        <v>0.14786413699999912</v>
       </c>
       <c r="D367" s="5">
-        <v>3.1055793831352041</v>
+        <v>4.5233023748466161</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>39.316187128999999</v>
+        <v>39.334068856999998</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.89006998100000345</v>
+        <v>-0.84785774699999905</v>
       </c>
       <c r="D368" s="5">
-        <v>-23.557835637908997</v>
+        <v>-22.579243248420145</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>29.118333555</v>
+        <v>29.161087119000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-10.197853574</v>
+        <v>-10.172981737999997</v>
       </c>
       <c r="D369" s="5">
-        <v>-97.27641158583522</v>
+        <v>-97.243118876951684</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>31.128699381000001</v>
+        <v>31.164691201</v>
       </c>
       <c r="C370" s="5">
-        <v>2.010365826000001</v>
+        <v>2.003604081999999</v>
       </c>
       <c r="D370" s="5">
-        <v>122.80939779585989</v>
+        <v>121.97773296411634</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>33.629987042000003</v>
+        <v>33.655311714</v>
       </c>
       <c r="C371" s="5">
-        <v>2.5012876610000028</v>
+        <v>2.4906205129999996</v>
       </c>
       <c r="D371" s="5">
-        <v>152.80676728697512</v>
+        <v>151.58773892103224</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>33.950825180999999</v>
+        <v>33.968423242999997</v>
       </c>
       <c r="C372" s="5">
-        <v>0.32083813899999569</v>
+        <v>0.31311152899999684</v>
       </c>
       <c r="D372" s="5">
-        <v>12.068513784356094</v>
+        <v>11.753529810055173</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>33.781889911</v>
+        <v>33.784177256</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.16893526999999864</v>
+        <v>-0.18424598699999706</v>
       </c>
       <c r="D373" s="5">
-        <v>-5.8103256406721755</v>
+        <v>-6.3181395122300028</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>34.359602313000003</v>
+        <v>34.337902548000002</v>
       </c>
       <c r="C374" s="5">
-        <v>0.57771240200000307</v>
+        <v>0.55372529200000287</v>
       </c>
       <c r="D374" s="5">
-        <v>22.566062666806562</v>
+        <v>21.541614364047067</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>35.062706792999997</v>
+        <v>35.048629591000001</v>
       </c>
       <c r="C375" s="5">
-        <v>0.70310447999999326</v>
+        <v>0.71072704299999856</v>
       </c>
       <c r="D375" s="5">
-        <v>27.51689736662324</v>
+        <v>27.869608201924279</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>34.557904344000001</v>
+        <v>34.573561562999998</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.50480244899999605</v>
+        <v>-0.47506802800000258</v>
       </c>
       <c r="D376" s="5">
-        <v>-15.972102268096766</v>
+        <v>-15.106010372370848</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>35.141970336</v>
+        <v>35.090160662000002</v>
       </c>
       <c r="C377" s="5">
-        <v>0.58406599199999931</v>
+        <v>0.516599099000004</v>
       </c>
       <c r="D377" s="5">
-        <v>22.276926987861167</v>
+        <v>19.479896156566401</v>
       </c>
       <c r="E377" s="5">
-        <v>-12.388726995512744</v>
+        <v>-12.356711841242685</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>35.544231549999999</v>
+        <v>35.482233186999999</v>
       </c>
       <c r="C378" s="5">
-        <v>0.40226121399999926</v>
+        <v>0.39207252499999612</v>
       </c>
       <c r="D378" s="5">
-        <v>14.634742356658093</v>
+        <v>14.263380547236416</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>35.140342689999997</v>
+        <v>35.116688637999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.40388886000000213</v>
+        <v>-0.36554454899999911</v>
       </c>
       <c r="D379" s="5">
-        <v>-12.814882693618991</v>
+        <v>-11.685638232443218</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>35.560678955</v>
+        <v>35.595012783999998</v>
       </c>
       <c r="C380" s="5">
-        <v>0.4203362650000031</v>
+        <v>0.47832414599999851</v>
       </c>
       <c r="D380" s="5">
-        <v>15.336992420227658</v>
+        <v>17.627036528182739</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>35.765549749000002</v>
+        <v>35.812847585</v>
       </c>
       <c r="C381" s="5">
-        <v>0.20487079400000141</v>
+        <v>0.21783480100000219</v>
       </c>
       <c r="D381" s="5">
-        <v>7.1367153894802637</v>
+        <v>7.5960712921742779</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>36.146730228000003</v>
+        <v>36.180591866999997</v>
       </c>
       <c r="C382" s="5">
-        <v>0.38118047900000107</v>
+        <v>0.36774428199999676</v>
       </c>
       <c r="D382" s="5">
-        <v>13.566268231916844</v>
+        <v>13.042499530592577</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>36.351502791000001</v>
+        <v>36.372016526000003</v>
       </c>
       <c r="C383" s="5">
-        <v>0.2047725629999988</v>
+        <v>0.19142465900000616</v>
       </c>
       <c r="D383" s="5">
-        <v>7.0139069899060713</v>
+        <v>6.5370217931858265</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>36.858772944999998</v>
+        <v>36.868914083999996</v>
       </c>
       <c r="C384" s="5">
-        <v>0.50727015399999686</v>
+        <v>0.49689755799999347</v>
       </c>
       <c r="D384" s="5">
-        <v>18.092425681373548</v>
+        <v>17.68350620983248</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>36.893640800999997</v>
+        <v>36.892338275</v>
       </c>
       <c r="C385" s="5">
-        <v>3.4867855999998199E-2</v>
+        <v>2.3424191000003702E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>1.1411072404000189</v>
+        <v>0.76507434847565836</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>37.245057332000002</v>
+        <v>37.230157914000003</v>
       </c>
       <c r="C386" s="5">
-        <v>0.35141653100000525</v>
+        <v>0.33781963900000278</v>
       </c>
       <c r="D386" s="5">
-        <v>12.048380549738603</v>
+        <v>11.55893357252944</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>37.418904671</v>
+        <v>37.402574602999998</v>
       </c>
       <c r="C387" s="5">
-        <v>0.17384733899999816</v>
+        <v>0.17241668899999496</v>
       </c>
       <c r="D387" s="5">
-        <v>5.7472500150093087</v>
+        <v>5.7010823835315305</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>37.650800529999998</v>
+        <v>37.668994499999997</v>
       </c>
       <c r="C388" s="5">
-        <v>0.23189585899999798</v>
+        <v>0.26641989699999868</v>
       </c>
       <c r="D388" s="5">
-        <v>7.6955422471852275</v>
+        <v>8.8905918647729898</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>37.721620248999997</v>
+        <v>37.671344542</v>
       </c>
       <c r="C389" s="5">
-        <v>7.0819718999999282E-2</v>
+        <v>2.3500420000033273E-3</v>
       </c>
       <c r="D389" s="5">
-        <v>2.280652150504503</v>
+        <v>7.488966118645024E-2</v>
       </c>
       <c r="E389" s="5">
-        <v>7.3406524686447705</v>
+        <v>7.3558622454391376</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>37.636382537000003</v>
+        <v>37.576180790999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-8.5237711999994303E-2</v>
+        <v>-9.5163751000001184E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-2.6781344649407735</v>
+        <v>-2.9896239771923461</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>37.788546809000003</v>
+        <v>37.763890846000002</v>
       </c>
       <c r="C391" s="5">
-        <v>0.15216427200000027</v>
+        <v>0.18771005500000371</v>
       </c>
       <c r="D391" s="5">
-        <v>4.9609623922210577</v>
+        <v>6.1620175469497385</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>37.56927365</v>
+        <v>37.63033385</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.21927315900000366</v>
+        <v>-0.13355699600000293</v>
       </c>
       <c r="D392" s="5">
-        <v>-6.7451793720253121</v>
+        <v>-4.1623729646946828</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>38.184626801999997</v>
+        <v>38.212194183000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.61535315199999729</v>
+        <v>0.58186033300000162</v>
       </c>
       <c r="D393" s="5">
-        <v>21.525948833049281</v>
+        <v>20.217268648726417</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>38.286428260999998</v>
+        <v>38.309267857000002</v>
       </c>
       <c r="C394" s="5">
-        <v>0.1018014590000007</v>
+        <v>9.7073674000000665E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>3.2465695076899115</v>
+        <v>3.0914178660068403</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>38.283431067999999</v>
+        <v>38.302430770999997</v>
       </c>
       <c r="C395" s="5">
-        <v>-2.9971929999987879E-3</v>
+        <v>-6.8370860000044331E-3</v>
       </c>
       <c r="D395" s="5">
-        <v>-9.3899682097564607E-2</v>
+        <v>-0.21395487290307713</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>39.486216411000001</v>
+        <v>39.490502472999999</v>
       </c>
       <c r="C396" s="5">
-        <v>1.2027853430000022</v>
+        <v>1.188071702000002</v>
       </c>
       <c r="D396" s="5">
-        <v>44.949264027683469</v>
+        <v>44.276593864062463</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>39.511078759</v>
+        <v>39.515173507999997</v>
       </c>
       <c r="C397" s="5">
-        <v>2.4862347999999201E-2</v>
+        <v>2.4671034999997232E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>0.75819759585109558</v>
+        <v>0.75226135093657831</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>39.715337335000001</v>
+        <v>39.711831322999998</v>
       </c>
       <c r="C398" s="5">
-        <v>0.20425857600000086</v>
+        <v>0.19665781500000179</v>
       </c>
       <c r="D398" s="5">
-        <v>6.3830461367568869</v>
+        <v>6.1383331493962912</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>39.977848895000001</v>
+        <v>39.967360825</v>
       </c>
       <c r="C399" s="5">
-        <v>0.26251156000000009</v>
+        <v>0.25552950200000168</v>
       </c>
       <c r="D399" s="5">
-        <v>8.2265955202889032</v>
+        <v>8.0007258217355002</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>39.944361778999998</v>
+        <v>39.943671842000001</v>
       </c>
       <c r="C400" s="5">
-        <v>-3.3487116000003425E-2</v>
+        <v>-2.3688982999999553E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-1.0005521777400883</v>
+        <v>-0.70893582998572402</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>39.730908638000002</v>
+        <v>39.698332325999999</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.21345314099999513</v>
+        <v>-0.24533951600000137</v>
       </c>
       <c r="D401" s="5">
-        <v>-6.2273626361855738</v>
+        <v>-7.1266021445882677</v>
       </c>
       <c r="E401" s="5">
-        <v>5.3266227053258008</v>
+        <v>5.3807152588888796</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>40.340998030000002</v>
+        <v>40.268855715999997</v>
       </c>
       <c r="C402" s="5">
-        <v>0.61008939199999901</v>
+        <v>0.57052338999999819</v>
       </c>
       <c r="D402" s="5">
-        <v>20.065350185147544</v>
+        <v>18.676385253489936</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>40.328008939999997</v>
+        <v>40.288862659999999</v>
       </c>
       <c r="C403" s="5">
-        <v>-1.2989090000004921E-2</v>
+        <v>2.0006944000002136E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.38569533381691556</v>
+        <v>0.59783289156918329</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>40.490802279999997</v>
+        <v>40.592189283000003</v>
       </c>
       <c r="C404" s="5">
-        <v>0.16279334000000034</v>
+        <v>0.30332662300000379</v>
       </c>
       <c r="D404" s="5">
-        <v>4.9530863778403544</v>
+        <v>9.4182108530147968</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>40.58721937</v>
+        <v>40.594364816999999</v>
       </c>
       <c r="C405" s="5">
-        <v>9.6417090000002759E-2</v>
+        <v>2.1755339999955936E-3</v>
       </c>
       <c r="D405" s="5">
-        <v>2.8951732966118415</v>
+        <v>6.4332831689628556E-2</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>40.515471024999997</v>
+        <v>40.524871765999997</v>
       </c>
       <c r="C406" s="5">
-        <v>-7.1748345000003155E-2</v>
+        <v>-6.9493051000002026E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>-2.1008047937305263</v>
+        <v>-2.0350351514561438</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>40.793115681000003</v>
+        <v>40.809680743000001</v>
       </c>
       <c r="C407" s="5">
-        <v>0.27764465600000676</v>
+        <v>0.2848089770000044</v>
       </c>
       <c r="D407" s="5">
-        <v>8.5404995337214018</v>
+        <v>8.7673571210251424</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>40.839884707000003</v>
+        <v>40.846990759000001</v>
       </c>
       <c r="C408" s="5">
-        <v>4.6769025999999769E-2</v>
+        <v>3.731001599999928E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>1.3845003164460135</v>
+        <v>1.1026265081479192</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>41.140248857000003</v>
+        <v>41.154093914999997</v>
       </c>
       <c r="C409" s="5">
-        <v>0.30036415000000005</v>
+        <v>0.3071031559999966</v>
       </c>
       <c r="D409" s="5">
-        <v>9.1915131389387774</v>
+        <v>9.4046362321463342</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>41.197735538000003</v>
+        <v>41.211113238999999</v>
       </c>
       <c r="C410" s="5">
-        <v>5.7486681000000317E-2</v>
+        <v>5.7019324000002314E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>1.6897481625081312</v>
+        <v>1.6753377997914543</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>41.027629433999998</v>
+        <v>41.025384963</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.17010610400000559</v>
+        <v>-0.18572827599999897</v>
       </c>
       <c r="D411" s="5">
-        <v>-4.8438315419700784</v>
+        <v>-5.2760447932133641</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>41.164120210999997</v>
+        <v>41.141402212000003</v>
       </c>
       <c r="C412" s="5">
-        <v>0.13649077699999879</v>
+        <v>0.11601724900000221</v>
       </c>
       <c r="D412" s="5">
-        <v>4.0660240791940749</v>
+        <v>3.4468081827616404</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>41.152945230999997</v>
+        <v>41.137615384</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.1174979999999834E-2</v>
+        <v>-3.7868280000026289E-3</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.32528258893649298</v>
+        <v>-0.11039715698759611</v>
       </c>
       <c r="E413" s="5">
-        <v>3.57916957287987</v>
+        <v>3.6255504291230922</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>41.406462380000001</v>
+        <v>41.314019152999997</v>
       </c>
       <c r="C414" s="5">
-        <v>0.25351714900000388</v>
+        <v>0.17640376899999666</v>
       </c>
       <c r="D414" s="5">
-        <v>7.6481234890394934</v>
+        <v>5.2688787279651095</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>41.642923576000001</v>
+        <v>41.585186503999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.23646119600000048</v>
+        <v>0.27116735100000255</v>
       </c>
       <c r="D415" s="5">
-        <v>7.0722706460282003</v>
+        <v>8.1669252733310937</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>41.900523</v>
+        <v>42.032470148000002</v>
       </c>
       <c r="C416" s="5">
-        <v>0.25759942399999858</v>
+        <v>0.44728364400000231</v>
       </c>
       <c r="D416" s="5">
-        <v>7.6809263755532431</v>
+        <v>13.698599584854176</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>41.783425762</v>
+        <v>41.774319726999998</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.11709723799999949</v>
+        <v>-0.2581504210000034</v>
       </c>
       <c r="D417" s="5">
-        <v>-3.302509094732442</v>
+        <v>-7.1261010934926645</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>42.037284698999997</v>
+        <v>42.036674071999997</v>
       </c>
       <c r="C418" s="5">
-        <v>0.25385893699999684</v>
+        <v>0.26235434499999855</v>
       </c>
       <c r="D418" s="5">
-        <v>7.5393335997561595</v>
+        <v>7.8021775219719425</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>42.212103386000003</v>
+        <v>42.229937818000003</v>
       </c>
       <c r="C419" s="5">
-        <v>0.17481868700000547</v>
+        <v>0.19326374600000662</v>
       </c>
       <c r="D419" s="5">
-        <v>5.1061299615632105</v>
+        <v>5.6586685344498955</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>42.288886947000002</v>
+        <v>42.301829032999997</v>
       </c>
       <c r="C420" s="5">
-        <v>7.6783560999999168E-2</v>
+        <v>7.1891214999993736E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>2.2047633789048948</v>
+        <v>2.0620870011846204</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>42.453287795999998</v>
+        <v>42.481185750000002</v>
       </c>
       <c r="C421" s="5">
-        <v>0.16440084899999619</v>
+        <v>0.17935671700000455</v>
       </c>
       <c r="D421" s="5">
-        <v>4.7661303646364228</v>
+        <v>5.2082549283290813</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>42.590576204000001</v>
+        <v>42.625751985999997</v>
       </c>
       <c r="C422" s="5">
-        <v>0.13728840800000341</v>
+        <v>0.14456623599999574</v>
       </c>
       <c r="D422" s="5">
-        <v>3.9504155418258913</v>
+        <v>4.1609853115522233</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>42.595019209999997</v>
+        <v>42.602719147000002</v>
       </c>
       <c r="C423" s="5">
-        <v>4.4430059999953642E-3</v>
+        <v>-2.303283899999542E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>0.12525464017707488</v>
+        <v>-0.64649680051852565</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>42.686868795999999</v>
+        <v>42.638367138</v>
       </c>
       <c r="C424" s="5">
-        <v>9.1849586000002148E-2</v>
+        <v>3.5647990999997603E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>2.6185253417637</v>
+        <v>1.0087386187069614</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>42.672414594000003</v>
+        <v>42.674383364999997</v>
       </c>
       <c r="C425" s="5">
-        <v>-1.445420199999603E-2</v>
+        <v>3.6016226999997514E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.40557615704917005</v>
+        <v>1.0183510928102546</v>
       </c>
       <c r="E425" s="5">
-        <v>3.6922493747918006</v>
+        <v>3.7356758933521084</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>42.692952751</v>
+        <v>42.564431161000002</v>
       </c>
       <c r="C426" s="5">
-        <v>2.053815699999717E-2</v>
+        <v>-0.10995220399999539</v>
       </c>
       <c r="D426" s="5">
-        <v>0.57908919083033972</v>
+        <v>-3.0484062279320323</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>42.544736915999998</v>
+        <v>42.457213600999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.14821583500000202</v>
+        <v>-0.10721756000000227</v>
       </c>
       <c r="D427" s="5">
-        <v>-4.0873707043708514</v>
+        <v>-2.9812087987900804</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>42.202503176999997</v>
+        <v>42.360394243999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.34223373900000098</v>
+        <v>-9.6819357000001105E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-9.2370871073039211</v>
+        <v>-2.7024160666155539</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>42.584848250999997</v>
+        <v>42.576212802999997</v>
       </c>
       <c r="C429" s="5">
-        <v>0.38234507399999984</v>
+        <v>0.2158185589999988</v>
       </c>
       <c r="D429" s="5">
-        <v>11.430149476297725</v>
+        <v>6.2880437806212441</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>42.744514355</v>
+        <v>42.740679315000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.15966610400000292</v>
+        <v>0.16446651200000417</v>
       </c>
       <c r="D430" s="5">
-        <v>4.5931874340481516</v>
+        <v>4.735210859238248</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>42.138085023000002</v>
+        <v>42.156401492999997</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.6064293319999976</v>
+        <v>-0.58427782200000422</v>
       </c>
       <c r="D431" s="5">
-        <v>-15.757180262065285</v>
+        <v>-15.225480217056141</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>42.334885307999997</v>
+        <v>42.356252896999997</v>
       </c>
       <c r="C432" s="5">
-        <v>0.1968002849999948</v>
+        <v>0.19985140400000034</v>
       </c>
       <c r="D432" s="5">
-        <v>5.7506655657254768</v>
+        <v>5.8395556483175959</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>42.365762453000002</v>
+        <v>42.405009495000002</v>
       </c>
       <c r="C433" s="5">
-        <v>3.0877145000005157E-2</v>
+        <v>4.8756598000004203E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>0.87874504082954275</v>
+        <v>1.3901078946931822</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>42.496718317999999</v>
+        <v>42.544312998000002</v>
       </c>
       <c r="C434" s="5">
-        <v>0.13095586499999712</v>
+        <v>0.13930350300000072</v>
       </c>
       <c r="D434" s="5">
-        <v>3.7730090077027434</v>
+        <v>4.0140971490852939</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>43.184048928999999</v>
+        <v>43.309356618000002</v>
       </c>
       <c r="C435" s="5">
-        <v>0.68733061100000015</v>
+        <v>0.76504362000000015</v>
       </c>
       <c r="D435" s="5">
-        <v>21.231528372038699</v>
+        <v>23.846176802994123</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>43.235263302</v>
+        <v>43.302683100000003</v>
       </c>
       <c r="C436" s="5">
-        <v>5.1214373000000535E-2</v>
+        <v>-6.6735179999994898E-3</v>
       </c>
       <c r="D436" s="5">
-        <v>1.4324665882601506</v>
+        <v>-0.18475079758596413</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>43.053257287000001</v>
+        <v>43.213721145000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.18200601499999891</v>
+        <v>-8.8961955000002035E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-4.9362643973239306</v>
+        <v>-2.4376391867570457</v>
       </c>
       <c r="E437" s="5">
-        <v>0.89247982947171511</v>
+        <v>1.26384434283906</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>43.185397017</v>
+        <v>43.693917485</v>
       </c>
       <c r="C438" s="5">
-        <v>0.13213972999999868</v>
+        <v>0.48019633999999911</v>
       </c>
       <c r="D438" s="5">
-        <v>3.7458717929775842</v>
+        <v>14.180470603028695</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>43.086963787000002</v>
+        <v>43.713139241999997</v>
       </c>
       <c r="C439" s="5">
-        <v>-9.8433229999997707E-2</v>
+        <v>1.9221756999996842E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.7011512523241743</v>
+        <v>0.5291812059311285</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>42.713179541000002</v>
+        <v>43.674819458000002</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.3737842459999996</v>
+        <v>-3.8319783999995138E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-9.9275212792253598</v>
+        <v>-1.0468861731880774</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>42.945971356000001</v>
+        <v>43.927212838000003</v>
       </c>
       <c r="C441" s="5">
-        <v>0.23279181499999879</v>
+        <v>0.25239338000000089</v>
       </c>
       <c r="D441" s="5">
-        <v>6.7397906077249159</v>
+        <v>7.1594213029597231</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>43.037537466000003</v>
+        <v>44.043487362</v>
       </c>
       <c r="C442" s="5">
-        <v>9.1566110000002254E-2</v>
+        <v>0.11627452399999783</v>
       </c>
       <c r="D442" s="5">
-        <v>2.5887656000422421</v>
+        <v>3.223031347780414</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>43.080412183999997</v>
+        <v>44.028653808999998</v>
       </c>
       <c r="C443" s="5">
-        <v>4.2874717999993095E-2</v>
+        <v>-1.4833553000002553E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>1.2020321204164963</v>
+        <v>-0.40340420563426127</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>43.318695882999997</v>
+        <v>44.437259615000002</v>
       </c>
       <c r="C444" s="5">
-        <v>0.23828369900000013</v>
+        <v>0.40860580600000418</v>
       </c>
       <c r="D444" s="5">
-        <v>6.8430519561700098</v>
+        <v>11.722936335903821</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>44.157143840000003</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.28011577499999873</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-7.3075264696161657</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>