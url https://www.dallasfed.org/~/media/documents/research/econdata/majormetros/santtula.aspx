--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D9EA0044-C2D9-4F9D-9DC4-77D7A936B00C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1BAE01C0-48C4-42DB-894E-3728C4185B47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F5E087C1-072D-4FBA-8FF4-AE88131089A0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{677927B7-08B7-4098-B637-65BC6B9B9266}"/>
   </bookViews>
   <sheets>
     <sheet name="santtula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B9923F1-9F8E-4338-A16B-E37FD00F5A3B}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC64BC3C-9C28-4B99-A8E8-C4AF06D325D4}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>108.1447515</v>
+        <v>108.14462576</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>108.03565426</v>
+        <v>108.03556285000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.10909723999999699</v>
+        <v>-0.10906290999999158</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.2038748037879632</v>
+        <v>-1.2034994667260657</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>108.12973024999999</v>
+        <v>108.12971652</v>
       </c>
       <c r="C8" s="5">
-        <v>9.4075989999993226E-2</v>
+        <v>9.4153669999997192E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>1.0499629395710253</v>
+        <v>1.0508349634554603</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>107.30268599999999</v>
+        <v>107.30268473</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.82704425000000015</v>
+        <v>-0.82703179000000659</v>
       </c>
       <c r="D9" s="5">
-        <v>-8.8019220243308993</v>
+        <v>-8.8017960161138831</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>106.96592164</v>
+        <v>106.96597287</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.33676435999998944</v>
+        <v>-0.33671185999999409</v>
       </c>
       <c r="D10" s="5">
-        <v>-3.7018088312398056</v>
+        <v>-3.7012417027746936</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>106.87150161</v>
+        <v>106.87151697</v>
       </c>
       <c r="C11" s="5">
-        <v>-9.4420030000009092E-2</v>
+        <v>-9.4455899999999815E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-1.054126103434716</v>
+        <v>-1.0545241185181298</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>106.57732473</v>
+        <v>106.57735414</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.29417687999999487</v>
+        <v>-0.29416283000000476</v>
       </c>
       <c r="D12" s="5">
-        <v>-3.2535950527856849</v>
+        <v>-3.2534415441567988</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>106.82993799</v>
+        <v>106.83007645000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.25261326000000395</v>
+        <v>0.25272231000001</v>
       </c>
       <c r="D13" s="5">
-        <v>2.8816548893670246</v>
+        <v>2.882914326497299</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>106.94853875</v>
+        <v>106.94907585</v>
       </c>
       <c r="C14" s="5">
-        <v>0.11860075999999253</v>
+        <v>0.11899939999999276</v>
       </c>
       <c r="D14" s="5">
-        <v>1.3403840803041245</v>
+        <v>1.344915253383383</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>107.36687511</v>
+        <v>107.36662800000001</v>
       </c>
       <c r="C15" s="5">
-        <v>0.41833635999999785</v>
+        <v>0.41755215000000589</v>
       </c>
       <c r="D15" s="5">
-        <v>4.7961909029828664</v>
+        <v>4.7869815089856438</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>107.37216033999999</v>
+        <v>107.3720154</v>
       </c>
       <c r="C16" s="5">
-        <v>5.2852299999983643E-3</v>
+        <v>5.387399999989384E-3</v>
       </c>
       <c r="D16" s="5">
-        <v>5.9087063847984567E-2</v>
+        <v>6.0229743411821524E-2</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>107.36021486</v>
+        <v>107.36006544</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.1945479999994291E-2</v>
+        <v>-1.1949959999995485E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.13342199689053702</v>
+        <v>-0.13347218454597964</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>107.18898763999999</v>
+        <v>107.18886541000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.17122722000000579</v>
+        <v>-0.17120002999999429</v>
       </c>
       <c r="D18" s="5">
-        <v>-1.8971630477380708</v>
+        <v>-1.8968670421651845</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>106.44862471</v>
+        <v>106.44853935</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.74036292999998921</v>
+        <v>-0.74032606000000101</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.9807630413897375</v>
+        <v>-7.9803893319016499</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>106.6828374</v>
+        <v>106.68282747000001</v>
       </c>
       <c r="C20" s="5">
-        <v>0.23421268999999256</v>
+        <v>0.23428812000000221</v>
       </c>
       <c r="D20" s="5">
-        <v>2.6724764066686113</v>
+        <v>2.6733497135395856</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>106.77151576999999</v>
+        <v>106.77152329</v>
       </c>
       <c r="C21" s="5">
-        <v>8.8678369999996676E-2</v>
+        <v>8.8695819999998093E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>1.0020533694928835</v>
+        <v>1.0022515483334216</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>106.76168575</v>
+        <v>106.76174318</v>
       </c>
       <c r="C22" s="5">
-        <v>-9.830019999995443E-3</v>
+        <v>-9.7801100000083352E-3</v>
       </c>
       <c r="D22" s="5">
-        <v>-0.11042320305575393</v>
+        <v>-0.10986282557203797</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>107.4132065</v>
+        <v>107.41321858000001</v>
       </c>
       <c r="C23" s="5">
-        <v>0.65152075000000309</v>
+        <v>0.65147540000000959</v>
       </c>
       <c r="D23" s="5">
-        <v>7.5739472781444217</v>
+        <v>7.5733980534042455</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>107.28170086999999</v>
+        <v>107.28172141</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.13150563000000659</v>
+        <v>-0.13149717000000294</v>
       </c>
       <c r="D24" s="5">
-        <v>-1.4593034984372144</v>
+        <v>-1.4592100869506464</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>107.63981556</v>
+        <v>107.63995423999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.35811469000000784</v>
+        <v>0.35823282999999151</v>
       </c>
       <c r="D25" s="5">
-        <v>4.0800603778542666</v>
+        <v>4.0814303862175105</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>108.30912366</v>
+        <v>108.30961050000001</v>
       </c>
       <c r="C26" s="5">
-        <v>0.66930809999999497</v>
+        <v>0.66965626000001066</v>
       </c>
       <c r="D26" s="5">
-        <v>7.7221874911528099</v>
+        <v>7.7263325466886856</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>107.81597583999999</v>
+        <v>107.81575337</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.49314782000000434</v>
+        <v>-0.49385713000000919</v>
       </c>
       <c r="D27" s="5">
-        <v>-5.329011160580766</v>
+        <v>-5.3364614676541633</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>107.59528845</v>
+        <v>107.59515017</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.22068738999999482</v>
+        <v>-0.22060319999999933</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.428802823698184</v>
+        <v>-2.4278916157938424</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>107.50204515</v>
+        <v>107.50190547</v>
       </c>
       <c r="C29" s="5">
-        <v>-9.3243299999997475E-2</v>
+        <v>-9.3244699999999625E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.0349912301672037</v>
+        <v>-1.035008019875916</v>
       </c>
       <c r="E29" s="5">
-        <v>0.13210693568836973</v>
+        <v>0.13211619182484924</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>107.26897805</v>
+        <v>107.26886499</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.23306709999999953</v>
+        <v>-0.23304047999999966</v>
       </c>
       <c r="D30" s="5">
-        <v>-2.5708306723299157</v>
+        <v>-2.5705438344896137</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>107.45210512</v>
+        <v>107.45202983999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.18312706999999762</v>
+        <v>0.18316484999999716</v>
       </c>
       <c r="D31" s="5">
-        <v>2.0679569658544006</v>
+        <v>2.068389810554061</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>107.57080564</v>
+        <v>107.5708018</v>
       </c>
       <c r="C32" s="5">
-        <v>0.11870052000000442</v>
+        <v>0.11877196000000367</v>
       </c>
       <c r="D32" s="5">
-        <v>1.3337035429564548</v>
+        <v>1.3345120602806571</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>108.76593183</v>
+        <v>108.76594858</v>
       </c>
       <c r="C33" s="5">
-        <v>1.1951261899999963</v>
+        <v>1.1951467800000017</v>
       </c>
       <c r="D33" s="5">
-        <v>14.177772024724788</v>
+        <v>14.178031936333291</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>109.48127744</v>
+        <v>109.48134378</v>
       </c>
       <c r="C34" s="5">
-        <v>0.71534560999999997</v>
+        <v>0.71539520000000323</v>
       </c>
       <c r="D34" s="5">
-        <v>8.1841543969599861</v>
+        <v>8.1847411215808528</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>109.38961974999999</v>
+        <v>109.38962508</v>
       </c>
       <c r="C35" s="5">
-        <v>-9.1657690000005232E-2</v>
+        <v>-9.1718700000001263E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.0000265346546855</v>
+        <v>-1.000688513493575</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>109.79178597000001</v>
+        <v>109.79178912</v>
       </c>
       <c r="C36" s="5">
-        <v>0.40216622000001223</v>
+        <v>0.40216404000000239</v>
       </c>
       <c r="D36" s="5">
-        <v>4.5020583923286672</v>
+        <v>4.5020332688947784</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>109.65131558</v>
+        <v>109.65144619</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.14047039000000439</v>
+        <v>-0.14034293000000275</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.5245525847987773</v>
+        <v>-1.5231789041754817</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>110.1849582</v>
+        <v>110.18539053000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.53364261999999485</v>
+        <v>0.53394434000000501</v>
       </c>
       <c r="D38" s="5">
-        <v>5.998952908080768</v>
+        <v>6.0024287075468141</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>112.28760659</v>
+        <v>112.28738203</v>
       </c>
       <c r="C39" s="5">
-        <v>2.1026483899999988</v>
+        <v>2.1019914999999969</v>
       </c>
       <c r="D39" s="5">
-        <v>25.462565660469071</v>
+        <v>25.453647795951095</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>111.85207827000001</v>
+        <v>111.85195449</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.43552831999998887</v>
+        <v>-0.43542754000000627</v>
       </c>
       <c r="D40" s="5">
-        <v>-4.5564035628875565</v>
+        <v>-4.5553805252580677</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>113.31342598000001</v>
+        <v>113.31330491999999</v>
       </c>
       <c r="C41" s="5">
-        <v>1.4613477099999983</v>
+        <v>1.461350429999996</v>
       </c>
       <c r="D41" s="5">
-        <v>16.855121201569357</v>
+        <v>16.855174874616431</v>
       </c>
       <c r="E41" s="5">
-        <v>5.4058328117304599</v>
+        <v>5.4058571562917601</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>113.66858863</v>
+        <v>113.66848821000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.35516264999999692</v>
+        <v>0.35518329000001359</v>
       </c>
       <c r="D42" s="5">
-        <v>3.8267275183730964</v>
+        <v>3.8269579128449749</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>113.8346566</v>
+        <v>113.83459233000001</v>
       </c>
       <c r="C43" s="5">
-        <v>0.16606797000000029</v>
+        <v>0.16610411999999997</v>
       </c>
       <c r="D43" s="5">
-        <v>1.7673369546553186</v>
+        <v>1.7677263435712076</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>114.02032133</v>
+        <v>114.02032656</v>
       </c>
       <c r="C44" s="5">
-        <v>0.18566472999999917</v>
+        <v>0.18573422999999423</v>
       </c>
       <c r="D44" s="5">
-        <v>1.9748572131881525</v>
+        <v>1.9756042347512937</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>114.08659376</v>
+        <v>114.08661714</v>
       </c>
       <c r="C45" s="5">
-        <v>6.6272429999997939E-2</v>
+        <v>6.6290580000000432E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>0.69971421464485317</v>
+        <v>0.69990642603354747</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>114.09180424</v>
+        <v>114.09187058000001</v>
       </c>
       <c r="C46" s="5">
-        <v>5.2104800000023488E-3</v>
+        <v>5.2534400000041614E-3</v>
       </c>
       <c r="D46" s="5">
-        <v>5.4819296729746725E-2</v>
+        <v>5.5271380689525529E-2</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>113.8764913</v>
+        <v>113.87649088000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.21531294000000401</v>
+        <v>-0.21537969999999973</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.2412697202047194</v>
+        <v>-2.2419561595900972</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>115.43302002999999</v>
+        <v>115.43301672</v>
       </c>
       <c r="C48" s="5">
-        <v>1.5565287299999966</v>
+        <v>1.5565258399999919</v>
       </c>
       <c r="D48" s="5">
-        <v>17.693307482394083</v>
+        <v>17.693272193570198</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>115.48158828</v>
+        <v>115.48171554</v>
       </c>
       <c r="C49" s="5">
-        <v>4.8568250000002422E-2</v>
+        <v>4.8698819999998477E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>0.5060680244293847</v>
+        <v>0.50743170147484751</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>115.70343007</v>
+        <v>115.70377302</v>
       </c>
       <c r="C50" s="5">
-        <v>0.22184178999999915</v>
+        <v>0.22205748000000369</v>
       </c>
       <c r="D50" s="5">
-        <v>2.3297298297270119</v>
+        <v>2.332016367078471</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>115.86229434000001</v>
+        <v>115.86207580999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.15886427000000936</v>
+        <v>0.15830278999999337</v>
       </c>
       <c r="D51" s="5">
-        <v>1.6601354058720652</v>
+        <v>1.6542187639097206</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>116.31200235</v>
+        <v>116.31190931</v>
       </c>
       <c r="C52" s="5">
-        <v>0.44970800999999483</v>
+        <v>0.4498335000000111</v>
       </c>
       <c r="D52" s="5">
-        <v>4.7584095840590424</v>
+        <v>4.7597750589470023</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>115.8716453</v>
+        <v>115.87155473999999</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.44035705000000291</v>
+        <v>-0.44035457000001088</v>
       </c>
       <c r="D53" s="5">
-        <v>-4.4497788391018034</v>
+        <v>-4.4497577840214468</v>
       </c>
       <c r="E53" s="5">
-        <v>2.2576489042450465</v>
+        <v>2.2576782327601741</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>117.00415477999999</v>
+        <v>117.00407937</v>
       </c>
       <c r="C54" s="5">
-        <v>1.132509479999996</v>
+        <v>1.132524630000006</v>
       </c>
       <c r="D54" s="5">
-        <v>12.380075551723246</v>
+        <v>12.380260368803309</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>117.87189583</v>
+        <v>117.8718518</v>
       </c>
       <c r="C55" s="5">
-        <v>0.86774105000000645</v>
+        <v>0.86777243000000226</v>
       </c>
       <c r="D55" s="5">
-        <v>9.2717303406445239</v>
+        <v>9.272085648365703</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>118.1046166</v>
+        <v>118.10462868</v>
       </c>
       <c r="C56" s="5">
-        <v>0.23272077000000024</v>
+        <v>0.23277688000000296</v>
       </c>
       <c r="D56" s="5">
-        <v>2.3951213348641698</v>
+        <v>2.3957060004518249</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>119.40148495</v>
+        <v>119.4015155</v>
       </c>
       <c r="C57" s="5">
-        <v>1.2968683499999969</v>
+        <v>1.2968868199999974</v>
       </c>
       <c r="D57" s="5">
-        <v>14.002466175884521</v>
+        <v>14.002676274283687</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>118.49916755</v>
+        <v>118.49923273</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.90231740000000116</v>
+        <v>-0.90228276999999935</v>
       </c>
       <c r="D58" s="5">
-        <v>-8.7008240263389158</v>
+        <v>-8.7005017179769943</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>118.55644133</v>
+        <v>118.55643325</v>
       </c>
       <c r="C59" s="5">
-        <v>5.7273780000002716E-2</v>
+        <v>5.7200519999994981E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>0.58153599592352112</v>
+        <v>0.58078984570832937</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>118.80736342</v>
+        <v>118.80734563</v>
       </c>
       <c r="C60" s="5">
-        <v>0.2509220900000031</v>
+        <v>0.2509123800000026</v>
       </c>
       <c r="D60" s="5">
-        <v>2.5695476327941114</v>
+        <v>2.5694472151927217</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>118.91543693</v>
+        <v>118.91554324000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.10807350999999699</v>
+        <v>0.10819761000000483</v>
       </c>
       <c r="D61" s="5">
-        <v>1.097061847762304</v>
+        <v>1.0983280775106685</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>118.89530396000001</v>
+        <v>118.89552940999999</v>
       </c>
       <c r="C62" s="5">
-        <v>-2.0132969999991701E-2</v>
+        <v>-2.0013830000010557E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-0.20297684203968158</v>
+        <v>-0.20177662624463188</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>119.41234545</v>
+        <v>119.41216261</v>
       </c>
       <c r="C63" s="5">
-        <v>0.51704148999999688</v>
+        <v>0.51663320000000112</v>
       </c>
       <c r="D63" s="5">
-        <v>5.3450966374533282</v>
+        <v>5.3407640465123363</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>119.90360774</v>
+        <v>119.9035506</v>
       </c>
       <c r="C64" s="5">
-        <v>0.49126228999999455</v>
+        <v>0.49138799000000688</v>
       </c>
       <c r="D64" s="5">
-        <v>5.0500500517320024</v>
+        <v>5.0513795104157211</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>120.06576038999999</v>
+        <v>120.06570727</v>
       </c>
       <c r="C65" s="5">
-        <v>0.1621526499999959</v>
+        <v>0.16215667000000167</v>
       </c>
       <c r="D65" s="5">
-        <v>1.6349552103973819</v>
+        <v>1.6349968302406648</v>
       </c>
       <c r="E65" s="5">
-        <v>3.6196215900284656</v>
+        <v>3.6196567306023608</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>120.89953181</v>
+        <v>120.89948294</v>
       </c>
       <c r="C66" s="5">
-        <v>0.83377142000000504</v>
+        <v>0.83377566999999431</v>
       </c>
       <c r="D66" s="5">
-        <v>8.6589041210775939</v>
+        <v>8.6589539359442913</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>121.01502275</v>
+        <v>121.01499833</v>
       </c>
       <c r="C67" s="5">
-        <v>0.11549094000000082</v>
+        <v>0.11551538999999877</v>
       </c>
       <c r="D67" s="5">
-        <v>1.1523584077950177</v>
+        <v>1.1526041195456749</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>120.83761378</v>
+        <v>120.83762797</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.17740897000000189</v>
+        <v>-0.17737035999999762</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.7450938936928839</v>
+        <v>-1.7447175097135781</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>120.56340786</v>
+        <v>120.56343593</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.27420591999999999</v>
+        <v>-0.27419204000000263</v>
       </c>
       <c r="D69" s="5">
-        <v>-2.689322271762129</v>
+        <v>-2.6891875237808116</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>120.87250309</v>
+        <v>120.87255021</v>
       </c>
       <c r="C70" s="5">
-        <v>0.30909522999999695</v>
+        <v>0.30911428000000285</v>
       </c>
       <c r="D70" s="5">
-        <v>3.120261562670823</v>
+        <v>3.1204558521398029</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>121.31096823999999</v>
+        <v>121.31096162</v>
       </c>
       <c r="C71" s="5">
-        <v>0.43846514999999897</v>
+        <v>0.4384114100000005</v>
       </c>
       <c r="D71" s="5">
-        <v>4.4409080452684213</v>
+        <v>4.4403510809264413</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>121.91822843999999</v>
+        <v>121.91821665000001</v>
       </c>
       <c r="C72" s="5">
-        <v>0.60726019999999892</v>
+        <v>0.60725503000000458</v>
       </c>
       <c r="D72" s="5">
-        <v>6.1751522773129564</v>
+        <v>6.1750985947458537</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>122.46481092000001</v>
+        <v>122.46488558</v>
       </c>
       <c r="C73" s="5">
-        <v>0.54658248000001208</v>
+        <v>0.54666892999999561</v>
       </c>
       <c r="D73" s="5">
-        <v>5.514482798562792</v>
+        <v>5.5153771623039027</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>122.86495793</v>
+        <v>122.86505581</v>
       </c>
       <c r="C74" s="5">
-        <v>0.40014700999999775</v>
+        <v>0.40017023000000052</v>
       </c>
       <c r="D74" s="5">
-        <v>3.9921697712883564</v>
+        <v>3.992403132917377</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>122.5981544</v>
+        <v>122.59803429999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.26680353000000423</v>
+        <v>-0.2670215100000064</v>
       </c>
       <c r="D75" s="5">
-        <v>-2.5749241352904351</v>
+        <v>-2.5770007524901106</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>123.27888412</v>
+        <v>123.27886076</v>
       </c>
       <c r="C76" s="5">
-        <v>0.6807297200000022</v>
+        <v>0.6808264600000058</v>
       </c>
       <c r="D76" s="5">
-        <v>6.8703293055733861</v>
+        <v>6.8713426137555711</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>123.98159836000001</v>
+        <v>123.98157426</v>
       </c>
       <c r="C77" s="5">
-        <v>0.70271424000000593</v>
+        <v>0.70271350000000155</v>
       </c>
       <c r="D77" s="5">
-        <v>7.0588158898785336</v>
+        <v>7.0588096017254243</v>
       </c>
       <c r="E77" s="5">
-        <v>3.2614110444813882</v>
+        <v>3.2614366575079767</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>124.14430991</v>
+        <v>124.14428583999999</v>
       </c>
       <c r="C78" s="5">
-        <v>0.16271154999999737</v>
+        <v>0.16271157999999275</v>
       </c>
       <c r="D78" s="5">
-        <v>1.5862790223149625</v>
+        <v>1.5862796274757951</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>123.77755057</v>
+        <v>123.77754415</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.36675934000000154</v>
+        <v>-0.36674168999999779</v>
       </c>
       <c r="D79" s="5">
-        <v>-3.4881176262692049</v>
+        <v>-3.4879531466767144</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>124.0784778</v>
+        <v>124.07848912</v>
       </c>
       <c r="C80" s="5">
-        <v>0.30092722999999921</v>
+        <v>0.30094497000000331</v>
       </c>
       <c r="D80" s="5">
-        <v>2.9567612433138768</v>
+        <v>2.9569380405945367</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>124.59854457</v>
+        <v>124.59856551</v>
       </c>
       <c r="C81" s="5">
-        <v>0.52006676999999968</v>
+        <v>0.52007638999999983</v>
       </c>
       <c r="D81" s="5">
-        <v>5.1473059465459992</v>
+        <v>5.1474028846114406</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>125.78001931</v>
+        <v>125.78004802</v>
       </c>
       <c r="C82" s="5">
-        <v>1.1814747399999987</v>
+        <v>1.181482509999995</v>
       </c>
       <c r="D82" s="5">
-        <v>11.991291301841599</v>
+        <v>11.991372198855888</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>125.44262427</v>
+        <v>125.4426217</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.33739504000000409</v>
+        <v>-0.33742631999999162</v>
       </c>
       <c r="D83" s="5">
-        <v>-3.171838440241237</v>
+        <v>-3.1721274638288111</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>125.24526174</v>
+        <v>125.24525294999999</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.19736252999999238</v>
+        <v>-0.19736875000000964</v>
       </c>
       <c r="D84" s="5">
-        <v>-1.8717428816641513</v>
+        <v>-1.8718013992680138</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>125.49044805</v>
+        <v>125.49047653</v>
       </c>
       <c r="C85" s="5">
-        <v>0.24518630999999402</v>
+        <v>0.24522358000000111</v>
       </c>
       <c r="D85" s="5">
-        <v>2.3746388308997002</v>
+        <v>2.3750038566996201</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>125.33563633999999</v>
+        <v>125.33567489000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.15481171000000415</v>
+        <v>-0.15480163999998808</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.4703806512696871</v>
+        <v>-1.4702853243254044</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>125.95889077</v>
+        <v>125.95881695999999</v>
       </c>
       <c r="C87" s="5">
-        <v>0.62325443000000291</v>
+        <v>0.62314206999998589</v>
       </c>
       <c r="D87" s="5">
-        <v>6.1331577083727273</v>
+        <v>6.1320196794918846</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>125.99485756</v>
+        <v>125.994855</v>
       </c>
       <c r="C88" s="5">
-        <v>3.5966790000003357E-2</v>
+        <v>3.6038040000008209E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>0.34319129782363067</v>
+        <v>0.34387242978037857</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>125.75928564</v>
+        <v>125.75928275</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.23557191999999816</v>
+        <v>-0.23557225000000415</v>
       </c>
       <c r="D89" s="5">
-        <v>-2.2207048485165304</v>
+        <v>-2.2207079721202283</v>
       </c>
       <c r="E89" s="5">
-        <v>1.4338315552588687</v>
+        <v>1.4338489413531663</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>125.76664196999999</v>
+        <v>125.76663550000001</v>
       </c>
       <c r="C90" s="5">
-        <v>7.3563299999932497E-3</v>
+        <v>7.3527500000096779E-3</v>
       </c>
       <c r="D90" s="5">
-        <v>7.0216974919978803E-2</v>
+        <v>7.0182794052509045E-2</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>125.87849854</v>
+        <v>125.87849942</v>
       </c>
       <c r="C91" s="5">
-        <v>0.11185657000000049</v>
+        <v>0.11186391999999046</v>
       </c>
       <c r="D91" s="5">
-        <v>1.0725136115150136</v>
+        <v>1.0725844860365319</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>126.42955932</v>
+        <v>126.4295669</v>
       </c>
       <c r="C92" s="5">
-        <v>0.55106078000000025</v>
+        <v>0.55106748000000039</v>
       </c>
       <c r="D92" s="5">
-        <v>5.3816128789995199</v>
+        <v>5.3816798555236245</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>127.10246103999999</v>
+        <v>127.10246918</v>
       </c>
       <c r="C93" s="5">
-        <v>0.6729017199999987</v>
+        <v>0.67290228000000241</v>
       </c>
       <c r="D93" s="5">
-        <v>6.5771313780691898</v>
+        <v>6.5771366069383941</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>127.35621007</v>
+        <v>127.35622006</v>
       </c>
       <c r="C94" s="5">
-        <v>0.2537490300000087</v>
+        <v>0.25375087999999835</v>
       </c>
       <c r="D94" s="5">
-        <v>2.4221770676358334</v>
+        <v>2.4221947644488262</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>127.45039349</v>
+        <v>127.45039504</v>
       </c>
       <c r="C95" s="5">
-        <v>9.4183419999993134E-2</v>
+        <v>9.4174980000005348E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>0.89105146217418607</v>
+        <v>0.89097121773291654</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>127.43409833</v>
+        <v>127.43409945000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-1.6295159999998532E-2</v>
+        <v>-1.6295589999998583E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>-0.15331806183777053</v>
+        <v>-0.15332210291806314</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>127.37936306</v>
+        <v>127.37936616</v>
       </c>
       <c r="C97" s="5">
-        <v>-5.4735269999994784E-2</v>
+        <v>-5.4733290000001489E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-0.51420602599711041</v>
+        <v>-0.5141874644586153</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>127.57178501999999</v>
+        <v>127.57180783</v>
       </c>
       <c r="C98" s="5">
-        <v>0.19242195999999012</v>
+        <v>0.19244166999999379</v>
       </c>
       <c r="D98" s="5">
-        <v>1.8278825209777638</v>
+        <v>1.8280712666978838</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>129.41865197000001</v>
+        <v>129.41859943</v>
       </c>
       <c r="C99" s="5">
-        <v>1.8468669500000203</v>
+        <v>1.8467916000000031</v>
       </c>
       <c r="D99" s="5">
-        <v>18.824740494888957</v>
+        <v>18.823906675148461</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>128.99546677999999</v>
+        <v>128.99547009</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.42318519000002652</v>
+        <v>-0.42312934000000268</v>
       </c>
       <c r="D100" s="5">
-        <v>-3.8540670308089275</v>
+        <v>-3.8535690368112108</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>129.69603064</v>
+        <v>129.69603258999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.7005638600000168</v>
+        <v>0.70056249999998954</v>
       </c>
       <c r="D101" s="5">
-        <v>6.7153358041786015</v>
+        <v>6.7153221984083356</v>
       </c>
       <c r="E101" s="5">
-        <v>3.1303811722256158</v>
+        <v>3.1303850927855148</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>130.36765086</v>
+        <v>130.36765331999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.67162021999999411</v>
+        <v>0.67162073000000078</v>
       </c>
       <c r="D102" s="5">
-        <v>6.3941778095502499</v>
+        <v>6.3941827052436562</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>131.15626216000001</v>
+        <v>131.15626571000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.78861130000001367</v>
+        <v>0.7886123900000257</v>
       </c>
       <c r="D103" s="5">
-        <v>7.5054038940121526</v>
+        <v>7.5054144689814084</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>131.38539974</v>
+        <v>131.38540426</v>
       </c>
       <c r="C104" s="5">
-        <v>0.22913757999998552</v>
+        <v>0.22913854999998762</v>
       </c>
       <c r="D104" s="5">
-        <v>2.1167318128720192</v>
+        <v>2.1167408019893807</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>131.64092728</v>
+        <v>131.64093033</v>
       </c>
       <c r="C105" s="5">
-        <v>0.25552754000000277</v>
+        <v>0.25552607000000194</v>
       </c>
       <c r="D105" s="5">
-        <v>2.3589713453955108</v>
+        <v>2.3589575471799185</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>131.85203928999999</v>
+        <v>131.85204379999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.21111200999999369</v>
+        <v>0.21111346999998659</v>
       </c>
       <c r="D106" s="5">
-        <v>1.9415002440704265</v>
+        <v>1.9415137442914787</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>131.86039364999999</v>
+        <v>131.86039312</v>
       </c>
       <c r="C107" s="5">
-        <v>8.3543599999984508E-3</v>
+        <v>8.349320000007765E-3</v>
       </c>
       <c r="D107" s="5">
-        <v>7.6060457423698935E-2</v>
+        <v>7.6014553254610817E-2</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>132.40306595999999</v>
+        <v>132.40306479</v>
       </c>
       <c r="C108" s="5">
-        <v>0.54267231000000038</v>
+        <v>0.54267167000000427</v>
       </c>
       <c r="D108" s="5">
-        <v>5.0519424510828914</v>
+        <v>5.0519363783443128</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>132.01721638000001</v>
+        <v>132.01721554</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.38584957999998437</v>
+        <v>-0.3858492500000068</v>
       </c>
       <c r="D109" s="5">
-        <v>-3.4415349786779736</v>
+        <v>-3.4415321122278075</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>133.16705987</v>
+        <v>133.16707607999999</v>
       </c>
       <c r="C110" s="5">
-        <v>1.149843489999995</v>
+        <v>1.1498605399999917</v>
       </c>
       <c r="D110" s="5">
-        <v>10.967264405741695</v>
+        <v>10.967434970901069</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>133.42144626000001</v>
+        <v>133.42141573000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.25438639000000762</v>
+        <v>0.2543396500000199</v>
       </c>
       <c r="D111" s="5">
-        <v>2.3165747153127692</v>
+        <v>2.3161443105773838</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>133.58304269000001</v>
+        <v>133.58304440000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.16159643000000301</v>
+        <v>0.16162866999999892</v>
       </c>
       <c r="D112" s="5">
-        <v>1.463128386109469</v>
+        <v>1.4634225786754662</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>133.69084552000001</v>
+        <v>133.69084781999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.10780282999999713</v>
+        <v>0.107803419999982</v>
       </c>
       <c r="D113" s="5">
-        <v>0.9727217407744071</v>
+        <v>0.9727270755806261</v>
       </c>
       <c r="E113" s="5">
-        <v>3.0801365780333656</v>
+        <v>3.0801368015847874</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>133.77075070000001</v>
+        <v>133.77075324</v>
       </c>
       <c r="C114" s="5">
-        <v>7.9905179999997245E-2</v>
+        <v>7.9905420000017102E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>0.71958591292471397</v>
+        <v>0.71958806893388516</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>134.12201304999999</v>
+        <v>134.12201529000001</v>
       </c>
       <c r="C115" s="5">
-        <v>0.35126234999998474</v>
+        <v>0.35126205000000255</v>
       </c>
       <c r="D115" s="5">
-        <v>3.196932183181822</v>
+        <v>3.1969293516675101</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>134.43507922000001</v>
+        <v>134.43508155999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.31306617000001324</v>
+        <v>0.31306626999997889</v>
       </c>
       <c r="D116" s="5">
-        <v>2.8372681466498628</v>
+        <v>2.8372690166039938</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>134.31428857</v>
+        <v>134.31428939</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.12079065000000355</v>
+        <v>-0.12079216999998721</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.0728941945953308</v>
+        <v>-1.0729076104003754</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>134.81754358000001</v>
+        <v>134.81754491999999</v>
       </c>
       <c r="C118" s="5">
-        <v>0.50325501000000372</v>
+        <v>0.5032555299999899</v>
       </c>
       <c r="D118" s="5">
-        <v>4.5900392019492253</v>
+        <v>4.5900440142734977</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>135.07746849</v>
+        <v>135.07746836000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.25992490999999518</v>
+        <v>0.25992344000002277</v>
       </c>
       <c r="D119" s="5">
-        <v>2.338261639060768</v>
+        <v>2.3382482510436953</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>135.32203784999999</v>
+        <v>135.32203742999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.24456935999998564</v>
+        <v>0.24456906999998296</v>
       </c>
       <c r="D120" s="5">
-        <v>2.1944704564315742</v>
+        <v>2.1944678304875564</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>135.81501792</v>
+        <v>135.81501617000001</v>
       </c>
       <c r="C121" s="5">
-        <v>0.49298007000001576</v>
+        <v>0.49297874000001229</v>
       </c>
       <c r="D121" s="5">
-        <v>4.4602813946216902</v>
+        <v>4.460269133326622</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>137.06688288000001</v>
+        <v>137.06688982</v>
       </c>
       <c r="C122" s="5">
-        <v>1.251864960000006</v>
+        <v>1.2518736499999932</v>
       </c>
       <c r="D122" s="5">
-        <v>11.639245527171816</v>
+        <v>11.639330619602806</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>136.56640795999999</v>
+        <v>136.56640161000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.50047492000001625</v>
+        <v>-0.50048820999998611</v>
       </c>
       <c r="D123" s="5">
-        <v>-4.2946530015381956</v>
+        <v>-4.2947645514995862</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>136.66575280999999</v>
+        <v>136.66574972999999</v>
       </c>
       <c r="C124" s="5">
-        <v>9.9344849999994267E-2</v>
+        <v>9.9348119999973505E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>0.87643769740330946</v>
+        <v>0.87646670235690394</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>137.46206594</v>
+        <v>137.46206498000001</v>
       </c>
       <c r="C125" s="5">
-        <v>0.79631313000001569</v>
+        <v>0.79631525000002057</v>
       </c>
       <c r="D125" s="5">
-        <v>7.2205485622831134</v>
+        <v>7.2205685734884284</v>
       </c>
       <c r="E125" s="5">
-        <v>2.8208516486911028</v>
+        <v>2.8208491616999565</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>137.25735126000001</v>
+        <v>137.25735209999999</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.20471467999999504</v>
+        <v>-0.20471288000001664</v>
       </c>
       <c r="D126" s="5">
-        <v>-1.7725284833953414</v>
+        <v>-1.7725130377502563</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>137.74773379999999</v>
+        <v>137.74773504999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.4903825399999846</v>
+        <v>0.49038294999999721</v>
       </c>
       <c r="D127" s="5">
-        <v>4.3725240977323665</v>
+        <v>4.3725277983672539</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>137.04742261000001</v>
+        <v>137.04742374</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.70031118999997943</v>
+        <v>-0.70031130999998936</v>
       </c>
       <c r="D128" s="5">
-        <v>-5.9330816656241625</v>
+        <v>-5.933082601671047</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>138.00018782999999</v>
+        <v>138.00018851999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.95276521999997499</v>
+        <v>0.95276477999999543</v>
       </c>
       <c r="D129" s="5">
-        <v>8.6689977840350032</v>
+        <v>8.6689935520369623</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>137.96546426</v>
+        <v>137.96546436</v>
       </c>
       <c r="C130" s="5">
-        <v>-3.4723569999982828E-2</v>
+        <v>-3.4724159999996118E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-0.30152616383699593</v>
+        <v>-0.30153127857690531</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>138.99635656999999</v>
+        <v>138.99635638999999</v>
       </c>
       <c r="C131" s="5">
-        <v>1.0308923099999845</v>
+        <v>1.0308920299999897</v>
       </c>
       <c r="D131" s="5">
-        <v>9.3443525870082986</v>
+        <v>9.3443499367412475</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>139.61473681000001</v>
+        <v>139.61473649999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.61838024000002179</v>
+        <v>0.61838011000000392</v>
       </c>
       <c r="D132" s="5">
-        <v>5.4712627526604551</v>
+        <v>5.4712615814255461</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>140.22498820999999</v>
+        <v>140.22498773999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.61025139999998146</v>
+        <v>0.61025123999999664</v>
       </c>
       <c r="D133" s="5">
-        <v>5.3731110509431801</v>
+        <v>5.3731096203636586</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>140.46011677000001</v>
+        <v>140.46012020000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.23512856000002103</v>
+        <v>0.23513246000001686</v>
       </c>
       <c r="D134" s="5">
-        <v>2.0308149538975417</v>
+        <v>2.0308489564878851</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>141.03429156999999</v>
+        <v>141.03428943</v>
       </c>
       <c r="C135" s="5">
-        <v>0.57417479999998022</v>
+        <v>0.57416922999999542</v>
       </c>
       <c r="D135" s="5">
-        <v>5.017180684916811</v>
+        <v>5.0171307891351491</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>141.51845283</v>
+        <v>141.51845191000001</v>
       </c>
       <c r="C136" s="5">
-        <v>0.48416126000000759</v>
+        <v>0.48416248000000905</v>
       </c>
       <c r="D136" s="5">
-        <v>4.1981976421152867</v>
+        <v>4.1982084862672631</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>141.80853854</v>
+        <v>141.808538</v>
       </c>
       <c r="C137" s="5">
-        <v>0.29008570999999961</v>
+        <v>0.29008608999998842</v>
       </c>
       <c r="D137" s="5">
-        <v>2.4876917227325102</v>
+        <v>2.4876950346852222</v>
       </c>
       <c r="E137" s="5">
-        <v>3.1619433116167217</v>
+        <v>3.1619436392377631</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>141.33013740000001</v>
+        <v>141.33013733000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.47840113999998835</v>
+        <v>-0.47840066999998498</v>
       </c>
       <c r="D138" s="5">
-        <v>-3.9740087559830606</v>
+        <v>-3.9740049387689047</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>142.42130286</v>
+        <v>142.42130297</v>
       </c>
       <c r="C139" s="5">
-        <v>1.0911654599999849</v>
+        <v>1.0911656399999856</v>
       </c>
       <c r="D139" s="5">
-        <v>9.6685441018879548</v>
+        <v>9.6685457701446875</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>142.72815850999999</v>
+        <v>142.72815894999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.3068556499999886</v>
+        <v>0.30685597999999459</v>
       </c>
       <c r="D140" s="5">
-        <v>2.6163346763504736</v>
+        <v>2.6163375214014239</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>142.01453902</v>
+        <v>142.0145392</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.71361948999998503</v>
+        <v>-0.71361974999999234</v>
       </c>
       <c r="D141" s="5">
-        <v>-5.8375498133546921</v>
+        <v>-5.8375518645603419</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>142.11726089999999</v>
+        <v>142.11726084</v>
       </c>
       <c r="C142" s="5">
-        <v>0.10272187999999005</v>
+        <v>0.10272163999999862</v>
       </c>
       <c r="D142" s="5">
-        <v>0.87144475474969507</v>
+        <v>0.87144270948549263</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>141.62581825000001</v>
+        <v>141.62581807000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.491442649999982</v>
+        <v>-0.49144276999999192</v>
       </c>
       <c r="D143" s="5">
-        <v>-4.071590860770713</v>
+        <v>-4.0715918378225417</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>140.7768021</v>
+        <v>140.77680208999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.84901615000001129</v>
+        <v>-0.84901598000001854</v>
       </c>
       <c r="D144" s="5">
-        <v>-6.9612297137591428</v>
+        <v>-6.9612283740899557</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>140.54859285000001</v>
+        <v>140.54859309</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.22820924999999193</v>
+        <v>-0.22820899999999256</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.9280351195032353</v>
+        <v>-1.9280330262997136</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>139.91129509999999</v>
+        <v>139.91129547</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.63729775000001609</v>
+        <v>-0.63729761999999823</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.3075621133082063</v>
+        <v>-5.3075610486564955</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>139.11182939</v>
+        <v>139.11182957</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.79946570999999267</v>
+        <v>-0.79946590000000128</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.6454646221733586</v>
+        <v>-6.6454661351998956</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>138.70194294000001</v>
+        <v>138.70194284999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.40988644999998769</v>
+        <v>-0.40988672000000292</v>
       </c>
       <c r="D148" s="5">
-        <v>-3.4790040389776178</v>
+        <v>-3.4790062892254614</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>138.24335916999999</v>
+        <v>138.24335887999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.45858377000001838</v>
+        <v>-0.4585839700000065</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.8961466535284983</v>
+        <v>-3.8961483244397854</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.5140794811832734</v>
+        <v>-2.5140793144627249</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>138.73214369999999</v>
+        <v>138.73214345</v>
       </c>
       <c r="C150" s="5">
-        <v>0.48878453000000377</v>
+        <v>0.48878457000000708</v>
       </c>
       <c r="D150" s="5">
-        <v>4.3263052448031969</v>
+        <v>4.3263056150151913</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>138.33460084999999</v>
+        <v>138.33460072</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.39754285000000777</v>
+        <v>-0.39754272999999785</v>
       </c>
       <c r="D151" s="5">
-        <v>-3.3849705002406916</v>
+        <v>-3.3849695005263136</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>138.4897249</v>
+        <v>138.48972501</v>
       </c>
       <c r="C152" s="5">
-        <v>0.15512405000001195</v>
+        <v>0.15512429000000338</v>
       </c>
       <c r="D152" s="5">
-        <v>1.3539724628665262</v>
+        <v>1.3539745718802454</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>139.34997290000001</v>
       </c>
       <c r="C153" s="5">
-        <v>0.86024800000001278</v>
+        <v>0.86024789000001078</v>
       </c>
       <c r="D153" s="5">
-        <v>7.7139698261126766</v>
+        <v>7.713968799448323</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>139.70881335000001</v>
+        <v>139.7088134</v>
       </c>
       <c r="C154" s="5">
-        <v>0.35884045000000242</v>
+        <v>0.35884049999998524</v>
       </c>
       <c r="D154" s="5">
-        <v>3.1342663440424134</v>
+        <v>3.134266786967288</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>139.36710275999999</v>
+        <v>139.36710277</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.34171059000001947</v>
+        <v>-0.34171062999999435</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.8958894050166717</v>
+        <v>-2.8958897384343429</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>139.22318039000001</v>
+        <v>139.22318042000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.14392236999998431</v>
+        <v>-0.14392234999999687</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.2322081347739045</v>
+        <v>-1.2322079644251138</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>139.04230372999999</v>
+        <v>139.04230378</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.180876660000024</v>
+        <v>-0.18087664000000814</v>
       </c>
       <c r="D157" s="5">
-        <v>-1.5479300187345446</v>
+        <v>-1.547929848465901</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>139.61753300999999</v>
+        <v>139.6175331</v>
       </c>
       <c r="C158" s="5">
-        <v>0.57522928000000206</v>
+        <v>0.57522932000000537</v>
       </c>
       <c r="D158" s="5">
-        <v>5.0790315343018699</v>
+        <v>5.0790318936914103</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>138.4806888</v>
+        <v>138.48068882000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.1368442099999925</v>
+        <v>-1.1368442799999912</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.3451462639550282</v>
+        <v>-9.3451468080948281</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>138.42760466999999</v>
+        <v>138.42760462999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-5.3084130000002006E-2</v>
+        <v>-5.3084190000021181E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.4590302481989883</v>
+        <v>-0.45903076587285874</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>137.83925525000001</v>
+        <v>137.83925515999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.58834941999998591</v>
+        <v>-0.58834946999999715</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.9827258364836808</v>
+        <v>-4.9827262514904547</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.29231344089595268</v>
+        <v>-0.29231329683675478</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>136.17716098</v>
+        <v>136.17716092000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.6620942700000114</v>
+        <v>-1.6620942399999876</v>
       </c>
       <c r="D162" s="5">
-        <v>-13.547751334221104</v>
+        <v>-13.547751113942052</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>136.38924506000001</v>
+        <v>136.38924503000001</v>
       </c>
       <c r="C163" s="5">
-        <v>0.212084080000011</v>
+        <v>0.21208411000000638</v>
       </c>
       <c r="D163" s="5">
-        <v>1.8849875236455649</v>
+        <v>1.8849877934090653</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>136.5163034</v>
+        <v>136.51630348</v>
       </c>
       <c r="C164" s="5">
-        <v>0.12705833999999072</v>
+        <v>0.12705844999999272</v>
       </c>
       <c r="D164" s="5">
-        <v>1.1236491057881937</v>
+        <v>1.1236500838187613</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>135.77070230000001</v>
+        <v>135.77070230999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.74560109999998758</v>
+        <v>-0.74560117000001469</v>
       </c>
       <c r="D165" s="5">
-        <v>-6.3606188341243541</v>
+        <v>-6.3606194098461462</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>135.40749048000001</v>
+        <v>135.40749052999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.36321182000000363</v>
+        <v>-0.36321178000000032</v>
       </c>
       <c r="D166" s="5">
-        <v>-3.1634076469593042</v>
+        <v>-3.163407303457999</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>135.44918702000001</v>
       </c>
       <c r="C167" s="5">
-        <v>4.1696540000003779E-2</v>
+        <v>4.1696490000020958E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>0.37014700862112448</v>
+        <v>0.37014656387410749</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>135.60071382000001</v>
+        <v>135.60071381</v>
       </c>
       <c r="C168" s="5">
-        <v>0.15152679999999918</v>
+        <v>0.15152678999999125</v>
       </c>
       <c r="D168" s="5">
-        <v>1.3507288672231832</v>
+        <v>1.3507287775326615</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>135.27739645</v>
+        <v>135.27739643999999</v>
       </c>
       <c r="C169" s="5">
         <v>-0.32331737000001226</v>
       </c>
       <c r="D169" s="5">
-        <v>-2.8239759035811218</v>
+        <v>-2.8239759037866907</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>135.98898672999999</v>
+        <v>135.98898671000001</v>
       </c>
       <c r="C170" s="5">
-        <v>0.7115902799999958</v>
+        <v>0.71159027000001629</v>
       </c>
       <c r="D170" s="5">
-        <v>6.4981390360661528</v>
+        <v>6.4981389425841307</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>137.52907991000001</v>
       </c>
       <c r="C171" s="5">
-        <v>1.5400931800000137</v>
+        <v>1.5400932000000012</v>
       </c>
       <c r="D171" s="5">
-        <v>14.469450052466758</v>
+        <v>14.46945025448807</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>136.63293734999999</v>
+        <v>136.63293734000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.89614256000001546</v>
+        <v>-0.89614256999999498</v>
       </c>
       <c r="D172" s="5">
-        <v>-7.5449986472782449</v>
+        <v>-7.5449987284780917</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>136.86630488</v>
       </c>
       <c r="C173" s="5">
-        <v>0.23336753000000954</v>
+        <v>0.23336753999998905</v>
       </c>
       <c r="D173" s="5">
-        <v>2.0689503187426128</v>
+        <v>2.0689504083859722</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.70585869622943331</v>
+        <v>-0.70585863139684957</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>136.50066906000001</v>
+        <v>136.50066906999999</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.36563581999999428</v>
+        <v>-0.36563581000001477</v>
       </c>
       <c r="D174" s="5">
-        <v>-3.1590919278994378</v>
+        <v>-3.1590918427651271</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>137.024878</v>
+        <v>137.02487801000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.52420893999999407</v>
+        <v>0.52420894000002249</v>
       </c>
       <c r="D175" s="5">
-        <v>4.7070027056252961</v>
+        <v>4.7070027052734442</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>137.25505820000001</v>
+        <v>137.25505822</v>
       </c>
       <c r="C176" s="5">
-        <v>0.23018020000000661</v>
+        <v>0.23018020999998612</v>
       </c>
       <c r="D176" s="5">
-        <v>2.0345399077238646</v>
+        <v>2.0345399967812039</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>137.63243076000001</v>
+        <v>137.63243077999999</v>
       </c>
       <c r="C177" s="5">
         <v>0.37737255999999775</v>
       </c>
       <c r="D177" s="5">
-        <v>3.3496623603448628</v>
+        <v>3.3496623598494368</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>137.6095124</v>
+        <v>137.60951243</v>
       </c>
       <c r="C178" s="5">
-        <v>-2.2918360000005578E-2</v>
+        <v>-2.2918349999997645E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.19963941655486428</v>
+        <v>-0.19963932949664809</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>137.58172648999999</v>
+        <v>137.58172644999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-2.7785910000005742E-2</v>
+        <v>-2.7785980000004429E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.24203332383573306</v>
+        <v>-0.24203393285142649</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>137.70010934000001</v>
+        <v>137.70010933</v>
       </c>
       <c r="C180" s="5">
-        <v>0.11838285000001747</v>
+        <v>0.11838288000001285</v>
       </c>
       <c r="D180" s="5">
-        <v>1.0374462656707273</v>
+        <v>1.0374465301236091</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>138.32224911</v>
+        <v>138.32224909999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.62213976999998977</v>
       </c>
       <c r="D181" s="5">
-        <v>5.5584687831069068</v>
+        <v>5.5584687835207536</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>138.28910347999999</v>
+        <v>138.28910346000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-3.3145630000007031E-2</v>
+        <v>-3.3145639999986543E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-0.28717272316791664</v>
+        <v>-0.28717280971405357</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>138.15670811999999</v>
+        <v>138.1567081</v>
       </c>
       <c r="C183" s="5">
         <v>-0.13239536000000385</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.142827044964323</v>
+        <v>-1.1428270451287137</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>137.74659323</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.41011488999998846</v>
+        <v>-0.41011487000000102</v>
       </c>
       <c r="D184" s="5">
-        <v>-3.5045847858177992</v>
+        <v>-3.5045846181901541</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>138.02603719000001</v>
+        <v>138.02603718</v>
       </c>
       <c r="C185" s="5">
-        <v>0.27944396000000893</v>
+        <v>0.279443950000001</v>
       </c>
       <c r="D185" s="5">
-        <v>2.4617648952465654</v>
+        <v>2.4617648061659558</v>
       </c>
       <c r="E185" s="5">
-        <v>0.84734684041980479</v>
+        <v>0.84734683311338266</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>138.83925396000001</v>
       </c>
       <c r="C186" s="5">
-        <v>0.81321676999999681</v>
+        <v>0.81321678000000475</v>
       </c>
       <c r="D186" s="5">
-        <v>7.3037808622292033</v>
+        <v>7.3037809555193345</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>139.42331701000001</v>
+        <v>139.42331702000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.58406304999999747</v>
+        <v>0.58406306000000541</v>
       </c>
       <c r="D187" s="5">
-        <v>5.1665611531218625</v>
+        <v>5.1665612436374575</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>139.65337847999999</v>
+        <v>139.65337851999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.23006146999998123</v>
+        <v>0.2300614999999766</v>
       </c>
       <c r="D188" s="5">
-        <v>1.9981816048904699</v>
+        <v>1.9981818676776619</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>140.26800781</v>
+        <v>140.26800782000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.61462933000001385</v>
+        <v>0.61462930000001847</v>
       </c>
       <c r="D189" s="5">
-        <v>5.4110616819069257</v>
+        <v>5.4110614097803822</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>140.58870132999999</v>
+        <v>140.58870138</v>
       </c>
       <c r="C190" s="5">
-        <v>0.32069351999999185</v>
+        <v>0.32069355999999516</v>
       </c>
       <c r="D190" s="5">
-        <v>2.7783128258813683</v>
+        <v>2.7783131765879876</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>140.93208392</v>
+        <v>140.93208385</v>
       </c>
       <c r="C191" s="5">
-        <v>0.34338259000000448</v>
+        <v>0.34338246999999456</v>
       </c>
       <c r="D191" s="5">
-        <v>2.9706500798049262</v>
+        <v>2.970649026612282</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>141.63621617999999</v>
       </c>
       <c r="C192" s="5">
-        <v>0.7041322599999944</v>
+        <v>0.70413232999999309</v>
       </c>
       <c r="D192" s="5">
-        <v>6.1630305223687509</v>
+        <v>6.1630311551341022</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>141.60306188999999</v>
+        <v>141.60306184000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-3.3154289999998809E-2</v>
+        <v>-3.315433999998163E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.28053535949579267</v>
+        <v>-0.28053578202663632</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>141.68226085000001</v>
+        <v>141.68226086000001</v>
       </c>
       <c r="C194" s="5">
-        <v>7.9198960000013585E-2</v>
+        <v>7.9199020000004339E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>0.67323157618892626</v>
+        <v>0.67323208802791967</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>141.82907316000001</v>
+        <v>141.82907315</v>
       </c>
       <c r="C195" s="5">
-        <v>0.14681231000000139</v>
+        <v>0.14681228999998552</v>
       </c>
       <c r="D195" s="5">
-        <v>1.2505608856976602</v>
+        <v>1.2505607142748731</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>142.27803194000001</v>
+        <v>142.27803195000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.44895877999999811</v>
+        <v>0.44895880000001398</v>
       </c>
       <c r="D196" s="5">
-        <v>3.8654273173501563</v>
+        <v>3.8654274928317855</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>142.45100482000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.17297288000000322</v>
+        <v>0.17297286999999528</v>
       </c>
       <c r="D197" s="5">
-        <v>1.4686807628084164</v>
+        <v>1.4686806772277849</v>
       </c>
       <c r="E197" s="5">
-        <v>3.2058934097403569</v>
+        <v>3.2058934172176423</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>143.20229183000001</v>
+        <v>143.20229180999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.75128700999999865</v>
+        <v>0.75128698999998278</v>
       </c>
       <c r="D198" s="5">
-        <v>6.5156491162131625</v>
+        <v>6.5156489376980486</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>143.63903818</v>
       </c>
       <c r="C199" s="5">
-        <v>0.43674634999999284</v>
+        <v>0.43674637000000871</v>
       </c>
       <c r="D199" s="5">
-        <v>3.7218461515429402</v>
+        <v>3.7218463253757772</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>144.61549572000001</v>
+        <v>144.61549579999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.97645754000001261</v>
+        <v>0.97645761999999081</v>
       </c>
       <c r="D200" s="5">
-        <v>8.4696170065073026</v>
+        <v>8.4696177265600081</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>144.51012385000001</v>
+        <v>144.51012388000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.10537186999999903</v>
+        <v>-0.10537191999998186</v>
       </c>
       <c r="D201" s="5">
-        <v>-0.87086615390654654</v>
+        <v>-0.87086656500671156</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>144.9107017</v>
+        <v>144.9107018</v>
       </c>
       <c r="C202" s="5">
-        <v>0.40057784999999058</v>
+        <v>0.40057791999998926</v>
       </c>
       <c r="D202" s="5">
-        <v>3.3775497614233485</v>
+        <v>3.3775503599573042</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>145.13610234000001</v>
+        <v>145.13610224000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.2254006400000037</v>
+        <v>0.22540044000001558</v>
       </c>
       <c r="D203" s="5">
-        <v>1.8825852970371093</v>
+        <v>1.8825836109759297</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>145.05584132000001</v>
+        <v>145.0558413</v>
       </c>
       <c r="C204" s="5">
-        <v>-8.0261019999994687E-2</v>
+        <v>-8.026094000001649E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.66159158433197751</v>
+        <v>-0.66159092735099678</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>145.62674415000001</v>
+        <v>145.62674405000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.57090282999999431</v>
+        <v>0.57090275000001611</v>
       </c>
       <c r="D205" s="5">
-        <v>4.8264820087931426</v>
+        <v>4.8264813184367261</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>146.44183325</v>
+        <v>146.44183326000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.81508909999999446</v>
+        <v>0.81508920999999646</v>
       </c>
       <c r="D206" s="5">
-        <v>6.9272027183308493</v>
+        <v>6.9272036870575482</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>147.77531189999999</v>
+        <v>147.77531189000001</v>
       </c>
       <c r="C207" s="5">
-        <v>1.3334786499999893</v>
+        <v>1.3334786300000019</v>
       </c>
       <c r="D207" s="5">
-        <v>11.491236427480779</v>
+        <v>11.491236245585013</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>148.88080378999999</v>
+        <v>148.88080374</v>
       </c>
       <c r="C208" s="5">
-        <v>1.1054918899999961</v>
+        <v>1.1054918499999928</v>
       </c>
       <c r="D208" s="5">
-        <v>9.3558050478493406</v>
+        <v>9.3558046959394847</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>149.52077466</v>
+        <v>149.52077452</v>
       </c>
       <c r="C209" s="5">
-        <v>0.63997087000001329</v>
+        <v>0.63997077999999874</v>
       </c>
       <c r="D209" s="5">
-        <v>5.2819701222058812</v>
+        <v>5.2819693635620446</v>
       </c>
       <c r="E209" s="5">
-        <v>4.9629483828024235</v>
+        <v>4.9629482845230166</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>149.90251327999999</v>
+        <v>149.90251316000001</v>
       </c>
       <c r="C210" s="5">
-        <v>0.38173861999999303</v>
+        <v>0.3817386400000089</v>
       </c>
       <c r="D210" s="5">
-        <v>3.1070854564969386</v>
+        <v>3.1070856245259293</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>149.71438831</v>
+        <v>149.71438834</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.18812496999998984</v>
+        <v>-0.18812482000001296</v>
       </c>
       <c r="D211" s="5">
-        <v>-1.495627006371214</v>
+        <v>-1.4956258232528774</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>150.14420763000001</v>
+        <v>150.14420802000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.42981932000000711</v>
+        <v>0.42981968000000847</v>
       </c>
       <c r="D212" s="5">
-        <v>3.5000370122365343</v>
+        <v>3.5000399894625112</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>150.15495189000001</v>
+        <v>150.15495243999999</v>
       </c>
       <c r="C213" s="5">
-        <v>1.074425999999562E-2</v>
+        <v>1.0744419999980437E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>8.5905329663460428E-2</v>
+        <v>8.5906609217634156E-2</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>150.61306200000001</v>
+        <v>150.61306256</v>
       </c>
       <c r="C214" s="5">
-        <v>0.4581101100000069</v>
+        <v>0.45811012000001483</v>
       </c>
       <c r="D214" s="5">
-        <v>3.7231613628248006</v>
+        <v>3.7231614315984762</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>150.67299299999999</v>
+        <v>150.67299288000001</v>
       </c>
       <c r="C215" s="5">
-        <v>5.993099999997753E-2</v>
+        <v>5.9930320000006532E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>0.47854283423662825</v>
+        <v>0.47853739083556501</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>151.52614871</v>
+        <v>151.52614826000001</v>
       </c>
       <c r="C216" s="5">
-        <v>0.85315571000001</v>
+        <v>0.85315538000000402</v>
       </c>
       <c r="D216" s="5">
-        <v>7.0104123021272891</v>
+        <v>7.0104095112645259</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>151.41170790000001</v>
+        <v>151.4117071</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.11444080999999073</v>
+        <v>-0.11444116000001259</v>
       </c>
       <c r="D217" s="5">
-        <v>-0.90255019375419243</v>
+        <v>-0.90255294528159835</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>151.58481269999999</v>
+        <v>151.58481209999999</v>
       </c>
       <c r="C218" s="5">
-        <v>0.17310479999997597</v>
+        <v>0.17310499999999251</v>
       </c>
       <c r="D218" s="5">
-        <v>1.3805862998183649</v>
+        <v>1.3805879122894549</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>151.27644602999999</v>
+        <v>151.27644558</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.30836666999999807</v>
+        <v>-0.30836651999999276</v>
       </c>
       <c r="D219" s="5">
-        <v>-2.4140131651908092</v>
+        <v>-2.4140120134882315</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>152.00652407999999</v>
+        <v>152.00652460000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.73007805000000303</v>
+        <v>0.73007902000000513</v>
       </c>
       <c r="D220" s="5">
-        <v>5.9475655495137003</v>
+        <v>5.9475736806829937</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>152.35679919</v>
+        <v>152.35679894</v>
       </c>
       <c r="C221" s="5">
-        <v>0.35027511000001255</v>
+        <v>0.35027433999999857</v>
       </c>
       <c r="D221" s="5">
-        <v>2.8005276884849994</v>
+        <v>2.8005214442278881</v>
       </c>
       <c r="E221" s="5">
-        <v>1.8967428014260435</v>
+        <v>1.896742729633627</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>152.28431834</v>
+        <v>152.28431807999999</v>
       </c>
       <c r="C222" s="5">
-        <v>-7.2480850000005148E-2</v>
+        <v>-7.2480860000013081E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-0.56938583517109898</v>
+        <v>-0.56938591445433451</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>152.81887073999999</v>
+        <v>152.81887087999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.53455239999999549</v>
+        <v>0.53455280000000016</v>
       </c>
       <c r="D223" s="5">
-        <v>4.2945536469041645</v>
+        <v>4.2945569302428765</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>153.16466163000001</v>
+        <v>153.16466274999999</v>
       </c>
       <c r="C224" s="5">
-        <v>0.34579089000001773</v>
+        <v>0.34579186999999934</v>
       </c>
       <c r="D224" s="5">
-        <v>2.7493483496598969</v>
+        <v>2.7493562362163937</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>152.44877116000001</v>
+        <v>152.44877371000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.71589047000000505</v>
+        <v>-0.7158890399999791</v>
       </c>
       <c r="D225" s="5">
-        <v>-5.4668289183290479</v>
+        <v>-5.4668182384939756</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>152.05893452999999</v>
+        <v>152.05893603000001</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.38983663000001911</v>
+        <v>-0.38983767999999941</v>
       </c>
       <c r="D226" s="5">
-        <v>-3.0258055090142344</v>
+        <v>-3.025813494645635</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>152.02268197000001</v>
+        <v>152.02268172000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-3.6252559999979894E-2</v>
+        <v>-3.6254310000003898E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.28571864931362656</v>
+        <v>-0.28573242075775607</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>152.43282434</v>
+        <v>152.43282256000001</v>
       </c>
       <c r="C228" s="5">
-        <v>0.41014236999998843</v>
+        <v>0.41014083999999684</v>
       </c>
       <c r="D228" s="5">
-        <v>3.2859568951142837</v>
+        <v>3.2859444601672561</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>152.72961735999999</v>
+        <v>152.72961459000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.29679301999999552</v>
+        <v>0.29679203000000598</v>
       </c>
       <c r="D229" s="5">
-        <v>2.3616331852281069</v>
+        <v>2.3616252509512048</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>152.19628413999999</v>
+        <v>152.19628184999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.53333322000000294</v>
+        <v>-0.53333274000002007</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.1108592106339437</v>
+        <v>-4.1108556547574064</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>151.60453344000001</v>
+        <v>151.60453219999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.59175069999997731</v>
+        <v>-0.59174964999999702</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.567199803120725</v>
+        <v>-4.5671919388646343</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>150.58137923000001</v>
+        <v>150.58138063000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.0231542100000013</v>
+        <v>-1.0231515699999818</v>
       </c>
       <c r="D232" s="5">
-        <v>-7.8046559123563064</v>
+        <v>-7.804636577360613</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>149.70960876000001</v>
+        <v>149.70960882</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.8717704700000013</v>
+        <v>-0.87177181000001269</v>
       </c>
       <c r="D233" s="5">
-        <v>-6.7302405468975701</v>
+        <v>-6.7302505042152294</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.7374941217416562</v>
+        <v>-1.7374939211229457</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>148.44849336999999</v>
+        <v>148.44849298</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.2611153900000147</v>
+        <v>-1.2611158400000022</v>
       </c>
       <c r="D234" s="5">
-        <v>-9.6530645935573585</v>
+        <v>-9.6530678763489419</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>147.93456757999999</v>
+        <v>147.93456843000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.51392579000000183</v>
+        <v>-0.51392454999998449</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.076179338754649</v>
+        <v>-4.0761697007612891</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>146.77252808</v>
+        <v>146.77253100999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.1620394999999917</v>
+        <v>-1.1620374200000185</v>
       </c>
       <c r="D236" s="5">
-        <v>-9.0293498866656385</v>
+        <v>-9.0293343666202119</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>146.28870953000001</v>
+        <v>146.28871412000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.48381854999999518</v>
+        <v>-0.48381688999998573</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.8847259323241623</v>
+        <v>-3.884712768244758</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>145.90439837</v>
+        <v>145.90440140999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.38431116000000998</v>
+        <v>-0.38431271000001743</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.1073344730797925</v>
+        <v>-3.1073467289346346</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>145.89679219999999</v>
+        <v>145.89679466999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-7.6061700000025212E-3</v>
+        <v>-7.6067399999999452E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>-6.2539495267122103E-2</v>
+        <v>-6.2544179277868039E-2</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>145.23364264</v>
+        <v>145.23364468</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.6631495599999937</v>
+        <v>-0.66314998999999375</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.320088667278366</v>
+        <v>-5.3200919433285527</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>145.13217121</v>
+        <v>145.13214991000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.10147143000000369</v>
+        <v>-0.10149476999998797</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.83519830340481604</v>
+        <v>-0.83538966247008739</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>145.28877965000001</v>
+        <v>145.28878040000001</v>
       </c>
       <c r="C242" s="5">
-        <v>0.15660844000001362</v>
+        <v>0.15663048999999774</v>
       </c>
       <c r="D242" s="5">
-        <v>1.3026022862490105</v>
+        <v>1.3027869710908968</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>144.35982454000001</v>
+        <v>144.35982446</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.92895511000000397</v>
+        <v>-0.9289559400000087</v>
       </c>
       <c r="D243" s="5">
-        <v>-7.4084754068074021</v>
+        <v>-7.4084817581825728</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>144.00094397000001</v>
+        <v>144.00094340999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.35888056999999662</v>
+        <v>-0.35888105000000792</v>
       </c>
       <c r="D244" s="5">
-        <v>-2.9427633802515119</v>
+        <v>-2.9427672641241354</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>143.78257525000001</v>
+        <v>143.78257398</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.21836872000000085</v>
+        <v>-0.21836942999999565</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.8046265755100488</v>
+        <v>-1.8046324011478321</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.9590201050499374</v>
+        <v>-3.9590209918497932</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>143.78295395000001</v>
+        <v>143.78295337</v>
       </c>
       <c r="C246" s="5">
-        <v>3.7869999999884385E-4</v>
+        <v>3.7939000000619671E-4</v>
       </c>
       <c r="D246" s="5">
-        <v>3.1606512983284318E-3</v>
+        <v>3.1664101881379025E-3</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>143.74004614</v>
+        <v>143.74005030000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-4.2907810000002655E-2</v>
+        <v>-4.2903069999994159E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.35751766379021888</v>
+        <v>-0.35747823526181</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>143.91066119000001</v>
+        <v>143.91066905</v>
       </c>
       <c r="C248" s="5">
-        <v>0.17061505000000921</v>
+        <v>0.17061874999998849</v>
       </c>
       <c r="D248" s="5">
-        <v>1.4336990010506812</v>
+        <v>1.433730254096055</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>144.32366830000001</v>
+        <v>144.32368177999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.41300710999999524</v>
+        <v>0.41301272999999128</v>
       </c>
       <c r="D249" s="5">
-        <v>3.4987451066099018</v>
+        <v>3.4987932757058582</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>144.35081565999999</v>
+        <v>144.35082692</v>
       </c>
       <c r="C250" s="5">
-        <v>2.714735999998652E-2</v>
+        <v>2.7145140000015999E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>0.22595431492917761</v>
+        <v>0.22593579706706723</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>144.30163021999999</v>
+        <v>144.30163680999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-4.9185440000002245E-2</v>
+        <v>-4.9190110000012055E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.40811714428361512</v>
+        <v>-0.4081557893250598</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>143.95263541</v>
+        <v>143.95263535999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.34899480999999355</v>
+        <v>-0.34900145000000293</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.8639158562067113</v>
+        <v>-2.8639694934537552</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>144.18909839</v>
+        <v>144.18904843999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.23646297999999888</v>
+        <v>0.23641308000000549</v>
       </c>
       <c r="D253" s="5">
-        <v>1.9890797159538787</v>
+        <v>1.988656169064118</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>144.01755008999999</v>
+        <v>144.01754409</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.17154830000001198</v>
+        <v>-0.1715043499999922</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.4183890336868732</v>
+        <v>-1.4180285099534951</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>144.45164326</v>
+        <v>144.45163957</v>
       </c>
       <c r="C255" s="5">
-        <v>0.43409317000001124</v>
+        <v>0.43409547999999631</v>
       </c>
       <c r="D255" s="5">
-        <v>3.6775712198883204</v>
+        <v>3.6775912711848546</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>144.24865983000001</v>
+        <v>144.24865743000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.20298342999998908</v>
+        <v>-0.20298213999998893</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.6732684198357384</v>
+        <v>-1.6732579103459932</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>144.63016021999999</v>
+        <v>144.63016116</v>
       </c>
       <c r="C257" s="5">
-        <v>0.38150038999998515</v>
+        <v>0.38150372999999149</v>
       </c>
       <c r="D257" s="5">
-        <v>3.2202637206058427</v>
+        <v>3.2202923794340421</v>
       </c>
       <c r="E257" s="5">
-        <v>0.5894907422031137</v>
+        <v>0.58949228445297486</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>145.53384513</v>
+        <v>145.53384833999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.90368491000000972</v>
+        <v>0.90368717999999149</v>
       </c>
       <c r="D258" s="5">
-        <v>7.761006593357056</v>
+        <v>7.7610267111172693</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>145.29409691999999</v>
+        <v>145.29411003999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.23974821000001612</v>
+        <v>-0.23973829999999907</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.9590316950972464</v>
+        <v>-1.9589514078888093</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>145.96773823999999</v>
+        <v>145.96775815999999</v>
       </c>
       <c r="C260" s="5">
-        <v>0.67364132000000154</v>
+        <v>0.67364811999999574</v>
       </c>
       <c r="D260" s="5">
-        <v>5.7077686196435273</v>
+        <v>5.7078271845944162</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>146.66292859000001</v>
+        <v>146.66296148000001</v>
       </c>
       <c r="C261" s="5">
-        <v>0.6951903500000185</v>
+        <v>0.69520332000001872</v>
       </c>
       <c r="D261" s="5">
-        <v>5.8672639361804224</v>
+        <v>5.8673754617119434</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>146.52341877999999</v>
+        <v>146.52344890000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.13950981000002116</v>
+        <v>-0.13951258000000166</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.1355199848704367</v>
+        <v>-1.1355421597386228</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>146.63492607000001</v>
+        <v>146.63493876999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.11150729000002002</v>
+        <v>0.11148986999998556</v>
       </c>
       <c r="D263" s="5">
-        <v>0.91705642504555929</v>
+        <v>0.91691237040270046</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>147.22910994</v>
+        <v>147.22909752999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.59418386999999484</v>
+        <v>0.59415875999999912</v>
       </c>
       <c r="D264" s="5">
-        <v>4.9724043466864654</v>
+        <v>4.9721890694391258</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>147.5250192</v>
+        <v>147.52492119999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.29590926000000195</v>
+        <v>0.29582367000000431</v>
       </c>
       <c r="D265" s="5">
-        <v>2.4386670481624018</v>
+        <v>2.4379540726997107</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>147.78770019999999</v>
+        <v>147.78767087</v>
       </c>
       <c r="C266" s="5">
-        <v>0.2626809999999864</v>
+        <v>0.26274967000000515</v>
       </c>
       <c r="D266" s="5">
-        <v>2.1577532411107159</v>
+        <v>2.1583243052951451</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>148.04253317000001</v>
+        <v>148.04251507000001</v>
       </c>
       <c r="C267" s="5">
-        <v>0.25483297000002381</v>
+        <v>0.25484420000000796</v>
       </c>
       <c r="D267" s="5">
-        <v>2.0889182498008196</v>
+        <v>2.0890115977575174</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>148.45655246999999</v>
+        <v>148.45654948000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.41401929999997833</v>
+        <v>0.4140344099999993</v>
       </c>
       <c r="D268" s="5">
-        <v>3.408052328250788</v>
+        <v>3.4081790506717446</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>148.80176148000001</v>
+        <v>148.80176940000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.34520901000001913</v>
+        <v>0.34521992000000523</v>
       </c>
       <c r="D269" s="5">
-        <v>2.8263491719597189</v>
+        <v>2.8264396991837026</v>
       </c>
       <c r="E269" s="5">
-        <v>2.8843231962506932</v>
+        <v>2.8843280036071395</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>149.46432747</v>
+        <v>149.46433551000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.66256598999999028</v>
+        <v>0.66256611000000021</v>
       </c>
       <c r="D270" s="5">
-        <v>5.4760263402384046</v>
+        <v>5.4760270578001702</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>149.68792151</v>
+        <v>149.68795213000001</v>
       </c>
       <c r="C271" s="5">
-        <v>0.22359403999999472</v>
+        <v>0.22361662000000138</v>
       </c>
       <c r="D271" s="5">
-        <v>1.8100073173346276</v>
+        <v>1.8101915123340806</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>150.03933602999999</v>
+        <v>150.03938694000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.35141451999999163</v>
+        <v>0.35143481000000065</v>
       </c>
       <c r="D272" s="5">
-        <v>2.8538391004483188</v>
+        <v>2.8540054177824459</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>150.34648503</v>
+        <v>150.34655083999999</v>
       </c>
       <c r="C273" s="5">
-        <v>0.30714900000000966</v>
+        <v>0.30716389999997773</v>
       </c>
       <c r="D273" s="5">
-        <v>2.484396109914333</v>
+        <v>2.4845171373114594</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>150.73324725000001</v>
+        <v>150.73331277</v>
       </c>
       <c r="C274" s="5">
-        <v>0.38676222000000848</v>
+        <v>0.3867619300000058</v>
       </c>
       <c r="D274" s="5">
-        <v>3.1310201329278753</v>
+        <v>3.1310163619630016</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>151.3409916</v>
+        <v>151.34104988000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.60774434999999016</v>
+        <v>0.6077371100000164</v>
       </c>
       <c r="D275" s="5">
-        <v>4.9470508757774256</v>
+        <v>4.9469884308242396</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>151.58189709000001</v>
+        <v>151.58194025</v>
       </c>
       <c r="C276" s="5">
-        <v>0.24090549000001715</v>
+        <v>0.24089036999998825</v>
       </c>
       <c r="D276" s="5">
-        <v>1.9269795707104409</v>
+        <v>1.9268568180342394</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>151.69882333000001</v>
+        <v>151.69848146999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.11692623999999796</v>
+        <v>0.11654121999998779</v>
       </c>
       <c r="D277" s="5">
-        <v>0.92958528015802955</v>
+        <v>0.92651107973977798</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>152.32132733</v>
+        <v>152.32126331000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.62250399999999217</v>
+        <v>0.62278184000001602</v>
       </c>
       <c r="D278" s="5">
-        <v>5.0369349706760991</v>
+        <v>5.0392457047863326</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>152.86857021</v>
+        <v>152.86855405</v>
       </c>
       <c r="C279" s="5">
-        <v>0.54724287999999888</v>
+        <v>0.547290739999994</v>
       </c>
       <c r="D279" s="5">
-        <v>4.3974419482010196</v>
+        <v>4.397836050206938</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>154.35984672999999</v>
+        <v>154.35983694000001</v>
       </c>
       <c r="C280" s="5">
-        <v>1.4912765199999853</v>
+        <v>1.4912828900000079</v>
       </c>
       <c r="D280" s="5">
-        <v>12.355314757771829</v>
+        <v>12.355371773835589</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>153.88975305</v>
+        <v>153.88974899999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.47009367999999085</v>
+        <v>-0.4700879400000133</v>
       </c>
       <c r="D281" s="5">
-        <v>-3.5939323265997247</v>
+        <v>-3.5938894000269395</v>
       </c>
       <c r="E281" s="5">
-        <v>3.4193086959416474</v>
+        <v>3.4193004696891682</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>154.21362576999999</v>
+        <v>154.21367452000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.32387271999999712</v>
+        <v>0.32392552000001729</v>
       </c>
       <c r="D282" s="5">
-        <v>2.5549305480022655</v>
+        <v>2.5553519726160046</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>155.19423307</v>
+        <v>155.19430811000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.98060730000000262</v>
+        <v>0.9806335899999965</v>
       </c>
       <c r="D283" s="5">
-        <v>7.9031122983647117</v>
+        <v>7.9033290584049842</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>155.31051316</v>
+        <v>155.31062796000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.11628009000000361</v>
+        <v>0.11631984999999645</v>
       </c>
       <c r="D284" s="5">
-        <v>0.90282066949798345</v>
+        <v>0.90313020887862194</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>155.88974891999999</v>
+        <v>155.88987925000001</v>
       </c>
       <c r="C285" s="5">
-        <v>0.57923575999998889</v>
+        <v>0.57925129000000197</v>
       </c>
       <c r="D285" s="5">
-        <v>4.5683932574200448</v>
+        <v>4.5685148183946866</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>156.61206773000001</v>
+        <v>156.61218600999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.72231881000001863</v>
+        <v>0.72230675999998084</v>
       </c>
       <c r="D286" s="5">
-        <v>5.7041386616866196</v>
+        <v>5.704036174064897</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>156.97408163</v>
+        <v>156.97418630999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.36201389999999378</v>
+        <v>0.36200030000000538</v>
       </c>
       <c r="D287" s="5">
-        <v>2.80937726582835</v>
+        <v>2.8092682301460226</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>157.7303962</v>
+        <v>157.73048940000001</v>
       </c>
       <c r="C288" s="5">
-        <v>0.75631457000000069</v>
+        <v>0.75630309000001716</v>
       </c>
       <c r="D288" s="5">
-        <v>5.9374023558278699</v>
+        <v>5.937305766433143</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>158.67528607</v>
+        <v>158.67466841000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.94488986999999725</v>
+        <v>0.94417900999999915</v>
       </c>
       <c r="D289" s="5">
-        <v>7.4302902125392256</v>
+        <v>7.4245104129123662</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>159.33708304000001</v>
+        <v>159.33696727</v>
       </c>
       <c r="C290" s="5">
-        <v>0.6617969700000117</v>
+        <v>0.66229885999999283</v>
       </c>
       <c r="D290" s="5">
-        <v>5.1213352210980334</v>
+        <v>5.1253291148176228</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>159.97532264</v>
+        <v>159.97528746</v>
       </c>
       <c r="C291" s="5">
-        <v>0.63823959999999147</v>
+        <v>0.63832019000000173</v>
       </c>
       <c r="D291" s="5">
-        <v>4.9140346082392705</v>
+        <v>4.9146724843802447</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>160.59039675</v>
+        <v>160.59034123000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.61507410999999479</v>
+        <v>0.61505377000000294</v>
       </c>
       <c r="D292" s="5">
-        <v>4.7125934261973201</v>
+        <v>4.7124353328314772</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>161.37472535000001</v>
+        <v>161.37459369999999</v>
       </c>
       <c r="C293" s="5">
-        <v>0.78432860000000915</v>
+        <v>0.78425246999998421</v>
       </c>
       <c r="D293" s="5">
-        <v>6.0208644273951784</v>
+        <v>6.0202663707953796</v>
       </c>
       <c r="E293" s="5">
-        <v>4.8638536040590541</v>
+        <v>4.8637708155596426</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>161.88596809000001</v>
+        <v>161.88606374</v>
       </c>
       <c r="C294" s="5">
-        <v>0.51124274000000014</v>
+        <v>0.51147004000000607</v>
       </c>
       <c r="D294" s="5">
-        <v>3.8686021674069426</v>
+        <v>3.870355464990749</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>162.84494079000001</v>
+        <v>162.84512695999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.9589727000000039</v>
+        <v>0.95906321999999022</v>
       </c>
       <c r="D295" s="5">
-        <v>7.3447395393988479</v>
+        <v>7.3454510909237047</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>163.34954465999999</v>
+        <v>163.34982601999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.50460386999998263</v>
+        <v>0.50469906000000719</v>
       </c>
       <c r="D296" s="5">
-        <v>3.7824434041979771</v>
+        <v>3.7831647432708282</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>164.10610821</v>
+        <v>164.10637646999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.75656355000000985</v>
+        <v>0.75655044999999177</v>
       </c>
       <c r="D297" s="5">
-        <v>5.7016621885307428</v>
+        <v>5.7015508630881007</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>164.41062116000001</v>
+        <v>164.41082638</v>
       </c>
       <c r="C298" s="5">
-        <v>0.304512950000003</v>
+        <v>0.30444991000001664</v>
       </c>
       <c r="D298" s="5">
-        <v>2.2495691159380549</v>
+        <v>2.2490949359057266</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>165.33054154000001</v>
+        <v>165.33072208999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.91992038000000775</v>
+        <v>0.9198957099999916</v>
       </c>
       <c r="D299" s="5">
-        <v>6.9248420835265723</v>
+        <v>6.924641713469204</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>165.68866714999999</v>
+        <v>165.68886771000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.35812560999997345</v>
+        <v>0.35814562000001615</v>
       </c>
       <c r="D300" s="5">
-        <v>2.6305350358113655</v>
+        <v>2.6306808633878465</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>166.30750426</v>
+        <v>166.30637442</v>
       </c>
       <c r="C301" s="5">
-        <v>0.6188371100000154</v>
+        <v>0.61750670999998647</v>
       </c>
       <c r="D301" s="5">
-        <v>4.5751515428382739</v>
+        <v>4.5651075833087917</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>166.92593092999999</v>
+        <v>166.92578889999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.61842666999999096</v>
+        <v>0.619414479999989</v>
       </c>
       <c r="D302" s="5">
-        <v>4.5546922986235527</v>
+        <v>4.5621487943465544</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>168.28257995000001</v>
+        <v>168.28245157000001</v>
       </c>
       <c r="C303" s="5">
-        <v>1.3566490200000203</v>
+        <v>1.3566626700000199</v>
       </c>
       <c r="D303" s="5">
-        <v>10.200675315853447</v>
+        <v>10.200791652139184</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>168.44980003000001</v>
+        <v>168.44962552000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.16722007999999278</v>
+        <v>0.16717395000000579</v>
       </c>
       <c r="D304" s="5">
-        <v>1.1989620139637225</v>
+        <v>1.1986303736922554</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>169.35406107</v>
+        <v>169.35373235</v>
       </c>
       <c r="C305" s="5">
-        <v>0.90426103999999441</v>
+        <v>0.90410682999998926</v>
       </c>
       <c r="D305" s="5">
-        <v>6.635396350701761</v>
+        <v>6.6342382360642826</v>
       </c>
       <c r="E305" s="5">
-        <v>4.9446006508726104</v>
+        <v>4.9444825651015822</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>169.88405356999999</v>
+        <v>169.88413822000001</v>
       </c>
       <c r="C306" s="5">
-        <v>0.52999249999999165</v>
+        <v>0.53040587000000983</v>
       </c>
       <c r="D306" s="5">
-        <v>3.8207103630046868</v>
+        <v>3.8237494120540561</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>170.20435513000001</v>
+        <v>170.20453233999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.32030156000001853</v>
+        <v>0.32039411999997469</v>
       </c>
       <c r="D307" s="5">
-        <v>2.2861049281338586</v>
+        <v>2.2867712777457028</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>170.90367807999999</v>
+        <v>170.90530992000001</v>
       </c>
       <c r="C308" s="5">
-        <v>0.69932294999998135</v>
+        <v>0.70077758000002177</v>
       </c>
       <c r="D308" s="5">
-        <v>5.0434293119090867</v>
+        <v>5.0541532351896068</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>171.61229828</v>
+        <v>171.61248097999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.7086202000000128</v>
+        <v>0.70717105999997898</v>
       </c>
       <c r="D309" s="5">
-        <v>5.0906255956702839</v>
+        <v>5.0799275172594305</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>172.39877709999999</v>
+        <v>172.39881151</v>
       </c>
       <c r="C310" s="5">
-        <v>0.78647881999998503</v>
+        <v>0.78633053000001496</v>
       </c>
       <c r="D310" s="5">
-        <v>5.6402158177284667</v>
+        <v>5.6391192613911567</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>172.98113097999999</v>
+        <v>172.98114821999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.58235387999999944</v>
+        <v>0.58233670999999276</v>
       </c>
       <c r="D311" s="5">
-        <v>4.1296999474160989</v>
+        <v>4.1295750776717099</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>173.87227462999999</v>
+        <v>173.87233663999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.89114365000000362</v>
+        <v>0.89118841999999177</v>
       </c>
       <c r="D312" s="5">
-        <v>6.3602234150900161</v>
+        <v>6.360551401164094</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>174.00394589000001</v>
+        <v>174.00226114</v>
       </c>
       <c r="C313" s="5">
-        <v>0.13167126000001872</v>
+        <v>0.12992450000001554</v>
       </c>
       <c r="D313" s="5">
-        <v>0.91253928791297234</v>
+        <v>0.90038336147117981</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>175.03439166000001</v>
+        <v>175.03412435999999</v>
       </c>
       <c r="C314" s="5">
-        <v>1.03044577</v>
+        <v>1.0318632199999911</v>
       </c>
       <c r="D314" s="5">
-        <v>7.3424518932118987</v>
+        <v>7.352957157202189</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>175.70763595</v>
+        <v>175.70752997</v>
       </c>
       <c r="C315" s="5">
-        <v>0.67324428999998531</v>
+        <v>0.67340561000000321</v>
       </c>
       <c r="D315" s="5">
-        <v>4.7145313128444721</v>
+        <v>4.7156923542979401</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>175.01035544000001</v>
+        <v>175.01040008999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.69728050999998459</v>
+        <v>-0.69712988000000564</v>
       </c>
       <c r="D316" s="5">
-        <v>-4.6595197995477626</v>
+        <v>-4.6585378383266596</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>175.3298207</v>
+        <v>175.32834713</v>
       </c>
       <c r="C317" s="5">
-        <v>0.31946525999998698</v>
+        <v>0.31794704000000706</v>
       </c>
       <c r="D317" s="5">
-        <v>2.2126156201900171</v>
+        <v>2.2019945767193239</v>
       </c>
       <c r="E317" s="5">
-        <v>3.5285599838848825</v>
+        <v>3.5278908218286942</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>175.23712366000001</v>
+        <v>175.23775175</v>
       </c>
       <c r="C318" s="5">
-        <v>-9.2697039999990238E-2</v>
+        <v>-9.0595379999996339E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.63259950559000355</v>
+        <v>-0.618302905040502</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>176.35832210999999</v>
+        <v>176.35903966000001</v>
       </c>
       <c r="C319" s="5">
-        <v>1.1211984499999801</v>
+        <v>1.1212879100000066</v>
       </c>
       <c r="D319" s="5">
-        <v>7.9538427843814041</v>
+        <v>7.9544703963074559</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>177.03056487000001</v>
+        <v>177.03403143</v>
       </c>
       <c r="C320" s="5">
-        <v>0.67224276000001737</v>
+        <v>0.67499176999999122</v>
       </c>
       <c r="D320" s="5">
-        <v>4.6712865507785306</v>
+        <v>4.6907733198937596</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>177.27913136999999</v>
+        <v>177.27935115</v>
       </c>
       <c r="C321" s="5">
-        <v>0.24856649999998126</v>
+        <v>0.24531971999999769</v>
       </c>
       <c r="D321" s="5">
-        <v>1.6979784044037105</v>
+        <v>1.6755970133268239</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>177.75933567000001</v>
+        <v>177.75906626</v>
       </c>
       <c r="C322" s="5">
-        <v>0.48020430000002534</v>
+        <v>0.47971511000000078</v>
       </c>
       <c r="D322" s="5">
-        <v>3.299362466278799</v>
+        <v>3.2959470383885803</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>178.47081784</v>
+        <v>178.47026219</v>
       </c>
       <c r="C323" s="5">
-        <v>0.71148216999998226</v>
+        <v>0.71119593000000236</v>
       </c>
       <c r="D323" s="5">
-        <v>4.9101584943494814</v>
+        <v>4.908146996416729</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>179.04764186</v>
+        <v>179.04706605000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.57682402000000366</v>
+        <v>0.57680386000001249</v>
       </c>
       <c r="D324" s="5">
-        <v>3.9481347539029654</v>
+        <v>3.9480068156083625</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>179.38079701000001</v>
+        <v>179.37823177000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.33315515000001028</v>
+        <v>0.33116572000000133</v>
       </c>
       <c r="D325" s="5">
-        <v>2.2558410992774336</v>
+        <v>2.2422403432230231</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>179.66570865</v>
+        <v>179.66513773</v>
       </c>
       <c r="C326" s="5">
-        <v>0.28491163999999003</v>
+        <v>0.28690595999998436</v>
       </c>
       <c r="D326" s="5">
-        <v>1.9227058900126215</v>
+        <v>1.9363109661627798</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>180.06355325999999</v>
+        <v>180.06331211</v>
       </c>
       <c r="C327" s="5">
-        <v>0.39784460999999283</v>
+        <v>0.39817438000000038</v>
       </c>
       <c r="D327" s="5">
-        <v>2.689834794633339</v>
+        <v>2.6921002815082584</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>180.58166469</v>
+        <v>180.58185999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.5181114300000047</v>
+        <v>0.51854787999999985</v>
       </c>
       <c r="D328" s="5">
-        <v>3.5080281143541781</v>
+        <v>3.5110349687329956</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>180.15280116</v>
+        <v>180.15031407999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.42886353000000099</v>
+        <v>-0.43154591000001119</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.8129489975557864</v>
+        <v>-2.8303093206378138</v>
       </c>
       <c r="E329" s="5">
-        <v>2.750804421486519</v>
+        <v>2.7502494770139219</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>181.17562484000001</v>
+        <v>181.17723770000001</v>
       </c>
       <c r="C330" s="5">
-        <v>1.0228236800000161</v>
+        <v>1.0269236200000194</v>
       </c>
       <c r="D330" s="5">
-        <v>7.0298661396769768</v>
+        <v>7.0590348595365171</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>180.83139474000001</v>
+        <v>180.83348656999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.34423010000000431</v>
+        <v>-0.34375113000001534</v>
       </c>
       <c r="D331" s="5">
-        <v>-2.2563009872862749</v>
+        <v>-2.2531743556363115</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>180.87790928999999</v>
+        <v>180.88459323000001</v>
       </c>
       <c r="C332" s="5">
-        <v>4.6514549999983501E-2</v>
+        <v>5.1106660000016291E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>0.30910835594550878</v>
+        <v>0.33966833764043081</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>180.81075958</v>
+        <v>180.81131563</v>
       </c>
       <c r="C333" s="5">
-        <v>-6.7149709999995366E-2</v>
+        <v>-7.3277600000011489E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.44458344938751448</v>
+        <v>-0.48504662572008694</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>181.02382610000001</v>
+        <v>181.02217198</v>
       </c>
       <c r="C334" s="5">
-        <v>0.21306652000001236</v>
+        <v>0.21085635000000025</v>
       </c>
       <c r="D334" s="5">
-        <v>1.4232751204036331</v>
+        <v>1.4084121009980688</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>181.07906596999999</v>
+        <v>181.07685465</v>
       </c>
       <c r="C335" s="5">
-        <v>5.5239869999979874E-2</v>
+        <v>5.4682670000005373E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>0.36679818410343401</v>
+        <v>0.36309549537492103</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>180.74282058</v>
+        <v>180.74026470999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.33624538999998776</v>
+        <v>-0.3365899400000103</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.2056608341296635</v>
+        <v>-2.2079246025152877</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>181.49431973</v>
+        <v>181.49151445999999</v>
       </c>
       <c r="C337" s="5">
-        <v>0.75149915000000078</v>
+        <v>0.75124974999999949</v>
       </c>
       <c r="D337" s="5">
-        <v>5.1050985916668123</v>
+        <v>5.1034392706766907</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>180.94618933000001</v>
+        <v>180.94462856999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.54813039999999091</v>
+        <v>-0.54688588999999865</v>
       </c>
       <c r="D338" s="5">
-        <v>-3.5645194895191357</v>
+        <v>-3.5566140969701898</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>180.99632724</v>
+        <v>180.99692555999999</v>
       </c>
       <c r="C339" s="5">
-        <v>5.0137909999989461E-2</v>
+        <v>5.2296990000002097E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>0.33301208505269742</v>
+        <v>0.34737833094018455</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>181.07438981999999</v>
+        <v>181.07503126</v>
       </c>
       <c r="C340" s="5">
-        <v>7.8062579999993886E-2</v>
+        <v>7.8105700000008937E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>0.51878192968966008</v>
+        <v>0.51906745359240336</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>181.07318430999999</v>
+        <v>181.06983119</v>
       </c>
       <c r="C341" s="5">
-        <v>-1.2055100000054608E-3</v>
+        <v>-5.2000700000007782E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>-7.9887555208602024E-3</v>
+        <v>-3.4455874142302889E-2</v>
       </c>
       <c r="E341" s="5">
-        <v>0.51089027984780877</v>
+        <v>0.51041660110104914</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>180.55332132999999</v>
+        <v>180.55594425999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.5198629799999992</v>
+        <v>-0.5138869300000124</v>
       </c>
       <c r="D342" s="5">
-        <v>-3.3913278365436783</v>
+        <v>-3.353010712343496</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>180.82551133000001</v>
+        <v>180.82900961000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.27219000000002325</v>
+        <v>0.27306535000002441</v>
       </c>
       <c r="D343" s="5">
-        <v>1.8241141492178592</v>
+        <v>1.830002489132343</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>180.50955234</v>
+        <v>180.51983246</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.31595899000001282</v>
+        <v>-0.30917715000001067</v>
       </c>
       <c r="D344" s="5">
-        <v>-2.0767434796735484</v>
+        <v>-2.0325470561800674</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>181.03212027000001</v>
+        <v>181.03363433000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.52256793000000812</v>
+        <v>0.51380187000000888</v>
       </c>
       <c r="D345" s="5">
-        <v>3.5298024697368868</v>
+        <v>3.4694595146434581</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>181.46997003000001</v>
+        <v>181.46577210999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.43784976000000597</v>
+        <v>0.4321377799999766</v>
       </c>
       <c r="D346" s="5">
-        <v>2.9412777474393303</v>
+        <v>2.9023775159895626</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>181.23499701</v>
+        <v>181.23071525</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.23497302000001241</v>
+        <v>-0.23505685999998605</v>
       </c>
       <c r="D347" s="5">
-        <v>-1.5427798480915689</v>
+        <v>-1.5433618553381323</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>181.26020159000001</v>
+        <v>181.25628921000001</v>
       </c>
       <c r="C348" s="5">
-        <v>2.5204580000007581E-2</v>
+        <v>2.5573960000002671E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>0.16701322461765145</v>
+        <v>0.16946675577822479</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>181.52165386999999</v>
+        <v>181.51804063</v>
       </c>
       <c r="C349" s="5">
-        <v>0.2614522799999861</v>
+        <v>0.26175141999999596</v>
       </c>
       <c r="D349" s="5">
-        <v>1.744694906647859</v>
+        <v>1.7467449785454114</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>181.47769382999999</v>
+        <v>181.4762092</v>
       </c>
       <c r="C350" s="5">
-        <v>-4.3960040000001754E-2</v>
+        <v>-4.1831430000002001E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.29022345138006722</v>
+        <v>-0.27619370183386005</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>180.75531470999999</v>
+        <v>180.75708320000001</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.72237911999999938</v>
+        <v>-0.71912599999998861</v>
       </c>
       <c r="D351" s="5">
-        <v>-4.6734475612267179</v>
+        <v>-4.6528952367894449</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>181.05771136999999</v>
+        <v>181.05826673999999</v>
       </c>
       <c r="C352" s="5">
-        <v>0.30239665999999943</v>
+        <v>0.30118353999998249</v>
       </c>
       <c r="D352" s="5">
-        <v>2.0261291285740946</v>
+        <v>2.0179063804198538</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>180.39668189</v>
+        <v>180.38740027</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.66102947999999628</v>
+        <v>-0.67086646999999289</v>
       </c>
       <c r="D353" s="5">
-        <v>-4.2942074218422555</v>
+        <v>-4.3568013311885645</v>
       </c>
       <c r="E353" s="5">
-        <v>-0.37360718130510229</v>
+        <v>-0.37688825107696777</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>181.04780914</v>
+        <v>181.05022011</v>
       </c>
       <c r="C354" s="5">
-        <v>0.65112725000000182</v>
+        <v>0.66281983999999738</v>
       </c>
       <c r="D354" s="5">
-        <v>4.4183302051997497</v>
+        <v>4.4995188049466561</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>181.25103114999999</v>
+        <v>181.26330698999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.20322200999999041</v>
+        <v>0.21308687999999165</v>
       </c>
       <c r="D355" s="5">
-        <v>1.3553193490903448</v>
+        <v>1.4215171714260455</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>181.59664710000001</v>
+        <v>181.61048033</v>
       </c>
       <c r="C356" s="5">
-        <v>0.34561595000002399</v>
+        <v>0.34717334000001188</v>
       </c>
       <c r="D356" s="5">
-        <v>2.3123538655639875</v>
+        <v>2.3227246717983485</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>182.36374900000001</v>
+        <v>182.36703489999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.76710190000000011</v>
+        <v>0.7565545699999916</v>
       </c>
       <c r="D357" s="5">
-        <v>5.188492952529522</v>
+        <v>5.1151124025537342</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>182.15422333999999</v>
+        <v>182.14928301</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.20952566000002548</v>
+        <v>-0.21775188999998818</v>
       </c>
       <c r="D358" s="5">
-        <v>-1.3700531149631767</v>
+        <v>-1.4234648451091347</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>182.9513551</v>
+        <v>182.94461257</v>
       </c>
       <c r="C359" s="5">
-        <v>0.7971317600000134</v>
+        <v>0.79532955999999899</v>
       </c>
       <c r="D359" s="5">
-        <v>5.379619670257707</v>
+        <v>5.3673126654023129</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>183.40065686</v>
+        <v>183.39442843</v>
       </c>
       <c r="C360" s="5">
-        <v>0.44930175999999733</v>
+        <v>0.44981586000000107</v>
       </c>
       <c r="D360" s="5">
-        <v>2.9871581260414226</v>
+        <v>2.9907341598233605</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>183.77157094</v>
+        <v>183.76500587999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.3709140800000057</v>
+        <v>0.37057744999998476</v>
       </c>
       <c r="D361" s="5">
-        <v>2.4540882004691733</v>
+        <v>2.451920333560742</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>183.67673117000001</v>
+        <v>183.67970013999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-9.4839769999992996E-2</v>
+        <v>-8.5305739999995467E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.61753428831977653</v>
+        <v>-0.55563317076881003</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>183.84508030999999</v>
+        <v>183.84153617000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.16834913999997525</v>
+        <v>0.16183603000001767</v>
       </c>
       <c r="D363" s="5">
-        <v>1.1054229272352778</v>
+        <v>1.0624315027666809</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>184.65436779999999</v>
+        <v>184.64888816000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.80928749000000266</v>
+        <v>0.8073519900000008</v>
       </c>
       <c r="D364" s="5">
-        <v>5.4121974183553689</v>
+        <v>5.3990459461308982</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>184.76103875000001</v>
+        <v>184.74292919999999</v>
       </c>
       <c r="C365" s="5">
-        <v>0.10667095000002291</v>
+        <v>9.4041039999979148E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>0.69542154912665133</v>
+        <v>0.61287068611834972</v>
       </c>
       <c r="E365" s="5">
-        <v>2.4193110506662618</v>
+        <v>2.4145416606041969</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>184.83338583</v>
+        <v>184.83799682</v>
       </c>
       <c r="C366" s="5">
-        <v>7.2347079999985908E-2</v>
+        <v>9.5067620000008901E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>0.47089858558568842</v>
+        <v>0.61926363911826154</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>184.80597413999999</v>
+        <v>184.83346574999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-2.7411690000008093E-2</v>
+        <v>-4.53107000001296E-3</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.17782074498102762</v>
+        <v>-2.9412518359983597E-2</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>184.47655116000001</v>
+        <v>184.49926374</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.3294229799999755</v>
+        <v>-0.33420200999998428</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.1181941892809752</v>
+        <v>-2.1483020344017612</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>168.15190862</v>
+        <v>168.16093713999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-16.324642540000013</v>
+        <v>-16.338326600000016</v>
       </c>
       <c r="D369" s="5">
-        <v>-67.105176176555673</v>
+        <v>-67.132567582224794</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>173.77515256000001</v>
+        <v>173.77049912999999</v>
       </c>
       <c r="C370" s="5">
-        <v>5.6232439400000089</v>
+        <v>5.6095619900000031</v>
       </c>
       <c r="D370" s="5">
-        <v>48.398847269375423</v>
+        <v>48.255616550597068</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>179.49729432000001</v>
+        <v>179.48747080000001</v>
       </c>
       <c r="C371" s="5">
-        <v>5.7221417599999995</v>
+        <v>5.7169716700000208</v>
       </c>
       <c r="D371" s="5">
-        <v>47.517226060917103</v>
+        <v>47.467755946219214</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>179.47647931</v>
+        <v>179.4674301</v>
       </c>
       <c r="C372" s="5">
-        <v>-2.0815010000006851E-2</v>
+        <v>-2.0040700000009792E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.13906664938255764</v>
+        <v>-0.13390392608376711</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>181.17789551000001</v>
+        <v>181.16411474</v>
       </c>
       <c r="C373" s="5">
-        <v>1.7014162000000113</v>
+        <v>1.6966846400000009</v>
       </c>
       <c r="D373" s="5">
-        <v>11.988139480748771</v>
+        <v>11.953683323501041</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>183.02790701000001</v>
+        <v>183.03109298999999</v>
       </c>
       <c r="C374" s="5">
-        <v>1.8500114999999937</v>
+        <v>1.8669782499999883</v>
       </c>
       <c r="D374" s="5">
-        <v>12.965344737327023</v>
+        <v>13.092124860621457</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>184.58541274999999</v>
+        <v>184.57361968999999</v>
       </c>
       <c r="C375" s="5">
-        <v>1.5575057399999821</v>
+        <v>1.5425266999999963</v>
       </c>
       <c r="D375" s="5">
-        <v>10.703349933691598</v>
+        <v>10.595402523244356</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>184.95754327</v>
+        <v>184.95128785</v>
       </c>
       <c r="C376" s="5">
-        <v>0.37213052000001312</v>
+        <v>0.37766816000001313</v>
       </c>
       <c r="D376" s="5">
-        <v>2.446247227313969</v>
+        <v>2.4832206919563449</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>185.01568073000001</v>
+        <v>184.95324876999999</v>
       </c>
       <c r="C377" s="5">
-        <v>5.8137460000011743E-2</v>
+        <v>1.9609199999877092E-3</v>
       </c>
       <c r="D377" s="5">
-        <v>0.37784719353852747</v>
+        <v>1.2723573048201153E-2</v>
       </c>
       <c r="E377" s="5">
-        <v>0.13782233620398543</v>
+        <v>0.11384444910056413</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>184.92776406999999</v>
+        <v>184.95071590000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-8.7916660000018965E-2</v>
+        <v>-2.5328699999818127E-3</v>
       </c>
       <c r="D378" s="5">
-        <v>-0.56873396800763976</v>
+        <v>-1.643234221599954E-2</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>184.81662864</v>
+        <v>184.87774381</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.11113542999999027</v>
+        <v>-7.2972090000007483E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-0.71878115829716593</v>
+        <v>-0.47243254133858548</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>186.07549969999999</v>
+        <v>186.12721503</v>
       </c>
       <c r="C380" s="5">
-        <v>1.2588710599999899</v>
+        <v>1.2494712200000038</v>
       </c>
       <c r="D380" s="5">
-        <v>8.4870256839068237</v>
+        <v>8.4183915245574568</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>186.13104353</v>
+        <v>186.15088678999999</v>
       </c>
       <c r="C381" s="5">
-        <v>5.5543830000004846E-2</v>
+        <v>2.3671759999984943E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>0.35879055834389106</v>
+        <v>0.15272344937431459</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>187.98052494000001</v>
+        <v>187.96647616000001</v>
       </c>
       <c r="C382" s="5">
-        <v>1.8494814100000099</v>
+        <v>1.8155893700000263</v>
       </c>
       <c r="D382" s="5">
-        <v>12.597448725322359</v>
+        <v>12.352692060672222</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>188.80931960999999</v>
+        <v>188.79737668999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.82879466999997931</v>
+        <v>0.83090052999997965</v>
       </c>
       <c r="D383" s="5">
-        <v>5.4209268503018215</v>
+        <v>5.4354534439833291</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>190.34233609</v>
+        <v>190.32877954</v>
       </c>
       <c r="C384" s="5">
-        <v>1.5330164800000148</v>
+        <v>1.5314028500000063</v>
       </c>
       <c r="D384" s="5">
-        <v>10.190363327749164</v>
+        <v>10.179827070660718</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>190.30177318</v>
+        <v>190.26078154999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-4.0562910000005559E-2</v>
+        <v>-6.7997990000009167E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-0.25542652279963995</v>
+        <v>-0.42787771125344376</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>192.32605888000001</v>
+        <v>192.32803763000001</v>
       </c>
       <c r="C386" s="5">
-        <v>2.0242857000000072</v>
+        <v>2.0672560800000213</v>
       </c>
       <c r="D386" s="5">
-        <v>13.538608405226004</v>
+        <v>13.846553623567527</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>194.81506354999999</v>
+        <v>194.78808473000001</v>
       </c>
       <c r="C387" s="5">
-        <v>2.4890046699999857</v>
+        <v>2.460047099999997</v>
       </c>
       <c r="D387" s="5">
-        <v>16.684408127037862</v>
+        <v>16.476267072557693</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>196.06551934999999</v>
+        <v>196.05733853999999</v>
       </c>
       <c r="C388" s="5">
-        <v>1.2504557999999975</v>
+        <v>1.2692538099999808</v>
       </c>
       <c r="D388" s="5">
-        <v>7.9802367324348866</v>
+        <v>8.1056980718939631</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>199.21096990000001</v>
+        <v>199.05310319</v>
       </c>
       <c r="C389" s="5">
-        <v>3.1454505500000209</v>
+        <v>2.9957646500000124</v>
       </c>
       <c r="D389" s="5">
-        <v>21.044290731645688</v>
+        <v>19.958270645358422</v>
       </c>
       <c r="E389" s="5">
-        <v>7.6724789563732632</v>
+        <v>7.6234694517499424</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>199.22221793</v>
+        <v>199.32030449000001</v>
       </c>
       <c r="C390" s="5">
-        <v>1.1248029999990194E-2</v>
+        <v>0.26720130000001063</v>
       </c>
       <c r="D390" s="5">
-        <v>6.7776530741769925E-2</v>
+        <v>1.6227804188593042</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>202.17617609999999</v>
+        <v>202.30293209000001</v>
       </c>
       <c r="C391" s="5">
-        <v>2.9539581699999928</v>
+        <v>2.9826276000000007</v>
       </c>
       <c r="D391" s="5">
-        <v>19.31814388247237</v>
+        <v>19.510929495088437</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>201.97807724</v>
+        <v>202.0677906</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.19809885999998755</v>
+        <v>-0.23514149000001794</v>
       </c>
       <c r="D392" s="5">
-        <v>-1.169483599013077</v>
+        <v>-1.385906305261797</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>202.28088751000001</v>
+        <v>202.31619531000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.30281027000000904</v>
+        <v>0.24840471000001685</v>
       </c>
       <c r="D393" s="5">
-        <v>1.8139771550121475</v>
+        <v>1.4851914644449682</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>202.12937034999999</v>
+        <v>202.10522743999999</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.1515171600000258</v>
+        <v>-0.21096787000001882</v>
       </c>
       <c r="D394" s="5">
-        <v>-0.89515825253992931</v>
+        <v>-1.2441641051595176</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>202.38133267000001</v>
+        <v>202.35393723999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.25196232000001828</v>
+        <v>0.24870980000000031</v>
       </c>
       <c r="D395" s="5">
-        <v>1.5061460693227335</v>
+        <v>1.4867506230049843</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>203.59791544999999</v>
+        <v>203.55554710999999</v>
       </c>
       <c r="C396" s="5">
-        <v>1.2165827799999818</v>
+        <v>1.2016098699999986</v>
       </c>
       <c r="D396" s="5">
-        <v>7.4569498405050005</v>
+        <v>7.3631870486377871</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>204.16555138000001</v>
+        <v>204.08939727999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.56763593000002288</v>
+        <v>0.5338501699999938</v>
       </c>
       <c r="D397" s="5">
-        <v>3.3974112279910873</v>
+        <v>3.1929469146392719</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>205.3231744</v>
+        <v>205.32955647</v>
       </c>
       <c r="C398" s="5">
-        <v>1.1576230199999884</v>
+        <v>1.2401591900000142</v>
       </c>
       <c r="D398" s="5">
-        <v>7.0202717903757872</v>
+        <v>7.5405643086662755</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>204.78932728000001</v>
+        <v>204.7477734</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.53384711999999013</v>
+        <v>-0.58178307000000018</v>
       </c>
       <c r="D399" s="5">
-        <v>-3.0758074176272077</v>
+        <v>-3.3476044862080889</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>204.59596862000001</v>
+        <v>204.58210333</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.19335866000000124</v>
+        <v>-0.16567007000000444</v>
       </c>
       <c r="D400" s="5">
-        <v>-1.1271546402822796</v>
+        <v>-0.96666121608104394</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>205.33661036999999</v>
+        <v>205.07135830000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.74064174999998045</v>
+        <v>0.48925497000001883</v>
       </c>
       <c r="D401" s="5">
-        <v>4.4315677334224368</v>
+        <v>2.9078308814345144</v>
       </c>
       <c r="E401" s="5">
-        <v>3.0749513809781304</v>
+        <v>3.0234419928914402</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>205.36745257000001</v>
+        <v>205.56402753</v>
       </c>
       <c r="C402" s="5">
-        <v>3.0842200000023468E-2</v>
+        <v>0.49266922999998997</v>
       </c>
       <c r="D402" s="5">
-        <v>0.18039272379140048</v>
+        <v>2.9213136066083889</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>205.95864807000001</v>
+        <v>206.16316158999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.59119549999999776</v>
+        <v>0.59913405999998304</v>
       </c>
       <c r="D403" s="5">
-        <v>3.5096872831636761</v>
+        <v>3.5541173800421433</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>206.44432226000001</v>
+        <v>206.57548724</v>
       </c>
       <c r="C404" s="5">
-        <v>0.48567418999999745</v>
+        <v>0.41232565000001387</v>
       </c>
       <c r="D404" s="5">
-        <v>2.8667287549835496</v>
+        <v>2.4265727891364497</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>206.87656421</v>
+        <v>206.92665866999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.43224194999999099</v>
+        <v>0.35117142999999373</v>
       </c>
       <c r="D405" s="5">
-        <v>2.5416308363660711</v>
+        <v>2.0591416724365041</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>207.14878322999999</v>
+        <v>207.11313282</v>
       </c>
       <c r="C406" s="5">
-        <v>0.27221901999999432</v>
+        <v>0.18647415000000933</v>
       </c>
       <c r="D406" s="5">
-        <v>1.5905008175808755</v>
+        <v>1.0867686386069941</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>207.73904657</v>
+        <v>207.693962</v>
       </c>
       <c r="C407" s="5">
-        <v>0.59026334000000702</v>
+        <v>0.58082917999999495</v>
       </c>
       <c r="D407" s="5">
-        <v>3.473459438758475</v>
+        <v>3.4176816859688985</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>207.03156365999999</v>
+        <v>206.93918561999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.70748291000001018</v>
+        <v>-0.75477638000000979</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.0110727159148212</v>
+        <v>-4.2747796103206444</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>207.52005133</v>
+        <v>207.3966355</v>
       </c>
       <c r="C409" s="5">
-        <v>0.48848767000001203</v>
+        <v>0.45744988000001285</v>
       </c>
       <c r="D409" s="5">
-        <v>2.8684146591783088</v>
+        <v>2.6851526872481379</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>207.68274607999999</v>
+        <v>207.70164684</v>
       </c>
       <c r="C410" s="5">
-        <v>0.16269474999998579</v>
+        <v>0.30501133999999297</v>
       </c>
       <c r="D410" s="5">
-        <v>0.94486169083625171</v>
+        <v>1.7791452154547471</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>208.49727579</v>
+        <v>208.44110577999999</v>
       </c>
       <c r="C411" s="5">
-        <v>0.81452971000001639</v>
+        <v>0.73945893999999157</v>
       </c>
       <c r="D411" s="5">
-        <v>4.8092485821541908</v>
+        <v>4.3568931381757103</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>208.23094111</v>
+        <v>208.20525229</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.26633467999999993</v>
+        <v>-0.23585348999998246</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.5221576452141172</v>
+        <v>-1.3493953858416341</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>207.82233355</v>
+        <v>207.47283874999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.4086075600000072</v>
+        <v>-0.73241354000001024</v>
       </c>
       <c r="D413" s="5">
-        <v>-2.3294887540818987</v>
+        <v>-4.1405753109970966</v>
       </c>
       <c r="E413" s="5">
-        <v>1.2105601507305108</v>
+        <v>1.1710462494166851</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>208.24693135999999</v>
+        <v>208.55274113999999</v>
       </c>
       <c r="C414" s="5">
-        <v>0.42459780999999452</v>
+        <v>1.0799023900000009</v>
       </c>
       <c r="D414" s="5">
-        <v>2.4794349717798481</v>
+        <v>6.4279846704708987</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>207.88987266999999</v>
+        <v>208.16441718999999</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.35705869000000234</v>
+        <v>-0.3883239500000002</v>
       </c>
       <c r="D415" s="5">
-        <v>-2.0382189637628167</v>
+        <v>-2.2116518713117594</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>207.62066306</v>
+        <v>207.78083366000001</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.26920960999999011</v>
+        <v>-0.38358352999998147</v>
       </c>
       <c r="D416" s="5">
-        <v>-1.5429350295484756</v>
+        <v>-2.1889606148895013</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>208.01038595</v>
+        <v>208.47851813</v>
       </c>
       <c r="C417" s="5">
-        <v>0.3897228900000016</v>
+        <v>0.69768446999998446</v>
       </c>
       <c r="D417" s="5">
-        <v>2.2759102982850221</v>
+        <v>4.1046009690795193</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>208.41661454999999</v>
+        <v>209.18328252000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.4062285999999915</v>
+        <v>0.70476439000000823</v>
       </c>
       <c r="D418" s="5">
-        <v>2.3688459415712737</v>
+        <v>4.132896228758054</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>208.47661811</v>
+        <v>209.21547081</v>
       </c>
       <c r="C419" s="5">
-        <v>6.0003560000012612E-2</v>
+        <v>3.2188289999993458E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.34602998230703896</v>
+        <v>0.18480757231489342</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>208.94326977</v>
+        <v>209.79708245</v>
       </c>
       <c r="C420" s="5">
-        <v>0.46665165999999658</v>
+        <v>0.58161164000000554</v>
       </c>
       <c r="D420" s="5">
-        <v>2.7193826829342793</v>
+        <v>3.38743950246847</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>209.74968849000001</v>
+        <v>210.69136849</v>
       </c>
       <c r="C421" s="5">
-        <v>0.80641872000001058</v>
+        <v>0.89428603999999723</v>
       </c>
       <c r="D421" s="5">
-        <v>4.7310007234761198</v>
+        <v>5.2367907179647677</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>209.11094433</v>
+        <v>210.44774959</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.63874416000001588</v>
+        <v>-0.2436189000000013</v>
       </c>
       <c r="D422" s="5">
-        <v>-3.5937333288241002</v>
+        <v>-1.3787496803547516</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>208.20633631999999</v>
+        <v>209.58247718000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.90460801000000401</v>
+        <v>-0.86527240999998867</v>
       </c>
       <c r="D423" s="5">
-        <v>-5.0694171634536485</v>
+        <v>-4.8238355998058484</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>207.61506046</v>
+        <v>209.11766298000001</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.5912758599999961</v>
+        <v>-0.46481420000000639</v>
       </c>
       <c r="D424" s="5">
-        <v>-3.3550994381404298</v>
+        <v>-2.629147984299407</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>208.71241581999999</v>
+        <v>210.07163549000001</v>
       </c>
       <c r="C425" s="5">
-        <v>1.0973553599999946</v>
+        <v>0.95397250999999983</v>
       </c>
       <c r="D425" s="5">
-        <v>6.5303049063045737</v>
+        <v>5.613734181411778</v>
       </c>
       <c r="E425" s="5">
-        <v>0.4282899988637956</v>
+        <v>1.2525961256699691</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>209.71868419</v>
+        <v>210.02050771</v>
       </c>
       <c r="C426" s="5">
-        <v>1.006268370000015</v>
+        <v>-5.1127780000001621E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>5.9414884693587133</v>
+        <v>-0.29166848066306539</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>210.28390585</v>
+        <v>210.68492327999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.56522165999999174</v>
+        <v>0.66441556999998852</v>
       </c>
       <c r="D427" s="5">
-        <v>3.2825448860793749</v>
+        <v>3.8630453645386753</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>210.30414514</v>
+        <v>210.91338956000001</v>
       </c>
       <c r="C428" s="5">
-        <v>2.0239290000006349E-2</v>
+        <v>0.22846628000002056</v>
       </c>
       <c r="D428" s="5">
-        <v>0.11555810082524154</v>
+        <v>1.3090666180642474</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>210.78967775999999</v>
+        <v>211.25324318</v>
       </c>
       <c r="C429" s="5">
-        <v>0.48553261999998654</v>
+        <v>0.33985361999998531</v>
       </c>
       <c r="D429" s="5">
-        <v>2.8059108997461557</v>
+        <v>1.9508392672728192</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>210.79552351000001</v>
+        <v>211.14481807999999</v>
       </c>
       <c r="C430" s="5">
-        <v>5.845750000020189E-3</v>
+        <v>-0.10842510000000516</v>
       </c>
       <c r="D430" s="5">
-        <v>3.3284220328222425E-2</v>
+        <v>-0.61416082042832221</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>210.87761810000001</v>
+        <v>211.26240743</v>
       </c>
       <c r="C431" s="5">
-        <v>8.209458999999697E-2</v>
+        <v>0.11758935000000292</v>
       </c>
       <c r="D431" s="5">
-        <v>0.4683438941336604</v>
+        <v>0.67034672837913423</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>211.56714450999999</v>
+        <v>211.45177371</v>
       </c>
       <c r="C432" s="5">
-        <v>0.68952640999998493</v>
+        <v>0.18936628000000155</v>
       </c>
       <c r="D432" s="5">
-        <v>3.9950920719733052</v>
+        <v>1.0809456063039624</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>211.96356112999999</v>
+        <v>211.21976462999999</v>
       </c>
       <c r="C433" s="5">
-        <v>0.39641661999999656</v>
+        <v>-0.23200908000001164</v>
       </c>
       <c r="D433" s="5">
-        <v>2.2717751741826664</v>
+        <v>-1.3087471064409439</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>211.90644394</v>
+        <v>210.99689461</v>
       </c>
       <c r="C434" s="5">
-        <v>-5.7117189999985385E-2</v>
+        <v>-0.22287001999998779</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.32288161657748615</v>
+        <v>-1.2588660703012677</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>212.10924403000001</v>
+        <v>211.53399465999999</v>
       </c>
       <c r="C435" s="5">
-        <v>0.20280009000001087</v>
+        <v>0.53710004999999228</v>
       </c>
       <c r="D435" s="5">
-        <v>1.1544961072949445</v>
+        <v>3.0977737126064442</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>213.08328412</v>
+        <v>212.69951871000001</v>
       </c>
       <c r="C436" s="5">
-        <v>0.97404008999998837</v>
+        <v>1.1655240500000161</v>
       </c>
       <c r="D436" s="5">
-        <v>5.6519279961579239</v>
+        <v>6.8159326352257077</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>214.39140318</v>
+        <v>213.37467409000001</v>
       </c>
       <c r="C437" s="5">
-        <v>1.3081190599999957</v>
+        <v>0.67515538000000674</v>
       </c>
       <c r="D437" s="5">
-        <v>7.6207019861417313</v>
+        <v>3.8762739355898912</v>
       </c>
       <c r="E437" s="5">
-        <v>2.7209628798019025</v>
+        <v>1.5723391653021279</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>214.31229089000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.93761680000000069</v>
+      </c>
+      <c r="D438" s="5">
+        <v>5.4023988630792052</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>