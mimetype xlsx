--- v3 (2026-04-05)
+++ v4 (2026-05-13)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1BAE01C0-48C4-42DB-894E-3728C4185B47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2D23866A-AB82-44FF-ACA9-1BD4E3DAF10E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{677927B7-08B7-4098-B637-65BC6B9B9266}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9B9FFC7F-23DD-4B24-A120-77F65E82760D}"/>
   </bookViews>
   <sheets>
     <sheet name="santtula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC64BC3C-9C28-4B99-A8E8-C4AF06D325D4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{849E00B3-8783-4507-AD0A-9710C77D0D3F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>6.8159326352257077</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>213.37467409000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.67515538000000674</v>
       </c>
       <c r="D437" s="5">
         <v>3.8762739355898912</v>
       </c>
       <c r="E437" s="5">
         <v>1.5723391653021279</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>214.31229089000001</v>
+        <v>214.38678016</v>
       </c>
       <c r="C438" s="5">
-        <v>0.93761680000000069</v>
+        <v>1.0121060699999873</v>
       </c>
       <c r="D438" s="5">
-        <v>5.4023988630792052</v>
+        <v>5.8428611909847827</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>214.04752805000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.33925210999998967</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-1.8824761133167667</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>214.67262298</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.62509492999998884</v>
+      </c>
+      <c r="D440" s="5">
+        <v>3.5612664102493641</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>