--- v4 (2026-05-13)
+++ v5 (2026-06-04)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2D23866A-AB82-44FF-ACA9-1BD4E3DAF10E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C2D3A54D-186D-4F2F-8497-6440FD073BC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9B9FFC7F-23DD-4B24-A120-77F65E82760D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{436F43A5-9672-4467-A889-49CEDA3D3D76}"/>
   </bookViews>
   <sheets>
     <sheet name="santtula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{849E00B3-8783-4507-AD0A-9710C77D0D3F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A2B5074D-878B-4702-973A-96CD549582E3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>108.14462576</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>108.03556285000001</v>
       </c>
       <c r="C7" s="5">
         <v>-0.10906290999999158</v>
       </c>
       <c r="D7" s="5">
         <v>-1.2034994667260657</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>108.12971652</v>
       </c>
       <c r="C8" s="5">
         <v>9.4153669999997192E-2</v>
       </c>
       <c r="D8" s="5">
         <v>1.0508349634554603</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>107.30268473</v>
       </c>
       <c r="C9" s="5">
         <v>-0.82703179000000659</v>
       </c>
       <c r="D9" s="5">
         <v>-8.8017960161138831</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>106.96597287</v>
       </c>
       <c r="C10" s="5">
         <v>-0.33671185999999409</v>
       </c>
       <c r="D10" s="5">
         <v>-3.7012417027746936</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>106.87151697</v>
       </c>
       <c r="C11" s="5">
         <v>-9.4455899999999815E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-1.0545241185181298</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>106.57735414</v>
       </c>
       <c r="C12" s="5">
         <v>-0.29416283000000476</v>
       </c>
       <c r="D12" s="5">
         <v>-3.2534415441567988</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>106.83007645000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.25272231000001</v>
       </c>
       <c r="D13" s="5">
         <v>2.882914326497299</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>106.94907585</v>
       </c>
       <c r="C14" s="5">
         <v>0.11899939999999276</v>
       </c>
       <c r="D14" s="5">
         <v>1.344915253383383</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>107.36662800000001</v>
       </c>
       <c r="C15" s="5">
         <v>0.41755215000000589</v>
       </c>
       <c r="D15" s="5">
         <v>4.7869815089856438</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>107.3720154</v>
       </c>
       <c r="C16" s="5">
         <v>5.387399999989384E-3</v>
       </c>
       <c r="D16" s="5">
         <v>6.0229743411821524E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>107.36006544</v>
       </c>
       <c r="C17" s="5">
         <v>-1.1949959999995485E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-0.13347218454597964</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>107.18886541000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.17120002999999429</v>
       </c>
       <c r="D18" s="5">
         <v>-1.8968670421651845</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>106.44853935</v>
       </c>
       <c r="C19" s="5">
         <v>-0.74032606000000101</v>
       </c>
       <c r="D19" s="5">
         <v>-7.9803893319016499</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>106.68282747000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.23428812000000221</v>
       </c>
       <c r="D20" s="5">
         <v>2.6733497135395856</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>106.77152329</v>
       </c>
       <c r="C21" s="5">
         <v>8.8695819999998093E-2</v>
       </c>
       <c r="D21" s="5">
         <v>1.0022515483334216</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>106.76174318</v>
       </c>
       <c r="C22" s="5">
         <v>-9.7801100000083352E-3</v>
       </c>
       <c r="D22" s="5">
         <v>-0.10986282557203797</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>107.41321858000001</v>
       </c>
       <c r="C23" s="5">
         <v>0.65147540000000959</v>
       </c>
       <c r="D23" s="5">
         <v>7.5733980534042455</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>107.28172141</v>
       </c>
       <c r="C24" s="5">
         <v>-0.13149717000000294</v>
       </c>
       <c r="D24" s="5">
         <v>-1.4592100869506464</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>107.63995423999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.35823282999999151</v>
       </c>
       <c r="D25" s="5">
         <v>4.0814303862175105</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>108.30961050000001</v>
       </c>
       <c r="C26" s="5">
         <v>0.66965626000001066</v>
       </c>
       <c r="D26" s="5">
         <v>7.7263325466886856</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>107.81575337</v>
       </c>
       <c r="C27" s="5">
         <v>-0.49385713000000919</v>
       </c>
       <c r="D27" s="5">
         <v>-5.3364614676541633</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>107.59515017</v>
       </c>
       <c r="C28" s="5">
         <v>-0.22060319999999933</v>
       </c>
       <c r="D28" s="5">
         <v>-2.4278916157938424</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>107.50190547</v>
       </c>
       <c r="C29" s="5">
         <v>-9.3244699999999625E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-1.035008019875916</v>
       </c>
       <c r="E29" s="5">
         <v>0.13211619182484924</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>107.26886499</v>
       </c>
       <c r="C30" s="5">
         <v>-0.23304047999999966</v>
       </c>
       <c r="D30" s="5">
         <v>-2.5705438344896137</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>107.45202983999999</v>
       </c>
       <c r="C31" s="5">
         <v>0.18316484999999716</v>
       </c>
       <c r="D31" s="5">
         <v>2.068389810554061</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>107.5708018</v>
       </c>
       <c r="C32" s="5">
         <v>0.11877196000000367</v>
       </c>
       <c r="D32" s="5">
         <v>1.3345120602806571</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>108.76594858</v>
       </c>
       <c r="C33" s="5">
         <v>1.1951467800000017</v>
       </c>
       <c r="D33" s="5">
         <v>14.178031936333291</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>109.48134378</v>
       </c>
       <c r="C34" s="5">
         <v>0.71539520000000323</v>
       </c>
       <c r="D34" s="5">
         <v>8.1847411215808528</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>109.38962508</v>
       </c>
       <c r="C35" s="5">
         <v>-9.1718700000001263E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-1.000688513493575</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>109.79178912</v>
       </c>
       <c r="C36" s="5">
         <v>0.40216404000000239</v>
       </c>
       <c r="D36" s="5">
         <v>4.5020332688947784</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>109.65144619</v>
       </c>
       <c r="C37" s="5">
         <v>-0.14034293000000275</v>
       </c>
       <c r="D37" s="5">
         <v>-1.5231789041754817</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>110.18539053000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.53394434000000501</v>
       </c>
       <c r="D38" s="5">
         <v>6.0024287075468141</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>112.28738203</v>
       </c>
       <c r="C39" s="5">
         <v>2.1019914999999969</v>
       </c>
       <c r="D39" s="5">
         <v>25.453647795951095</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>111.85195449</v>
       </c>
       <c r="C40" s="5">
         <v>-0.43542754000000627</v>
       </c>
       <c r="D40" s="5">
         <v>-4.5553805252580677</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>113.31330491999999</v>
       </c>
       <c r="C41" s="5">
         <v>1.461350429999996</v>
       </c>
       <c r="D41" s="5">
         <v>16.855174874616431</v>
       </c>
       <c r="E41" s="5">
         <v>5.4058571562917601</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>113.66848821000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.35518329000001359</v>
       </c>
       <c r="D42" s="5">
         <v>3.8269579128449749</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>113.83459233000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.16610411999999997</v>
       </c>
       <c r="D43" s="5">
         <v>1.7677263435712076</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>114.02032656</v>
       </c>
       <c r="C44" s="5">
         <v>0.18573422999999423</v>
       </c>
       <c r="D44" s="5">
         <v>1.9756042347512937</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>114.08661714</v>
       </c>
       <c r="C45" s="5">
         <v>6.6290580000000432E-2</v>
       </c>
       <c r="D45" s="5">
         <v>0.69990642603354747</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>114.09187058000001</v>
       </c>
       <c r="C46" s="5">
         <v>5.2534400000041614E-3</v>
       </c>
       <c r="D46" s="5">
         <v>5.5271380689525529E-2</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>113.87649088000001</v>
       </c>
       <c r="C47" s="5">
         <v>-0.21537969999999973</v>
       </c>
       <c r="D47" s="5">
         <v>-2.2419561595900972</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>115.43301672</v>
       </c>
       <c r="C48" s="5">
         <v>1.5565258399999919</v>
       </c>
       <c r="D48" s="5">
         <v>17.693272193570198</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>115.48171554</v>
       </c>
       <c r="C49" s="5">
         <v>4.8698819999998477E-2</v>
       </c>
       <c r="D49" s="5">
         <v>0.50743170147484751</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>115.70377302</v>
       </c>
       <c r="C50" s="5">
         <v>0.22205748000000369</v>
       </c>
       <c r="D50" s="5">
         <v>2.332016367078471</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>115.86207580999999</v>
       </c>
       <c r="C51" s="5">
         <v>0.15830278999999337</v>
       </c>
       <c r="D51" s="5">
         <v>1.6542187639097206</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>116.31190931</v>
       </c>
       <c r="C52" s="5">
         <v>0.4498335000000111</v>
       </c>
       <c r="D52" s="5">
         <v>4.7597750589470023</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>115.87155473999999</v>
       </c>
       <c r="C53" s="5">
         <v>-0.44035457000001088</v>
       </c>
       <c r="D53" s="5">
         <v>-4.4497577840214468</v>
       </c>
       <c r="E53" s="5">
         <v>2.2576782327601741</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>117.00407937</v>
       </c>
       <c r="C54" s="5">
         <v>1.132524630000006</v>
       </c>
       <c r="D54" s="5">
         <v>12.380260368803309</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>117.8718518</v>
       </c>
       <c r="C55" s="5">
         <v>0.86777243000000226</v>
       </c>
       <c r="D55" s="5">
         <v>9.272085648365703</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>118.10462868</v>
       </c>
       <c r="C56" s="5">
         <v>0.23277688000000296</v>
       </c>
       <c r="D56" s="5">
         <v>2.3957060004518249</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>119.4015155</v>
       </c>
       <c r="C57" s="5">
         <v>1.2968868199999974</v>
       </c>
       <c r="D57" s="5">
         <v>14.002676274283687</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>118.49923273</v>
       </c>
       <c r="C58" s="5">
         <v>-0.90228276999999935</v>
       </c>
       <c r="D58" s="5">
         <v>-8.7005017179769943</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>118.55643325</v>
       </c>
       <c r="C59" s="5">
         <v>5.7200519999994981E-2</v>
       </c>
       <c r="D59" s="5">
         <v>0.58078984570832937</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>118.80734563</v>
       </c>
       <c r="C60" s="5">
         <v>0.2509123800000026</v>
       </c>
       <c r="D60" s="5">
         <v>2.5694472151927217</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>118.91554324000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.10819761000000483</v>
       </c>
       <c r="D61" s="5">
         <v>1.0983280775106685</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>118.89552940999999</v>
       </c>
       <c r="C62" s="5">
         <v>-2.0013830000010557E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-0.20177662624463188</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>119.41216261</v>
       </c>
       <c r="C63" s="5">
         <v>0.51663320000000112</v>
       </c>
       <c r="D63" s="5">
         <v>5.3407640465123363</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>119.9035506</v>
       </c>
       <c r="C64" s="5">
         <v>0.49138799000000688</v>
       </c>
       <c r="D64" s="5">
         <v>5.0513795104157211</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>120.06570727</v>
       </c>
       <c r="C65" s="5">
         <v>0.16215667000000167</v>
       </c>
       <c r="D65" s="5">
         <v>1.6349968302406648</v>
       </c>
       <c r="E65" s="5">
         <v>3.6196567306023608</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>120.89948294</v>
       </c>
       <c r="C66" s="5">
         <v>0.83377566999999431</v>
       </c>
       <c r="D66" s="5">
         <v>8.6589539359442913</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>121.01499833</v>
       </c>
       <c r="C67" s="5">
         <v>0.11551538999999877</v>
       </c>
       <c r="D67" s="5">
         <v>1.1526041195456749</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>120.83762797</v>
       </c>
       <c r="C68" s="5">
         <v>-0.17737035999999762</v>
       </c>
       <c r="D68" s="5">
         <v>-1.7447175097135781</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>120.56343593</v>
       </c>
       <c r="C69" s="5">
         <v>-0.27419204000000263</v>
       </c>
       <c r="D69" s="5">
         <v>-2.6891875237808116</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>120.87255021</v>
       </c>
       <c r="C70" s="5">
         <v>0.30911428000000285</v>
       </c>
       <c r="D70" s="5">
         <v>3.1204558521398029</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>121.31096162</v>
       </c>
       <c r="C71" s="5">
         <v>0.4384114100000005</v>
       </c>
       <c r="D71" s="5">
         <v>4.4403510809264413</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>121.91821665000001</v>
       </c>
       <c r="C72" s="5">
         <v>0.60725503000000458</v>
       </c>
       <c r="D72" s="5">
         <v>6.1750985947458537</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>122.46488558</v>
       </c>
       <c r="C73" s="5">
         <v>0.54666892999999561</v>
       </c>
       <c r="D73" s="5">
         <v>5.5153771623039027</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>122.86505581</v>
       </c>
       <c r="C74" s="5">
         <v>0.40017023000000052</v>
       </c>
       <c r="D74" s="5">
         <v>3.992403132917377</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>122.59803429999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.2670215100000064</v>
       </c>
       <c r="D75" s="5">
         <v>-2.5770007524901106</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>123.27886076</v>
       </c>
       <c r="C76" s="5">
         <v>0.6808264600000058</v>
       </c>
       <c r="D76" s="5">
         <v>6.8713426137555711</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>123.98157426</v>
       </c>
       <c r="C77" s="5">
         <v>0.70271350000000155</v>
       </c>
       <c r="D77" s="5">
         <v>7.0588096017254243</v>
       </c>
       <c r="E77" s="5">
         <v>3.2614366575079767</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>124.14428583999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.16271157999999275</v>
       </c>
       <c r="D78" s="5">
         <v>1.5862796274757951</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>123.77754415</v>
       </c>
       <c r="C79" s="5">
         <v>-0.36674168999999779</v>
       </c>
       <c r="D79" s="5">
         <v>-3.4879531466767144</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>124.07848912</v>
       </c>
       <c r="C80" s="5">
         <v>0.30094497000000331</v>
       </c>
       <c r="D80" s="5">
         <v>2.9569380405945367</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>124.59856551</v>
       </c>
       <c r="C81" s="5">
         <v>0.52007638999999983</v>
       </c>
       <c r="D81" s="5">
         <v>5.1474028846114406</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>125.78004802</v>
       </c>
       <c r="C82" s="5">
         <v>1.181482509999995</v>
       </c>
       <c r="D82" s="5">
         <v>11.991372198855888</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>125.4426217</v>
       </c>
       <c r="C83" s="5">
         <v>-0.33742631999999162</v>
       </c>
       <c r="D83" s="5">
         <v>-3.1721274638288111</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>125.24525294999999</v>
       </c>
       <c r="C84" s="5">
         <v>-0.19736875000000964</v>
       </c>
       <c r="D84" s="5">
         <v>-1.8718013992680138</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>125.49047653</v>
       </c>
       <c r="C85" s="5">
         <v>0.24522358000000111</v>
       </c>
       <c r="D85" s="5">
         <v>2.3750038566996201</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>125.33567489000001</v>
       </c>
       <c r="C86" s="5">
         <v>-0.15480163999998808</v>
       </c>
       <c r="D86" s="5">
         <v>-1.4702853243254044</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>125.95881695999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.62314206999998589</v>
       </c>
       <c r="D87" s="5">
         <v>6.1320196794918846</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>125.994855</v>
       </c>
       <c r="C88" s="5">
         <v>3.6038040000008209E-2</v>
       </c>
       <c r="D88" s="5">
         <v>0.34387242978037857</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>125.75928275</v>
       </c>
       <c r="C89" s="5">
         <v>-0.23557225000000415</v>
       </c>
       <c r="D89" s="5">
         <v>-2.2207079721202283</v>
       </c>
       <c r="E89" s="5">
         <v>1.4338489413531663</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>125.76663550000001</v>
       </c>
       <c r="C90" s="5">
         <v>7.3527500000096779E-3</v>
       </c>
       <c r="D90" s="5">
         <v>7.0182794052509045E-2</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>125.87849942</v>
       </c>
       <c r="C91" s="5">
         <v>0.11186391999999046</v>
       </c>
       <c r="D91" s="5">
         <v>1.0725844860365319</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>126.4295669</v>
       </c>
       <c r="C92" s="5">
         <v>0.55106748000000039</v>
       </c>
       <c r="D92" s="5">
         <v>5.3816798555236245</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>127.10246918</v>
       </c>
       <c r="C93" s="5">
         <v>0.67290228000000241</v>
       </c>
       <c r="D93" s="5">
         <v>6.5771366069383941</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>127.35622006</v>
       </c>
       <c r="C94" s="5">
         <v>0.25375087999999835</v>
       </c>
       <c r="D94" s="5">
         <v>2.4221947644488262</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>127.45039504</v>
       </c>
       <c r="C95" s="5">
         <v>9.4174980000005348E-2</v>
       </c>
       <c r="D95" s="5">
         <v>0.89097121773291654</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>127.43409945000001</v>
       </c>
       <c r="C96" s="5">
         <v>-1.6295589999998583E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-0.15332210291806314</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>127.37936616</v>
       </c>
       <c r="C97" s="5">
         <v>-5.4733290000001489E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-0.5141874644586153</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>127.57180783</v>
       </c>
       <c r="C98" s="5">
         <v>0.19244166999999379</v>
       </c>
       <c r="D98" s="5">
         <v>1.8280712666978838</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>129.41859943</v>
       </c>
       <c r="C99" s="5">
         <v>1.8467916000000031</v>
       </c>
       <c r="D99" s="5">
         <v>18.823906675148461</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>128.99547009</v>
       </c>
       <c r="C100" s="5">
         <v>-0.42312934000000268</v>
       </c>
       <c r="D100" s="5">
         <v>-3.8535690368112108</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>129.69603258999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.70056249999998954</v>
       </c>
       <c r="D101" s="5">
         <v>6.7153221984083356</v>
       </c>
       <c r="E101" s="5">
         <v>3.1303850927855148</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>130.36765331999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.67162073000000078</v>
       </c>
       <c r="D102" s="5">
         <v>6.3941827052436562</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>131.15626571000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.7886123900000257</v>
       </c>
       <c r="D103" s="5">
         <v>7.5054144689814084</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>131.38540426</v>
       </c>
       <c r="C104" s="5">
         <v>0.22913854999998762</v>
       </c>
       <c r="D104" s="5">
         <v>2.1167408019893807</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>131.64093033</v>
       </c>
       <c r="C105" s="5">
         <v>0.25552607000000194</v>
       </c>
       <c r="D105" s="5">
         <v>2.3589575471799185</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>131.85204379999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.21111346999998659</v>
       </c>
       <c r="D106" s="5">
         <v>1.9415137442914787</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>131.86039312</v>
       </c>
       <c r="C107" s="5">
         <v>8.349320000007765E-3</v>
       </c>
       <c r="D107" s="5">
         <v>7.6014553254610817E-2</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>132.40306479</v>
       </c>
       <c r="C108" s="5">
         <v>0.54267167000000427</v>
       </c>
       <c r="D108" s="5">
         <v>5.0519363783443128</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>132.01721554</v>
       </c>
       <c r="C109" s="5">
         <v>-0.3858492500000068</v>
       </c>
       <c r="D109" s="5">
         <v>-3.4415321122278075</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>133.16707607999999</v>
       </c>
       <c r="C110" s="5">
         <v>1.1498605399999917</v>
       </c>
       <c r="D110" s="5">
         <v>10.967434970901069</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>133.42141573000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.2543396500000199</v>
       </c>
       <c r="D111" s="5">
         <v>2.3161443105773838</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>133.58304440000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.16162866999999892</v>
       </c>
       <c r="D112" s="5">
         <v>1.4634225786754662</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>133.69084781999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.107803419999982</v>
       </c>
       <c r="D113" s="5">
         <v>0.9727270755806261</v>
       </c>
       <c r="E113" s="5">
         <v>3.0801368015847874</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>133.77075324</v>
       </c>
       <c r="C114" s="5">
         <v>7.9905420000017102E-2</v>
       </c>
       <c r="D114" s="5">
         <v>0.71958806893388516</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>134.12201529000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.35126205000000255</v>
       </c>
       <c r="D115" s="5">
         <v>3.1969293516675101</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>134.43508155999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.31306626999997889</v>
       </c>
       <c r="D116" s="5">
         <v>2.8372690166039938</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>134.31428939</v>
       </c>
       <c r="C117" s="5">
         <v>-0.12079216999998721</v>
       </c>
       <c r="D117" s="5">
         <v>-1.0729076104003754</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>134.81754491999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.5032555299999899</v>
       </c>
       <c r="D118" s="5">
         <v>4.5900440142734977</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>135.07746836000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.25992344000002277</v>
       </c>
       <c r="D119" s="5">
         <v>2.3382482510436953</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>135.32203742999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.24456906999998296</v>
       </c>
       <c r="D120" s="5">
         <v>2.1944678304875564</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>135.81501617000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.49297874000001229</v>
       </c>
       <c r="D121" s="5">
         <v>4.460269133326622</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>137.06688982</v>
       </c>
       <c r="C122" s="5">
         <v>1.2518736499999932</v>
       </c>
       <c r="D122" s="5">
         <v>11.639330619602806</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>136.56640161000001</v>
       </c>
       <c r="C123" s="5">
         <v>-0.50048820999998611</v>
       </c>
       <c r="D123" s="5">
         <v>-4.2947645514995862</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>136.66574972999999</v>
       </c>
       <c r="C124" s="5">
         <v>9.9348119999973505E-2</v>
       </c>
       <c r="D124" s="5">
         <v>0.87646670235690394</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>137.46206498000001</v>
       </c>
       <c r="C125" s="5">
         <v>0.79631525000002057</v>
       </c>
       <c r="D125" s="5">
         <v>7.2205685734884284</v>
       </c>
       <c r="E125" s="5">
         <v>2.8208491616999565</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>137.25735209999999</v>
       </c>
       <c r="C126" s="5">
         <v>-0.20471288000001664</v>
       </c>
       <c r="D126" s="5">
         <v>-1.7725130377502563</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>137.74773504999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.49038294999999721</v>
       </c>
       <c r="D127" s="5">
         <v>4.3725277983672539</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>137.04742374</v>
       </c>
       <c r="C128" s="5">
         <v>-0.70031130999998936</v>
       </c>
       <c r="D128" s="5">
         <v>-5.933082601671047</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>138.00018851999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.95276477999999543</v>
       </c>
       <c r="D129" s="5">
         <v>8.6689935520369623</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>137.96546436</v>
       </c>
       <c r="C130" s="5">
         <v>-3.4724159999996118E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-0.30153127857690531</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>138.99635638999999</v>
       </c>
       <c r="C131" s="5">
         <v>1.0308920299999897</v>
       </c>
       <c r="D131" s="5">
         <v>9.3443499367412475</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>139.61473649999999</v>
       </c>
       <c r="C132" s="5">
         <v>0.61838011000000392</v>
       </c>
       <c r="D132" s="5">
         <v>5.4712615814255461</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>140.22498773999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.61025123999999664</v>
       </c>
       <c r="D133" s="5">
         <v>5.3731096203636586</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>140.46012020000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.23513246000001686</v>
       </c>
       <c r="D134" s="5">
         <v>2.0308489564878851</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>141.03428943</v>
       </c>
       <c r="C135" s="5">
         <v>0.57416922999999542</v>
       </c>
       <c r="D135" s="5">
         <v>5.0171307891351491</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>141.51845191000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.48416248000000905</v>
       </c>
       <c r="D136" s="5">
         <v>4.1982084862672631</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>141.808538</v>
       </c>
       <c r="C137" s="5">
         <v>0.29008608999998842</v>
       </c>
       <c r="D137" s="5">
         <v>2.4876950346852222</v>
       </c>
       <c r="E137" s="5">
         <v>3.1619436392377631</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>141.33013733000001</v>
       </c>
       <c r="C138" s="5">
         <v>-0.47840066999998498</v>
       </c>
       <c r="D138" s="5">
         <v>-3.9740049387689047</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>142.42130297</v>
       </c>
       <c r="C139" s="5">
         <v>1.0911656399999856</v>
       </c>
       <c r="D139" s="5">
         <v>9.6685457701446875</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>142.72815894999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.30685597999999459</v>
       </c>
       <c r="D140" s="5">
         <v>2.6163375214014239</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>142.0145392</v>
       </c>
       <c r="C141" s="5">
         <v>-0.71361974999999234</v>
       </c>
       <c r="D141" s="5">
         <v>-5.8375518645603419</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>142.11726084</v>
       </c>
       <c r="C142" s="5">
         <v>0.10272163999999862</v>
       </c>
       <c r="D142" s="5">
         <v>0.87144270948549263</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>141.62581807000001</v>
       </c>
       <c r="C143" s="5">
         <v>-0.49144276999999192</v>
       </c>
       <c r="D143" s="5">
         <v>-4.0715918378225417</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>140.77680208999999</v>
       </c>
       <c r="C144" s="5">
         <v>-0.84901598000001854</v>
       </c>
       <c r="D144" s="5">
         <v>-6.9612283740899557</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>140.54859309</v>
       </c>
       <c r="C145" s="5">
         <v>-0.22820899999999256</v>
       </c>
       <c r="D145" s="5">
         <v>-1.9280330262997136</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>139.91129547</v>
       </c>
       <c r="C146" s="5">
         <v>-0.63729761999999823</v>
       </c>
       <c r="D146" s="5">
         <v>-5.3075610486564955</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>139.11182957</v>
       </c>
       <c r="C147" s="5">
         <v>-0.79946590000000128</v>
       </c>
       <c r="D147" s="5">
         <v>-6.6454661351998956</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>138.70194284999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.40988672000000292</v>
       </c>
       <c r="D148" s="5">
         <v>-3.4790062892254614</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>138.24335887999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.4585839700000065</v>
       </c>
       <c r="D149" s="5">
         <v>-3.8961483244397854</v>
       </c>
       <c r="E149" s="5">
         <v>-2.5140793144627249</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>138.73214345</v>
       </c>
       <c r="C150" s="5">
         <v>0.48878457000000708</v>
       </c>
       <c r="D150" s="5">
         <v>4.3263056150151913</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>138.33460072</v>
       </c>
       <c r="C151" s="5">
         <v>-0.39754272999999785</v>
       </c>
       <c r="D151" s="5">
         <v>-3.3849695005263136</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>138.48972501</v>
       </c>
       <c r="C152" s="5">
         <v>0.15512429000000338</v>
       </c>
       <c r="D152" s="5">
         <v>1.3539745718802454</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>139.34997290000001</v>
       </c>
       <c r="C153" s="5">
         <v>0.86024789000001078</v>
       </c>
       <c r="D153" s="5">
         <v>7.713968799448323</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>139.7088134</v>
       </c>
       <c r="C154" s="5">
         <v>0.35884049999998524</v>
       </c>
       <c r="D154" s="5">
         <v>3.134266786967288</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>139.36710277</v>
       </c>
       <c r="C155" s="5">
         <v>-0.34171062999999435</v>
       </c>
       <c r="D155" s="5">
         <v>-2.8958897384343429</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>139.22318042000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.14392234999999687</v>
       </c>
       <c r="D156" s="5">
         <v>-1.2322079644251138</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>139.04230378</v>
       </c>
       <c r="C157" s="5">
         <v>-0.18087664000000814</v>
       </c>
       <c r="D157" s="5">
         <v>-1.547929848465901</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>139.6175331</v>
       </c>
       <c r="C158" s="5">
         <v>0.57522932000000537</v>
       </c>
       <c r="D158" s="5">
         <v>5.0790318936914103</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>138.48068882000001</v>
       </c>
       <c r="C159" s="5">
         <v>-1.1368442799999912</v>
       </c>
       <c r="D159" s="5">
         <v>-9.3451468080948281</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>138.42760462999999</v>
       </c>
       <c r="C160" s="5">
         <v>-5.3084190000021181E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-0.45903076587285874</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>137.83925515999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.58834946999999715</v>
       </c>
       <c r="D161" s="5">
         <v>-4.9827262514904547</v>
       </c>
       <c r="E161" s="5">
         <v>-0.29231329683675478</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>136.17716092000001</v>
       </c>
       <c r="C162" s="5">
         <v>-1.6620942399999876</v>
       </c>
       <c r="D162" s="5">
         <v>-13.547751113942052</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>136.38924503000001</v>
       </c>
       <c r="C163" s="5">
         <v>0.21208411000000638</v>
       </c>
       <c r="D163" s="5">
         <v>1.8849877934090653</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>136.51630348</v>
       </c>
       <c r="C164" s="5">
         <v>0.12705844999999272</v>
       </c>
       <c r="D164" s="5">
         <v>1.1236500838187613</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>135.77070230999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.74560117000001469</v>
       </c>
       <c r="D165" s="5">
         <v>-6.3606194098461462</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>135.40749052999999</v>
       </c>
       <c r="C166" s="5">
         <v>-0.36321178000000032</v>
       </c>
       <c r="D166" s="5">
         <v>-3.163407303457999</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>135.44918702000001</v>
       </c>
       <c r="C167" s="5">
         <v>4.1696490000020958E-2</v>
       </c>
       <c r="D167" s="5">
         <v>0.37014656387410749</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>135.60071381</v>
       </c>
       <c r="C168" s="5">
         <v>0.15152678999999125</v>
       </c>
       <c r="D168" s="5">
         <v>1.3507287775326615</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>135.27739643999999</v>
       </c>
       <c r="C169" s="5">
         <v>-0.32331737000001226</v>
       </c>
       <c r="D169" s="5">
         <v>-2.8239759037866907</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>135.98898671000001</v>
       </c>
       <c r="C170" s="5">
         <v>0.71159027000001629</v>
       </c>
       <c r="D170" s="5">
         <v>6.4981389425841307</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>137.52907991000001</v>
       </c>
       <c r="C171" s="5">
         <v>1.5400932000000012</v>
       </c>
       <c r="D171" s="5">
         <v>14.46945025448807</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>136.63293734000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.89614256999999498</v>
       </c>
       <c r="D172" s="5">
         <v>-7.5449987284780917</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>136.86630488</v>
       </c>
       <c r="C173" s="5">
         <v>0.23336753999998905</v>
       </c>
       <c r="D173" s="5">
         <v>2.0689504083859722</v>
       </c>
       <c r="E173" s="5">
         <v>-0.70585863139684957</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>136.50066906999999</v>
       </c>
       <c r="C174" s="5">
         <v>-0.36563581000001477</v>
       </c>
       <c r="D174" s="5">
         <v>-3.1590918427651271</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>137.02487801000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.52420894000002249</v>
       </c>
       <c r="D175" s="5">
         <v>4.7070027052734442</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>137.25505822</v>
       </c>
       <c r="C176" s="5">
         <v>0.23018020999998612</v>
       </c>
       <c r="D176" s="5">
         <v>2.0345399967812039</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>137.63243077999999</v>
       </c>
       <c r="C177" s="5">
         <v>0.37737255999999775</v>
       </c>
       <c r="D177" s="5">
         <v>3.3496623598494368</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>137.60951243</v>
       </c>
       <c r="C178" s="5">
         <v>-2.2918349999997645E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-0.19963932949664809</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>137.58172644999999</v>
       </c>
       <c r="C179" s="5">
         <v>-2.7785980000004429E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-0.24203393285142649</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>137.70010933</v>
       </c>
       <c r="C180" s="5">
         <v>0.11838288000001285</v>
       </c>
       <c r="D180" s="5">
         <v>1.0374465301236091</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>138.32224909999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.62213976999998977</v>
       </c>
       <c r="D181" s="5">
         <v>5.5584687835207536</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>138.28910346000001</v>
       </c>
       <c r="C182" s="5">
         <v>-3.3145639999986543E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-0.28717280971405357</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>138.1567081</v>
       </c>
       <c r="C183" s="5">
         <v>-0.13239536000000385</v>
       </c>
       <c r="D183" s="5">
         <v>-1.1428270451287137</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>137.74659323</v>
       </c>
       <c r="C184" s="5">
         <v>-0.41011487000000102</v>
       </c>
       <c r="D184" s="5">
         <v>-3.5045846181901541</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>138.02603718</v>
       </c>
       <c r="C185" s="5">
         <v>0.279443950000001</v>
       </c>
       <c r="D185" s="5">
         <v>2.4617648061659558</v>
       </c>
       <c r="E185" s="5">
         <v>0.84734683311338266</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>138.83925396000001</v>
       </c>
       <c r="C186" s="5">
         <v>0.81321678000000475</v>
       </c>
       <c r="D186" s="5">
         <v>7.3037809555193345</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>139.42331702000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.58406306000000541</v>
       </c>
       <c r="D187" s="5">
         <v>5.1665612436374575</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>139.65337851999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.2300614999999766</v>
       </c>
       <c r="D188" s="5">
         <v>1.9981818676776619</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>140.26800782000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.61462930000001847</v>
       </c>
       <c r="D189" s="5">
         <v>5.4110614097803822</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>140.58870138</v>
       </c>
       <c r="C190" s="5">
         <v>0.32069355999999516</v>
       </c>
       <c r="D190" s="5">
         <v>2.7783131765879876</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>140.93208385</v>
       </c>
       <c r="C191" s="5">
         <v>0.34338246999999456</v>
       </c>
       <c r="D191" s="5">
         <v>2.970649026612282</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>141.63621617999999</v>
       </c>
       <c r="C192" s="5">
         <v>0.70413232999999309</v>
       </c>
       <c r="D192" s="5">
         <v>6.1630311551341022</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>141.60306184000001</v>
       </c>
       <c r="C193" s="5">
         <v>-3.315433999998163E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-0.28053578202663632</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>141.68226086000001</v>
       </c>
       <c r="C194" s="5">
         <v>7.9199020000004339E-2</v>
       </c>
       <c r="D194" s="5">
         <v>0.67323208802791967</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>141.82907315</v>
       </c>
       <c r="C195" s="5">
         <v>0.14681228999998552</v>
       </c>
       <c r="D195" s="5">
         <v>1.2505607142748731</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>142.27803195000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.44895880000001398</v>
       </c>
       <c r="D196" s="5">
         <v>3.8654274928317855</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>142.45100482000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.17297286999999528</v>
       </c>
       <c r="D197" s="5">
         <v>1.4686806772277849</v>
       </c>
       <c r="E197" s="5">
         <v>3.2058934172176423</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>143.20229180999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.75128698999998278</v>
       </c>
       <c r="D198" s="5">
         <v>6.5156489376980486</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>143.63903818</v>
       </c>
       <c r="C199" s="5">
         <v>0.43674637000000871</v>
       </c>
       <c r="D199" s="5">
         <v>3.7218463253757772</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>144.61549579999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.97645761999999081</v>
       </c>
       <c r="D200" s="5">
         <v>8.4696177265600081</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>144.51012388000001</v>
       </c>
       <c r="C201" s="5">
         <v>-0.10537191999998186</v>
       </c>
       <c r="D201" s="5">
         <v>-0.87086656500671156</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>144.9107018</v>
       </c>
       <c r="C202" s="5">
         <v>0.40057791999998926</v>
       </c>
       <c r="D202" s="5">
         <v>3.3775503599573042</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>145.13610224000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.22540044000001558</v>
       </c>
       <c r="D203" s="5">
         <v>1.8825836109759297</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>145.0558413</v>
       </c>
       <c r="C204" s="5">
         <v>-8.026094000001649E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-0.66159092735099678</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>145.62674405000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.57090275000001611</v>
       </c>
       <c r="D205" s="5">
         <v>4.8264813184367261</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>146.44183326000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.81508920999999646</v>
       </c>
       <c r="D206" s="5">
         <v>6.9272036870575482</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>147.77531189000001</v>
       </c>
       <c r="C207" s="5">
         <v>1.3334786300000019</v>
       </c>
       <c r="D207" s="5">
         <v>11.491236245585013</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>148.88080374</v>
       </c>
       <c r="C208" s="5">
         <v>1.1054918499999928</v>
       </c>
       <c r="D208" s="5">
         <v>9.3558046959394847</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>149.52077452</v>
       </c>
       <c r="C209" s="5">
         <v>0.63997077999999874</v>
       </c>
       <c r="D209" s="5">
         <v>5.2819693635620446</v>
       </c>
       <c r="E209" s="5">
         <v>4.9629482845230166</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>149.90251316000001</v>
       </c>
       <c r="C210" s="5">
         <v>0.3817386400000089</v>
       </c>
       <c r="D210" s="5">
         <v>3.1070856245259293</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>149.71438834</v>
       </c>
       <c r="C211" s="5">
         <v>-0.18812482000001296</v>
       </c>
       <c r="D211" s="5">
         <v>-1.4956258232528774</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>150.14420802000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.42981968000000847</v>
       </c>
       <c r="D212" s="5">
         <v>3.5000399894625112</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>150.15495243999999</v>
       </c>
       <c r="C213" s="5">
         <v>1.0744419999980437E-2</v>
       </c>
       <c r="D213" s="5">
         <v>8.5906609217634156E-2</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>150.61306256</v>
       </c>
       <c r="C214" s="5">
         <v>0.45811012000001483</v>
       </c>
       <c r="D214" s="5">
         <v>3.7231614315984762</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>150.67299288000001</v>
       </c>
       <c r="C215" s="5">
         <v>5.9930320000006532E-2</v>
       </c>
       <c r="D215" s="5">
         <v>0.47853739083556501</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>151.52614826000001</v>
       </c>
       <c r="C216" s="5">
         <v>0.85315538000000402</v>
       </c>
       <c r="D216" s="5">
         <v>7.0104095112645259</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>151.4117071</v>
       </c>
       <c r="C217" s="5">
         <v>-0.11444116000001259</v>
       </c>
       <c r="D217" s="5">
         <v>-0.90255294528159835</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>151.58481209999999</v>
       </c>
       <c r="C218" s="5">
         <v>0.17310499999999251</v>
       </c>
       <c r="D218" s="5">
         <v>1.3805879122894549</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>151.27644558</v>
       </c>
       <c r="C219" s="5">
         <v>-0.30836651999999276</v>
       </c>
       <c r="D219" s="5">
         <v>-2.4140120134882315</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>152.00652460000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.73007902000000513</v>
       </c>
       <c r="D220" s="5">
         <v>5.9475736806829937</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>152.35679894</v>
       </c>
       <c r="C221" s="5">
         <v>0.35027433999999857</v>
       </c>
       <c r="D221" s="5">
         <v>2.8005214442278881</v>
       </c>
       <c r="E221" s="5">
         <v>1.896742729633627</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>152.28431807999999</v>
       </c>
       <c r="C222" s="5">
         <v>-7.2480860000013081E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-0.56938591445433451</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>152.81887087999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.53455280000000016</v>
       </c>
       <c r="D223" s="5">
         <v>4.2945569302428765</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>153.16466274999999</v>
       </c>
       <c r="C224" s="5">
         <v>0.34579186999999934</v>
       </c>
       <c r="D224" s="5">
         <v>2.7493562362163937</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>152.44877371000001</v>
       </c>
       <c r="C225" s="5">
         <v>-0.7158890399999791</v>
       </c>
       <c r="D225" s="5">
         <v>-5.4668182384939756</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>152.05893603000001</v>
       </c>
       <c r="C226" s="5">
         <v>-0.38983767999999941</v>
       </c>
       <c r="D226" s="5">
         <v>-3.025813494645635</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>152.02268172000001</v>
       </c>
       <c r="C227" s="5">
         <v>-3.6254310000003898E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-0.28573242075775607</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>152.43282256000001</v>
       </c>
       <c r="C228" s="5">
         <v>0.41014083999999684</v>
       </c>
       <c r="D228" s="5">
         <v>3.2859444601672561</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>152.72961459000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.29679203000000598</v>
       </c>
       <c r="D229" s="5">
         <v>2.3616252509512048</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>152.19628184999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.53333274000002007</v>
       </c>
       <c r="D230" s="5">
         <v>-4.1108556547574064</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>151.60453219999999</v>
       </c>
       <c r="C231" s="5">
         <v>-0.59174964999999702</v>
       </c>
       <c r="D231" s="5">
         <v>-4.5671919388646343</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>150.58138063000001</v>
       </c>
       <c r="C232" s="5">
         <v>-1.0231515699999818</v>
       </c>
       <c r="D232" s="5">
         <v>-7.804636577360613</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>149.70960882</v>
       </c>
       <c r="C233" s="5">
         <v>-0.87177181000001269</v>
       </c>
       <c r="D233" s="5">
         <v>-6.7302505042152294</v>
       </c>
       <c r="E233" s="5">
         <v>-1.7374939211229457</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>148.44849298</v>
       </c>
       <c r="C234" s="5">
         <v>-1.2611158400000022</v>
       </c>
       <c r="D234" s="5">
         <v>-9.6530678763489419</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>147.93456843000001</v>
       </c>
       <c r="C235" s="5">
         <v>-0.51392454999998449</v>
       </c>
       <c r="D235" s="5">
         <v>-4.0761697007612891</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>146.77253100999999</v>
       </c>
       <c r="C236" s="5">
         <v>-1.1620374200000185</v>
       </c>
       <c r="D236" s="5">
         <v>-9.0293343666202119</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>146.28871412000001</v>
       </c>
       <c r="C237" s="5">
         <v>-0.48381688999998573</v>
       </c>
       <c r="D237" s="5">
         <v>-3.884712768244758</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>145.90440140999999</v>
       </c>
       <c r="C238" s="5">
         <v>-0.38431271000001743</v>
       </c>
       <c r="D238" s="5">
         <v>-3.1073467289346346</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>145.89679466999999</v>
       </c>
       <c r="C239" s="5">
         <v>-7.6067399999999452E-3</v>
       </c>
       <c r="D239" s="5">
         <v>-6.2544179277868039E-2</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>145.23364468</v>
       </c>
       <c r="C240" s="5">
         <v>-0.66314998999999375</v>
       </c>
       <c r="D240" s="5">
         <v>-5.3200919433285527</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>145.13214991000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.10149476999998797</v>
       </c>
       <c r="D241" s="5">
         <v>-0.83538966247008739</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>145.28878040000001</v>
       </c>
       <c r="C242" s="5">
         <v>0.15663048999999774</v>
       </c>
       <c r="D242" s="5">
         <v>1.3027869710908968</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>144.35982446</v>
       </c>
       <c r="C243" s="5">
         <v>-0.9289559400000087</v>
       </c>
       <c r="D243" s="5">
         <v>-7.4084817581825728</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>144.00094340999999</v>
       </c>
       <c r="C244" s="5">
         <v>-0.35888105000000792</v>
       </c>
       <c r="D244" s="5">
         <v>-2.9427672641241354</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>143.78257398</v>
       </c>
       <c r="C245" s="5">
         <v>-0.21836942999999565</v>
       </c>
       <c r="D245" s="5">
         <v>-1.8046324011478321</v>
       </c>
       <c r="E245" s="5">
         <v>-3.9590209918497932</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>143.78295337</v>
       </c>
       <c r="C246" s="5">
         <v>3.7939000000619671E-4</v>
       </c>
       <c r="D246" s="5">
         <v>3.1664101881379025E-3</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>143.74005030000001</v>
       </c>
       <c r="C247" s="5">
         <v>-4.2903069999994159E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-0.35747823526181</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>143.91066905</v>
       </c>
       <c r="C248" s="5">
         <v>0.17061874999998849</v>
       </c>
       <c r="D248" s="5">
         <v>1.433730254096055</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>144.32368177999999</v>
       </c>
       <c r="C249" s="5">
         <v>0.41301272999999128</v>
       </c>
       <c r="D249" s="5">
         <v>3.4987932757058582</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>144.35082692</v>
       </c>
       <c r="C250" s="5">
         <v>2.7145140000015999E-2</v>
       </c>
       <c r="D250" s="5">
         <v>0.22593579706706723</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>144.30163680999999</v>
       </c>
       <c r="C251" s="5">
         <v>-4.9190110000012055E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-0.4081557893250598</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>143.95263535999999</v>
       </c>
       <c r="C252" s="5">
         <v>-0.34900145000000293</v>
       </c>
       <c r="D252" s="5">
         <v>-2.8639694934537552</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>144.18904843999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.23641308000000549</v>
       </c>
       <c r="D253" s="5">
         <v>1.988656169064118</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>144.01754409</v>
       </c>
       <c r="C254" s="5">
         <v>-0.1715043499999922</v>
       </c>
       <c r="D254" s="5">
         <v>-1.4180285099534951</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>144.45163957</v>
       </c>
       <c r="C255" s="5">
         <v>0.43409547999999631</v>
       </c>
       <c r="D255" s="5">
         <v>3.6775912711848546</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>144.24865743000001</v>
       </c>
       <c r="C256" s="5">
         <v>-0.20298213999998893</v>
       </c>
       <c r="D256" s="5">
         <v>-1.6732579103459932</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>144.63016116</v>
       </c>
       <c r="C257" s="5">
         <v>0.38150372999999149</v>
       </c>
       <c r="D257" s="5">
         <v>3.2202923794340421</v>
       </c>
       <c r="E257" s="5">
         <v>0.58949228445297486</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>145.53384833999999</v>
       </c>
       <c r="C258" s="5">
         <v>0.90368717999999149</v>
       </c>
       <c r="D258" s="5">
         <v>7.7610267111172693</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>145.29411003999999</v>
       </c>
       <c r="C259" s="5">
         <v>-0.23973829999999907</v>
       </c>
       <c r="D259" s="5">
         <v>-1.9589514078888093</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>145.96775815999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.67364811999999574</v>
       </c>
       <c r="D260" s="5">
         <v>5.7078271845944162</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>146.66296148000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.69520332000001872</v>
       </c>
       <c r="D261" s="5">
         <v>5.8673754617119434</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>146.52344890000001</v>
       </c>
       <c r="C262" s="5">
         <v>-0.13951258000000166</v>
       </c>
       <c r="D262" s="5">
         <v>-1.1355421597386228</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>146.63493876999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.11148986999998556</v>
       </c>
       <c r="D263" s="5">
         <v>0.91691237040270046</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>147.22909752999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.59415875999999912</v>
       </c>
       <c r="D264" s="5">
         <v>4.9721890694391258</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>147.52492119999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.29582367000000431</v>
       </c>
       <c r="D265" s="5">
         <v>2.4379540726997107</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>147.78767087</v>
       </c>
       <c r="C266" s="5">
         <v>0.26274967000000515</v>
       </c>
       <c r="D266" s="5">
         <v>2.1583243052951451</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>148.04251507000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.25484420000000796</v>
       </c>
       <c r="D267" s="5">
         <v>2.0890115977575174</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>148.45654948000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.4140344099999993</v>
       </c>
       <c r="D268" s="5">
         <v>3.4081790506717446</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>148.80176940000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.34521992000000523</v>
       </c>
       <c r="D269" s="5">
         <v>2.8264396991837026</v>
       </c>
       <c r="E269" s="5">
         <v>2.8843280036071395</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>149.46433551000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.66256611000000021</v>
       </c>
       <c r="D270" s="5">
         <v>5.4760270578001702</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>149.68795213000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.22361662000000138</v>
       </c>
       <c r="D271" s="5">
         <v>1.8101915123340806</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>150.03938694000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.35143481000000065</v>
       </c>
       <c r="D272" s="5">
         <v>2.8540054177824459</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>150.34655083999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.30716389999997773</v>
       </c>
       <c r="D273" s="5">
         <v>2.4845171373114594</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>150.73331277</v>
       </c>
       <c r="C274" s="5">
         <v>0.3867619300000058</v>
       </c>
       <c r="D274" s="5">
         <v>3.1310163619630016</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>151.34104988000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.6077371100000164</v>
       </c>
       <c r="D275" s="5">
         <v>4.9469884308242396</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>151.58194025</v>
       </c>
       <c r="C276" s="5">
         <v>0.24089036999998825</v>
       </c>
       <c r="D276" s="5">
         <v>1.9268568180342394</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>151.69848146999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.11654121999998779</v>
       </c>
       <c r="D277" s="5">
         <v>0.92651107973977798</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>152.32126331000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.62278184000001602</v>
       </c>
       <c r="D278" s="5">
         <v>5.0392457047863326</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>152.86855405</v>
       </c>
       <c r="C279" s="5">
         <v>0.547290739999994</v>
       </c>
       <c r="D279" s="5">
         <v>4.397836050206938</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>154.35983694000001</v>
       </c>
       <c r="C280" s="5">
         <v>1.4912828900000079</v>
       </c>
       <c r="D280" s="5">
         <v>12.355371773835589</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>153.88974899999999</v>
       </c>
       <c r="C281" s="5">
         <v>-0.4700879400000133</v>
       </c>
       <c r="D281" s="5">
         <v>-3.5938894000269395</v>
       </c>
       <c r="E281" s="5">
         <v>3.4193004696891682</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>154.21367452000001</v>
       </c>
       <c r="C282" s="5">
         <v>0.32392552000001729</v>
       </c>
       <c r="D282" s="5">
         <v>2.5553519726160046</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>155.19430811000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.9806335899999965</v>
       </c>
       <c r="D283" s="5">
         <v>7.9033290584049842</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>155.31062796000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.11631984999999645</v>
       </c>
       <c r="D284" s="5">
         <v>0.90313020887862194</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>155.88987925000001</v>
       </c>
       <c r="C285" s="5">
         <v>0.57925129000000197</v>
       </c>
       <c r="D285" s="5">
         <v>4.5685148183946866</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>156.61218600999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.72230675999998084</v>
       </c>
       <c r="D286" s="5">
         <v>5.704036174064897</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>156.97418630999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.36200030000000538</v>
       </c>
       <c r="D287" s="5">
         <v>2.8092682301460226</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>157.73048940000001</v>
       </c>
       <c r="C288" s="5">
         <v>0.75630309000001716</v>
       </c>
       <c r="D288" s="5">
         <v>5.937305766433143</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>158.67466841000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.94417900999999915</v>
       </c>
       <c r="D289" s="5">
         <v>7.4245104129123662</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>159.33696727</v>
       </c>
       <c r="C290" s="5">
         <v>0.66229885999999283</v>
       </c>
       <c r="D290" s="5">
         <v>5.1253291148176228</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>159.97528746</v>
       </c>
       <c r="C291" s="5">
         <v>0.63832019000000173</v>
       </c>
       <c r="D291" s="5">
         <v>4.9146724843802447</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>160.59034123000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.61505377000000294</v>
       </c>
       <c r="D292" s="5">
         <v>4.7124353328314772</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>161.37459369999999</v>
       </c>
       <c r="C293" s="5">
         <v>0.78425246999998421</v>
       </c>
       <c r="D293" s="5">
         <v>6.0202663707953796</v>
       </c>
       <c r="E293" s="5">
         <v>4.8637708155596426</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>161.88606374</v>
       </c>
       <c r="C294" s="5">
         <v>0.51147004000000607</v>
       </c>
       <c r="D294" s="5">
         <v>3.870355464990749</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>162.84512695999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.95906321999999022</v>
       </c>
       <c r="D295" s="5">
         <v>7.3454510909237047</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>163.34982601999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.50469906000000719</v>
       </c>
       <c r="D296" s="5">
         <v>3.7831647432708282</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>164.10637646999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.75655044999999177</v>
       </c>
       <c r="D297" s="5">
         <v>5.7015508630881007</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>164.41082638</v>
       </c>
       <c r="C298" s="5">
         <v>0.30444991000001664</v>
       </c>
       <c r="D298" s="5">
         <v>2.2490949359057266</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>165.33072208999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.9198957099999916</v>
       </c>
       <c r="D299" s="5">
         <v>6.924641713469204</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>165.68886771000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.35814562000001615</v>
       </c>
       <c r="D300" s="5">
         <v>2.6306808633878465</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>166.30637442</v>
       </c>
       <c r="C301" s="5">
         <v>0.61750670999998647</v>
       </c>
       <c r="D301" s="5">
         <v>4.5651075833087917</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>166.92578889999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.619414479999989</v>
       </c>
       <c r="D302" s="5">
         <v>4.5621487943465544</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>168.28245157000001</v>
       </c>
       <c r="C303" s="5">
         <v>1.3566626700000199</v>
       </c>
       <c r="D303" s="5">
         <v>10.200791652139184</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>168.44962552000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.16717395000000579</v>
       </c>
       <c r="D304" s="5">
         <v>1.1986303736922554</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>169.35373235</v>
       </c>
       <c r="C305" s="5">
         <v>0.90410682999998926</v>
       </c>
       <c r="D305" s="5">
         <v>6.6342382360642826</v>
       </c>
       <c r="E305" s="5">
         <v>4.9444825651015822</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>169.88413822000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.53040587000000983</v>
       </c>
       <c r="D306" s="5">
         <v>3.8237494120540561</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>170.20453233999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.32039411999997469</v>
       </c>
       <c r="D307" s="5">
         <v>2.2867712777457028</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>170.90530992000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.70077758000002177</v>
       </c>
       <c r="D308" s="5">
         <v>5.0541532351896068</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>171.61248097999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.70717105999997898</v>
       </c>
       <c r="D309" s="5">
         <v>5.0799275172594305</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>172.39881151</v>
       </c>
       <c r="C310" s="5">
         <v>0.78633053000001496</v>
       </c>
       <c r="D310" s="5">
         <v>5.6391192613911567</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>172.98114821999999</v>
       </c>
       <c r="C311" s="5">
         <v>0.58233670999999276</v>
       </c>
       <c r="D311" s="5">
         <v>4.1295750776717099</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>173.87233663999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.89118841999999177</v>
       </c>
       <c r="D312" s="5">
         <v>6.360551401164094</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>174.00226114</v>
       </c>
       <c r="C313" s="5">
         <v>0.12992450000001554</v>
       </c>
       <c r="D313" s="5">
         <v>0.90038336147117981</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>175.03412435999999</v>
       </c>
       <c r="C314" s="5">
         <v>1.0318632199999911</v>
       </c>
       <c r="D314" s="5">
         <v>7.352957157202189</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>175.70752997</v>
       </c>
       <c r="C315" s="5">
         <v>0.67340561000000321</v>
       </c>
       <c r="D315" s="5">
         <v>4.7156923542979401</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>175.01040008999999</v>
       </c>
       <c r="C316" s="5">
         <v>-0.69712988000000564</v>
       </c>
       <c r="D316" s="5">
         <v>-4.6585378383266596</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>175.32834713</v>
       </c>
       <c r="C317" s="5">
         <v>0.31794704000000706</v>
       </c>
       <c r="D317" s="5">
         <v>2.2019945767193239</v>
       </c>
       <c r="E317" s="5">
         <v>3.5278908218286942</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>175.23775175</v>
       </c>
       <c r="C318" s="5">
         <v>-9.0595379999996339E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-0.618302905040502</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>176.35903966000001</v>
       </c>
       <c r="C319" s="5">
         <v>1.1212879100000066</v>
       </c>
       <c r="D319" s="5">
         <v>7.9544703963074559</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>177.03403143</v>
       </c>
       <c r="C320" s="5">
         <v>0.67499176999999122</v>
       </c>
       <c r="D320" s="5">
         <v>4.6907733198937596</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>177.27935115</v>
       </c>
       <c r="C321" s="5">
         <v>0.24531971999999769</v>
       </c>
       <c r="D321" s="5">
         <v>1.6755970133268239</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>177.75906626</v>
       </c>
       <c r="C322" s="5">
         <v>0.47971511000000078</v>
       </c>
       <c r="D322" s="5">
         <v>3.2959470383885803</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>178.47026219</v>
       </c>
       <c r="C323" s="5">
         <v>0.71119593000000236</v>
       </c>
       <c r="D323" s="5">
         <v>4.908146996416729</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>179.04706605000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.57680386000001249</v>
       </c>
       <c r="D324" s="5">
         <v>3.9480068156083625</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>179.37823177000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.33116572000000133</v>
       </c>
       <c r="D325" s="5">
         <v>2.2422403432230231</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>179.66513773</v>
       </c>
       <c r="C326" s="5">
         <v>0.28690595999998436</v>
       </c>
       <c r="D326" s="5">
         <v>1.9363109661627798</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>180.06331211</v>
       </c>
       <c r="C327" s="5">
         <v>0.39817438000000038</v>
       </c>
       <c r="D327" s="5">
         <v>2.6921002815082584</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>180.58185999</v>
       </c>
       <c r="C328" s="5">
         <v>0.51854787999999985</v>
       </c>
       <c r="D328" s="5">
         <v>3.5110349687329956</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>180.15031407999999</v>
       </c>
       <c r="C329" s="5">
         <v>-0.43154591000001119</v>
       </c>
       <c r="D329" s="5">
         <v>-2.8303093206378138</v>
       </c>
       <c r="E329" s="5">
         <v>2.7502494770139219</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>181.17723770000001</v>
       </c>
       <c r="C330" s="5">
         <v>1.0269236200000194</v>
       </c>
       <c r="D330" s="5">
         <v>7.0590348595365171</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>180.83348656999999</v>
       </c>
       <c r="C331" s="5">
         <v>-0.34375113000001534</v>
       </c>
       <c r="D331" s="5">
         <v>-2.2531743556363115</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>180.88459323000001</v>
       </c>
       <c r="C332" s="5">
         <v>5.1106660000016291E-2</v>
       </c>
       <c r="D332" s="5">
         <v>0.33966833764043081</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>180.81131563</v>
       </c>
       <c r="C333" s="5">
         <v>-7.3277600000011489E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-0.48504662572008694</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>181.02217198</v>
       </c>
       <c r="C334" s="5">
         <v>0.21085635000000025</v>
       </c>
       <c r="D334" s="5">
         <v>1.4084121009980688</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>181.07685465</v>
       </c>
       <c r="C335" s="5">
         <v>5.4682670000005373E-2</v>
       </c>
       <c r="D335" s="5">
         <v>0.36309549537492103</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>180.74026470999999</v>
       </c>
       <c r="C336" s="5">
         <v>-0.3365899400000103</v>
       </c>
       <c r="D336" s="5">
         <v>-2.2079246025152877</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>181.49151445999999</v>
       </c>
       <c r="C337" s="5">
         <v>0.75124974999999949</v>
       </c>
       <c r="D337" s="5">
         <v>5.1034392706766907</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>180.94462856999999</v>
       </c>
       <c r="C338" s="5">
         <v>-0.54688588999999865</v>
       </c>
       <c r="D338" s="5">
         <v>-3.5566140969701898</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>180.99692555999999</v>
       </c>
       <c r="C339" s="5">
         <v>5.2296990000002097E-2</v>
       </c>
       <c r="D339" s="5">
         <v>0.34737833094018455</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>181.07503126</v>
       </c>
       <c r="C340" s="5">
         <v>7.8105700000008937E-2</v>
       </c>
       <c r="D340" s="5">
         <v>0.51906745359240336</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>181.06983119</v>
       </c>
       <c r="C341" s="5">
         <v>-5.2000700000007782E-3</v>
       </c>
       <c r="D341" s="5">
         <v>-3.4455874142302889E-2</v>
       </c>
       <c r="E341" s="5">
         <v>0.51041660110104914</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>180.55594425999999</v>
       </c>
       <c r="C342" s="5">
         <v>-0.5138869300000124</v>
       </c>
       <c r="D342" s="5">
         <v>-3.353010712343496</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>180.82900961000001</v>
       </c>
       <c r="C343" s="5">
         <v>0.27306535000002441</v>
       </c>
       <c r="D343" s="5">
         <v>1.830002489132343</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>180.51983246</v>
       </c>
       <c r="C344" s="5">
         <v>-0.30917715000001067</v>
       </c>
       <c r="D344" s="5">
         <v>-2.0325470561800674</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>181.03363433000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.51380187000000888</v>
       </c>
       <c r="D345" s="5">
         <v>3.4694595146434581</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>181.46577210999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.4321377799999766</v>
       </c>
       <c r="D346" s="5">
         <v>2.9023775159895626</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>181.23071525</v>
       </c>
       <c r="C347" s="5">
         <v>-0.23505685999998605</v>
       </c>
       <c r="D347" s="5">
         <v>-1.5433618553381323</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>181.25628921000001</v>
       </c>
       <c r="C348" s="5">
         <v>2.5573960000002671E-2</v>
       </c>
       <c r="D348" s="5">
         <v>0.16946675577822479</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>181.51804063</v>
       </c>
       <c r="C349" s="5">
         <v>0.26175141999999596</v>
       </c>
       <c r="D349" s="5">
         <v>1.7467449785454114</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>181.4762092</v>
       </c>
       <c r="C350" s="5">
         <v>-4.1831430000002001E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-0.27619370183386005</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>180.75708320000001</v>
       </c>
       <c r="C351" s="5">
         <v>-0.71912599999998861</v>
       </c>
       <c r="D351" s="5">
         <v>-4.6528952367894449</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>181.05826673999999</v>
       </c>
       <c r="C352" s="5">
         <v>0.30118353999998249</v>
       </c>
       <c r="D352" s="5">
         <v>2.0179063804198538</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>180.38740027</v>
       </c>
       <c r="C353" s="5">
         <v>-0.67086646999999289</v>
       </c>
       <c r="D353" s="5">
         <v>-4.3568013311885645</v>
       </c>
       <c r="E353" s="5">
         <v>-0.37688825107696777</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>181.05022011</v>
       </c>
       <c r="C354" s="5">
         <v>0.66281983999999738</v>
       </c>
       <c r="D354" s="5">
         <v>4.4995188049466561</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>181.26330698999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.21308687999999165</v>
       </c>
       <c r="D355" s="5">
         <v>1.4215171714260455</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>181.61048033</v>
       </c>
       <c r="C356" s="5">
         <v>0.34717334000001188</v>
       </c>
       <c r="D356" s="5">
         <v>2.3227246717983485</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>182.36703489999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.7565545699999916</v>
       </c>
       <c r="D357" s="5">
         <v>5.1151124025537342</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>182.14928301</v>
       </c>
       <c r="C358" s="5">
         <v>-0.21775188999998818</v>
       </c>
       <c r="D358" s="5">
         <v>-1.4234648451091347</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>182.94461257</v>
       </c>
       <c r="C359" s="5">
         <v>0.79532955999999899</v>
       </c>
       <c r="D359" s="5">
         <v>5.3673126654023129</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>183.39442843</v>
       </c>
       <c r="C360" s="5">
         <v>0.44981586000000107</v>
       </c>
       <c r="D360" s="5">
         <v>2.9907341598233605</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>183.76500587999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.37057744999998476</v>
       </c>
       <c r="D361" s="5">
         <v>2.451920333560742</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>183.67970013999999</v>
       </c>
       <c r="C362" s="5">
         <v>-8.5305739999995467E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-0.55563317076881003</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>183.84153617000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.16183603000001767</v>
       </c>
       <c r="D363" s="5">
         <v>1.0624315027666809</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>184.64888816000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.8073519900000008</v>
       </c>
       <c r="D364" s="5">
         <v>5.3990459461308982</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>184.74292919999999</v>
       </c>
       <c r="C365" s="5">
         <v>9.4041039999979148E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.61287068611834972</v>
       </c>
       <c r="E365" s="5">
         <v>2.4145416606041969</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>184.83799682</v>
       </c>
       <c r="C366" s="5">
         <v>9.5067620000008901E-2</v>
       </c>
       <c r="D366" s="5">
         <v>0.61926363911826154</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>184.83346574999999</v>
       </c>
       <c r="C367" s="5">
         <v>-4.53107000001296E-3</v>
       </c>
       <c r="D367" s="5">
         <v>-2.9412518359983597E-2</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>184.49926374</v>
       </c>
       <c r="C368" s="5">
         <v>-0.33420200999998428</v>
       </c>
       <c r="D368" s="5">
         <v>-2.1483020344017612</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>168.16093713999999</v>
       </c>
       <c r="C369" s="5">
         <v>-16.338326600000016</v>
       </c>
       <c r="D369" s="5">
         <v>-67.132567582224794</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>173.77049912999999</v>
       </c>
       <c r="C370" s="5">
         <v>5.6095619900000031</v>
       </c>
       <c r="D370" s="5">
         <v>48.255616550597068</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>179.48747080000001</v>
       </c>
       <c r="C371" s="5">
         <v>5.7169716700000208</v>
       </c>
       <c r="D371" s="5">
         <v>47.467755946219214</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>179.4674301</v>
       </c>
       <c r="C372" s="5">
         <v>-2.0040700000009792E-2</v>
       </c>
       <c r="D372" s="5">
         <v>-0.13390392608376711</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>181.16411474</v>
       </c>
       <c r="C373" s="5">
         <v>1.6966846400000009</v>
       </c>
       <c r="D373" s="5">
         <v>11.953683323501041</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>183.03109298999999</v>
       </c>
       <c r="C374" s="5">
         <v>1.8669782499999883</v>
       </c>
       <c r="D374" s="5">
         <v>13.092124860621457</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>184.57361968999999</v>
       </c>
       <c r="C375" s="5">
         <v>1.5425266999999963</v>
       </c>
       <c r="D375" s="5">
         <v>10.595402523244356</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>184.95128785</v>
       </c>
       <c r="C376" s="5">
         <v>0.37766816000001313</v>
       </c>
       <c r="D376" s="5">
         <v>2.4832206919563449</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>184.95324876999999</v>
       </c>
       <c r="C377" s="5">
         <v>1.9609199999877092E-3</v>
       </c>
       <c r="D377" s="5">
         <v>1.2723573048201153E-2</v>
       </c>
       <c r="E377" s="5">
         <v>0.11384444910056413</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>184.95071590000001</v>
       </c>
       <c r="C378" s="5">
         <v>-2.5328699999818127E-3</v>
       </c>
       <c r="D378" s="5">
         <v>-1.643234221599954E-2</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>184.87774381</v>
       </c>
       <c r="C379" s="5">
         <v>-7.2972090000007483E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-0.47243254133858548</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>186.12721503</v>
       </c>
       <c r="C380" s="5">
         <v>1.2494712200000038</v>
       </c>
       <c r="D380" s="5">
         <v>8.4183915245574568</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>186.15088678999999</v>
       </c>
       <c r="C381" s="5">
         <v>2.3671759999984943E-2</v>
       </c>
       <c r="D381" s="5">
         <v>0.15272344937431459</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>187.96647616000001</v>
       </c>
       <c r="C382" s="5">
         <v>1.8155893700000263</v>
       </c>
       <c r="D382" s="5">
         <v>12.352692060672222</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>188.79737668999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.83090052999997965</v>
       </c>
       <c r="D383" s="5">
         <v>5.4354534439833291</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>190.32877954</v>
       </c>
       <c r="C384" s="5">
         <v>1.5314028500000063</v>
       </c>
       <c r="D384" s="5">
         <v>10.179827070660718</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>190.26078154999999</v>
       </c>
       <c r="C385" s="5">
         <v>-6.7997990000009167E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-0.42787771125344376</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>192.32803763000001</v>
       </c>
       <c r="C386" s="5">
         <v>2.0672560800000213</v>
       </c>
       <c r="D386" s="5">
         <v>13.846553623567527</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>194.78808473000001</v>
       </c>
       <c r="C387" s="5">
         <v>2.460047099999997</v>
       </c>
       <c r="D387" s="5">
         <v>16.476267072557693</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>196.05733853999999</v>
       </c>
       <c r="C388" s="5">
         <v>1.2692538099999808</v>
       </c>
       <c r="D388" s="5">
         <v>8.1056980718939631</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>199.05310319</v>
       </c>
       <c r="C389" s="5">
         <v>2.9957646500000124</v>
       </c>
       <c r="D389" s="5">
         <v>19.958270645358422</v>
       </c>
       <c r="E389" s="5">
         <v>7.6234694517499424</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>199.32030449000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.26720130000001063</v>
       </c>
       <c r="D390" s="5">
         <v>1.6227804188593042</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>202.30293209000001</v>
       </c>
       <c r="C391" s="5">
         <v>2.9826276000000007</v>
       </c>
       <c r="D391" s="5">
         <v>19.510929495088437</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>202.0677906</v>
       </c>
       <c r="C392" s="5">
         <v>-0.23514149000001794</v>
       </c>
       <c r="D392" s="5">
         <v>-1.385906305261797</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>202.31619531000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.24840471000001685</v>
       </c>
       <c r="D393" s="5">
         <v>1.4851914644449682</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>202.10522743999999</v>
       </c>
       <c r="C394" s="5">
         <v>-0.21096787000001882</v>
       </c>
       <c r="D394" s="5">
         <v>-1.2441641051595176</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>202.35393723999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.24870980000000031</v>
       </c>
       <c r="D395" s="5">
         <v>1.4867506230049843</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>203.55554710999999</v>
       </c>
       <c r="C396" s="5">
         <v>1.2016098699999986</v>
       </c>
       <c r="D396" s="5">
         <v>7.3631870486377871</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>204.08939727999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.5338501699999938</v>
       </c>
       <c r="D397" s="5">
         <v>3.1929469146392719</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>205.32955647</v>
       </c>
       <c r="C398" s="5">
         <v>1.2401591900000142</v>
       </c>
       <c r="D398" s="5">
         <v>7.5405643086662755</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>204.7477734</v>
       </c>
       <c r="C399" s="5">
         <v>-0.58178307000000018</v>
       </c>
       <c r="D399" s="5">
         <v>-3.3476044862080889</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>204.58210333</v>
       </c>
       <c r="C400" s="5">
         <v>-0.16567007000000444</v>
       </c>
       <c r="D400" s="5">
         <v>-0.96666121608104394</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>205.07135830000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.48925497000001883</v>
       </c>
       <c r="D401" s="5">
         <v>2.9078308814345144</v>
       </c>
       <c r="E401" s="5">
         <v>3.0234419928914402</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>205.56402753</v>
       </c>
       <c r="C402" s="5">
         <v>0.49266922999998997</v>
       </c>
       <c r="D402" s="5">
         <v>2.9213136066083889</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>206.16316158999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.59913405999998304</v>
       </c>
       <c r="D403" s="5">
         <v>3.5541173800421433</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>206.57548724</v>
       </c>
       <c r="C404" s="5">
         <v>0.41232565000001387</v>
       </c>
       <c r="D404" s="5">
         <v>2.4265727891364497</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>206.92665866999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.35117142999999373</v>
       </c>
       <c r="D405" s="5">
         <v>2.0591416724365041</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>207.11313282</v>
       </c>
       <c r="C406" s="5">
         <v>0.18647415000000933</v>
       </c>
       <c r="D406" s="5">
         <v>1.0867686386069941</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>207.693962</v>
       </c>
       <c r="C407" s="5">
         <v>0.58082917999999495</v>
       </c>
       <c r="D407" s="5">
         <v>3.4176816859688985</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>206.93918561999999</v>
       </c>
       <c r="C408" s="5">
         <v>-0.75477638000000979</v>
       </c>
       <c r="D408" s="5">
         <v>-4.2747796103206444</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>207.3966355</v>
       </c>
       <c r="C409" s="5">
         <v>0.45744988000001285</v>
       </c>
       <c r="D409" s="5">
         <v>2.6851526872481379</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>207.70164684</v>
       </c>
       <c r="C410" s="5">
         <v>0.30501133999999297</v>
       </c>
       <c r="D410" s="5">
         <v>1.7791452154547471</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>208.44110577999999</v>
       </c>
       <c r="C411" s="5">
         <v>0.73945893999999157</v>
       </c>
       <c r="D411" s="5">
         <v>4.3568931381757103</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>208.20525229</v>
       </c>
       <c r="C412" s="5">
         <v>-0.23585348999998246</v>
       </c>
       <c r="D412" s="5">
         <v>-1.3493953858416341</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>207.47283874999999</v>
       </c>
       <c r="C413" s="5">
         <v>-0.73241354000001024</v>
       </c>
       <c r="D413" s="5">
         <v>-4.1405753109970966</v>
       </c>
       <c r="E413" s="5">
         <v>1.1710462494166851</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>208.55274113999999</v>
       </c>
       <c r="C414" s="5">
         <v>1.0799023900000009</v>
       </c>
       <c r="D414" s="5">
         <v>6.4279846704708987</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>208.16441718999999</v>
       </c>
       <c r="C415" s="5">
         <v>-0.3883239500000002</v>
       </c>
       <c r="D415" s="5">
         <v>-2.2116518713117594</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>207.78083366000001</v>
       </c>
       <c r="C416" s="5">
         <v>-0.38358352999998147</v>
       </c>
       <c r="D416" s="5">
         <v>-2.1889606148895013</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>208.47851813</v>
       </c>
       <c r="C417" s="5">
         <v>0.69768446999998446</v>
       </c>
       <c r="D417" s="5">
         <v>4.1046009690795193</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>209.18328252000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.70476439000000823</v>
       </c>
       <c r="D418" s="5">
         <v>4.132896228758054</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>209.21547081</v>
       </c>
       <c r="C419" s="5">
         <v>3.2188289999993458E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.18480757231489342</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>209.79708245</v>
       </c>
       <c r="C420" s="5">
         <v>0.58161164000000554</v>
       </c>
       <c r="D420" s="5">
         <v>3.38743950246847</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>210.69136849</v>
       </c>
       <c r="C421" s="5">
         <v>0.89428603999999723</v>
       </c>
       <c r="D421" s="5">
         <v>5.2367907179647677</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>210.44774959</v>
       </c>
       <c r="C422" s="5">
         <v>-0.2436189000000013</v>
       </c>
       <c r="D422" s="5">
         <v>-1.3787496803547516</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>209.58247718000001</v>
       </c>
       <c r="C423" s="5">
         <v>-0.86527240999998867</v>
       </c>
       <c r="D423" s="5">
         <v>-4.8238355998058484</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>209.11766298000001</v>
       </c>
       <c r="C424" s="5">
         <v>-0.46481420000000639</v>
       </c>
       <c r="D424" s="5">
         <v>-2.629147984299407</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>210.07163549000001</v>
       </c>
       <c r="C425" s="5">
         <v>0.95397250999999983</v>
       </c>
       <c r="D425" s="5">
         <v>5.613734181411778</v>
       </c>
       <c r="E425" s="5">
         <v>1.2525961256699691</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>210.02050771</v>
       </c>
       <c r="C426" s="5">
         <v>-5.1127780000001621E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-0.29166848066306539</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>210.68492327999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.66441556999998852</v>
       </c>
       <c r="D427" s="5">
         <v>3.8630453645386753</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>210.91338956000001</v>
       </c>
       <c r="C428" s="5">
         <v>0.22846628000002056</v>
       </c>
       <c r="D428" s="5">
         <v>1.3090666180642474</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>211.25324318</v>
       </c>
       <c r="C429" s="5">
         <v>0.33985361999998531</v>
       </c>
       <c r="D429" s="5">
         <v>1.9508392672728192</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>211.14481807999999</v>
       </c>
       <c r="C430" s="5">
         <v>-0.10842510000000516</v>
       </c>
       <c r="D430" s="5">
         <v>-0.61416082042832221</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>211.26240743</v>
       </c>
       <c r="C431" s="5">
         <v>0.11758935000000292</v>
       </c>
       <c r="D431" s="5">
         <v>0.67034672837913423</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>211.45177371</v>
       </c>
       <c r="C432" s="5">
         <v>0.18936628000000155</v>
       </c>
       <c r="D432" s="5">
         <v>1.0809456063039624</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>211.21976462999999</v>
       </c>
       <c r="C433" s="5">
         <v>-0.23200908000001164</v>
       </c>
       <c r="D433" s="5">
         <v>-1.3087471064409439</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>210.99689461</v>
       </c>
       <c r="C434" s="5">
         <v>-0.22287001999998779</v>
       </c>
       <c r="D434" s="5">
         <v>-1.2588660703012677</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>211.53399465999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.53710004999999228</v>
       </c>
       <c r="D435" s="5">
         <v>3.0977737126064442</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>212.69951871000001</v>
       </c>
       <c r="C436" s="5">
         <v>1.1655240500000161</v>
       </c>
       <c r="D436" s="5">
         <v>6.8159326352257077</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>213.37467409000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.67515538000000674</v>
       </c>
       <c r="D437" s="5">
         <v>3.8762739355898912</v>
       </c>
       <c r="E437" s="5">
         <v>1.5723391653021279</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>214.38678016</v>
       </c>
       <c r="C438" s="5">
         <v>1.0121060699999873</v>
       </c>
       <c r="D438" s="5">
         <v>5.8428611909847827</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>214.04752805000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.33925210999998967</v>
       </c>
       <c r="D439" s="5">
         <v>-1.8824761133167667</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>214.67262298</v>
+        <v>214.92303575</v>
       </c>
       <c r="C440" s="5">
-        <v>0.62509492999998884</v>
+        <v>0.87550769999998579</v>
       </c>
       <c r="D440" s="5">
-        <v>3.5612664102493641</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0202371917675181</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>216.15803653</v>
+      </c>
+      <c r="C441" s="5">
+        <v>1.2350007800000071</v>
+      </c>
+      <c r="D441" s="5">
+        <v>7.1176524178697909</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>