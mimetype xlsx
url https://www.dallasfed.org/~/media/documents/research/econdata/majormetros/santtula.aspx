--- v5 (2026-06-04)
+++ v6 (2026-06-24)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C2D3A54D-186D-4F2F-8497-6440FD073BC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F45E03F8-D197-4482-B067-B6C07612EE4E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{436F43A5-9672-4467-A889-49CEDA3D3D76}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F1D4346A-12E4-421D-82B1-000B1C95A18F}"/>
   </bookViews>
   <sheets>
     <sheet name="santtula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A2B5074D-878B-4702-973A-96CD549582E3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{88DC9A25-FD53-4017-9EB6-3DA1806DE7FD}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>108.14462576</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>108.14464857999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>108.03556285000001</v>
+        <v>108.03557944000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.10906290999999158</v>
+        <v>-0.10906913999998835</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.2034994667260657</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-1.2035675807631541</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>108.12971652</v>
+        <v>108.12971899999999</v>
       </c>
       <c r="C8" s="5">
-        <v>9.4153669999997192E-2</v>
+        <v>9.413955999998791E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>1.0508349634554603</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>1.0506765662518402</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>107.30268473</v>
+        <v>107.30268497</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.82703179000000659</v>
+        <v>-0.82703402999999298</v>
       </c>
       <c r="D9" s="5">
-        <v>-8.8017960161138831</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-8.8018186683789796</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>106.96597287</v>
+        <v>106.96596357999999</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.33671185999999409</v>
+        <v>-0.33672139000000811</v>
       </c>
       <c r="D10" s="5">
-        <v>-3.7012417027746936</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>-3.7013446500019698</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>106.87151697</v>
+        <v>106.87151418000001</v>
       </c>
       <c r="C11" s="5">
-        <v>-9.4455899999999815E-2</v>
+        <v>-9.4449399999987804E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-1.0545241185181298</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-1.0544519944367114</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>106.57735414</v>
+        <v>106.5773488</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.29416283000000476</v>
+        <v>-0.29416538000000969</v>
       </c>
       <c r="D12" s="5">
-        <v>-3.2534415441567988</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-3.253469405234144</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>106.83007645000001</v>
+        <v>106.83005132</v>
       </c>
       <c r="C13" s="5">
-        <v>0.25272231000001</v>
+        <v>0.25270251999999971</v>
       </c>
       <c r="D13" s="5">
-        <v>2.882914326497299</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>2.8826857674753015</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>106.94907585</v>
+        <v>106.94897834</v>
       </c>
       <c r="C14" s="5">
-        <v>0.11899939999999276</v>
+        <v>0.11892702000000099</v>
       </c>
       <c r="D14" s="5">
-        <v>1.344915253383383</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>1.3440925273406457</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>107.36662800000001</v>
+        <v>107.36667285999999</v>
       </c>
       <c r="C15" s="5">
-        <v>0.41755215000000589</v>
+        <v>0.41769451999999774</v>
       </c>
       <c r="D15" s="5">
-        <v>4.7869815089856438</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>4.7886533735035819</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>107.3720154</v>
+        <v>107.37204171</v>
       </c>
       <c r="C16" s="5">
-        <v>5.387399999989384E-3</v>
+        <v>5.3688500000106387E-3</v>
       </c>
       <c r="D16" s="5">
-        <v>6.0229743411821524E-2</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>6.0022277068272345E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>107.36006544</v>
+        <v>107.36009256</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.1949959999995485E-2</v>
+        <v>-1.1949150000006625E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.13347218454597964</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-0.13346311030072444</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>107.18886541000001</v>
+        <v>107.1888876</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.17120002999999429</v>
+        <v>-0.17120495999999719</v>
       </c>
       <c r="D18" s="5">
-        <v>-1.8968670421651845</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-1.8969207125445697</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>106.44853935</v>
+        <v>106.44855484</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.74032606000000101</v>
+        <v>-0.74033276000000114</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.9803893319016499</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-7.9804572439367449</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>106.68282747000001</v>
+        <v>106.68282927</v>
       </c>
       <c r="C20" s="5">
-        <v>0.23428812000000221</v>
+        <v>0.23427442999999926</v>
       </c>
       <c r="D20" s="5">
-        <v>2.6733497135395856</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>2.6731912140989911</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>106.77152329</v>
+        <v>106.77152193000001</v>
       </c>
       <c r="C21" s="5">
-        <v>8.8695819999998093E-2</v>
+        <v>8.869266000000664E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>1.0022515483334216</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>1.0022156603141985</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>106.76174318</v>
+        <v>106.76173276999999</v>
       </c>
       <c r="C22" s="5">
-        <v>-9.7801100000083352E-3</v>
+        <v>-9.7891600000110657E-3</v>
       </c>
       <c r="D22" s="5">
-        <v>-0.10986282557203797</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-0.10996443700123093</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>107.41321858000001</v>
+        <v>107.41321639</v>
       </c>
       <c r="C23" s="5">
-        <v>0.65147540000000959</v>
+        <v>0.65148362000000759</v>
       </c>
       <c r="D23" s="5">
-        <v>7.5733980534042455</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>7.5734976039689261</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>107.28172141</v>
+        <v>107.28171768999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.13149717000000294</v>
+        <v>-0.13149870000000874</v>
       </c>
       <c r="D24" s="5">
-        <v>-1.4592100869506464</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-1.4592269805936531</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>107.63995423999999</v>
+        <v>107.63992906999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.35823282999999151</v>
+        <v>0.35821138000000019</v>
       </c>
       <c r="D25" s="5">
-        <v>4.0814303862175105</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>4.0811816401316259</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>108.30961050000001</v>
+        <v>108.30952212</v>
       </c>
       <c r="C26" s="5">
-        <v>0.66965626000001066</v>
+        <v>0.66959305000000313</v>
       </c>
       <c r="D26" s="5">
-        <v>7.7263325466886856</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>7.7255799827177674</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>107.81575337</v>
+        <v>107.81579375</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.49385713000000919</v>
+        <v>-0.49372836999999947</v>
       </c>
       <c r="D27" s="5">
-        <v>-5.3364614676541633</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-5.3351090695065935</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>107.59515017</v>
+        <v>107.59517527</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.22060319999999933</v>
+        <v>-0.22061847999999884</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.4278916157938424</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-2.4280569955717146</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>107.50190547</v>
+        <v>107.50193083000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-9.3244699999999625E-2</v>
+        <v>-9.3244439999992323E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.035008019875916</v>
+        <v>-1.0350049073421741</v>
       </c>
       <c r="E29" s="5">
-        <v>0.13211619182484924</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>0.13211451910843941</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>107.26886499</v>
+        <v>107.26888552</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.23304047999999966</v>
+        <v>-0.2330453100000085</v>
       </c>
       <c r="D30" s="5">
-        <v>-2.5705438344896137</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-2.5705958788038386</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>107.45202983999999</v>
+        <v>107.45204351</v>
       </c>
       <c r="C31" s="5">
-        <v>0.18316484999999716</v>
+        <v>0.18315798999999799</v>
       </c>
       <c r="D31" s="5">
-        <v>2.068389810554061</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>2.0683112154628924</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>107.5708018</v>
+        <v>107.57080249000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.11877196000000367</v>
+        <v>0.11875898000000973</v>
       </c>
       <c r="D32" s="5">
-        <v>1.3345120602806571</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>1.3343651595888462</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>108.76594858</v>
+        <v>108.76594554</v>
       </c>
       <c r="C33" s="5">
-        <v>1.1951467800000017</v>
+        <v>1.1951430499999987</v>
       </c>
       <c r="D33" s="5">
-        <v>14.178031936333291</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>14.177984852559277</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>109.48134378</v>
+        <v>109.48133175</v>
       </c>
       <c r="C34" s="5">
-        <v>0.71539520000000323</v>
+        <v>0.71538620999999125</v>
       </c>
       <c r="D34" s="5">
-        <v>8.1847411215808528</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>8.1846347563644848</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>109.38962508</v>
+        <v>109.38962411</v>
       </c>
       <c r="C35" s="5">
-        <v>-9.1718700000001263E-2</v>
+        <v>-9.1707639999995649E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.000688513493575</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-1.000568509201416</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>109.79178912</v>
+        <v>109.79178855000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.40216404000000239</v>
+        <v>0.40216444000000706</v>
       </c>
       <c r="D36" s="5">
-        <v>4.5020332688947784</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>4.5020378783632742</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>109.65144619</v>
+        <v>109.65142247999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.14034293000000275</v>
+        <v>-0.14036607000001311</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.5231789041754817</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-1.5234282932538701</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>110.18539053000001</v>
+        <v>110.18531204</v>
       </c>
       <c r="C38" s="5">
-        <v>0.53394434000000501</v>
+        <v>0.53388956000000576</v>
       </c>
       <c r="D38" s="5">
-        <v>6.0024287075468141</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>6.0017976373185622</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>112.28738203</v>
+        <v>112.28742278999999</v>
       </c>
       <c r="C39" s="5">
-        <v>2.1019914999999969</v>
+        <v>2.1021107499999943</v>
       </c>
       <c r="D39" s="5">
-        <v>25.453647795951095</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>25.455266673663491</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>111.85195449</v>
+        <v>111.85197696</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.43542754000000627</v>
+        <v>-0.43544582999999193</v>
       </c>
       <c r="D40" s="5">
-        <v>-4.5553805252580677</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-4.5555661914681744</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>113.31330491999999</v>
+        <v>113.31332690000001</v>
       </c>
       <c r="C41" s="5">
-        <v>1.461350429999996</v>
+        <v>1.4613499400000052</v>
       </c>
       <c r="D41" s="5">
-        <v>16.855174874616431</v>
+        <v>16.855165177852683</v>
       </c>
       <c r="E41" s="5">
-        <v>5.4058571562917601</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>5.4058527369056808</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>113.66848821000001</v>
+        <v>113.66850644</v>
       </c>
       <c r="C42" s="5">
-        <v>0.35518329000001359</v>
+        <v>0.35517953999999463</v>
       </c>
       <c r="D42" s="5">
-        <v>3.8269579128449749</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>3.8269160538251246</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>113.83459233000001</v>
+        <v>113.83460399000001</v>
       </c>
       <c r="C43" s="5">
-        <v>0.16610411999999997</v>
+        <v>0.16609755000000348</v>
       </c>
       <c r="D43" s="5">
-        <v>1.7677263435712076</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>1.7676555751336531</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>114.02032656</v>
+        <v>114.02032560000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.18573422999999423</v>
+        <v>0.18572161000000165</v>
       </c>
       <c r="D44" s="5">
-        <v>1.9756042347512937</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.9754685882790612</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>114.08661714</v>
+        <v>114.08661290000001</v>
       </c>
       <c r="C45" s="5">
-        <v>6.6290580000000432E-2</v>
+        <v>6.628729999999905E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>0.69990642603354747</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>0.69987169037921682</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>114.09187058000001</v>
+        <v>114.09185854</v>
       </c>
       <c r="C46" s="5">
-        <v>5.2534400000041614E-3</v>
+        <v>5.245639999998275E-3</v>
       </c>
       <c r="D46" s="5">
-        <v>5.5271380689525529E-2</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>5.518929827850183E-2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>113.87649088000001</v>
+        <v>113.87649096</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.21537969999999973</v>
+        <v>-0.21536758000000589</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.2419561595900972</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-2.2418315396927957</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>115.43301672</v>
+        <v>115.43301733</v>
       </c>
       <c r="C48" s="5">
-        <v>1.5565258399999919</v>
+        <v>1.5565263700000003</v>
       </c>
       <c r="D48" s="5">
-        <v>17.693272193570198</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>17.693278664724854</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>115.48171554</v>
+        <v>115.48169244</v>
       </c>
       <c r="C49" s="5">
-        <v>4.8698819999998477E-2</v>
+        <v>4.8675110000004906E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>0.50743170147484751</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>0.50718407220953221</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>115.70377302</v>
+        <v>115.70371076000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.22205748000000369</v>
+        <v>0.22201832000000365</v>
       </c>
       <c r="D50" s="5">
-        <v>2.332016367078471</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.3316012273215669</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>115.86207580999999</v>
+        <v>115.86211548</v>
       </c>
       <c r="C51" s="5">
-        <v>0.15830278999999337</v>
+        <v>0.15840471999999295</v>
       </c>
       <c r="D51" s="5">
-        <v>1.6542187639097206</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>1.6552928336846184</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>116.31190931</v>
+        <v>116.3119262</v>
       </c>
       <c r="C52" s="5">
-        <v>0.4498335000000111</v>
+        <v>0.44981072000000211</v>
       </c>
       <c r="D52" s="5">
-        <v>4.7597750589470023</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>4.7595271848436926</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>115.87155473999999</v>
+        <v>115.87157118</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.44035457000001088</v>
+        <v>-0.44035501999999838</v>
       </c>
       <c r="D53" s="5">
-        <v>-4.4497577840214468</v>
+        <v>-4.4497616042124317</v>
       </c>
       <c r="E53" s="5">
-        <v>2.2576782327601741</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.2576729057277367</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>117.00407937</v>
+        <v>117.00409306</v>
       </c>
       <c r="C54" s="5">
-        <v>1.132524630000006</v>
+        <v>1.1325218799999988</v>
       </c>
       <c r="D54" s="5">
-        <v>12.380260368803309</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>12.380226820912776</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>117.8718518</v>
+        <v>117.87185979</v>
       </c>
       <c r="C55" s="5">
-        <v>0.86777243000000226</v>
+        <v>0.8677667299999996</v>
       </c>
       <c r="D55" s="5">
-        <v>9.272085648365703</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>9.2720211092532914</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>118.10462868</v>
+        <v>118.10462647999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.23277688000000296</v>
+        <v>0.23276668999999117</v>
       </c>
       <c r="D56" s="5">
-        <v>2.3957060004518249</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>2.3955998206298901</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>119.4015155</v>
+        <v>119.40150996</v>
       </c>
       <c r="C57" s="5">
-        <v>1.2968868199999974</v>
+        <v>1.2968834800000053</v>
       </c>
       <c r="D57" s="5">
-        <v>14.002676274283687</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>14.002638283325464</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>118.49923273</v>
+        <v>118.4992209</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.90228276999999935</v>
+        <v>-0.90228906000000109</v>
       </c>
       <c r="D58" s="5">
-        <v>-8.7005017179769943</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-8.70056025971091</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>118.55643325</v>
+        <v>118.55643472</v>
       </c>
       <c r="C59" s="5">
-        <v>5.7200519999994981E-2</v>
+        <v>5.7213820000001192E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>0.58078984570832937</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>0.5809253052313057</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>118.80734563</v>
+        <v>118.80734887</v>
       </c>
       <c r="C60" s="5">
-        <v>0.2509123800000026</v>
+        <v>0.25091414999999984</v>
       </c>
       <c r="D60" s="5">
-        <v>2.5694472151927217</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>2.5694655200033223</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>118.91554324000001</v>
+        <v>118.91552394999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.10819761000000483</v>
+        <v>0.10817507999999521</v>
       </c>
       <c r="D61" s="5">
-        <v>1.0983280775106685</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>1.0980981959181957</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>118.89552940999999</v>
+        <v>118.89548849000001</v>
       </c>
       <c r="C62" s="5">
-        <v>-2.0013830000010557E-2</v>
+        <v>-2.0035459999988348E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-0.20177662624463188</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-0.20199452756729519</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>119.41216261</v>
+        <v>119.41219580000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.51663320000000112</v>
+        <v>0.51670731000000103</v>
       </c>
       <c r="D63" s="5">
-        <v>5.3407640465123363</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>5.3415504552468906</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>119.9035506</v>
+        <v>119.90356097</v>
       </c>
       <c r="C64" s="5">
-        <v>0.49138799000000688</v>
+        <v>0.49136516999999458</v>
       </c>
       <c r="D64" s="5">
-        <v>5.0513795104157211</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>5.0511381547213574</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>120.06570727</v>
+        <v>120.06571691000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.16215667000000167</v>
+        <v>0.16215594000000522</v>
       </c>
       <c r="D65" s="5">
-        <v>1.6349968302406648</v>
+        <v>1.6349892724892845</v>
       </c>
       <c r="E65" s="5">
-        <v>3.6196567306023608</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.6196503484747122</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>120.89948294</v>
+        <v>120.89949181</v>
       </c>
       <c r="C66" s="5">
-        <v>0.83377566999999431</v>
+        <v>0.83377489999999455</v>
       </c>
       <c r="D66" s="5">
-        <v>8.6589539359442913</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>8.6589449094664594</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>121.01499833</v>
+        <v>121.01500277</v>
       </c>
       <c r="C67" s="5">
-        <v>0.11551538999999877</v>
+        <v>0.11551095999999461</v>
       </c>
       <c r="D67" s="5">
-        <v>1.1526041195456749</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>1.1525595997900151</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>120.83762797</v>
+        <v>120.83762539</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.17737035999999762</v>
+        <v>-0.17737737999999581</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.7447175097135781</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-1.7447859432739299</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>120.56343593</v>
+        <v>120.56343083</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.27419204000000263</v>
+        <v>-0.27419455999999798</v>
       </c>
       <c r="D69" s="5">
-        <v>-2.6891875237808116</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-2.6892119882037324</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>120.87255021</v>
+        <v>120.87254165</v>
       </c>
       <c r="C70" s="5">
-        <v>0.30911428000000285</v>
+        <v>0.30911082000000079</v>
       </c>
       <c r="D70" s="5">
-        <v>3.1204558521398029</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>3.1204205638958538</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>121.31096162</v>
+        <v>121.31096282</v>
       </c>
       <c r="C71" s="5">
-        <v>0.4384114100000005</v>
+        <v>0.43842116999999803</v>
       </c>
       <c r="D71" s="5">
-        <v>4.4403510809264413</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>4.4404522339591468</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>121.91821665000001</v>
+        <v>121.91821879</v>
       </c>
       <c r="C72" s="5">
-        <v>0.60725503000000458</v>
+        <v>0.60725596999999709</v>
       </c>
       <c r="D72" s="5">
-        <v>6.1750985947458537</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>6.1751083554014263</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>122.46488558</v>
+        <v>122.46487203</v>
       </c>
       <c r="C73" s="5">
-        <v>0.54666892999999561</v>
+        <v>0.54665323999999771</v>
       </c>
       <c r="D73" s="5">
-        <v>5.5153771623039027</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>5.5152148417293656</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>122.86505581</v>
+        <v>122.86503804</v>
       </c>
       <c r="C74" s="5">
-        <v>0.40017023000000052</v>
+        <v>0.40016601000000662</v>
       </c>
       <c r="D74" s="5">
-        <v>3.992403132917377</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>3.9923607211678869</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>122.59803429999999</v>
+        <v>122.59805609999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.2670215100000064</v>
+        <v>-0.26698194000000797</v>
       </c>
       <c r="D75" s="5">
-        <v>-2.5770007524901106</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-2.5766237866041819</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>123.27886076</v>
+        <v>123.278865</v>
       </c>
       <c r="C76" s="5">
-        <v>0.6808264600000058</v>
+        <v>0.68080890000000238</v>
       </c>
       <c r="D76" s="5">
-        <v>6.8713426137555711</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>6.8711586798311686</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>123.98157426</v>
+        <v>123.98157863</v>
       </c>
       <c r="C77" s="5">
-        <v>0.70271350000000155</v>
+        <v>0.7027136300000052</v>
       </c>
       <c r="D77" s="5">
-        <v>7.0588096017254243</v>
+        <v>7.0588106983554111</v>
       </c>
       <c r="E77" s="5">
-        <v>3.2614366575079767</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>3.2614320063863778</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>124.14428583999999</v>
+        <v>124.14429020999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.16271157999999275</v>
       </c>
       <c r="D78" s="5">
-        <v>1.5862796274757951</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>1.5862795711599764</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>123.77754415</v>
+        <v>123.77754530999999</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.36674168999999779</v>
+        <v>-0.36674490000000048</v>
       </c>
       <c r="D79" s="5">
-        <v>-3.4879531466767144</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-3.4879830607630002</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>124.07848912</v>
+        <v>124.07848706</v>
       </c>
       <c r="C80" s="5">
-        <v>0.30094497000000331</v>
+        <v>0.30094175000000689</v>
       </c>
       <c r="D80" s="5">
-        <v>2.9569380405945367</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>2.9569059501009187</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>124.59856551</v>
+        <v>124.59856171</v>
       </c>
       <c r="C81" s="5">
-        <v>0.52007638999999983</v>
+        <v>0.52007464999999797</v>
       </c>
       <c r="D81" s="5">
-        <v>5.1474028846114406</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>5.1473853516415646</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>125.78004802</v>
+        <v>125.78004281</v>
       </c>
       <c r="C82" s="5">
-        <v>1.181482509999995</v>
+        <v>1.1814810999999992</v>
       </c>
       <c r="D82" s="5">
-        <v>11.991372198855888</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>11.991357518708391</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>125.4426217</v>
+        <v>125.44262216</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.33742631999999162</v>
+        <v>-0.33742064999999855</v>
       </c>
       <c r="D83" s="5">
-        <v>-3.1721274638288111</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-3.1720750738975956</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>125.24525294999999</v>
+        <v>125.24525455</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.19736875000000964</v>
+        <v>-0.19736761000000058</v>
       </c>
       <c r="D84" s="5">
-        <v>-1.8718013992680138</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-1.8717906743418555</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>125.49047653</v>
+        <v>125.49047136</v>
       </c>
       <c r="C85" s="5">
-        <v>0.24522358000000111</v>
+        <v>0.24521681000000228</v>
       </c>
       <c r="D85" s="5">
-        <v>2.3750038566996201</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>2.3749375505422554</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>125.33567489000001</v>
+        <v>125.33566789</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.15480163999998808</v>
+        <v>-0.15480347000000449</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.4702853243254044</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-1.4703026478291026</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>125.95881695999999</v>
+        <v>125.95883035999999</v>
       </c>
       <c r="C87" s="5">
-        <v>0.62314206999998589</v>
+        <v>0.62316246999999692</v>
       </c>
       <c r="D87" s="5">
-        <v>6.1320196794918846</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>6.1322262983507292</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>125.994855</v>
+        <v>125.99485547</v>
       </c>
       <c r="C88" s="5">
-        <v>3.6038040000008209E-2</v>
+        <v>3.6025110000011296E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>0.34387242978037857</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>0.3437488218657192</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>125.75928275</v>
+        <v>125.75928328000001</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.23557225000000415</v>
+        <v>-0.23557218999999918</v>
       </c>
       <c r="D89" s="5">
-        <v>-2.2207079721202283</v>
+        <v>-2.220707404112976</v>
       </c>
       <c r="E89" s="5">
-        <v>1.4338489413531663</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>1.4338457935797244</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>125.76663550000001</v>
+        <v>125.76663667</v>
       </c>
       <c r="C90" s="5">
-        <v>7.3527500000096779E-3</v>
+        <v>7.3533899999915775E-3</v>
       </c>
       <c r="D90" s="5">
-        <v>7.0182794052509045E-2</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>7.0188904590540169E-2</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>125.87849942</v>
+        <v>125.87849926</v>
       </c>
       <c r="C91" s="5">
-        <v>0.11186391999999046</v>
+        <v>0.11186259000000121</v>
       </c>
       <c r="D91" s="5">
-        <v>1.0725844860365319</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>1.0725716611258207</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>126.4295669</v>
+        <v>126.42956552</v>
       </c>
       <c r="C92" s="5">
-        <v>0.55106748000000039</v>
+        <v>0.55106625999999892</v>
       </c>
       <c r="D92" s="5">
-        <v>5.3816798555236245</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>5.3816676597850055</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>127.10246918</v>
+        <v>127.10246770000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.67290228000000241</v>
+        <v>0.67290218000000834</v>
       </c>
       <c r="D93" s="5">
-        <v>6.5771366069383941</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>6.5771356746273213</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>127.35622006</v>
+        <v>127.35621825</v>
       </c>
       <c r="C94" s="5">
-        <v>0.25375087999999835</v>
+        <v>0.25375054999999236</v>
       </c>
       <c r="D94" s="5">
-        <v>2.4221947644488262</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>2.4221916082593609</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>127.45039504</v>
+        <v>127.45039475999999</v>
       </c>
       <c r="C95" s="5">
-        <v>9.4174980000005348E-2</v>
+        <v>9.4176509999996938E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>0.89097121773291654</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>0.89098576440247435</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>127.43409945000001</v>
+        <v>127.43409925</v>
       </c>
       <c r="C96" s="5">
-        <v>-1.6295589999998583E-2</v>
+        <v>-1.6295509999991964E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>-0.15332210291806314</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-0.15332135107908318</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>127.37936616</v>
+        <v>127.3793656</v>
       </c>
       <c r="C97" s="5">
-        <v>-5.4733290000001489E-2</v>
+        <v>-5.4733650000002854E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-0.5141874644586153</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-0.51419083926944609</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>127.57180783</v>
+        <v>127.57180369</v>
       </c>
       <c r="C98" s="5">
-        <v>0.19244166999999379</v>
+        <v>0.19243808999999601</v>
       </c>
       <c r="D98" s="5">
-        <v>1.8280712666978838</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>1.8280369840490529</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>129.41859943</v>
+        <v>129.41860897000001</v>
       </c>
       <c r="C99" s="5">
-        <v>1.8467916000000031</v>
+        <v>1.8468052800000123</v>
       </c>
       <c r="D99" s="5">
-        <v>18.823906675148461</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>18.824058056803651</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>128.99547009</v>
+        <v>128.99546949</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.42312934000000268</v>
+        <v>-0.42313948000000323</v>
       </c>
       <c r="D100" s="5">
-        <v>-3.8535690368112108</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>-3.8536594516556</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>129.69603258999999</v>
+        <v>129.69603223999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.70056249999998954</v>
+        <v>0.70056274999998891</v>
       </c>
       <c r="D101" s="5">
-        <v>6.7153221984083356</v>
+        <v>6.7153246990154125</v>
       </c>
       <c r="E101" s="5">
-        <v>3.1303850927855148</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>3.1303843798432762</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>130.36765331999999</v>
+        <v>130.36765288000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.67162073000000078</v>
+        <v>0.67162064000001465</v>
       </c>
       <c r="D102" s="5">
-        <v>6.3941827052436562</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>6.3941818415963692</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>131.15626571000001</v>
+        <v>131.15626506999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.7886123900000257</v>
+        <v>0.78861218999998073</v>
       </c>
       <c r="D103" s="5">
-        <v>7.5054144689814084</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>7.5054125279427453</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>131.38540426</v>
+        <v>131.38540344</v>
       </c>
       <c r="C104" s="5">
-        <v>0.22913854999998762</v>
+        <v>0.22913837000001536</v>
       </c>
       <c r="D104" s="5">
-        <v>2.1167408019893807</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>2.1167391336001762</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>131.64093033</v>
+        <v>131.64092977000001</v>
       </c>
       <c r="C105" s="5">
-        <v>0.25552607000000194</v>
+        <v>0.25552633000000924</v>
       </c>
       <c r="D105" s="5">
-        <v>2.3589575471799185</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>2.3589599880533108</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>131.85204379999999</v>
+        <v>131.85204297999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.21111346999998659</v>
+        <v>0.21111320999997929</v>
       </c>
       <c r="D106" s="5">
-        <v>1.9415137442914787</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>1.9415113403930206</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>131.86039312</v>
+        <v>131.86039321000001</v>
       </c>
       <c r="C107" s="5">
-        <v>8.349320000007765E-3</v>
+        <v>8.3502300000191099E-3</v>
       </c>
       <c r="D107" s="5">
-        <v>7.6014553254610817E-2</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>7.6022841509204575E-2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>132.40306479</v>
+        <v>132.403065</v>
       </c>
       <c r="C108" s="5">
-        <v>0.54267167000000427</v>
+        <v>0.54267178999998578</v>
       </c>
       <c r="D108" s="5">
-        <v>5.0519363783443128</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>5.0519375173499581</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>132.01721554</v>
+        <v>132.01721569</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.3858492500000068</v>
+        <v>-0.38584930999999756</v>
       </c>
       <c r="D109" s="5">
-        <v>-3.4415321122278075</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>-3.4415326334701679</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>133.16707607999999</v>
+        <v>133.16707313000001</v>
       </c>
       <c r="C110" s="5">
-        <v>1.1498605399999917</v>
+        <v>1.1498574400000052</v>
       </c>
       <c r="D110" s="5">
-        <v>10.967434970901069</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>10.967403959273581</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>133.42141573000001</v>
+        <v>133.42142127</v>
       </c>
       <c r="C111" s="5">
-        <v>0.2543396500000199</v>
+        <v>0.25434813999999051</v>
       </c>
       <c r="D111" s="5">
-        <v>2.3161443105773838</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>2.3162224906080997</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>133.58304440000001</v>
+        <v>133.58304408999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.16162866999999892</v>
+        <v>0.16162281999999095</v>
       </c>
       <c r="D112" s="5">
-        <v>1.4634225786754662</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>1.4633691968885199</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>133.69084781999999</v>
+        <v>133.6908474</v>
       </c>
       <c r="C113" s="5">
-        <v>0.107803419999982</v>
+        <v>0.10780331000000842</v>
       </c>
       <c r="D113" s="5">
-        <v>0.9727270755806261</v>
+        <v>0.97272608089147283</v>
       </c>
       <c r="E113" s="5">
-        <v>3.0801368015847874</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.0801367559245563</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>133.77075324</v>
+        <v>133.77075278000001</v>
       </c>
       <c r="C114" s="5">
-        <v>7.9905420000017102E-2</v>
+        <v>7.9905380000013793E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>0.71958806893388516</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>0.71958770979696496</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>134.12201529000001</v>
+        <v>134.12201487999999</v>
       </c>
       <c r="C115" s="5">
-        <v>0.35126205000000255</v>
+        <v>0.35126209999998537</v>
       </c>
       <c r="D115" s="5">
-        <v>3.1969293516675101</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>3.1969298244752808</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>134.43508155999999</v>
+        <v>134.43508113999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.31306626999997889</v>
+        <v>0.31306625999999937</v>
       </c>
       <c r="D116" s="5">
-        <v>2.8372690166039938</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.8372689335940837</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>134.31428939</v>
+        <v>134.31428923999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.12079216999998721</v>
+        <v>-0.1207919000000004</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.0729076104003754</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-1.0729052273644402</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>134.81754491999999</v>
+        <v>134.81754468</v>
       </c>
       <c r="C118" s="5">
-        <v>0.5032555299999899</v>
+        <v>0.50325544000000377</v>
       </c>
       <c r="D118" s="5">
-        <v>4.5900440142734977</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>4.5900431816529252</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>135.07746836000001</v>
+        <v>135.07746838</v>
       </c>
       <c r="C119" s="5">
-        <v>0.25992344000002277</v>
+        <v>0.25992370000000165</v>
       </c>
       <c r="D119" s="5">
-        <v>2.3382482510436953</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>2.3382506190444907</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>135.32203742999999</v>
+        <v>135.32203751</v>
       </c>
       <c r="C120" s="5">
-        <v>0.24456906999998296</v>
+        <v>0.24456913000000213</v>
       </c>
       <c r="D120" s="5">
-        <v>2.1944678304875564</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>2.1944683738996051</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>135.81501617000001</v>
+        <v>135.81501648</v>
       </c>
       <c r="C121" s="5">
-        <v>0.49297874000001229</v>
+        <v>0.4929789699999958</v>
       </c>
       <c r="D121" s="5">
-        <v>4.460269133326622</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>4.4602712534530298</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>137.06688982</v>
+        <v>137.06688856</v>
       </c>
       <c r="C122" s="5">
-        <v>1.2518736499999932</v>
+        <v>1.2518720799999983</v>
       </c>
       <c r="D122" s="5">
-        <v>11.639330619602806</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>11.639315246722814</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>136.56640161000001</v>
+        <v>136.56640277</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.50048820999998611</v>
+        <v>-0.50048578999999904</v>
       </c>
       <c r="D123" s="5">
-        <v>-4.2947645514995862</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-4.2947442390621422</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>136.66574972999999</v>
+        <v>136.66575029000001</v>
       </c>
       <c r="C124" s="5">
-        <v>9.9348119999973505E-2</v>
+        <v>9.9347520000009126E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>0.87646670235690394</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>0.87646138037973387</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>137.46206498000001</v>
+        <v>137.46206515</v>
       </c>
       <c r="C125" s="5">
-        <v>0.79631525000002057</v>
+        <v>0.79631485999999541</v>
       </c>
       <c r="D125" s="5">
-        <v>7.2205685734884284</v>
+        <v>7.2205648925413035</v>
       </c>
       <c r="E125" s="5">
-        <v>2.8208491616999565</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.8208496118785176</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>137.25735209999999</v>
+        <v>137.25735194999999</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.20471288000001664</v>
+        <v>-0.20471320000001469</v>
       </c>
       <c r="D126" s="5">
-        <v>-1.7725130377502563</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-1.7725157836514405</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>137.74773504999999</v>
+        <v>137.74773483000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.49038294999999721</v>
+        <v>0.49038288000002694</v>
       </c>
       <c r="D127" s="5">
-        <v>4.3725277983672539</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>4.3725271667657273</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>137.04742374</v>
+        <v>137.04742354000001</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.70031130999998936</v>
+        <v>-0.70031129000000192</v>
       </c>
       <c r="D128" s="5">
-        <v>-5.933082601671047</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>-5.9330824461518166</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>138.00018851999999</v>
+        <v>138.00018839000001</v>
       </c>
       <c r="C129" s="5">
-        <v>0.95276477999999543</v>
+        <v>0.95276484999999411</v>
       </c>
       <c r="D129" s="5">
-        <v>8.6689935520369623</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>8.6689942266380715</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>137.96546436</v>
+        <v>137.96546434000001</v>
       </c>
       <c r="C130" s="5">
-        <v>-3.4724159999996118E-2</v>
+        <v>-3.4724049999994122E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-0.30153127857690531</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-0.30153032498441146</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>138.99635638999999</v>
+        <v>138.99635642000001</v>
       </c>
       <c r="C131" s="5">
-        <v>1.0308920299999897</v>
+        <v>1.030892080000001</v>
       </c>
       <c r="D131" s="5">
-        <v>9.3443499367412475</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>9.3443504101544672</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>139.61473649999999</v>
+        <v>139.61473656000001</v>
       </c>
       <c r="C132" s="5">
-        <v>0.61838011000000392</v>
+        <v>0.6183801399999993</v>
       </c>
       <c r="D132" s="5">
-        <v>5.4712615814255461</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>5.4712618521758571</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>140.22498773999999</v>
+        <v>140.22498783</v>
       </c>
       <c r="C133" s="5">
-        <v>0.61025123999999664</v>
+        <v>0.61025126999999202</v>
       </c>
       <c r="D133" s="5">
-        <v>5.3731096203636586</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>5.3731098885233308</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>140.46012020000001</v>
+        <v>140.46011956999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.23513246000001686</v>
+        <v>0.23513173999998571</v>
       </c>
       <c r="D134" s="5">
-        <v>2.0308489564878851</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>2.0308426790381695</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>141.03428943</v>
+        <v>141.03428982</v>
       </c>
       <c r="C135" s="5">
-        <v>0.57416922999999542</v>
+        <v>0.57417025000000876</v>
       </c>
       <c r="D135" s="5">
-        <v>5.0171307891351491</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>5.0171399263112759</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>141.51845191000001</v>
+        <v>141.51845207</v>
       </c>
       <c r="C136" s="5">
-        <v>0.48416248000000905</v>
+        <v>0.48416224999999713</v>
       </c>
       <c r="D136" s="5">
-        <v>4.1982084862672631</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>4.1982064422853682</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>141.808538</v>
+        <v>141.80853809000001</v>
       </c>
       <c r="C137" s="5">
-        <v>0.29008608999998842</v>
+        <v>0.29008602000001815</v>
       </c>
       <c r="D137" s="5">
-        <v>2.4876950346852222</v>
+        <v>2.4876944247572919</v>
       </c>
       <c r="E137" s="5">
-        <v>3.1619436392377631</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>3.1619435771295112</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>141.33013733000001</v>
+        <v>141.33013735</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.47840066999998498</v>
+        <v>-0.47840074000001209</v>
       </c>
       <c r="D138" s="5">
-        <v>-3.9740049387689047</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-3.9740055070270119</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>142.42130297</v>
+        <v>142.42130295000001</v>
       </c>
       <c r="C139" s="5">
-        <v>1.0911656399999856</v>
+        <v>1.0911656000000107</v>
       </c>
       <c r="D139" s="5">
-        <v>9.6685457701446875</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>9.6685453991042003</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>142.72815894999999</v>
+        <v>142.72815886999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.30685597999999459</v>
+        <v>0.30685591999997541</v>
       </c>
       <c r="D140" s="5">
-        <v>2.6163375214014239</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>2.6163370041190959</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>142.0145392</v>
+        <v>142.01453917000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.71361974999999234</v>
+        <v>-0.71361969999998109</v>
       </c>
       <c r="D141" s="5">
-        <v>-5.8375518645603419</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-5.8375514699140485</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>142.11726084</v>
+        <v>142.11726085000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.10272163999999862</v>
+        <v>0.10272168000000192</v>
       </c>
       <c r="D142" s="5">
-        <v>0.87144270948549263</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>0.87144305036288561</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>141.62581807000001</v>
+        <v>141.62581811000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.49144276999999192</v>
+        <v>-0.49144273999999655</v>
       </c>
       <c r="D143" s="5">
-        <v>-4.0715918378225417</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-4.0715915937001412</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>140.77680208999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.84901598000001854</v>
+        <v>-0.84901602000002185</v>
       </c>
       <c r="D144" s="5">
-        <v>-6.9612283740899557</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-6.961228689418208</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>140.54859309</v>
+        <v>140.54859304999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.22820899999999256</v>
+        <v>-0.22820903999999587</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.9280330262997136</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-1.928033361234005</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>139.91129547</v>
+        <v>139.91129541000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.63729761999999823</v>
+        <v>-0.63729763999998568</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.3075610486564955</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-5.3075612125622618</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>139.11182957</v>
+        <v>139.11182954</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.79946590000000128</v>
+        <v>-0.79946587000000591</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.6454661351998956</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-6.6454658963737812</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>138.70194284999999</v>
+        <v>138.70194287000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.40988672000000292</v>
+        <v>-0.40988666999999168</v>
       </c>
       <c r="D148" s="5">
-        <v>-3.4790062892254614</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-3.4790058724308959</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>138.24335887999999</v>
+        <v>138.24335894000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.4585839700000065</v>
+        <v>-0.45858393000000319</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.8961483244397854</v>
+        <v>-3.8961479902023144</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.5140793144627249</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-2.5140793340224232</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>138.73214345</v>
+        <v>138.73214349</v>
       </c>
       <c r="C150" s="5">
-        <v>0.48878457000000708</v>
+        <v>0.48878454999999121</v>
       </c>
       <c r="D150" s="5">
-        <v>4.3263056150151913</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>4.3263054326211803</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>138.33460072</v>
+        <v>138.33460074000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.39754272999999785</v>
+        <v>-0.39754274999998529</v>
       </c>
       <c r="D151" s="5">
-        <v>-3.3849695005263136</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-3.3849696671852225</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>138.48972501</v>
+        <v>138.48972499000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.15512429000000338</v>
+        <v>0.15512425000000007</v>
       </c>
       <c r="D152" s="5">
-        <v>1.3539745718802454</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>1.3539742203943161</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>139.34997290000001</v>
       </c>
       <c r="C153" s="5">
-        <v>0.86024789000001078</v>
+        <v>0.86024790999999823</v>
       </c>
       <c r="D153" s="5">
-        <v>7.713968799448323</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>7.7139689861146721</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>139.7088134</v>
+        <v>139.70881338999999</v>
       </c>
       <c r="C154" s="5">
-        <v>0.35884049999998524</v>
+        <v>0.35884048999997731</v>
       </c>
       <c r="D154" s="5">
-        <v>3.134266786967288</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>3.1342666983823042</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>139.36710277</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.34171062999999435</v>
+        <v>-0.34171061999998642</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.8958897384343429</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-2.8958896550286939</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>139.22318042000001</v>
+        <v>139.22318041</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.14392234999999687</v>
+        <v>-0.1439223600000048</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.2322079644251138</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-1.2322080495557164</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>139.04230378</v>
+        <v>139.04230376999999</v>
       </c>
       <c r="C157" s="5">
         <v>-0.18087664000000814</v>
       </c>
       <c r="D157" s="5">
-        <v>-1.547929848465901</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-1.5479298485762238</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>139.6175331</v>
+        <v>139.61753307999999</v>
       </c>
       <c r="C158" s="5">
-        <v>0.57522932000000537</v>
+        <v>0.57522930999999744</v>
       </c>
       <c r="D158" s="5">
-        <v>5.0790318936914103</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>5.0790318037506887</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>138.48068882000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.1368442799999912</v>
+        <v>-1.1368442599999753</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.3451468080948281</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-9.3451466522606168</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>138.42760462999999</v>
+        <v>138.42760464</v>
       </c>
       <c r="C160" s="5">
-        <v>-5.3084190000021181E-2</v>
+        <v>-5.3084180000013248E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.45903076587285874</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-0.45903067958287247</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>137.83925515999999</v>
+        <v>137.83925518000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.58834946999999715</v>
+        <v>-0.58834945999998922</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.9827262514904547</v>
+        <v>-4.9827261684186723</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.29231329683675478</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-0.29231332564436663</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>136.17716092000001</v>
+        <v>136.17716093000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.6620942399999876</v>
+        <v>-1.6620942499999956</v>
       </c>
       <c r="D162" s="5">
-        <v>-13.547751113942052</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-13.547751188287005</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>136.38924503000001</v>
+        <v>136.38924503999999</v>
       </c>
       <c r="C163" s="5">
-        <v>0.21208411000000638</v>
+        <v>0.21208410999997795</v>
       </c>
       <c r="D163" s="5">
-        <v>1.8849877934090653</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>1.8849877932691994</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>136.51630348</v>
+        <v>136.51630345999999</v>
       </c>
       <c r="C164" s="5">
-        <v>0.12705844999999272</v>
+        <v>0.12705841999999734</v>
       </c>
       <c r="D164" s="5">
-        <v>1.1236500838187613</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>1.1236498170682063</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>135.77070230999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.74560117000001469</v>
+        <v>-0.74560114999999882</v>
       </c>
       <c r="D165" s="5">
-        <v>-6.3606194098461462</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-6.3606192452249521</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>135.40749052999999</v>
+        <v>135.40749052000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.36321178000000032</v>
+        <v>-0.36321178999997983</v>
       </c>
       <c r="D166" s="5">
-        <v>-3.163407303457999</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-3.1634073892757297</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>135.44918702000001</v>
+        <v>135.44918701</v>
       </c>
       <c r="C167" s="5">
-        <v>4.1696490000020958E-2</v>
+        <v>4.1696489999992536E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>0.37014656387410749</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>0.37014656390139677</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>135.60071381</v>
       </c>
       <c r="C168" s="5">
-        <v>0.15152678999999125</v>
+        <v>0.15152679999999918</v>
       </c>
       <c r="D168" s="5">
-        <v>1.3507287775326615</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>1.3507288673235252</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>135.27739643999999</v>
       </c>
       <c r="C169" s="5">
         <v>-0.32331737000001226</v>
       </c>
       <c r="D169" s="5">
         <v>-2.8239759037866907</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>135.98898671000001</v>
       </c>
       <c r="C170" s="5">
         <v>0.71159027000001629</v>
       </c>
       <c r="D170" s="5">
         <v>6.4981389425841307</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>137.52907991000001</v>
       </c>
       <c r="C171" s="5">
         <v>1.5400932000000012</v>
       </c>
       <c r="D171" s="5">
         <v>14.46945025448807</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>136.63293734000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.89614256999999498</v>
       </c>
       <c r="D172" s="5">
         <v>-7.5449987284780917</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>136.86630488</v>
       </c>
       <c r="C173" s="5">
         <v>0.23336753999998905</v>
       </c>
       <c r="D173" s="5">
         <v>2.0689504083859722</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.70585863139684957</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.70585864580410274</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>136.50066906999999</v>
       </c>
       <c r="C174" s="5">
         <v>-0.36563581000001477</v>
       </c>
       <c r="D174" s="5">
         <v>-3.1590918427651271</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>137.02487801000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.52420894000002249</v>
       </c>
       <c r="D175" s="5">
         <v>4.7070027052734442</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>137.25505822</v>
       </c>
       <c r="C176" s="5">
         <v>0.23018020999998612</v>
       </c>
       <c r="D176" s="5">
         <v>2.0345399967812039</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>137.63243077999999</v>
       </c>
       <c r="C177" s="5">
         <v>0.37737255999999775</v>
       </c>
       <c r="D177" s="5">
         <v>3.3496623598494368</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>137.60951243</v>
+        <v>137.60951241999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-2.2918349999997645E-2</v>
+        <v>-2.2918360000005578E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.19963932949664809</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-0.19963941652586525</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>137.58172644999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-2.7785980000004429E-2</v>
+        <v>-2.7785969999996496E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.24203393285142649</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-0.24203384585915755</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>137.70010933</v>
+        <v>137.70010934000001</v>
       </c>
       <c r="C180" s="5">
-        <v>0.11838288000001285</v>
+        <v>0.11838289000002078</v>
       </c>
       <c r="D180" s="5">
-        <v>1.0374465301236091</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>1.0374466181736208</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>138.32224909999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.62213976999998977</v>
+        <v>0.62213975999998183</v>
       </c>
       <c r="D181" s="5">
-        <v>5.5584687835207536</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>5.5584686915306492</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>138.28910346000001</v>
       </c>
       <c r="C182" s="5">
         <v>-3.3145639999986543E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-0.28717280971405357</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>138.1567081</v>
+        <v>138.15670811999999</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.13239536000000385</v>
+        <v>-0.1323953400000164</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.1428270451287137</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-1.1428268733982394</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>137.74659323</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.41011487000000102</v>
+        <v>-0.41011488999998846</v>
       </c>
       <c r="D184" s="5">
-        <v>-3.5045846181901541</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-3.5045847858177992</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>138.02603718</v>
       </c>
       <c r="C185" s="5">
         <v>0.279443950000001</v>
       </c>
       <c r="D185" s="5">
         <v>2.4617648061659558</v>
       </c>
       <c r="E185" s="5">
         <v>0.84734683311338266</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>138.83925396000001</v>
       </c>
       <c r="C186" s="5">
         <v>0.81321678000000475</v>
       </c>
       <c r="D186" s="5">
         <v>7.3037809555193345</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>139.42331702000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.58406306000000541</v>
       </c>
       <c r="D187" s="5">
         <v>5.1665612436374575</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>139.65337851999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.2300614999999766</v>
       </c>
       <c r="D188" s="5">
         <v>1.9981818676776619</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>140.26800782000001</v>
+        <v>140.26800781</v>
       </c>
       <c r="C189" s="5">
-        <v>0.61462930000001847</v>
+        <v>0.61462929000001054</v>
       </c>
       <c r="D189" s="5">
-        <v>5.4110614097803822</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>5.4110613196007185</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>140.58870138</v>
+        <v>140.58870135999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.32069355999999516</v>
+        <v>0.32069354999998723</v>
       </c>
       <c r="D190" s="5">
-        <v>2.7783131765879876</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.7783130890617569</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>140.93208385</v>
+        <v>140.93208383999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.34338246999999456</v>
+        <v>0.34338248000000249</v>
       </c>
       <c r="D191" s="5">
-        <v>2.970649026612282</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>2.9706491147175385</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>141.63621617999999</v>
+        <v>141.63621617000001</v>
       </c>
       <c r="C192" s="5">
-        <v>0.70413232999999309</v>
+        <v>0.70413233000002151</v>
       </c>
       <c r="D192" s="5">
-        <v>6.1630311551341022</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>6.1630311555836093</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>141.60306184000001</v>
+        <v>141.60306186</v>
       </c>
       <c r="C193" s="5">
-        <v>-3.315433999998163E-2</v>
+        <v>-3.3154310000014675E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.28053578202663632</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-0.28053552852811414</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>141.68226086000001</v>
       </c>
       <c r="C194" s="5">
-        <v>7.9199020000004339E-2</v>
+        <v>7.9199000000016895E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>0.67323208802791967</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>0.67323191739918631</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>141.82907315</v>
+        <v>141.82907317999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.14681228999998552</v>
+        <v>0.1468123199999809</v>
       </c>
       <c r="D195" s="5">
-        <v>1.2505607142748731</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>1.2505609712756494</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>142.27803195000001</v>
+        <v>142.27803194000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.44895880000001398</v>
+        <v>0.44895876000001067</v>
       </c>
       <c r="D196" s="5">
-        <v>3.8654274928317855</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>3.8654271415915709</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>142.45100482000001</v>
+        <v>142.45100481</v>
       </c>
       <c r="C197" s="5">
         <v>0.17297286999999528</v>
       </c>
       <c r="D197" s="5">
-        <v>1.4686806772277849</v>
+        <v>1.4686806773314798</v>
       </c>
       <c r="E197" s="5">
-        <v>3.2058934172176423</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.2058934099726377</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>143.20229180999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.75128698999998278</v>
+        <v>0.75128699999999071</v>
       </c>
       <c r="D198" s="5">
-        <v>6.5156489376980486</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>6.51564902742654</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>143.63903818</v>
+        <v>143.63903819000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.43674637000000871</v>
+        <v>0.43674638000001664</v>
       </c>
       <c r="D199" s="5">
-        <v>3.7218463253757772</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>3.7218464120280847</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>144.61549579999999</v>
+        <v>144.61549582000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.97645761999999081</v>
+        <v>0.97645762999999874</v>
       </c>
       <c r="D200" s="5">
-        <v>8.4696177265600081</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>8.4696178159549227</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>144.51012388000001</v>
+        <v>144.51012387</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.10537191999998186</v>
+        <v>-0.10537195000000565</v>
       </c>
       <c r="D201" s="5">
-        <v>-0.87086656500671156</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-0.87086681183494719</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>144.9107018</v>
+        <v>144.91070175999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.40057791999998926</v>
+        <v>0.40057788999999389</v>
       </c>
       <c r="D202" s="5">
-        <v>3.3775503599573042</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>3.3775501033749489</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>145.13610224000001</v>
+        <v>145.13610220999999</v>
       </c>
       <c r="C203" s="5">
-        <v>0.22540044000001558</v>
+        <v>0.22540044999999509</v>
       </c>
       <c r="D203" s="5">
-        <v>1.8825836109759297</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>1.8825836957375719</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>145.0558413</v>
+        <v>145.05584128000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-8.026094000001649E-2</v>
+        <v>-8.0260929999980135E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.66159092735099678</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.66159084530762469</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>145.62674405000001</v>
+        <v>145.62674407</v>
       </c>
       <c r="C205" s="5">
-        <v>0.57090275000001611</v>
+        <v>0.570902789999991</v>
       </c>
       <c r="D205" s="5">
-        <v>4.8264813184367261</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>4.8264816646347519</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>146.44183326000001</v>
+        <v>146.44183330000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.81508920999999646</v>
+        <v>0.81508923000001232</v>
       </c>
       <c r="D206" s="5">
-        <v>6.9272036870575482</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>6.9272038613171993</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>147.77531189000001</v>
+        <v>147.77531191</v>
       </c>
       <c r="C207" s="5">
-        <v>1.3334786300000019</v>
+        <v>1.333478609999986</v>
       </c>
       <c r="D207" s="5">
-        <v>11.491236245585013</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>11.491236061215782</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>148.88080374</v>
+        <v>148.8808037</v>
       </c>
       <c r="C208" s="5">
-        <v>1.1054918499999928</v>
+        <v>1.1054917900000021</v>
       </c>
       <c r="D208" s="5">
-        <v>9.3558046959394847</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>9.3558041657667559</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>149.52077452</v>
+        <v>149.52077449000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.63997077999999874</v>
+        <v>0.63997079000000667</v>
       </c>
       <c r="D209" s="5">
-        <v>5.2819693635620446</v>
+        <v>5.2819694495103597</v>
       </c>
       <c r="E209" s="5">
-        <v>4.9629482845230166</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>4.962948270831502</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>149.90251316000001</v>
+        <v>149.90251316999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.3817386400000089</v>
+        <v>0.38173867999998379</v>
       </c>
       <c r="D210" s="5">
-        <v>3.1070856245259293</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>3.1070859553153474</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>149.71438834</v>
+        <v>149.71438839999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.18812482000001296</v>
+        <v>-0.18812477000000172</v>
       </c>
       <c r="D211" s="5">
-        <v>-1.4956258232528774</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-1.4956254283845394</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>150.14420802000001</v>
+        <v>150.14420809999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.42981968000000847</v>
+        <v>0.42981969999999592</v>
       </c>
       <c r="D212" s="5">
-        <v>3.5000399894625112</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>3.5000401534783787</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>150.15495243999999</v>
+        <v>150.15495246</v>
       </c>
       <c r="C213" s="5">
-        <v>1.0744419999980437E-2</v>
+        <v>1.0744360000018105E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>8.5906609217634156E-2</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>8.5906129255608477E-2</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>150.61306256</v>
+        <v>150.61306245</v>
       </c>
       <c r="C214" s="5">
-        <v>0.45811012000001483</v>
+        <v>0.45810998999999697</v>
       </c>
       <c r="D214" s="5">
-        <v>3.7231614315984762</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.7231603567639437</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>150.67299288000001</v>
+        <v>150.67299270999999</v>
       </c>
       <c r="C215" s="5">
-        <v>5.9930320000006532E-2</v>
+        <v>5.9930259999987356E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>0.47853739083556501</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>0.47853691104289275</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>151.52614826000001</v>
+        <v>151.52614814</v>
       </c>
       <c r="C216" s="5">
-        <v>0.85315538000000402</v>
+        <v>0.85315543000001526</v>
       </c>
       <c r="D216" s="5">
-        <v>7.0104095112645259</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>7.0104099431524514</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>151.4117071</v>
+        <v>151.41170711000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.11444116000001259</v>
+        <v>-0.11444102999999473</v>
       </c>
       <c r="D217" s="5">
-        <v>-0.90255294528159835</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-0.90255192498883696</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>151.58481209999999</v>
+        <v>151.58481219999999</v>
       </c>
       <c r="C218" s="5">
-        <v>0.17310499999999251</v>
+        <v>0.17310508999997865</v>
       </c>
       <c r="D218" s="5">
-        <v>1.3805879122894549</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.3805886345064966</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>151.27644558</v>
+        <v>151.27644579</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.30836651999999276</v>
+        <v>-0.30836640999999076</v>
       </c>
       <c r="D219" s="5">
-        <v>-2.4140120134882315</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-2.4140111604028847</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>152.00652460000001</v>
+        <v>152.00652511000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.73007902000000513</v>
+        <v>0.73007932000001574</v>
       </c>
       <c r="D220" s="5">
-        <v>5.9475736806829937</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>5.9475761813835515</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>152.35679894</v>
+        <v>152.35679891000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.35027433999999857</v>
+        <v>0.35027379999999653</v>
       </c>
       <c r="D221" s="5">
-        <v>2.8005214442278881</v>
+        <v>2.8005170624273434</v>
       </c>
       <c r="E221" s="5">
-        <v>1.896742729633627</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>1.8967427300141892</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>152.28431807999999</v>
+        <v>152.28431705</v>
       </c>
       <c r="C222" s="5">
-        <v>-7.2480860000013081E-2</v>
+        <v>-7.2481860000010556E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-0.56938591445433451</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-0.5693937496955237</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>152.81887087999999</v>
+        <v>152.81887164</v>
       </c>
       <c r="C223" s="5">
-        <v>0.53455280000000016</v>
+        <v>0.53455458999999905</v>
       </c>
       <c r="D223" s="5">
-        <v>4.2945569302428765</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>4.2945716193462991</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>153.16466274999999</v>
+        <v>153.16466252000001</v>
       </c>
       <c r="C224" s="5">
-        <v>0.34579186999999934</v>
+        <v>0.34579088000000979</v>
       </c>
       <c r="D224" s="5">
-        <v>2.7493562362163937</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>2.7493482527647162</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>152.44877371000001</v>
+        <v>152.44877356999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.7158890399999791</v>
+        <v>-0.7158889500000214</v>
       </c>
       <c r="D225" s="5">
-        <v>-5.4668182384939756</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-5.4668175767876974</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>152.05893603000001</v>
+        <v>152.05893592000001</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.38983767999999941</v>
+        <v>-0.38983764999997561</v>
       </c>
       <c r="D226" s="5">
-        <v>-3.025813494645635</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-3.0258132677986271</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>152.02268172000001</v>
+        <v>152.02268147999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-3.6254310000003898E-2</v>
+        <v>-3.6254440000021759E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.28573242075775607</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-0.2857334441948356</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>152.43282256000001</v>
+        <v>152.43282224999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.41014083999999684</v>
+        <v>0.41014076999999816</v>
       </c>
       <c r="D228" s="5">
-        <v>3.2859444601672561</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>3.2859438962620224</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>152.72961459000001</v>
+        <v>152.72961455000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.29679203000000598</v>
+        <v>0.29679230000002121</v>
       </c>
       <c r="D229" s="5">
-        <v>2.3616252509512048</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.3616274273013271</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>152.19628184999999</v>
+        <v>152.19628220999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.53333274000002007</v>
+        <v>-0.53333234000001539</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.1108556547574064</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.1108526316404159</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>151.60453219999999</v>
+        <v>151.60453305999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.59174964999999702</v>
+        <v>-0.59174914999999828</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.5671919388646343</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-4.5671881513803081</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>150.58138063000001</v>
+        <v>150.58138215</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.0231515699999818</v>
+        <v>-1.0231509099999982</v>
       </c>
       <c r="D232" s="5">
-        <v>-7.804636577360613</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-7.8046316855972631</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>149.70960882</v>
+        <v>149.70960889</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.87177181000001269</v>
+        <v>-0.87177325999999766</v>
       </c>
       <c r="D233" s="5">
-        <v>-6.7302505042152294</v>
+        <v>-6.7302612787033311</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.7374939211229457</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-1.7374938558296638</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>148.44849298</v>
+        <v>148.44849059000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.2611158400000022</v>
+        <v>-1.2611182999999926</v>
       </c>
       <c r="D234" s="5">
-        <v>-9.6530678763489419</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-9.6530858381473017</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>147.93456843000001</v>
+        <v>147.93456928000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.51392454999998449</v>
+        <v>-0.51392131000000063</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.0761697007612891</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-4.0761445545440589</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>146.77253100999999</v>
+        <v>146.77253009</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.1620374200000185</v>
+        <v>-1.1620391900000016</v>
       </c>
       <c r="D236" s="5">
-        <v>-9.0293343666202119</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-9.0293474816631853</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>146.28871412000001</v>
+        <v>146.28871368</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.48381688999998573</v>
+        <v>-0.48381641000000286</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.884712768244758</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-3.8847090076933877</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>145.90440140999999</v>
+        <v>145.90440135</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.38431271000001743</v>
+        <v>-0.3843123300000002</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.1073467289346346</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-3.1073437099268686</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>145.89679466999999</v>
+        <v>145.89679444999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-7.6067399999999452E-3</v>
+        <v>-7.6069000000131837E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>-6.2544179277868039E-2</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-6.2545494479249175E-2</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>145.23364468</v>
+        <v>145.23364434000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.66314998999999375</v>
+        <v>-0.66315010999997526</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.3200919433285527</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-5.3200928899080235</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>145.13214991000001</v>
+        <v>145.13214869999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.10149476999998797</v>
+        <v>-0.10149564000002442</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.83538966247008739</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-0.8353967977691279</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>145.28878040000001</v>
+        <v>145.28878193</v>
       </c>
       <c r="C242" s="5">
-        <v>0.15663048999999774</v>
+        <v>0.15663323000001128</v>
       </c>
       <c r="D242" s="5">
-        <v>1.3027869710908968</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>1.3028099076416666</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>144.35982446</v>
+        <v>144.35982622</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.9289559400000087</v>
+        <v>-0.92895570999999677</v>
       </c>
       <c r="D243" s="5">
-        <v>-7.4084817581825728</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-7.4084799126411749</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>144.00094340999999</v>
+        <v>144.00094773000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.35888105000000792</v>
+        <v>-0.35887848999999505</v>
       </c>
       <c r="D244" s="5">
-        <v>-2.9427672641241354</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-2.9427465233265004</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>143.78257398</v>
+        <v>143.78257518000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.21836942999999565</v>
+        <v>-0.218372549999998</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.8046324011478321</v>
+        <v>-1.8046579168590871</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.9590209918497932</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-3.9590202352040804</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>143.78295337</v>
+        <v>143.78295186</v>
       </c>
       <c r="C246" s="5">
-        <v>3.7939000000619671E-4</v>
+        <v>3.766799999880277E-4</v>
       </c>
       <c r="D246" s="5">
-        <v>3.1664101881379025E-3</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>3.1437920242849415E-3</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>143.74005030000001</v>
+        <v>143.74004226</v>
       </c>
       <c r="C247" s="5">
-        <v>-4.2903069999994159E-2</v>
+        <v>-4.2909600000001547E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.35747823526181</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-0.35753255919491744</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>143.91066905</v>
+        <v>143.91066956</v>
       </c>
       <c r="C248" s="5">
-        <v>0.17061874999998849</v>
+        <v>0.1706273000000067</v>
       </c>
       <c r="D248" s="5">
-        <v>1.433730254096055</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>1.433802651237559</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>144.32368177999999</v>
+        <v>144.32368192999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.41301272999999128</v>
+        <v>0.41301236999998991</v>
       </c>
       <c r="D249" s="5">
-        <v>3.4987932757058582</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>3.4987901651102327</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>144.35082692</v>
+        <v>144.35082702</v>
       </c>
       <c r="C250" s="5">
-        <v>2.7145140000015999E-2</v>
+        <v>2.7145090000004757E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>0.22593579706706723</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>0.22593538023891746</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>144.30163680999999</v>
+        <v>144.30163662999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-4.9190110000012055E-2</v>
+        <v>-4.9190390000006801E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.4081557893250598</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-0.40815810799491592</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>143.95263535999999</v>
+        <v>143.95263543999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.34900145000000293</v>
+        <v>-0.34900118999999563</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.8639694934537552</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-2.8639673916722508</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>144.18904843999999</v>
+        <v>144.18904631999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.23641308000000549</v>
+        <v>0.23641087999999399</v>
       </c>
       <c r="D253" s="5">
-        <v>1.988656169064118</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>1.9886374945452312</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>144.01754409</v>
+        <v>144.01754686000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.1715043499999922</v>
+        <v>-0.1714994599999784</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.4180285099534951</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-1.4179883633985813</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>144.45163957</v>
+        <v>144.45164249999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.43409547999999631</v>
+        <v>0.43409563999998113</v>
       </c>
       <c r="D255" s="5">
-        <v>3.6775912711848546</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>3.6775925773200768</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>144.24865743000001</v>
+        <v>144.24866460999999</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.20298213999998893</v>
+        <v>-0.20297788999999966</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.6732579103459932</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-1.673223112638933</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>144.63016116</v>
+        <v>144.63016377</v>
       </c>
       <c r="C257" s="5">
-        <v>0.38150372999999149</v>
+        <v>0.38149916000000417</v>
       </c>
       <c r="D257" s="5">
-        <v>3.2202923794340421</v>
+        <v>3.2202530783601135</v>
       </c>
       <c r="E257" s="5">
-        <v>0.58949228445297486</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>0.58949326018045145</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>145.53384833999999</v>
+        <v>145.53384853</v>
       </c>
       <c r="C258" s="5">
-        <v>0.90368717999999149</v>
+        <v>0.90368476000000442</v>
       </c>
       <c r="D258" s="5">
-        <v>7.7610267111172693</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>7.7610050634506988</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>145.29411003999999</v>
+        <v>145.29409214</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.23973829999999907</v>
+        <v>-0.2397563899999966</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.9589514078888093</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-1.9590978857329522</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>145.96775815999999</v>
+        <v>145.96776079</v>
       </c>
       <c r="C260" s="5">
-        <v>0.67364811999999574</v>
+        <v>0.67366864999999621</v>
       </c>
       <c r="D260" s="5">
-        <v>5.7078271845944162</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.7080063164759443</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>146.66296148000001</v>
+        <v>146.66296259000001</v>
       </c>
       <c r="C261" s="5">
-        <v>0.69520332000001872</v>
+        <v>0.69520180000000664</v>
       </c>
       <c r="D261" s="5">
-        <v>5.8673754617119434</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>5.8673621868273518</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>146.52344890000001</v>
+        <v>146.52344891000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.13951258000000166</v>
+        <v>-0.1395136799999932</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.1355421597386228</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-1.1355510576871231</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>146.63493876999999</v>
+        <v>146.63493847999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.11148986999998556</v>
+        <v>0.11148956999997495</v>
       </c>
       <c r="D263" s="5">
-        <v>0.91691237040270046</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>0.91690989275223789</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>147.22909752999999</v>
+        <v>147.22909677999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.59415875999999912</v>
+        <v>0.59415830000000369</v>
       </c>
       <c r="D264" s="5">
-        <v>4.9721890694391258</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.9721851438138787</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>147.52492119999999</v>
+        <v>147.52491388999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.29582367000000431</v>
+        <v>0.29581711000000155</v>
       </c>
       <c r="D265" s="5">
-        <v>2.4379540726997107</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>2.4378994238898111</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>147.78767087</v>
+        <v>147.78766883</v>
       </c>
       <c r="C266" s="5">
-        <v>0.26274967000000515</v>
+        <v>0.26275494000000776</v>
       </c>
       <c r="D266" s="5">
-        <v>2.1583243052951451</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>2.1583681279944811</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>148.04251507000001</v>
+        <v>148.04252835</v>
       </c>
       <c r="C267" s="5">
-        <v>0.25484420000000796</v>
+        <v>0.25485951999999656</v>
       </c>
       <c r="D267" s="5">
-        <v>2.0890115977575174</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>2.0891384016307413</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>148.45654948000001</v>
+        <v>148.45655909000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.4140344099999993</v>
+        <v>0.41403074000001538</v>
       </c>
       <c r="D268" s="5">
-        <v>3.4081790506717446</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.4081480639435613</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>148.80176940000001</v>
+        <v>148.80177678000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.34521992000000523</v>
+        <v>0.34521768999999836</v>
       </c>
       <c r="D269" s="5">
-        <v>2.8264396991837026</v>
+        <v>2.8264210219225872</v>
       </c>
       <c r="E269" s="5">
-        <v>2.8843280036071395</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.8843312496236839</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>149.46433551000001</v>
+        <v>149.46434198</v>
       </c>
       <c r="C270" s="5">
-        <v>0.66256611000000021</v>
+        <v>0.66256519999998886</v>
       </c>
       <c r="D270" s="5">
-        <v>5.4760270578001702</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>5.4760190733511349</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>149.68795213000001</v>
+        <v>149.68792528</v>
       </c>
       <c r="C271" s="5">
-        <v>0.22361662000000138</v>
+        <v>0.22358330000000137</v>
       </c>
       <c r="D271" s="5">
-        <v>1.8101915123340806</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>1.8099194826822318</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>150.03938694000001</v>
+        <v>150.03938980999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.35143481000000065</v>
+        <v>0.35146452999998701</v>
       </c>
       <c r="D272" s="5">
-        <v>2.8540054177824459</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>2.8542504181416906</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>150.34655083999999</v>
+        <v>150.34655097999999</v>
       </c>
       <c r="C273" s="5">
-        <v>0.30716389999997773</v>
+        <v>0.30716117000000054</v>
       </c>
       <c r="D273" s="5">
-        <v>2.4845171373114594</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.4844947582268961</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>150.73331277</v>
+        <v>150.73331107999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.3867619300000058</v>
+        <v>0.3867601000000036</v>
       </c>
       <c r="D274" s="5">
-        <v>3.1310163619630016</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.131001334079464</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>151.34104988000001</v>
+        <v>151.34104593000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.6077371100000164</v>
+        <v>0.60773485000001415</v>
       </c>
       <c r="D275" s="5">
-        <v>4.9469884308242396</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.946969681244906</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>151.58194025</v>
+        <v>151.58193315</v>
       </c>
       <c r="C276" s="5">
-        <v>0.24089036999998825</v>
+        <v>0.24088721999999052</v>
       </c>
       <c r="D276" s="5">
-        <v>1.9268568180342394</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>1.92683145126058</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>151.69848146999999</v>
+        <v>151.69847858</v>
       </c>
       <c r="C277" s="5">
-        <v>0.11654121999998779</v>
+        <v>0.11654543000000217</v>
       </c>
       <c r="D277" s="5">
-        <v>0.92651107973977798</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>0.9265447347868383</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>152.32126331000001</v>
+        <v>152.32124662000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.62278184000001602</v>
+        <v>0.62276804000001107</v>
       </c>
       <c r="D278" s="5">
-        <v>5.0392457047863326</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>5.0391316068892911</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>152.86855405</v>
+        <v>152.86857168</v>
       </c>
       <c r="C279" s="5">
-        <v>0.547290739999994</v>
+        <v>0.54732505999999148</v>
       </c>
       <c r="D279" s="5">
-        <v>4.397836050206938</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>4.3981177980682018</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>154.35983694000001</v>
+        <v>154.35985367000001</v>
       </c>
       <c r="C280" s="5">
-        <v>1.4912828900000079</v>
+        <v>1.4912819900000045</v>
       </c>
       <c r="D280" s="5">
-        <v>12.355371773835589</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>12.355362410512738</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>153.88974899999999</v>
+        <v>153.88976604999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.4700879400000133</v>
+        <v>-0.47008762000001525</v>
       </c>
       <c r="D281" s="5">
-        <v>-3.5938894000269395</v>
+        <v>-3.5938866113964352</v>
       </c>
       <c r="E281" s="5">
-        <v>3.4193004696891682</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.4193067986832304</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>154.21367452000001</v>
+        <v>154.21370529000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.32392552000001729</v>
+        <v>0.32393924000001562</v>
       </c>
       <c r="D282" s="5">
-        <v>2.5553519726160046</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>2.5554611753334955</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>155.19430811000001</v>
+        <v>155.19427565000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.9806335899999965</v>
+        <v>0.98057036000000153</v>
       </c>
       <c r="D283" s="5">
-        <v>7.9033290584049842</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>7.9027998773817387</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>155.31062796000001</v>
+        <v>155.31062059000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.11631984999999645</v>
+        <v>0.11634494000000473</v>
       </c>
       <c r="D284" s="5">
-        <v>0.90313020887862194</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>0.90332600620999237</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>155.88987925000001</v>
+        <v>155.88986887999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.57925129000000197</v>
+        <v>0.57924828999998113</v>
       </c>
       <c r="D285" s="5">
-        <v>4.5685148183946866</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>4.5684908914113587</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>156.61218600999999</v>
+        <v>156.61217988999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.72230675999998084</v>
+        <v>0.72231100999999853</v>
       </c>
       <c r="D286" s="5">
-        <v>5.704036174064897</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>5.7040709852417715</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>156.97418630999999</v>
+        <v>156.97417726</v>
       </c>
       <c r="C287" s="5">
-        <v>0.36200030000000538</v>
+        <v>0.36199737000001164</v>
       </c>
       <c r="D287" s="5">
-        <v>2.8092682301460226</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>2.809245313502351</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>157.73048940000001</v>
+        <v>157.73047632000001</v>
       </c>
       <c r="C288" s="5">
-        <v>0.75630309000001716</v>
+        <v>0.75629906000000346</v>
       </c>
       <c r="D288" s="5">
-        <v>5.937305766433143</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>5.9372736375939983</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>158.67466841000001</v>
+        <v>158.6746842</v>
       </c>
       <c r="C289" s="5">
-        <v>0.94417900999999915</v>
+        <v>0.94420787999999334</v>
       </c>
       <c r="D289" s="5">
-        <v>7.4245104129123662</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>7.4247455929874917</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>159.33696727</v>
+        <v>159.33694224999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.66229885999999283</v>
+        <v>0.66225804999999127</v>
       </c>
       <c r="D290" s="5">
-        <v>5.1253291148176228</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>5.125005492242396</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>159.97528746</v>
+        <v>159.97529022000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.63832019000000173</v>
+        <v>0.63834797000001231</v>
       </c>
       <c r="D291" s="5">
-        <v>4.9146724843802447</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>4.9148918969252442</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>160.59034123000001</v>
+        <v>160.59031580000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.61505377000000294</v>
+        <v>0.61502558000000818</v>
       </c>
       <c r="D292" s="5">
-        <v>4.7124353328314772</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.7122146755917305</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>161.37459369999999</v>
+        <v>161.37472725000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.78425246999998421</v>
+        <v>0.78441144999999324</v>
       </c>
       <c r="D293" s="5">
-        <v>6.0202663707953796</v>
+        <v>6.0215207216006261</v>
       </c>
       <c r="E293" s="5">
-        <v>4.8637708155596426</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>4.8638459802246237</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>161.88606374</v>
+        <v>161.88607350000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.51147004000000607</v>
+        <v>0.51134625000000256</v>
       </c>
       <c r="D294" s="5">
-        <v>3.870355464990749</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>3.8693990877279871</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>162.84512695999999</v>
+        <v>162.84506630000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.95906321999999022</v>
+        <v>0.95899280000000431</v>
       </c>
       <c r="D295" s="5">
-        <v>7.3454510909237047</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>7.3448935952081351</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>163.34982601999999</v>
+        <v>163.34980641000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.50469906000000719</v>
+        <v>0.50474011000000019</v>
       </c>
       <c r="D296" s="5">
-        <v>3.7831647432708282</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.7834791471162088</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>164.10637646999999</v>
+        <v>164.10635911</v>
       </c>
       <c r="C297" s="5">
-        <v>0.75655044999999177</v>
+        <v>0.75655269999998609</v>
       </c>
       <c r="D297" s="5">
-        <v>5.7015508630881007</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>5.701568955891112</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>164.41082638</v>
+        <v>164.41081201</v>
       </c>
       <c r="C298" s="5">
-        <v>0.30444991000001664</v>
+        <v>0.30445290000000114</v>
       </c>
       <c r="D298" s="5">
-        <v>2.2490949359057266</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>2.2491174904725852</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>165.33072208999999</v>
+        <v>165.33070964999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.9198957099999916</v>
+        <v>0.91989763999998786</v>
       </c>
       <c r="D299" s="5">
-        <v>6.924641713469204</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>6.924657315760574</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>165.68886771000001</v>
+        <v>165.68885653000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.35814562000001615</v>
+        <v>0.35814688000002093</v>
       </c>
       <c r="D300" s="5">
-        <v>2.6306808633878465</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.6306904292952904</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>166.30637442</v>
+        <v>166.30646068999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.61750670999998647</v>
+        <v>0.61760415999998486</v>
       </c>
       <c r="D301" s="5">
-        <v>4.5651075833087917</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>4.5658431601776961</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>166.92578889999999</v>
+        <v>166.92576320000001</v>
       </c>
       <c r="C302" s="5">
-        <v>0.619414479999989</v>
+        <v>0.61930251000001135</v>
       </c>
       <c r="D302" s="5">
-        <v>4.5621487943465544</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>4.5613047278787677</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>168.28245157000001</v>
+        <v>168.28241310000001</v>
       </c>
       <c r="C303" s="5">
-        <v>1.3566626700000199</v>
+        <v>1.3566499000000078</v>
       </c>
       <c r="D303" s="5">
-        <v>10.200791652139184</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>10.200692943392188</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>168.44962552000001</v>
+        <v>168.44952117</v>
       </c>
       <c r="C304" s="5">
-        <v>0.16717395000000579</v>
+        <v>0.1671080699999834</v>
       </c>
       <c r="D304" s="5">
-        <v>1.1986303736922554</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>1.1981557093778683</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>169.35373235</v>
+        <v>169.35395098999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.90410682999998926</v>
+        <v>0.90442981999999006</v>
       </c>
       <c r="D305" s="5">
-        <v>6.6342382360642826</v>
+        <v>6.6366829580310815</v>
       </c>
       <c r="E305" s="5">
-        <v>4.9444825651015822</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.9445312013687515</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>169.88413822000001</v>
+        <v>169.88409136999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.53040587000000983</v>
+        <v>0.53014038000000596</v>
       </c>
       <c r="D306" s="5">
-        <v>3.8237494120540561</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>3.821797376590208</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>170.20453233999999</v>
+        <v>170.20445371</v>
       </c>
       <c r="C307" s="5">
-        <v>0.32039411999997469</v>
+        <v>0.32036234000000263</v>
       </c>
       <c r="D307" s="5">
-        <v>2.2867712777457028</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>2.286542731535457</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>170.90530992000001</v>
+        <v>170.90532540000001</v>
       </c>
       <c r="C308" s="5">
-        <v>0.70077758000002177</v>
+        <v>0.70087169000001381</v>
       </c>
       <c r="D308" s="5">
-        <v>5.0541532351896068</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>5.0548498097834127</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>171.61248097999999</v>
+        <v>171.61249622</v>
       </c>
       <c r="C309" s="5">
-        <v>0.70717105999997898</v>
+        <v>0.70717081999998754</v>
       </c>
       <c r="D309" s="5">
-        <v>5.0799275172594305</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>5.0799252831651875</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>172.39881151</v>
+        <v>172.39882292999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.78633053000001496</v>
+        <v>0.78632670999999732</v>
       </c>
       <c r="D310" s="5">
-        <v>5.6391192613911567</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>5.6390906590047196</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>172.98114821999999</v>
+        <v>172.98117384</v>
       </c>
       <c r="C311" s="5">
-        <v>0.58233670999999276</v>
+        <v>0.58235091000000239</v>
       </c>
       <c r="D311" s="5">
-        <v>4.1295750776717099</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>4.1296773748585647</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>173.87233663999999</v>
+        <v>173.87235238</v>
       </c>
       <c r="C312" s="5">
-        <v>0.89118841999999177</v>
+        <v>0.89117853999999852</v>
       </c>
       <c r="D312" s="5">
-        <v>6.360551401164094</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>6.3604779072028439</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>174.00226114</v>
+        <v>174.00236279999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.12992450000001554</v>
+        <v>0.13001041999999075</v>
       </c>
       <c r="D313" s="5">
-        <v>0.90038336147117981</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.90098116038850318</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>175.03412435999999</v>
+        <v>175.03404673</v>
       </c>
       <c r="C314" s="5">
-        <v>1.0318632199999911</v>
+        <v>1.031683930000014</v>
       </c>
       <c r="D314" s="5">
-        <v>7.352957157202189</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>7.3516331701056536</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>175.70752997</v>
+        <v>175.70746632999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.67340561000000321</v>
+        <v>0.67341959999998835</v>
       </c>
       <c r="D315" s="5">
-        <v>4.7156923542979401</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>4.7157945410665203</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>175.01040008999999</v>
+        <v>175.01030578999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.69712988000000564</v>
+        <v>-0.69716053999999872</v>
       </c>
       <c r="D316" s="5">
-        <v>-4.6585378383266596</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-4.6587399228231412</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>175.32834713</v>
+        <v>175.32808377999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.31794704000000706</v>
+        <v>0.31777798999999618</v>
       </c>
       <c r="D317" s="5">
-        <v>2.2019945767193239</v>
+        <v>2.2008132738915887</v>
       </c>
       <c r="E317" s="5">
-        <v>3.5278908218286942</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>3.5276016621264228</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>175.23775175</v>
+        <v>175.23781804999999</v>
       </c>
       <c r="C318" s="5">
-        <v>-9.0595379999996339E-2</v>
+        <v>-9.0265729999998712E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.618302905040502</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-0.6160603717723645</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>176.35903966000001</v>
+        <v>176.35912039999999</v>
       </c>
       <c r="C319" s="5">
-        <v>1.1212879100000066</v>
+        <v>1.1213023500000077</v>
       </c>
       <c r="D319" s="5">
-        <v>7.9544703963074559</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>7.954573349801608</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>177.03403143</v>
+        <v>177.03422344000001</v>
       </c>
       <c r="C320" s="5">
-        <v>0.67499176999999122</v>
+        <v>0.67510304000001042</v>
       </c>
       <c r="D320" s="5">
-        <v>4.6907733198937596</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>4.6915607363170908</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>177.27935115</v>
+        <v>177.27950032000001</v>
       </c>
       <c r="C321" s="5">
-        <v>0.24531971999999769</v>
+        <v>0.2452768800000058</v>
       </c>
       <c r="D321" s="5">
-        <v>1.6755970133268239</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>1.6753003408728206</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>177.75906626</v>
+        <v>177.75920668000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.47971511000000078</v>
+        <v>0.47970635999999445</v>
       </c>
       <c r="D322" s="5">
-        <v>3.2959470383885803</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>3.295883208121797</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>178.47026219</v>
+        <v>178.47037243</v>
       </c>
       <c r="C323" s="5">
-        <v>0.71119593000000236</v>
+        <v>0.71116574999999216</v>
       </c>
       <c r="D323" s="5">
-        <v>4.908146996416729</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>4.9079301495130068</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>179.04706605000001</v>
+        <v>179.04708335999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.57680386000001249</v>
+        <v>0.57671092999999019</v>
       </c>
       <c r="D324" s="5">
-        <v>3.9480068156083625</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>3.9473569156575739</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>179.37823177000001</v>
+        <v>179.37829761</v>
       </c>
       <c r="C325" s="5">
-        <v>0.33116572000000133</v>
+        <v>0.33121425000001636</v>
       </c>
       <c r="D325" s="5">
-        <v>2.2422403432230231</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>2.242572059016279</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>179.66513773</v>
+        <v>179.66491959999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.28690595999998436</v>
+        <v>0.28662198999998623</v>
       </c>
       <c r="D326" s="5">
-        <v>1.9363109661627798</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>1.9343768796633798</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>180.06331211</v>
+        <v>180.06310522000001</v>
       </c>
       <c r="C327" s="5">
-        <v>0.39817438000000038</v>
+        <v>0.39818562000002089</v>
       </c>
       <c r="D327" s="5">
-        <v>2.6921002815082584</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>2.6921805135912136</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>180.58185999</v>
+        <v>180.58164618000001</v>
       </c>
       <c r="C328" s="5">
-        <v>0.51854787999999985</v>
+        <v>0.51854095999999572</v>
       </c>
       <c r="D328" s="5">
-        <v>3.5110349687329956</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>3.5109914677033283</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>180.15031407999999</v>
+        <v>180.14923519000001</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.43154591000001119</v>
+        <v>-0.43241098999999394</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.8303093206378138</v>
+        <v>-2.8359117809485079</v>
       </c>
       <c r="E329" s="5">
-        <v>2.7502494770139219</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.7497884571929587</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>181.17723770000001</v>
+        <v>181.17737271999999</v>
       </c>
       <c r="C330" s="5">
-        <v>1.0269236200000194</v>
+        <v>1.0281375299999809</v>
       </c>
       <c r="D330" s="5">
-        <v>7.0590348595365171</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>7.0676865472930395</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>180.83348656999999</v>
+        <v>180.833788</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.34375113000001534</v>
+        <v>-0.34358471999999551</v>
       </c>
       <c r="D331" s="5">
-        <v>-2.2531743556363115</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-2.2520932841772368</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>180.88459323000001</v>
+        <v>180.88526490999999</v>
       </c>
       <c r="C332" s="5">
-        <v>5.1106660000016291E-2</v>
+        <v>5.1476909999990994E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>0.33966833764043081</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>0.34213239960221298</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>180.81131563</v>
+        <v>180.81187184000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-7.3277600000011489E-2</v>
+        <v>-7.3393069999980298E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.48504662572008694</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-0.48580745182060792</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>181.02217198</v>
+        <v>181.02268878000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.21085635000000025</v>
+        <v>0.21081694000000084</v>
       </c>
       <c r="D334" s="5">
-        <v>1.4084121009980688</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>1.4081428125454432</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>181.07685465</v>
+        <v>181.07724902999999</v>
       </c>
       <c r="C335" s="5">
-        <v>5.4682670000005373E-2</v>
+        <v>5.4560249999980215E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>0.36309549537492103</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>0.36228023686259991</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>180.74026470999999</v>
+        <v>180.74067718000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.3365899400000103</v>
+        <v>-0.33657184999998435</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.2079246025152877</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-2.2078023887701637</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>181.49151445999999</v>
+        <v>181.49154967000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.75124974999999949</v>
+        <v>0.75087249000000611</v>
       </c>
       <c r="D337" s="5">
-        <v>5.1034392706766907</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>5.1008056950887948</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>180.94462856999999</v>
+        <v>180.94284583999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.54688588999999865</v>
+        <v>-0.54870383000002221</v>
       </c>
       <c r="D338" s="5">
-        <v>-3.5566140969701898</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-3.5682403057423873</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>180.99692555999999</v>
+        <v>180.99681213</v>
       </c>
       <c r="C339" s="5">
-        <v>5.2296990000002097E-2</v>
+        <v>5.3966290000005301E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>0.34737833094018455</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>0.35848824800810419</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>181.07503126</v>
+        <v>181.07473794000001</v>
       </c>
       <c r="C340" s="5">
-        <v>7.8105700000008937E-2</v>
+        <v>7.7925810000010642E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>0.51906745359240336</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>0.51786945071548018</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>181.06983119</v>
+        <v>181.06772659000001</v>
       </c>
       <c r="C341" s="5">
-        <v>-5.2000700000007782E-3</v>
+        <v>-7.0113499999990836E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>-3.4455874142302889E-2</v>
+        <v>-4.6455008178603041E-2</v>
       </c>
       <c r="E341" s="5">
-        <v>0.51041660110104914</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.50985029108299162</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>180.55594425999999</v>
+        <v>180.55567482000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.5138869300000124</v>
+        <v>-0.51205176999999935</v>
       </c>
       <c r="D342" s="5">
-        <v>-3.353010712343496</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-3.341260515478861</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>180.82900961000001</v>
+        <v>180.8287985</v>
       </c>
       <c r="C343" s="5">
-        <v>0.27306535000002441</v>
+        <v>0.27312367999999765</v>
       </c>
       <c r="D343" s="5">
-        <v>1.830002489132343</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>1.8303994116194655</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>180.51983246</v>
+        <v>180.52348752</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.30917715000001067</v>
+        <v>-0.30531098000000156</v>
       </c>
       <c r="D344" s="5">
-        <v>-2.0325470561800674</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-2.0073685361397309</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>181.03363433000001</v>
+        <v>181.03428618000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.51380187000000888</v>
+        <v>0.51079866000000607</v>
       </c>
       <c r="D345" s="5">
-        <v>3.4694595146434581</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>3.448792720892091</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>181.46577210999999</v>
+        <v>181.46664748000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.4321377799999766</v>
+        <v>0.43236129999999662</v>
       </c>
       <c r="D346" s="5">
-        <v>2.9023775159895626</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.9038879293808995</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>181.23071525</v>
+        <v>181.23144035000001</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.23505685999998605</v>
+        <v>-0.23520712999999205</v>
       </c>
       <c r="D347" s="5">
-        <v>-1.5433618553381323</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>-1.5443340947059681</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>181.25628921000001</v>
+        <v>181.2568536</v>
       </c>
       <c r="C348" s="5">
-        <v>2.5573960000002671E-2</v>
+        <v>2.541324999998551E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>0.16946675577822479</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>0.16840030949201168</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>181.51804063</v>
+        <v>181.51887939</v>
       </c>
       <c r="C349" s="5">
-        <v>0.26175141999999596</v>
+        <v>0.2620257899999956</v>
       </c>
       <c r="D349" s="5">
-        <v>1.7467449785454114</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>1.7485850251693691</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>181.4762092</v>
+        <v>181.47043296999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-4.1831430000002001E-2</v>
+        <v>-4.8446420000004764E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.27619370183386005</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-0.31980387643952835</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>180.75708320000001</v>
+        <v>180.75736988</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.71912599999998861</v>
+        <v>-0.71306308999999146</v>
       </c>
       <c r="D351" s="5">
-        <v>-4.6528952367894449</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-4.6146545650573634</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>181.05826673999999</v>
+        <v>181.05912157</v>
       </c>
       <c r="C352" s="5">
-        <v>0.30118353999998249</v>
+        <v>0.30175169000000324</v>
       </c>
       <c r="D352" s="5">
-        <v>2.0179063804198538</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.0217447237254271</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>180.38740027</v>
+        <v>180.38318537999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.67086646999999289</v>
+        <v>-0.67593619000001581</v>
       </c>
       <c r="D353" s="5">
-        <v>-4.3568013311885645</v>
+        <v>-4.3890322405930604</v>
       </c>
       <c r="E353" s="5">
-        <v>-0.37688825107696777</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>-0.37805810173452414</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>181.05022011</v>
+        <v>181.05078895</v>
       </c>
       <c r="C354" s="5">
-        <v>0.66281983999999738</v>
+        <v>0.66760357000001136</v>
       </c>
       <c r="D354" s="5">
-        <v>4.4995188049466561</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>4.5327648784233343</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>181.26330698999999</v>
+        <v>181.26217213999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.21308687999999165</v>
+        <v>0.21138318999999228</v>
       </c>
       <c r="D355" s="5">
-        <v>1.4215171714260455</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>1.4100741995443533</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>181.61048033</v>
+        <v>181.61742279000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.34717334000001188</v>
+        <v>0.35525065000001632</v>
       </c>
       <c r="D356" s="5">
-        <v>2.3227246717983485</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.3773639589732554</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>182.36703489999999</v>
+        <v>182.36740893999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.7565545699999916</v>
+        <v>0.74998614999998381</v>
       </c>
       <c r="D357" s="5">
-        <v>5.1151124025537342</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>5.0694912775812506</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>182.14928301</v>
+        <v>182.14960833000001</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.21775188999998818</v>
+        <v>-0.21780060999998341</v>
       </c>
       <c r="D358" s="5">
-        <v>-1.4234648451091347</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-1.4237783422291317</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>182.94461257</v>
+        <v>182.94861782999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.79532955999999899</v>
+        <v>0.79900949999998261</v>
       </c>
       <c r="D359" s="5">
-        <v>5.3673126654023129</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>5.3927392393117168</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>183.39442843</v>
+        <v>183.39444563999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.44981586000000107</v>
+        <v>0.44582780999999727</v>
       </c>
       <c r="D360" s="5">
-        <v>2.9907341598233605</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>2.963796281317177</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>183.76500587999999</v>
+        <v>183.76648700000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.37057744999998476</v>
+        <v>0.37204136000002563</v>
       </c>
       <c r="D361" s="5">
-        <v>2.451920333560742</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>2.4617143670356834</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>183.67970013999999</v>
+        <v>183.66644213999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-8.5305739999995467E-2</v>
+        <v>-0.10004486000002544</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.55563317076881003</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.65134297196824953</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>183.84153617000001</v>
+        <v>183.84318938999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.16183603000001767</v>
+        <v>0.17674725000000535</v>
       </c>
       <c r="D363" s="5">
-        <v>1.0624315027666809</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>1.1609246189526079</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>184.64888816000001</v>
+        <v>184.65194590999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.8073519900000008</v>
+        <v>0.80875652000000287</v>
       </c>
       <c r="D364" s="5">
-        <v>5.3990459461308982</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>5.4086171300993025</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>184.74292919999999</v>
+        <v>184.73728376</v>
       </c>
       <c r="C365" s="5">
-        <v>9.4041039999979148E-2</v>
+        <v>8.5337850000001936E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>0.61287068611834972</v>
+        <v>0.55599804524897323</v>
       </c>
       <c r="E365" s="5">
-        <v>2.4145416606041969</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.4138050178166948</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>184.83799682</v>
+        <v>184.83958762</v>
       </c>
       <c r="C366" s="5">
-        <v>9.5067620000008901E-2</v>
+        <v>0.10230386000000635</v>
       </c>
       <c r="D366" s="5">
-        <v>0.61926363911826154</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>0.66656408515977095</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>184.83346574999999</v>
+        <v>184.83047970000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-4.53107000001296E-3</v>
+        <v>-9.1079199999910543E-3</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.9412518359983597E-2</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-5.9113648820652287E-2</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>184.49926374</v>
+        <v>184.50795721</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.33420200999998428</v>
+        <v>-0.32252249000001143</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.1483020344017612</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-2.0739766228301981</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>168.16093713999999</v>
+        <v>168.16018209999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-16.338326600000016</v>
+        <v>-16.347775110000015</v>
       </c>
       <c r="D369" s="5">
-        <v>-67.132567582224794</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-67.152916009735108</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>173.77049912999999</v>
+        <v>173.77151810000001</v>
       </c>
       <c r="C370" s="5">
-        <v>5.6095619900000031</v>
+        <v>5.6113360000000228</v>
       </c>
       <c r="D370" s="5">
-        <v>48.255616550597068</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>48.27403791169089</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>179.48747080000001</v>
+        <v>179.49691718</v>
       </c>
       <c r="C371" s="5">
-        <v>5.7169716700000208</v>
+        <v>5.7253990799999883</v>
       </c>
       <c r="D371" s="5">
-        <v>47.467755946219214</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>47.550534231456389</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>179.4674301</v>
+        <v>179.46889461999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-2.0040700000009792E-2</v>
+        <v>-2.8022560000010799E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.13390392608376711</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-0.18717989055420103</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>181.16411474</v>
+        <v>181.16832160999999</v>
       </c>
       <c r="C373" s="5">
-        <v>1.6966846400000009</v>
+        <v>1.6994269900000063</v>
       </c>
       <c r="D373" s="5">
-        <v>11.953683323501041</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>11.973918386038163</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>183.03109298999999</v>
+        <v>183.01118513</v>
       </c>
       <c r="C374" s="5">
-        <v>1.8669782499999883</v>
+        <v>1.8428635200000087</v>
       </c>
       <c r="D374" s="5">
-        <v>13.092124860621457</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>12.913136045154472</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>184.57361968999999</v>
+        <v>184.57100210999999</v>
       </c>
       <c r="C375" s="5">
-        <v>1.5425266999999963</v>
+        <v>1.5598169799999937</v>
       </c>
       <c r="D375" s="5">
-        <v>10.595402523244356</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>10.721010668750619</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>184.95128785</v>
+        <v>184.94745671999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.37766816000001313</v>
+        <v>0.37645460999999614</v>
       </c>
       <c r="D376" s="5">
-        <v>2.4832206919563449</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>2.4751872089198601</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>184.95324876999999</v>
+        <v>184.96217974000001</v>
       </c>
       <c r="C377" s="5">
-        <v>1.9609199999877092E-3</v>
+        <v>1.472302000001946E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>1.2723573048201153E-2</v>
+        <v>9.5569638447945415E-2</v>
       </c>
       <c r="E377" s="5">
-        <v>0.11384444910056413</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>0.12173827362980116</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>184.95071590000001</v>
+        <v>184.94571589</v>
       </c>
       <c r="C378" s="5">
-        <v>-2.5328699999818127E-3</v>
+        <v>-1.6463850000008051E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-1.643234221599954E-2</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-0.10676209985002183</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>184.87774381</v>
+        <v>184.86873811999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-7.2972090000007483E-2</v>
+        <v>-7.6977770000013379E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-0.47243254133858548</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-0.4983200375704766</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>186.12721503</v>
+        <v>186.13334330999999</v>
       </c>
       <c r="C380" s="5">
-        <v>1.2494712200000038</v>
+        <v>1.2646051899999975</v>
       </c>
       <c r="D380" s="5">
-        <v>8.4183915245574568</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>8.5246555963189419</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>186.15088678999999</v>
+        <v>186.14983015999999</v>
       </c>
       <c r="C381" s="5">
-        <v>2.3671759999984943E-2</v>
+        <v>1.6486850000006825E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>0.15272344937431459</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>0.10634237088547049</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>187.96647616000001</v>
+        <v>187.97117046</v>
       </c>
       <c r="C382" s="5">
-        <v>1.8155893700000263</v>
+        <v>1.8213403000000028</v>
       </c>
       <c r="D382" s="5">
-        <v>12.352692060672222</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>12.394023035408042</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>188.79737668999999</v>
+        <v>188.81916222999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.83090052999997965</v>
+        <v>0.84799176999999304</v>
       </c>
       <c r="D383" s="5">
-        <v>5.4354534439833291</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>5.5499053564228573</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>190.32877954</v>
+        <v>190.33877314</v>
       </c>
       <c r="C384" s="5">
-        <v>1.5314028500000063</v>
+        <v>1.5196109100000115</v>
       </c>
       <c r="D384" s="5">
-        <v>10.179827070660718</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>10.096722721443596</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>190.26078154999999</v>
+        <v>190.27426707000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-6.7997990000009167E-2</v>
+        <v>-6.4506069999993088E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-0.42787771125344376</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-0.40592445620218909</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>192.32803763000001</v>
+        <v>192.30103679999999</v>
       </c>
       <c r="C386" s="5">
-        <v>2.0672560800000213</v>
+        <v>2.0267697299999838</v>
       </c>
       <c r="D386" s="5">
-        <v>13.846553623567527</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>13.558282748979057</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>194.78808473000001</v>
+        <v>194.77578195000001</v>
       </c>
       <c r="C387" s="5">
-        <v>2.460047099999997</v>
+        <v>2.4747451500000182</v>
       </c>
       <c r="D387" s="5">
-        <v>16.476267072557693</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>16.584273154291008</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>196.05733853999999</v>
+        <v>196.03334895</v>
       </c>
       <c r="C388" s="5">
-        <v>1.2692538099999808</v>
+        <v>1.2575669999999946</v>
       </c>
       <c r="D388" s="5">
-        <v>8.1056980718939631</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>8.0289196080741032</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>199.05310319</v>
+        <v>199.07683599000001</v>
       </c>
       <c r="C389" s="5">
-        <v>2.9957646500000124</v>
+        <v>3.0434870400000023</v>
       </c>
       <c r="D389" s="5">
-        <v>19.958270645358422</v>
+        <v>20.306542325313302</v>
       </c>
       <c r="E389" s="5">
-        <v>7.6234694517499424</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>7.6311039747914311</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>199.32030449000001</v>
+        <v>199.30383154</v>
       </c>
       <c r="C390" s="5">
-        <v>0.26720130000001063</v>
+        <v>0.22699554999999805</v>
       </c>
       <c r="D390" s="5">
-        <v>1.6227804188593042</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>1.3769027600119665</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>202.30293209000001</v>
+        <v>202.28338880000001</v>
       </c>
       <c r="C391" s="5">
-        <v>2.9826276000000007</v>
+        <v>2.9795572600000071</v>
       </c>
       <c r="D391" s="5">
-        <v>19.510929495088437</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>19.490911104498565</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>202.0677906</v>
+        <v>202.06791874000001</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.23514149000001794</v>
+        <v>-0.21547006000000124</v>
       </c>
       <c r="D392" s="5">
-        <v>-1.385906305261797</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>-1.2707648967823171</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>202.31619531000001</v>
+        <v>202.31559003999999</v>
       </c>
       <c r="C393" s="5">
-        <v>0.24840471000001685</v>
+        <v>0.24767129999997906</v>
       </c>
       <c r="D393" s="5">
-        <v>1.4851914644449682</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>1.4807759182511093</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>202.10522743999999</v>
+        <v>202.11915648999999</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.21096787000001882</v>
+        <v>-0.19643354999999474</v>
       </c>
       <c r="D394" s="5">
-        <v>-1.2441641051595176</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-1.1589099798410829</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>202.35393723999999</v>
+        <v>202.39422103999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.24870980000000031</v>
+        <v>0.27506454999999619</v>
       </c>
       <c r="D395" s="5">
-        <v>1.4867506230049843</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>1.6453626975514224</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>203.55554710999999</v>
+        <v>203.59073602000001</v>
       </c>
       <c r="C396" s="5">
-        <v>1.2016098699999986</v>
+        <v>1.1965149800000177</v>
       </c>
       <c r="D396" s="5">
-        <v>7.3631870486377871</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>7.3294376564950969</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>204.08939727999999</v>
+        <v>204.14274158000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.5338501699999938</v>
+        <v>0.55200555999999779</v>
       </c>
       <c r="D397" s="5">
-        <v>3.1929469146392719</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.3025794551172272</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>205.32955647</v>
+        <v>205.28917566999999</v>
       </c>
       <c r="C398" s="5">
-        <v>1.2401591900000142</v>
+        <v>1.1464340899999854</v>
       </c>
       <c r="D398" s="5">
-        <v>7.5405643086662755</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>6.951109635496433</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>204.7477734</v>
+        <v>204.70317183</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.58178307000000018</v>
+        <v>-0.5860038399999894</v>
       </c>
       <c r="D399" s="5">
-        <v>-3.3476044862080889</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-3.3721638544765509</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>204.58210333</v>
+        <v>204.51558559</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.16567007000000444</v>
+        <v>-0.18758624000000168</v>
       </c>
       <c r="D400" s="5">
-        <v>-0.96666121608104394</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-1.0941325457102358</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>205.07135830000001</v>
+        <v>205.10553202</v>
       </c>
       <c r="C401" s="5">
-        <v>0.48925497000001883</v>
+        <v>0.58994642999999769</v>
       </c>
       <c r="D401" s="5">
-        <v>2.9078308814345144</v>
+        <v>3.5169742261616843</v>
       </c>
       <c r="E401" s="5">
-        <v>3.0234419928914402</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>3.0283262239022335</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>205.56402753</v>
+        <v>205.53443117</v>
       </c>
       <c r="C402" s="5">
-        <v>0.49266922999998997</v>
+        <v>0.42889915000000656</v>
       </c>
       <c r="D402" s="5">
-        <v>2.9213136066083889</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>2.538399719206974</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>206.16316158999999</v>
+        <v>206.13412991999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.59913405999998304</v>
+        <v>0.59969874999998751</v>
       </c>
       <c r="D403" s="5">
-        <v>3.5541173800421433</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.5580416241902002</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>206.57548724</v>
+        <v>206.56702534999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.41232565000001387</v>
+        <v>0.43289543000000208</v>
       </c>
       <c r="D404" s="5">
-        <v>2.4265727891364497</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.5493926642011333</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>206.92665866999999</v>
+        <v>206.92913139000001</v>
       </c>
       <c r="C405" s="5">
-        <v>0.35117142999999373</v>
+        <v>0.36210604000001467</v>
       </c>
       <c r="D405" s="5">
-        <v>2.0591416724365041</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>2.123965572180686</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>207.11313282</v>
+        <v>207.1412579</v>
       </c>
       <c r="C406" s="5">
-        <v>0.18647415000000933</v>
+        <v>0.21212650999999028</v>
       </c>
       <c r="D406" s="5">
-        <v>1.0867686386069941</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>1.2370995084253877</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>207.693962</v>
+        <v>207.75870219000001</v>
       </c>
       <c r="C407" s="5">
-        <v>0.58082917999999495</v>
+        <v>0.61744429000000878</v>
       </c>
       <c r="D407" s="5">
-        <v>3.4176816859688985</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>3.6361745116189503</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>206.93918561999999</v>
+        <v>207.00517629000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.75477638000000979</v>
+        <v>-0.75352589999999964</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.2747796103206444</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-4.2665345714345442</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>207.3966355</v>
+        <v>207.49463695</v>
       </c>
       <c r="C409" s="5">
-        <v>0.45744988000001285</v>
+        <v>0.48946065999999178</v>
       </c>
       <c r="D409" s="5">
-        <v>2.6851526872481379</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>2.87457374113258</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>207.70164684</v>
+        <v>207.66559154000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.30501133999999297</v>
+        <v>0.17095459000000801</v>
       </c>
       <c r="D410" s="5">
-        <v>1.7791452154547471</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>0.99317107213083844</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>208.44110577999999</v>
+        <v>208.36211015999999</v>
       </c>
       <c r="C411" s="5">
-        <v>0.73945893999999157</v>
+        <v>0.69651861999997777</v>
       </c>
       <c r="D411" s="5">
-        <v>4.3568931381757103</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>4.0999311653640458</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>208.20525229</v>
+        <v>208.07770450999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.23585348999998246</v>
+        <v>-0.28440564999999651</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.3493953858416341</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-1.6257095333429894</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>207.47283874999999</v>
+        <v>207.50770972999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.73241354000001024</v>
+        <v>-0.56999478000000181</v>
       </c>
       <c r="D413" s="5">
-        <v>-4.1405753109970966</v>
+        <v>-3.2381266926878371</v>
       </c>
       <c r="E413" s="5">
-        <v>1.1710462494166851</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>1.1711910870184417</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>208.55274113999999</v>
+        <v>208.51251822</v>
       </c>
       <c r="C414" s="5">
-        <v>1.0799023900000009</v>
+        <v>1.0048084900000163</v>
       </c>
       <c r="D414" s="5">
-        <v>6.4279846704708987</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>5.9680041230021574</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>208.16441718999999</v>
+        <v>208.1276398</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.3883239500000002</v>
+        <v>-0.38487842000000683</v>
       </c>
       <c r="D415" s="5">
-        <v>-2.2116518713117594</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-2.1926456377313608</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>207.78083366000001</v>
+        <v>207.76287840000001</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.38358352999998147</v>
+        <v>-0.36476139999999191</v>
       </c>
       <c r="D416" s="5">
-        <v>-2.1889606148895013</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-2.0829478215931063</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>208.47851813</v>
+        <v>208.48466055</v>
       </c>
       <c r="C417" s="5">
-        <v>0.69768446999998446</v>
+        <v>0.72178214999999568</v>
       </c>
       <c r="D417" s="5">
-        <v>4.1046009690795193</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>4.2494663647410391</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>209.18328252000001</v>
+        <v>209.22730658</v>
       </c>
       <c r="C418" s="5">
-        <v>0.70476439000000823</v>
+        <v>0.74264603000000307</v>
       </c>
       <c r="D418" s="5">
-        <v>4.132896228758054</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>4.3592837241161364</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>209.21547081</v>
+        <v>209.30003404000001</v>
       </c>
       <c r="C419" s="5">
-        <v>3.2188289999993458E-2</v>
+        <v>7.2727460000010069E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.18480757231489342</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.41791865241129766</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>209.79708245</v>
+        <v>209.89591415999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.58161164000000554</v>
+        <v>0.59588011999997548</v>
       </c>
       <c r="D420" s="5">
-        <v>3.38743950246847</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>3.4704239320912933</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>210.69136849</v>
+        <v>210.83917267999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.89428603999999723</v>
+        <v>0.94325852000000054</v>
       </c>
       <c r="D421" s="5">
-        <v>5.2367907179647677</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>5.5280285211703806</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>210.44774959</v>
+        <v>210.42101048999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.2436189000000013</v>
+        <v>-0.41816219000000387</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.3787496803547516</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-2.3541969606159618</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>209.58247718000001</v>
+        <v>209.46487822</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.86527240999998867</v>
+        <v>-0.95613226999998346</v>
       </c>
       <c r="D423" s="5">
-        <v>-4.8238355998058484</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-5.3184539719388635</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>209.11766298000001</v>
+        <v>208.92454248999999</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.46481420000000639</v>
+        <v>-0.54033573000000956</v>
       </c>
       <c r="D424" s="5">
-        <v>-2.629147984299407</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-3.0519775647490532</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>210.07163549000001</v>
+        <v>210.11594173</v>
       </c>
       <c r="C425" s="5">
-        <v>0.95397250999999983</v>
+        <v>1.1913992400000097</v>
       </c>
       <c r="D425" s="5">
-        <v>5.613734181411778</v>
+        <v>7.0617975991231541</v>
       </c>
       <c r="E425" s="5">
-        <v>1.2525961256699691</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.256932575369718</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>210.02050771</v>
+        <v>209.96809363</v>
       </c>
       <c r="C426" s="5">
-        <v>-5.1127780000001621E-2</v>
+        <v>-0.14784810000000448</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.29166848066306539</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-0.84111993835810361</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>210.68492327999999</v>
+        <v>210.64131499999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.66441556999998852</v>
+        <v>0.67322136999999316</v>
       </c>
       <c r="D427" s="5">
-        <v>3.8630453645386753</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>3.9161447691632878</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>210.91338956000001</v>
+        <v>210.88846379</v>
       </c>
       <c r="C428" s="5">
-        <v>0.22846628000002056</v>
+        <v>0.24714879000001133</v>
       </c>
       <c r="D428" s="5">
-        <v>1.3090666180642474</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>1.4171006519460683</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>211.25324318</v>
+        <v>211.2627196</v>
       </c>
       <c r="C429" s="5">
-        <v>0.33985361999998531</v>
+        <v>0.37425580999999397</v>
       </c>
       <c r="D429" s="5">
-        <v>1.9508392672728192</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>2.1505044496106018</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>211.14481807999999</v>
+        <v>211.20021477</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.10842510000000516</v>
+        <v>-6.2504829999994627E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.61416082042832221</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.35445848418921289</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>211.26240743</v>
+        <v>211.36039062</v>
       </c>
       <c r="C431" s="5">
-        <v>0.11758935000000292</v>
+        <v>0.16017585000000167</v>
       </c>
       <c r="D431" s="5">
-        <v>0.67034672837913423</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>0.91389494650988556</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>211.45177371</v>
+        <v>211.57142729</v>
       </c>
       <c r="C432" s="5">
-        <v>0.18936628000000155</v>
+        <v>0.21103666999999859</v>
       </c>
       <c r="D432" s="5">
-        <v>1.0809456063039624</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>1.2047638207048239</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>211.21976462999999</v>
+        <v>211.39367311999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.23200908000001164</v>
+        <v>-0.17775417000001426</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.3087471064409439</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-1.0035480843699762</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>210.99689461</v>
+        <v>210.98763728</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.22287001999998779</v>
+        <v>-0.40603583999998705</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.2588660703012677</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-2.2807139890525296</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>211.53399465999999</v>
+        <v>212.60631432</v>
       </c>
       <c r="C435" s="5">
-        <v>0.53710004999999228</v>
+        <v>1.6186770399999943</v>
       </c>
       <c r="D435" s="5">
-        <v>3.0977737126064442</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>9.6048569972267508</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>212.69951871000001</v>
+        <v>213.92173069</v>
       </c>
       <c r="C436" s="5">
-        <v>1.1655240500000161</v>
+        <v>1.3154163700000083</v>
       </c>
       <c r="D436" s="5">
-        <v>6.8159326352257077</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>7.6824522274879126</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>213.37467409000001</v>
+        <v>213.47822643999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.67515538000000674</v>
+        <v>-0.44350425000001792</v>
       </c>
       <c r="D437" s="5">
-        <v>3.8762739355898912</v>
+        <v>-2.459676704178626</v>
       </c>
       <c r="E437" s="5">
-        <v>1.5723391653021279</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>1.6002044786875391</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>214.38678016</v>
+        <v>214.54601463</v>
       </c>
       <c r="C438" s="5">
-        <v>1.0121060699999873</v>
+        <v>1.0677881900000159</v>
       </c>
       <c r="D438" s="5">
-        <v>5.8428611909847827</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>6.1701390164645042</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>214.04752805000001</v>
+        <v>214.25331241000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.33925210999998967</v>
+        <v>-0.29270221999999535</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.8824761133167667</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.6249149985738787</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>214.92303575</v>
+        <v>215.12966182</v>
       </c>
       <c r="C440" s="5">
-        <v>0.87550769999998579</v>
+        <v>0.87634940999998889</v>
       </c>
       <c r="D440" s="5">
-        <v>5.0202371917675181</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>5.0202371959578995</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>216.15803653</v>
+        <v>216.54624982000001</v>
       </c>
       <c r="C441" s="5">
-        <v>1.2350007800000071</v>
+        <v>1.4165880000000186</v>
       </c>
       <c r="D441" s="5">
-        <v>7.1176524178697909</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>8.1943218722349229</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>217.64163160999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>1.0953817899999763</v>
+      </c>
+      <c r="D442" s="5">
+        <v>6.2418619084023463</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>