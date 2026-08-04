--- v6 (2026-06-24)
+++ v7 (2026-08-04)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F45E03F8-D197-4482-B067-B6C07612EE4E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{433106E8-487F-4188-B0D3-522FCF2F8E65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F1D4346A-12E4-421D-82B1-000B1C95A18F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{180C807F-BE90-412A-88A6-375FCFE6630C}"/>
   </bookViews>
   <sheets>
     <sheet name="santtula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{88DC9A25-FD53-4017-9EB6-3DA1806DE7FD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5D9064F-F0D0-4D5F-98F3-54E0ABF217A8}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>108.14464857999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>108.03557944000001</v>
       </c>
       <c r="C7" s="5">
         <v>-0.10906913999998835</v>
       </c>
       <c r="D7" s="5">
         <v>-1.2035675807631541</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>108.12971899999999</v>
       </c>
       <c r="C8" s="5">
         <v>9.413955999998791E-2</v>
       </c>
       <c r="D8" s="5">
         <v>1.0506765662518402</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>107.30268497</v>
       </c>
       <c r="C9" s="5">
         <v>-0.82703402999999298</v>
       </c>
       <c r="D9" s="5">
         <v>-8.8018186683789796</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>106.96596357999999</v>
       </c>
       <c r="C10" s="5">
         <v>-0.33672139000000811</v>
       </c>
       <c r="D10" s="5">
         <v>-3.7013446500019698</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>106.87151418000001</v>
       </c>
       <c r="C11" s="5">
         <v>-9.4449399999987804E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-1.0544519944367114</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>106.5773488</v>
       </c>
       <c r="C12" s="5">
         <v>-0.29416538000000969</v>
       </c>
       <c r="D12" s="5">
         <v>-3.253469405234144</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>106.83005132</v>
       </c>
       <c r="C13" s="5">
         <v>0.25270251999999971</v>
       </c>
       <c r="D13" s="5">
         <v>2.8826857674753015</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>106.94897834</v>
       </c>
       <c r="C14" s="5">
         <v>0.11892702000000099</v>
       </c>
       <c r="D14" s="5">
         <v>1.3440925273406457</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>107.36667285999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.41769451999999774</v>
       </c>
       <c r="D15" s="5">
         <v>4.7886533735035819</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>107.37204171</v>
       </c>
       <c r="C16" s="5">
         <v>5.3688500000106387E-3</v>
       </c>
       <c r="D16" s="5">
         <v>6.0022277068272345E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>107.36009256</v>
       </c>
       <c r="C17" s="5">
         <v>-1.1949150000006625E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-0.13346311030072444</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>107.1888876</v>
       </c>
       <c r="C18" s="5">
         <v>-0.17120495999999719</v>
       </c>
       <c r="D18" s="5">
         <v>-1.8969207125445697</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>106.44855484</v>
       </c>
       <c r="C19" s="5">
         <v>-0.74033276000000114</v>
       </c>
       <c r="D19" s="5">
         <v>-7.9804572439367449</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>106.68282927</v>
       </c>
       <c r="C20" s="5">
         <v>0.23427442999999926</v>
       </c>
       <c r="D20" s="5">
         <v>2.6731912140989911</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>106.77152193000001</v>
       </c>
       <c r="C21" s="5">
         <v>8.869266000000664E-2</v>
       </c>
       <c r="D21" s="5">
         <v>1.0022156603141985</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>106.76173276999999</v>
       </c>
       <c r="C22" s="5">
         <v>-9.7891600000110657E-3</v>
       </c>
       <c r="D22" s="5">
         <v>-0.10996443700123093</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>107.41321639</v>
       </c>
       <c r="C23" s="5">
         <v>0.65148362000000759</v>
       </c>
       <c r="D23" s="5">
         <v>7.5734976039689261</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>107.28171768999999</v>
       </c>
       <c r="C24" s="5">
         <v>-0.13149870000000874</v>
       </c>
       <c r="D24" s="5">
         <v>-1.4592269805936531</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>107.63992906999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.35821138000000019</v>
       </c>
       <c r="D25" s="5">
         <v>4.0811816401316259</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>108.30952212</v>
       </c>
       <c r="C26" s="5">
         <v>0.66959305000000313</v>
       </c>
       <c r="D26" s="5">
         <v>7.7255799827177674</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>107.81579375</v>
       </c>
       <c r="C27" s="5">
         <v>-0.49372836999999947</v>
       </c>
       <c r="D27" s="5">
         <v>-5.3351090695065935</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>107.59517527</v>
       </c>
       <c r="C28" s="5">
         <v>-0.22061847999999884</v>
       </c>
       <c r="D28" s="5">
         <v>-2.4280569955717146</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>107.50193083000001</v>
       </c>
       <c r="C29" s="5">
         <v>-9.3244439999992323E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-1.0350049073421741</v>
       </c>
       <c r="E29" s="5">
         <v>0.13211451910843941</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>107.26888552</v>
       </c>
       <c r="C30" s="5">
         <v>-0.2330453100000085</v>
       </c>
       <c r="D30" s="5">
         <v>-2.5705958788038386</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>107.45204351</v>
       </c>
       <c r="C31" s="5">
         <v>0.18315798999999799</v>
       </c>
       <c r="D31" s="5">
         <v>2.0683112154628924</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>107.57080249000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.11875898000000973</v>
       </c>
       <c r="D32" s="5">
         <v>1.3343651595888462</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>108.76594554</v>
       </c>
       <c r="C33" s="5">
         <v>1.1951430499999987</v>
       </c>
       <c r="D33" s="5">
         <v>14.177984852559277</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>109.48133175</v>
       </c>
       <c r="C34" s="5">
         <v>0.71538620999999125</v>
       </c>
       <c r="D34" s="5">
         <v>8.1846347563644848</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>109.38962411</v>
       </c>
       <c r="C35" s="5">
         <v>-9.1707639999995649E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-1.000568509201416</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>109.79178855000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.40216444000000706</v>
       </c>
       <c r="D36" s="5">
         <v>4.5020378783632742</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>109.65142247999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.14036607000001311</v>
       </c>
       <c r="D37" s="5">
         <v>-1.5234282932538701</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>110.18531204</v>
       </c>
       <c r="C38" s="5">
         <v>0.53388956000000576</v>
       </c>
       <c r="D38" s="5">
         <v>6.0017976373185622</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>112.28742278999999</v>
       </c>
       <c r="C39" s="5">
         <v>2.1021107499999943</v>
       </c>
       <c r="D39" s="5">
         <v>25.455266673663491</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>111.85197696</v>
       </c>
       <c r="C40" s="5">
         <v>-0.43544582999999193</v>
       </c>
       <c r="D40" s="5">
         <v>-4.5555661914681744</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>113.31332690000001</v>
       </c>
       <c r="C41" s="5">
         <v>1.4613499400000052</v>
       </c>
       <c r="D41" s="5">
         <v>16.855165177852683</v>
       </c>
       <c r="E41" s="5">
         <v>5.4058527369056808</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>113.66850644</v>
       </c>
       <c r="C42" s="5">
         <v>0.35517953999999463</v>
       </c>
       <c r="D42" s="5">
         <v>3.8269160538251246</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>113.83460399000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.16609755000000348</v>
       </c>
       <c r="D43" s="5">
         <v>1.7676555751336531</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>114.02032560000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.18572161000000165</v>
       </c>
       <c r="D44" s="5">
         <v>1.9754685882790612</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>114.08661290000001</v>
       </c>
       <c r="C45" s="5">
         <v>6.628729999999905E-2</v>
       </c>
       <c r="D45" s="5">
         <v>0.69987169037921682</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>114.09185854</v>
       </c>
       <c r="C46" s="5">
         <v>5.245639999998275E-3</v>
       </c>
       <c r="D46" s="5">
         <v>5.518929827850183E-2</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>113.87649096</v>
       </c>
       <c r="C47" s="5">
         <v>-0.21536758000000589</v>
       </c>
       <c r="D47" s="5">
         <v>-2.2418315396927957</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>115.43301733</v>
       </c>
       <c r="C48" s="5">
         <v>1.5565263700000003</v>
       </c>
       <c r="D48" s="5">
         <v>17.693278664724854</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>115.48169244</v>
       </c>
       <c r="C49" s="5">
         <v>4.8675110000004906E-2</v>
       </c>
       <c r="D49" s="5">
         <v>0.50718407220953221</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>115.70371076000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.22201832000000365</v>
       </c>
       <c r="D50" s="5">
         <v>2.3316012273215669</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>115.86211548</v>
       </c>
       <c r="C51" s="5">
         <v>0.15840471999999295</v>
       </c>
       <c r="D51" s="5">
         <v>1.6552928336846184</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>116.3119262</v>
       </c>
       <c r="C52" s="5">
         <v>0.44981072000000211</v>
       </c>
       <c r="D52" s="5">
         <v>4.7595271848436926</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>115.87157118</v>
       </c>
       <c r="C53" s="5">
         <v>-0.44035501999999838</v>
       </c>
       <c r="D53" s="5">
         <v>-4.4497616042124317</v>
       </c>
       <c r="E53" s="5">
         <v>2.2576729057277367</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>117.00409306</v>
       </c>
       <c r="C54" s="5">
         <v>1.1325218799999988</v>
       </c>
       <c r="D54" s="5">
         <v>12.380226820912776</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>117.87185979</v>
       </c>
       <c r="C55" s="5">
         <v>0.8677667299999996</v>
       </c>
       <c r="D55" s="5">
         <v>9.2720211092532914</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>118.10462647999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.23276668999999117</v>
       </c>
       <c r="D56" s="5">
         <v>2.3955998206298901</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>119.40150996</v>
       </c>
       <c r="C57" s="5">
         <v>1.2968834800000053</v>
       </c>
       <c r="D57" s="5">
         <v>14.002638283325464</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>118.4992209</v>
       </c>
       <c r="C58" s="5">
         <v>-0.90228906000000109</v>
       </c>
       <c r="D58" s="5">
         <v>-8.70056025971091</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>118.55643472</v>
       </c>
       <c r="C59" s="5">
         <v>5.7213820000001192E-2</v>
       </c>
       <c r="D59" s="5">
         <v>0.5809253052313057</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>118.80734887</v>
       </c>
       <c r="C60" s="5">
         <v>0.25091414999999984</v>
       </c>
       <c r="D60" s="5">
         <v>2.5694655200033223</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>118.91552394999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.10817507999999521</v>
       </c>
       <c r="D61" s="5">
         <v>1.0980981959181957</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>118.89548849000001</v>
       </c>
       <c r="C62" s="5">
         <v>-2.0035459999988348E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-0.20199452756729519</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>119.41219580000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.51670731000000103</v>
       </c>
       <c r="D63" s="5">
         <v>5.3415504552468906</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>119.90356097</v>
       </c>
       <c r="C64" s="5">
         <v>0.49136516999999458</v>
       </c>
       <c r="D64" s="5">
         <v>5.0511381547213574</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>120.06571691000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.16215594000000522</v>
       </c>
       <c r="D65" s="5">
         <v>1.6349892724892845</v>
       </c>
       <c r="E65" s="5">
         <v>3.6196503484747122</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>120.89949181</v>
       </c>
       <c r="C66" s="5">
         <v>0.83377489999999455</v>
       </c>
       <c r="D66" s="5">
         <v>8.6589449094664594</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>121.01500277</v>
       </c>
       <c r="C67" s="5">
         <v>0.11551095999999461</v>
       </c>
       <c r="D67" s="5">
         <v>1.1525595997900151</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>120.83762539</v>
       </c>
       <c r="C68" s="5">
         <v>-0.17737737999999581</v>
       </c>
       <c r="D68" s="5">
         <v>-1.7447859432739299</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>120.56343083</v>
       </c>
       <c r="C69" s="5">
         <v>-0.27419455999999798</v>
       </c>
       <c r="D69" s="5">
         <v>-2.6892119882037324</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>120.87254165</v>
       </c>
       <c r="C70" s="5">
         <v>0.30911082000000079</v>
       </c>
       <c r="D70" s="5">
         <v>3.1204205638958538</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>121.31096282</v>
       </c>
       <c r="C71" s="5">
         <v>0.43842116999999803</v>
       </c>
       <c r="D71" s="5">
         <v>4.4404522339591468</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>121.91821879</v>
       </c>
       <c r="C72" s="5">
         <v>0.60725596999999709</v>
       </c>
       <c r="D72" s="5">
         <v>6.1751083554014263</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>122.46487203</v>
       </c>
       <c r="C73" s="5">
         <v>0.54665323999999771</v>
       </c>
       <c r="D73" s="5">
         <v>5.5152148417293656</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>122.86503804</v>
       </c>
       <c r="C74" s="5">
         <v>0.40016601000000662</v>
       </c>
       <c r="D74" s="5">
         <v>3.9923607211678869</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>122.59805609999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.26698194000000797</v>
       </c>
       <c r="D75" s="5">
         <v>-2.5766237866041819</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>123.278865</v>
       </c>
       <c r="C76" s="5">
         <v>0.68080890000000238</v>
       </c>
       <c r="D76" s="5">
         <v>6.8711586798311686</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>123.98157863</v>
       </c>
       <c r="C77" s="5">
         <v>0.7027136300000052</v>
       </c>
       <c r="D77" s="5">
         <v>7.0588106983554111</v>
       </c>
       <c r="E77" s="5">
         <v>3.2614320063863778</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>124.14429020999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.16271157999999275</v>
       </c>
       <c r="D78" s="5">
         <v>1.5862795711599764</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>123.77754530999999</v>
       </c>
       <c r="C79" s="5">
         <v>-0.36674490000000048</v>
       </c>
       <c r="D79" s="5">
         <v>-3.4879830607630002</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>124.07848706</v>
       </c>
       <c r="C80" s="5">
         <v>0.30094175000000689</v>
       </c>
       <c r="D80" s="5">
         <v>2.9569059501009187</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>124.59856171</v>
       </c>
       <c r="C81" s="5">
         <v>0.52007464999999797</v>
       </c>
       <c r="D81" s="5">
         <v>5.1473853516415646</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>125.78004281</v>
       </c>
       <c r="C82" s="5">
         <v>1.1814810999999992</v>
       </c>
       <c r="D82" s="5">
         <v>11.991357518708391</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>125.44262216</v>
       </c>
       <c r="C83" s="5">
         <v>-0.33742064999999855</v>
       </c>
       <c r="D83" s="5">
         <v>-3.1720750738975956</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>125.24525455</v>
       </c>
       <c r="C84" s="5">
         <v>-0.19736761000000058</v>
       </c>
       <c r="D84" s="5">
         <v>-1.8717906743418555</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>125.49047136</v>
       </c>
       <c r="C85" s="5">
         <v>0.24521681000000228</v>
       </c>
       <c r="D85" s="5">
         <v>2.3749375505422554</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>125.33566789</v>
       </c>
       <c r="C86" s="5">
         <v>-0.15480347000000449</v>
       </c>
       <c r="D86" s="5">
         <v>-1.4703026478291026</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>125.95883035999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.62316246999999692</v>
       </c>
       <c r="D87" s="5">
         <v>6.1322262983507292</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>125.99485547</v>
       </c>
       <c r="C88" s="5">
         <v>3.6025110000011296E-2</v>
       </c>
       <c r="D88" s="5">
         <v>0.3437488218657192</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>125.75928328000001</v>
       </c>
       <c r="C89" s="5">
         <v>-0.23557218999999918</v>
       </c>
       <c r="D89" s="5">
         <v>-2.220707404112976</v>
       </c>
       <c r="E89" s="5">
         <v>1.4338457935797244</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>125.76663667</v>
       </c>
       <c r="C90" s="5">
         <v>7.3533899999915775E-3</v>
       </c>
       <c r="D90" s="5">
         <v>7.0188904590540169E-2</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>125.87849926</v>
       </c>
       <c r="C91" s="5">
         <v>0.11186259000000121</v>
       </c>
       <c r="D91" s="5">
         <v>1.0725716611258207</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>126.42956552</v>
       </c>
       <c r="C92" s="5">
         <v>0.55106625999999892</v>
       </c>
       <c r="D92" s="5">
         <v>5.3816676597850055</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>127.10246770000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.67290218000000834</v>
       </c>
       <c r="D93" s="5">
         <v>6.5771356746273213</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>127.35621825</v>
       </c>
       <c r="C94" s="5">
         <v>0.25375054999999236</v>
       </c>
       <c r="D94" s="5">
         <v>2.4221916082593609</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>127.45039475999999</v>
       </c>
       <c r="C95" s="5">
         <v>9.4176509999996938E-2</v>
       </c>
       <c r="D95" s="5">
         <v>0.89098576440247435</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>127.43409925</v>
       </c>
       <c r="C96" s="5">
         <v>-1.6295509999991964E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-0.15332135107908318</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>127.3793656</v>
       </c>
       <c r="C97" s="5">
         <v>-5.4733650000002854E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-0.51419083926944609</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>127.57180369</v>
       </c>
       <c r="C98" s="5">
         <v>0.19243808999999601</v>
       </c>
       <c r="D98" s="5">
         <v>1.8280369840490529</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>129.41860897000001</v>
       </c>
       <c r="C99" s="5">
         <v>1.8468052800000123</v>
       </c>
       <c r="D99" s="5">
         <v>18.824058056803651</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>128.99546949</v>
       </c>
       <c r="C100" s="5">
         <v>-0.42313948000000323</v>
       </c>
       <c r="D100" s="5">
         <v>-3.8536594516556</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>129.69603223999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.70056274999998891</v>
       </c>
       <c r="D101" s="5">
         <v>6.7153246990154125</v>
       </c>
       <c r="E101" s="5">
         <v>3.1303843798432762</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>130.36765288000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.67162064000001465</v>
       </c>
       <c r="D102" s="5">
         <v>6.3941818415963692</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>131.15626506999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.78861218999998073</v>
       </c>
       <c r="D103" s="5">
         <v>7.5054125279427453</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>131.38540344</v>
       </c>
       <c r="C104" s="5">
         <v>0.22913837000001536</v>
       </c>
       <c r="D104" s="5">
         <v>2.1167391336001762</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>131.64092977000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.25552633000000924</v>
       </c>
       <c r="D105" s="5">
         <v>2.3589599880533108</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>131.85204297999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.21111320999997929</v>
       </c>
       <c r="D106" s="5">
         <v>1.9415113403930206</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>131.86039321000001</v>
       </c>
       <c r="C107" s="5">
         <v>8.3502300000191099E-3</v>
       </c>
       <c r="D107" s="5">
         <v>7.6022841509204575E-2</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>132.403065</v>
       </c>
       <c r="C108" s="5">
         <v>0.54267178999998578</v>
       </c>
       <c r="D108" s="5">
         <v>5.0519375173499581</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>132.01721569</v>
       </c>
       <c r="C109" s="5">
         <v>-0.38584930999999756</v>
       </c>
       <c r="D109" s="5">
         <v>-3.4415326334701679</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>133.16707313000001</v>
       </c>
       <c r="C110" s="5">
         <v>1.1498574400000052</v>
       </c>
       <c r="D110" s="5">
         <v>10.967403959273581</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>133.42142127</v>
       </c>
       <c r="C111" s="5">
         <v>0.25434813999999051</v>
       </c>
       <c r="D111" s="5">
         <v>2.3162224906080997</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>133.58304408999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.16162281999999095</v>
       </c>
       <c r="D112" s="5">
         <v>1.4633691968885199</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>133.6908474</v>
       </c>
       <c r="C113" s="5">
         <v>0.10780331000000842</v>
       </c>
       <c r="D113" s="5">
         <v>0.97272608089147283</v>
       </c>
       <c r="E113" s="5">
         <v>3.0801367559245563</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>133.77075278000001</v>
       </c>
       <c r="C114" s="5">
         <v>7.9905380000013793E-2</v>
       </c>
       <c r="D114" s="5">
         <v>0.71958770979696496</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>134.12201487999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.35126209999998537</v>
       </c>
       <c r="D115" s="5">
         <v>3.1969298244752808</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>134.43508113999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.31306625999999937</v>
       </c>
       <c r="D116" s="5">
         <v>2.8372689335940837</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>134.31428923999999</v>
       </c>
       <c r="C117" s="5">
         <v>-0.1207919000000004</v>
       </c>
       <c r="D117" s="5">
         <v>-1.0729052273644402</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>134.81754468</v>
       </c>
       <c r="C118" s="5">
         <v>0.50325544000000377</v>
       </c>
       <c r="D118" s="5">
         <v>4.5900431816529252</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>135.07746838</v>
       </c>
       <c r="C119" s="5">
         <v>0.25992370000000165</v>
       </c>
       <c r="D119" s="5">
         <v>2.3382506190444907</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>135.32203751</v>
       </c>
       <c r="C120" s="5">
         <v>0.24456913000000213</v>
       </c>
       <c r="D120" s="5">
         <v>2.1944683738996051</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>135.81501648</v>
       </c>
       <c r="C121" s="5">
         <v>0.4929789699999958</v>
       </c>
       <c r="D121" s="5">
         <v>4.4602712534530298</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>137.06688856</v>
       </c>
       <c r="C122" s="5">
         <v>1.2518720799999983</v>
       </c>
       <c r="D122" s="5">
         <v>11.639315246722814</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>136.56640277</v>
       </c>
       <c r="C123" s="5">
         <v>-0.50048578999999904</v>
       </c>
       <c r="D123" s="5">
         <v>-4.2947442390621422</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>136.66575029000001</v>
       </c>
       <c r="C124" s="5">
         <v>9.9347520000009126E-2</v>
       </c>
       <c r="D124" s="5">
         <v>0.87646138037973387</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>137.46206515</v>
       </c>
       <c r="C125" s="5">
         <v>0.79631485999999541</v>
       </c>
       <c r="D125" s="5">
         <v>7.2205648925413035</v>
       </c>
       <c r="E125" s="5">
         <v>2.8208496118785176</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>137.25735194999999</v>
       </c>
       <c r="C126" s="5">
         <v>-0.20471320000001469</v>
       </c>
       <c r="D126" s="5">
         <v>-1.7725157836514405</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>137.74773483000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.49038288000002694</v>
       </c>
       <c r="D127" s="5">
         <v>4.3725271667657273</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>137.04742354000001</v>
       </c>
       <c r="C128" s="5">
         <v>-0.70031129000000192</v>
       </c>
       <c r="D128" s="5">
         <v>-5.9330824461518166</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>138.00018839000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.95276484999999411</v>
       </c>
       <c r="D129" s="5">
         <v>8.6689942266380715</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>137.96546434000001</v>
       </c>
       <c r="C130" s="5">
         <v>-3.4724049999994122E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-0.30153032498441146</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>138.99635642000001</v>
       </c>
       <c r="C131" s="5">
         <v>1.030892080000001</v>
       </c>
       <c r="D131" s="5">
         <v>9.3443504101544672</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>139.61473656000001</v>
       </c>
       <c r="C132" s="5">
         <v>0.6183801399999993</v>
       </c>
       <c r="D132" s="5">
         <v>5.4712618521758571</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>140.22498783</v>
       </c>
       <c r="C133" s="5">
         <v>0.61025126999999202</v>
       </c>
       <c r="D133" s="5">
         <v>5.3731098885233308</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>140.46011956999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.23513173999998571</v>
       </c>
       <c r="D134" s="5">
         <v>2.0308426790381695</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>141.03428982</v>
       </c>
       <c r="C135" s="5">
         <v>0.57417025000000876</v>
       </c>
       <c r="D135" s="5">
         <v>5.0171399263112759</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>141.51845207</v>
       </c>
       <c r="C136" s="5">
         <v>0.48416224999999713</v>
       </c>
       <c r="D136" s="5">
         <v>4.1982064422853682</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>141.80853809000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.29008602000001815</v>
       </c>
       <c r="D137" s="5">
         <v>2.4876944247572919</v>
       </c>
       <c r="E137" s="5">
         <v>3.1619435771295112</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>141.33013735</v>
       </c>
       <c r="C138" s="5">
         <v>-0.47840074000001209</v>
       </c>
       <c r="D138" s="5">
         <v>-3.9740055070270119</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>142.42130295000001</v>
       </c>
       <c r="C139" s="5">
         <v>1.0911656000000107</v>
       </c>
       <c r="D139" s="5">
         <v>9.6685453991042003</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>142.72815886999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.30685591999997541</v>
       </c>
       <c r="D140" s="5">
         <v>2.6163370041190959</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>142.01453917000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.71361969999998109</v>
       </c>
       <c r="D141" s="5">
         <v>-5.8375514699140485</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>142.11726085000001</v>
       </c>
       <c r="C142" s="5">
         <v>0.10272168000000192</v>
       </c>
       <c r="D142" s="5">
         <v>0.87144305036288561</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>141.62581811000001</v>
       </c>
       <c r="C143" s="5">
         <v>-0.49144273999999655</v>
       </c>
       <c r="D143" s="5">
         <v>-4.0715915937001412</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>140.77680208999999</v>
       </c>
       <c r="C144" s="5">
         <v>-0.84901602000002185</v>
       </c>
       <c r="D144" s="5">
         <v>-6.961228689418208</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>140.54859304999999</v>
       </c>
       <c r="C145" s="5">
         <v>-0.22820903999999587</v>
       </c>
       <c r="D145" s="5">
         <v>-1.928033361234005</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>139.91129541000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.63729763999998568</v>
       </c>
       <c r="D146" s="5">
         <v>-5.3075612125622618</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>139.11182954</v>
       </c>
       <c r="C147" s="5">
         <v>-0.79946587000000591</v>
       </c>
       <c r="D147" s="5">
         <v>-6.6454658963737812</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>138.70194287000001</v>
       </c>
       <c r="C148" s="5">
         <v>-0.40988666999999168</v>
       </c>
       <c r="D148" s="5">
         <v>-3.4790058724308959</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>138.24335894000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.45858393000000319</v>
       </c>
       <c r="D149" s="5">
         <v>-3.8961479902023144</v>
       </c>
       <c r="E149" s="5">
         <v>-2.5140793340224232</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>138.73214349</v>
       </c>
       <c r="C150" s="5">
         <v>0.48878454999999121</v>
       </c>
       <c r="D150" s="5">
         <v>4.3263054326211803</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>138.33460074000001</v>
       </c>
       <c r="C151" s="5">
         <v>-0.39754274999998529</v>
       </c>
       <c r="D151" s="5">
         <v>-3.3849696671852225</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>138.48972499000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.15512425000000007</v>
       </c>
       <c r="D152" s="5">
         <v>1.3539742203943161</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>139.34997290000001</v>
       </c>
       <c r="C153" s="5">
         <v>0.86024790999999823</v>
       </c>
       <c r="D153" s="5">
         <v>7.7139689861146721</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>139.70881338999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.35884048999997731</v>
       </c>
       <c r="D154" s="5">
         <v>3.1342666983823042</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>139.36710277</v>
       </c>
       <c r="C155" s="5">
         <v>-0.34171061999998642</v>
       </c>
       <c r="D155" s="5">
         <v>-2.8958896550286939</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>139.22318041</v>
       </c>
       <c r="C156" s="5">
         <v>-0.1439223600000048</v>
       </c>
       <c r="D156" s="5">
         <v>-1.2322080495557164</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>139.04230376999999</v>
       </c>
       <c r="C157" s="5">
         <v>-0.18087664000000814</v>
       </c>
       <c r="D157" s="5">
         <v>-1.5479298485762238</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>139.61753307999999</v>
       </c>
       <c r="C158" s="5">
         <v>0.57522930999999744</v>
       </c>
       <c r="D158" s="5">
         <v>5.0790318037506887</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>138.48068882000001</v>
       </c>
       <c r="C159" s="5">
         <v>-1.1368442599999753</v>
       </c>
       <c r="D159" s="5">
         <v>-9.3451466522606168</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>138.42760464</v>
       </c>
       <c r="C160" s="5">
         <v>-5.3084180000013248E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-0.45903067958287247</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>137.83925518000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.58834945999998922</v>
       </c>
       <c r="D161" s="5">
         <v>-4.9827261684186723</v>
       </c>
       <c r="E161" s="5">
         <v>-0.29231332564436663</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>136.17716093000001</v>
       </c>
       <c r="C162" s="5">
         <v>-1.6620942499999956</v>
       </c>
       <c r="D162" s="5">
         <v>-13.547751188287005</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>136.38924503999999</v>
       </c>
       <c r="C163" s="5">
         <v>0.21208410999997795</v>
       </c>
       <c r="D163" s="5">
         <v>1.8849877932691994</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>136.51630345999999</v>
       </c>
       <c r="C164" s="5">
         <v>0.12705841999999734</v>
       </c>
       <c r="D164" s="5">
         <v>1.1236498170682063</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>135.77070230999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.74560114999999882</v>
       </c>
       <c r="D165" s="5">
         <v>-6.3606192452249521</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>135.40749052000001</v>
       </c>
       <c r="C166" s="5">
         <v>-0.36321178999997983</v>
       </c>
       <c r="D166" s="5">
         <v>-3.1634073892757297</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>135.44918701</v>
       </c>
       <c r="C167" s="5">
         <v>4.1696489999992536E-2</v>
       </c>
       <c r="D167" s="5">
         <v>0.37014656390139677</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>135.60071381</v>
       </c>
       <c r="C168" s="5">
         <v>0.15152679999999918</v>
       </c>
       <c r="D168" s="5">
         <v>1.3507288673235252</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>135.27739643999999</v>
       </c>
       <c r="C169" s="5">
         <v>-0.32331737000001226</v>
       </c>
       <c r="D169" s="5">
         <v>-2.8239759037866907</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>135.98898671000001</v>
       </c>
       <c r="C170" s="5">
         <v>0.71159027000001629</v>
       </c>
       <c r="D170" s="5">
         <v>6.4981389425841307</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>137.52907991000001</v>
       </c>
       <c r="C171" s="5">
         <v>1.5400932000000012</v>
       </c>
       <c r="D171" s="5">
         <v>14.46945025448807</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>136.63293734000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.89614256999999498</v>
       </c>
       <c r="D172" s="5">
         <v>-7.5449987284780917</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>136.86630488</v>
       </c>
       <c r="C173" s="5">
         <v>0.23336753999998905</v>
       </c>
       <c r="D173" s="5">
         <v>2.0689504083859722</v>
       </c>
       <c r="E173" s="5">
         <v>-0.70585864580410274</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>136.50066906999999</v>
       </c>
       <c r="C174" s="5">
         <v>-0.36563581000001477</v>
       </c>
       <c r="D174" s="5">
         <v>-3.1590918427651271</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>137.02487801000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.52420894000002249</v>
       </c>
       <c r="D175" s="5">
         <v>4.7070027052734442</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>137.25505822</v>
       </c>
       <c r="C176" s="5">
         <v>0.23018020999998612</v>
       </c>
       <c r="D176" s="5">
         <v>2.0345399967812039</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>137.63243077999999</v>
       </c>
       <c r="C177" s="5">
         <v>0.37737255999999775</v>
       </c>
       <c r="D177" s="5">
         <v>3.3496623598494368</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>137.60951241999999</v>
       </c>
       <c r="C178" s="5">
         <v>-2.2918360000005578E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-0.19963941652586525</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>137.58172644999999</v>
       </c>
       <c r="C179" s="5">
         <v>-2.7785969999996496E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-0.24203384585915755</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>137.70010934000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.11838289000002078</v>
       </c>
       <c r="D180" s="5">
         <v>1.0374466181736208</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>138.32224909999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.62213975999998183</v>
       </c>
       <c r="D181" s="5">
         <v>5.5584686915306492</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>138.28910346000001</v>
       </c>
       <c r="C182" s="5">
         <v>-3.3145639999986543E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-0.28717280971405357</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>138.15670811999999</v>
       </c>
       <c r="C183" s="5">
         <v>-0.1323953400000164</v>
       </c>
       <c r="D183" s="5">
         <v>-1.1428268733982394</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>137.74659323</v>
       </c>
       <c r="C184" s="5">
         <v>-0.41011488999998846</v>
       </c>
       <c r="D184" s="5">
         <v>-3.5045847858177992</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>138.02603718</v>
       </c>
       <c r="C185" s="5">
         <v>0.279443950000001</v>
       </c>
       <c r="D185" s="5">
         <v>2.4617648061659558</v>
       </c>
       <c r="E185" s="5">
         <v>0.84734683311338266</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>138.83925396000001</v>
       </c>
       <c r="C186" s="5">
         <v>0.81321678000000475</v>
       </c>
       <c r="D186" s="5">
         <v>7.3037809555193345</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>139.42331702000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.58406306000000541</v>
       </c>
       <c r="D187" s="5">
         <v>5.1665612436374575</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>139.65337851999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.2300614999999766</v>
       </c>
       <c r="D188" s="5">
         <v>1.9981818676776619</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>140.26800781</v>
       </c>
       <c r="C189" s="5">
         <v>0.61462929000001054</v>
       </c>
       <c r="D189" s="5">
         <v>5.4110613196007185</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>140.58870135999999</v>
       </c>
       <c r="C190" s="5">
         <v>0.32069354999998723</v>
       </c>
       <c r="D190" s="5">
         <v>2.7783130890617569</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>140.93208383999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.34338248000000249</v>
       </c>
       <c r="D191" s="5">
         <v>2.9706491147175385</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>141.63621617000001</v>
       </c>
       <c r="C192" s="5">
         <v>0.70413233000002151</v>
       </c>
       <c r="D192" s="5">
         <v>6.1630311555836093</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>141.60306186</v>
       </c>
       <c r="C193" s="5">
         <v>-3.3154310000014675E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-0.28053552852811414</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>141.68226086000001</v>
       </c>
       <c r="C194" s="5">
         <v>7.9199000000016895E-2</v>
       </c>
       <c r="D194" s="5">
         <v>0.67323191739918631</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>141.82907317999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.1468123199999809</v>
       </c>
       <c r="D195" s="5">
         <v>1.2505609712756494</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>142.27803194000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.44895876000001067</v>
       </c>
       <c r="D196" s="5">
         <v>3.8654271415915709</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>142.45100481</v>
       </c>
       <c r="C197" s="5">
         <v>0.17297286999999528</v>
       </c>
       <c r="D197" s="5">
         <v>1.4686806773314798</v>
       </c>
       <c r="E197" s="5">
         <v>3.2058934099726377</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>143.20229180999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.75128699999999071</v>
       </c>
       <c r="D198" s="5">
         <v>6.51564902742654</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>143.63903819000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.43674638000001664</v>
       </c>
       <c r="D199" s="5">
         <v>3.7218464120280847</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>144.61549582000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.97645762999999874</v>
       </c>
       <c r="D200" s="5">
         <v>8.4696178159549227</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>144.51012387</v>
       </c>
       <c r="C201" s="5">
         <v>-0.10537195000000565</v>
       </c>
       <c r="D201" s="5">
         <v>-0.87086681183494719</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>144.91070175999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.40057788999999389</v>
       </c>
       <c r="D202" s="5">
         <v>3.3775501033749489</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>145.13610220999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.22540044999999509</v>
       </c>
       <c r="D203" s="5">
         <v>1.8825836957375719</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>145.05584128000001</v>
       </c>
       <c r="C204" s="5">
         <v>-8.0260929999980135E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-0.66159084530762469</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>145.62674407</v>
       </c>
       <c r="C205" s="5">
         <v>0.570902789999991</v>
       </c>
       <c r="D205" s="5">
         <v>4.8264816646347519</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>146.44183330000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.81508923000001232</v>
       </c>
       <c r="D206" s="5">
         <v>6.9272038613171993</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>147.77531191</v>
       </c>
       <c r="C207" s="5">
         <v>1.333478609999986</v>
       </c>
       <c r="D207" s="5">
         <v>11.491236061215782</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>148.8808037</v>
       </c>
       <c r="C208" s="5">
         <v>1.1054917900000021</v>
       </c>
       <c r="D208" s="5">
         <v>9.3558041657667559</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>149.52077449000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.63997079000000667</v>
       </c>
       <c r="D209" s="5">
         <v>5.2819694495103597</v>
       </c>
       <c r="E209" s="5">
         <v>4.962948270831502</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>149.90251316999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.38173867999998379</v>
       </c>
       <c r="D210" s="5">
         <v>3.1070859553153474</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>149.71438839999999</v>
       </c>
       <c r="C211" s="5">
         <v>-0.18812477000000172</v>
       </c>
       <c r="D211" s="5">
         <v>-1.4956254283845394</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>150.14420809999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.42981969999999592</v>
       </c>
       <c r="D212" s="5">
         <v>3.5000401534783787</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>150.15495246</v>
       </c>
       <c r="C213" s="5">
         <v>1.0744360000018105E-2</v>
       </c>
       <c r="D213" s="5">
         <v>8.5906129255608477E-2</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>150.61306245</v>
       </c>
       <c r="C214" s="5">
         <v>0.45810998999999697</v>
       </c>
       <c r="D214" s="5">
         <v>3.7231603567639437</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>150.67299270999999</v>
       </c>
       <c r="C215" s="5">
         <v>5.9930259999987356E-2</v>
       </c>
       <c r="D215" s="5">
         <v>0.47853691104289275</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>151.52614814</v>
       </c>
       <c r="C216" s="5">
         <v>0.85315543000001526</v>
       </c>
       <c r="D216" s="5">
         <v>7.0104099431524514</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>151.41170711000001</v>
       </c>
       <c r="C217" s="5">
         <v>-0.11444102999999473</v>
       </c>
       <c r="D217" s="5">
         <v>-0.90255192498883696</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>151.58481219999999</v>
       </c>
       <c r="C218" s="5">
         <v>0.17310508999997865</v>
       </c>
       <c r="D218" s="5">
         <v>1.3805886345064966</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>151.27644579</v>
       </c>
       <c r="C219" s="5">
         <v>-0.30836640999999076</v>
       </c>
       <c r="D219" s="5">
         <v>-2.4140111604028847</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>152.00652511000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.73007932000001574</v>
       </c>
       <c r="D220" s="5">
         <v>5.9475761813835515</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>152.35679891000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.35027379999999653</v>
       </c>
       <c r="D221" s="5">
         <v>2.8005170624273434</v>
       </c>
       <c r="E221" s="5">
         <v>1.8967427300141892</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>152.28431705</v>
       </c>
       <c r="C222" s="5">
         <v>-7.2481860000010556E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-0.5693937496955237</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>152.81887164</v>
       </c>
       <c r="C223" s="5">
         <v>0.53455458999999905</v>
       </c>
       <c r="D223" s="5">
         <v>4.2945716193462991</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>153.16466252000001</v>
       </c>
       <c r="C224" s="5">
         <v>0.34579088000000979</v>
       </c>
       <c r="D224" s="5">
         <v>2.7493482527647162</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>152.44877356999999</v>
       </c>
       <c r="C225" s="5">
         <v>-0.7158889500000214</v>
       </c>
       <c r="D225" s="5">
         <v>-5.4668175767876974</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>152.05893592000001</v>
       </c>
       <c r="C226" s="5">
         <v>-0.38983764999997561</v>
       </c>
       <c r="D226" s="5">
         <v>-3.0258132677986271</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>152.02268147999999</v>
       </c>
       <c r="C227" s="5">
         <v>-3.6254440000021759E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-0.2857334441948356</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>152.43282224999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.41014076999999816</v>
       </c>
       <c r="D228" s="5">
         <v>3.2859438962620224</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>152.72961455000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.29679230000002121</v>
       </c>
       <c r="D229" s="5">
         <v>2.3616274273013271</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>152.19628220999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.53333234000001539</v>
       </c>
       <c r="D230" s="5">
         <v>-4.1108526316404159</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>151.60453305999999</v>
       </c>
       <c r="C231" s="5">
         <v>-0.59174914999999828</v>
       </c>
       <c r="D231" s="5">
         <v>-4.5671881513803081</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>150.58138215</v>
       </c>
       <c r="C232" s="5">
         <v>-1.0231509099999982</v>
       </c>
       <c r="D232" s="5">
         <v>-7.8046316855972631</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>149.70960889</v>
       </c>
       <c r="C233" s="5">
         <v>-0.87177325999999766</v>
       </c>
       <c r="D233" s="5">
         <v>-6.7302612787033311</v>
       </c>
       <c r="E233" s="5">
         <v>-1.7374938558296638</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>148.44849059000001</v>
       </c>
       <c r="C234" s="5">
         <v>-1.2611182999999926</v>
       </c>
       <c r="D234" s="5">
         <v>-9.6530858381473017</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>147.93456928000001</v>
       </c>
       <c r="C235" s="5">
         <v>-0.51392131000000063</v>
       </c>
       <c r="D235" s="5">
         <v>-4.0761445545440589</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>146.77253009</v>
       </c>
       <c r="C236" s="5">
         <v>-1.1620391900000016</v>
       </c>
       <c r="D236" s="5">
         <v>-9.0293474816631853</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>146.28871368</v>
       </c>
       <c r="C237" s="5">
         <v>-0.48381641000000286</v>
       </c>
       <c r="D237" s="5">
         <v>-3.8847090076933877</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>145.90440135</v>
       </c>
       <c r="C238" s="5">
         <v>-0.3843123300000002</v>
       </c>
       <c r="D238" s="5">
         <v>-3.1073437099268686</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>145.89679444999999</v>
       </c>
       <c r="C239" s="5">
         <v>-7.6069000000131837E-3</v>
       </c>
       <c r="D239" s="5">
         <v>-6.2545494479249175E-2</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>145.23364434000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.66315010999997526</v>
       </c>
       <c r="D240" s="5">
         <v>-5.3200928899080235</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>145.13214869999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.10149564000002442</v>
       </c>
       <c r="D241" s="5">
         <v>-0.8353967977691279</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>145.28878193</v>
       </c>
       <c r="C242" s="5">
         <v>0.15663323000001128</v>
       </c>
       <c r="D242" s="5">
         <v>1.3028099076416666</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>144.35982622</v>
       </c>
       <c r="C243" s="5">
         <v>-0.92895570999999677</v>
       </c>
       <c r="D243" s="5">
         <v>-7.4084799126411749</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>144.00094773000001</v>
       </c>
       <c r="C244" s="5">
         <v>-0.35887848999999505</v>
       </c>
       <c r="D244" s="5">
         <v>-2.9427465233265004</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>143.78257518000001</v>
       </c>
       <c r="C245" s="5">
         <v>-0.218372549999998</v>
       </c>
       <c r="D245" s="5">
         <v>-1.8046579168590871</v>
       </c>
       <c r="E245" s="5">
         <v>-3.9590202352040804</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>143.78295186</v>
       </c>
       <c r="C246" s="5">
         <v>3.766799999880277E-4</v>
       </c>
       <c r="D246" s="5">
         <v>3.1437920242849415E-3</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>143.74004226</v>
       </c>
       <c r="C247" s="5">
         <v>-4.2909600000001547E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-0.35753255919491744</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>143.91066956</v>
       </c>
       <c r="C248" s="5">
         <v>0.1706273000000067</v>
       </c>
       <c r="D248" s="5">
         <v>1.433802651237559</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>144.32368192999999</v>
       </c>
       <c r="C249" s="5">
         <v>0.41301236999998991</v>
       </c>
       <c r="D249" s="5">
         <v>3.4987901651102327</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>144.35082702</v>
       </c>
       <c r="C250" s="5">
         <v>2.7145090000004757E-2</v>
       </c>
       <c r="D250" s="5">
         <v>0.22593538023891746</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>144.30163662999999</v>
       </c>
       <c r="C251" s="5">
         <v>-4.9190390000006801E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-0.40815810799491592</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>143.95263543999999</v>
       </c>
       <c r="C252" s="5">
         <v>-0.34900118999999563</v>
       </c>
       <c r="D252" s="5">
         <v>-2.8639673916722508</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>144.18904631999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.23641087999999399</v>
       </c>
       <c r="D253" s="5">
         <v>1.9886374945452312</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>144.01754686000001</v>
       </c>
       <c r="C254" s="5">
         <v>-0.1714994599999784</v>
       </c>
       <c r="D254" s="5">
         <v>-1.4179883633985813</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>144.45164249999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.43409563999998113</v>
       </c>
       <c r="D255" s="5">
         <v>3.6775925773200768</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>144.24866460999999</v>
       </c>
       <c r="C256" s="5">
         <v>-0.20297788999999966</v>
       </c>
       <c r="D256" s="5">
         <v>-1.673223112638933</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>144.63016377</v>
       </c>
       <c r="C257" s="5">
         <v>0.38149916000000417</v>
       </c>
       <c r="D257" s="5">
         <v>3.2202530783601135</v>
       </c>
       <c r="E257" s="5">
         <v>0.58949326018045145</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>145.53384853</v>
       </c>
       <c r="C258" s="5">
         <v>0.90368476000000442</v>
       </c>
       <c r="D258" s="5">
         <v>7.7610050634506988</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>145.29409214</v>
       </c>
       <c r="C259" s="5">
         <v>-0.2397563899999966</v>
       </c>
       <c r="D259" s="5">
         <v>-1.9590978857329522</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>145.96776079</v>
       </c>
       <c r="C260" s="5">
         <v>0.67366864999999621</v>
       </c>
       <c r="D260" s="5">
         <v>5.7080063164759443</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>146.66296259000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.69520180000000664</v>
       </c>
       <c r="D261" s="5">
         <v>5.8673621868273518</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>146.52344891000001</v>
       </c>
       <c r="C262" s="5">
         <v>-0.1395136799999932</v>
       </c>
       <c r="D262" s="5">
         <v>-1.1355510576871231</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>146.63493847999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.11148956999997495</v>
       </c>
       <c r="D263" s="5">
         <v>0.91690989275223789</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>147.22909677999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.59415830000000369</v>
       </c>
       <c r="D264" s="5">
         <v>4.9721851438138787</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>147.52491388999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.29581711000000155</v>
       </c>
       <c r="D265" s="5">
         <v>2.4378994238898111</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>147.78766883</v>
       </c>
       <c r="C266" s="5">
         <v>0.26275494000000776</v>
       </c>
       <c r="D266" s="5">
         <v>2.1583681279944811</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>148.04252835</v>
       </c>
       <c r="C267" s="5">
         <v>0.25485951999999656</v>
       </c>
       <c r="D267" s="5">
         <v>2.0891384016307413</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>148.45655909000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.41403074000001538</v>
       </c>
       <c r="D268" s="5">
         <v>3.4081480639435613</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>148.80177678000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.34521768999999836</v>
       </c>
       <c r="D269" s="5">
         <v>2.8264210219225872</v>
       </c>
       <c r="E269" s="5">
         <v>2.8843312496236839</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>149.46434198</v>
       </c>
       <c r="C270" s="5">
         <v>0.66256519999998886</v>
       </c>
       <c r="D270" s="5">
         <v>5.4760190733511349</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>149.68792528</v>
       </c>
       <c r="C271" s="5">
         <v>0.22358330000000137</v>
       </c>
       <c r="D271" s="5">
         <v>1.8099194826822318</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>150.03938980999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.35146452999998701</v>
       </c>
       <c r="D272" s="5">
         <v>2.8542504181416906</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>150.34655097999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.30716117000000054</v>
       </c>
       <c r="D273" s="5">
         <v>2.4844947582268961</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>150.73331107999999</v>
       </c>
       <c r="C274" s="5">
         <v>0.3867601000000036</v>
       </c>
       <c r="D274" s="5">
         <v>3.131001334079464</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>151.34104593000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.60773485000001415</v>
       </c>
       <c r="D275" s="5">
         <v>4.946969681244906</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>151.58193315</v>
       </c>
       <c r="C276" s="5">
         <v>0.24088721999999052</v>
       </c>
       <c r="D276" s="5">
         <v>1.92683145126058</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>151.69847858</v>
       </c>
       <c r="C277" s="5">
         <v>0.11654543000000217</v>
       </c>
       <c r="D277" s="5">
         <v>0.9265447347868383</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>152.32124662000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.62276804000001107</v>
       </c>
       <c r="D278" s="5">
         <v>5.0391316068892911</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>152.86857168</v>
       </c>
       <c r="C279" s="5">
         <v>0.54732505999999148</v>
       </c>
       <c r="D279" s="5">
         <v>4.3981177980682018</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>154.35985367000001</v>
       </c>
       <c r="C280" s="5">
         <v>1.4912819900000045</v>
       </c>
       <c r="D280" s="5">
         <v>12.355362410512738</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>153.88976604999999</v>
       </c>
       <c r="C281" s="5">
         <v>-0.47008762000001525</v>
       </c>
       <c r="D281" s="5">
         <v>-3.5938866113964352</v>
       </c>
       <c r="E281" s="5">
         <v>3.4193067986832304</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>154.21370529000001</v>
       </c>
       <c r="C282" s="5">
         <v>0.32393924000001562</v>
       </c>
       <c r="D282" s="5">
         <v>2.5554611753334955</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>155.19427565000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.98057036000000153</v>
       </c>
       <c r="D283" s="5">
         <v>7.9027998773817387</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>155.31062059000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.11634494000000473</v>
       </c>
       <c r="D284" s="5">
         <v>0.90332600620999237</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>155.88986887999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.57924828999998113</v>
       </c>
       <c r="D285" s="5">
         <v>4.5684908914113587</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>156.61217988999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.72231100999999853</v>
       </c>
       <c r="D286" s="5">
         <v>5.7040709852417715</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>156.97417726</v>
       </c>
       <c r="C287" s="5">
         <v>0.36199737000001164</v>
       </c>
       <c r="D287" s="5">
         <v>2.809245313502351</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>157.73047632000001</v>
       </c>
       <c r="C288" s="5">
         <v>0.75629906000000346</v>
       </c>
       <c r="D288" s="5">
         <v>5.9372736375939983</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>158.6746842</v>
       </c>
       <c r="C289" s="5">
         <v>0.94420787999999334</v>
       </c>
       <c r="D289" s="5">
         <v>7.4247455929874917</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>159.33694224999999</v>
       </c>
       <c r="C290" s="5">
         <v>0.66225804999999127</v>
       </c>
       <c r="D290" s="5">
         <v>5.125005492242396</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>159.97529022000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.63834797000001231</v>
       </c>
       <c r="D291" s="5">
         <v>4.9148918969252442</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>160.59031580000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.61502558000000818</v>
       </c>
       <c r="D292" s="5">
         <v>4.7122146755917305</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>161.37472725000001</v>
       </c>
       <c r="C293" s="5">
         <v>0.78441144999999324</v>
       </c>
       <c r="D293" s="5">
         <v>6.0215207216006261</v>
       </c>
       <c r="E293" s="5">
         <v>4.8638459802246237</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>161.88607350000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.51134625000000256</v>
       </c>
       <c r="D294" s="5">
         <v>3.8693990877279871</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>162.84506630000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.95899280000000431</v>
       </c>
       <c r="D295" s="5">
         <v>7.3448935952081351</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>163.34980641000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.50474011000000019</v>
       </c>
       <c r="D296" s="5">
         <v>3.7834791471162088</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>164.10635911</v>
       </c>
       <c r="C297" s="5">
         <v>0.75655269999998609</v>
       </c>
       <c r="D297" s="5">
         <v>5.701568955891112</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>164.41081201</v>
       </c>
       <c r="C298" s="5">
         <v>0.30445290000000114</v>
       </c>
       <c r="D298" s="5">
         <v>2.2491174904725852</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>165.33070964999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.91989763999998786</v>
       </c>
       <c r="D299" s="5">
         <v>6.924657315760574</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>165.68885653000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.35814688000002093</v>
       </c>
       <c r="D300" s="5">
         <v>2.6306904292952904</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>166.30646068999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.61760415999998486</v>
       </c>
       <c r="D301" s="5">
         <v>4.5658431601776961</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>166.92576320000001</v>
       </c>
       <c r="C302" s="5">
         <v>0.61930251000001135</v>
       </c>
       <c r="D302" s="5">
         <v>4.5613047278787677</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>168.28241310000001</v>
       </c>
       <c r="C303" s="5">
         <v>1.3566499000000078</v>
       </c>
       <c r="D303" s="5">
         <v>10.200692943392188</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>168.44952117</v>
       </c>
       <c r="C304" s="5">
         <v>0.1671080699999834</v>
       </c>
       <c r="D304" s="5">
         <v>1.1981557093778683</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>169.35395098999999</v>
       </c>
       <c r="C305" s="5">
         <v>0.90442981999999006</v>
       </c>
       <c r="D305" s="5">
         <v>6.6366829580310815</v>
       </c>
       <c r="E305" s="5">
         <v>4.9445312013687515</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>169.88409136999999</v>
       </c>
       <c r="C306" s="5">
         <v>0.53014038000000596</v>
       </c>
       <c r="D306" s="5">
         <v>3.821797376590208</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>170.20445371</v>
       </c>
       <c r="C307" s="5">
         <v>0.32036234000000263</v>
       </c>
       <c r="D307" s="5">
         <v>2.286542731535457</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>170.90532540000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.70087169000001381</v>
       </c>
       <c r="D308" s="5">
         <v>5.0548498097834127</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>171.61249622</v>
       </c>
       <c r="C309" s="5">
         <v>0.70717081999998754</v>
       </c>
       <c r="D309" s="5">
         <v>5.0799252831651875</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>172.39882292999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.78632670999999732</v>
       </c>
       <c r="D310" s="5">
         <v>5.6390906590047196</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>172.98117384</v>
       </c>
       <c r="C311" s="5">
         <v>0.58235091000000239</v>
       </c>
       <c r="D311" s="5">
         <v>4.1296773748585647</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>173.87235238</v>
       </c>
       <c r="C312" s="5">
         <v>0.89117853999999852</v>
       </c>
       <c r="D312" s="5">
         <v>6.3604779072028439</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>174.00236279999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.13001041999999075</v>
       </c>
       <c r="D313" s="5">
         <v>0.90098116038850318</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>175.03404673</v>
       </c>
       <c r="C314" s="5">
         <v>1.031683930000014</v>
       </c>
       <c r="D314" s="5">
         <v>7.3516331701056536</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>175.70746632999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.67341959999998835</v>
       </c>
       <c r="D315" s="5">
         <v>4.7157945410665203</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>175.01030578999999</v>
       </c>
       <c r="C316" s="5">
         <v>-0.69716053999999872</v>
       </c>
       <c r="D316" s="5">
         <v>-4.6587399228231412</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>175.32808377999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.31777798999999618</v>
       </c>
       <c r="D317" s="5">
         <v>2.2008132738915887</v>
       </c>
       <c r="E317" s="5">
         <v>3.5276016621264228</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>175.23781804999999</v>
       </c>
       <c r="C318" s="5">
         <v>-9.0265729999998712E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-0.6160603717723645</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>176.35912039999999</v>
       </c>
       <c r="C319" s="5">
         <v>1.1213023500000077</v>
       </c>
       <c r="D319" s="5">
         <v>7.954573349801608</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>177.03422344000001</v>
       </c>
       <c r="C320" s="5">
         <v>0.67510304000001042</v>
       </c>
       <c r="D320" s="5">
         <v>4.6915607363170908</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>177.27950032000001</v>
       </c>
       <c r="C321" s="5">
         <v>0.2452768800000058</v>
       </c>
       <c r="D321" s="5">
         <v>1.6753003408728206</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>177.75920668000001</v>
       </c>
       <c r="C322" s="5">
         <v>0.47970635999999445</v>
       </c>
       <c r="D322" s="5">
         <v>3.295883208121797</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>178.47037243</v>
       </c>
       <c r="C323" s="5">
         <v>0.71116574999999216</v>
       </c>
       <c r="D323" s="5">
         <v>4.9079301495130068</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>179.04708335999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.57671092999999019</v>
       </c>
       <c r="D324" s="5">
         <v>3.9473569156575739</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>179.37829761</v>
       </c>
       <c r="C325" s="5">
         <v>0.33121425000001636</v>
       </c>
       <c r="D325" s="5">
         <v>2.242572059016279</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>179.66491959999999</v>
       </c>
       <c r="C326" s="5">
         <v>0.28662198999998623</v>
       </c>
       <c r="D326" s="5">
         <v>1.9343768796633798</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>180.06310522000001</v>
       </c>
       <c r="C327" s="5">
         <v>0.39818562000002089</v>
       </c>
       <c r="D327" s="5">
         <v>2.6921805135912136</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>180.58164618000001</v>
       </c>
       <c r="C328" s="5">
         <v>0.51854095999999572</v>
       </c>
       <c r="D328" s="5">
         <v>3.5109914677033283</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>180.14923519000001</v>
       </c>
       <c r="C329" s="5">
         <v>-0.43241098999999394</v>
       </c>
       <c r="D329" s="5">
         <v>-2.8359117809485079</v>
       </c>
       <c r="E329" s="5">
         <v>2.7497884571929587</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>181.17737271999999</v>
       </c>
       <c r="C330" s="5">
         <v>1.0281375299999809</v>
       </c>
       <c r="D330" s="5">
         <v>7.0676865472930395</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>180.833788</v>
       </c>
       <c r="C331" s="5">
         <v>-0.34358471999999551</v>
       </c>
       <c r="D331" s="5">
         <v>-2.2520932841772368</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>180.88526490999999</v>
       </c>
       <c r="C332" s="5">
         <v>5.1476909999990994E-2</v>
       </c>
       <c r="D332" s="5">
         <v>0.34213239960221298</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>180.81187184000001</v>
       </c>
       <c r="C333" s="5">
         <v>-7.3393069999980298E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-0.48580745182060792</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>181.02268878000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.21081694000000084</v>
       </c>
       <c r="D334" s="5">
         <v>1.4081428125454432</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>181.07724902999999</v>
       </c>
       <c r="C335" s="5">
         <v>5.4560249999980215E-2</v>
       </c>
       <c r="D335" s="5">
         <v>0.36228023686259991</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>180.74067718000001</v>
       </c>
       <c r="C336" s="5">
         <v>-0.33657184999998435</v>
       </c>
       <c r="D336" s="5">
         <v>-2.2078023887701637</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>181.49154967000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.75087249000000611</v>
       </c>
       <c r="D337" s="5">
         <v>5.1008056950887948</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>180.94284583999999</v>
       </c>
       <c r="C338" s="5">
         <v>-0.54870383000002221</v>
       </c>
       <c r="D338" s="5">
         <v>-3.5682403057423873</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>180.99681213</v>
       </c>
       <c r="C339" s="5">
         <v>5.3966290000005301E-2</v>
       </c>
       <c r="D339" s="5">
         <v>0.35848824800810419</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>181.07473794000001</v>
       </c>
       <c r="C340" s="5">
         <v>7.7925810000010642E-2</v>
       </c>
       <c r="D340" s="5">
         <v>0.51786945071548018</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>181.06772659000001</v>
       </c>
       <c r="C341" s="5">
         <v>-7.0113499999990836E-3</v>
       </c>
       <c r="D341" s="5">
         <v>-4.6455008178603041E-2</v>
       </c>
       <c r="E341" s="5">
         <v>0.50985029108299162</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>180.55567482000001</v>
       </c>
       <c r="C342" s="5">
         <v>-0.51205176999999935</v>
       </c>
       <c r="D342" s="5">
         <v>-3.341260515478861</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>180.8287985</v>
       </c>
       <c r="C343" s="5">
         <v>0.27312367999999765</v>
       </c>
       <c r="D343" s="5">
         <v>1.8303994116194655</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>180.52348752</v>
       </c>
       <c r="C344" s="5">
         <v>-0.30531098000000156</v>
       </c>
       <c r="D344" s="5">
         <v>-2.0073685361397309</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>181.03428618000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.51079866000000607</v>
       </c>
       <c r="D345" s="5">
         <v>3.448792720892091</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>181.46664748000001</v>
       </c>
       <c r="C346" s="5">
         <v>0.43236129999999662</v>
       </c>
       <c r="D346" s="5">
         <v>2.9038879293808995</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>181.23144035000001</v>
       </c>
       <c r="C347" s="5">
         <v>-0.23520712999999205</v>
       </c>
       <c r="D347" s="5">
         <v>-1.5443340947059681</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>181.2568536</v>
       </c>
       <c r="C348" s="5">
         <v>2.541324999998551E-2</v>
       </c>
       <c r="D348" s="5">
         <v>0.16840030949201168</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>181.51887939</v>
       </c>
       <c r="C349" s="5">
         <v>0.2620257899999956</v>
       </c>
       <c r="D349" s="5">
         <v>1.7485850251693691</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>181.47043296999999</v>
       </c>
       <c r="C350" s="5">
         <v>-4.8446420000004764E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-0.31980387643952835</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>180.75736988</v>
       </c>
       <c r="C351" s="5">
         <v>-0.71306308999999146</v>
       </c>
       <c r="D351" s="5">
         <v>-4.6146545650573634</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>181.05912157</v>
       </c>
       <c r="C352" s="5">
         <v>0.30175169000000324</v>
       </c>
       <c r="D352" s="5">
         <v>2.0217447237254271</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>180.38318537999999</v>
       </c>
       <c r="C353" s="5">
         <v>-0.67593619000001581</v>
       </c>
       <c r="D353" s="5">
         <v>-4.3890322405930604</v>
       </c>
       <c r="E353" s="5">
         <v>-0.37805810173452414</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>181.05078895</v>
       </c>
       <c r="C354" s="5">
         <v>0.66760357000001136</v>
       </c>
       <c r="D354" s="5">
         <v>4.5327648784233343</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>181.26217213999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.21138318999999228</v>
       </c>
       <c r="D355" s="5">
         <v>1.4100741995443533</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>181.61742279000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.35525065000001632</v>
       </c>
       <c r="D356" s="5">
         <v>2.3773639589732554</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>182.36740893999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.74998614999998381</v>
       </c>
       <c r="D357" s="5">
         <v>5.0694912775812506</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>182.14960833000001</v>
       </c>
       <c r="C358" s="5">
         <v>-0.21780060999998341</v>
       </c>
       <c r="D358" s="5">
         <v>-1.4237783422291317</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>182.94861782999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.79900949999998261</v>
       </c>
       <c r="D359" s="5">
         <v>5.3927392393117168</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>183.39444563999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.44582780999999727</v>
       </c>
       <c r="D360" s="5">
         <v>2.963796281317177</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>183.76648700000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.37204136000002563</v>
       </c>
       <c r="D361" s="5">
         <v>2.4617143670356834</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>183.66644213999999</v>
       </c>
       <c r="C362" s="5">
         <v>-0.10004486000002544</v>
       </c>
       <c r="D362" s="5">
         <v>-0.65134297196824953</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>183.84318938999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.17674725000000535</v>
       </c>
       <c r="D363" s="5">
         <v>1.1609246189526079</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>184.65194590999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.80875652000000287</v>
       </c>
       <c r="D364" s="5">
         <v>5.4086171300993025</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>184.73728376</v>
       </c>
       <c r="C365" s="5">
         <v>8.5337850000001936E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.55599804524897323</v>
       </c>
       <c r="E365" s="5">
         <v>2.4138050178166948</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>184.83958762</v>
       </c>
       <c r="C366" s="5">
         <v>0.10230386000000635</v>
       </c>
       <c r="D366" s="5">
         <v>0.66656408515977095</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>184.83047970000001</v>
       </c>
       <c r="C367" s="5">
         <v>-9.1079199999910543E-3</v>
       </c>
       <c r="D367" s="5">
         <v>-5.9113648820652287E-2</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>184.50795721</v>
       </c>
       <c r="C368" s="5">
         <v>-0.32252249000001143</v>
       </c>
       <c r="D368" s="5">
         <v>-2.0739766228301981</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>168.16018209999999</v>
       </c>
       <c r="C369" s="5">
         <v>-16.347775110000015</v>
       </c>
       <c r="D369" s="5">
         <v>-67.152916009735108</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>173.77151810000001</v>
       </c>
       <c r="C370" s="5">
         <v>5.6113360000000228</v>
       </c>
       <c r="D370" s="5">
         <v>48.27403791169089</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>179.49691718</v>
       </c>
       <c r="C371" s="5">
         <v>5.7253990799999883</v>
       </c>
       <c r="D371" s="5">
         <v>47.550534231456389</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>179.46889461999999</v>
       </c>
       <c r="C372" s="5">
         <v>-2.8022560000010799E-2</v>
       </c>
       <c r="D372" s="5">
         <v>-0.18717989055420103</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>181.16832160999999</v>
       </c>
       <c r="C373" s="5">
         <v>1.6994269900000063</v>
       </c>
       <c r="D373" s="5">
         <v>11.973918386038163</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>183.01118513</v>
       </c>
       <c r="C374" s="5">
         <v>1.8428635200000087</v>
       </c>
       <c r="D374" s="5">
         <v>12.913136045154472</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>184.57100210999999</v>
       </c>
       <c r="C375" s="5">
         <v>1.5598169799999937</v>
       </c>
       <c r="D375" s="5">
         <v>10.721010668750619</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>184.94745671999999</v>
       </c>
       <c r="C376" s="5">
         <v>0.37645460999999614</v>
       </c>
       <c r="D376" s="5">
         <v>2.4751872089198601</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>184.96217974000001</v>
       </c>
       <c r="C377" s="5">
         <v>1.472302000001946E-2</v>
       </c>
       <c r="D377" s="5">
         <v>9.5569638447945415E-2</v>
       </c>
       <c r="E377" s="5">
         <v>0.12173827362980116</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>184.94571589</v>
       </c>
       <c r="C378" s="5">
         <v>-1.6463850000008051E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-0.10676209985002183</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>184.86873811999999</v>
       </c>
       <c r="C379" s="5">
         <v>-7.6977770000013379E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-0.4983200375704766</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>186.13334330999999</v>
       </c>
       <c r="C380" s="5">
         <v>1.2646051899999975</v>
       </c>
       <c r="D380" s="5">
         <v>8.5246555963189419</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>186.14983015999999</v>
       </c>
       <c r="C381" s="5">
         <v>1.6486850000006825E-2</v>
       </c>
       <c r="D381" s="5">
         <v>0.10634237088547049</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>187.97117046</v>
       </c>
       <c r="C382" s="5">
         <v>1.8213403000000028</v>
       </c>
       <c r="D382" s="5">
         <v>12.394023035408042</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>188.81916222999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.84799176999999304</v>
       </c>
       <c r="D383" s="5">
         <v>5.5499053564228573</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>190.33877314</v>
       </c>
       <c r="C384" s="5">
         <v>1.5196109100000115</v>
       </c>
       <c r="D384" s="5">
         <v>10.096722721443596</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>190.27426707000001</v>
       </c>
       <c r="C385" s="5">
         <v>-6.4506069999993088E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-0.40592445620218909</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>192.30103679999999</v>
       </c>
       <c r="C386" s="5">
         <v>2.0267697299999838</v>
       </c>
       <c r="D386" s="5">
         <v>13.558282748979057</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>194.77578195000001</v>
       </c>
       <c r="C387" s="5">
         <v>2.4747451500000182</v>
       </c>
       <c r="D387" s="5">
         <v>16.584273154291008</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>196.03334895</v>
       </c>
       <c r="C388" s="5">
         <v>1.2575669999999946</v>
       </c>
       <c r="D388" s="5">
         <v>8.0289196080741032</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>199.07683599000001</v>
       </c>
       <c r="C389" s="5">
         <v>3.0434870400000023</v>
       </c>
       <c r="D389" s="5">
         <v>20.306542325313302</v>
       </c>
       <c r="E389" s="5">
         <v>7.6311039747914311</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>199.30383154</v>
       </c>
       <c r="C390" s="5">
         <v>0.22699554999999805</v>
       </c>
       <c r="D390" s="5">
         <v>1.3769027600119665</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>202.28338880000001</v>
       </c>
       <c r="C391" s="5">
         <v>2.9795572600000071</v>
       </c>
       <c r="D391" s="5">
         <v>19.490911104498565</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>202.06791874000001</v>
       </c>
       <c r="C392" s="5">
         <v>-0.21547006000000124</v>
       </c>
       <c r="D392" s="5">
         <v>-1.2707648967823171</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>202.31559003999999</v>
       </c>
       <c r="C393" s="5">
         <v>0.24767129999997906</v>
       </c>
       <c r="D393" s="5">
         <v>1.4807759182511093</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>202.11915648999999</v>
       </c>
       <c r="C394" s="5">
         <v>-0.19643354999999474</v>
       </c>
       <c r="D394" s="5">
         <v>-1.1589099798410829</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>202.39422103999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.27506454999999619</v>
       </c>
       <c r="D395" s="5">
         <v>1.6453626975514224</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>203.59073602000001</v>
       </c>
       <c r="C396" s="5">
         <v>1.1965149800000177</v>
       </c>
       <c r="D396" s="5">
         <v>7.3294376564950969</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>204.14274158000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.55200555999999779</v>
       </c>
       <c r="D397" s="5">
         <v>3.3025794551172272</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>205.28917566999999</v>
       </c>
       <c r="C398" s="5">
         <v>1.1464340899999854</v>
       </c>
       <c r="D398" s="5">
         <v>6.951109635496433</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>204.70317183</v>
       </c>
       <c r="C399" s="5">
         <v>-0.5860038399999894</v>
       </c>
       <c r="D399" s="5">
         <v>-3.3721638544765509</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>204.51558559</v>
       </c>
       <c r="C400" s="5">
         <v>-0.18758624000000168</v>
       </c>
       <c r="D400" s="5">
         <v>-1.0941325457102358</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>205.10553202</v>
       </c>
       <c r="C401" s="5">
         <v>0.58994642999999769</v>
       </c>
       <c r="D401" s="5">
         <v>3.5169742261616843</v>
       </c>
       <c r="E401" s="5">
         <v>3.0283262239022335</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>205.53443117</v>
       </c>
       <c r="C402" s="5">
         <v>0.42889915000000656</v>
       </c>
       <c r="D402" s="5">
         <v>2.538399719206974</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>206.13412991999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.59969874999998751</v>
       </c>
       <c r="D403" s="5">
         <v>3.5580416241902002</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>206.56702534999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.43289543000000208</v>
       </c>
       <c r="D404" s="5">
         <v>2.5493926642011333</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>206.92913139000001</v>
       </c>
       <c r="C405" s="5">
         <v>0.36210604000001467</v>
       </c>
       <c r="D405" s="5">
         <v>2.123965572180686</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>207.1412579</v>
       </c>
       <c r="C406" s="5">
         <v>0.21212650999999028</v>
       </c>
       <c r="D406" s="5">
         <v>1.2370995084253877</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>207.75870219000001</v>
       </c>
       <c r="C407" s="5">
         <v>0.61744429000000878</v>
       </c>
       <c r="D407" s="5">
         <v>3.6361745116189503</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>207.00517629000001</v>
       </c>
       <c r="C408" s="5">
         <v>-0.75352589999999964</v>
       </c>
       <c r="D408" s="5">
         <v>-4.2665345714345442</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>207.49463695</v>
       </c>
       <c r="C409" s="5">
         <v>0.48946065999999178</v>
       </c>
       <c r="D409" s="5">
         <v>2.87457374113258</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>207.66559154000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.17095459000000801</v>
       </c>
       <c r="D410" s="5">
         <v>0.99317107213083844</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>208.36211015999999</v>
       </c>
       <c r="C411" s="5">
         <v>0.69651861999997777</v>
       </c>
       <c r="D411" s="5">
         <v>4.0999311653640458</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>208.07770450999999</v>
       </c>
       <c r="C412" s="5">
         <v>-0.28440564999999651</v>
       </c>
       <c r="D412" s="5">
         <v>-1.6257095333429894</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>207.50770972999999</v>
       </c>
       <c r="C413" s="5">
         <v>-0.56999478000000181</v>
       </c>
       <c r="D413" s="5">
         <v>-3.2381266926878371</v>
       </c>
       <c r="E413" s="5">
         <v>1.1711910870184417</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>208.51251822</v>
       </c>
       <c r="C414" s="5">
         <v>1.0048084900000163</v>
       </c>
       <c r="D414" s="5">
         <v>5.9680041230021574</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>208.1276398</v>
       </c>
       <c r="C415" s="5">
         <v>-0.38487842000000683</v>
       </c>
       <c r="D415" s="5">
         <v>-2.1926456377313608</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>207.76287840000001</v>
       </c>
       <c r="C416" s="5">
         <v>-0.36476139999999191</v>
       </c>
       <c r="D416" s="5">
         <v>-2.0829478215931063</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>208.48466055</v>
       </c>
       <c r="C417" s="5">
         <v>0.72178214999999568</v>
       </c>
       <c r="D417" s="5">
         <v>4.2494663647410391</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>209.22730658</v>
       </c>
       <c r="C418" s="5">
         <v>0.74264603000000307</v>
       </c>
       <c r="D418" s="5">
         <v>4.3592837241161364</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>209.30003404000001</v>
       </c>
       <c r="C419" s="5">
         <v>7.2727460000010069E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.41791865241129766</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>209.89591415999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.59588011999997548</v>
       </c>
       <c r="D420" s="5">
         <v>3.4704239320912933</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>210.83917267999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.94325852000000054</v>
       </c>
       <c r="D421" s="5">
         <v>5.5280285211703806</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>210.42101048999999</v>
       </c>
       <c r="C422" s="5">
         <v>-0.41816219000000387</v>
       </c>
       <c r="D422" s="5">
         <v>-2.3541969606159618</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>209.46487822</v>
       </c>
       <c r="C423" s="5">
         <v>-0.95613226999998346</v>
       </c>
       <c r="D423" s="5">
         <v>-5.3184539719388635</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>208.92454248999999</v>
       </c>
       <c r="C424" s="5">
         <v>-0.54033573000000956</v>
       </c>
       <c r="D424" s="5">
         <v>-3.0519775647490532</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>210.11594173</v>
       </c>
       <c r="C425" s="5">
         <v>1.1913992400000097</v>
       </c>
       <c r="D425" s="5">
         <v>7.0617975991231541</v>
       </c>
       <c r="E425" s="5">
         <v>1.256932575369718</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>209.96809363</v>
       </c>
       <c r="C426" s="5">
         <v>-0.14784810000000448</v>
       </c>
       <c r="D426" s="5">
         <v>-0.84111993835810361</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>210.64131499999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.67322136999999316</v>
       </c>
       <c r="D427" s="5">
         <v>3.9161447691632878</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>210.88846379</v>
       </c>
       <c r="C428" s="5">
         <v>0.24714879000001133</v>
       </c>
       <c r="D428" s="5">
         <v>1.4171006519460683</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>211.2627196</v>
       </c>
       <c r="C429" s="5">
         <v>0.37425580999999397</v>
       </c>
       <c r="D429" s="5">
         <v>2.1505044496106018</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>211.20021477</v>
       </c>
       <c r="C430" s="5">
         <v>-6.2504829999994627E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-0.35445848418921289</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>211.36039062</v>
       </c>
       <c r="C431" s="5">
         <v>0.16017585000000167</v>
       </c>
       <c r="D431" s="5">
         <v>0.91389494650988556</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>211.57142729</v>
       </c>
       <c r="C432" s="5">
         <v>0.21103666999999859</v>
       </c>
       <c r="D432" s="5">
         <v>1.2047638207048239</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>211.39367311999999</v>
       </c>
       <c r="C433" s="5">
         <v>-0.17775417000001426</v>
       </c>
       <c r="D433" s="5">
         <v>-1.0035480843699762</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>210.98763728</v>
       </c>
       <c r="C434" s="5">
         <v>-0.40603583999998705</v>
       </c>
       <c r="D434" s="5">
         <v>-2.2807139890525296</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>212.60631432</v>
       </c>
       <c r="C435" s="5">
         <v>1.6186770399999943</v>
       </c>
       <c r="D435" s="5">
         <v>9.6048569972267508</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>213.92173069</v>
       </c>
       <c r="C436" s="5">
         <v>1.3154163700000083</v>
       </c>
       <c r="D436" s="5">
         <v>7.6824522274879126</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>213.47822643999999</v>
       </c>
       <c r="C437" s="5">
         <v>-0.44350425000001792</v>
       </c>
       <c r="D437" s="5">
         <v>-2.459676704178626</v>
       </c>
       <c r="E437" s="5">
         <v>1.6002044786875391</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>214.54601463</v>
       </c>
       <c r="C438" s="5">
         <v>1.0677881900000159</v>
       </c>
       <c r="D438" s="5">
         <v>6.1701390164645042</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>214.25331241000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.29270221999999535</v>
       </c>
       <c r="D439" s="5">
         <v>-1.6249149985738787</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>215.12966182</v>
       </c>
       <c r="C440" s="5">
         <v>0.87634940999998889</v>
       </c>
       <c r="D440" s="5">
         <v>5.0202371959578995</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>216.54624982000001</v>
       </c>
       <c r="C441" s="5">
         <v>1.4165880000000186</v>
       </c>
       <c r="D441" s="5">
         <v>8.1943218722349229</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>217.64163160999999</v>
+        <v>217.70899918999999</v>
       </c>
       <c r="C442" s="5">
-        <v>1.0953817899999763</v>
+        <v>1.1627493699999718</v>
       </c>
       <c r="D442" s="5">
-        <v>6.2418619084023463</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6371606087002988</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>218.404034</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.69503481000000988</v>
+      </c>
+      <c r="D443" s="5">
+        <v>3.8989819000389669</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF3080A6-D4DC-4D9D-821C-1D4D40858A12}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02C70509-37F2-44CC-9CDE-89B5D8D4462A}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5F8DB8E-0F42-4E7C-8A3D-8433A9C70DEA}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>santtula</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>