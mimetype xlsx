--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{433106E8-487F-4188-B0D3-522FCF2F8E65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8D21EDAD-2E56-4727-B006-6CA29F6957C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{180C807F-BE90-412A-88A6-375FCFE6630C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{84FD4B3E-4F6D-45BB-993D-4932B7280B26}"/>
   </bookViews>
   <sheets>
     <sheet name="santtula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5D9064F-F0D0-4D5F-98F3-54E0ABF217A8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A9B142C-1061-4059-9953-399B74FD0B20}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>108.14464857999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>108.03557944000001</v>
       </c>
       <c r="C7" s="5">
         <v>-0.10906913999998835</v>
       </c>
       <c r="D7" s="5">
         <v>-1.2035675807631541</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>108.12971899999999</v>
       </c>
       <c r="C8" s="5">
         <v>9.413955999998791E-2</v>
       </c>
       <c r="D8" s="5">
         <v>1.0506765662518402</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>107.30268497</v>
       </c>
       <c r="C9" s="5">
         <v>-0.82703402999999298</v>
       </c>
       <c r="D9" s="5">
         <v>-8.8018186683789796</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>106.96596357999999</v>
       </c>
       <c r="C10" s="5">
         <v>-0.33672139000000811</v>
       </c>
       <c r="D10" s="5">
         <v>-3.7013446500019698</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>106.87151418000001</v>
       </c>
       <c r="C11" s="5">
         <v>-9.4449399999987804E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-1.0544519944367114</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>106.5773488</v>
       </c>
       <c r="C12" s="5">
         <v>-0.29416538000000969</v>
       </c>
       <c r="D12" s="5">
         <v>-3.253469405234144</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>106.83005132</v>
       </c>
       <c r="C13" s="5">
         <v>0.25270251999999971</v>
       </c>
       <c r="D13" s="5">
         <v>2.8826857674753015</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>106.94897834</v>
       </c>
       <c r="C14" s="5">
         <v>0.11892702000000099</v>
       </c>
       <c r="D14" s="5">
         <v>1.3440925273406457</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>107.36667285999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.41769451999999774</v>
       </c>
       <c r="D15" s="5">
         <v>4.7886533735035819</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>107.37204171</v>
       </c>
       <c r="C16" s="5">
         <v>5.3688500000106387E-3</v>
       </c>
       <c r="D16" s="5">
         <v>6.0022277068272345E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>107.36009256</v>
       </c>
       <c r="C17" s="5">
         <v>-1.1949150000006625E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-0.13346311030072444</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>107.1888876</v>
       </c>
       <c r="C18" s="5">
         <v>-0.17120495999999719</v>
       </c>
       <c r="D18" s="5">
         <v>-1.8969207125445697</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>106.44855484</v>
       </c>
       <c r="C19" s="5">
         <v>-0.74033276000000114</v>
       </c>
       <c r="D19" s="5">
         <v>-7.9804572439367449</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>106.68282927</v>
       </c>
       <c r="C20" s="5">
         <v>0.23427442999999926</v>
       </c>
       <c r="D20" s="5">
         <v>2.6731912140989911</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>106.77152193000001</v>
       </c>
       <c r="C21" s="5">
         <v>8.869266000000664E-2</v>
       </c>
       <c r="D21" s="5">
         <v>1.0022156603141985</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>106.76173276999999</v>
       </c>
       <c r="C22" s="5">
         <v>-9.7891600000110657E-3</v>
       </c>
       <c r="D22" s="5">
         <v>-0.10996443700123093</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>107.41321639</v>
       </c>
       <c r="C23" s="5">
         <v>0.65148362000000759</v>
       </c>
       <c r="D23" s="5">
         <v>7.5734976039689261</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>107.28171768999999</v>
       </c>
       <c r="C24" s="5">
         <v>-0.13149870000000874</v>
       </c>
       <c r="D24" s="5">
         <v>-1.4592269805936531</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>107.63992906999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.35821138000000019</v>
       </c>
       <c r="D25" s="5">
         <v>4.0811816401316259</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>108.30952212</v>
       </c>
       <c r="C26" s="5">
         <v>0.66959305000000313</v>
       </c>
       <c r="D26" s="5">
         <v>7.7255799827177674</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>107.81579375</v>
       </c>
       <c r="C27" s="5">
         <v>-0.49372836999999947</v>
       </c>
       <c r="D27" s="5">
         <v>-5.3351090695065935</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>107.59517527</v>
       </c>
       <c r="C28" s="5">
         <v>-0.22061847999999884</v>
       </c>
       <c r="D28" s="5">
         <v>-2.4280569955717146</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>107.50193083000001</v>
       </c>
       <c r="C29" s="5">
         <v>-9.3244439999992323E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-1.0350049073421741</v>
       </c>
       <c r="E29" s="5">
         <v>0.13211451910843941</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>107.26888552</v>
       </c>
       <c r="C30" s="5">
         <v>-0.2330453100000085</v>
       </c>
       <c r="D30" s="5">
         <v>-2.5705958788038386</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>107.45204351</v>
       </c>
       <c r="C31" s="5">
         <v>0.18315798999999799</v>
       </c>
       <c r="D31" s="5">
         <v>2.0683112154628924</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>107.57080249000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.11875898000000973</v>
       </c>
       <c r="D32" s="5">
         <v>1.3343651595888462</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>108.76594554</v>
       </c>
       <c r="C33" s="5">
         <v>1.1951430499999987</v>
       </c>
       <c r="D33" s="5">
         <v>14.177984852559277</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>109.48133175</v>
       </c>
       <c r="C34" s="5">
         <v>0.71538620999999125</v>
       </c>
       <c r="D34" s="5">
         <v>8.1846347563644848</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>109.38962411</v>
       </c>
       <c r="C35" s="5">
         <v>-9.1707639999995649E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-1.000568509201416</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>109.79178855000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.40216444000000706</v>
       </c>
       <c r="D36" s="5">
         <v>4.5020378783632742</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>109.65142247999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.14036607000001311</v>
       </c>
       <c r="D37" s="5">
         <v>-1.5234282932538701</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>110.18531204</v>
       </c>
       <c r="C38" s="5">
         <v>0.53388956000000576</v>
       </c>
       <c r="D38" s="5">
         <v>6.0017976373185622</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>112.28742278999999</v>
       </c>
       <c r="C39" s="5">
         <v>2.1021107499999943</v>
       </c>
       <c r="D39" s="5">
         <v>25.455266673663491</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>111.85197696</v>
       </c>
       <c r="C40" s="5">
         <v>-0.43544582999999193</v>
       </c>
       <c r="D40" s="5">
         <v>-4.5555661914681744</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>113.31332690000001</v>
       </c>
       <c r="C41" s="5">
         <v>1.4613499400000052</v>
       </c>
       <c r="D41" s="5">
         <v>16.855165177852683</v>
       </c>
       <c r="E41" s="5">
         <v>5.4058527369056808</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>113.66850644</v>
       </c>
       <c r="C42" s="5">
         <v>0.35517953999999463</v>
       </c>
       <c r="D42" s="5">
         <v>3.8269160538251246</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>113.83460399000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.16609755000000348</v>
       </c>
       <c r="D43" s="5">
         <v>1.7676555751336531</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>114.02032560000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.18572161000000165</v>
       </c>
       <c r="D44" s="5">
         <v>1.9754685882790612</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>114.08661290000001</v>
       </c>
       <c r="C45" s="5">
         <v>6.628729999999905E-2</v>
       </c>
       <c r="D45" s="5">
         <v>0.69987169037921682</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>114.09185854</v>
       </c>
       <c r="C46" s="5">
         <v>5.245639999998275E-3</v>
       </c>
       <c r="D46" s="5">
         <v>5.518929827850183E-2</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>113.87649096</v>
       </c>
       <c r="C47" s="5">
         <v>-0.21536758000000589</v>
       </c>
       <c r="D47" s="5">
         <v>-2.2418315396927957</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>115.43301733</v>
       </c>
       <c r="C48" s="5">
         <v>1.5565263700000003</v>
       </c>
       <c r="D48" s="5">
         <v>17.693278664724854</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>115.48169244</v>
       </c>
       <c r="C49" s="5">
         <v>4.8675110000004906E-2</v>
       </c>
       <c r="D49" s="5">
         <v>0.50718407220953221</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>115.70371076000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.22201832000000365</v>
       </c>
       <c r="D50" s="5">
         <v>2.3316012273215669</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>115.86211548</v>
       </c>
       <c r="C51" s="5">
         <v>0.15840471999999295</v>
       </c>
       <c r="D51" s="5">
         <v>1.6552928336846184</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>116.3119262</v>
       </c>
       <c r="C52" s="5">
         <v>0.44981072000000211</v>
       </c>
       <c r="D52" s="5">
         <v>4.7595271848436926</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>115.87157118</v>
       </c>
       <c r="C53" s="5">
         <v>-0.44035501999999838</v>
       </c>
       <c r="D53" s="5">
         <v>-4.4497616042124317</v>
       </c>
       <c r="E53" s="5">
         <v>2.2576729057277367</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>117.00409306</v>
       </c>
       <c r="C54" s="5">
         <v>1.1325218799999988</v>
       </c>
       <c r="D54" s="5">
         <v>12.380226820912776</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>117.87185979</v>
       </c>
       <c r="C55" s="5">
         <v>0.8677667299999996</v>
       </c>
       <c r="D55" s="5">
         <v>9.2720211092532914</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>118.10462647999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.23276668999999117</v>
       </c>
       <c r="D56" s="5">
         <v>2.3955998206298901</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>119.40150996</v>
       </c>
       <c r="C57" s="5">
         <v>1.2968834800000053</v>
       </c>
       <c r="D57" s="5">
         <v>14.002638283325464</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>118.4992209</v>
       </c>
       <c r="C58" s="5">
         <v>-0.90228906000000109</v>
       </c>
       <c r="D58" s="5">
         <v>-8.70056025971091</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>118.55643472</v>
       </c>
       <c r="C59" s="5">
         <v>5.7213820000001192E-2</v>
       </c>
       <c r="D59" s="5">
         <v>0.5809253052313057</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>118.80734887</v>
       </c>
       <c r="C60" s="5">
         <v>0.25091414999999984</v>
       </c>
       <c r="D60" s="5">
         <v>2.5694655200033223</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>118.91552394999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.10817507999999521</v>
       </c>
       <c r="D61" s="5">
         <v>1.0980981959181957</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>118.89548849000001</v>
       </c>
       <c r="C62" s="5">
         <v>-2.0035459999988348E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-0.20199452756729519</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>119.41219580000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.51670731000000103</v>
       </c>
       <c r="D63" s="5">
         <v>5.3415504552468906</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>119.90356097</v>
       </c>
       <c r="C64" s="5">
         <v>0.49136516999999458</v>
       </c>
       <c r="D64" s="5">
         <v>5.0511381547213574</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>120.06571691000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.16215594000000522</v>
       </c>
       <c r="D65" s="5">
         <v>1.6349892724892845</v>
       </c>
       <c r="E65" s="5">
         <v>3.6196503484747122</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>120.89949181</v>
       </c>
       <c r="C66" s="5">
         <v>0.83377489999999455</v>
       </c>
       <c r="D66" s="5">
         <v>8.6589449094664594</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>121.01500277</v>
       </c>
       <c r="C67" s="5">
         <v>0.11551095999999461</v>
       </c>
       <c r="D67" s="5">
         <v>1.1525595997900151</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>120.83762539</v>
       </c>
       <c r="C68" s="5">
         <v>-0.17737737999999581</v>
       </c>
       <c r="D68" s="5">
         <v>-1.7447859432739299</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>120.56343083</v>
       </c>
       <c r="C69" s="5">
         <v>-0.27419455999999798</v>
       </c>
       <c r="D69" s="5">
         <v>-2.6892119882037324</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>120.87254165</v>
       </c>
       <c r="C70" s="5">
         <v>0.30911082000000079</v>
       </c>
       <c r="D70" s="5">
         <v>3.1204205638958538</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>121.31096282</v>
       </c>
       <c r="C71" s="5">
         <v>0.43842116999999803</v>
       </c>
       <c r="D71" s="5">
         <v>4.4404522339591468</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>121.91821879</v>
       </c>
       <c r="C72" s="5">
         <v>0.60725596999999709</v>
       </c>
       <c r="D72" s="5">
         <v>6.1751083554014263</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>122.46487203</v>
       </c>
       <c r="C73" s="5">
         <v>0.54665323999999771</v>
       </c>
       <c r="D73" s="5">
         <v>5.5152148417293656</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>122.86503804</v>
       </c>
       <c r="C74" s="5">
         <v>0.40016601000000662</v>
       </c>
       <c r="D74" s="5">
         <v>3.9923607211678869</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>122.59805609999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.26698194000000797</v>
       </c>
       <c r="D75" s="5">
         <v>-2.5766237866041819</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>123.278865</v>
       </c>
       <c r="C76" s="5">
         <v>0.68080890000000238</v>
       </c>
       <c r="D76" s="5">
         <v>6.8711586798311686</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>123.98157863</v>
       </c>
       <c r="C77" s="5">
         <v>0.7027136300000052</v>
       </c>
       <c r="D77" s="5">
         <v>7.0588106983554111</v>
       </c>
       <c r="E77" s="5">
         <v>3.2614320063863778</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>124.14429020999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.16271157999999275</v>
       </c>
       <c r="D78" s="5">
         <v>1.5862795711599764</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>123.77754530999999</v>
       </c>
       <c r="C79" s="5">
         <v>-0.36674490000000048</v>
       </c>
       <c r="D79" s="5">
         <v>-3.4879830607630002</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>124.07848706</v>
       </c>
       <c r="C80" s="5">
         <v>0.30094175000000689</v>
       </c>
       <c r="D80" s="5">
         <v>2.9569059501009187</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>124.59856171</v>
       </c>
       <c r="C81" s="5">
         <v>0.52007464999999797</v>
       </c>
       <c r="D81" s="5">
         <v>5.1473853516415646</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>125.78004281</v>
       </c>
       <c r="C82" s="5">
         <v>1.1814810999999992</v>
       </c>
       <c r="D82" s="5">
         <v>11.991357518708391</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>125.44262216</v>
       </c>
       <c r="C83" s="5">
         <v>-0.33742064999999855</v>
       </c>
       <c r="D83" s="5">
         <v>-3.1720750738975956</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>125.24525455</v>
       </c>
       <c r="C84" s="5">
         <v>-0.19736761000000058</v>
       </c>
       <c r="D84" s="5">
         <v>-1.8717906743418555</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>125.49047136</v>
       </c>
       <c r="C85" s="5">
         <v>0.24521681000000228</v>
       </c>
       <c r="D85" s="5">
         <v>2.3749375505422554</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>125.33566789</v>
       </c>
       <c r="C86" s="5">
         <v>-0.15480347000000449</v>
       </c>
       <c r="D86" s="5">
         <v>-1.4703026478291026</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>125.95883035999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.62316246999999692</v>
       </c>
       <c r="D87" s="5">
         <v>6.1322262983507292</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>125.99485547</v>
       </c>
       <c r="C88" s="5">
         <v>3.6025110000011296E-2</v>
       </c>
       <c r="D88" s="5">
         <v>0.3437488218657192</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>125.75928328000001</v>
       </c>
       <c r="C89" s="5">
         <v>-0.23557218999999918</v>
       </c>
       <c r="D89" s="5">
         <v>-2.220707404112976</v>
       </c>
       <c r="E89" s="5">
         <v>1.4338457935797244</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>125.76663667</v>
       </c>
       <c r="C90" s="5">
         <v>7.3533899999915775E-3</v>
       </c>
       <c r="D90" s="5">
         <v>7.0188904590540169E-2</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>125.87849926</v>
       </c>
       <c r="C91" s="5">
         <v>0.11186259000000121</v>
       </c>
       <c r="D91" s="5">
         <v>1.0725716611258207</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>126.42956552</v>
       </c>
       <c r="C92" s="5">
         <v>0.55106625999999892</v>
       </c>
       <c r="D92" s="5">
         <v>5.3816676597850055</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>127.10246770000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.67290218000000834</v>
       </c>
       <c r="D93" s="5">
         <v>6.5771356746273213</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>127.35621825</v>
       </c>
       <c r="C94" s="5">
         <v>0.25375054999999236</v>
       </c>
       <c r="D94" s="5">
         <v>2.4221916082593609</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>127.45039475999999</v>
       </c>
       <c r="C95" s="5">
         <v>9.4176509999996938E-2</v>
       </c>
       <c r="D95" s="5">
         <v>0.89098576440247435</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>127.43409925</v>
       </c>
       <c r="C96" s="5">
         <v>-1.6295509999991964E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-0.15332135107908318</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>127.3793656</v>
       </c>
       <c r="C97" s="5">
         <v>-5.4733650000002854E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-0.51419083926944609</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>127.57180369</v>
       </c>
       <c r="C98" s="5">
         <v>0.19243808999999601</v>
       </c>
       <c r="D98" s="5">
         <v>1.8280369840490529</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>129.41860897000001</v>
       </c>
       <c r="C99" s="5">
         <v>1.8468052800000123</v>
       </c>
       <c r="D99" s="5">
         <v>18.824058056803651</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>128.99546949</v>
       </c>
       <c r="C100" s="5">
         <v>-0.42313948000000323</v>
       </c>
       <c r="D100" s="5">
         <v>-3.8536594516556</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>129.69603223999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.70056274999998891</v>
       </c>
       <c r="D101" s="5">
         <v>6.7153246990154125</v>
       </c>
       <c r="E101" s="5">
         <v>3.1303843798432762</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>130.36765288000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.67162064000001465</v>
       </c>
       <c r="D102" s="5">
         <v>6.3941818415963692</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>131.15626506999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.78861218999998073</v>
       </c>
       <c r="D103" s="5">
         <v>7.5054125279427453</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>131.38540344</v>
       </c>
       <c r="C104" s="5">
         <v>0.22913837000001536</v>
       </c>
       <c r="D104" s="5">
         <v>2.1167391336001762</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>131.64092977000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.25552633000000924</v>
       </c>
       <c r="D105" s="5">
         <v>2.3589599880533108</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>131.85204297999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.21111320999997929</v>
       </c>
       <c r="D106" s="5">
         <v>1.9415113403930206</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>131.86039321000001</v>
       </c>
       <c r="C107" s="5">
         <v>8.3502300000191099E-3</v>
       </c>
       <c r="D107" s="5">
         <v>7.6022841509204575E-2</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>132.403065</v>
       </c>
       <c r="C108" s="5">
         <v>0.54267178999998578</v>
       </c>
       <c r="D108" s="5">
         <v>5.0519375173499581</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>132.01721569</v>
       </c>
       <c r="C109" s="5">
         <v>-0.38584930999999756</v>
       </c>
       <c r="D109" s="5">
         <v>-3.4415326334701679</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>133.16707313000001</v>
       </c>
       <c r="C110" s="5">
         <v>1.1498574400000052</v>
       </c>
       <c r="D110" s="5">
         <v>10.967403959273581</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>133.42142127</v>
       </c>
       <c r="C111" s="5">
         <v>0.25434813999999051</v>
       </c>
       <c r="D111" s="5">
         <v>2.3162224906080997</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>133.58304408999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.16162281999999095</v>
       </c>
       <c r="D112" s="5">
         <v>1.4633691968885199</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>133.6908474</v>
       </c>
       <c r="C113" s="5">
         <v>0.10780331000000842</v>
       </c>
       <c r="D113" s="5">
         <v>0.97272608089147283</v>
       </c>
       <c r="E113" s="5">
         <v>3.0801367559245563</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>133.77075278000001</v>
       </c>
       <c r="C114" s="5">
         <v>7.9905380000013793E-2</v>
       </c>
       <c r="D114" s="5">
         <v>0.71958770979696496</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>134.12201487999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.35126209999998537</v>
       </c>
       <c r="D115" s="5">
         <v>3.1969298244752808</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>134.43508113999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.31306625999999937</v>
       </c>
       <c r="D116" s="5">
         <v>2.8372689335940837</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>134.31428923999999</v>
       </c>
       <c r="C117" s="5">
         <v>-0.1207919000000004</v>
       </c>
       <c r="D117" s="5">
         <v>-1.0729052273644402</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>134.81754468</v>
       </c>
       <c r="C118" s="5">
         <v>0.50325544000000377</v>
       </c>
       <c r="D118" s="5">
         <v>4.5900431816529252</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>135.07746838</v>
       </c>
       <c r="C119" s="5">
         <v>0.25992370000000165</v>
       </c>
       <c r="D119" s="5">
         <v>2.3382506190444907</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>135.32203751</v>
       </c>
       <c r="C120" s="5">
         <v>0.24456913000000213</v>
       </c>
       <c r="D120" s="5">
         <v>2.1944683738996051</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>135.81501648</v>
       </c>
       <c r="C121" s="5">
         <v>0.4929789699999958</v>
       </c>
       <c r="D121" s="5">
         <v>4.4602712534530298</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>137.06688856</v>
       </c>
       <c r="C122" s="5">
         <v>1.2518720799999983</v>
       </c>
       <c r="D122" s="5">
         <v>11.639315246722814</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>136.56640277</v>
       </c>
       <c r="C123" s="5">
         <v>-0.50048578999999904</v>
       </c>
       <c r="D123" s="5">
         <v>-4.2947442390621422</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>136.66575029000001</v>
       </c>
       <c r="C124" s="5">
         <v>9.9347520000009126E-2</v>
       </c>
       <c r="D124" s="5">
         <v>0.87646138037973387</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>137.46206515</v>
       </c>
       <c r="C125" s="5">
         <v>0.79631485999999541</v>
       </c>
       <c r="D125" s="5">
         <v>7.2205648925413035</v>
       </c>
       <c r="E125" s="5">
         <v>2.8208496118785176</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>137.25735194999999</v>
       </c>
       <c r="C126" s="5">
         <v>-0.20471320000001469</v>
       </c>
       <c r="D126" s="5">
         <v>-1.7725157836514405</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>137.74773483000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.49038288000002694</v>
       </c>
       <c r="D127" s="5">
         <v>4.3725271667657273</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>137.04742354000001</v>
       </c>
       <c r="C128" s="5">
         <v>-0.70031129000000192</v>
       </c>
       <c r="D128" s="5">
         <v>-5.9330824461518166</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>138.00018839000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.95276484999999411</v>
       </c>
       <c r="D129" s="5">
         <v>8.6689942266380715</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>137.96546434000001</v>
       </c>
       <c r="C130" s="5">
         <v>-3.4724049999994122E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-0.30153032498441146</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>138.99635642000001</v>
       </c>
       <c r="C131" s="5">
         <v>1.030892080000001</v>
       </c>
       <c r="D131" s="5">
         <v>9.3443504101544672</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>139.61473656000001</v>
       </c>
       <c r="C132" s="5">
         <v>0.6183801399999993</v>
       </c>
       <c r="D132" s="5">
         <v>5.4712618521758571</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>140.22498783</v>
       </c>
       <c r="C133" s="5">
         <v>0.61025126999999202</v>
       </c>
       <c r="D133" s="5">
         <v>5.3731098885233308</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>140.46011956999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.23513173999998571</v>
       </c>
       <c r="D134" s="5">
         <v>2.0308426790381695</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>141.03428982</v>
       </c>
       <c r="C135" s="5">
         <v>0.57417025000000876</v>
       </c>
       <c r="D135" s="5">
         <v>5.0171399263112759</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>141.51845207</v>
       </c>
       <c r="C136" s="5">
         <v>0.48416224999999713</v>
       </c>
       <c r="D136" s="5">
         <v>4.1982064422853682</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>141.80853809000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.29008602000001815</v>
       </c>
       <c r="D137" s="5">
         <v>2.4876944247572919</v>
       </c>
       <c r="E137" s="5">
         <v>3.1619435771295112</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>141.33013735</v>
       </c>
       <c r="C138" s="5">
         <v>-0.47840074000001209</v>
       </c>
       <c r="D138" s="5">
         <v>-3.9740055070270119</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>142.42130295000001</v>
       </c>
       <c r="C139" s="5">
         <v>1.0911656000000107</v>
       </c>
       <c r="D139" s="5">
         <v>9.6685453991042003</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>142.72815886999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.30685591999997541</v>
       </c>
       <c r="D140" s="5">
         <v>2.6163370041190959</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>142.01453917000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.71361969999998109</v>
       </c>
       <c r="D141" s="5">
         <v>-5.8375514699140485</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>142.11726085000001</v>
       </c>
       <c r="C142" s="5">
         <v>0.10272168000000192</v>
       </c>
       <c r="D142" s="5">
         <v>0.87144305036288561</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>141.62581811000001</v>
       </c>
       <c r="C143" s="5">
         <v>-0.49144273999999655</v>
       </c>
       <c r="D143" s="5">
         <v>-4.0715915937001412</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>140.77680208999999</v>
       </c>
       <c r="C144" s="5">
         <v>-0.84901602000002185</v>
       </c>
       <c r="D144" s="5">
         <v>-6.961228689418208</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>140.54859304999999</v>
       </c>
       <c r="C145" s="5">
         <v>-0.22820903999999587</v>
       </c>
       <c r="D145" s="5">
         <v>-1.928033361234005</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>139.91129541000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.63729763999998568</v>
       </c>
       <c r="D146" s="5">
         <v>-5.3075612125622618</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>139.11182954</v>
       </c>
       <c r="C147" s="5">
         <v>-0.79946587000000591</v>
       </c>
       <c r="D147" s="5">
         <v>-6.6454658963737812</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>138.70194287000001</v>
       </c>
       <c r="C148" s="5">
         <v>-0.40988666999999168</v>
       </c>
       <c r="D148" s="5">
         <v>-3.4790058724308959</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>138.24335894000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.45858393000000319</v>
       </c>
       <c r="D149" s="5">
         <v>-3.8961479902023144</v>
       </c>
       <c r="E149" s="5">
         <v>-2.5140793340224232</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>138.73214349</v>
       </c>
       <c r="C150" s="5">
         <v>0.48878454999999121</v>
       </c>
       <c r="D150" s="5">
         <v>4.3263054326211803</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>138.33460074000001</v>
       </c>
       <c r="C151" s="5">
         <v>-0.39754274999998529</v>
       </c>
       <c r="D151" s="5">
         <v>-3.3849696671852225</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>138.48972499000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.15512425000000007</v>
       </c>
       <c r="D152" s="5">
         <v>1.3539742203943161</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>139.34997290000001</v>
       </c>
       <c r="C153" s="5">
         <v>0.86024790999999823</v>
       </c>
       <c r="D153" s="5">
         <v>7.7139689861146721</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>139.70881338999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.35884048999997731</v>
       </c>
       <c r="D154" s="5">
         <v>3.1342666983823042</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>139.36710277</v>
       </c>
       <c r="C155" s="5">
         <v>-0.34171061999998642</v>
       </c>
       <c r="D155" s="5">
         <v>-2.8958896550286939</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>139.22318041</v>
       </c>
       <c r="C156" s="5">
         <v>-0.1439223600000048</v>
       </c>
       <c r="D156" s="5">
         <v>-1.2322080495557164</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>139.04230376999999</v>
       </c>
       <c r="C157" s="5">
         <v>-0.18087664000000814</v>
       </c>
       <c r="D157" s="5">
         <v>-1.5479298485762238</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>139.61753307999999</v>
       </c>
       <c r="C158" s="5">
         <v>0.57522930999999744</v>
       </c>
       <c r="D158" s="5">
         <v>5.0790318037506887</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>138.48068882000001</v>
       </c>
       <c r="C159" s="5">
         <v>-1.1368442599999753</v>
       </c>
       <c r="D159" s="5">
         <v>-9.3451466522606168</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>138.42760464</v>
       </c>
       <c r="C160" s="5">
         <v>-5.3084180000013248E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-0.45903067958287247</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>137.83925518000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.58834945999998922</v>
       </c>
       <c r="D161" s="5">
         <v>-4.9827261684186723</v>
       </c>
       <c r="E161" s="5">
         <v>-0.29231332564436663</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>136.17716093000001</v>
       </c>
       <c r="C162" s="5">
         <v>-1.6620942499999956</v>
       </c>
       <c r="D162" s="5">
         <v>-13.547751188287005</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>136.38924503999999</v>
       </c>
       <c r="C163" s="5">
         <v>0.21208410999997795</v>
       </c>
       <c r="D163" s="5">
         <v>1.8849877932691994</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>136.51630345999999</v>
       </c>
       <c r="C164" s="5">
         <v>0.12705841999999734</v>
       </c>
       <c r="D164" s="5">
         <v>1.1236498170682063</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>135.77070230999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.74560114999999882</v>
       </c>
       <c r="D165" s="5">
         <v>-6.3606192452249521</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>135.40749052000001</v>
       </c>
       <c r="C166" s="5">
         <v>-0.36321178999997983</v>
       </c>
       <c r="D166" s="5">
         <v>-3.1634073892757297</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>135.44918701</v>
       </c>
       <c r="C167" s="5">
         <v>4.1696489999992536E-2</v>
       </c>
       <c r="D167" s="5">
         <v>0.37014656390139677</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>135.60071381</v>
       </c>
       <c r="C168" s="5">
         <v>0.15152679999999918</v>
       </c>
       <c r="D168" s="5">
         <v>1.3507288673235252</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>135.27739643999999</v>
       </c>
       <c r="C169" s="5">
         <v>-0.32331737000001226</v>
       </c>
       <c r="D169" s="5">
         <v>-2.8239759037866907</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>135.98898671000001</v>
       </c>
       <c r="C170" s="5">
         <v>0.71159027000001629</v>
       </c>
       <c r="D170" s="5">
         <v>6.4981389425841307</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>137.52907991000001</v>
       </c>
       <c r="C171" s="5">
         <v>1.5400932000000012</v>
       </c>
       <c r="D171" s="5">
         <v>14.46945025448807</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>136.63293734000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.89614256999999498</v>
       </c>
       <c r="D172" s="5">
         <v>-7.5449987284780917</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>136.86630488</v>
       </c>
       <c r="C173" s="5">
         <v>0.23336753999998905</v>
       </c>
       <c r="D173" s="5">
         <v>2.0689504083859722</v>
       </c>
       <c r="E173" s="5">
         <v>-0.70585864580410274</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>136.50066906999999</v>
       </c>
       <c r="C174" s="5">
         <v>-0.36563581000001477</v>
       </c>
       <c r="D174" s="5">
         <v>-3.1590918427651271</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>137.02487801000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.52420894000002249</v>
       </c>
       <c r="D175" s="5">
         <v>4.7070027052734442</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>137.25505822</v>
       </c>
       <c r="C176" s="5">
         <v>0.23018020999998612</v>
       </c>
       <c r="D176" s="5">
         <v>2.0345399967812039</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>137.63243077999999</v>
       </c>
       <c r="C177" s="5">
         <v>0.37737255999999775</v>
       </c>
       <c r="D177" s="5">
         <v>3.3496623598494368</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>137.60951241999999</v>
       </c>
       <c r="C178" s="5">
         <v>-2.2918360000005578E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-0.19963941652586525</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>137.58172644999999</v>
       </c>
       <c r="C179" s="5">
         <v>-2.7785969999996496E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-0.24203384585915755</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>137.70010934000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.11838289000002078</v>
       </c>
       <c r="D180" s="5">
         <v>1.0374466181736208</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>138.32224909999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.62213975999998183</v>
       </c>
       <c r="D181" s="5">
         <v>5.5584686915306492</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>138.28910346000001</v>
       </c>
       <c r="C182" s="5">
         <v>-3.3145639999986543E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-0.28717280971405357</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>138.15670811999999</v>
       </c>
       <c r="C183" s="5">
         <v>-0.1323953400000164</v>
       </c>
       <c r="D183" s="5">
         <v>-1.1428268733982394</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>137.74659323</v>
       </c>
       <c r="C184" s="5">
         <v>-0.41011488999998846</v>
       </c>
       <c r="D184" s="5">
         <v>-3.5045847858177992</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>138.02603718</v>
       </c>
       <c r="C185" s="5">
         <v>0.279443950000001</v>
       </c>
       <c r="D185" s="5">
         <v>2.4617648061659558</v>
       </c>
       <c r="E185" s="5">
         <v>0.84734683311338266</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>138.83925396000001</v>
       </c>
       <c r="C186" s="5">
         <v>0.81321678000000475</v>
       </c>
       <c r="D186" s="5">
         <v>7.3037809555193345</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>139.42331702000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.58406306000000541</v>
       </c>
       <c r="D187" s="5">
         <v>5.1665612436374575</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>139.65337851999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.2300614999999766</v>
       </c>
       <c r="D188" s="5">
         <v>1.9981818676776619</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>140.26800781</v>
       </c>
       <c r="C189" s="5">
         <v>0.61462929000001054</v>
       </c>
       <c r="D189" s="5">
         <v>5.4110613196007185</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>140.58870135999999</v>
       </c>
       <c r="C190" s="5">
         <v>0.32069354999998723</v>
       </c>
       <c r="D190" s="5">
         <v>2.7783130890617569</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>140.93208383999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.34338248000000249</v>
       </c>
       <c r="D191" s="5">
         <v>2.9706491147175385</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>141.63621617000001</v>
       </c>
       <c r="C192" s="5">
         <v>0.70413233000002151</v>
       </c>
       <c r="D192" s="5">
         <v>6.1630311555836093</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>141.60306186</v>
       </c>
       <c r="C193" s="5">
         <v>-3.3154310000014675E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-0.28053552852811414</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>141.68226086000001</v>
       </c>
       <c r="C194" s="5">
         <v>7.9199000000016895E-2</v>
       </c>
       <c r="D194" s="5">
         <v>0.67323191739918631</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>141.82907317999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.1468123199999809</v>
       </c>
       <c r="D195" s="5">
         <v>1.2505609712756494</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>142.27803194000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.44895876000001067</v>
       </c>
       <c r="D196" s="5">
         <v>3.8654271415915709</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>142.45100481</v>
       </c>
       <c r="C197" s="5">
         <v>0.17297286999999528</v>
       </c>
       <c r="D197" s="5">
         <v>1.4686806773314798</v>
       </c>
       <c r="E197" s="5">
         <v>3.2058934099726377</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>143.20229180999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.75128699999999071</v>
       </c>
       <c r="D198" s="5">
         <v>6.51564902742654</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>143.63903819000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.43674638000001664</v>
       </c>
       <c r="D199" s="5">
         <v>3.7218464120280847</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>144.61549582000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.97645762999999874</v>
       </c>
       <c r="D200" s="5">
         <v>8.4696178159549227</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>144.51012387</v>
       </c>
       <c r="C201" s="5">
         <v>-0.10537195000000565</v>
       </c>
       <c r="D201" s="5">
         <v>-0.87086681183494719</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>144.91070175999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.40057788999999389</v>
       </c>
       <c r="D202" s="5">
         <v>3.3775501033749489</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>145.13610220999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.22540044999999509</v>
       </c>
       <c r="D203" s="5">
         <v>1.8825836957375719</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>145.05584128000001</v>
       </c>
       <c r="C204" s="5">
         <v>-8.0260929999980135E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-0.66159084530762469</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>145.62674407</v>
       </c>
       <c r="C205" s="5">
         <v>0.570902789999991</v>
       </c>
       <c r="D205" s="5">
         <v>4.8264816646347519</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>146.44183330000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.81508923000001232</v>
       </c>
       <c r="D206" s="5">
         <v>6.9272038613171993</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>147.77531191</v>
       </c>
       <c r="C207" s="5">
         <v>1.333478609999986</v>
       </c>
       <c r="D207" s="5">
         <v>11.491236061215782</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>148.8808037</v>
       </c>
       <c r="C208" s="5">
         <v>1.1054917900000021</v>
       </c>
       <c r="D208" s="5">
         <v>9.3558041657667559</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>149.52077449000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.63997079000000667</v>
       </c>
       <c r="D209" s="5">
         <v>5.2819694495103597</v>
       </c>
       <c r="E209" s="5">
         <v>4.962948270831502</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>149.90251316999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.38173867999998379</v>
       </c>
       <c r="D210" s="5">
         <v>3.1070859553153474</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>149.71438839999999</v>
       </c>
       <c r="C211" s="5">
         <v>-0.18812477000000172</v>
       </c>
       <c r="D211" s="5">
         <v>-1.4956254283845394</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>150.14420809999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.42981969999999592</v>
       </c>
       <c r="D212" s="5">
         <v>3.5000401534783787</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>150.15495246</v>
       </c>
       <c r="C213" s="5">
         <v>1.0744360000018105E-2</v>
       </c>
       <c r="D213" s="5">
         <v>8.5906129255608477E-2</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>150.61306245</v>
       </c>
       <c r="C214" s="5">
         <v>0.45810998999999697</v>
       </c>
       <c r="D214" s="5">
         <v>3.7231603567639437</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>150.67299270999999</v>
       </c>
       <c r="C215" s="5">
         <v>5.9930259999987356E-2</v>
       </c>
       <c r="D215" s="5">
         <v>0.47853691104289275</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>151.52614814</v>
       </c>
       <c r="C216" s="5">
         <v>0.85315543000001526</v>
       </c>
       <c r="D216" s="5">
         <v>7.0104099431524514</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>151.41170711000001</v>
       </c>
       <c r="C217" s="5">
         <v>-0.11444102999999473</v>
       </c>
       <c r="D217" s="5">
         <v>-0.90255192498883696</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>151.58481219999999</v>
       </c>
       <c r="C218" s="5">
         <v>0.17310508999997865</v>
       </c>
       <c r="D218" s="5">
         <v>1.3805886345064966</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>151.27644579</v>
       </c>
       <c r="C219" s="5">
         <v>-0.30836640999999076</v>
       </c>
       <c r="D219" s="5">
         <v>-2.4140111604028847</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>152.00652511000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.73007932000001574</v>
       </c>
       <c r="D220" s="5">
         <v>5.9475761813835515</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>152.35679891000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.35027379999999653</v>
       </c>
       <c r="D221" s="5">
         <v>2.8005170624273434</v>
       </c>
       <c r="E221" s="5">
         <v>1.8967427300141892</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>152.28431705</v>
       </c>
       <c r="C222" s="5">
         <v>-7.2481860000010556E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-0.5693937496955237</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>152.81887164</v>
       </c>
       <c r="C223" s="5">
         <v>0.53455458999999905</v>
       </c>
       <c r="D223" s="5">
         <v>4.2945716193462991</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>153.16466252000001</v>
       </c>
       <c r="C224" s="5">
         <v>0.34579088000000979</v>
       </c>
       <c r="D224" s="5">
         <v>2.7493482527647162</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>152.44877356999999</v>
       </c>
       <c r="C225" s="5">
         <v>-0.7158889500000214</v>
       </c>
       <c r="D225" s="5">
         <v>-5.4668175767876974</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>152.05893592000001</v>
       </c>
       <c r="C226" s="5">
         <v>-0.38983764999997561</v>
       </c>
       <c r="D226" s="5">
         <v>-3.0258132677986271</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>152.02268147999999</v>
       </c>
       <c r="C227" s="5">
         <v>-3.6254440000021759E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-0.2857334441948356</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>152.43282224999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.41014076999999816</v>
       </c>
       <c r="D228" s="5">
         <v>3.2859438962620224</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>152.72961455000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.29679230000002121</v>
       </c>
       <c r="D229" s="5">
         <v>2.3616274273013271</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>152.19628220999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.53333234000001539</v>
       </c>
       <c r="D230" s="5">
         <v>-4.1108526316404159</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>151.60453305999999</v>
       </c>
       <c r="C231" s="5">
         <v>-0.59174914999999828</v>
       </c>
       <c r="D231" s="5">
         <v>-4.5671881513803081</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>150.58138215</v>
       </c>
       <c r="C232" s="5">
         <v>-1.0231509099999982</v>
       </c>
       <c r="D232" s="5">
         <v>-7.8046316855972631</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>149.70960889</v>
       </c>
       <c r="C233" s="5">
         <v>-0.87177325999999766</v>
       </c>
       <c r="D233" s="5">
         <v>-6.7302612787033311</v>
       </c>
       <c r="E233" s="5">
         <v>-1.7374938558296638</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>148.44849059000001</v>
       </c>
       <c r="C234" s="5">
         <v>-1.2611182999999926</v>
       </c>
       <c r="D234" s="5">
         <v>-9.6530858381473017</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>147.93456928000001</v>
       </c>
       <c r="C235" s="5">
         <v>-0.51392131000000063</v>
       </c>
       <c r="D235" s="5">
         <v>-4.0761445545440589</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>146.77253009</v>
       </c>
       <c r="C236" s="5">
         <v>-1.1620391900000016</v>
       </c>
       <c r="D236" s="5">
         <v>-9.0293474816631853</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>146.28871368</v>
       </c>
       <c r="C237" s="5">
         <v>-0.48381641000000286</v>
       </c>
       <c r="D237" s="5">
         <v>-3.8847090076933877</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>145.90440135</v>
       </c>
       <c r="C238" s="5">
         <v>-0.3843123300000002</v>
       </c>
       <c r="D238" s="5">
         <v>-3.1073437099268686</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>145.89679444999999</v>
       </c>
       <c r="C239" s="5">
         <v>-7.6069000000131837E-3</v>
       </c>
       <c r="D239" s="5">
         <v>-6.2545494479249175E-2</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>145.23364434000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.66315010999997526</v>
       </c>
       <c r="D240" s="5">
         <v>-5.3200928899080235</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>145.13214869999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.10149564000002442</v>
       </c>
       <c r="D241" s="5">
         <v>-0.8353967977691279</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>145.28878193</v>
       </c>
       <c r="C242" s="5">
         <v>0.15663323000001128</v>
       </c>
       <c r="D242" s="5">
         <v>1.3028099076416666</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>144.35982622</v>
       </c>
       <c r="C243" s="5">
         <v>-0.92895570999999677</v>
       </c>
       <c r="D243" s="5">
         <v>-7.4084799126411749</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>144.00094773000001</v>
       </c>
       <c r="C244" s="5">
         <v>-0.35887848999999505</v>
       </c>
       <c r="D244" s="5">
         <v>-2.9427465233265004</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>143.78257518000001</v>
       </c>
       <c r="C245" s="5">
         <v>-0.218372549999998</v>
       </c>
       <c r="D245" s="5">
         <v>-1.8046579168590871</v>
       </c>
       <c r="E245" s="5">
         <v>-3.9590202352040804</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>143.78295186</v>
       </c>
       <c r="C246" s="5">
         <v>3.766799999880277E-4</v>
       </c>
       <c r="D246" s="5">
         <v>3.1437920242849415E-3</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>143.74004226</v>
       </c>
       <c r="C247" s="5">
         <v>-4.2909600000001547E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-0.35753255919491744</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>143.91066956</v>
       </c>
       <c r="C248" s="5">
         <v>0.1706273000000067</v>
       </c>
       <c r="D248" s="5">
         <v>1.433802651237559</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>144.32368192999999</v>
       </c>
       <c r="C249" s="5">
         <v>0.41301236999998991</v>
       </c>
       <c r="D249" s="5">
         <v>3.4987901651102327</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>144.35082702</v>
       </c>
       <c r="C250" s="5">
         <v>2.7145090000004757E-2</v>
       </c>
       <c r="D250" s="5">
         <v>0.22593538023891746</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>144.30163662999999</v>
       </c>
       <c r="C251" s="5">
         <v>-4.9190390000006801E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-0.40815810799491592</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>143.95263543999999</v>
       </c>
       <c r="C252" s="5">
         <v>-0.34900118999999563</v>
       </c>
       <c r="D252" s="5">
         <v>-2.8639673916722508</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>144.18904631999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.23641087999999399</v>
       </c>
       <c r="D253" s="5">
         <v>1.9886374945452312</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>144.01754686000001</v>
       </c>
       <c r="C254" s="5">
         <v>-0.1714994599999784</v>
       </c>
       <c r="D254" s="5">
         <v>-1.4179883633985813</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>144.45164249999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.43409563999998113</v>
       </c>
       <c r="D255" s="5">
         <v>3.6775925773200768</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>144.24866460999999</v>
       </c>
       <c r="C256" s="5">
         <v>-0.20297788999999966</v>
       </c>
       <c r="D256" s="5">
         <v>-1.673223112638933</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>144.63016377</v>
       </c>
       <c r="C257" s="5">
         <v>0.38149916000000417</v>
       </c>
       <c r="D257" s="5">
         <v>3.2202530783601135</v>
       </c>
       <c r="E257" s="5">
         <v>0.58949326018045145</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>145.53384853</v>
       </c>
       <c r="C258" s="5">
         <v>0.90368476000000442</v>
       </c>
       <c r="D258" s="5">
         <v>7.7610050634506988</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>145.29409214</v>
       </c>
       <c r="C259" s="5">
         <v>-0.2397563899999966</v>
       </c>
       <c r="D259" s="5">
         <v>-1.9590978857329522</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>145.96776079</v>
       </c>
       <c r="C260" s="5">
         <v>0.67366864999999621</v>
       </c>
       <c r="D260" s="5">
         <v>5.7080063164759443</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>146.66296259000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.69520180000000664</v>
       </c>
       <c r="D261" s="5">
         <v>5.8673621868273518</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>146.52344891000001</v>
       </c>
       <c r="C262" s="5">
         <v>-0.1395136799999932</v>
       </c>
       <c r="D262" s="5">
         <v>-1.1355510576871231</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>146.63493847999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.11148956999997495</v>
       </c>
       <c r="D263" s="5">
         <v>0.91690989275223789</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>147.22909677999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.59415830000000369</v>
       </c>
       <c r="D264" s="5">
         <v>4.9721851438138787</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>147.52491388999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.29581711000000155</v>
       </c>
       <c r="D265" s="5">
         <v>2.4378994238898111</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>147.78766883</v>
       </c>
       <c r="C266" s="5">
         <v>0.26275494000000776</v>
       </c>
       <c r="D266" s="5">
         <v>2.1583681279944811</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>148.04252835</v>
       </c>
       <c r="C267" s="5">
         <v>0.25485951999999656</v>
       </c>
       <c r="D267" s="5">
         <v>2.0891384016307413</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>148.45655909000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.41403074000001538</v>
       </c>
       <c r="D268" s="5">
         <v>3.4081480639435613</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>148.80177678000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.34521768999999836</v>
       </c>
       <c r="D269" s="5">
         <v>2.8264210219225872</v>
       </c>
       <c r="E269" s="5">
         <v>2.8843312496236839</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>149.46434198</v>
       </c>
       <c r="C270" s="5">
         <v>0.66256519999998886</v>
       </c>
       <c r="D270" s="5">
         <v>5.4760190733511349</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>149.68792528</v>
       </c>
       <c r="C271" s="5">
         <v>0.22358330000000137</v>
       </c>
       <c r="D271" s="5">
         <v>1.8099194826822318</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>150.03938980999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.35146452999998701</v>
       </c>
       <c r="D272" s="5">
         <v>2.8542504181416906</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>150.34655097999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.30716117000000054</v>
       </c>
       <c r="D273" s="5">
         <v>2.4844947582268961</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>150.73331107999999</v>
       </c>
       <c r="C274" s="5">
         <v>0.3867601000000036</v>
       </c>
       <c r="D274" s="5">
         <v>3.131001334079464</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>151.34104593000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.60773485000001415</v>
       </c>
       <c r="D275" s="5">
         <v>4.946969681244906</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>151.58193315</v>
       </c>
       <c r="C276" s="5">
         <v>0.24088721999999052</v>
       </c>
       <c r="D276" s="5">
         <v>1.92683145126058</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>151.69847858</v>
       </c>
       <c r="C277" s="5">
         <v>0.11654543000000217</v>
       </c>
       <c r="D277" s="5">
         <v>0.9265447347868383</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>152.32124662000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.62276804000001107</v>
       </c>
       <c r="D278" s="5">
         <v>5.0391316068892911</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>152.86857168</v>
       </c>
       <c r="C279" s="5">
         <v>0.54732505999999148</v>
       </c>
       <c r="D279" s="5">
         <v>4.3981177980682018</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>154.35985367000001</v>
       </c>
       <c r="C280" s="5">
         <v>1.4912819900000045</v>
       </c>
       <c r="D280" s="5">
         <v>12.355362410512738</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>153.88976604999999</v>
       </c>
       <c r="C281" s="5">
         <v>-0.47008762000001525</v>
       </c>
       <c r="D281" s="5">
         <v>-3.5938866113964352</v>
       </c>
       <c r="E281" s="5">
         <v>3.4193067986832304</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>154.21370529000001</v>
       </c>
       <c r="C282" s="5">
         <v>0.32393924000001562</v>
       </c>
       <c r="D282" s="5">
         <v>2.5554611753334955</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>155.19427565000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.98057036000000153</v>
       </c>
       <c r="D283" s="5">
         <v>7.9027998773817387</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>155.31062059000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.11634494000000473</v>
       </c>
       <c r="D284" s="5">
         <v>0.90332600620999237</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>155.88986887999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.57924828999998113</v>
       </c>
       <c r="D285" s="5">
         <v>4.5684908914113587</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>156.61217988999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.72231100999999853</v>
       </c>
       <c r="D286" s="5">
         <v>5.7040709852417715</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>156.97417726</v>
       </c>
       <c r="C287" s="5">
         <v>0.36199737000001164</v>
       </c>
       <c r="D287" s="5">
         <v>2.809245313502351</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>157.73047632000001</v>
       </c>
       <c r="C288" s="5">
         <v>0.75629906000000346</v>
       </c>
       <c r="D288" s="5">
         <v>5.9372736375939983</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>158.6746842</v>
       </c>
       <c r="C289" s="5">
         <v>0.94420787999999334</v>
       </c>
       <c r="D289" s="5">
         <v>7.4247455929874917</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>159.33694224999999</v>
       </c>
       <c r="C290" s="5">
         <v>0.66225804999999127</v>
       </c>
       <c r="D290" s="5">
         <v>5.125005492242396</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>159.97529022000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.63834797000001231</v>
       </c>
       <c r="D291" s="5">
         <v>4.9148918969252442</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>160.59031580000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.61502558000000818</v>
       </c>
       <c r="D292" s="5">
         <v>4.7122146755917305</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>161.37472725000001</v>
       </c>
       <c r="C293" s="5">
         <v>0.78441144999999324</v>
       </c>
       <c r="D293" s="5">
         <v>6.0215207216006261</v>
       </c>
       <c r="E293" s="5">
         <v>4.8638459802246237</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>161.88607350000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.51134625000000256</v>
       </c>
       <c r="D294" s="5">
         <v>3.8693990877279871</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>162.84506630000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.95899280000000431</v>
       </c>
       <c r="D295" s="5">
         <v>7.3448935952081351</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>163.34980641000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.50474011000000019</v>
       </c>
       <c r="D296" s="5">
         <v>3.7834791471162088</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>164.10635911</v>
       </c>
       <c r="C297" s="5">
         <v>0.75655269999998609</v>
       </c>
       <c r="D297" s="5">
         <v>5.701568955891112</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>164.41081201</v>
       </c>
       <c r="C298" s="5">
         <v>0.30445290000000114</v>
       </c>
       <c r="D298" s="5">
         <v>2.2491174904725852</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>165.33070964999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.91989763999998786</v>
       </c>
       <c r="D299" s="5">
         <v>6.924657315760574</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>165.68885653000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.35814688000002093</v>
       </c>
       <c r="D300" s="5">
         <v>2.6306904292952904</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>166.30646068999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.61760415999998486</v>
       </c>
       <c r="D301" s="5">
         <v>4.5658431601776961</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>166.92576320000001</v>
       </c>
       <c r="C302" s="5">
         <v>0.61930251000001135</v>
       </c>
       <c r="D302" s="5">
         <v>4.5613047278787677</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>168.28241310000001</v>
       </c>
       <c r="C303" s="5">
         <v>1.3566499000000078</v>
       </c>
       <c r="D303" s="5">
         <v>10.200692943392188</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>168.44952117</v>
       </c>
       <c r="C304" s="5">
         <v>0.1671080699999834</v>
       </c>
       <c r="D304" s="5">
         <v>1.1981557093778683</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>169.35395098999999</v>
       </c>
       <c r="C305" s="5">
         <v>0.90442981999999006</v>
       </c>
       <c r="D305" s="5">
         <v>6.6366829580310815</v>
       </c>
       <c r="E305" s="5">
         <v>4.9445312013687515</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>169.88409136999999</v>
       </c>
       <c r="C306" s="5">
         <v>0.53014038000000596</v>
       </c>
       <c r="D306" s="5">
         <v>3.821797376590208</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>170.20445371</v>
       </c>
       <c r="C307" s="5">
         <v>0.32036234000000263</v>
       </c>
       <c r="D307" s="5">
         <v>2.286542731535457</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>170.90532540000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.70087169000001381</v>
       </c>
       <c r="D308" s="5">
         <v>5.0548498097834127</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>171.61249622</v>
       </c>
       <c r="C309" s="5">
         <v>0.70717081999998754</v>
       </c>
       <c r="D309" s="5">
         <v>5.0799252831651875</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>172.39882292999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.78632670999999732</v>
       </c>
       <c r="D310" s="5">
         <v>5.6390906590047196</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>172.98117384</v>
       </c>
       <c r="C311" s="5">
         <v>0.58235091000000239</v>
       </c>
       <c r="D311" s="5">
         <v>4.1296773748585647</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>173.87235238</v>
       </c>
       <c r="C312" s="5">
         <v>0.89117853999999852</v>
       </c>
       <c r="D312" s="5">
         <v>6.3604779072028439</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>174.00236279999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.13001041999999075</v>
       </c>
       <c r="D313" s="5">
         <v>0.90098116038850318</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>175.03404673</v>
       </c>
       <c r="C314" s="5">
         <v>1.031683930000014</v>
       </c>
       <c r="D314" s="5">
         <v>7.3516331701056536</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>175.70746632999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.67341959999998835</v>
       </c>
       <c r="D315" s="5">
         <v>4.7157945410665203</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>175.01030578999999</v>
       </c>
       <c r="C316" s="5">
         <v>-0.69716053999999872</v>
       </c>
       <c r="D316" s="5">
         <v>-4.6587399228231412</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>175.32808377999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.31777798999999618</v>
       </c>
       <c r="D317" s="5">
         <v>2.2008132738915887</v>
       </c>
       <c r="E317" s="5">
         <v>3.5276016621264228</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>175.23781804999999</v>
       </c>
       <c r="C318" s="5">
         <v>-9.0265729999998712E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-0.6160603717723645</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>176.35912039999999</v>
       </c>
       <c r="C319" s="5">
         <v>1.1213023500000077</v>
       </c>
       <c r="D319" s="5">
         <v>7.954573349801608</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>177.03422344000001</v>
       </c>
       <c r="C320" s="5">
         <v>0.67510304000001042</v>
       </c>
       <c r="D320" s="5">
         <v>4.6915607363170908</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>177.27950032000001</v>
       </c>
       <c r="C321" s="5">
         <v>0.2452768800000058</v>
       </c>
       <c r="D321" s="5">
         <v>1.6753003408728206</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>177.75920668000001</v>
       </c>
       <c r="C322" s="5">
         <v>0.47970635999999445</v>
       </c>
       <c r="D322" s="5">
         <v>3.295883208121797</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>178.47037243</v>
       </c>
       <c r="C323" s="5">
         <v>0.71116574999999216</v>
       </c>
       <c r="D323" s="5">
         <v>4.9079301495130068</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>179.04708335999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.57671092999999019</v>
       </c>
       <c r="D324" s="5">
         <v>3.9473569156575739</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>179.37829761</v>
       </c>
       <c r="C325" s="5">
         <v>0.33121425000001636</v>
       </c>
       <c r="D325" s="5">
         <v>2.242572059016279</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>179.66491959999999</v>
       </c>
       <c r="C326" s="5">
         <v>0.28662198999998623</v>
       </c>
       <c r="D326" s="5">
         <v>1.9343768796633798</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>180.06310522000001</v>
       </c>
       <c r="C327" s="5">
         <v>0.39818562000002089</v>
       </c>
       <c r="D327" s="5">
         <v>2.6921805135912136</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>180.58164618000001</v>
       </c>
       <c r="C328" s="5">
         <v>0.51854095999999572</v>
       </c>
       <c r="D328" s="5">
         <v>3.5109914677033283</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>180.14923519000001</v>
       </c>
       <c r="C329" s="5">
         <v>-0.43241098999999394</v>
       </c>
       <c r="D329" s="5">
         <v>-2.8359117809485079</v>
       </c>
       <c r="E329" s="5">
         <v>2.7497884571929587</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>181.17737271999999</v>
       </c>
       <c r="C330" s="5">
         <v>1.0281375299999809</v>
       </c>
       <c r="D330" s="5">
         <v>7.0676865472930395</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>180.833788</v>
       </c>
       <c r="C331" s="5">
         <v>-0.34358471999999551</v>
       </c>
       <c r="D331" s="5">
         <v>-2.2520932841772368</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>180.88526490999999</v>
       </c>
       <c r="C332" s="5">
         <v>5.1476909999990994E-2</v>
       </c>
       <c r="D332" s="5">
         <v>0.34213239960221298</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>180.81187184000001</v>
       </c>
       <c r="C333" s="5">
         <v>-7.3393069999980298E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-0.48580745182060792</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>181.02268878000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.21081694000000084</v>
       </c>
       <c r="D334" s="5">
         <v>1.4081428125454432</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>181.07724902999999</v>
       </c>
       <c r="C335" s="5">
         <v>5.4560249999980215E-2</v>
       </c>
       <c r="D335" s="5">
         <v>0.36228023686259991</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>180.74067718000001</v>
       </c>
       <c r="C336" s="5">
         <v>-0.33657184999998435</v>
       </c>
       <c r="D336" s="5">
         <v>-2.2078023887701637</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>181.49154967000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.75087249000000611</v>
       </c>
       <c r="D337" s="5">
         <v>5.1008056950887948</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>180.94284583999999</v>
       </c>
       <c r="C338" s="5">
         <v>-0.54870383000002221</v>
       </c>
       <c r="D338" s="5">
         <v>-3.5682403057423873</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>180.99681213</v>
       </c>
       <c r="C339" s="5">
         <v>5.3966290000005301E-2</v>
       </c>
       <c r="D339" s="5">
         <v>0.35848824800810419</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>181.07473794000001</v>
       </c>
       <c r="C340" s="5">
         <v>7.7925810000010642E-2</v>
       </c>
       <c r="D340" s="5">
         <v>0.51786945071548018</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>181.06772659000001</v>
       </c>
       <c r="C341" s="5">
         <v>-7.0113499999990836E-3</v>
       </c>
       <c r="D341" s="5">
         <v>-4.6455008178603041E-2</v>
       </c>
       <c r="E341" s="5">
         <v>0.50985029108299162</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>180.55567482000001</v>
       </c>
       <c r="C342" s="5">
         <v>-0.51205176999999935</v>
       </c>
       <c r="D342" s="5">
         <v>-3.341260515478861</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>180.8287985</v>
       </c>
       <c r="C343" s="5">
         <v>0.27312367999999765</v>
       </c>
       <c r="D343" s="5">
         <v>1.8303994116194655</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>180.52348752</v>
       </c>
       <c r="C344" s="5">
         <v>-0.30531098000000156</v>
       </c>
       <c r="D344" s="5">
         <v>-2.0073685361397309</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>181.03428618000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.51079866000000607</v>
       </c>
       <c r="D345" s="5">
         <v>3.448792720892091</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>181.46664748000001</v>
       </c>
       <c r="C346" s="5">
         <v>0.43236129999999662</v>
       </c>
       <c r="D346" s="5">
         <v>2.9038879293808995</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>181.23144035000001</v>
       </c>
       <c r="C347" s="5">
         <v>-0.23520712999999205</v>
       </c>
       <c r="D347" s="5">
         <v>-1.5443340947059681</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>181.2568536</v>
       </c>
       <c r="C348" s="5">
         <v>2.541324999998551E-2</v>
       </c>
       <c r="D348" s="5">
         <v>0.16840030949201168</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>181.51887939</v>
       </c>
       <c r="C349" s="5">
         <v>0.2620257899999956</v>
       </c>
       <c r="D349" s="5">
         <v>1.7485850251693691</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>181.47043296999999</v>
       </c>
       <c r="C350" s="5">
         <v>-4.8446420000004764E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-0.31980387643952835</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>180.75736988</v>
       </c>
       <c r="C351" s="5">
         <v>-0.71306308999999146</v>
       </c>
       <c r="D351" s="5">
         <v>-4.6146545650573634</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>181.05912157</v>
       </c>
       <c r="C352" s="5">
         <v>0.30175169000000324</v>
       </c>
       <c r="D352" s="5">
         <v>2.0217447237254271</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>180.38318537999999</v>
       </c>
       <c r="C353" s="5">
         <v>-0.67593619000001581</v>
       </c>
       <c r="D353" s="5">
         <v>-4.3890322405930604</v>
       </c>
       <c r="E353" s="5">
         <v>-0.37805810173452414</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>181.05078895</v>
       </c>
       <c r="C354" s="5">
         <v>0.66760357000001136</v>
       </c>
       <c r="D354" s="5">
         <v>4.5327648784233343</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>181.26217213999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.21138318999999228</v>
       </c>
       <c r="D355" s="5">
         <v>1.4100741995443533</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>181.61742279000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.35525065000001632</v>
       </c>
       <c r="D356" s="5">
         <v>2.3773639589732554</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>182.36740893999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.74998614999998381</v>
       </c>
       <c r="D357" s="5">
         <v>5.0694912775812506</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>182.14960833000001</v>
       </c>
       <c r="C358" s="5">
         <v>-0.21780060999998341</v>
       </c>
       <c r="D358" s="5">
         <v>-1.4237783422291317</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>182.94861782999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.79900949999998261</v>
       </c>
       <c r="D359" s="5">
         <v>5.3927392393117168</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>183.39444563999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.44582780999999727</v>
       </c>
       <c r="D360" s="5">
         <v>2.963796281317177</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>183.76648700000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.37204136000002563</v>
       </c>
       <c r="D361" s="5">
         <v>2.4617143670356834</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>183.66644213999999</v>
       </c>
       <c r="C362" s="5">
         <v>-0.10004486000002544</v>
       </c>
       <c r="D362" s="5">
         <v>-0.65134297196824953</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>183.84318938999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.17674725000000535</v>
       </c>
       <c r="D363" s="5">
         <v>1.1609246189526079</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>184.65194590999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.80875652000000287</v>
       </c>
       <c r="D364" s="5">
         <v>5.4086171300993025</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>184.73728376</v>
       </c>
       <c r="C365" s="5">
         <v>8.5337850000001936E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.55599804524897323</v>
       </c>
       <c r="E365" s="5">
         <v>2.4138050178166948</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>184.83958762</v>
       </c>
       <c r="C366" s="5">
         <v>0.10230386000000635</v>
       </c>
       <c r="D366" s="5">
         <v>0.66656408515977095</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>184.83047970000001</v>
       </c>
       <c r="C367" s="5">
         <v>-9.1079199999910543E-3</v>
       </c>
       <c r="D367" s="5">
         <v>-5.9113648820652287E-2</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>184.50795721</v>
       </c>
       <c r="C368" s="5">
         <v>-0.32252249000001143</v>
       </c>
       <c r="D368" s="5">
         <v>-2.0739766228301981</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>168.16018209999999</v>
       </c>
       <c r="C369" s="5">
         <v>-16.347775110000015</v>
       </c>
       <c r="D369" s="5">
         <v>-67.152916009735108</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>173.77151810000001</v>
       </c>
       <c r="C370" s="5">
         <v>5.6113360000000228</v>
       </c>
       <c r="D370" s="5">
         <v>48.27403791169089</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>179.49691718</v>
       </c>
       <c r="C371" s="5">
         <v>5.7253990799999883</v>
       </c>
       <c r="D371" s="5">
         <v>47.550534231456389</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>179.46889461999999</v>
       </c>
       <c r="C372" s="5">
         <v>-2.8022560000010799E-2</v>
       </c>
       <c r="D372" s="5">
         <v>-0.18717989055420103</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>181.16832160999999</v>
       </c>
       <c r="C373" s="5">
         <v>1.6994269900000063</v>
       </c>
       <c r="D373" s="5">
         <v>11.973918386038163</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>183.01118513</v>
       </c>
       <c r="C374" s="5">
         <v>1.8428635200000087</v>
       </c>
       <c r="D374" s="5">
         <v>12.913136045154472</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>184.57100210999999</v>
       </c>
       <c r="C375" s="5">
         <v>1.5598169799999937</v>
       </c>
       <c r="D375" s="5">
         <v>10.721010668750619</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>184.94745671999999</v>
       </c>
       <c r="C376" s="5">
         <v>0.37645460999999614</v>
       </c>
       <c r="D376" s="5">
         <v>2.4751872089198601</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>184.96217974000001</v>
       </c>
       <c r="C377" s="5">
         <v>1.472302000001946E-2</v>
       </c>
       <c r="D377" s="5">
         <v>9.5569638447945415E-2</v>
       </c>
       <c r="E377" s="5">
         <v>0.12173827362980116</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>184.94571589</v>
       </c>
       <c r="C378" s="5">
         <v>-1.6463850000008051E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-0.10676209985002183</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>184.86873811999999</v>
       </c>
       <c r="C379" s="5">
         <v>-7.6977770000013379E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-0.4983200375704766</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>186.13334330999999</v>
       </c>
       <c r="C380" s="5">
         <v>1.2646051899999975</v>
       </c>
       <c r="D380" s="5">
         <v>8.5246555963189419</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>186.14983015999999</v>
       </c>
       <c r="C381" s="5">
         <v>1.6486850000006825E-2</v>
       </c>
       <c r="D381" s="5">
         <v>0.10634237088547049</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>187.97117046</v>
       </c>
       <c r="C382" s="5">
         <v>1.8213403000000028</v>
       </c>
       <c r="D382" s="5">
         <v>12.394023035408042</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>188.81916222999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.84799176999999304</v>
       </c>
       <c r="D383" s="5">
         <v>5.5499053564228573</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>190.33877314</v>
       </c>
       <c r="C384" s="5">
         <v>1.5196109100000115</v>
       </c>
       <c r="D384" s="5">
         <v>10.096722721443596</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>190.27426707000001</v>
       </c>
       <c r="C385" s="5">
         <v>-6.4506069999993088E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-0.40592445620218909</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>192.30103679999999</v>
       </c>
       <c r="C386" s="5">
         <v>2.0267697299999838</v>
       </c>
       <c r="D386" s="5">
         <v>13.558282748979057</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>194.77578195000001</v>
       </c>
       <c r="C387" s="5">
         <v>2.4747451500000182</v>
       </c>
       <c r="D387" s="5">
         <v>16.584273154291008</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>196.03334895</v>
       </c>
       <c r="C388" s="5">
         <v>1.2575669999999946</v>
       </c>
       <c r="D388" s="5">
         <v>8.0289196080741032</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>199.07683599000001</v>
       </c>
       <c r="C389" s="5">
         <v>3.0434870400000023</v>
       </c>
       <c r="D389" s="5">
         <v>20.306542325313302</v>
       </c>
       <c r="E389" s="5">
         <v>7.6311039747914311</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>199.30383154</v>
       </c>
       <c r="C390" s="5">
         <v>0.22699554999999805</v>
       </c>
       <c r="D390" s="5">
         <v>1.3769027600119665</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>202.28338880000001</v>
       </c>
       <c r="C391" s="5">
         <v>2.9795572600000071</v>
       </c>
       <c r="D391" s="5">
         <v>19.490911104498565</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>202.06791874000001</v>
       </c>
       <c r="C392" s="5">
         <v>-0.21547006000000124</v>
       </c>
       <c r="D392" s="5">
         <v>-1.2707648967823171</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>202.31559003999999</v>
       </c>
       <c r="C393" s="5">
         <v>0.24767129999997906</v>
       </c>
       <c r="D393" s="5">
         <v>1.4807759182511093</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>202.11915648999999</v>
       </c>
       <c r="C394" s="5">
         <v>-0.19643354999999474</v>
       </c>
       <c r="D394" s="5">
         <v>-1.1589099798410829</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>202.39422103999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.27506454999999619</v>
       </c>
       <c r="D395" s="5">
         <v>1.6453626975514224</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>203.59073602000001</v>
       </c>
       <c r="C396" s="5">
         <v>1.1965149800000177</v>
       </c>
       <c r="D396" s="5">
         <v>7.3294376564950969</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>204.14274158000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.55200555999999779</v>
       </c>
       <c r="D397" s="5">
         <v>3.3025794551172272</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>205.28917566999999</v>
       </c>
       <c r="C398" s="5">
         <v>1.1464340899999854</v>
       </c>
       <c r="D398" s="5">
         <v>6.951109635496433</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>204.70317183</v>
       </c>
       <c r="C399" s="5">
         <v>-0.5860038399999894</v>
       </c>
       <c r="D399" s="5">
         <v>-3.3721638544765509</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>204.51558559</v>
       </c>
       <c r="C400" s="5">
         <v>-0.18758624000000168</v>
       </c>
       <c r="D400" s="5">
         <v>-1.0941325457102358</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>205.10553202</v>
       </c>
       <c r="C401" s="5">
         <v>0.58994642999999769</v>
       </c>
       <c r="D401" s="5">
         <v>3.5169742261616843</v>
       </c>
       <c r="E401" s="5">
         <v>3.0283262239022335</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>205.53443117</v>
       </c>
       <c r="C402" s="5">
         <v>0.42889915000000656</v>
       </c>
       <c r="D402" s="5">
         <v>2.538399719206974</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>206.13412991999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.59969874999998751</v>
       </c>
       <c r="D403" s="5">
         <v>3.5580416241902002</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>206.56702534999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.43289543000000208</v>
       </c>
       <c r="D404" s="5">
         <v>2.5493926642011333</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>206.92913139000001</v>
       </c>
       <c r="C405" s="5">
         <v>0.36210604000001467</v>
       </c>
       <c r="D405" s="5">
         <v>2.123965572180686</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>207.1412579</v>
       </c>
       <c r="C406" s="5">
         <v>0.21212650999999028</v>
       </c>
       <c r="D406" s="5">
         <v>1.2370995084253877</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>207.75870219000001</v>
       </c>
       <c r="C407" s="5">
         <v>0.61744429000000878</v>
       </c>
       <c r="D407" s="5">
         <v>3.6361745116189503</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>207.00517629000001</v>
       </c>
       <c r="C408" s="5">
         <v>-0.75352589999999964</v>
       </c>
       <c r="D408" s="5">
         <v>-4.2665345714345442</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>207.49463695</v>
       </c>
       <c r="C409" s="5">
         <v>0.48946065999999178</v>
       </c>
       <c r="D409" s="5">
         <v>2.87457374113258</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>207.66559154000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.17095459000000801</v>
       </c>
       <c r="D410" s="5">
         <v>0.99317107213083844</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>208.36211015999999</v>
       </c>
       <c r="C411" s="5">
         <v>0.69651861999997777</v>
       </c>
       <c r="D411" s="5">
         <v>4.0999311653640458</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>208.07770450999999</v>
       </c>
       <c r="C412" s="5">
         <v>-0.28440564999999651</v>
       </c>
       <c r="D412" s="5">
         <v>-1.6257095333429894</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>207.50770972999999</v>
       </c>
       <c r="C413" s="5">
         <v>-0.56999478000000181</v>
       </c>
       <c r="D413" s="5">
         <v>-3.2381266926878371</v>
       </c>
       <c r="E413" s="5">
         <v>1.1711910870184417</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>208.51251822</v>
       </c>
       <c r="C414" s="5">
         <v>1.0048084900000163</v>
       </c>
       <c r="D414" s="5">
         <v>5.9680041230021574</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>208.1276398</v>
       </c>
       <c r="C415" s="5">
         <v>-0.38487842000000683</v>
       </c>
       <c r="D415" s="5">
         <v>-2.1926456377313608</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>207.76287840000001</v>
       </c>
       <c r="C416" s="5">
         <v>-0.36476139999999191</v>
       </c>
       <c r="D416" s="5">
         <v>-2.0829478215931063</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>208.48466055</v>
       </c>
       <c r="C417" s="5">
         <v>0.72178214999999568</v>
       </c>
       <c r="D417" s="5">
         <v>4.2494663647410391</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>209.22730658</v>
       </c>
       <c r="C418" s="5">
         <v>0.74264603000000307</v>
       </c>
       <c r="D418" s="5">
         <v>4.3592837241161364</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>209.30003404000001</v>
       </c>
       <c r="C419" s="5">
         <v>7.2727460000010069E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.41791865241129766</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>209.89591415999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.59588011999997548</v>
       </c>
       <c r="D420" s="5">
         <v>3.4704239320912933</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>210.83917267999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.94325852000000054</v>
       </c>
       <c r="D421" s="5">
         <v>5.5280285211703806</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>210.42101048999999</v>
       </c>
       <c r="C422" s="5">
         <v>-0.41816219000000387</v>
       </c>
       <c r="D422" s="5">
         <v>-2.3541969606159618</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>209.46487822</v>
       </c>
       <c r="C423" s="5">
         <v>-0.95613226999998346</v>
       </c>
       <c r="D423" s="5">
         <v>-5.3184539719388635</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>208.92454248999999</v>
       </c>
       <c r="C424" s="5">
         <v>-0.54033573000000956</v>
       </c>
       <c r="D424" s="5">
         <v>-3.0519775647490532</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>210.11594173</v>
       </c>
       <c r="C425" s="5">
         <v>1.1913992400000097</v>
       </c>
       <c r="D425" s="5">
         <v>7.0617975991231541</v>
       </c>
       <c r="E425" s="5">
         <v>1.256932575369718</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>209.96809363</v>
       </c>
       <c r="C426" s="5">
         <v>-0.14784810000000448</v>
       </c>
       <c r="D426" s="5">
         <v>-0.84111993835810361</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>210.64131499999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.67322136999999316</v>
       </c>
       <c r="D427" s="5">
         <v>3.9161447691632878</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>210.88846379</v>
       </c>
       <c r="C428" s="5">
         <v>0.24714879000001133</v>
       </c>
       <c r="D428" s="5">
         <v>1.4171006519460683</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>211.2627196</v>
       </c>
       <c r="C429" s="5">
         <v>0.37425580999999397</v>
       </c>
       <c r="D429" s="5">
         <v>2.1505044496106018</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>211.20021477</v>
       </c>
       <c r="C430" s="5">
         <v>-6.2504829999994627E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-0.35445848418921289</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>211.36039062</v>
       </c>
       <c r="C431" s="5">
         <v>0.16017585000000167</v>
       </c>
       <c r="D431" s="5">
         <v>0.91389494650988556</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>211.57142729</v>
       </c>
       <c r="C432" s="5">
         <v>0.21103666999999859</v>
       </c>
       <c r="D432" s="5">
         <v>1.2047638207048239</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>211.39367311999999</v>
       </c>
       <c r="C433" s="5">
         <v>-0.17775417000001426</v>
       </c>
       <c r="D433" s="5">
         <v>-1.0035480843699762</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>210.98763728</v>
       </c>
       <c r="C434" s="5">
         <v>-0.40603583999998705</v>
       </c>
       <c r="D434" s="5">
         <v>-2.2807139890525296</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>212.60631432</v>
       </c>
       <c r="C435" s="5">
         <v>1.6186770399999943</v>
       </c>
       <c r="D435" s="5">
         <v>9.6048569972267508</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>213.92173069</v>
       </c>
       <c r="C436" s="5">
         <v>1.3154163700000083</v>
       </c>
       <c r="D436" s="5">
         <v>7.6824522274879126</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>213.47822643999999</v>
       </c>
       <c r="C437" s="5">
         <v>-0.44350425000001792</v>
       </c>
       <c r="D437" s="5">
         <v>-2.459676704178626</v>
       </c>
       <c r="E437" s="5">
         <v>1.6002044786875391</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>214.54601463</v>
       </c>
       <c r="C438" s="5">
         <v>1.0677881900000159</v>
       </c>
       <c r="D438" s="5">
         <v>6.1701390164645042</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>214.25331241000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.29270221999999535</v>
       </c>
       <c r="D439" s="5">
         <v>-1.6249149985738787</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>215.12966182</v>
       </c>
       <c r="C440" s="5">
         <v>0.87634940999998889</v>
       </c>
       <c r="D440" s="5">
         <v>5.0202371959578995</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>216.54624982000001</v>
       </c>
       <c r="C441" s="5">
         <v>1.4165880000000186</v>
       </c>
       <c r="D441" s="5">
         <v>8.1943218722349229</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>217.70899918999999</v>
       </c>
       <c r="C442" s="5">
         <v>1.1627493699999718</v>
       </c>
       <c r="D442" s="5">
         <v>6.6371606087002988</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>218.404034</v>
+        <v>217.47733797000001</v>
       </c>
       <c r="C443" s="5">
-        <v>0.69503481000000988</v>
+        <v>-0.23166121999997813</v>
       </c>
       <c r="D443" s="5">
-        <v>3.8989819000389669</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-1.2694572656911984</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>217.40131109000001</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-7.6026880000000574E-2</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-0.41869671153673682</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5F8DB8E-0F42-4E7C-8A3D-8433A9C70DEA}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>santtula</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>