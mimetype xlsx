--- v8 (2026-08-24)
+++ v9 (2026-10-05)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8D21EDAD-2E56-4727-B006-6CA29F6957C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4494CE15-4EAA-4A4B-A8C0-F06A57DF40A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{84FD4B3E-4F6D-45BB-993D-4932B7280B26}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{539E2E9D-4316-4195-BFB7-34826C4F7A4A}"/>
   </bookViews>
   <sheets>
     <sheet name="santtula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A9B142C-1061-4059-9953-399B74FD0B20}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{589F0BCD-FCD2-449C-8672-5563388D5EC0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,2568 +987,2568 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>108.14464857999999</v>
+        <v>108.14471184999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>108.03557944000001</v>
+        <v>108.03562544</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.10906913999998835</v>
+        <v>-0.10908640999998909</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.2035675807631541</v>
+        <v>-1.2037563971837972</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>108.12971899999999</v>
+        <v>108.12972591</v>
       </c>
       <c r="C8" s="5">
-        <v>9.413955999998791E-2</v>
+        <v>9.4100470000000769E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>1.0506765662518402</v>
+        <v>1.0502377475585689</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>107.30268497</v>
+        <v>107.30268561</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.82703402999999298</v>
+        <v>-0.82704030000000728</v>
       </c>
       <c r="D9" s="5">
-        <v>-8.8018186683789796</v>
+        <v>-8.8018820769430022</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>106.96596357999999</v>
+        <v>106.96593780000001</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.33672139000000811</v>
+        <v>-0.33674780999999143</v>
       </c>
       <c r="D10" s="5">
-        <v>-3.7013446500019698</v>
+        <v>-3.7016300507235589</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>106.87151418000001</v>
+        <v>106.87150646000001</v>
       </c>
       <c r="C11" s="5">
-        <v>-9.4449399999987804E-2</v>
+        <v>-9.4431339999999864E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-1.0544519944367114</v>
+        <v>-1.0542515998194335</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>106.5773488</v>
+        <v>106.57733401</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.29416538000000969</v>
+        <v>-0.29417245000000491</v>
       </c>
       <c r="D12" s="5">
-        <v>-3.253469405234144</v>
+        <v>-3.2535466509435618</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>106.83005132</v>
+        <v>106.82998164999999</v>
       </c>
       <c r="C13" s="5">
-        <v>0.25270251999999971</v>
+        <v>0.25264763999999218</v>
       </c>
       <c r="D13" s="5">
-        <v>2.8826857674753015</v>
+        <v>2.8820519482077644</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>106.94897834</v>
+        <v>106.94870808</v>
       </c>
       <c r="C14" s="5">
-        <v>0.11892702000000099</v>
+        <v>0.11872643000000949</v>
       </c>
       <c r="D14" s="5">
-        <v>1.3440925273406457</v>
+        <v>1.3418124993810565</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>107.36667285999999</v>
+        <v>107.36679719</v>
       </c>
       <c r="C15" s="5">
-        <v>0.41769451999999774</v>
+        <v>0.41808910999999682</v>
       </c>
       <c r="D15" s="5">
-        <v>4.7886533735035819</v>
+        <v>4.7932872254676351</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>107.37204171</v>
+        <v>107.37211464000001</v>
       </c>
       <c r="C16" s="5">
-        <v>5.3688500000106387E-3</v>
+        <v>5.3174500000068292E-3</v>
       </c>
       <c r="D16" s="5">
-        <v>6.0022277068272345E-2</v>
+        <v>5.944741370780271E-2</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>107.36009256</v>
+        <v>107.36016775</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.1949150000006625E-2</v>
+        <v>-1.1946890000004373E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.13346311030072444</v>
+        <v>-0.13343779264951561</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>107.1888876</v>
+        <v>107.1889491</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.17120495999999719</v>
+        <v>-0.17121865000000014</v>
       </c>
       <c r="D18" s="5">
-        <v>-1.8969207125445697</v>
+        <v>-1.8970697503462475</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>106.44855484</v>
+        <v>106.4485978</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.74033276000000114</v>
+        <v>-0.74035130000000038</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.9804572439367449</v>
+        <v>-7.9806451603780744</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>106.68282927</v>
+        <v>106.68283426000001</v>
       </c>
       <c r="C20" s="5">
-        <v>0.23427442999999926</v>
+        <v>0.23423646000000531</v>
       </c>
       <c r="D20" s="5">
-        <v>2.6731912140989911</v>
+        <v>2.6727516082887259</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>106.77152193000001</v>
+        <v>106.77151815000001</v>
       </c>
       <c r="C21" s="5">
-        <v>8.869266000000664E-2</v>
+        <v>8.8683889999998655E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>1.0022156603141985</v>
+        <v>1.0021160598232992</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>106.76173276999999</v>
+        <v>106.76170387000001</v>
       </c>
       <c r="C22" s="5">
-        <v>-9.7891600000110657E-3</v>
+        <v>-9.8142800000005082E-3</v>
       </c>
       <c r="D22" s="5">
-        <v>-0.10996443700123093</v>
+        <v>-0.110246478412801</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>107.41321639</v>
+        <v>107.41321031</v>
       </c>
       <c r="C23" s="5">
-        <v>0.65148362000000759</v>
+        <v>0.65150643999999147</v>
       </c>
       <c r="D23" s="5">
-        <v>7.5734976039689261</v>
+        <v>7.5737739723988451</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>107.28171768999999</v>
+        <v>107.28170735</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.13149870000000874</v>
+        <v>-0.13150295999999173</v>
       </c>
       <c r="D24" s="5">
-        <v>-1.4592269805936531</v>
+        <v>-1.4592740175469077</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>107.63992906999999</v>
+        <v>107.63985929</v>
       </c>
       <c r="C25" s="5">
-        <v>0.35821138000000019</v>
+        <v>0.35815193999999906</v>
       </c>
       <c r="D25" s="5">
-        <v>4.0811816401316259</v>
+        <v>4.0804923449329955</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>108.30952212</v>
+        <v>108.30927714000001</v>
       </c>
       <c r="C26" s="5">
-        <v>0.66959305000000313</v>
+        <v>0.66941785000000209</v>
       </c>
       <c r="D26" s="5">
-        <v>7.7255799827177674</v>
+        <v>7.7234941156599346</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>107.81579375</v>
+        <v>107.81590568999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.49372836999999947</v>
+        <v>-0.49337145000001215</v>
       </c>
       <c r="D27" s="5">
-        <v>-5.3351090695065935</v>
+        <v>-5.3313601459209048</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>107.59517527</v>
+        <v>107.59524485</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.22061847999999884</v>
+        <v>-0.22066083999999364</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.4280569955717146</v>
+        <v>-2.4285154679639986</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>107.50193083000001</v>
+        <v>107.50200110999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-9.3244439999992323E-2</v>
+        <v>-9.3243740000005459E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.0350049073421741</v>
+        <v>-1.0349965082742885</v>
       </c>
       <c r="E29" s="5">
-        <v>0.13211451910843941</v>
+        <v>0.13210985319087598</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>107.26888552</v>
+        <v>107.2689424</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.2330453100000085</v>
+        <v>-0.23305870999999456</v>
       </c>
       <c r="D30" s="5">
-        <v>-2.5705958788038386</v>
+        <v>-2.5707402683116998</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>107.45204351</v>
+        <v>107.45208138</v>
       </c>
       <c r="C31" s="5">
-        <v>0.18315798999999799</v>
+        <v>0.1831389799999954</v>
       </c>
       <c r="D31" s="5">
-        <v>2.0683112154628924</v>
+        <v>2.0680934183656463</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>107.57080249000001</v>
+        <v>107.57080443</v>
       </c>
       <c r="C32" s="5">
-        <v>0.11875898000000973</v>
+        <v>0.11872304999999983</v>
       </c>
       <c r="D32" s="5">
-        <v>1.3343651595888462</v>
+        <v>1.3339585239202423</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>108.76594554</v>
+        <v>108.76593711</v>
       </c>
       <c r="C33" s="5">
-        <v>1.1951430499999987</v>
+        <v>1.1951326800000004</v>
       </c>
       <c r="D33" s="5">
-        <v>14.177984852559277</v>
+        <v>14.177853949154917</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>109.48133175</v>
+        <v>109.48129837</v>
       </c>
       <c r="C34" s="5">
-        <v>0.71538620999999125</v>
+        <v>0.71536126000000877</v>
       </c>
       <c r="D34" s="5">
-        <v>8.1846347563644848</v>
+        <v>8.1843395602841049</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>109.38962411</v>
+        <v>109.38962143000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-9.1707639999995649E-2</v>
+        <v>-9.1676939999999263E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.000568509201416</v>
+        <v>-1.0002354041126149</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>109.79178855000001</v>
+        <v>109.79178697</v>
       </c>
       <c r="C36" s="5">
-        <v>0.40216444000000706</v>
+        <v>0.4021655399999986</v>
       </c>
       <c r="D36" s="5">
-        <v>4.5020378783632742</v>
+        <v>4.5020505549280498</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>109.65142247999999</v>
+        <v>109.65135677000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.14036607000001311</v>
+        <v>-0.14043019999999728</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.5234282932538701</v>
+        <v>-1.5241194450252293</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>110.18531204</v>
+        <v>110.18509450000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.53388956000000576</v>
+        <v>0.53373772999999858</v>
       </c>
       <c r="D38" s="5">
-        <v>6.0017976373185622</v>
+        <v>6.0000485591611197</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>112.28742278999999</v>
+        <v>112.28753578</v>
       </c>
       <c r="C39" s="5">
-        <v>2.1021107499999943</v>
+        <v>2.1024412799999936</v>
       </c>
       <c r="D39" s="5">
-        <v>25.455266673663491</v>
+        <v>25.459753890445725</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>111.85197696</v>
+        <v>111.85203925</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.43544582999999193</v>
+        <v>-0.43549652999999466</v>
       </c>
       <c r="D40" s="5">
-        <v>-4.5555661914681744</v>
+        <v>-4.5560808568660178</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>113.31332690000001</v>
+        <v>113.31338780999999</v>
       </c>
       <c r="C41" s="5">
-        <v>1.4613499400000052</v>
+        <v>1.4613485599999905</v>
       </c>
       <c r="D41" s="5">
-        <v>16.855165177852683</v>
+        <v>16.855138029150506</v>
       </c>
       <c r="E41" s="5">
-        <v>5.4058527369056808</v>
+        <v>5.4058404866841325</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>113.66850644</v>
+        <v>113.66855697</v>
       </c>
       <c r="C42" s="5">
-        <v>0.35517953999999463</v>
+        <v>0.35516916000000265</v>
       </c>
       <c r="D42" s="5">
-        <v>3.8269160538251246</v>
+        <v>3.8268001858408507</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>113.83460399000001</v>
+        <v>113.83463634</v>
       </c>
       <c r="C43" s="5">
-        <v>0.16609755000000348</v>
+        <v>0.16607937000000561</v>
       </c>
       <c r="D43" s="5">
-        <v>1.7676555751336531</v>
+        <v>1.7674597491575073</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>114.02032560000001</v>
+        <v>114.02032297</v>
       </c>
       <c r="C44" s="5">
-        <v>0.18572161000000165</v>
+        <v>0.18568662999999219</v>
       </c>
       <c r="D44" s="5">
-        <v>1.9754685882790612</v>
+        <v>1.9750926051024464</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>114.08661290000001</v>
+        <v>114.08660113000001</v>
       </c>
       <c r="C45" s="5">
-        <v>6.628729999999905E-2</v>
+        <v>6.6278160000010189E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>0.69987169037921682</v>
+        <v>0.69977489629100553</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>114.09185854</v>
+        <v>114.09182517000001</v>
       </c>
       <c r="C46" s="5">
-        <v>5.245639999998275E-3</v>
+        <v>5.2240400000016507E-3</v>
       </c>
       <c r="D46" s="5">
-        <v>5.518929827850183E-2</v>
+        <v>5.496199344452446E-2</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>113.87649096</v>
+        <v>113.87649116999999</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.21536758000000589</v>
+        <v>-0.21533400000001279</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.2418315396927957</v>
+        <v>-2.2414862637611832</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>115.43301733</v>
+        <v>115.43301898999999</v>
       </c>
       <c r="C48" s="5">
-        <v>1.5565263700000003</v>
+        <v>1.5565278199999995</v>
       </c>
       <c r="D48" s="5">
-        <v>17.693278664724854</v>
+        <v>17.693296370311316</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>115.48169244</v>
+        <v>115.48162841</v>
       </c>
       <c r="C49" s="5">
-        <v>4.8675110000004906E-2</v>
+        <v>4.8609420000005343E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>0.50718407220953221</v>
+        <v>0.50649800330448969</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>115.70371076000001</v>
+        <v>115.7035382</v>
       </c>
       <c r="C50" s="5">
-        <v>0.22201832000000365</v>
+        <v>0.221909789999998</v>
       </c>
       <c r="D50" s="5">
-        <v>2.3316012273215669</v>
+        <v>2.330450695445907</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>115.86211548</v>
+        <v>115.86222543</v>
       </c>
       <c r="C51" s="5">
-        <v>0.15840471999999295</v>
+        <v>0.15868722999999818</v>
       </c>
       <c r="D51" s="5">
-        <v>1.6552928336846184</v>
+        <v>1.658269794439704</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>116.3119262</v>
+        <v>116.31197302</v>
       </c>
       <c r="C52" s="5">
-        <v>0.44981072000000211</v>
+        <v>0.4497475900000012</v>
       </c>
       <c r="D52" s="5">
-        <v>4.7595271848436926</v>
+        <v>4.7588402568256027</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>115.87157118</v>
+        <v>115.87161675</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.44035501999999838</v>
+        <v>-0.44035626999999522</v>
       </c>
       <c r="D53" s="5">
-        <v>-4.4497616042124317</v>
+        <v>-4.4497722194691498</v>
       </c>
       <c r="E53" s="5">
-        <v>2.2576729057277367</v>
+        <v>2.2576581544711649</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>117.00409306</v>
+        <v>117.004131</v>
       </c>
       <c r="C54" s="5">
-        <v>1.1325218799999988</v>
+        <v>1.1325142499999998</v>
       </c>
       <c r="D54" s="5">
-        <v>12.380226820912776</v>
+        <v>12.380133745767786</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>117.87185979</v>
+        <v>117.87188195</v>
       </c>
       <c r="C55" s="5">
-        <v>0.8677667299999996</v>
+        <v>0.86775095000000135</v>
       </c>
       <c r="D55" s="5">
-        <v>9.2720211092532914</v>
+        <v>9.2718424347501216</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>118.10462647999999</v>
+        <v>118.1046204</v>
       </c>
       <c r="C56" s="5">
-        <v>0.23276668999999117</v>
+        <v>0.23273844999999937</v>
       </c>
       <c r="D56" s="5">
-        <v>2.3955998206298901</v>
+        <v>2.3953055600242745</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>119.40150996</v>
+        <v>119.40149458</v>
       </c>
       <c r="C57" s="5">
-        <v>1.2968834800000053</v>
+        <v>1.2968741800000032</v>
       </c>
       <c r="D57" s="5">
-        <v>14.002638283325464</v>
+        <v>14.002532494416698</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>118.4992209</v>
+        <v>118.49918811000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.90228906000000109</v>
+        <v>-0.90230646999999919</v>
       </c>
       <c r="D58" s="5">
-        <v>-8.70056025971091</v>
+        <v>-8.7007222995862392</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>118.55643472</v>
+        <v>118.55643877999999</v>
       </c>
       <c r="C59" s="5">
-        <v>5.7213820000001192E-2</v>
+        <v>5.7250669999987736E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>0.5809253052313057</v>
+        <v>0.58130062085244294</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>118.80734887</v>
+        <v>118.80735781999999</v>
       </c>
       <c r="C60" s="5">
-        <v>0.25091414999999984</v>
+        <v>0.25091903999999943</v>
       </c>
       <c r="D60" s="5">
-        <v>2.5694655200033223</v>
+        <v>2.5695160909597892</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>118.91552394999999</v>
+        <v>118.91547045</v>
       </c>
       <c r="C61" s="5">
-        <v>0.10817507999999521</v>
+        <v>0.10811263000000793</v>
       </c>
       <c r="D61" s="5">
-        <v>1.0980981959181957</v>
+        <v>1.0974609992435491</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>118.89548849000001</v>
+        <v>118.89537504</v>
       </c>
       <c r="C62" s="5">
-        <v>-2.0035459999988348E-2</v>
+        <v>-2.009540999999615E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-0.20199452756729519</v>
+        <v>-0.20259846396615266</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>119.41219580000001</v>
+        <v>119.4122878</v>
       </c>
       <c r="C63" s="5">
-        <v>0.51670731000000103</v>
+        <v>0.51691275999999675</v>
       </c>
       <c r="D63" s="5">
-        <v>5.3415504552468906</v>
+        <v>5.3437305929455059</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>119.90356097</v>
+        <v>119.90358972</v>
       </c>
       <c r="C64" s="5">
-        <v>0.49136516999999458</v>
+        <v>0.49130191999999795</v>
       </c>
       <c r="D64" s="5">
-        <v>5.0511381547213574</v>
+        <v>5.0504691942260482</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>120.06571691000001</v>
+        <v>120.06574363999999</v>
       </c>
       <c r="C65" s="5">
-        <v>0.16215594000000522</v>
+        <v>0.1621539199999944</v>
       </c>
       <c r="D65" s="5">
-        <v>1.6349892724892845</v>
+        <v>1.6349683585135777</v>
       </c>
       <c r="E65" s="5">
-        <v>3.6196503484747122</v>
+        <v>3.6196326655638877</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>120.89949181</v>
+        <v>120.8995164</v>
       </c>
       <c r="C66" s="5">
-        <v>0.83377489999999455</v>
+        <v>0.83377276000000222</v>
       </c>
       <c r="D66" s="5">
-        <v>8.6589449094664594</v>
+        <v>8.6589198275232491</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>121.01500277</v>
+        <v>121.01501505</v>
       </c>
       <c r="C67" s="5">
-        <v>0.11551095999999461</v>
+        <v>0.11549865000000636</v>
       </c>
       <c r="D67" s="5">
-        <v>1.1525595997900151</v>
+        <v>1.1524358898197251</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>120.83762539</v>
+        <v>120.83761825000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.17737737999999581</v>
+        <v>-0.1773967999999968</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.7447859432739299</v>
+        <v>-1.7449752564129284</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>120.56343083</v>
+        <v>120.56341671</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.27419455999999798</v>
+        <v>-0.27420154000000707</v>
       </c>
       <c r="D69" s="5">
-        <v>-2.6892119882037324</v>
+        <v>-2.6892797506121391</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>120.87254165</v>
+        <v>120.87251795</v>
       </c>
       <c r="C70" s="5">
-        <v>0.30911082000000079</v>
+        <v>0.30910124000000394</v>
       </c>
       <c r="D70" s="5">
-        <v>3.1204205638958538</v>
+        <v>3.1203228583162268</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>121.31096282</v>
+        <v>121.31096615</v>
       </c>
       <c r="C71" s="5">
-        <v>0.43842116999999803</v>
+        <v>0.43844819999999629</v>
       </c>
       <c r="D71" s="5">
-        <v>4.4404522339591468</v>
+        <v>4.4407323742621685</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>121.91821879</v>
+        <v>121.91822472</v>
       </c>
       <c r="C72" s="5">
-        <v>0.60725596999999709</v>
+        <v>0.60725856999999905</v>
       </c>
       <c r="D72" s="5">
-        <v>6.1751083554014263</v>
+        <v>6.1751353523950225</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>122.46487203</v>
+        <v>122.46483446000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.54665323999999771</v>
+        <v>0.54660974000000806</v>
       </c>
       <c r="D73" s="5">
-        <v>5.5152148417293656</v>
+        <v>5.5147648147378492</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>122.86503804</v>
+        <v>122.86498879</v>
       </c>
       <c r="C74" s="5">
-        <v>0.40016601000000662</v>
+        <v>0.40015432999999234</v>
       </c>
       <c r="D74" s="5">
-        <v>3.9923607211678869</v>
+        <v>3.9922433373401844</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>122.59805609999999</v>
+        <v>122.59811653</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.26698194000000797</v>
+        <v>-0.26687225999999953</v>
       </c>
       <c r="D75" s="5">
-        <v>-2.5766237866041819</v>
+        <v>-2.5755789061023715</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>123.278865</v>
+        <v>123.27887674999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.68080890000000238</v>
+        <v>0.68076021999999625</v>
       </c>
       <c r="D76" s="5">
-        <v>6.8711586798311686</v>
+        <v>6.87064877854624</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>123.98157863</v>
+        <v>123.98159076</v>
       </c>
       <c r="C77" s="5">
-        <v>0.7027136300000052</v>
+        <v>0.70271401000000822</v>
       </c>
       <c r="D77" s="5">
-        <v>7.0588106983554111</v>
+        <v>7.0588139419182294</v>
       </c>
       <c r="E77" s="5">
-        <v>3.2614320063863778</v>
+        <v>3.2614191202955611</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>124.14429020999999</v>
+        <v>124.14430231999999</v>
       </c>
       <c r="C78" s="5">
-        <v>0.16271157999999275</v>
+        <v>0.1627115599999911</v>
       </c>
       <c r="D78" s="5">
-        <v>1.5862795711599764</v>
+        <v>1.5862792184509367</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>123.77754530999999</v>
+        <v>123.77754855000001</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.36674490000000048</v>
+        <v>-0.36675376999998832</v>
       </c>
       <c r="D79" s="5">
-        <v>-3.4879830607630002</v>
+        <v>-3.4880657195461184</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>124.07848706</v>
+        <v>124.07848137000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.30094175000000689</v>
+        <v>0.30093281999999988</v>
       </c>
       <c r="D80" s="5">
-        <v>2.9569059501009187</v>
+        <v>2.9568169532885547</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>124.59856171</v>
+        <v>124.59855116999999</v>
       </c>
       <c r="C81" s="5">
-        <v>0.52007464999999797</v>
+        <v>0.52006979999998748</v>
       </c>
       <c r="D81" s="5">
-        <v>5.1473853516415646</v>
+        <v>5.1473364788132914</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>125.78004281</v>
+        <v>125.78002837</v>
       </c>
       <c r="C82" s="5">
-        <v>1.1814810999999992</v>
+        <v>1.1814772000000033</v>
       </c>
       <c r="D82" s="5">
-        <v>11.991357518708391</v>
+        <v>11.991316917025042</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>125.44262216</v>
+        <v>125.44262345999999</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.33742064999999855</v>
+        <v>-0.33740491000000361</v>
       </c>
       <c r="D83" s="5">
-        <v>-3.1720750738975956</v>
+        <v>-3.1719296379779105</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>125.24525455</v>
+        <v>125.24525896999999</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.19736761000000058</v>
+        <v>-0.19736448999999823</v>
       </c>
       <c r="D84" s="5">
-        <v>-1.8717906743418555</v>
+        <v>-1.871761321300458</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>125.49047136</v>
+        <v>125.49045703</v>
       </c>
       <c r="C85" s="5">
-        <v>0.24521681000000228</v>
+        <v>0.24519806000000699</v>
       </c>
       <c r="D85" s="5">
-        <v>2.3749375505422554</v>
+        <v>2.3747539113207372</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>125.33566789</v>
+        <v>125.3356485</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.15480347000000449</v>
+        <v>-0.15480852999999684</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.4703026478291026</v>
+        <v>-1.470350548187771</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>125.95883035999999</v>
+        <v>125.9588675</v>
       </c>
       <c r="C87" s="5">
-        <v>0.62316246999999692</v>
+        <v>0.62321899999999175</v>
       </c>
       <c r="D87" s="5">
-        <v>6.1322262983507292</v>
+        <v>6.1327988570812675</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>125.99485547</v>
+        <v>125.99485676</v>
       </c>
       <c r="C88" s="5">
-        <v>3.6025110000011296E-2</v>
+        <v>3.5989260000008017E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>0.3437488218657192</v>
+        <v>0.34340610476968347</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>125.75928328000001</v>
+        <v>125.75928473</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.23557218999999918</v>
+        <v>-0.23557203000000015</v>
       </c>
       <c r="D89" s="5">
-        <v>-2.220707404112976</v>
+        <v>-2.220705888787311</v>
       </c>
       <c r="E89" s="5">
-        <v>1.4338457935797244</v>
+        <v>1.4338370391143052</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>125.76663667</v>
+        <v>125.76663993</v>
       </c>
       <c r="C90" s="5">
-        <v>7.3533899999915775E-3</v>
+        <v>7.3551999999921236E-3</v>
       </c>
       <c r="D90" s="5">
-        <v>7.0188904590540169E-2</v>
+        <v>7.0206185984722502E-2</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>125.87849926</v>
+        <v>125.87849882</v>
       </c>
       <c r="C91" s="5">
-        <v>0.11186259000000121</v>
+        <v>0.1118588900000077</v>
       </c>
       <c r="D91" s="5">
-        <v>1.0725716611258207</v>
+        <v>1.0725359827679526</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>126.42956552</v>
+        <v>126.42956171</v>
       </c>
       <c r="C92" s="5">
-        <v>0.55106625999999892</v>
+        <v>0.5510628899999972</v>
       </c>
       <c r="D92" s="5">
-        <v>5.3816676597850055</v>
+        <v>5.3816339714768624</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>127.10246770000001</v>
+        <v>127.10246361</v>
       </c>
       <c r="C93" s="5">
-        <v>0.67290218000000834</v>
+        <v>0.67290189999999939</v>
       </c>
       <c r="D93" s="5">
-        <v>6.5771356746273213</v>
+        <v>6.5771330612637291</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>127.35621825</v>
+        <v>127.35621322</v>
       </c>
       <c r="C94" s="5">
-        <v>0.25375054999999236</v>
+        <v>0.25374960999999985</v>
       </c>
       <c r="D94" s="5">
-        <v>2.4221916082593609</v>
+        <v>2.4221826154788628</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>127.45039475999999</v>
+        <v>127.45039398</v>
       </c>
       <c r="C95" s="5">
-        <v>9.4176509999996938E-2</v>
+        <v>9.4180760000000419E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>0.89098576440247435</v>
+        <v>0.89102617184630972</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>127.43409925</v>
+        <v>127.43409868000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-1.6295509999991964E-2</v>
+        <v>-1.6295299999995905E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>-0.15332135107908318</v>
+        <v>-0.15331937755596048</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>127.3793656</v>
+        <v>127.37936404</v>
       </c>
       <c r="C97" s="5">
-        <v>-5.4733650000002854E-2</v>
+        <v>-5.4734640000006607E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-0.51419083926944609</v>
+        <v>-0.5142001200790447</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>127.57180369</v>
+        <v>127.57179221</v>
       </c>
       <c r="C98" s="5">
-        <v>0.19243808999999601</v>
+        <v>0.19242816999999945</v>
       </c>
       <c r="D98" s="5">
-        <v>1.8280369840490529</v>
+        <v>1.8279419887264226</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>129.41860897000001</v>
+        <v>129.4186354</v>
       </c>
       <c r="C99" s="5">
-        <v>1.8468052800000123</v>
+        <v>1.8468431900000013</v>
       </c>
       <c r="D99" s="5">
-        <v>18.824058056803651</v>
+        <v>18.824477567598663</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>128.99546949</v>
+        <v>128.99546781999999</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.42313948000000323</v>
+        <v>-0.42316758000001187</v>
       </c>
       <c r="D100" s="5">
-        <v>-3.8536594516556</v>
+        <v>-3.8539100092939926</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>129.69603223999999</v>
+        <v>129.69603126000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.70056274999998891</v>
+        <v>0.70056344000002468</v>
       </c>
       <c r="D101" s="5">
-        <v>6.7153246990154125</v>
+        <v>6.7153316014422648</v>
       </c>
       <c r="E101" s="5">
-        <v>3.1303843798432762</v>
+        <v>3.1303824114871759</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>130.36765288000001</v>
+        <v>130.36765163999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.67162064000001465</v>
+        <v>0.67162037999997892</v>
       </c>
       <c r="D102" s="5">
-        <v>6.3941818415963692</v>
+        <v>6.3941793450360773</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>131.15626506999999</v>
+        <v>131.15626327999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.78861218999998073</v>
+        <v>0.78861163999999917</v>
       </c>
       <c r="D103" s="5">
-        <v>7.5054125279427453</v>
+        <v>7.505407191872826</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>131.38540344</v>
+        <v>131.38540115999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.22913837000001536</v>
+        <v>0.22913787999999613</v>
       </c>
       <c r="D104" s="5">
-        <v>2.1167391336001762</v>
+        <v>2.1167345926520698</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>131.64092977000001</v>
+        <v>131.64092823999999</v>
       </c>
       <c r="C105" s="5">
-        <v>0.25552633000000924</v>
+        <v>0.25552708000000735</v>
       </c>
       <c r="D105" s="5">
-        <v>2.3589599880533108</v>
+        <v>2.358967027485126</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>131.85204297999999</v>
+        <v>131.85204071000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.21111320999997929</v>
+        <v>0.21111247000001754</v>
       </c>
       <c r="D106" s="5">
-        <v>1.9415113403930206</v>
+        <v>1.941504497579305</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>131.86039321000001</v>
+        <v>131.86039348</v>
       </c>
       <c r="C107" s="5">
-        <v>8.3502300000191099E-3</v>
+        <v>8.3527699999876859E-3</v>
       </c>
       <c r="D107" s="5">
-        <v>7.6022841509204575E-2</v>
+        <v>7.6045975750349548E-2</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>132.403065</v>
+        <v>132.40306559000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.54267178999998578</v>
+        <v>0.54267211000001225</v>
       </c>
       <c r="D108" s="5">
-        <v>5.0519375173499581</v>
+        <v>5.0519405535234041</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>132.01721569</v>
+        <v>132.01721610999999</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.38584930999999756</v>
+        <v>-0.38584948000001873</v>
       </c>
       <c r="D109" s="5">
-        <v>-3.4415326334701679</v>
+        <v>-3.4415341104521935</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>133.16707313000001</v>
+        <v>133.16706497999999</v>
       </c>
       <c r="C110" s="5">
-        <v>1.1498574400000052</v>
+        <v>1.1498488699999996</v>
       </c>
       <c r="D110" s="5">
-        <v>10.967403959273581</v>
+        <v>10.96731822670689</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>133.42142127</v>
+        <v>133.42143662999999</v>
       </c>
       <c r="C111" s="5">
-        <v>0.25434813999999051</v>
+        <v>0.25437164999999595</v>
       </c>
       <c r="D111" s="5">
-        <v>2.3162224906080997</v>
+        <v>2.3164389820424125</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>133.58304408999999</v>
+        <v>133.58304322999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.16162281999999095</v>
+        <v>0.16160659999999893</v>
       </c>
       <c r="D112" s="5">
-        <v>1.4633691968885199</v>
+        <v>1.4632211880635904</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>133.6908474</v>
+        <v>133.69084624999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.10780331000000842</v>
+        <v>0.10780302000000574</v>
       </c>
       <c r="D113" s="5">
-        <v>0.97272608089147283</v>
+        <v>0.9727234588410516</v>
       </c>
       <c r="E113" s="5">
-        <v>3.0801367559245563</v>
+        <v>3.0801366481227443</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>133.77075278000001</v>
+        <v>133.77075149999999</v>
       </c>
       <c r="C114" s="5">
-        <v>7.9905380000013793E-2</v>
+        <v>7.9905249999995931E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>0.71958770979696496</v>
+        <v>0.71958654144108625</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>134.12201487999999</v>
+        <v>134.12201375999999</v>
       </c>
       <c r="C115" s="5">
-        <v>0.35126209999998537</v>
+        <v>0.35126225999999861</v>
       </c>
       <c r="D115" s="5">
-        <v>3.1969298244752808</v>
+        <v>3.1969313328062299</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>134.43508113999999</v>
+        <v>134.43507996</v>
       </c>
       <c r="C116" s="5">
-        <v>0.31306625999999937</v>
+        <v>0.31306620000000862</v>
       </c>
       <c r="D116" s="5">
-        <v>2.8372689335940837</v>
+        <v>2.8372684068220799</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>134.31428923999999</v>
+        <v>134.31428883000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.1207919000000004</v>
+        <v>-0.12079112999998642</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.0729052273644402</v>
+        <v>-1.0728984311570766</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>134.81754468</v>
+        <v>134.817544</v>
       </c>
       <c r="C118" s="5">
-        <v>0.50325544000000377</v>
+        <v>0.50325516999998854</v>
       </c>
       <c r="D118" s="5">
-        <v>4.5900431816529252</v>
+        <v>4.5900406823960571</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>135.07746838</v>
+        <v>135.07746845</v>
       </c>
       <c r="C119" s="5">
-        <v>0.25992370000000165</v>
+        <v>0.25992444999999975</v>
       </c>
       <c r="D119" s="5">
-        <v>2.3382506190444907</v>
+        <v>2.3382574496009445</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>135.32203751</v>
+        <v>135.32203772</v>
       </c>
       <c r="C120" s="5">
-        <v>0.24456913000000213</v>
+        <v>0.24456926999999951</v>
       </c>
       <c r="D120" s="5">
-        <v>2.1944683738996051</v>
+        <v>2.1944696414780696</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>135.81501648</v>
+        <v>135.81501736000001</v>
       </c>
       <c r="C121" s="5">
-        <v>0.4929789699999958</v>
+        <v>0.49297964000001571</v>
       </c>
       <c r="D121" s="5">
-        <v>4.4602712534530298</v>
+        <v>4.4602774302489712</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>137.06688856</v>
+        <v>137.06688507000001</v>
       </c>
       <c r="C122" s="5">
-        <v>1.2518720799999983</v>
+        <v>1.2518677099999991</v>
       </c>
       <c r="D122" s="5">
-        <v>11.639315246722814</v>
+        <v>11.639272455708372</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>136.56640277</v>
+        <v>136.56640596</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.50048578999999904</v>
+        <v>-0.50047911000001477</v>
       </c>
       <c r="D123" s="5">
-        <v>-4.2947442390621422</v>
+        <v>-4.2946881703653128</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>136.66575029000001</v>
+        <v>136.66575184000001</v>
       </c>
       <c r="C124" s="5">
-        <v>9.9347520000009126E-2</v>
+        <v>9.9345880000015541E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>0.87646138037973387</v>
+        <v>0.87644683351812969</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>137.46206515</v>
+        <v>137.46206563999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.79631485999999541</v>
+        <v>0.79631379999997876</v>
       </c>
       <c r="D125" s="5">
-        <v>7.2205648925413035</v>
+        <v>7.2205548863930158</v>
       </c>
       <c r="E125" s="5">
-        <v>2.8208496118785176</v>
+        <v>2.8208508628540407</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>137.25735194999999</v>
+        <v>137.25735152999999</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.20471320000001469</v>
+        <v>-0.20471410999999762</v>
       </c>
       <c r="D126" s="5">
-        <v>-1.7725157836514405</v>
+        <v>-1.772523592223374</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>137.74773483000001</v>
+        <v>137.7477342</v>
       </c>
       <c r="C127" s="5">
-        <v>0.49038288000002694</v>
+        <v>0.49038267000000246</v>
       </c>
       <c r="D127" s="5">
-        <v>4.3725271667657273</v>
+        <v>4.372525270985772</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>137.04742354000001</v>
+        <v>137.04742297000001</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.70031129000000192</v>
+        <v>-0.70031122999998274</v>
       </c>
       <c r="D128" s="5">
-        <v>-5.9330824461518166</v>
+        <v>-5.9330819783376736</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>138.00018839000001</v>
+        <v>138.00018804999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.95276484999999411</v>
+        <v>0.95276507999997762</v>
       </c>
       <c r="D129" s="5">
-        <v>8.6689942266380715</v>
+        <v>8.6689964374603754</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>137.96546434000001</v>
+        <v>137.96546429</v>
       </c>
       <c r="C130" s="5">
-        <v>-3.4724049999994122E-2</v>
+        <v>-3.4723759999991444E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-0.30153032498441146</v>
+        <v>-0.3015278109615438</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>138.99635642000001</v>
+        <v>138.99635651</v>
       </c>
       <c r="C131" s="5">
-        <v>1.030892080000001</v>
+        <v>1.0308922199999984</v>
       </c>
       <c r="D131" s="5">
-        <v>9.3443504101544672</v>
+        <v>9.344351735287848</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>139.61473656000001</v>
+        <v>139.61473670999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.6183801399999993</v>
+        <v>0.61838019999999005</v>
       </c>
       <c r="D132" s="5">
-        <v>5.4712618521758571</v>
+        <v>5.4712623924664028</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>140.22498783</v>
+        <v>140.22498805999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.61025126999999202</v>
+        <v>0.61025134999999864</v>
       </c>
       <c r="D133" s="5">
-        <v>5.3731098885233308</v>
+        <v>5.3731106040103116</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>140.46011956999999</v>
+        <v>140.46011784999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.23513173999998571</v>
+        <v>0.235129790000002</v>
       </c>
       <c r="D134" s="5">
-        <v>2.0308426790381695</v>
+        <v>2.0308256778159395</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>141.03428982</v>
+        <v>141.0342909</v>
       </c>
       <c r="C135" s="5">
-        <v>0.57417025000000876</v>
+        <v>0.57417305000001306</v>
       </c>
       <c r="D135" s="5">
-        <v>5.0171399263112759</v>
+        <v>5.0171650084161135</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>141.51845207</v>
+        <v>141.51845254</v>
       </c>
       <c r="C136" s="5">
-        <v>0.48416224999999713</v>
+        <v>0.4841616399999964</v>
       </c>
       <c r="D136" s="5">
-        <v>4.1982064422853682</v>
+        <v>4.1982010199062225</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>141.80853809000001</v>
+        <v>141.80853837000001</v>
       </c>
       <c r="C137" s="5">
-        <v>0.29008602000001815</v>
+        <v>0.29008583000000954</v>
       </c>
       <c r="D137" s="5">
-        <v>2.4876944247572919</v>
+        <v>2.4876927686031225</v>
       </c>
       <c r="E137" s="5">
-        <v>3.1619435771295112</v>
+        <v>3.1619434130889745</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>141.33013735</v>
+        <v>141.33013738</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.47840074000001209</v>
+        <v>-0.47840099000001146</v>
       </c>
       <c r="D138" s="5">
-        <v>-3.9740055070270119</v>
+        <v>-3.9740075376589856</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>142.42130295000001</v>
+        <v>142.4213029</v>
       </c>
       <c r="C139" s="5">
-        <v>1.0911656000000107</v>
+        <v>1.0911655200000041</v>
       </c>
       <c r="D139" s="5">
-        <v>9.6685453991042003</v>
+        <v>9.6685446577359446</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>142.72815886999999</v>
+        <v>142.72815865000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.30685591999997541</v>
+        <v>0.30685575000001108</v>
       </c>
       <c r="D140" s="5">
-        <v>2.6163370041190959</v>
+        <v>2.6163355383634235</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>142.01453917000001</v>
+        <v>142.01453907999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.71361969999998109</v>
+        <v>-0.71361957000002008</v>
       </c>
       <c r="D141" s="5">
-        <v>-5.8375514699140485</v>
+        <v>-5.8375504443115345</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>142.11726085000001</v>
+        <v>142.11726088</v>
       </c>
       <c r="C142" s="5">
-        <v>0.10272168000000192</v>
+        <v>0.10272180000001185</v>
       </c>
       <c r="D142" s="5">
-        <v>0.87144305036288561</v>
+        <v>0.87144407299513116</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>141.62581811000001</v>
+        <v>141.6258182</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.49144273999999655</v>
+        <v>-0.49144268000000579</v>
       </c>
       <c r="D143" s="5">
-        <v>-4.0715915937001412</v>
+        <v>-4.0715911051743543</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>140.77680208999999</v>
+        <v>140.7768021</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.84901602000002185</v>
+        <v>-0.84901610000000005</v>
       </c>
       <c r="D144" s="5">
-        <v>-6.961228689418208</v>
+        <v>-6.9612293195988606</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>140.54859304999999</v>
+        <v>140.54859293000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.22820903999999587</v>
+        <v>-0.22820916999998531</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.928033361234005</v>
+        <v>-1.9280344496346746</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>139.91129541000001</v>
+        <v>139.91129522</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.63729763999998568</v>
+        <v>-0.63729771000001278</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.3075612125622618</v>
+        <v>-5.3075617854964392</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>139.11182954</v>
+        <v>139.11182944999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.79946587000000591</v>
+        <v>-0.79946577000001184</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.6454658963737812</v>
+        <v>-6.6454650998260973</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>138.70194287000001</v>
+        <v>138.70194291000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.40988666999999168</v>
+        <v>-0.40988653999997382</v>
       </c>
       <c r="D148" s="5">
-        <v>-3.4790058724308959</v>
+        <v>-3.4790047890601139</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>138.24335894000001</v>
+        <v>138.24335908</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.45858393000000319</v>
+        <v>-0.45858383000000913</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.8961479902023144</v>
+        <v>-3.8961471548845772</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.5140793340224232</v>
+        <v>-2.5140794277830447</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>138.73214349</v>
+        <v>138.73214361999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.48878454999999121</v>
+        <v>0.48878453999998328</v>
       </c>
       <c r="D150" s="5">
-        <v>4.3263054326211803</v>
+        <v>4.32630533791456</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>138.33460074000001</v>
+        <v>138.33460081000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.39754274999998529</v>
+        <v>-0.39754280999997604</v>
       </c>
       <c r="D151" s="5">
-        <v>-3.3849696671852225</v>
+        <v>-3.3849701669222299</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>138.48972499000001</v>
+        <v>138.48972494</v>
       </c>
       <c r="C152" s="5">
-        <v>0.15512425000000007</v>
+        <v>0.15512412999999015</v>
       </c>
       <c r="D152" s="5">
-        <v>1.3539742203943161</v>
+        <v>1.353973165838096</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>139.34997290000001</v>
       </c>
       <c r="C153" s="5">
-        <v>0.86024790999999823</v>
+        <v>0.86024796000000947</v>
       </c>
       <c r="D153" s="5">
-        <v>7.7139689861146721</v>
+        <v>7.7139694527802671</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>139.70881338999999</v>
+        <v>139.70881335999999</v>
       </c>
       <c r="C154" s="5">
-        <v>0.35884048999997731</v>
+        <v>0.35884045999998193</v>
       </c>
       <c r="D154" s="5">
-        <v>3.1342666983823042</v>
+        <v>3.1342664326271086</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>139.36710277</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.34171061999998642</v>
+        <v>-0.34171058999999104</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.8958896550286939</v>
+        <v>-2.8958894048120243</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>139.22318041</v>
+        <v>139.22318039999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.1439223600000048</v>
+        <v>-0.14392237000001273</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.2322080495557164</v>
+        <v>-1.2322081346861746</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>139.04230376999999</v>
+        <v>139.04230373999999</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.18087664000000814</v>
+        <v>-0.18087665999999558</v>
       </c>
       <c r="D157" s="5">
-        <v>-1.5479298485762238</v>
+        <v>-1.5479300186239664</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>139.61753307999999</v>
+        <v>139.61753304000001</v>
       </c>
       <c r="C158" s="5">
-        <v>0.57522930999999744</v>
+        <v>0.57522930000001793</v>
       </c>
       <c r="D158" s="5">
-        <v>5.0790318037506887</v>
+        <v>5.0790317145572361</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>138.48068882000001</v>
+        <v>138.4806888</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.1368442599999753</v>
+        <v>-1.1368442400000163</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.3451466522606168</v>
+        <v>-9.3451464977063026</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>138.42760464</v>
+        <v>138.42760465999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-5.3084180000013248E-2</v>
+        <v>-5.3084140000009938E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.45903067958287247</v>
+        <v>-0.45903033448898567</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>137.83925518000001</v>
+        <v>137.83925522000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.58834945999998922</v>
+        <v>-0.58834943999997336</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.9827261684186723</v>
+        <v>-4.9827260022752284</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.29231332564436663</v>
+        <v>-0.29231339768454045</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>136.17716093000001</v>
+        <v>136.17716096000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.6620942499999956</v>
+        <v>-1.6620942600000035</v>
       </c>
       <c r="D162" s="5">
-        <v>-13.547751188287005</v>
+        <v>-13.547751260794715</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>136.38924503999999</v>
+        <v>136.38924505</v>
       </c>
       <c r="C163" s="5">
-        <v>0.21208410999997795</v>
+        <v>0.21208408999999051</v>
       </c>
       <c r="D163" s="5">
-        <v>1.8849877932691994</v>
+        <v>1.884987613566369</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>136.51630345999999</v>
+        <v>136.51630342000001</v>
       </c>
       <c r="C164" s="5">
-        <v>0.12705841999999734</v>
+        <v>0.12705837000001452</v>
       </c>
       <c r="D164" s="5">
-        <v>1.1236498170682063</v>
+        <v>1.1236493725390373</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>135.77070230999999</v>
+        <v>135.77070230000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.74560114999999882</v>
+        <v>-0.74560112000000345</v>
       </c>
       <c r="D165" s="5">
-        <v>-6.3606192452249521</v>
+        <v>-6.360618998745549</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>135.40749052000001</v>
+        <v>135.40749049999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.36321178999997983</v>
+        <v>-0.36321180000001618</v>
       </c>
       <c r="D166" s="5">
-        <v>-3.1634073892757297</v>
+        <v>-3.1634074753235875</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>135.44918701</v>
+        <v>135.44918702000001</v>
       </c>
       <c r="C167" s="5">
-        <v>4.1696489999992536E-2</v>
+        <v>4.1696520000016335E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>0.37014656390139677</v>
+        <v>0.37014683072253973</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>135.60071381</v>
+        <v>135.60071382000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.15152679999999918</v>
       </c>
       <c r="D168" s="5">
-        <v>1.3507288673235252</v>
+        <v>1.3507288672231832</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>135.27739643999999</v>
+        <v>135.27739645</v>
       </c>
       <c r="C169" s="5">
         <v>-0.32331737000001226</v>
       </c>
       <c r="D169" s="5">
-        <v>-2.8239759037866907</v>
+        <v>-2.8239759035811218</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>135.98898671000001</v>
+        <v>135.98898672000001</v>
       </c>
       <c r="C170" s="5">
         <v>0.71159027000001629</v>
       </c>
       <c r="D170" s="5">
-        <v>6.4981389425841307</v>
+        <v>6.4981389420895708</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>137.52907991000001</v>
       </c>
       <c r="C171" s="5">
-        <v>1.5400932000000012</v>
+        <v>1.5400931899999932</v>
       </c>
       <c r="D171" s="5">
-        <v>14.46945025448807</v>
+        <v>14.46945015347727</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>136.63293734000001</v>
+        <v>136.63293734999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.89614256999999498</v>
+        <v>-0.89614256000001546</v>
       </c>
       <c r="D172" s="5">
-        <v>-7.5449987284780917</v>
+        <v>-7.5449986472782449</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>136.86630488</v>
       </c>
       <c r="C173" s="5">
-        <v>0.23336753999998905</v>
+        <v>0.23336753000000954</v>
       </c>
       <c r="D173" s="5">
-        <v>2.0689504083859722</v>
+        <v>2.0689503187426128</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.70585864580410274</v>
+        <v>-0.70585867461857577</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>136.50066906999999</v>
+        <v>136.50066906000001</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.36563581000001477</v>
+        <v>-0.36563581999999428</v>
       </c>
       <c r="D174" s="5">
-        <v>-3.1590918427651271</v>
+        <v>-3.1590919278994378</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>137.02487801000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.52420894000002249</v>
+        <v>0.52420895000000201</v>
       </c>
       <c r="D175" s="5">
-        <v>4.7070027052734442</v>
+        <v>4.7070027973229678</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>137.25505822</v>
+        <v>137.25505820999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.23018020999998612</v>
+        <v>0.23018019999997819</v>
       </c>
       <c r="D176" s="5">
-        <v>2.0345399967812039</v>
+        <v>2.0345399075737625</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>137.63243077999999</v>
+        <v>137.63243077000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.37737255999999775</v>
+        <v>0.37737256000002617</v>
       </c>
       <c r="D177" s="5">
-        <v>3.3496623598494368</v>
+        <v>3.3496623600974162</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>137.60951241999999</v>
+        <v>137.60951241000001</v>
       </c>
       <c r="C178" s="5">
         <v>-2.2918360000005578E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.19963941652586525</v>
+        <v>-0.19963941654036477</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>137.58172644999999</v>
+        <v>137.58172646</v>
       </c>
       <c r="C179" s="5">
-        <v>-2.7785969999996496E-2</v>
+        <v>-2.7785950000009052E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.24203384585915755</v>
+        <v>-0.24203367185733349</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>137.70010934000001</v>
       </c>
       <c r="C180" s="5">
-        <v>0.11838289000002078</v>
+        <v>0.11838288000001285</v>
       </c>
       <c r="D180" s="5">
-        <v>1.0374466181736208</v>
+        <v>1.0374465300477587</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>138.32224909999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.62213975999998183</v>
       </c>
       <c r="D181" s="5">
         <v>5.5584686915306492</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>138.28910346000001</v>
+        <v>138.28910346999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-3.3145639999986543E-2</v>
+        <v>-3.3145630000007031E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-0.28717280971405357</v>
+        <v>-0.28717272318864451</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>138.15670811999999</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.1323953400000164</v>
+        <v>-0.13239534999999591</v>
       </c>
       <c r="D183" s="5">
-        <v>-1.1428268733982394</v>
+        <v>-1.1428269591812201</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>137.74659323</v>
       </c>
       <c r="C184" s="5">
         <v>-0.41011488999998846</v>
       </c>
       <c r="D184" s="5">
         <v>-3.5045847858177992</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>138.02603718</v>
       </c>
       <c r="C185" s="5">
         <v>0.279443950000001</v>
@@ -3599,85 +3599,85 @@
         <v>0.2300614999999766</v>
       </c>
       <c r="D188" s="5">
         <v>1.9981818676776619</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>140.26800781</v>
       </c>
       <c r="C189" s="5">
         <v>0.61462929000001054</v>
       </c>
       <c r="D189" s="5">
         <v>5.4110613196007185</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>140.58870135999999</v>
+        <v>140.58870135000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.32069354999998723</v>
+        <v>0.32069354000000772</v>
       </c>
       <c r="D190" s="5">
-        <v>2.7783130890617569</v>
+        <v>2.7783130013352419</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>140.93208383999999</v>
+        <v>140.93208385</v>
       </c>
       <c r="C191" s="5">
-        <v>0.34338248000000249</v>
+        <v>0.34338249999998993</v>
       </c>
       <c r="D191" s="5">
-        <v>2.9706491147175385</v>
+        <v>2.9706492902851434</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>141.63621617000001</v>
       </c>
       <c r="C192" s="5">
-        <v>0.70413233000002151</v>
+        <v>0.70413232000001358</v>
       </c>
       <c r="D192" s="5">
-        <v>6.1630311555836093</v>
+        <v>6.1630310651884734</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>141.60306186</v>
       </c>
       <c r="C193" s="5">
         <v>-3.3154310000014675E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-0.28053552852811414</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>141.68226086000001</v>
       </c>
       <c r="C194" s="5">
         <v>7.9199000000016895E-2</v>
@@ -3714,3566 +3714,3575 @@
         <v>3.8654271415915709</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>142.45100481</v>
       </c>
       <c r="C197" s="5">
         <v>0.17297286999999528</v>
       </c>
       <c r="D197" s="5">
         <v>1.4686806773314798</v>
       </c>
       <c r="E197" s="5">
         <v>3.2058934099726377</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>143.20229180999999</v>
+        <v>143.20229182</v>
       </c>
       <c r="C198" s="5">
-        <v>0.75128699999999071</v>
+        <v>0.75128700999999865</v>
       </c>
       <c r="D198" s="5">
-        <v>6.51564902742654</v>
+        <v>6.5156491166840969</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>143.63903819000001</v>
+        <v>143.63903819999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.43674638000001664</v>
+        <v>0.43674637999998822</v>
       </c>
       <c r="D199" s="5">
-        <v>3.7218464120280847</v>
+        <v>3.7218464117635852</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>144.61549582000001</v>
+        <v>144.61549582999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.97645762999999874</v>
       </c>
       <c r="D200" s="5">
-        <v>8.4696178159549227</v>
+        <v>8.469617815343188</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>144.51012387</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.10537195000000565</v>
+        <v>-0.10537195999998517</v>
       </c>
       <c r="D201" s="5">
-        <v>-0.87086681183494719</v>
+        <v>-0.87086689409071605</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>144.91070175999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.40057788999999389</v>
       </c>
       <c r="D202" s="5">
         <v>3.3775501033749489</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>145.13610220999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.22540044999999509</v>
       </c>
       <c r="D203" s="5">
         <v>1.8825836957375719</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>145.05584128000001</v>
+        <v>145.05584127</v>
       </c>
       <c r="C204" s="5">
-        <v>-8.0260929999980135E-2</v>
+        <v>-8.0260939999988068E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.66159084530762469</v>
+        <v>-0.66159092748712123</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>145.62674407</v>
       </c>
       <c r="C205" s="5">
-        <v>0.570902789999991</v>
+        <v>0.57090279999999893</v>
       </c>
       <c r="D205" s="5">
-        <v>4.8264816646347519</v>
+        <v>4.82648175135445</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>146.44183330000001</v>
+        <v>146.44183328</v>
       </c>
       <c r="C206" s="5">
-        <v>0.81508923000001232</v>
+        <v>0.81508920999999646</v>
       </c>
       <c r="D206" s="5">
-        <v>6.9272038613171993</v>
+        <v>6.9272036860766883</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>147.77531191</v>
+        <v>147.77531189000001</v>
       </c>
       <c r="C207" s="5">
-        <v>1.333478609999986</v>
+        <v>1.3334786100000144</v>
       </c>
       <c r="D207" s="5">
-        <v>11.491236061215782</v>
+        <v>11.491236062864662</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>148.8808037</v>
+        <v>148.88080368999999</v>
       </c>
       <c r="C208" s="5">
-        <v>1.1054917900000021</v>
+        <v>1.1054917999999816</v>
       </c>
       <c r="D208" s="5">
-        <v>9.3558041657667559</v>
+        <v>9.3558042552276177</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>149.52077449000001</v>
+        <v>149.52077449999999</v>
       </c>
       <c r="C209" s="5">
-        <v>0.63997079000000667</v>
+        <v>0.63997080999999412</v>
       </c>
       <c r="D209" s="5">
-        <v>5.2819694495103597</v>
+        <v>5.2819696188645349</v>
       </c>
       <c r="E209" s="5">
-        <v>4.962948270831502</v>
+        <v>4.9629482778514644</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>149.90251316999999</v>
+        <v>149.90251319999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.38173867999998379</v>
+        <v>0.38173869999999965</v>
       </c>
       <c r="D210" s="5">
-        <v>3.1070859553153474</v>
+        <v>3.1070861201833777</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>149.71438839999999</v>
+        <v>149.71438843999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.18812477000000172</v>
+        <v>-0.18812475999999378</v>
       </c>
       <c r="D211" s="5">
-        <v>-1.4956254283845394</v>
+        <v>-1.4956253491334115</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>150.14420809999999</v>
+        <v>150.14420813000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.42981969999999592</v>
+        <v>0.42981969000001641</v>
       </c>
       <c r="D212" s="5">
-        <v>3.5000401534783787</v>
+        <v>3.500040069807997</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>150.15495246</v>
       </c>
       <c r="C213" s="5">
-        <v>1.0744360000018105E-2</v>
+        <v>1.0744329999994306E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>8.5906129255608477E-2</v>
+        <v>8.5905889279946912E-2</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>150.61306245</v>
+        <v>150.61306242000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.45810998999999697</v>
+        <v>0.45810996000000159</v>
       </c>
       <c r="D214" s="5">
-        <v>3.7231603567639437</v>
+        <v>3.7231601088417499</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>150.67299270999999</v>
+        <v>150.67299267999999</v>
       </c>
       <c r="C215" s="5">
         <v>5.9930259999987356E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>0.47853691104289275</v>
+        <v>0.47853691113843855</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>151.52614814</v>
+        <v>151.52614811999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.85315543000001526</v>
+        <v>0.85315543999999477</v>
       </c>
       <c r="D216" s="5">
-        <v>7.0104099431524514</v>
+        <v>7.0104100293380434</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>151.41170711000001</v>
+        <v>151.4117071</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.11444102999999473</v>
+        <v>-0.11444101999998679</v>
       </c>
       <c r="D217" s="5">
-        <v>-0.90255192498883696</v>
+        <v>-0.90255184656855558</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>151.58481219999999</v>
+        <v>151.58481219000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.17310508999997865</v>
+        <v>0.17310509000000707</v>
       </c>
       <c r="D218" s="5">
-        <v>1.3805886345064966</v>
+        <v>1.3805886345985119</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>151.27644579</v>
+        <v>151.27644581000001</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.30836640999999076</v>
+        <v>-0.30836637999999539</v>
       </c>
       <c r="D219" s="5">
-        <v>-2.4140111604028847</v>
+        <v>-2.4140109283301903</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>152.00652511000001</v>
+        <v>152.00652513</v>
       </c>
       <c r="C220" s="5">
-        <v>0.73007932000001574</v>
+        <v>0.73007931999998732</v>
       </c>
       <c r="D220" s="5">
-        <v>5.9475761813835515</v>
+        <v>5.947576180575842</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>152.35679891000001</v>
+        <v>152.35679888999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.35027379999999653</v>
+        <v>0.35027375999999322</v>
       </c>
       <c r="D221" s="5">
-        <v>2.8005170624273434</v>
+        <v>2.800516738181047</v>
       </c>
       <c r="E221" s="5">
-        <v>1.8967427300141892</v>
+        <v>1.8967427098232514</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>152.28431705</v>
+        <v>152.28431713000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-7.2481860000010556E-2</v>
+        <v>-7.2481759999988071E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-0.5693937496955237</v>
+        <v>-0.56939296625690972</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>152.81887164</v>
+        <v>152.81887176000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.53455458999999905</v>
+        <v>0.53455463000000236</v>
       </c>
       <c r="D223" s="5">
-        <v>4.2945716193462991</v>
+        <v>4.2945719446328967</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>153.16466252000001</v>
+        <v>153.16466244</v>
       </c>
       <c r="C224" s="5">
-        <v>0.34579088000000979</v>
+        <v>0.34579067999999324</v>
       </c>
       <c r="D224" s="5">
-        <v>2.7493482527647162</v>
+        <v>2.7493466405571487</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>152.44877356999999</v>
+        <v>152.44877349999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.7158889500000214</v>
+        <v>-0.71588894000001346</v>
       </c>
       <c r="D225" s="5">
-        <v>-5.4668175767876974</v>
+        <v>-5.4668175051583052</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>152.05893592000001</v>
+        <v>152.05893585000001</v>
       </c>
       <c r="C226" s="5">
         <v>-0.38983764999997561</v>
       </c>
       <c r="D226" s="5">
-        <v>-3.0258132677986271</v>
+        <v>-3.0258132691685091</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>152.02268147999999</v>
+        <v>152.02268143000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-3.6254440000021759E-2</v>
+        <v>-3.6254420000005894E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.2857334441948356</v>
+        <v>-0.28573328690609801</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>152.43282224999999</v>
+        <v>152.43282221000001</v>
       </c>
       <c r="C228" s="5">
-        <v>0.41014076999999816</v>
+        <v>0.41014078000000609</v>
       </c>
       <c r="D228" s="5">
-        <v>3.2859438962620224</v>
+        <v>3.2859439786689926</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>152.72961455000001</v>
+        <v>152.72961455999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.29679230000002121</v>
+        <v>0.29679234999997561</v>
       </c>
       <c r="D229" s="5">
-        <v>2.3616274273013271</v>
+        <v>2.3616278300560234</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>152.19628220999999</v>
+        <v>152.19628226</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.53333234000001539</v>
+        <v>-0.53333229999998366</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.1108526316404159</v>
+        <v>-4.1108523289587922</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>151.60453305999999</v>
+        <v>151.60453322000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.59174914999999828</v>
+        <v>-0.59174903999999628</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.5671881513803081</v>
+        <v>-4.5671873189912615</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>150.58138215</v>
+        <v>150.58138228999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.0231509099999982</v>
+        <v>-1.0231509300000141</v>
       </c>
       <c r="D232" s="5">
-        <v>-7.8046316855972631</v>
+        <v>-7.8046318246068891</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>149.70960889</v>
+        <v>149.70960885</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.87177325999999766</v>
+        <v>-0.87177343999999835</v>
       </c>
       <c r="D233" s="5">
-        <v>-6.7302612787033311</v>
+        <v>-6.7302626183332936</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.7374938558296638</v>
+        <v>-1.7374938691848252</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>148.44849059000001</v>
+        <v>148.44849062</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.2611182999999926</v>
+        <v>-1.2611182299999939</v>
       </c>
       <c r="D234" s="5">
-        <v>-9.6530858381473017</v>
+        <v>-9.6530853293775092</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>147.93456928000001</v>
+        <v>147.93456935</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.51392131000000063</v>
+        <v>-0.51392126999999732</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.0761445545440589</v>
+        <v>-4.0761442424939514</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>146.77253009</v>
+        <v>146.77252977000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.1620391900000016</v>
+        <v>-1.1620395799999983</v>
       </c>
       <c r="D236" s="5">
-        <v>-9.0293474816631853</v>
+        <v>-9.02935037827055</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>146.28871368</v>
+        <v>146.28871351000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.48381641000000286</v>
+        <v>-0.48381625999999756</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.8847090076933877</v>
+        <v>-3.8847078333655638</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>145.90440135</v>
+        <v>145.90440124</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.3843123300000002</v>
+        <v>-0.38431227000000945</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.1073437099268686</v>
+        <v>-3.1073432353460162</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>145.89679444999999</v>
+        <v>145.89679432</v>
       </c>
       <c r="C239" s="5">
-        <v>-7.6069000000131837E-3</v>
+        <v>-7.6069200000006276E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>-6.2545494479249175E-2</v>
+        <v>-6.2545658923296443E-2</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>145.23364434000001</v>
+        <v>145.23364416000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.66315010999997526</v>
+        <v>-0.6631501599999865</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.3200928899080235</v>
+        <v>-5.3200932856791949</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>145.13214869999999</v>
+        <v>145.13214887000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.10149564000002442</v>
+        <v>-0.10149529000000257</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.8353967977691279</v>
+        <v>-0.83539392906164522</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>145.28878193</v>
+        <v>145.28878215</v>
       </c>
       <c r="C242" s="5">
-        <v>0.15663323000001128</v>
+        <v>0.1566332799999941</v>
       </c>
       <c r="D242" s="5">
-        <v>1.3028099076416666</v>
+        <v>1.3028103244571376</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>144.35982622</v>
+        <v>144.35982661</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.92895570999999677</v>
+        <v>-0.92895554000000402</v>
       </c>
       <c r="D243" s="5">
-        <v>-7.4084799126411749</v>
+        <v>-7.4084785933709263</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>144.00094773000001</v>
+        <v>144.00094863000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.35887848999999505</v>
+        <v>-0.35887797999998838</v>
       </c>
       <c r="D244" s="5">
-        <v>-2.9427465233265004</v>
+        <v>-2.9427423905785899</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>143.78257518000001</v>
+        <v>143.78257574</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.218372549999998</v>
+        <v>-0.21837289000001192</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.8046579168590871</v>
+        <v>-1.8046606920825492</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.9590202352040804</v>
+        <v>-3.9590198354859996</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>143.78295186</v>
+        <v>143.78295265</v>
       </c>
       <c r="C246" s="5">
-        <v>3.766799999880277E-4</v>
+        <v>3.7690999999995256E-4</v>
       </c>
       <c r="D246" s="5">
-        <v>3.1437920242849415E-3</v>
+        <v>3.1457116324018486E-3</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>143.74004226</v>
+        <v>143.74004033</v>
       </c>
       <c r="C247" s="5">
-        <v>-4.2909600000001547E-2</v>
+        <v>-4.2912319999999227E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.35753255919491744</v>
+        <v>-0.35755518370400585</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>143.91066956</v>
+        <v>143.91066905</v>
       </c>
       <c r="C248" s="5">
-        <v>0.1706273000000067</v>
+        <v>0.17062871999999629</v>
       </c>
       <c r="D248" s="5">
-        <v>1.433802651237559</v>
+        <v>1.4338146810664254</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>144.32368192999999</v>
+        <v>144.32368086</v>
       </c>
       <c r="C249" s="5">
-        <v>0.41301236999998991</v>
+        <v>0.41301181000000042</v>
       </c>
       <c r="D249" s="5">
-        <v>3.4987901651102327</v>
+        <v>3.498785358594958</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>144.35082702</v>
+        <v>144.35082560000001</v>
       </c>
       <c r="C250" s="5">
-        <v>2.7145090000004757E-2</v>
+        <v>2.7144740000011325E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>0.22593538023891746</v>
+        <v>0.22593246576376735</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>144.30163662999999</v>
+        <v>144.30163562999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-4.9190390000006801E-2</v>
+        <v>-4.9189970000014682E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.40815810799491592</v>
+        <v>-0.40815463357429804</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>143.95263543999999</v>
+        <v>143.95263557999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.34900118999999563</v>
+        <v>-0.34900005000000078</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.8639673916722508</v>
+        <v>-2.8639581802963776</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>144.18904631999999</v>
+        <v>144.18904810999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.23641087999999399</v>
+        <v>0.23641252999999551</v>
       </c>
       <c r="D253" s="5">
-        <v>1.9886374945452312</v>
+        <v>1.988651497645888</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>144.01754686000001</v>
+        <v>144.01754886000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.1714994599999784</v>
+        <v>-0.17149924999998234</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.4179883633985813</v>
+        <v>-1.4179866209353742</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>144.45164249999999</v>
+        <v>144.45164431000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.43409563999998113</v>
+        <v>0.43409545000000094</v>
       </c>
       <c r="D255" s="5">
-        <v>3.6775925773200768</v>
+        <v>3.6775908889698616</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>144.24866460999999</v>
+        <v>144.24866677</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.20297788999999966</v>
+        <v>-0.20297754000000623</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.673223112638933</v>
+        <v>-1.6732202289145071</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>144.63016377</v>
+        <v>144.63016501000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.38149916000000417</v>
+        <v>0.38149824000001331</v>
       </c>
       <c r="D257" s="5">
-        <v>3.2202530783601135</v>
+        <v>3.2202451503638096</v>
       </c>
       <c r="E257" s="5">
-        <v>0.58949326018045145</v>
+        <v>0.58949373082082257</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>145.53384853</v>
+        <v>145.53384983999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.90368476000000442</v>
+        <v>0.90368482999997468</v>
       </c>
       <c r="D258" s="5">
-        <v>7.7610050634506988</v>
+        <v>7.7610056165883901</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>145.29409214</v>
+        <v>145.29408738000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.2397563899999966</v>
+        <v>-0.23976245999998014</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.9590978857329522</v>
+        <v>-1.9591470188975779</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>145.96776079</v>
+        <v>145.96775869999999</v>
       </c>
       <c r="C260" s="5">
-        <v>0.67366864999999621</v>
+        <v>0.67367131999998264</v>
       </c>
       <c r="D260" s="5">
-        <v>5.7080063164759443</v>
+        <v>5.7080297112366951</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>146.66296259000001</v>
+        <v>146.66295815999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.69520180000000664</v>
+        <v>0.69519945999999777</v>
       </c>
       <c r="D261" s="5">
-        <v>5.8673621868273518</v>
+        <v>5.8673420037522739</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>146.52344891000001</v>
+        <v>146.52344350000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.1395136799999932</v>
+        <v>-0.13951465999997481</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.1355510576871231</v>
+        <v>-1.1355590266868387</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>146.63493847999999</v>
+        <v>146.63493539999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.11148956999997495</v>
+        <v>0.11149189999997589</v>
       </c>
       <c r="D263" s="5">
-        <v>0.91690989275223789</v>
+        <v>0.91692916934644764</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>147.22909677999999</v>
+        <v>147.22909852000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.59415830000000369</v>
+        <v>0.59416312000001881</v>
       </c>
       <c r="D264" s="5">
-        <v>4.9721851438138787</v>
+        <v>4.9722264896704171</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>147.52491388999999</v>
+        <v>147.52492086999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.29581711000000155</v>
+        <v>0.29582234999998036</v>
       </c>
       <c r="D265" s="5">
-        <v>2.4378994238898111</v>
+        <v>2.4379430571891181</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>147.78766883</v>
+        <v>147.78767632</v>
       </c>
       <c r="C266" s="5">
-        <v>0.26275494000000776</v>
+        <v>0.26275545000001443</v>
       </c>
       <c r="D266" s="5">
-        <v>2.1583681279944811</v>
+        <v>2.1583722553266238</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>148.04252835</v>
+        <v>148.04253524000001</v>
       </c>
       <c r="C267" s="5">
-        <v>0.25485951999999656</v>
+        <v>0.25485892000000376</v>
       </c>
       <c r="D267" s="5">
-        <v>2.0891384016307413</v>
+        <v>2.0891333296739756</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>148.45655909000001</v>
+        <v>148.45656255</v>
       </c>
       <c r="C268" s="5">
-        <v>0.41403074000001538</v>
+        <v>0.41402730999999449</v>
       </c>
       <c r="D268" s="5">
-        <v>3.4081480639435613</v>
+        <v>3.4081192326821608</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>148.80177678000001</v>
+        <v>148.80177798</v>
       </c>
       <c r="C269" s="5">
-        <v>0.34521768999999836</v>
+        <v>0.3452154299999961</v>
       </c>
       <c r="D269" s="5">
-        <v>2.8264210219225872</v>
+        <v>2.8264022144851353</v>
       </c>
       <c r="E269" s="5">
-        <v>2.8843312496236839</v>
+        <v>2.8843311972378327</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>149.46434198</v>
+        <v>149.46434399</v>
       </c>
       <c r="C270" s="5">
-        <v>0.66256519999998886</v>
+        <v>0.66256601000000614</v>
       </c>
       <c r="D270" s="5">
-        <v>5.4760190733511349</v>
+        <v>5.47602588744458</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>149.68792528</v>
+        <v>149.68791723999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.22358330000000137</v>
+        <v>0.22357324999998696</v>
       </c>
       <c r="D271" s="5">
-        <v>1.8099194826822318</v>
+        <v>1.8098374323433086</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>150.03938980999999</v>
+        <v>150.03938302</v>
       </c>
       <c r="C272" s="5">
-        <v>0.35146452999998701</v>
+        <v>0.35146578000001227</v>
       </c>
       <c r="D272" s="5">
-        <v>2.8542504181416906</v>
+        <v>2.8542608561598515</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>150.34655097999999</v>
+        <v>150.34653793999999</v>
       </c>
       <c r="C273" s="5">
-        <v>0.30716117000000054</v>
+        <v>0.3071549199999879</v>
       </c>
       <c r="D273" s="5">
-        <v>2.4844947582268961</v>
+        <v>2.4844437478072079</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>150.73331107999999</v>
+        <v>150.73329502999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.3867601000000036</v>
+        <v>0.38675709000000325</v>
       </c>
       <c r="D274" s="5">
-        <v>3.131001334079464</v>
+        <v>3.1309768963656337</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>151.34104593000001</v>
+        <v>151.34103085000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.60773485000001415</v>
+        <v>0.60773582000001625</v>
       </c>
       <c r="D275" s="5">
-        <v>4.946969681244906</v>
+        <v>4.9469782914534299</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>151.58193315</v>
+        <v>151.58192145999999</v>
       </c>
       <c r="C276" s="5">
-        <v>0.24088721999999052</v>
+        <v>0.24089060999997969</v>
       </c>
       <c r="D276" s="5">
-        <v>1.92683145126058</v>
+        <v>1.9268589990192764</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>151.69847858</v>
+        <v>151.69851043</v>
       </c>
       <c r="C277" s="5">
-        <v>0.11654543000000217</v>
+        <v>0.11658897000000934</v>
       </c>
       <c r="D277" s="5">
-        <v>0.9265447347868383</v>
+        <v>0.92689241839227776</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>152.32124662000001</v>
+        <v>152.32128595</v>
       </c>
       <c r="C278" s="5">
-        <v>0.62276804000001107</v>
+        <v>0.62277552000000469</v>
       </c>
       <c r="D278" s="5">
-        <v>5.0391316068892911</v>
+        <v>5.0391924224476581</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>152.86857168</v>
+        <v>152.86859577000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.54732505999999148</v>
+        <v>0.54730982000000949</v>
       </c>
       <c r="D279" s="5">
-        <v>4.3981177980682018</v>
+        <v>4.397991746280594</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>154.35985367000001</v>
+        <v>154.35986854000001</v>
       </c>
       <c r="C280" s="5">
-        <v>1.4912819900000045</v>
+        <v>1.4912727699999948</v>
       </c>
       <c r="D280" s="5">
-        <v>12.355362410512738</v>
+        <v>12.355279825303489</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>153.88976604999999</v>
+        <v>153.88977464999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.47008762000001525</v>
+        <v>-0.47009389000001534</v>
       </c>
       <c r="D281" s="5">
-        <v>-3.5938866113964352</v>
+        <v>-3.5939334059606476</v>
       </c>
       <c r="E281" s="5">
-        <v>3.4193067986832304</v>
+        <v>3.4193117441673637</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>154.21370529000001</v>
+        <v>154.21371525999999</v>
       </c>
       <c r="C282" s="5">
-        <v>0.32393924000001562</v>
+        <v>0.32394060999999397</v>
       </c>
       <c r="D282" s="5">
-        <v>2.5554611753334955</v>
+        <v>2.5554719638228418</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>155.19427565000001</v>
+        <v>155.19423073999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.98057036000000153</v>
+        <v>0.98051548000000821</v>
       </c>
       <c r="D283" s="5">
-        <v>7.9027998773817387</v>
+        <v>7.9023414686571813</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>155.31062059000001</v>
+        <v>155.31056239</v>
       </c>
       <c r="C284" s="5">
-        <v>0.11634494000000473</v>
+        <v>0.11633165000000645</v>
       </c>
       <c r="D284" s="5">
-        <v>0.90332600620999237</v>
+        <v>0.90322265659268375</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>155.88986887999999</v>
+        <v>155.88980723</v>
       </c>
       <c r="C285" s="5">
-        <v>0.57924828999998113</v>
+        <v>0.5792448400000012</v>
       </c>
       <c r="D285" s="5">
-        <v>4.5684908914113587</v>
+        <v>4.5684648681636242</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>156.61217988999999</v>
+        <v>156.61213656999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.72231100999999853</v>
+        <v>0.7223293399999875</v>
       </c>
       <c r="D286" s="5">
-        <v>5.7040709852417715</v>
+        <v>5.7042217591403821</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>156.97417726</v>
+        <v>156.97416483999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.36199737000001164</v>
+        <v>0.36202826999999616</v>
       </c>
       <c r="D287" s="5">
-        <v>2.809245313502351</v>
+        <v>2.8094889539123091</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>157.73047632000001</v>
+        <v>157.73049040999999</v>
       </c>
       <c r="C288" s="5">
-        <v>0.75629906000000346</v>
+        <v>0.75632557000000133</v>
       </c>
       <c r="D288" s="5">
-        <v>5.9372736375939983</v>
+        <v>5.9374877805474346</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>158.6746842</v>
+        <v>158.67480304</v>
       </c>
       <c r="C289" s="5">
-        <v>0.94420787999999334</v>
+        <v>0.94431263000001309</v>
       </c>
       <c r="D289" s="5">
-        <v>7.4247455929874917</v>
+        <v>7.4255959154794882</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>159.33694224999999</v>
+        <v>159.33707491999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.66225804999999127</v>
+        <v>0.6622718799999916</v>
       </c>
       <c r="D290" s="5">
-        <v>5.125005492242396</v>
+        <v>5.1251110599531025</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>159.97529022000001</v>
+        <v>159.97536112</v>
       </c>
       <c r="C291" s="5">
-        <v>0.63834797000001231</v>
+        <v>0.63828620000001024</v>
       </c>
       <c r="D291" s="5">
-        <v>4.9148918969252442</v>
+        <v>4.9144015959272647</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>160.59031580000001</v>
+        <v>160.59034335999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.61502558000000818</v>
+        <v>0.61498223999998913</v>
       </c>
       <c r="D292" s="5">
-        <v>4.7122146755917305</v>
+        <v>4.7118734275794383</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>161.37472725000001</v>
+        <v>161.37467871000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.78441144999999324</v>
+        <v>0.78433535000002053</v>
       </c>
       <c r="D293" s="5">
-        <v>6.0215207216006261</v>
+        <v>6.0209196990315572</v>
       </c>
       <c r="E293" s="5">
-        <v>4.8638459802246237</v>
+        <v>4.8638085779405094</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>161.88607350000001</v>
+        <v>161.88604583</v>
       </c>
       <c r="C294" s="5">
-        <v>0.51134625000000256</v>
+        <v>0.51136711999998852</v>
       </c>
       <c r="D294" s="5">
-        <v>3.8693990877279871</v>
+        <v>3.8695609595297942</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>162.84506630000001</v>
+        <v>162.84492195999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.95899280000000431</v>
+        <v>0.95887612999999305</v>
       </c>
       <c r="D295" s="5">
-        <v>7.3448935952081351</v>
+        <v>7.3439720110304529</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>163.34980641000001</v>
+        <v>163.34963635</v>
       </c>
       <c r="C296" s="5">
-        <v>0.50474011000000019</v>
+        <v>0.50471439000000373</v>
       </c>
       <c r="D296" s="5">
-        <v>3.7834791471162088</v>
+        <v>3.7832864651492715</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>164.10635911</v>
+        <v>164.10621426</v>
       </c>
       <c r="C297" s="5">
-        <v>0.75655269999998609</v>
+        <v>0.75657791000000429</v>
       </c>
       <c r="D297" s="5">
-        <v>5.701568955891112</v>
+        <v>5.7017698984246357</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>164.41081201</v>
+        <v>164.41074393</v>
       </c>
       <c r="C298" s="5">
-        <v>0.30445290000000114</v>
+        <v>0.30452966999999376</v>
       </c>
       <c r="D298" s="5">
-        <v>2.2491174904725852</v>
+        <v>2.2496924285165365</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>165.33070964999999</v>
+        <v>165.33074156000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.91989763999998786</v>
+        <v>0.91999763000001167</v>
       </c>
       <c r="D299" s="5">
-        <v>6.924657315760574</v>
+        <v>6.9254362756564047</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>165.68885653000001</v>
+        <v>165.68894508</v>
       </c>
       <c r="C300" s="5">
-        <v>0.35814688000002093</v>
+        <v>0.35820351999998934</v>
       </c>
       <c r="D300" s="5">
-        <v>2.6306904292952904</v>
+        <v>2.6311109223474016</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>166.30646068999999</v>
+        <v>166.30683066</v>
       </c>
       <c r="C301" s="5">
-        <v>0.61760415999998486</v>
+        <v>0.61788558000000648</v>
       </c>
       <c r="D301" s="5">
-        <v>4.5658431601776961</v>
+        <v>4.5679640155904977</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>166.92576320000001</v>
+        <v>166.92606289</v>
       </c>
       <c r="C302" s="5">
-        <v>0.61930251000001135</v>
+        <v>0.61923222999999439</v>
       </c>
       <c r="D302" s="5">
-        <v>4.5613047278787677</v>
+        <v>4.5607660987335041</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>168.28241310000001</v>
+        <v>168.28256995000001</v>
       </c>
       <c r="C303" s="5">
-        <v>1.3566499000000078</v>
+        <v>1.3565070600000126</v>
       </c>
       <c r="D303" s="5">
-        <v>10.200692943392188</v>
+        <v>10.199551335780455</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>168.44952117</v>
+        <v>168.44948936</v>
       </c>
       <c r="C304" s="5">
-        <v>0.1671080699999834</v>
+        <v>0.16691940999999133</v>
       </c>
       <c r="D304" s="5">
-        <v>1.1981557093778683</v>
+        <v>1.1967945179315542</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>169.35395098999999</v>
+        <v>169.35375879</v>
       </c>
       <c r="C305" s="5">
-        <v>0.90442981999999006</v>
+        <v>0.90426942999999937</v>
       </c>
       <c r="D305" s="5">
-        <v>6.6366829580310815</v>
+        <v>6.6354723461217846</v>
       </c>
       <c r="E305" s="5">
-        <v>4.9445312013687515</v>
+        <v>4.9444436659972446</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>169.88409136999999</v>
+        <v>169.88406545000001</v>
       </c>
       <c r="C306" s="5">
-        <v>0.53014038000000596</v>
+        <v>0.53030666000000792</v>
       </c>
       <c r="D306" s="5">
-        <v>3.821797376590208</v>
+        <v>3.8230212275138564</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>170.20445371</v>
+        <v>170.20442586999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.32036234000000263</v>
+        <v>0.32036041999998588</v>
       </c>
       <c r="D307" s="5">
-        <v>2.286542731535457</v>
+        <v>2.2865292378462021</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>170.90532540000001</v>
+        <v>170.90417945999999</v>
       </c>
       <c r="C308" s="5">
-        <v>0.70087169000001381</v>
+        <v>0.69975359000000026</v>
       </c>
       <c r="D308" s="5">
-        <v>5.0548498097834127</v>
+        <v>5.0466034492377077</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>171.61249622</v>
+        <v>171.61249763999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.70717081999998754</v>
+        <v>0.70831817999999203</v>
       </c>
       <c r="D309" s="5">
-        <v>5.0799252831651875</v>
+        <v>5.0883909630827562</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>172.39882292999999</v>
+        <v>172.39875273000001</v>
       </c>
       <c r="C310" s="5">
-        <v>0.78632670999999732</v>
+        <v>0.7862550900000258</v>
       </c>
       <c r="D310" s="5">
-        <v>5.6390906590047196</v>
+        <v>5.6385639819761968</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>172.98117384</v>
+        <v>172.98124462999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.58235091000000239</v>
+        <v>0.58249189999997952</v>
       </c>
       <c r="D311" s="5">
-        <v>4.1296773748585647</v>
+        <v>4.1306975557654058</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>173.87235238</v>
+        <v>173.87263307000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.89117853999999852</v>
+        <v>0.89138844000001427</v>
       </c>
       <c r="D312" s="5">
-        <v>6.3604779072028439</v>
+        <v>6.3620160295844386</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>174.00236279999999</v>
+        <v>174.00313561999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.13001041999999075</v>
+        <v>0.13050254999998856</v>
       </c>
       <c r="D313" s="5">
-        <v>0.90098116038850318</v>
+        <v>0.9044042804044139</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>175.03404673</v>
+        <v>175.03474654999999</v>
       </c>
       <c r="C314" s="5">
-        <v>1.031683930000014</v>
+        <v>1.0316109299999994</v>
       </c>
       <c r="D314" s="5">
-        <v>7.3516331701056536</v>
+        <v>7.3510621830993994</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>175.70746632999999</v>
+        <v>175.70815386999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.67341959999998835</v>
+        <v>0.67340731999999548</v>
       </c>
       <c r="D315" s="5">
-        <v>4.7157945410665203</v>
+        <v>4.7156874644846081</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>175.01030578999999</v>
+        <v>175.01092456999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.69716053999999872</v>
+        <v>-0.6972293000000036</v>
       </c>
       <c r="D316" s="5">
-        <v>-4.6587399228231412</v>
+        <v>-4.6591715914824583</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>175.32808377999999</v>
+        <v>175.32606847</v>
       </c>
       <c r="C317" s="5">
-        <v>0.31777798999999618</v>
+        <v>0.31514390000000958</v>
       </c>
       <c r="D317" s="5">
-        <v>2.2008132738915887</v>
+        <v>2.182381697027691</v>
       </c>
       <c r="E317" s="5">
-        <v>3.5276016621264228</v>
+        <v>3.5265291556981104</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>175.23781804999999</v>
+        <v>175.23828606999999</v>
       </c>
       <c r="C318" s="5">
-        <v>-9.0265729999998712E-2</v>
+        <v>-8.778240000000892E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.6160603717723645</v>
+        <v>-0.59916524751458811</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>176.35912039999999</v>
+        <v>176.35929952000001</v>
       </c>
       <c r="C319" s="5">
-        <v>1.1213023500000077</v>
+        <v>1.1210134500000208</v>
       </c>
       <c r="D319" s="5">
-        <v>7.954573349801608</v>
+        <v>7.9524292473921676</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>177.03422344000001</v>
+        <v>177.03171603999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.67510304000001042</v>
+        <v>0.67241651999998453</v>
       </c>
       <c r="D320" s="5">
-        <v>4.6915607363170908</v>
+        <v>4.6724929665290516</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>177.27950032000001</v>
+        <v>177.27925012</v>
       </c>
       <c r="C321" s="5">
-        <v>0.2452768800000058</v>
+        <v>0.24753408000000832</v>
       </c>
       <c r="D321" s="5">
-        <v>1.6753003408728206</v>
+        <v>1.6908604533372174</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>177.75920668000001</v>
+        <v>177.75881670999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.47970635999999445</v>
+        <v>0.47956658999999036</v>
       </c>
       <c r="D322" s="5">
-        <v>3.295883208121797</v>
+        <v>3.2949132877119647</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>178.47037243</v>
+        <v>178.47031369000001</v>
       </c>
       <c r="C323" s="5">
-        <v>0.71116574999999216</v>
+        <v>0.71149698000002104</v>
       </c>
       <c r="D323" s="5">
-        <v>4.9079301495130068</v>
+        <v>4.9102776155712791</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>179.04708335999999</v>
+        <v>179.0477262</v>
       </c>
       <c r="C324" s="5">
-        <v>0.57671092999999019</v>
+        <v>0.57741250999998783</v>
       </c>
       <c r="D324" s="5">
-        <v>3.9473569156575739</v>
+        <v>3.9522460462088738</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>179.37829761</v>
+        <v>179.38012746999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.33121425000001636</v>
+        <v>0.3324012699999912</v>
       </c>
       <c r="D325" s="5">
-        <v>2.242572059016279</v>
+        <v>2.250683165112477</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>179.66491959999999</v>
+        <v>179.66687798000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.28662198999998623</v>
+        <v>0.28675051000001872</v>
       </c>
       <c r="D326" s="5">
-        <v>1.9343768796633798</v>
+        <v>1.9352319702824694</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>180.06310522000001</v>
+        <v>180.06497372999999</v>
       </c>
       <c r="C327" s="5">
-        <v>0.39818562000002089</v>
+        <v>0.39809574999998176</v>
       </c>
       <c r="D327" s="5">
-        <v>2.6921805135912136</v>
+        <v>2.6915357711391419</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>180.58164618000001</v>
+        <v>180.58317427</v>
       </c>
       <c r="C328" s="5">
-        <v>0.51854095999999572</v>
+        <v>0.51820054000000937</v>
       </c>
       <c r="D328" s="5">
-        <v>3.5109914677033283</v>
+        <v>3.5086129240452957</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>180.14923519000001</v>
+        <v>180.14514377</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.43241098999999394</v>
+        <v>-0.43803049999999644</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.8359117809485079</v>
+        <v>-2.8722523763954455</v>
       </c>
       <c r="E329" s="5">
-        <v>2.7497884571929587</v>
+        <v>2.7486359228003687</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>181.17737271999999</v>
+        <v>181.1779257</v>
       </c>
       <c r="C330" s="5">
-        <v>1.0281375299999809</v>
+        <v>1.0327819299999987</v>
       </c>
       <c r="D330" s="5">
-        <v>7.0676865472930395</v>
+        <v>7.1007931585723272</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>180.833788</v>
+        <v>180.83368288</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.34358471999999551</v>
+        <v>-0.34424282000000517</v>
       </c>
       <c r="D331" s="5">
-        <v>-2.2520932841772368</v>
+        <v>-2.2563551367811296</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>180.88526490999999</v>
+        <v>180.88060503</v>
       </c>
       <c r="C332" s="5">
-        <v>5.1476909999990994E-2</v>
+        <v>4.6922150000000329E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>0.34213239960221298</v>
+        <v>0.31181694159061468</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>180.81187184000001</v>
+        <v>180.81050472999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-7.3393069999980298E-2</v>
+        <v>-7.010030000000711E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.48580745182060792</v>
+        <v>-0.46407013461002844</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>181.02268878000001</v>
+        <v>181.02122623</v>
       </c>
       <c r="C334" s="5">
-        <v>0.21081694000000084</v>
+        <v>0.21072150000000534</v>
       </c>
       <c r="D334" s="5">
-        <v>1.4081428125454432</v>
+        <v>1.4075119438426986</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>181.07724902999999</v>
+        <v>181.07665251</v>
       </c>
       <c r="C335" s="5">
-        <v>5.4560249999980215E-2</v>
+        <v>5.5426280000006045E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>0.36228023686259991</v>
+        <v>0.36804334481512768</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>180.74067718000001</v>
+        <v>180.74169420000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.33657184999998435</v>
+        <v>-0.33495830999999043</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.2078023887701637</v>
+        <v>-2.1973327067929982</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>181.49154967000001</v>
+        <v>181.49465124</v>
       </c>
       <c r="C337" s="5">
-        <v>0.75087249000000611</v>
+        <v>0.75295703999998409</v>
       </c>
       <c r="D337" s="5">
-        <v>5.1008056950887948</v>
+        <v>5.1152629879844369</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>180.94284583999999</v>
+        <v>180.95114731999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.54870383000002221</v>
+        <v>-0.54350392000000625</v>
       </c>
       <c r="D338" s="5">
-        <v>-3.5682403057423873</v>
+        <v>-3.5349207232455049</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>180.99681213</v>
+        <v>181.00021138</v>
       </c>
       <c r="C339" s="5">
-        <v>5.3966290000005301E-2</v>
+        <v>4.9064060000006293E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>0.35848824800810419</v>
+        <v>0.32586007505983616</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>181.07473794000001</v>
+        <v>181.07673817</v>
       </c>
       <c r="C340" s="5">
-        <v>7.7925810000010642E-2</v>
+        <v>7.652679000000262E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>0.51786945071548018</v>
+        <v>0.50854081739339918</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>181.06772659000001</v>
+        <v>181.06076973</v>
       </c>
       <c r="C341" s="5">
-        <v>-7.0113499999990836E-3</v>
+        <v>-1.5968439999994644E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-4.6455008178603041E-2</v>
+        <v>-0.10577193320514544</v>
       </c>
       <c r="E341" s="5">
-        <v>0.50985029108299162</v>
+        <v>0.50827124219847697</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>180.55567482000001</v>
+        <v>180.55587725000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.51205176999999935</v>
+        <v>-0.5048924799999952</v>
       </c>
       <c r="D342" s="5">
-        <v>-3.341260515478861</v>
+        <v>-3.2953832792389726</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>180.8287985</v>
+        <v>180.82885816999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.27312367999999765</v>
+        <v>0.27298091999998064</v>
       </c>
       <c r="D343" s="5">
-        <v>1.8303994116194655</v>
+        <v>1.8294326357541246</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>180.52348752</v>
+        <v>180.51155148999999</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.30531098000000156</v>
+        <v>-0.31730668000000151</v>
       </c>
       <c r="D344" s="5">
-        <v>-2.0073685361397309</v>
+        <v>-2.0854780691539676</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>181.03428618000001</v>
+        <v>181.03209308000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.51079866000000607</v>
+        <v>0.52054159000002187</v>
       </c>
       <c r="D345" s="5">
-        <v>3.448792720892091</v>
+        <v>3.5158577331269703</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>181.46664748000001</v>
+        <v>181.46405074</v>
       </c>
       <c r="C346" s="5">
-        <v>0.43236129999999662</v>
+        <v>0.4319576599999948</v>
       </c>
       <c r="D346" s="5">
-        <v>2.9038879293808995</v>
+        <v>2.9011768763188339</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>181.23144035000001</v>
+        <v>181.23018673999999</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.23520712999999205</v>
+        <v>-0.23386400000001117</v>
       </c>
       <c r="D347" s="5">
-        <v>-1.5443340947059681</v>
+        <v>-1.5355995418916524</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>181.2568536</v>
+        <v>181.25813661000001</v>
       </c>
       <c r="C348" s="5">
-        <v>2.541324999998551E-2</v>
+        <v>2.7949870000014698E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>0.16840030949201168</v>
+        <v>0.18522470580442096</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>181.51887939</v>
+        <v>181.52205219000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.2620257899999956</v>
+        <v>0.26391558000000259</v>
       </c>
       <c r="D349" s="5">
-        <v>1.7485850251693691</v>
+        <v>1.7612848196535413</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>181.47043296999999</v>
+        <v>181.49621035000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-4.8446420000004764E-2</v>
+        <v>-2.5841839999998228E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.31980387643952835</v>
+        <v>-0.17070068585667286</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>180.75736988</v>
+        <v>180.76170646</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.71306308999999146</v>
+        <v>-0.73450389000001337</v>
       </c>
       <c r="D351" s="5">
-        <v>-4.6146545650573634</v>
+        <v>-4.7496775615364584</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>181.05912157</v>
+        <v>181.06164912</v>
       </c>
       <c r="C352" s="5">
-        <v>0.30175169000000324</v>
+        <v>0.29994265999999925</v>
       </c>
       <c r="D352" s="5">
-        <v>2.0217447237254271</v>
+        <v>2.0094646927016457</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>180.38318537999999</v>
+        <v>180.36710812000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.67593619000001581</v>
+        <v>-0.69454099999998675</v>
       </c>
       <c r="D353" s="5">
-        <v>-4.3890322405930604</v>
+        <v>-4.5072398799588465</v>
       </c>
       <c r="E353" s="5">
-        <v>-0.37805810173452414</v>
+        <v>-0.38310983159653977</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>181.05078895</v>
+        <v>181.05159519</v>
       </c>
       <c r="C354" s="5">
-        <v>0.66760357000001136</v>
+        <v>0.68448706999998876</v>
       </c>
       <c r="D354" s="5">
-        <v>4.5327648784233343</v>
+        <v>4.6502237724462159</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>181.26217213999999</v>
+        <v>181.2600022</v>
       </c>
       <c r="C355" s="5">
-        <v>0.21138318999999228</v>
+        <v>0.20840701000000195</v>
       </c>
       <c r="D355" s="5">
-        <v>1.4100741995443533</v>
+        <v>1.3900889059161203</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>181.61742279000001</v>
+        <v>181.59825692999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.35525065000001632</v>
+        <v>0.33825472999998851</v>
       </c>
       <c r="D356" s="5">
-        <v>2.3773639589732554</v>
+        <v>2.2624836991585351</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>182.36740893999999</v>
+        <v>182.36353500999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.74998614999998381</v>
+        <v>0.76527808000000164</v>
       </c>
       <c r="D357" s="5">
-        <v>5.0694912775812506</v>
+        <v>5.1758228128265804</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>182.14960833000001</v>
+        <v>182.14524642000001</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.21780060999998341</v>
+        <v>-0.21828858999998602</v>
       </c>
       <c r="D358" s="5">
-        <v>-1.4237783422291317</v>
+        <v>-1.4269774449119366</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>182.94861782999999</v>
+        <v>182.94818520999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.79900949999998261</v>
+        <v>0.80293878999998469</v>
       </c>
       <c r="D359" s="5">
-        <v>5.3927392393117168</v>
+        <v>5.4200383510515149</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>183.39444563999999</v>
+        <v>183.39320742999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.44582780999999727</v>
+        <v>0.44502221999999847</v>
       </c>
       <c r="D360" s="5">
-        <v>2.963796281317177</v>
+        <v>2.9583760788647995</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>183.76648700000001</v>
+        <v>183.76568601</v>
       </c>
       <c r="C361" s="5">
-        <v>0.37204136000002563</v>
+        <v>0.37247858000000633</v>
       </c>
       <c r="D361" s="5">
-        <v>2.4617143670356834</v>
+        <v>2.4646565735598536</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>183.66644213999999</v>
+        <v>183.72974244</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.10004486000002544</v>
+        <v>-3.5943570000000591E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.65134297196824953</v>
+        <v>-0.23446114860652401</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>183.84318938999999</v>
+        <v>183.84453741999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.17674725000000535</v>
+        <v>0.11479497999999921</v>
       </c>
       <c r="D363" s="5">
-        <v>1.1609246189526079</v>
+        <v>0.7523460373932922</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>184.65194590999999</v>
+        <v>184.65192579000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.80875652000000287</v>
+        <v>0.8073883700000124</v>
       </c>
       <c r="D364" s="5">
-        <v>5.4086171300993025</v>
+        <v>5.3992048553124672</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>184.73728376</v>
+        <v>184.70916611000001</v>
       </c>
       <c r="C365" s="5">
-        <v>8.5337850000001936E-2</v>
+        <v>5.724032000000534E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>0.55599804524897323</v>
+        <v>0.37262332823855271</v>
       </c>
       <c r="E365" s="5">
-        <v>2.4138050178166948</v>
+        <v>2.4073446845481294</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>184.83958762</v>
+        <v>184.83879981999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.10230386000000635</v>
+        <v>0.12963370999997892</v>
       </c>
       <c r="D366" s="5">
-        <v>0.66656408515977095</v>
+        <v>0.8454498082784756</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>184.83047970000001</v>
+        <v>184.8233688</v>
       </c>
       <c r="C367" s="5">
-        <v>-9.1079199999910543E-3</v>
+        <v>-1.5431019999994078E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-5.9113648820652287E-2</v>
+        <v>-0.10013440907624682</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>184.50795721</v>
+        <v>184.48149218</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.32252249000001143</v>
+        <v>-0.34187661999999364</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.0739766228301981</v>
+        <v>-2.1972536804071297</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>168.16018209999999</v>
+        <v>168.15541014999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-16.347775110000015</v>
+        <v>-16.326082030000009</v>
       </c>
       <c r="D369" s="5">
-        <v>-67.152916009735108</v>
+        <v>-67.107528827729297</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>173.77151810000001</v>
+        <v>173.76551108999999</v>
       </c>
       <c r="C370" s="5">
-        <v>5.6113360000000228</v>
+        <v>5.6101009399999953</v>
       </c>
       <c r="D370" s="5">
-        <v>48.27403791169089</v>
+        <v>48.263022344446505</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>179.49691718</v>
+        <v>179.49888969</v>
       </c>
       <c r="C371" s="5">
-        <v>5.7253990799999883</v>
+        <v>5.7333786000000089</v>
       </c>
       <c r="D371" s="5">
-        <v>47.550534231456389</v>
+        <v>47.631221709849413</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>179.46889461999999</v>
+        <v>179.46878369000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-2.8022560000010799E-2</v>
+        <v>-3.0105999999989308E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.18717989055420103</v>
+        <v>-0.20108142338023383</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>181.16832160999999</v>
+        <v>181.16731222000001</v>
       </c>
       <c r="C373" s="5">
-        <v>1.6994269900000063</v>
+        <v>1.6985285300000044</v>
       </c>
       <c r="D373" s="5">
-        <v>11.973918386038163</v>
+        <v>11.967262666703737</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>183.01118513</v>
+        <v>183.1106106</v>
       </c>
       <c r="C374" s="5">
-        <v>1.8428635200000087</v>
+        <v>1.9432983799999874</v>
       </c>
       <c r="D374" s="5">
-        <v>12.913136045154472</v>
+        <v>13.659053534745635</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>184.57100210999999</v>
+        <v>184.57269798999999</v>
       </c>
       <c r="C375" s="5">
-        <v>1.5598169799999937</v>
+        <v>1.4620873899999935</v>
       </c>
       <c r="D375" s="5">
-        <v>10.721010668750619</v>
+        <v>10.013858469210014</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>184.94745671999999</v>
+        <v>184.94721479</v>
       </c>
       <c r="C376" s="5">
-        <v>0.37645460999999614</v>
+        <v>0.3745168000000092</v>
       </c>
       <c r="D376" s="5">
-        <v>2.4751872089198601</v>
+        <v>2.4622807159458304</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>184.96217974000001</v>
+        <v>184.8975231</v>
       </c>
       <c r="C377" s="5">
-        <v>1.472302000001946E-2</v>
+        <v>-4.9691690000003064E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>9.5569638447945415E-2</v>
+        <v>-0.32194044734600302</v>
       </c>
       <c r="E377" s="5">
-        <v>0.12173827362980116</v>
+        <v>0.10197490139054466</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>184.94571589</v>
+        <v>184.94377365</v>
       </c>
       <c r="C378" s="5">
-        <v>-1.6463850000008051E-2</v>
+        <v>4.6250549999996338E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-0.10676209985002183</v>
+        <v>0.30058315212533326</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>184.86873811999999</v>
+        <v>184.85739971999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-7.6977770000013379E-2</v>
+        <v>-8.6373930000007704E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-0.4983200375704766</v>
+        <v>-0.55899633859084474</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>186.13334330999999</v>
+        <v>186.10826359999999</v>
       </c>
       <c r="C380" s="5">
-        <v>1.2646051899999975</v>
+        <v>1.2508638799999972</v>
       </c>
       <c r="D380" s="5">
-        <v>8.5246555963189419</v>
+        <v>8.4290888831489053</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>186.14983015999999</v>
+        <v>186.14731325</v>
       </c>
       <c r="C381" s="5">
-        <v>1.6486850000006825E-2</v>
+        <v>3.9049650000009706E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>0.10634237088547049</v>
+        <v>0.25207744099950968</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>187.97117046</v>
+        <v>187.96848098999999</v>
       </c>
       <c r="C382" s="5">
-        <v>1.8213403000000028</v>
+        <v>1.8211677399999928</v>
       </c>
       <c r="D382" s="5">
-        <v>12.394023035408042</v>
+        <v>12.392961572475581</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>188.81916222999999</v>
+        <v>188.82709496999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.84799176999999304</v>
+        <v>0.85861398000000122</v>
       </c>
       <c r="D383" s="5">
-        <v>5.5499053564228573</v>
+        <v>5.621263647114616</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>190.33877314</v>
+        <v>190.34085886</v>
       </c>
       <c r="C384" s="5">
-        <v>1.5196109100000115</v>
+        <v>1.513763890000007</v>
       </c>
       <c r="D384" s="5">
-        <v>10.096722721443596</v>
+        <v>10.055703557252581</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>190.27426707000001</v>
+        <v>190.27764547000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-6.4506069999993088E-2</v>
+        <v>-6.3213389999987157E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-0.40592445620218909</v>
+        <v>-0.39780036831773558</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>192.30103679999999</v>
+        <v>192.44518145999999</v>
       </c>
       <c r="C386" s="5">
-        <v>2.0267697299999838</v>
+        <v>2.1675359899999762</v>
       </c>
       <c r="D386" s="5">
-        <v>13.558282748979057</v>
+        <v>14.559543100630323</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>194.77578195000001</v>
+        <v>194.75890539</v>
       </c>
       <c r="C387" s="5">
-        <v>2.4747451500000182</v>
+        <v>2.313723930000009</v>
       </c>
       <c r="D387" s="5">
-        <v>16.584273154291008</v>
+        <v>15.420619833706306</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>196.03334895</v>
+        <v>196.04150987</v>
       </c>
       <c r="C388" s="5">
-        <v>1.2575669999999946</v>
+        <v>1.2826044800000034</v>
       </c>
       <c r="D388" s="5">
-        <v>8.0289196080741032</v>
+        <v>8.195342080865565</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>199.07683599000001</v>
+        <v>198.95272779000001</v>
       </c>
       <c r="C389" s="5">
-        <v>3.0434870400000023</v>
+        <v>2.9112179200000128</v>
       </c>
       <c r="D389" s="5">
-        <v>20.306542325313302</v>
+        <v>19.349969379606335</v>
       </c>
       <c r="E389" s="5">
-        <v>7.6311039747914311</v>
+        <v>7.6016186990230272</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>199.30383154</v>
+        <v>199.28429482999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.22699554999999805</v>
+        <v>0.33156703999998172</v>
       </c>
       <c r="D390" s="5">
-        <v>1.3769027600119665</v>
+        <v>2.0183075484052404</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>202.28338880000001</v>
+        <v>202.26722322000001</v>
       </c>
       <c r="C391" s="5">
-        <v>2.9795572600000071</v>
+        <v>2.9829283900000121</v>
       </c>
       <c r="D391" s="5">
-        <v>19.490911104498565</v>
+        <v>19.516882925931146</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>202.06791874000001</v>
+        <v>202.05113474000001</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.21547006000000124</v>
+        <v>-0.21608847999999625</v>
       </c>
       <c r="D392" s="5">
-        <v>-1.2707648967823171</v>
+        <v>-1.2744919676671795</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>202.31559003999999</v>
+        <v>202.32856989000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.24767129999997906</v>
+        <v>0.2774351500000023</v>
       </c>
       <c r="D393" s="5">
-        <v>1.4807759182511093</v>
+        <v>1.6602131790009578</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>202.11915648999999</v>
+        <v>202.13133805000001</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.19643354999999474</v>
+        <v>-0.1972318400000006</v>
       </c>
       <c r="D394" s="5">
-        <v>-1.1589099798410829</v>
+        <v>-1.1635202248238219</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>202.39422103999999</v>
+        <v>202.41564435000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.27506454999999619</v>
+        <v>0.28430629999999724</v>
       </c>
       <c r="D395" s="5">
-        <v>1.6453626975514224</v>
+        <v>1.7009694945748333</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>203.59073602000001</v>
+        <v>203.60701209000001</v>
       </c>
       <c r="C396" s="5">
-        <v>1.1965149800000177</v>
+        <v>1.191367740000004</v>
       </c>
       <c r="D396" s="5">
-        <v>7.3294376564950969</v>
+        <v>7.296082317940189</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>204.14274158000001</v>
+        <v>204.16380480999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.55200555999999779</v>
+        <v>0.55679271999997582</v>
       </c>
       <c r="D397" s="5">
-        <v>3.3025794551172272</v>
+        <v>3.3313822814432514</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>205.28917566999999</v>
+        <v>205.47355758</v>
       </c>
       <c r="C398" s="5">
-        <v>1.1464340899999854</v>
+        <v>1.3097527700000171</v>
       </c>
       <c r="D398" s="5">
-        <v>6.951109635496433</v>
+        <v>7.975761805463244</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>204.70317183</v>
+        <v>204.65355829999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.5860038399999894</v>
+        <v>-0.81999928000001887</v>
       </c>
       <c r="D399" s="5">
-        <v>-3.3721638544765509</v>
+        <v>-4.685205359612632</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>204.51558559</v>
+        <v>204.53087639</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.18758624000000168</v>
+        <v>-0.12268190999998296</v>
       </c>
       <c r="D400" s="5">
-        <v>-1.0941325457102358</v>
+        <v>-0.71698668493493933</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>205.10553202</v>
+        <v>204.8900606</v>
       </c>
       <c r="C401" s="5">
-        <v>0.58994642999999769</v>
+        <v>0.35918420999999512</v>
       </c>
       <c r="D401" s="5">
-        <v>3.5169742261616843</v>
+        <v>2.1278383589744321</v>
       </c>
       <c r="E401" s="5">
-        <v>3.0283262239022335</v>
+        <v>2.9842932418936208</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>205.53443117</v>
+        <v>205.4421394</v>
       </c>
       <c r="C402" s="5">
-        <v>0.42889915000000656</v>
+        <v>0.55207880000000387</v>
       </c>
       <c r="D402" s="5">
-        <v>2.538399719206974</v>
+        <v>3.2817664585090389</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>206.13412991999999</v>
+        <v>206.14088132000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.59969874999998751</v>
+        <v>0.69874192000000335</v>
       </c>
       <c r="D403" s="5">
-        <v>3.5580416241902002</v>
+        <v>4.1586143231553629</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>206.56702534999999</v>
+        <v>206.60134342999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.43289543000000208</v>
+        <v>0.46046210999998038</v>
       </c>
       <c r="D404" s="5">
-        <v>2.5493926642011333</v>
+        <v>2.7136477293794981</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>206.92913139000001</v>
+        <v>206.9739707</v>
       </c>
       <c r="C405" s="5">
-        <v>0.36210604000001467</v>
+        <v>0.3726272700000095</v>
       </c>
       <c r="D405" s="5">
-        <v>2.123965572180686</v>
+        <v>2.1859256621588496</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>207.1412579</v>
+        <v>207.17818213999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.21212650999999028</v>
+        <v>0.20421143999999458</v>
       </c>
       <c r="D406" s="5">
-        <v>1.2370995084253877</v>
+        <v>1.19042948527186</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>207.75870219000001</v>
+        <v>207.80149469</v>
       </c>
       <c r="C407" s="5">
-        <v>0.61744429000000878</v>
+        <v>0.62331255000000851</v>
       </c>
       <c r="D407" s="5">
-        <v>3.6361745116189503</v>
+        <v>3.670641923287099</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>207.00517629000001</v>
+        <v>207.03872443</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.75352589999999964</v>
+        <v>-0.76277025999999637</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.2665345714345442</v>
+        <v>-4.316953430828951</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>207.49463695</v>
+        <v>207.53594379</v>
       </c>
       <c r="C409" s="5">
-        <v>0.48946065999999178</v>
+        <v>0.49721936000000255</v>
       </c>
       <c r="D409" s="5">
-        <v>2.87457374113258</v>
+        <v>2.9202642882917962</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>207.66559154000001</v>
+        <v>207.86923987</v>
       </c>
       <c r="C410" s="5">
-        <v>0.17095459000000801</v>
+        <v>0.33329607999999666</v>
       </c>
       <c r="D410" s="5">
-        <v>0.99317107213083844</v>
+        <v>1.9442753065360474</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>208.36211015999999</v>
+        <v>208.26785275</v>
       </c>
       <c r="C411" s="5">
-        <v>0.69651861999997777</v>
+        <v>0.39861288000000172</v>
       </c>
       <c r="D411" s="5">
-        <v>4.0999311653640458</v>
+        <v>2.3255619134750605</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>208.07770450999999</v>
+        <v>208.07911012</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.28440564999999651</v>
+        <v>-0.18874263000000724</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.6257095333429894</v>
+        <v>-1.0820951969196302</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>207.50770972999999</v>
+        <v>207.21127795000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.56999478000000181</v>
+        <v>-0.86783216999998558</v>
       </c>
       <c r="D413" s="5">
-        <v>-3.2381266926878371</v>
+        <v>-4.8915973221950075</v>
       </c>
       <c r="E413" s="5">
-        <v>1.1711910870184417</v>
+        <v>1.1329087136792149</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>208.51251822</v>
+        <v>208.32860167999999</v>
       </c>
       <c r="C414" s="5">
-        <v>1.0048084900000163</v>
+        <v>1.1173237299999812</v>
       </c>
       <c r="D414" s="5">
-        <v>5.9680041230021574</v>
+        <v>6.6660261756632089</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>208.1276398</v>
+        <v>208.17114652000001</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.38487842000000683</v>
+        <v>-0.15745515999998361</v>
       </c>
       <c r="D415" s="5">
-        <v>-2.1926456377313608</v>
+        <v>-0.90320164133859127</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>207.76287840000001</v>
+        <v>207.85967124000001</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.36476139999999191</v>
+        <v>-0.31147527999999625</v>
       </c>
       <c r="D416" s="5">
-        <v>-2.0829478215931063</v>
+        <v>-1.7807930793957039</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>208.48466055</v>
+        <v>208.56682133000001</v>
       </c>
       <c r="C417" s="5">
-        <v>0.72178214999999568</v>
+        <v>0.70715008999999895</v>
       </c>
       <c r="D417" s="5">
-        <v>4.2494663647410391</v>
+        <v>4.1597275167680525</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>209.22730658</v>
+        <v>209.29006788999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.74264603000000307</v>
+        <v>0.72324655999997844</v>
       </c>
       <c r="D418" s="5">
-        <v>4.3592837241161364</v>
+        <v>4.2415255750317016</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>209.30003404000001</v>
+        <v>209.36383226999999</v>
       </c>
       <c r="C419" s="5">
-        <v>7.2727460000010069E-2</v>
+        <v>7.3764380000000074E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.41791865241129766</v>
+        <v>0.42376137268529401</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>209.89591415999999</v>
+        <v>209.95370993</v>
       </c>
       <c r="C420" s="5">
-        <v>0.59588011999997548</v>
+        <v>0.58987766000001329</v>
       </c>
       <c r="D420" s="5">
-        <v>3.4704239320912933</v>
+        <v>3.4338588215043764</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>210.83917267999999</v>
+        <v>210.90682812</v>
       </c>
       <c r="C421" s="5">
-        <v>0.94325852000000054</v>
+        <v>0.95311818999999787</v>
       </c>
       <c r="D421" s="5">
-        <v>5.5280285211703806</v>
+        <v>5.5856859711110429</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>210.42101048999999</v>
+        <v>210.61668981</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.41816219000000387</v>
+        <v>-0.29013831000000323</v>
       </c>
       <c r="D422" s="5">
-        <v>-2.3541969606159618</v>
+        <v>-1.6383714472318123</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>209.46487822</v>
+        <v>209.34036778000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.95613226999998346</v>
+        <v>-1.2763220299999887</v>
       </c>
       <c r="D423" s="5">
-        <v>-5.3184539719388635</v>
+        <v>-7.0343735928458777</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>208.92454248999999</v>
+        <v>208.90186743000001</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.54033573000000956</v>
+        <v>-0.43850034999999821</v>
       </c>
       <c r="D424" s="5">
-        <v>-3.0519775647490532</v>
+        <v>-2.4848544332916611</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>210.11594173</v>
+        <v>209.73407144999999</v>
       </c>
       <c r="C425" s="5">
-        <v>1.1913992400000097</v>
+        <v>0.83220401999997762</v>
       </c>
       <c r="D425" s="5">
-        <v>7.0617975991231541</v>
+        <v>4.8865944235000791</v>
       </c>
       <c r="E425" s="5">
-        <v>1.256932575369718</v>
+        <v>1.217498161759667</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>209.96809363</v>
+        <v>209.69002441000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.14784810000000448</v>
+        <v>-4.4047039999981052E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.84111993835810361</v>
+        <v>-0.2517256121455147</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>210.64131499999999</v>
+        <v>210.73805225000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.67322136999999316</v>
+        <v>1.0480278400000032</v>
       </c>
       <c r="D427" s="5">
-        <v>3.9161447691632878</v>
+        <v>6.1652283206223402</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>210.88846379</v>
+        <v>211.06139891999999</v>
       </c>
       <c r="C428" s="5">
-        <v>0.24714879000001133</v>
+        <v>0.32334666999997808</v>
       </c>
       <c r="D428" s="5">
-        <v>1.4171006519460683</v>
+        <v>1.8568419438995898</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>211.2627196</v>
+        <v>211.37968366999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.37425580999999397</v>
+        <v>0.31828475000000367</v>
       </c>
       <c r="D429" s="5">
-        <v>2.1505044496106018</v>
+        <v>1.8247085730234147</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>211.20021477</v>
+        <v>211.28534723000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-6.2504829999994627E-2</v>
+        <v>-9.4336439999977983E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.35445848418921289</v>
+        <v>-0.53423427583932925</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>211.36039062</v>
+        <v>211.44057022000001</v>
       </c>
       <c r="C431" s="5">
-        <v>0.16017585000000167</v>
+        <v>0.15522298999999862</v>
       </c>
       <c r="D431" s="5">
-        <v>0.91389494650988556</v>
+        <v>0.88516347910057025</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>211.57142729</v>
+        <v>211.64341956000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.21103666999999859</v>
+        <v>0.20284934000000021</v>
       </c>
       <c r="D432" s="5">
-        <v>1.2047638207048239</v>
+        <v>1.157335753788713</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>211.39367311999999</v>
+        <v>211.47609679999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.17775417000001426</v>
+        <v>-0.16732276000001889</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.0035480843699762</v>
+        <v>-0.94459132650569488</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>210.98763728</v>
+        <v>211.16512822000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.40603583999998705</v>
+        <v>-0.31096857999997951</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.2807139890525296</v>
+        <v>-1.7503588836827566</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>212.60631432</v>
+        <v>212.76069849999999</v>
       </c>
       <c r="C435" s="5">
-        <v>1.6186770399999943</v>
+        <v>1.5955702799999756</v>
       </c>
       <c r="D435" s="5">
-        <v>9.6048569972267508</v>
+        <v>9.4537092893314245</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>213.92173069</v>
+        <v>214.19870578000001</v>
       </c>
       <c r="C436" s="5">
-        <v>1.3154163700000083</v>
+        <v>1.4380072800000221</v>
       </c>
       <c r="D436" s="5">
-        <v>7.6824522274879126</v>
+        <v>8.4189556873995652</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>213.47822643999999</v>
+        <v>213.34977928999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.44350425000001792</v>
+        <v>-0.84892649000002507</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.459676704178626</v>
+        <v>-4.6536075034782858</v>
       </c>
       <c r="E437" s="5">
-        <v>1.6002044786875391</v>
+        <v>1.7239487199207648</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>214.54601463</v>
+        <v>209.47121091</v>
       </c>
       <c r="C438" s="5">
-        <v>1.0677881900000159</v>
+        <v>-3.8785683799999902</v>
       </c>
       <c r="D438" s="5">
-        <v>6.1701390164645042</v>
+        <v>-19.760956242817805</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>214.25331241000001</v>
+        <v>208.49111393999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.29270221999999535</v>
+        <v>-0.98009697000000529</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.6249149985738787</v>
+        <v>-5.4724335811733971</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>215.12966182</v>
+        <v>208.43137257000001</v>
       </c>
       <c r="C440" s="5">
-        <v>0.87634940999998889</v>
+        <v>-5.9741369999983363E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>5.0202371959578995</v>
+        <v>-0.34330849476253977</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>216.54624982000001</v>
+        <v>209.73063296000001</v>
       </c>
       <c r="C441" s="5">
-        <v>1.4165880000000186</v>
+        <v>1.2992603900000006</v>
       </c>
       <c r="D441" s="5">
-        <v>8.1943218722349229</v>
+        <v>7.7420783400618864</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>217.70899918999999</v>
+        <v>211.04809709</v>
       </c>
       <c r="C442" s="5">
-        <v>1.1627493699999718</v>
+        <v>1.3174641299999905</v>
       </c>
       <c r="D442" s="5">
-        <v>6.6371606087002988</v>
+        <v>7.8040006488278912</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>217.47733797000001</v>
+        <v>210.71683899000001</v>
       </c>
       <c r="C443" s="5">
-        <v>-0.23166121999997813</v>
+        <v>-0.33125809999998523</v>
       </c>
       <c r="D443" s="5">
-        <v>-1.2694572656911984</v>
+        <v>-1.8673279939748322</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>217.40131109000001</v>
+        <v>210.50458374999999</v>
       </c>
       <c r="C444" s="5">
-        <v>-7.6026880000000574E-2</v>
+        <v>-0.21225524000001883</v>
       </c>
       <c r="D444" s="5">
-        <v>-0.41869671153673682</v>
+        <v>-1.2020866693998822</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>210.27840800999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.22617574000000218</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-1.2817427736395937</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>