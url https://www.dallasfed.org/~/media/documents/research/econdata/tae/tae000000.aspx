--- v2 (2026-02-01)
+++ v3 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{27D3BEC6-361A-4773-B308-5993AD25E4B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9B1A6CFE-8597-400E-A310-6FDAC6BC1F6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F438A626-3E73-4CE3-9EA4-8DDEB1115B60}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8E7A405D-2E28-4B97-BCEF-19943C75785A}"/>
   </bookViews>
   <sheets>
     <sheet name="AE000000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Total Nonfarm</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{200FB129-6873-4B4C-93E6-DD1264C5A03E}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D22F6352-14DC-4DA7-B258-38BB94E1F37F}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>7020.8084589999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>7021.468312</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>7030.5059609999998</v>
+        <v>7031.3946980000001</v>
       </c>
       <c r="C7" s="5">
-        <v>9.6975019999999859</v>
+        <v>9.9263860000000932</v>
       </c>
       <c r="D7" s="5">
-        <v>1.6701517659182041</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.7097164204916693</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>7048.8841819999998</v>
+        <v>7048.4647510000004</v>
       </c>
       <c r="C8" s="5">
-        <v>18.37822099999994</v>
+        <v>17.070053000000371</v>
       </c>
       <c r="D8" s="5">
-        <v>3.1823770839877863</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.9524439050616191</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>7074.4410710000002</v>
+        <v>7075.2173069999999</v>
       </c>
       <c r="C9" s="5">
-        <v>25.55688900000041</v>
+        <v>26.752555999999458</v>
       </c>
       <c r="D9" s="5">
-        <v>4.438614443676614</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>4.6509108253820042</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>7118.697784</v>
+        <v>7119.0245109999996</v>
       </c>
       <c r="C10" s="5">
-        <v>44.256712999999763</v>
+        <v>43.807203999999729</v>
       </c>
       <c r="D10" s="5">
-        <v>7.7707909862947622</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>7.6882847896786233</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>7137.355638</v>
+        <v>7137.1165360000005</v>
       </c>
       <c r="C11" s="5">
-        <v>18.657854000000043</v>
+        <v>18.092025000000831</v>
       </c>
       <c r="D11" s="5">
-        <v>3.1908942183550559</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.092624955562262</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>7159.2033009999996</v>
+        <v>7158.630991</v>
       </c>
       <c r="C12" s="5">
-        <v>21.847662999999557</v>
+        <v>21.514454999999543</v>
       </c>
       <c r="D12" s="5">
-        <v>3.7357133011114207</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.677915821315425</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>7158.0037890000003</v>
+        <v>7156.8033519999999</v>
       </c>
       <c r="C13" s="5">
-        <v>-1.1995119999992312</v>
+        <v>-1.8276390000000902</v>
       </c>
       <c r="D13" s="5">
-        <v>-0.20087272808850809</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-0.30593696177807495</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>7185.98387</v>
+        <v>7185.2097460000005</v>
       </c>
       <c r="C14" s="5">
-        <v>27.9800809999997</v>
+        <v>28.406394000000546</v>
       </c>
       <c r="D14" s="5">
-        <v>4.7928782939507197</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>4.8683398295315428</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>7183.7154490000003</v>
+        <v>7183.1297299999997</v>
       </c>
       <c r="C15" s="5">
-        <v>-2.268420999999762</v>
+        <v>-2.0800160000007963</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.37815059088753822</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-0.34683036809540768</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>7194.7525990000004</v>
+        <v>7194.9357609999997</v>
       </c>
       <c r="C16" s="5">
-        <v>11.037150000000111</v>
+        <v>11.806031000000075</v>
       </c>
       <c r="D16" s="5">
-        <v>1.8593547482633976</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9902200309803719</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>7186.3732289999998</v>
+        <v>7186.990272</v>
       </c>
       <c r="C17" s="5">
-        <v>-8.3793700000005629</v>
+        <v>-7.9454889999997249</v>
       </c>
       <c r="D17" s="5">
-        <v>-1.3886625880770387</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3171610046452731</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>7169.0778309999996</v>
+        <v>7169.7775449999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-17.295398000000205</v>
+        <v>-17.212727000000086</v>
       </c>
       <c r="D18" s="5">
-        <v>-2.8501089220864584</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8364241907672061</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>7179.0206559999997</v>
+        <v>7179.4955339999997</v>
       </c>
       <c r="C19" s="5">
-        <v>9.9428250000000844</v>
+        <v>9.7179889999997613</v>
       </c>
       <c r="D19" s="5">
-        <v>1.6770391785843053</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.638672187318857</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>7189.557581</v>
+        <v>7189.3636960000003</v>
       </c>
       <c r="C20" s="5">
-        <v>10.536925000000338</v>
+        <v>9.868162000000666</v>
       </c>
       <c r="D20" s="5">
-        <v>1.7755740817912535</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6619170908862557</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>7174.8176649999996</v>
+        <v>7175.1583430000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-14.739916000000449</v>
+        <v>-14.205353000000287</v>
       </c>
       <c r="D21" s="5">
-        <v>-2.4326680459671457</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3454632844457146</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>7197.0907219999999</v>
+        <v>7197.1184549999998</v>
       </c>
       <c r="C22" s="5">
-        <v>22.273057000000335</v>
+        <v>21.960111999999754</v>
       </c>
       <c r="D22" s="5">
-        <v>3.7894716454566879</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.735148368607466</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>7206.1874719999996</v>
+        <v>7205.8661949999996</v>
       </c>
       <c r="C23" s="5">
-        <v>9.0967499999997017</v>
+        <v>8.7477399999997942</v>
       </c>
       <c r="D23" s="5">
-        <v>1.5273263423137395</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4683303161612482</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>7205.4908079999996</v>
+        <v>7204.9628830000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.69666400000005524</v>
+        <v>-0.90331199999945966</v>
       </c>
       <c r="D24" s="5">
-        <v>-0.11594930506529932</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.15032576472449044</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>7195.0841659999996</v>
+        <v>7194.4236970000002</v>
       </c>
       <c r="C25" s="5">
-        <v>-10.40664199999992</v>
+        <v>-10.539185999999972</v>
       </c>
       <c r="D25" s="5">
-        <v>-1.7194177388732967</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7412677599146331</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>7235.9010589999998</v>
+        <v>7235.53208</v>
       </c>
       <c r="C26" s="5">
-        <v>40.816893000000164</v>
+        <v>41.108382999999776</v>
       </c>
       <c r="D26" s="5">
-        <v>7.0239302446494012</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0763478647474898</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>7225.2578979999998</v>
+        <v>7224.9249440000003</v>
       </c>
       <c r="C27" s="5">
-        <v>-10.643160999999964</v>
+        <v>-10.607135999999628</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.7508498332315714</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7450595203381658</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>7236.2009520000001</v>
+        <v>7236.2896170000004</v>
       </c>
       <c r="C28" s="5">
-        <v>10.943054000000302</v>
+        <v>11.364673000000039</v>
       </c>
       <c r="D28" s="5">
-        <v>1.8326828759050784</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9039938680808444</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>7236.6970769999998</v>
+        <v>7237.1419089999999</v>
       </c>
       <c r="C29" s="5">
-        <v>0.49612499999966531</v>
+        <v>0.85229199999957928</v>
       </c>
       <c r="D29" s="5">
-        <v>8.230486616507271E-2</v>
+        <v>0.14142789236366582</v>
       </c>
       <c r="E29" s="5">
-        <v>0.70026766487609748</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.69781139394868852</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>7231.7437749999999</v>
+        <v>7232.1382320000002</v>
       </c>
       <c r="C30" s="5">
-        <v>-4.9533019999998942</v>
+        <v>-5.0036769999996977</v>
       </c>
       <c r="D30" s="5">
-        <v>-0.81827894142496582</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.82651859165298047</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>7240.7324699999999</v>
+        <v>7240.9834979999996</v>
       </c>
       <c r="C31" s="5">
-        <v>8.988695000000007</v>
+        <v>8.8452659999993557</v>
       </c>
       <c r="D31" s="5">
-        <v>1.501778711605084</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4775728668185328</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>7247.791792</v>
+        <v>7247.9110950000004</v>
       </c>
       <c r="C32" s="5">
-        <v>7.0593220000000656</v>
+        <v>6.9275970000007874</v>
       </c>
       <c r="D32" s="5">
-        <v>1.1762288682509725</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.154124921021249</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>7266.4858100000001</v>
+        <v>7266.1832329999997</v>
       </c>
       <c r="C33" s="5">
-        <v>18.694018000000142</v>
+        <v>18.272137999999359</v>
       </c>
       <c r="D33" s="5">
-        <v>3.1394121120710938</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0675266386285038</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>7279.771968</v>
+        <v>7279.2585250000002</v>
       </c>
       <c r="C34" s="5">
-        <v>13.286157999999887</v>
+        <v>13.075292000000445</v>
       </c>
       <c r="D34" s="5">
-        <v>2.2162985704083704</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.180866353493327</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>7281.4931880000004</v>
+        <v>7280.8139060000003</v>
       </c>
       <c r="C35" s="5">
-        <v>1.7212200000003577</v>
+        <v>1.5553810000001249</v>
       </c>
       <c r="D35" s="5">
-        <v>0.28409572213337064</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.2567091441945335</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>7328.613652</v>
+        <v>7328.1888559999998</v>
       </c>
       <c r="C36" s="5">
-        <v>47.120463999999629</v>
+        <v>47.374949999999444</v>
       </c>
       <c r="D36" s="5">
-        <v>8.0479562588011468</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0937707028364549</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>7309.9425869999995</v>
+        <v>7309.8574760000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-18.671065000000453</v>
+        <v>-18.331379999999626</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.014755604706354</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9608294750267716</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>7314.0631979999998</v>
+        <v>7314.2742710000002</v>
       </c>
       <c r="C38" s="5">
-        <v>4.1206110000002809</v>
+        <v>4.4167950000000928</v>
       </c>
       <c r="D38" s="5">
-        <v>0.67854054575124945</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.72748383906477976</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>7363.7996069999999</v>
+        <v>7363.5630730000003</v>
       </c>
       <c r="C39" s="5">
-        <v>49.736409000000094</v>
+        <v>49.288802000000032</v>
       </c>
       <c r="D39" s="5">
-        <v>8.4723462478451204</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3929998145144467</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>7368.120081</v>
+        <v>7368.0325380000004</v>
       </c>
       <c r="C40" s="5">
-        <v>4.3204740000001038</v>
+        <v>4.4694650000001275</v>
       </c>
       <c r="D40" s="5">
-        <v>0.70633805654205517</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.73080096141144857</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>7377.1159230000003</v>
+        <v>7377.3769490000004</v>
       </c>
       <c r="C41" s="5">
-        <v>8.9958420000002661</v>
+        <v>9.3444110000000364</v>
       </c>
       <c r="D41" s="5">
-        <v>1.4749752848547848</v>
+        <v>1.5325449313266404</v>
       </c>
       <c r="E41" s="5">
-        <v>1.9403720303049043</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9377130055389102</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>7409.1449069999999</v>
+        <v>7409.0360810000002</v>
       </c>
       <c r="C42" s="5">
-        <v>32.028983999999582</v>
+        <v>31.659131999999772</v>
       </c>
       <c r="D42" s="5">
-        <v>5.336229638142731</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2729574791081424</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>7432.4699959999998</v>
+        <v>7432.13645</v>
       </c>
       <c r="C43" s="5">
-        <v>23.325088999999934</v>
+        <v>23.100368999999773</v>
       </c>
       <c r="D43" s="5">
-        <v>3.8438811377647708</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8062677567889169</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>7441.4353220000003</v>
+        <v>7441.227938</v>
       </c>
       <c r="C44" s="5">
-        <v>8.9653260000004593</v>
+        <v>9.0914880000000267</v>
       </c>
       <c r="D44" s="5">
-        <v>1.4571270985108242</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4778370250132733</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>7459.6441599999998</v>
+        <v>7459.0090579999996</v>
       </c>
       <c r="C45" s="5">
-        <v>18.20883799999956</v>
+        <v>17.781119999999646</v>
       </c>
       <c r="D45" s="5">
-        <v>2.9761849889955894</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9054364945684252</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>7470.9014800000004</v>
+        <v>7470.4125869999998</v>
       </c>
       <c r="C46" s="5">
-        <v>11.257320000000618</v>
+        <v>11.403529000000162</v>
       </c>
       <c r="D46" s="5">
-        <v>1.826021850028825</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8500966536639574</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>7492.4616999999998</v>
+        <v>7492.318518</v>
       </c>
       <c r="C47" s="5">
-        <v>21.56021999999939</v>
+        <v>21.905931000000237</v>
       </c>
       <c r="D47" s="5">
-        <v>3.5185707337911376</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5761407141802648</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>7559.5436790000003</v>
+        <v>7559.5849049999997</v>
       </c>
       <c r="C48" s="5">
-        <v>67.081979000000501</v>
+        <v>67.266386999999668</v>
       </c>
       <c r="D48" s="5">
-        <v>11.289089583146094</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.321898630452099</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>7554.4173309999996</v>
+        <v>7554.6301540000004</v>
       </c>
       <c r="C49" s="5">
-        <v>-5.1263480000006894</v>
+        <v>-4.9547509999993053</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.81072692843728866</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.78368253043602509</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>7573.3784589999996</v>
+        <v>7573.601694</v>
       </c>
       <c r="C50" s="5">
-        <v>18.961127999999917</v>
+        <v>18.97153999999955</v>
       </c>
       <c r="D50" s="5">
-        <v>3.0538554928898787</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0554683954679751</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>7580.7066489999997</v>
+        <v>7580.8585149999999</v>
       </c>
       <c r="C51" s="5">
-        <v>7.328190000000177</v>
+        <v>7.2568209999999453</v>
       </c>
       <c r="D51" s="5">
-        <v>1.1673494898004178</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1558864804400715</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>7587.603247</v>
+        <v>7587.4216999999999</v>
       </c>
       <c r="C52" s="5">
-        <v>6.8965980000002673</v>
+        <v>6.5631849999999758</v>
       </c>
       <c r="D52" s="5">
-        <v>1.0971870708255338</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0438702234262465</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>7615.9146490000003</v>
+        <v>7615.3957479999999</v>
       </c>
       <c r="C53" s="5">
-        <v>28.311402000000271</v>
+        <v>27.974048000000039</v>
       </c>
       <c r="D53" s="5">
-        <v>4.5705651198151953</v>
+        <v>4.5151042901478977</v>
       </c>
       <c r="E53" s="5">
-        <v>3.237020110467359</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2263337043156426</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>7638.574611</v>
+        <v>7638.1088730000001</v>
       </c>
       <c r="C54" s="5">
-        <v>22.659961999999723</v>
+        <v>22.713125000000218</v>
       </c>
       <c r="D54" s="5">
-        <v>3.62942316293422</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6383303562135261</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>7641.166158</v>
+        <v>7640.4439949999996</v>
       </c>
       <c r="C55" s="5">
-        <v>2.5915469999999914</v>
+        <v>2.335121999999501</v>
       </c>
       <c r="D55" s="5">
-        <v>0.40788577569936812</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.36748139458198104</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>7669.2079709999998</v>
+        <v>7669.0516289999996</v>
       </c>
       <c r="C56" s="5">
-        <v>28.04181299999982</v>
+        <v>28.607633999999962</v>
       </c>
       <c r="D56" s="5">
-        <v>4.4937841281982527</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5867766005780908</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>7726.9220939999996</v>
+        <v>7726.8888269999998</v>
       </c>
       <c r="C57" s="5">
-        <v>57.714122999999745</v>
+        <v>57.837198000000171</v>
       </c>
       <c r="D57" s="5">
-        <v>9.4138304932202885</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4349457314170095</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>7731.3877739999998</v>
+        <v>7731.033453</v>
       </c>
       <c r="C58" s="5">
-        <v>4.4656800000002477</v>
+        <v>4.1446260000002439</v>
       </c>
       <c r="D58" s="5">
-        <v>0.6957340366277931</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.64557032917575974</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>7759.9321970000001</v>
+        <v>7759.7973240000001</v>
       </c>
       <c r="C59" s="5">
-        <v>28.544423000000279</v>
+        <v>28.763871000000108</v>
       </c>
       <c r="D59" s="5">
-        <v>4.5215026290085447</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5571912407057047</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>7831.7587110000004</v>
+        <v>7832.0515230000001</v>
       </c>
       <c r="C60" s="5">
-        <v>71.826514000000316</v>
+        <v>72.254198999999971</v>
       </c>
       <c r="D60" s="5">
-        <v>11.690559507488052</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.763988344400577</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>7835.0637029999998</v>
+        <v>7835.2099539999999</v>
       </c>
       <c r="C61" s="5">
-        <v>3.3049919999994017</v>
+        <v>3.1584309999998368</v>
       </c>
       <c r="D61" s="5">
-        <v>0.50757544285309208</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.48499871601728195</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>7852.5168759999997</v>
+        <v>7852.2370890000002</v>
       </c>
       <c r="C62" s="5">
-        <v>17.453172999999879</v>
+        <v>17.027135000000271</v>
       </c>
       <c r="D62" s="5">
-        <v>2.7060812085725194</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6391835309167666</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>7882.6313010000003</v>
+        <v>7882.7412169999998</v>
       </c>
       <c r="C63" s="5">
-        <v>30.114425000000665</v>
+        <v>30.504127999999582</v>
       </c>
       <c r="D63" s="5">
-        <v>4.7003229375034872</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7626274948905145</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>7915.5584319999998</v>
+        <v>7915.1285159999998</v>
       </c>
       <c r="C64" s="5">
-        <v>32.927130999999463</v>
+        <v>32.387298999999985</v>
       </c>
       <c r="D64" s="5">
-        <v>5.1293907937194572</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0433146915400906</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>7942.8260200000004</v>
+        <v>7941.7905940000001</v>
       </c>
       <c r="C65" s="5">
-        <v>27.267588000000615</v>
+        <v>26.662078000000292</v>
       </c>
       <c r="D65" s="5">
-        <v>4.2129975858299806</v>
+        <v>4.1179310149904058</v>
       </c>
       <c r="E65" s="5">
-        <v>4.2924768207968977</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2859866617663389</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>7955.5051880000001</v>
+        <v>7954.8682140000001</v>
       </c>
       <c r="C66" s="5">
-        <v>12.679167999999663</v>
+        <v>13.077620000000024</v>
       </c>
       <c r="D66" s="5">
-        <v>1.9324731112483118</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9940158236647854</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>7980.2516830000004</v>
+        <v>7979.620019</v>
       </c>
       <c r="C67" s="5">
-        <v>24.746495000000323</v>
+        <v>24.751804999999877</v>
       </c>
       <c r="D67" s="5">
-        <v>3.7972629950388415</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7984011390347128</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>7996.4802739999996</v>
+        <v>7996.1824029999998</v>
       </c>
       <c r="C68" s="5">
-        <v>16.228590999999142</v>
+        <v>16.562383999999838</v>
       </c>
       <c r="D68" s="5">
-        <v>2.4677928533215043</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5193334645358112</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>8001.7771279999997</v>
+        <v>8002.0775750000003</v>
       </c>
       <c r="C69" s="5">
-        <v>5.2968540000001667</v>
+        <v>5.895172000000457</v>
       </c>
       <c r="D69" s="5">
-        <v>0.79778011358973</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.88829413954216729</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>8020.641963</v>
+        <v>8020.7730419999998</v>
       </c>
       <c r="C70" s="5">
-        <v>18.864835000000312</v>
+        <v>18.695466999999553</v>
       </c>
       <c r="D70" s="5">
-        <v>2.8660706431699046</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8398995909939329</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>8046.3894579999996</v>
+        <v>8046.3784820000001</v>
       </c>
       <c r="C71" s="5">
-        <v>25.747494999999617</v>
+        <v>25.605440000000272</v>
       </c>
       <c r="D71" s="5">
-        <v>3.9209313130693646</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8988525423026221</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>8073.2724980000003</v>
+        <v>8073.3903540000001</v>
       </c>
       <c r="C72" s="5">
-        <v>26.883040000000619</v>
+        <v>27.011872000000039</v>
       </c>
       <c r="D72" s="5">
-        <v>4.0837058770375023</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1036447428943523</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>8081.0800980000004</v>
+        <v>8080.8962359999996</v>
       </c>
       <c r="C73" s="5">
-        <v>7.8076000000000931</v>
+        <v>7.5058819999994739</v>
       </c>
       <c r="D73" s="5">
-        <v>1.1667035175395357</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1213700300884755</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>8111.1668630000004</v>
+        <v>8110.3617629999999</v>
       </c>
       <c r="C74" s="5">
-        <v>30.086765000000014</v>
+        <v>29.465527000000293</v>
       </c>
       <c r="D74" s="5">
-        <v>4.5603654639705615</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4644096383733789</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>8119.9799279999997</v>
+        <v>8119.8261140000004</v>
       </c>
       <c r="C75" s="5">
-        <v>8.8130649999993693</v>
+        <v>9.4643510000005335</v>
       </c>
       <c r="D75" s="5">
-        <v>1.31166172106989</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4093574055684899</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>8144.4674240000004</v>
+        <v>8143.9266349999998</v>
       </c>
       <c r="C76" s="5">
-        <v>24.487496000000647</v>
+        <v>24.100520999999389</v>
       </c>
       <c r="D76" s="5">
-        <v>3.6794819153407765</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6204525297674151</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>8171.7671039999996</v>
+        <v>8171.0399790000001</v>
       </c>
       <c r="C77" s="5">
-        <v>27.299679999999171</v>
+        <v>27.113344000000325</v>
       </c>
       <c r="D77" s="5">
-        <v>4.0973039627377084</v>
+        <v>4.0690986519005046</v>
       </c>
       <c r="E77" s="5">
-        <v>2.8823630710722581</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8866208732977405</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>8169.7691519999998</v>
+        <v>8169.1100809999998</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.9979519999997137</v>
+        <v>-1.9298980000003212</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.29299917302656464</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.28305718427874549</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>8179.6073909999996</v>
+        <v>8179.5460279999998</v>
       </c>
       <c r="C79" s="5">
-        <v>9.8382389999997031</v>
+        <v>10.435946999999942</v>
       </c>
       <c r="D79" s="5">
-        <v>1.4546793779684819</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5438036652777987</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>8197.4896239999998</v>
+        <v>8197.5211760000002</v>
       </c>
       <c r="C80" s="5">
-        <v>17.882233000000269</v>
+        <v>17.975148000000445</v>
       </c>
       <c r="D80" s="5">
-        <v>2.655211806465152</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6691955729497341</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>8230.1302130000004</v>
+        <v>8229.9595339999996</v>
       </c>
       <c r="C81" s="5">
-        <v>32.640589000000546</v>
+        <v>32.438357999999425</v>
       </c>
       <c r="D81" s="5">
-        <v>4.8841758263629131</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8532343128130817</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>8258.5906959999993</v>
+        <v>8258.3144049999992</v>
       </c>
       <c r="C82" s="5">
-        <v>28.460482999998931</v>
+        <v>28.354870999999548</v>
       </c>
       <c r="D82" s="5">
-        <v>4.2295429706437515</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2136383200371386</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>8263.5996379999997</v>
+        <v>8263.5163769999999</v>
       </c>
       <c r="C83" s="5">
-        <v>5.0089420000003884</v>
+        <v>5.201972000000751</v>
       </c>
       <c r="D83" s="5">
-        <v>0.73024828755035021</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.75851295810911434</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>8313.26872</v>
+        <v>8313.3352279999999</v>
       </c>
       <c r="C84" s="5">
-        <v>49.669082000000344</v>
+        <v>49.818850999999995</v>
       </c>
       <c r="D84" s="5">
-        <v>7.4559856642841371</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4792965235179087</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>8320.6750190000002</v>
+        <v>8320.312774</v>
       </c>
       <c r="C85" s="5">
-        <v>7.4062990000002173</v>
+        <v>6.9775460000000749</v>
       </c>
       <c r="D85" s="5">
-        <v>1.0743351773749854</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0118460880113922</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>8326.7375169999996</v>
+        <v>8326.2489659999992</v>
       </c>
       <c r="C86" s="5">
-        <v>6.0624979999993229</v>
+        <v>5.9361919999992097</v>
       </c>
       <c r="D86" s="5">
-        <v>0.87784006254079117</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.85951690106087497</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>8388.0314199999993</v>
+        <v>8387.6969300000001</v>
       </c>
       <c r="C87" s="5">
-        <v>61.293902999999773</v>
+        <v>61.447964000000866</v>
       </c>
       <c r="D87" s="5">
-        <v>9.1998614160339933</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.224495003691624</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>8423.8541729999997</v>
+        <v>8423.2984710000001</v>
       </c>
       <c r="C88" s="5">
-        <v>35.822753000000375</v>
+        <v>35.601540999999997</v>
       </c>
       <c r="D88" s="5">
-        <v>5.2469449018683667</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2139968323187791</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>8428.0749799999994</v>
+        <v>8427.6679679999997</v>
       </c>
       <c r="C89" s="5">
-        <v>4.2208069999996951</v>
+        <v>4.3694969999996829</v>
       </c>
       <c r="D89" s="5">
-        <v>0.60292470204483806</v>
+        <v>0.62426638164096993</v>
       </c>
       <c r="E89" s="5">
-        <v>3.1365049044843607</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1407016690598422</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>8464.9248520000001</v>
+        <v>8464.3623729999999</v>
       </c>
       <c r="C90" s="5">
-        <v>36.849872000000687</v>
+        <v>36.694405000000188</v>
       </c>
       <c r="D90" s="5">
-        <v>5.3747594307123503</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3518026655654305</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>8501.0033349999994</v>
+        <v>8500.8923749999994</v>
       </c>
       <c r="C91" s="5">
-        <v>36.078482999999324</v>
+        <v>36.530001999999513</v>
       </c>
       <c r="D91" s="5">
-        <v>5.2361508666357359</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3036049514114447</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>8535.6905910000005</v>
+        <v>8535.0090020000007</v>
       </c>
       <c r="C92" s="5">
-        <v>34.687256000001071</v>
+        <v>34.116627000001245</v>
       </c>
       <c r="D92" s="5">
-        <v>5.0078410794899941</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9236977787965097</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>8565.1602320000002</v>
+        <v>8564.5814780000001</v>
       </c>
       <c r="C93" s="5">
-        <v>29.469640999999683</v>
+        <v>29.572475999999369</v>
       </c>
       <c r="D93" s="5">
-        <v>4.2226075396969653</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2379692201826913</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>8603.0912559999997</v>
+        <v>8602.8117550000006</v>
       </c>
       <c r="C94" s="5">
-        <v>37.931023999999525</v>
+        <v>38.230277000000569</v>
       </c>
       <c r="D94" s="5">
-        <v>5.4455976836644604</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4900005103761362</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>8628.5030900000002</v>
+        <v>8628.6884989999999</v>
       </c>
       <c r="C95" s="5">
-        <v>25.411834000000454</v>
+        <v>25.876743999999235</v>
       </c>
       <c r="D95" s="5">
-        <v>3.6027186518467591</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6698459880402545</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>8670.1125059999995</v>
+        <v>8669.6146499999995</v>
       </c>
       <c r="C96" s="5">
-        <v>41.609415999999328</v>
+        <v>40.926150999999663</v>
       </c>
       <c r="D96" s="5">
-        <v>5.9427614856265354</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8424877705377742</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>8689.9107280000007</v>
+        <v>8689.9059579999994</v>
       </c>
       <c r="C97" s="5">
-        <v>19.79822200000126</v>
+        <v>20.291307999999844</v>
       </c>
       <c r="D97" s="5">
-        <v>2.7748810136839497</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8450486001933228</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>8727.7065210000001</v>
+        <v>8727.5388399999993</v>
       </c>
       <c r="C98" s="5">
-        <v>37.795792999999321</v>
+        <v>37.632881999999881</v>
       </c>
       <c r="D98" s="5">
-        <v>5.3459468544806876</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3223556725164434</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>8752.0013120000003</v>
+        <v>8751.3240370000003</v>
       </c>
       <c r="C99" s="5">
-        <v>24.294791000000259</v>
+        <v>23.785197000001062</v>
       </c>
       <c r="D99" s="5">
-        <v>3.3919863335678091</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3198329876077182</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>8779.4342379999998</v>
+        <v>8779.3504250000005</v>
       </c>
       <c r="C100" s="5">
-        <v>27.432925999999497</v>
+        <v>28.026388000000225</v>
       </c>
       <c r="D100" s="5">
-        <v>3.8268964056292765</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9114562035671652</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>8798.6035080000001</v>
+        <v>8798.2901600000005</v>
       </c>
       <c r="C101" s="5">
-        <v>19.169270000000324</v>
+        <v>18.939734999999928</v>
       </c>
       <c r="D101" s="5">
-        <v>2.651809337161537</v>
+        <v>2.6197039048755144</v>
       </c>
       <c r="E101" s="5">
-        <v>4.3963601282531739</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3976838362315585</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>8844.6484920000003</v>
+        <v>8844.0176059999994</v>
       </c>
       <c r="C102" s="5">
-        <v>46.044984000000113</v>
+        <v>45.727445999998963</v>
       </c>
       <c r="D102" s="5">
-        <v>6.4637996507361128</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4181770634648361</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>8867.5691509999997</v>
+        <v>8867.0619549999992</v>
       </c>
       <c r="C103" s="5">
-        <v>22.920658999999432</v>
+        <v>23.044348999999784</v>
       </c>
       <c r="D103" s="5">
-        <v>3.1544753320401631</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.171972466315065</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>8885.1427829999993</v>
+        <v>8884.6854440000006</v>
       </c>
       <c r="C104" s="5">
-        <v>17.573631999999634</v>
+        <v>17.623489000001427</v>
       </c>
       <c r="D104" s="5">
-        <v>2.4042375925364956</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4112726561721809</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>8915.1670709999999</v>
+        <v>8914.3700360000003</v>
       </c>
       <c r="C105" s="5">
-        <v>30.024288000000524</v>
+        <v>29.684591999999611</v>
       </c>
       <c r="D105" s="5">
-        <v>4.131206584406244</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0838179112282935</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>8940.7848319999994</v>
+        <v>8940.0364649999992</v>
       </c>
       <c r="C106" s="5">
-        <v>25.617760999999518</v>
+        <v>25.666428999998971</v>
       </c>
       <c r="D106" s="5">
-        <v>3.5032255364088272</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5103054297296987</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>8950.1611379999995</v>
+        <v>8950.349021</v>
       </c>
       <c r="C107" s="5">
-        <v>9.3763060000001133</v>
+        <v>10.312556000000768</v>
       </c>
       <c r="D107" s="5">
-        <v>1.2657381753062191</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3930460065539219</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>8986.8748169999999</v>
+        <v>8986.4448759999996</v>
       </c>
       <c r="C108" s="5">
-        <v>36.713679000000411</v>
+        <v>36.095854999999574</v>
       </c>
       <c r="D108" s="5">
-        <v>5.0350034069698513</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9482794113906436</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>9003.93995</v>
+        <v>9004.0880560000005</v>
       </c>
       <c r="C109" s="5">
-        <v>17.06513300000006</v>
+        <v>17.643180000000939</v>
       </c>
       <c r="D109" s="5">
-        <v>2.3026237583806841</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3815798939831545</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>9040.0046540000003</v>
+        <v>9040.1566120000007</v>
       </c>
       <c r="C110" s="5">
-        <v>36.064704000000347</v>
+        <v>36.068556000000171</v>
       </c>
       <c r="D110" s="5">
-        <v>4.913836817547268</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9142906472439352</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>9062.8678170000003</v>
+        <v>9062.5548620000009</v>
       </c>
       <c r="C111" s="5">
-        <v>22.863162999999986</v>
+        <v>22.398250000000189</v>
       </c>
       <c r="D111" s="5">
-        <v>3.0775057217655943</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0140194064097736</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>9081.6000640000002</v>
+        <v>9081.1758709999995</v>
       </c>
       <c r="C112" s="5">
-        <v>18.732246999999916</v>
+        <v>18.621008999998594</v>
       </c>
       <c r="D112" s="5">
-        <v>2.5086987006285755</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4937195957293268</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>9110.6048420000006</v>
+        <v>9109.6164759999992</v>
       </c>
       <c r="C113" s="5">
-        <v>29.004778000000442</v>
+        <v>28.440604999999778</v>
       </c>
       <c r="D113" s="5">
-        <v>3.9005992907642728</v>
+        <v>3.8235988951044186</v>
       </c>
       <c r="E113" s="5">
-        <v>3.5460324324913417</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5384865733957493</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>9104.7920759999997</v>
+        <v>9104.5402319999994</v>
       </c>
       <c r="C114" s="5">
-        <v>-5.81276600000092</v>
+        <v>-5.0762439999998605</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.76294538780704579</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.66664256573634173</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>9122.8688719999991</v>
+        <v>9121.948316</v>
       </c>
       <c r="C115" s="5">
-        <v>18.076795999999376</v>
+        <v>17.408084000000599</v>
       </c>
       <c r="D115" s="5">
-        <v>2.4086880150521406</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3187096834958343</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>9141.5110359999999</v>
+        <v>9140.2885800000004</v>
       </c>
       <c r="C116" s="5">
-        <v>18.642164000000776</v>
+        <v>18.340264000000388</v>
       </c>
       <c r="D116" s="5">
-        <v>2.4798931864929541</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4395364589985702</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>9140.7146369999991</v>
+        <v>9140.1959810000008</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.79639900000074704</v>
+        <v>-9.2598999999609077E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.10449268305485759</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2156356741366281E-2</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>9143.1225250000007</v>
+        <v>9143.1751519999998</v>
       </c>
       <c r="C118" s="5">
-        <v>2.4078880000015488</v>
+        <v>2.9791709999990417</v>
       </c>
       <c r="D118" s="5">
-        <v>0.31656776859498859</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.39183197094905253</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>9164.5026469999993</v>
+        <v>9164.4016479999991</v>
       </c>
       <c r="C119" s="5">
-        <v>21.380121999998664</v>
+        <v>21.226495999999315</v>
       </c>
       <c r="D119" s="5">
-        <v>2.8424313792372535</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8217292705773334</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>9188.0996709999999</v>
+        <v>9187.5198789999995</v>
       </c>
       <c r="C120" s="5">
-        <v>23.597024000000602</v>
+        <v>23.118231000000378</v>
       </c>
       <c r="D120" s="5">
-        <v>3.1339284185164074</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0694893377844368</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>9199.2486140000001</v>
+        <v>9199.2270709999993</v>
       </c>
       <c r="C121" s="5">
-        <v>11.148943000000145</v>
+        <v>11.70719199999985</v>
       </c>
       <c r="D121" s="5">
-        <v>1.4658504666142269</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5398614658096221</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>9233.3716449999993</v>
+        <v>9233.5574959999994</v>
       </c>
       <c r="C122" s="5">
-        <v>34.123030999999173</v>
+        <v>34.330425000000105</v>
       </c>
       <c r="D122" s="5">
-        <v>4.5431360691242206</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5713286370493433</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>9257.2198470000003</v>
+        <v>9256.6867970000003</v>
       </c>
       <c r="C123" s="5">
-        <v>23.848202000001038</v>
+        <v>23.129301000000851</v>
       </c>
       <c r="D123" s="5">
-        <v>3.1438022970253998</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0476613420302279</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>9276.6018390000008</v>
+        <v>9276.0796229999996</v>
       </c>
       <c r="C124" s="5">
-        <v>19.381992000000537</v>
+        <v>19.392825999999332</v>
       </c>
       <c r="D124" s="5">
-        <v>2.541594497920685</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5431797210575535</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>9309.0864560000009</v>
+        <v>9307.9044190000004</v>
       </c>
       <c r="C125" s="5">
-        <v>32.484617000000071</v>
+        <v>31.824796000000788</v>
       </c>
       <c r="D125" s="5">
-        <v>4.2840201915356202</v>
+        <v>4.1955965532751271</v>
       </c>
       <c r="E125" s="5">
-        <v>2.1785777941437878</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1766881572062413</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>9342.1267860000007</v>
+        <v>9341.5558010000004</v>
       </c>
       <c r="C126" s="5">
-        <v>33.040329999999813</v>
+        <v>33.651382000000012</v>
       </c>
       <c r="D126" s="5">
-        <v>4.3432402478392307</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4257417856988557</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>9363.4504899999993</v>
+        <v>9362.8430329999992</v>
       </c>
       <c r="C127" s="5">
-        <v>21.323703999998543</v>
+        <v>21.287231999998767</v>
       </c>
       <c r="D127" s="5">
-        <v>2.7736871426491616</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7690547938055365</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>9395.3718910000007</v>
+        <v>9394.5727389999993</v>
       </c>
       <c r="C128" s="5">
-        <v>31.921401000001424</v>
+        <v>31.729706000000078</v>
       </c>
       <c r="D128" s="5">
-        <v>4.168564785489326</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1433370991965424</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>9402.5655970000007</v>
+        <v>9402.6725239999996</v>
       </c>
       <c r="C129" s="5">
-        <v>7.1937060000000201</v>
+        <v>8.0997850000003382</v>
       </c>
       <c r="D129" s="5">
-        <v>0.92267691240586203</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0395326910084046</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>9447.6852120000003</v>
+        <v>9447.3889500000005</v>
       </c>
       <c r="C130" s="5">
-        <v>45.119614999999612</v>
+        <v>44.716426000000865</v>
       </c>
       <c r="D130" s="5">
-        <v>5.9128150362684373</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8585202215589494</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>9465.1803689999997</v>
+        <v>9464.3490330000004</v>
       </c>
       <c r="C131" s="5">
-        <v>17.495156999999381</v>
+        <v>16.960082999999941</v>
       </c>
       <c r="D131" s="5">
-        <v>2.2449241469258974</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1756547877198829</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>9470.0692500000005</v>
+        <v>9469.783813</v>
       </c>
       <c r="C132" s="5">
-        <v>4.8888810000007652</v>
+        <v>5.4347799999995914</v>
       </c>
       <c r="D132" s="5">
-        <v>0.62157843778862798</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.69126498594844765</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>9497.8488510000006</v>
+        <v>9496.7961620000005</v>
       </c>
       <c r="C133" s="5">
-        <v>27.779601000000184</v>
+        <v>27.01234900000054</v>
       </c>
       <c r="D133" s="5">
-        <v>3.577443976813699</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4771891357338047</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>9521.8961230000004</v>
+        <v>9521.7392180000006</v>
       </c>
       <c r="C134" s="5">
-        <v>24.047271999999793</v>
+        <v>24.94305600000007</v>
       </c>
       <c r="D134" s="5">
-        <v>3.0809054707670258</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1976947950551171</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>9525.0489550000002</v>
+        <v>9525.0674510000008</v>
       </c>
       <c r="C135" s="5">
-        <v>3.152831999999762</v>
+        <v>3.3282330000001821</v>
       </c>
       <c r="D135" s="5">
-        <v>0.39806105925606072</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.42025585715455005</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>9544.7017109999997</v>
+        <v>9543.9470980000006</v>
       </c>
       <c r="C136" s="5">
-        <v>19.652755999999499</v>
+        <v>18.87964699999975</v>
       </c>
       <c r="D136" s="5">
-        <v>2.5042159479659265</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4046230290009296</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>9564.8414460000004</v>
+        <v>9563.4144680000009</v>
       </c>
       <c r="C137" s="5">
-        <v>20.139735000000655</v>
+        <v>19.467370000000301</v>
       </c>
       <c r="D137" s="5">
-        <v>2.5616448318419804</v>
+        <v>2.4753607528143595</v>
       </c>
       <c r="E137" s="5">
-        <v>2.7473693708705227</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7450867294944947</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>9571.7922199999994</v>
+        <v>9571.3959790000008</v>
       </c>
       <c r="C138" s="5">
-        <v>6.9507739999990008</v>
+        <v>7.9815109999999549</v>
       </c>
       <c r="D138" s="5">
-        <v>0.87553434033129651</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0061155640004316</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>9582.4995209999997</v>
+        <v>9582.4230229999994</v>
       </c>
       <c r="C139" s="5">
-        <v>10.707301000000371</v>
+        <v>11.027043999998568</v>
       </c>
       <c r="D139" s="5">
-        <v>1.3506465682748159</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3912936558997169</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>9586.2881070000003</v>
+        <v>9585.5460569999996</v>
       </c>
       <c r="C140" s="5">
-        <v>3.7885860000005778</v>
+        <v>3.1230340000001888</v>
       </c>
       <c r="D140" s="5">
-        <v>0.47547116526232003</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.39179712857755344</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>9578.2436859999998</v>
+        <v>9578.3419909999993</v>
       </c>
       <c r="C141" s="5">
-        <v>-8.0444210000005114</v>
+        <v>-7.204066000000239</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.0023562674626674</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.89814752872200421</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>9574.4644410000001</v>
+        <v>9574.3534639999998</v>
       </c>
       <c r="C142" s="5">
-        <v>-3.7792449999997189</v>
+        <v>-3.9885269999995216</v>
       </c>
       <c r="D142" s="5">
-        <v>-0.4724525106627131</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.49855036356054594</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>9577.6831949999996</v>
+        <v>9576.6972910000004</v>
       </c>
       <c r="C143" s="5">
-        <v>3.2187539999995352</v>
+        <v>2.3438270000006014</v>
       </c>
       <c r="D143" s="5">
-        <v>0.40416407509016317</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.29415901738829575</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>9547.5957199999993</v>
+        <v>9546.8948349999991</v>
       </c>
       <c r="C144" s="5">
-        <v>-30.087475000000268</v>
+        <v>-29.802456000001257</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.7052428825044559</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.671113072030463</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>9555.9697429999997</v>
+        <v>9554.6861260000005</v>
       </c>
       <c r="C145" s="5">
-        <v>8.3740230000003066</v>
+        <v>7.7912910000013653</v>
       </c>
       <c r="D145" s="5">
-        <v>1.0575903025511257</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.98373660047001987</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>9532.4553620000006</v>
+        <v>9531.3919719999994</v>
       </c>
       <c r="C146" s="5">
-        <v>-23.514380999999048</v>
+        <v>-23.294154000001072</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.9132034551803354</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8866668117154548</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>9493.8266010000007</v>
+        <v>9493.2024000000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-38.62876099999994</v>
+        <v>-38.189571999999316</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.7558784074247518</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7035056756088434</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>9479.8470880000004</v>
+        <v>9479.7039120000009</v>
       </c>
       <c r="C148" s="5">
-        <v>-13.979513000000225</v>
+        <v>-13.49848799999927</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.7527412765413253</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6930120470134091</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>9458.0784449999992</v>
+        <v>9457.4023280000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-21.768643000001248</v>
+        <v>-22.30158400000073</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.7210319105318792</v>
+        <v>-2.7868304335168403</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.1162025173417689</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1085176780189387</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>9452.1568619999998</v>
+        <v>9452.070608</v>
       </c>
       <c r="C150" s="5">
-        <v>-5.921582999999373</v>
+        <v>-5.3317200000001321</v>
       </c>
       <c r="D150" s="5">
-        <v>-0.74872307415041472</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.67442016397207816</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>9447.5996469999991</v>
+        <v>9447.6506489999992</v>
       </c>
       <c r="C151" s="5">
-        <v>-4.5572150000007241</v>
+        <v>-4.4199590000007447</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.57703018360228953</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.55970072931573744</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>9452.4137869999995</v>
+        <v>9452.0587090000008</v>
       </c>
       <c r="C152" s="5">
-        <v>4.8141400000004069</v>
+        <v>4.4080600000015693</v>
       </c>
       <c r="D152" s="5">
-        <v>0.6131913114687304</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.56133186519391476</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>9449.4768609999992</v>
+        <v>9449.2884880000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.9369260000003123</v>
+        <v>-2.7702210000006744</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.37221125398708699</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.35113111282283338</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>9464.5896869999997</v>
+        <v>9463.6138019999999</v>
       </c>
       <c r="C154" s="5">
-        <v>15.112826000000496</v>
+        <v>14.325313999999707</v>
       </c>
       <c r="D154" s="5">
-        <v>1.9361674228547399</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8344702798380297</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>9450.3970270000009</v>
+        <v>9449.8076650000003</v>
       </c>
       <c r="C155" s="5">
-        <v>-14.192659999998796</v>
+        <v>-13.80613699999958</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.7846971490970143</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7366596448574856</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>9438.13969</v>
+        <v>9437.401425</v>
       </c>
       <c r="C156" s="5">
-        <v>-12.257337000000916</v>
+        <v>-12.406240000000253</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.5453668187398129</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5641015497199429</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>9450.220722</v>
+        <v>9449.1321179999995</v>
       </c>
       <c r="C157" s="5">
-        <v>12.08103200000005</v>
+        <v>11.730692999999519</v>
       </c>
       <c r="D157" s="5">
-        <v>1.5468872012388335</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.501840083122441</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>9451.2547290000002</v>
+        <v>9449.709852</v>
       </c>
       <c r="C158" s="5">
-        <v>1.0340070000002015</v>
+        <v>0.57773400000041875</v>
       </c>
       <c r="D158" s="5">
-        <v>0.13137845281354643</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3394463541287536E-2</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>9434.7510719999991</v>
+        <v>9434.4509859999998</v>
       </c>
       <c r="C159" s="5">
-        <v>-16.503657000001112</v>
+        <v>-15.258866000000125</v>
       </c>
       <c r="D159" s="5">
-        <v>-2.0754164204592418</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9205767259051321</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>9442.3362219999999</v>
+        <v>9442.0231390000008</v>
       </c>
       <c r="C160" s="5">
-        <v>7.5851500000007945</v>
+        <v>7.5721530000009807</v>
       </c>
       <c r="D160" s="5">
-        <v>0.96902777353367053</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.96739093320836744</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>9431.6933140000001</v>
+        <v>9430.9538809999995</v>
       </c>
       <c r="C161" s="5">
-        <v>-10.642907999999807</v>
+        <v>-11.069258000001355</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.344223671245115</v>
+        <v>-1.3977720114757175</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.27896925526080807</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.27965868515180681</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>9425.8198329999996</v>
+        <v>9425.5368999999992</v>
       </c>
       <c r="C162" s="5">
-        <v>-5.8734810000005382</v>
+        <v>-5.4169810000003054</v>
       </c>
       <c r="D162" s="5">
-        <v>-0.74473231417145902</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.68708649825175439</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>9413.7607669999998</v>
+        <v>9413.3138070000005</v>
       </c>
       <c r="C163" s="5">
-        <v>-12.059065999999802</v>
+        <v>-12.223092999998698</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.5244814749039381</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5451158050788782</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>9397.1745379999993</v>
+        <v>9397.0577209999992</v>
       </c>
       <c r="C164" s="5">
-        <v>-16.586229000000458</v>
+        <v>-16.256086000001233</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.0939270186931092</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0527397643580914</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>9396.4065310000005</v>
+        <v>9395.2926869999992</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.76800699999876088</v>
+        <v>-1.7650340000000142</v>
       </c>
       <c r="D165" s="5">
-        <v>-9.8028853810738781E-2</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.22516134064318738</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>9395.1239690000002</v>
+        <v>9394.2982630000006</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.2825620000003255</v>
+        <v>-0.99442399999861664</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.16367102712490089</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.12693743745085806</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>9381.6842219999999</v>
+        <v>9381.4186129999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-13.439747000000352</v>
+        <v>-12.879650000000765</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.7031612000818708</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6328593290690141</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>9374.0704420000002</v>
+        <v>9373.3195840000008</v>
       </c>
       <c r="C168" s="5">
-        <v>-7.6137799999996787</v>
+        <v>-8.0990289999990637</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.96953429165049787</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0310616086074753</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>9389.8699039999992</v>
+        <v>9389.0067429999999</v>
       </c>
       <c r="C169" s="5">
-        <v>15.799461999999039</v>
+        <v>15.687158999999156</v>
       </c>
       <c r="D169" s="5">
-        <v>2.0413861503390196</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0269059648726939</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>9396.9185529999995</v>
+        <v>9395.6753059999992</v>
       </c>
       <c r="C170" s="5">
-        <v>7.0486490000002959</v>
+        <v>6.668562999999267</v>
       </c>
       <c r="D170" s="5">
-        <v>0.90452670558243131</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.85563999836848481</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>9411.3861280000001</v>
+        <v>9410.2325849999997</v>
       </c>
       <c r="C171" s="5">
-        <v>14.467575000000579</v>
+        <v>14.557279000000563</v>
       </c>
       <c r="D171" s="5">
-        <v>1.8632552818988568</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8751569344867658</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>9411.2978800000001</v>
+        <v>9410.6437330000008</v>
       </c>
       <c r="C172" s="5">
-        <v>-8.824800000002142E-2</v>
+        <v>0.41114800000104879</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.1251492328456791E-2</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2442505888050661E-2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>9424.9403880000009</v>
+        <v>9424.648287</v>
       </c>
       <c r="C173" s="5">
-        <v>13.642508000000817</v>
+        <v>14.004553999999189</v>
       </c>
       <c r="D173" s="5">
-        <v>1.75344190427138</v>
+        <v>1.800482593100039</v>
       </c>
       <c r="E173" s="5">
-        <v>-7.1598235599701354E-2</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6860617489639118E-2</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>9449.6749550000004</v>
+        <v>9449.3310409999995</v>
       </c>
       <c r="C174" s="5">
-        <v>24.734566999999515</v>
+        <v>24.682753999999477</v>
       </c>
       <c r="D174" s="5">
-        <v>3.1951050462675434</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.18841561338854</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>9458.1752319999996</v>
+        <v>9457.3600650000008</v>
       </c>
       <c r="C175" s="5">
-        <v>8.500276999999187</v>
+        <v>8.0290240000013</v>
       </c>
       <c r="D175" s="5">
-        <v>1.0847938595594409</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0244093524948594</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>9470.3003509999999</v>
+        <v>9470.0362550000009</v>
       </c>
       <c r="C176" s="5">
-        <v>12.125119000000268</v>
+        <v>12.676190000000133</v>
       </c>
       <c r="D176" s="5">
-        <v>1.5492600788401312</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6203325328161045</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>9499.7104130000007</v>
+        <v>9498.5780930000001</v>
       </c>
       <c r="C177" s="5">
-        <v>29.410062000000835</v>
+        <v>28.541837999999188</v>
       </c>
       <c r="D177" s="5">
-        <v>3.7909205860399364</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6772506530786453</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>9499.4528190000001</v>
+        <v>9498.4238920000007</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.2575940000006085</v>
+        <v>-0.1542009999993752</v>
       </c>
       <c r="D178" s="5">
-        <v>-3.2534328973388149E-2</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9479197537963788E-2</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>9510.9395949999998</v>
+        <v>9510.9135330000008</v>
       </c>
       <c r="C179" s="5">
-        <v>11.486775999999736</v>
+        <v>12.48964100000012</v>
       </c>
       <c r="D179" s="5">
-        <v>1.4607341096157356</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5893622597266122</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>9543.9693989999996</v>
+        <v>9543.2934980000009</v>
       </c>
       <c r="C180" s="5">
-        <v>33.029803999999785</v>
+        <v>32.379965000000084</v>
       </c>
       <c r="D180" s="5">
-        <v>4.247914827845678</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.162780748342243</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>9552.4736159999993</v>
+        <v>9551.3423930000008</v>
       </c>
       <c r="C181" s="5">
-        <v>8.5042169999996986</v>
+        <v>8.0488949999999022</v>
       </c>
       <c r="D181" s="5">
-        <v>1.0745238059302276</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0167982725753477</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>9550.6627910000007</v>
+        <v>9550.2995699999992</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.8108249999986583</v>
+        <v>-1.0428230000015901</v>
       </c>
       <c r="D182" s="5">
-        <v>-0.2272422756281034</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.13093828813344199</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>9591.9562960000003</v>
+        <v>9591.3283850000007</v>
       </c>
       <c r="C183" s="5">
-        <v>41.293504999999641</v>
+        <v>41.028815000001487</v>
       </c>
       <c r="D183" s="5">
-        <v>5.3135269130909712</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2788642160070065</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>9596.4936689999995</v>
+        <v>9595.4962649999998</v>
       </c>
       <c r="C184" s="5">
-        <v>4.5373729999992065</v>
+        <v>4.1678799999990588</v>
       </c>
       <c r="D184" s="5">
-        <v>0.56912643701836352</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.522704118141748</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>9616.4400100000003</v>
+        <v>9615.9377519999998</v>
       </c>
       <c r="C185" s="5">
-        <v>19.946341000000757</v>
+        <v>20.441487000000052</v>
       </c>
       <c r="D185" s="5">
-        <v>2.5229152443052794</v>
+        <v>2.5865514587184668</v>
       </c>
       <c r="E185" s="5">
-        <v>2.0318390792563479</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0296721869595524</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>9637.2571759999992</v>
+        <v>9636.4978549999996</v>
       </c>
       <c r="C186" s="5">
-        <v>20.817165999998906</v>
+        <v>20.560102999999799</v>
       </c>
       <c r="D186" s="5">
-        <v>2.6288499301338142</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5961418313624529</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>9651.4460839999992</v>
+        <v>9650.7769769999995</v>
       </c>
       <c r="C187" s="5">
-        <v>14.188908000000083</v>
+        <v>14.279121999999916</v>
       </c>
       <c r="D187" s="5">
-        <v>1.7811337919163561</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7926932022109154</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>9671.4361840000001</v>
+        <v>9670.5845740000004</v>
       </c>
       <c r="C188" s="5">
-        <v>19.990100000000893</v>
+        <v>19.807597000000897</v>
       </c>
       <c r="D188" s="5">
-        <v>2.5139526896518882</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4909160997666602</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>9720.4726050000008</v>
+        <v>9719.3533939999998</v>
       </c>
       <c r="C189" s="5">
-        <v>49.036421000000701</v>
+        <v>48.768819999999323</v>
       </c>
       <c r="D189" s="5">
-        <v>6.2568462101902922</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.222312170991362</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>9724.9045559999995</v>
+        <v>9724.1355299999996</v>
       </c>
       <c r="C190" s="5">
-        <v>4.4319509999986622</v>
+        <v>4.7821359999998094</v>
       </c>
       <c r="D190" s="5">
-        <v>0.54850194505080552</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.59202682641941173</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>9739.9085450000002</v>
+        <v>9739.7118589999991</v>
       </c>
       <c r="C191" s="5">
-        <v>15.003989000000729</v>
+        <v>15.576328999999532</v>
       </c>
       <c r="D191" s="5">
-        <v>1.8672015866441072</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9392109934851298</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>9792.3789049999996</v>
+        <v>9791.5507190000008</v>
       </c>
       <c r="C192" s="5">
-        <v>52.470359999999346</v>
+        <v>51.83886000000166</v>
       </c>
       <c r="D192" s="5">
-        <v>6.6596042574290859</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5772298985046662</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>9811.9713769999998</v>
+        <v>9811.2647629999992</v>
       </c>
       <c r="C193" s="5">
-        <v>19.592472000000271</v>
+        <v>19.714043999998466</v>
       </c>
       <c r="D193" s="5">
-        <v>2.4275431350424093</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4429822170036974</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>9844.6519210000006</v>
+        <v>9844.4966079999995</v>
       </c>
       <c r="C194" s="5">
-        <v>32.680544000000737</v>
+        <v>33.231845000000249</v>
       </c>
       <c r="D194" s="5">
-        <v>4.0708525380532379</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1411135590658565</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>9852.5032069999997</v>
+        <v>9852.0502510000006</v>
       </c>
       <c r="C195" s="5">
-        <v>7.8512859999991633</v>
+        <v>7.5536430000011023</v>
       </c>
       <c r="D195" s="5">
-        <v>0.96123047368998904</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.92465087632824794</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>9896.9476539999996</v>
+        <v>9895.7327710000009</v>
       </c>
       <c r="C196" s="5">
-        <v>44.444446999999855</v>
+        <v>43.682520000000295</v>
       </c>
       <c r="D196" s="5">
-        <v>5.549519380568757</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.452307365693998</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>9921.6732329999995</v>
+        <v>9921.2061689999991</v>
       </c>
       <c r="C197" s="5">
-        <v>24.725578999999925</v>
+        <v>25.473397999998269</v>
       </c>
       <c r="D197" s="5">
-        <v>3.0395032258182297</v>
+        <v>3.1331277830787707</v>
       </c>
       <c r="E197" s="5">
-        <v>3.1740771291932424</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1746089135873179</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>9957.4287779999995</v>
+        <v>9956.6711250000008</v>
       </c>
       <c r="C198" s="5">
-        <v>35.755544999999984</v>
+        <v>35.464956000001621</v>
       </c>
       <c r="D198" s="5">
-        <v>4.4112919799839334</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3749432775703756</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>9982.1103399999993</v>
+        <v>9981.6229530000001</v>
       </c>
       <c r="C199" s="5">
-        <v>24.681561999999758</v>
+        <v>24.951827999999296</v>
       </c>
       <c r="D199" s="5">
-        <v>3.0153373230940916</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0490472419963055</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>10020.37249</v>
+        <v>10018.239869999999</v>
       </c>
       <c r="C200" s="5">
-        <v>38.262150000000474</v>
+        <v>36.616916999999376</v>
       </c>
       <c r="D200" s="5">
-        <v>4.6979065349048055</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4920337944582611</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>10028.61608</v>
+        <v>10027.83057</v>
       </c>
       <c r="C201" s="5">
-        <v>8.2435900000000402</v>
+        <v>9.5907000000006519</v>
       </c>
       <c r="D201" s="5">
-        <v>0.99169878833109681</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1548566631322421</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>10058.373170000001</v>
+        <v>10057.626700000001</v>
       </c>
       <c r="C202" s="5">
-        <v>29.757090000000971</v>
+        <v>29.79613000000063</v>
       </c>
       <c r="D202" s="5">
-        <v>3.6193491021771385</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6244639404736878</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>10093.312599999999</v>
+        <v>10092.88593</v>
       </c>
       <c r="C203" s="5">
-        <v>34.939429999998538</v>
+        <v>35.259229999999661</v>
       </c>
       <c r="D203" s="5">
-        <v>4.2489666490242328</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2889347397047084</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>10089.436739999999</v>
+        <v>10088.541359999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-3.8758600000001024</v>
+        <v>-4.3445700000011129</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.45983134538876147</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.51532918221591784</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>10137.08145</v>
+        <v>10136.6993</v>
       </c>
       <c r="C205" s="5">
-        <v>47.644710000000487</v>
+        <v>48.157940000000963</v>
       </c>
       <c r="D205" s="5">
-        <v>5.8162025429890907</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.881044518722045</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>10176.361199999999</v>
+        <v>10175.88895</v>
       </c>
       <c r="C206" s="5">
-        <v>39.279749999999694</v>
+        <v>39.189650000000256</v>
       </c>
       <c r="D206" s="5">
-        <v>4.7502164892766707</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7392701937035264</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>10181.22285</v>
+        <v>10181.428760000001</v>
       </c>
       <c r="C207" s="5">
-        <v>4.8616500000007363</v>
+        <v>5.539810000000216</v>
       </c>
       <c r="D207" s="5">
-        <v>0.57479618678746291</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.65524625500668066</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>10214.63062</v>
+        <v>10213.662549999999</v>
       </c>
       <c r="C208" s="5">
-        <v>33.4077699999998</v>
+        <v>32.233789999998407</v>
       </c>
       <c r="D208" s="5">
-        <v>4.0094198398560765</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8659837680056652</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>10248.3909</v>
+        <v>10247.38366</v>
       </c>
       <c r="C209" s="5">
-        <v>33.760280000000421</v>
+        <v>33.721110000000408</v>
       </c>
       <c r="D209" s="5">
-        <v>4.0390048972967385</v>
+        <v>4.0346226155937526</v>
       </c>
       <c r="E209" s="5">
-        <v>3.2929694349670857</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.287679798643639</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>10263.68922</v>
+        <v>10262.453879999999</v>
       </c>
       <c r="C210" s="5">
-        <v>15.298319999999876</v>
+        <v>15.070219999999608</v>
       </c>
       <c r="D210" s="5">
-        <v>1.8060843264413373</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7791134838783584</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>10305.819009999999</v>
+        <v>10305.20644</v>
       </c>
       <c r="C211" s="5">
-        <v>42.129789999999048</v>
+        <v>42.752560000000813</v>
       </c>
       <c r="D211" s="5">
-        <v>5.0384280993843955</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1152516303831774</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>10349.55732</v>
+        <v>10347.063169999999</v>
       </c>
       <c r="C212" s="5">
-        <v>43.738310000000638</v>
+        <v>41.856729999999516</v>
       </c>
       <c r="D212" s="5">
-        <v>5.2134245262650536</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9844194994501878</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>10367.179969999999</v>
+        <v>10366.836649999999</v>
       </c>
       <c r="C213" s="5">
-        <v>17.622649999999339</v>
+        <v>19.773479999999836</v>
       </c>
       <c r="D213" s="5">
-        <v>2.0625378507382885</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3174855698404162</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>10396.941430000001</v>
+        <v>10396.723620000001</v>
       </c>
       <c r="C214" s="5">
-        <v>29.761460000001534</v>
+        <v>29.886970000001384</v>
       </c>
       <c r="D214" s="5">
-        <v>3.4998012580258475</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5149136763414024</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>10437.338760000001</v>
+        <v>10436.63024</v>
       </c>
       <c r="C215" s="5">
-        <v>40.397329999999783</v>
+        <v>39.906619999999748</v>
       </c>
       <c r="D215" s="5">
-        <v>4.7635444915260949</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7045551022524723</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>10448.930689999999</v>
+        <v>10447.947990000001</v>
       </c>
       <c r="C216" s="5">
-        <v>11.591929999998683</v>
+        <v>11.31775000000016</v>
       </c>
       <c r="D216" s="5">
-        <v>1.3409166533384198</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3091004201461587</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>10471.56049</v>
+        <v>10471.21031</v>
       </c>
       <c r="C217" s="5">
-        <v>22.629800000000614</v>
+        <v>23.262319999999818</v>
       </c>
       <c r="D217" s="5">
-        <v>2.6300850348492721</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7047579784918341</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>10485.45249</v>
+        <v>10484.653550000001</v>
       </c>
       <c r="C218" s="5">
-        <v>13.891999999999825</v>
+        <v>13.443240000000515</v>
       </c>
       <c r="D218" s="5">
-        <v>1.6036363922696806</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5515193166513175</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>10515.7299</v>
+        <v>10515.313920000001</v>
       </c>
       <c r="C219" s="5">
-        <v>30.2774100000006</v>
+        <v>30.660369999999602</v>
       </c>
       <c r="D219" s="5">
-        <v>3.5206403063232194</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5661654354384398</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>10545.860140000001</v>
+        <v>10544.75582</v>
       </c>
       <c r="C220" s="5">
-        <v>30.130240000000413</v>
+        <v>29.441899999999805</v>
       </c>
       <c r="D220" s="5">
-        <v>3.4930098794019315</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4121147906924998</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>10565.43303</v>
+        <v>10564.4661</v>
       </c>
       <c r="C221" s="5">
-        <v>19.572889999999461</v>
+        <v>19.710279999999329</v>
       </c>
       <c r="D221" s="5">
-        <v>2.2500502072563489</v>
+        <v>2.2662466855194685</v>
       </c>
       <c r="E221" s="5">
-        <v>3.0935795979444958</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0942770420288923</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>10598.199629999999</v>
+        <v>10597.245999999999</v>
       </c>
       <c r="C222" s="5">
-        <v>32.766599999999016</v>
+        <v>32.779899999999543</v>
       </c>
       <c r="D222" s="5">
-        <v>3.7857026851690012</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7876181941340903</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>10634.592979999999</v>
+        <v>10634.034079999999</v>
       </c>
       <c r="C223" s="5">
-        <v>36.393350000000282</v>
+        <v>36.788080000000264</v>
       </c>
       <c r="D223" s="5">
-        <v>4.1994253576039364</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.246235759416872</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>10624.498750000001</v>
+        <v>10622.217549999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-10.094229999998788</v>
+        <v>-11.816530000000057</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.1330982706325377</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3253196918882049</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>10641.01144</v>
+        <v>10640.99483</v>
       </c>
       <c r="C225" s="5">
-        <v>16.512689999999566</v>
+        <v>18.777280000000246</v>
       </c>
       <c r="D225" s="5">
-        <v>1.8810762358070221</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1420299090012085</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>10657.201870000001</v>
+        <v>10657.09591</v>
       </c>
       <c r="C226" s="5">
-        <v>16.190430000000561</v>
+        <v>16.101080000000366</v>
       </c>
       <c r="D226" s="5">
-        <v>1.8411715384565097</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.83092885388354</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>10657.87306</v>
+        <v>10657.068719999999</v>
       </c>
       <c r="C227" s="5">
-        <v>0.67118999999911466</v>
+        <v>-2.719000000070082E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>7.5602119615503227E-2</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0615791046240126E-3</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>10670.626969999999</v>
+        <v>10669.52318</v>
       </c>
       <c r="C228" s="5">
-        <v>12.753909999999451</v>
+        <v>12.454460000000836</v>
       </c>
       <c r="D228" s="5">
-        <v>1.4454877713113934</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4114378501845604</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>10683.23386</v>
+        <v>10682.18188</v>
       </c>
       <c r="C229" s="5">
-        <v>12.606890000000931</v>
+        <v>12.658699999999953</v>
       </c>
       <c r="D229" s="5">
-        <v>1.426997675612518</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4330496705168283</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>10644.758519999999</v>
+        <v>10643.68209</v>
       </c>
       <c r="C230" s="5">
-        <v>-38.47534000000087</v>
+        <v>-38.499789999999848</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.237176866635961</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2402256256657829</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>10662.654979999999</v>
+        <v>10661.22553</v>
       </c>
       <c r="C231" s="5">
-        <v>17.896459999999934</v>
+        <v>17.543439999999464</v>
       </c>
       <c r="D231" s="5">
-        <v>2.0362558923757934</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9959282503608122</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>10643.30906</v>
+        <v>10642.661969999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-19.345919999999751</v>
+        <v>-18.563560000000507</v>
       </c>
       <c r="D232" s="5">
-        <v>-2.155639102026774</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0695718018214793</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>10619.679330000001</v>
+        <v>10618.742980000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-23.629729999998744</v>
+        <v>-23.918989999998303</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.6318863303746665</v>
+        <v>-2.6638670051591928</v>
       </c>
       <c r="E233" s="5">
-        <v>0.513431866407843</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.51376832001004402</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>10563.55559</v>
+        <v>10562.847949999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-56.123740000000907</v>
+        <v>-55.895030000001498</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.1607283094121001</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1368705301339759</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>10500.03284</v>
+        <v>10499.679190000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-63.522750000000087</v>
+        <v>-63.168759999998656</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.9821229649289052</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9449348315002162</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>10440.90278</v>
+        <v>10439.5805</v>
       </c>
       <c r="C236" s="5">
-        <v>-59.130059999999503</v>
+        <v>-60.098690000000715</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.5522747783155815</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6564715913421946</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>10383.086219999999</v>
+        <v>10382.81365</v>
       </c>
       <c r="C237" s="5">
-        <v>-57.816560000001118</v>
+        <v>-56.766849999999977</v>
       </c>
       <c r="D237" s="5">
-        <v>-6.4463142951043384</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.333532271052233</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>10353.101199999999</v>
+        <v>10352.524960000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-29.985020000000077</v>
+        <v>-30.288689999999406</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.4109296721471116</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4450101836128066</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>10320.25367</v>
+        <v>10319.370140000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-32.847529999999097</v>
+        <v>-33.154819999999745</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.7415293592862664</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7761238628244098</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>10294.774590000001</v>
+        <v>10293.841899999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-25.479079999999158</v>
+        <v>-25.52824000000146</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.9227119169980775</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9285218903253307</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>10263.395039999999</v>
+        <v>10262.085419999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-31.379550000001473</v>
+        <v>-31.75648000000001</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.5970241120785174</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6398252791177255</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>10256.4745</v>
+        <v>10255.213100000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-6.9205399999991641</v>
+        <v>-6.8723199999985809</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.80615803582030354</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.8006634570464688</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>10256.643599999999</v>
+        <v>10254.88084</v>
       </c>
       <c r="C243" s="5">
-        <v>0.16909999999916181</v>
+        <v>-0.3322600000010425</v>
       </c>
       <c r="D243" s="5">
-        <v>1.9786370224483818E-2</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8872030762482357E-2</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>10248.343940000001</v>
+        <v>10247.89075</v>
       </c>
       <c r="C244" s="5">
-        <v>-8.2996599999987666</v>
+        <v>-6.9900899999993271</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.96672806978153059</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.81490292269955633</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>10252.24244</v>
+        <v>10251.9743</v>
       </c>
       <c r="C245" s="5">
-        <v>3.8984999999993306</v>
+        <v>4.0835499999993772</v>
       </c>
       <c r="D245" s="5">
-        <v>0.45743978289354281</v>
+        <v>0.47922191265341585</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.4599621945458625</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4539745494433394</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>10273.835349999999</v>
+        <v>10273.56048</v>
       </c>
       <c r="C246" s="5">
-        <v>21.592909999999392</v>
+        <v>21.58618000000024</v>
       </c>
       <c r="D246" s="5">
-        <v>2.556881160684199</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5561426202453941</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>10275.50375</v>
+        <v>10275.101489999999</v>
       </c>
       <c r="C247" s="5">
-        <v>1.6684000000004744</v>
+        <v>1.5410099999990052</v>
       </c>
       <c r="D247" s="5">
-        <v>0.1950458696247992</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.18014575790981091</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>10311.24206</v>
+        <v>10310.26554</v>
       </c>
       <c r="C248" s="5">
-        <v>35.738310000000638</v>
+        <v>35.164050000001225</v>
       </c>
       <c r="D248" s="5">
-        <v>4.2543827508978449</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1848966264727006</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>10340.838809999999</v>
+        <v>10340.17152</v>
       </c>
       <c r="C249" s="5">
-        <v>29.596749999998792</v>
+        <v>29.905979999999545</v>
       </c>
       <c r="D249" s="5">
-        <v>3.4993055932174055</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5367922384250461</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>10393.93936</v>
+        <v>10392.6677</v>
       </c>
       <c r="C250" s="5">
-        <v>53.100550000001022</v>
+        <v>52.496180000000095</v>
       </c>
       <c r="D250" s="5">
-        <v>6.3390858791157134</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2653264561093103</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>10392.05625</v>
+        <v>10390.78026</v>
       </c>
       <c r="C251" s="5">
-        <v>-1.88311000000067</v>
+        <v>-1.8874400000004243</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.21719211140359684</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.21771763194735616</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>10385.09943</v>
+        <v>10383.7318</v>
       </c>
       <c r="C252" s="5">
-        <v>-6.9568199999994249</v>
+        <v>-7.0484599999999773</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.80037242949602128</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.81097539022627618</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>10390.36666</v>
+        <v>10388.938469999999</v>
       </c>
       <c r="C253" s="5">
-        <v>5.2672299999994721</v>
+        <v>5.2066699999995762</v>
       </c>
       <c r="D253" s="5">
-        <v>0.61032999579677671</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.60337304133546432</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>10405.95326</v>
+        <v>10404.67339</v>
       </c>
       <c r="C254" s="5">
-        <v>15.586600000000544</v>
+        <v>15.734920000000784</v>
       </c>
       <c r="D254" s="5">
-        <v>1.8150477845781054</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8327176668587297</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>10444.156660000001</v>
+        <v>10442.63603</v>
       </c>
       <c r="C255" s="5">
-        <v>38.203400000000329</v>
+        <v>37.962639999999737</v>
       </c>
       <c r="D255" s="5">
-        <v>4.4956182660845112</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4672762981202485</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>10448.91483</v>
+        <v>10448.524939999999</v>
       </c>
       <c r="C256" s="5">
-        <v>4.7581699999991542</v>
+        <v>5.8889099999996688</v>
       </c>
       <c r="D256" s="5">
-        <v>0.54807037060888852</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.67881819968234058</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>10471.524649999999</v>
+        <v>10471.016879999999</v>
       </c>
       <c r="C257" s="5">
-        <v>22.609819999999672</v>
+        <v>22.491939999999886</v>
       </c>
       <c r="D257" s="5">
-        <v>2.6277392463232463</v>
+        <v>2.6139751936905098</v>
       </c>
       <c r="E257" s="5">
-        <v>2.1388707034907029</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1365892421326027</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>10484.420400000001</v>
+        <v>10484.097169999999</v>
       </c>
       <c r="C258" s="5">
-        <v>12.895750000001499</v>
+        <v>13.080289999999877</v>
       </c>
       <c r="D258" s="5">
-        <v>1.487858540290099</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.50937019460613</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>10489.37579</v>
+        <v>10488.62025</v>
       </c>
       <c r="C259" s="5">
-        <v>4.95538999999917</v>
+        <v>4.5230800000008458</v>
       </c>
       <c r="D259" s="5">
-        <v>0.56864854893461381</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.51893772346538469</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>10533.400670000001</v>
+        <v>10532.725179999999</v>
       </c>
       <c r="C260" s="5">
-        <v>44.024880000000849</v>
+        <v>44.104929999999513</v>
       </c>
       <c r="D260" s="5">
-        <v>5.1544158264000384</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1643864796908412</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>10580.59691</v>
+        <v>10579.54665</v>
       </c>
       <c r="C261" s="5">
-        <v>47.196239999999307</v>
+        <v>46.821470000000772</v>
       </c>
       <c r="D261" s="5">
-        <v>5.5112532512960222</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4667740450867086</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>10580.99062</v>
+        <v>10579.139520000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.39371000000028289</v>
+        <v>-0.4071299999995972</v>
       </c>
       <c r="D262" s="5">
-        <v>4.4661818907743012E-2</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.616952163007948E-2</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>10608.26167</v>
+        <v>10607.063239999999</v>
       </c>
       <c r="C263" s="5">
-        <v>27.271049999999377</v>
+        <v>27.923719999998866</v>
       </c>
       <c r="D263" s="5">
-        <v>3.1370564986273886</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2137984007774234</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>10635.1669</v>
+        <v>10633.813539999999</v>
       </c>
       <c r="C264" s="5">
-        <v>26.905230000000302</v>
+        <v>26.750299999999697</v>
       </c>
       <c r="D264" s="5">
-        <v>3.0863189640375044</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0686511236246217</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>10648.973330000001</v>
+        <v>10647.51679</v>
       </c>
       <c r="C265" s="5">
-        <v>13.806430000000546</v>
+        <v>13.70325000000048</v>
       </c>
       <c r="D265" s="5">
-        <v>1.5689949640790513</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5573857184450812</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>10682.37716</v>
+        <v>10681.06141</v>
       </c>
       <c r="C266" s="5">
-        <v>33.403829999999289</v>
+        <v>33.544620000000577</v>
       </c>
       <c r="D266" s="5">
-        <v>3.8297998477080597</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8467576229237466</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>10663.769389999999</v>
+        <v>10663.22982</v>
       </c>
       <c r="C267" s="5">
-        <v>-18.607770000000528</v>
+        <v>-17.831589999999778</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.0703851214238234</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9850575127324022</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>10681.9256</v>
+        <v>10681.07683</v>
       </c>
       <c r="C268" s="5">
-        <v>18.15621000000101</v>
+        <v>17.8470099999995</v>
       </c>
       <c r="D268" s="5">
-        <v>2.0623701293913888</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0270276022898548</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>10707.849459999999</v>
+        <v>10707.124239999999</v>
       </c>
       <c r="C269" s="5">
-        <v>25.923859999998967</v>
+        <v>26.047409999999218</v>
       </c>
       <c r="D269" s="5">
-        <v>2.9514570191299994</v>
+        <v>2.9659513372927826</v>
       </c>
       <c r="E269" s="5">
-        <v>2.256832867217673</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2548656229460784</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>10749.19831</v>
+        <v>10748.69699</v>
       </c>
       <c r="C270" s="5">
-        <v>41.348850000000311</v>
+        <v>41.572750000001179</v>
       </c>
       <c r="D270" s="5">
-        <v>4.7335488372416856</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7600596599978839</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>10782.07438</v>
+        <v>10781.167020000001</v>
       </c>
       <c r="C271" s="5">
-        <v>32.876070000000254</v>
+        <v>32.470030000000406</v>
       </c>
       <c r="D271" s="5">
-        <v>3.7325322131920524</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6858393728631089</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>10818.630950000001</v>
+        <v>10817.763580000001</v>
       </c>
       <c r="C272" s="5">
-        <v>36.556570000000647</v>
+        <v>36.596559999999954</v>
       </c>
       <c r="D272" s="5">
-        <v>4.1453281287737953</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1503035901246266</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>10842.72179</v>
+        <v>10841.50524</v>
       </c>
       <c r="C273" s="5">
-        <v>24.090839999998934</v>
+        <v>23.741659999999683</v>
       </c>
       <c r="D273" s="5">
-        <v>2.7051212210968067</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6656542509897907</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>10876.21754</v>
+        <v>10874.785889999999</v>
       </c>
       <c r="C274" s="5">
-        <v>33.495750000000044</v>
+        <v>33.280649999998786</v>
       </c>
       <c r="D274" s="5">
-        <v>3.7707253224909199</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7465280787088551</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>10911.807629999999</v>
+        <v>10910.473019999999</v>
       </c>
       <c r="C275" s="5">
-        <v>35.590089999999691</v>
+        <v>35.687130000000252</v>
       </c>
       <c r="D275" s="5">
-        <v>3.9981911124800096</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0098274545219414</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>10921.137779999999</v>
+        <v>10919.95621</v>
       </c>
       <c r="C276" s="5">
-        <v>9.3301499999997759</v>
+        <v>9.4831900000008318</v>
       </c>
       <c r="D276" s="5">
-        <v>1.0309000952481995</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0480193847610453</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>10966.00669</v>
+        <v>10964.6592</v>
       </c>
       <c r="C277" s="5">
-        <v>44.868910000001051</v>
+        <v>44.702989999999772</v>
       </c>
       <c r="D277" s="5">
-        <v>5.0430792109748657</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0245645896149549</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>10991.211810000001</v>
+        <v>10990.33813</v>
       </c>
       <c r="C278" s="5">
-        <v>25.205120000000534</v>
+        <v>25.678930000000037</v>
       </c>
       <c r="D278" s="5">
-        <v>2.7933093618266236</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8468509685731336</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>11015.78558</v>
+        <v>11015.18793</v>
       </c>
       <c r="C279" s="5">
-        <v>24.573769999999058</v>
+        <v>24.849799999999959</v>
       </c>
       <c r="D279" s="5">
-        <v>2.7161565390045217</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7472678356751601</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>11054.852290000001</v>
+        <v>11053.61953</v>
       </c>
       <c r="C280" s="5">
-        <v>39.066710000000967</v>
+        <v>38.431599999999889</v>
       </c>
       <c r="D280" s="5">
-        <v>4.339714179532761</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2680401353059505</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>11079.38818</v>
+        <v>11078.2237</v>
       </c>
       <c r="C281" s="5">
-        <v>24.535889999999199</v>
+        <v>24.604170000000522</v>
       </c>
       <c r="D281" s="5">
-        <v>2.6961150872562234</v>
+        <v>2.7040153196987271</v>
       </c>
       <c r="E281" s="5">
-        <v>3.4697790755082281</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4659115900947279</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>11074.5928</v>
+        <v>11073.61969</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.7953799999995681</v>
+        <v>-4.6040100000009261</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.51814929787123987</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.49757084577795041</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>11138.259309999999</v>
+        <v>11137.14445</v>
       </c>
       <c r="C283" s="5">
-        <v>63.666509999999107</v>
+        <v>63.524760000000242</v>
       </c>
       <c r="D283" s="5">
-        <v>7.1210186020111532</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1053047222368271</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>11164.803749999999</v>
+        <v>11164.18974</v>
       </c>
       <c r="C284" s="5">
-        <v>26.544439999999668</v>
+        <v>27.045290000000023</v>
       </c>
       <c r="D284" s="5">
-        <v>2.8975963185057019</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9533010419791061</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>11179.681430000001</v>
+        <v>11178.41654</v>
       </c>
       <c r="C285" s="5">
-        <v>14.877680000001419</v>
+        <v>14.226800000000367</v>
       </c>
       <c r="D285" s="5">
-        <v>1.6108340279612943</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5399527610825192</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>11200.99331</v>
+        <v>11199.503570000001</v>
       </c>
       <c r="C286" s="5">
-        <v>21.311879999999292</v>
+        <v>21.087030000000595</v>
       </c>
       <c r="D286" s="5">
-        <v>2.311703166773893</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2873215704163119</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>11231.620070000001</v>
+        <v>11230.439259999999</v>
       </c>
       <c r="C287" s="5">
-        <v>30.626760000001013</v>
+        <v>30.935689999998431</v>
       </c>
       <c r="D287" s="5">
-        <v>3.3309439282574571</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.365509409531664</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>11259.066409999999</v>
+        <v>11258.31474</v>
       </c>
       <c r="C288" s="5">
-        <v>27.4463399999986</v>
+        <v>27.875480000000607</v>
       </c>
       <c r="D288" s="5">
-        <v>2.9721352342931162</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.019564379634021</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>11287.709409999999</v>
+        <v>11286.55652</v>
       </c>
       <c r="C289" s="5">
-        <v>28.643000000000029</v>
+        <v>28.24178000000029</v>
       </c>
       <c r="D289" s="5">
-        <v>3.0958719624367914</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0521128061250291</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>11316.467280000001</v>
+        <v>11315.290489999999</v>
       </c>
       <c r="C290" s="5">
-        <v>28.757870000001276</v>
+        <v>28.733969999999317</v>
       </c>
       <c r="D290" s="5">
-        <v>3.1004638998215484</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0981718741190489</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>11329.389880000001</v>
+        <v>11328.53894</v>
       </c>
       <c r="C291" s="5">
-        <v>12.922599999999875</v>
+        <v>13.248450000000958</v>
       </c>
       <c r="D291" s="5">
-        <v>1.3789538237485521</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.41409706099489</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>11370.381789999999</v>
+        <v>11368.96679</v>
       </c>
       <c r="C292" s="5">
-        <v>40.991909999998825</v>
+        <v>40.427850000000035</v>
       </c>
       <c r="D292" s="5">
-        <v>4.4292839116331972</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3674692461270093</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>11378.092259999999</v>
+        <v>11376.538490000001</v>
       </c>
       <c r="C293" s="5">
-        <v>7.7104699999999866</v>
+        <v>7.5717000000004191</v>
       </c>
       <c r="D293" s="5">
-        <v>0.81678444512089943</v>
+        <v>0.80213058842060203</v>
       </c>
       <c r="E293" s="5">
-        <v>2.6960340692747442</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6928034500693476</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>11406.13524</v>
+        <v>11405.522139999999</v>
       </c>
       <c r="C294" s="5">
-        <v>28.042980000000171</v>
+        <v>28.983649999998306</v>
       </c>
       <c r="D294" s="5">
-        <v>2.9979991023767916</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1004062776104346</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>11430.845960000001</v>
+        <v>11429.61945</v>
       </c>
       <c r="C295" s="5">
-        <v>24.710720000000947</v>
+        <v>24.097310000001016</v>
       </c>
       <c r="D295" s="5">
-        <v>2.6309309763342226</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5650005299752143</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>11468.367910000001</v>
+        <v>11467.16303</v>
       </c>
       <c r="C296" s="5">
-        <v>37.521950000000288</v>
+        <v>37.543579999999565</v>
       </c>
       <c r="D296" s="5">
-        <v>4.010919164620308</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0137117093549612</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>11516.82482</v>
+        <v>11515.503940000001</v>
       </c>
       <c r="C297" s="5">
-        <v>48.45690999999897</v>
+        <v>48.340910000000804</v>
       </c>
       <c r="D297" s="5">
-        <v>5.189824120762343</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1776675280340356</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>11557.32879</v>
+        <v>11556.166429999999</v>
       </c>
       <c r="C298" s="5">
-        <v>40.503969999999754</v>
+        <v>40.662489999998797</v>
       </c>
       <c r="D298" s="5">
-        <v>4.3029258632382161</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3205997481460034</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>11584.14796</v>
+        <v>11582.979020000001</v>
       </c>
       <c r="C299" s="5">
-        <v>26.819170000000668</v>
+        <v>26.812590000001364</v>
       </c>
       <c r="D299" s="5">
-        <v>2.8204568738962044</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8200432802073516</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>11611.819579999999</v>
+        <v>11610.966549999999</v>
       </c>
       <c r="C300" s="5">
-        <v>27.671619999999166</v>
+        <v>27.987529999998515</v>
       </c>
       <c r="D300" s="5">
-        <v>2.9044604952078945</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9383612808448367</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>11642.3945</v>
+        <v>11641.65913</v>
       </c>
       <c r="C301" s="5">
-        <v>30.57492000000093</v>
+        <v>30.692580000000817</v>
       </c>
       <c r="D301" s="5">
-        <v>3.2058659938437817</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2186227750748975</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>11672.313399999999</v>
+        <v>11671.16538</v>
       </c>
       <c r="C302" s="5">
-        <v>29.918899999998757</v>
+        <v>29.506250000000364</v>
       </c>
       <c r="D302" s="5">
-        <v>3.1277501923553164</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0842058628602009</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>11725.02198</v>
+        <v>11723.637909999999</v>
       </c>
       <c r="C303" s="5">
-        <v>52.708580000000438</v>
+        <v>52.472529999999097</v>
       </c>
       <c r="D303" s="5">
-        <v>5.5554614958741144</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5305210766072088</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>11750.71329</v>
+        <v>11749.69824</v>
       </c>
       <c r="C304" s="5">
-        <v>25.691310000000158</v>
+        <v>26.060330000000249</v>
       </c>
       <c r="D304" s="5">
-        <v>2.6613030430519213</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7003201592302961</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>11794.93794</v>
+        <v>11793.463809999999</v>
       </c>
       <c r="C305" s="5">
-        <v>44.224650000000111</v>
+        <v>43.76556999999957</v>
       </c>
       <c r="D305" s="5">
-        <v>4.6109541321806669</v>
+        <v>4.5625070802292722</v>
       </c>
       <c r="E305" s="5">
-        <v>3.6635814728399829</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6647818698673396</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>11805.787189999999</v>
+        <v>11804.9344</v>
       </c>
       <c r="C306" s="5">
-        <v>10.849249999999302</v>
+        <v>11.470590000000811</v>
       </c>
       <c r="D306" s="5">
-        <v>1.1093883129566162</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1734110298628586</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>11809.541450000001</v>
+        <v>11808.146549999999</v>
       </c>
       <c r="C307" s="5">
-        <v>3.7542600000015227</v>
+        <v>3.212149999999383</v>
       </c>
       <c r="D307" s="5">
-        <v>0.3822701330987055</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.32701188548764915</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>11801.634770000001</v>
+        <v>11800.55739</v>
       </c>
       <c r="C308" s="5">
-        <v>-7.9066800000000512</v>
+        <v>-7.5891599999995378</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.80046763876852056</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.76852609389077564</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>11820.149359999999</v>
+        <v>11818.56</v>
       </c>
       <c r="C309" s="5">
-        <v>18.514589999998861</v>
+        <v>18.002609999999549</v>
       </c>
       <c r="D309" s="5">
-        <v>1.898907900561797</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8461264632964491</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>11838.27642</v>
+        <v>11836.69656</v>
       </c>
       <c r="C310" s="5">
-        <v>18.127060000000711</v>
+        <v>18.136560000000827</v>
       </c>
       <c r="D310" s="5">
-        <v>1.8558892093794466</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8571218868121075</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>11860.118189999999</v>
+        <v>11858.908429999999</v>
       </c>
       <c r="C311" s="5">
-        <v>21.841769999999087</v>
+        <v>22.21186999999918</v>
       </c>
       <c r="D311" s="5">
-        <v>2.2366208265381715</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2752182175349134</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>11895.037990000001</v>
+        <v>11893.95851</v>
       </c>
       <c r="C312" s="5">
-        <v>34.919800000001487</v>
+        <v>35.050080000000889</v>
       </c>
       <c r="D312" s="5">
-        <v>3.5909456632776671</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6049351084449288</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>11898.30394</v>
+        <v>11897.50699</v>
       </c>
       <c r="C313" s="5">
-        <v>3.2659499999990658</v>
+        <v>3.5484799999994721</v>
       </c>
       <c r="D313" s="5">
-        <v>0.32997487908308365</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.35859971553093839</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>11910.50856</v>
+        <v>11909.163619999999</v>
       </c>
       <c r="C314" s="5">
-        <v>12.204620000000432</v>
+        <v>11.656629999999495</v>
       </c>
       <c r="D314" s="5">
-        <v>1.2378614176566938</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1820609879890975</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>11929.96276</v>
+        <v>11928.67635</v>
       </c>
       <c r="C315" s="5">
-        <v>19.454200000000128</v>
+        <v>19.512730000000374</v>
       </c>
       <c r="D315" s="5">
-        <v>1.9777414354975154</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.983971448932409</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>11920.63435</v>
+        <v>11919.708909999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-9.3284100000000763</v>
+        <v>-8.9674400000003516</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.93429258148914895</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.89838522747147653</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>11944.566140000001</v>
+        <v>11943.34827</v>
       </c>
       <c r="C317" s="5">
-        <v>23.931790000000547</v>
+        <v>23.639360000001034</v>
       </c>
       <c r="D317" s="5">
-        <v>2.4358920699761866</v>
+        <v>2.4059906008035536</v>
       </c>
       <c r="E317" s="5">
-        <v>1.2685797989031355</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2709112641945852</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>11963.704970000001</v>
+        <v>11963.10663</v>
       </c>
       <c r="C318" s="5">
-        <v>19.138829999999871</v>
+        <v>19.758359999999811</v>
       </c>
       <c r="D318" s="5">
-        <v>1.9398007227968694</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.00337125503951</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>11966.066440000001</v>
+        <v>11964.78959</v>
       </c>
       <c r="C319" s="5">
-        <v>2.3614699999998265</v>
+        <v>1.6829600000000937</v>
       </c>
       <c r="D319" s="5">
-        <v>0.2371207275918108</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.16894569232883683</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>11955.74829</v>
+        <v>11954.47308</v>
       </c>
       <c r="C320" s="5">
-        <v>-10.318150000000969</v>
+        <v>-10.316510000000562</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.0298477903080583</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0297942429765783</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>11990.05494</v>
+        <v>11988.434869999999</v>
       </c>
       <c r="C321" s="5">
-        <v>34.306650000000445</v>
+        <v>33.961789999999382</v>
       </c>
       <c r="D321" s="5">
-        <v>3.4982294803490799</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4628882706601471</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>11987.66236</v>
+        <v>11986.067870000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.3925799999997253</v>
+        <v>-2.3669999999983702</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.23919381991348576</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.23667122591253253</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>11979.84994</v>
+        <v>11978.71002</v>
       </c>
       <c r="C323" s="5">
-        <v>-7.812420000000202</v>
+        <v>-7.357850000000326</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.77924898227300643</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.73415823468818697</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>12028.745919999999</v>
+        <v>12027.54781</v>
       </c>
       <c r="C324" s="5">
-        <v>48.895979999999327</v>
+        <v>48.837789999999586</v>
       </c>
       <c r="D324" s="5">
-        <v>5.0092800007838445</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0036711161413727</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>12036.78737</v>
+        <v>12035.26073</v>
       </c>
       <c r="C325" s="5">
-        <v>8.0414500000006228</v>
+        <v>7.71291999999994</v>
       </c>
       <c r="D325" s="5">
-        <v>0.80517952243448487</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.77224535801796446</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>12073.795459999999</v>
+        <v>12072.72761</v>
       </c>
       <c r="C326" s="5">
-        <v>37.008089999999356</v>
+        <v>37.466879999999946</v>
       </c>
       <c r="D326" s="5">
-        <v>3.7525324390134562</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8003422988498237</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>12061.60245</v>
+        <v>12060.68454</v>
       </c>
       <c r="C327" s="5">
-        <v>-12.193009999999049</v>
+        <v>-12.043069999999716</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.2051402184470983</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1905062814531853</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>12073.114869999999</v>
+        <v>12071.95175</v>
       </c>
       <c r="C328" s="5">
-        <v>11.512419999999111</v>
+        <v>11.267209999999977</v>
       </c>
       <c r="D328" s="5">
-        <v>1.151394078002177</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1268299024495887</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>12092.30451</v>
+        <v>12091.380859999999</v>
       </c>
       <c r="C329" s="5">
-        <v>19.189640000000509</v>
+        <v>19.429109999999127</v>
       </c>
       <c r="D329" s="5">
-        <v>1.9241053651176676</v>
+        <v>1.9485188408492338</v>
       </c>
       <c r="E329" s="5">
-        <v>1.2368667749701912</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2394563622651456</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>12126.974130000001</v>
+        <v>12125.45398</v>
       </c>
       <c r="C330" s="5">
-        <v>34.669620000000577</v>
+        <v>34.073120000000927</v>
       </c>
       <c r="D330" s="5">
-        <v>3.4952724233439092</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4344668205671391</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>12142.47798</v>
+        <v>12141.323329999999</v>
       </c>
       <c r="C331" s="5">
-        <v>15.503849999999147</v>
+        <v>15.869349999999031</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5449854042380418</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5818703925197353</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>12181.89753</v>
+        <v>12180.832340000001</v>
       </c>
       <c r="C332" s="5">
-        <v>39.419550000000527</v>
+        <v>39.509010000001581</v>
       </c>
       <c r="D332" s="5">
-        <v>3.9660178383800648</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9755649653244962</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>12190.487139999999</v>
+        <v>12188.92504</v>
       </c>
       <c r="C333" s="5">
-        <v>8.5896099999990838</v>
+        <v>8.0926999999992404</v>
       </c>
       <c r="D333" s="5">
-        <v>0.84942431330314871</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.8001755685587586</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>12212.985479999999</v>
+        <v>12211.41418</v>
       </c>
       <c r="C334" s="5">
-        <v>22.498340000000098</v>
+        <v>22.489139999999679</v>
       </c>
       <c r="D334" s="5">
-        <v>2.2372975612276136</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2366629072869681</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>12242.42247</v>
+        <v>12240.923790000001</v>
       </c>
       <c r="C335" s="5">
-        <v>29.436990000000151</v>
+        <v>29.509610000000976</v>
       </c>
       <c r="D335" s="5">
-        <v>2.9310158793169006</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9387260826732486</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>12227.819159999999</v>
+        <v>12226.54423</v>
       </c>
       <c r="C336" s="5">
-        <v>-14.60331000000042</v>
+        <v>-14.37956000000122</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.4220600021287333</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4005823036657095</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>12240.95292</v>
+        <v>12239.17409</v>
       </c>
       <c r="C337" s="5">
-        <v>13.13376000000062</v>
+        <v>12.629860000000917</v>
       </c>
       <c r="D337" s="5">
-        <v>1.2965477293370942</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2466511928019175</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>12259.93456</v>
+        <v>12258.76902</v>
       </c>
       <c r="C338" s="5">
-        <v>18.98163999999997</v>
+        <v>19.594929999999295</v>
       </c>
       <c r="D338" s="5">
-        <v>1.8767526940659085</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9382089592828278</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>12292.306280000001</v>
+        <v>12291.87197</v>
       </c>
       <c r="C339" s="5">
-        <v>32.371720000001005</v>
+        <v>33.102950000000419</v>
       </c>
       <c r="D339" s="5">
-        <v>3.2149600213447149</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2889806061645155</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>12318.569020000001</v>
+        <v>12316.8413</v>
       </c>
       <c r="C340" s="5">
-        <v>26.262740000000122</v>
+        <v>24.9693299999999</v>
       </c>
       <c r="D340" s="5">
-        <v>2.594164909012453</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4650629261139922</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>12343.45961</v>
+        <v>12342.39273</v>
       </c>
       <c r="C341" s="5">
-        <v>24.890589999999065</v>
+        <v>25.551429999999527</v>
       </c>
       <c r="D341" s="5">
-        <v>2.4518180309019089</v>
+        <v>2.5180149869895363</v>
       </c>
       <c r="E341" s="5">
-        <v>2.0769829257301753</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0759570218351397</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>12352.384400000001</v>
+        <v>12350.69126</v>
       </c>
       <c r="C342" s="5">
-        <v>8.9247900000009395</v>
+        <v>8.2985300000000279</v>
       </c>
       <c r="D342" s="5">
-        <v>0.87110426920082862</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.80982223049916868</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>12394.82921</v>
+        <v>12394.53233</v>
       </c>
       <c r="C343" s="5">
-        <v>42.444809999999052</v>
+        <v>43.8410700000004</v>
       </c>
       <c r="D343" s="5">
-        <v>4.2022231186192416</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3437762929060986</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>12437.326940000001</v>
+        <v>12437.465840000001</v>
       </c>
       <c r="C344" s="5">
-        <v>42.497730000000956</v>
+        <v>42.933510000000751</v>
       </c>
       <c r="D344" s="5">
-        <v>4.1928808274094287</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2368013075844591</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>12448.152899999999</v>
+        <v>12448.70225</v>
       </c>
       <c r="C345" s="5">
-        <v>10.825959999998304</v>
+        <v>11.236409999999523</v>
       </c>
       <c r="D345" s="5">
-        <v>1.0495444115779407</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0895220275271456</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>12485.208860000001</v>
+        <v>12485.237660000001</v>
       </c>
       <c r="C346" s="5">
-        <v>37.055960000001505</v>
+        <v>36.535410000000411</v>
       </c>
       <c r="D346" s="5">
-        <v>3.631258789862124</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5792613688690578</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>12524.824119999999</v>
+        <v>12524.747890000001</v>
       </c>
       <c r="C347" s="5">
-        <v>39.615259999998671</v>
+        <v>39.510229999999865</v>
       </c>
       <c r="D347" s="5">
-        <v>3.8747255520731105</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8642641592403937</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>12545.310030000001</v>
+        <v>12545.4324</v>
       </c>
       <c r="C348" s="5">
-        <v>20.48591000000124</v>
+        <v>20.684509999999136</v>
       </c>
       <c r="D348" s="5">
-        <v>1.9805028659884538</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9998898071387439</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>12580.131890000001</v>
+        <v>12579.77693</v>
       </c>
       <c r="C349" s="5">
-        <v>34.821860000000015</v>
+        <v>34.344530000000304</v>
       </c>
       <c r="D349" s="5">
-        <v>3.3821477121706023</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3350527632303173</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>12590.0859</v>
+        <v>12589.89608</v>
       </c>
       <c r="C350" s="5">
-        <v>9.9540099999994709</v>
+        <v>10.119150000000445</v>
       </c>
       <c r="D350" s="5">
-        <v>0.95364116050484782</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.96955989202376358</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>12612.80738</v>
+        <v>12613.125889999999</v>
       </c>
       <c r="C351" s="5">
-        <v>22.721480000000156</v>
+        <v>23.229809999998906</v>
       </c>
       <c r="D351" s="5">
-        <v>2.1872804315639538</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2367465152180577</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>12637.52788</v>
+        <v>12636.94137</v>
       </c>
       <c r="C352" s="5">
-        <v>24.720499999999447</v>
+        <v>23.815480000001116</v>
       </c>
       <c r="D352" s="5">
-        <v>2.377462375294459</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2894590689072292</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>12661.15223</v>
+        <v>12661.407719999999</v>
       </c>
       <c r="C353" s="5">
-        <v>23.624350000000049</v>
+        <v>24.466349999998783</v>
       </c>
       <c r="D353" s="5">
-        <v>2.266465352361724</v>
+        <v>2.3482172283772806</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5737729132489173</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.584709439885069</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>12678.47703</v>
+        <v>12676.51542</v>
       </c>
       <c r="C354" s="5">
-        <v>17.324800000000323</v>
+        <v>15.107700000000477</v>
       </c>
       <c r="D354" s="5">
-        <v>1.6544258253276212</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4412844677004655</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>12714.90726</v>
+        <v>12713.54429</v>
       </c>
       <c r="C355" s="5">
-        <v>36.430229999999938</v>
+        <v>37.028870000000097</v>
       </c>
       <c r="D355" s="5">
-        <v>3.503087395732507</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5621398264915616</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>12729.07403</v>
+        <v>12728.231449999999</v>
       </c>
       <c r="C356" s="5">
-        <v>14.166769999999815</v>
+        <v>14.687159999999494</v>
       </c>
       <c r="D356" s="5">
-        <v>1.3452468562741293</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3951268946972961</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>12751.65761</v>
+        <v>12751.67438</v>
       </c>
       <c r="C357" s="5">
-        <v>22.583580000000438</v>
+        <v>23.44293000000107</v>
       </c>
       <c r="D357" s="5">
-        <v>2.1499057567644586</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2326937761712573</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>12782.196319999999</v>
+        <v>12781.72832</v>
       </c>
       <c r="C358" s="5">
-        <v>30.5387099999989</v>
+        <v>30.053939999999784</v>
       </c>
       <c r="D358" s="5">
-        <v>2.9120157455531759</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8651859355252274</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>12801.45505</v>
+        <v>12800.036529999999</v>
       </c>
       <c r="C359" s="5">
-        <v>19.258730000001378</v>
+        <v>18.308209999999235</v>
       </c>
       <c r="D359" s="5">
-        <v>1.8230788758463401</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7324543437069018</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>12834.59072</v>
+        <v>12832.491249999999</v>
       </c>
       <c r="C360" s="5">
-        <v>33.135669999999664</v>
+        <v>32.454719999999725</v>
       </c>
       <c r="D360" s="5">
-        <v>3.1507195367819429</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.085412393205611</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>12861.91793</v>
+        <v>12860.567940000001</v>
       </c>
       <c r="C361" s="5">
-        <v>27.327209999999468</v>
+        <v>28.07669000000169</v>
       </c>
       <c r="D361" s="5">
-        <v>2.5851552361082275</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6573513401131121</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>12874.188050000001</v>
+        <v>12872.31439</v>
       </c>
       <c r="C362" s="5">
-        <v>12.270120000001043</v>
+        <v>11.746449999998731</v>
       </c>
       <c r="D362" s="5">
-        <v>1.1508117936058548</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1015661592907344</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>12882.096380000001</v>
+        <v>12880.313249999999</v>
       </c>
       <c r="C363" s="5">
-        <v>7.9083300000002055</v>
+        <v>7.998859999999695</v>
       </c>
       <c r="D363" s="5">
-        <v>0.73962908798284044</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.74823415698821449</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>12918.470579999999</v>
+        <v>12915.9048</v>
       </c>
       <c r="C364" s="5">
-        <v>36.374199999998382</v>
+        <v>35.591550000001007</v>
       </c>
       <c r="D364" s="5">
-        <v>3.4414683941336843</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3667640534583265</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>12924.081029999999</v>
+        <v>12922.33913</v>
       </c>
       <c r="C365" s="5">
-        <v>5.6104500000001281</v>
+        <v>6.4343300000000454</v>
       </c>
       <c r="D365" s="5">
-        <v>0.52240277387902712</v>
+        <v>0.59944594745136026</v>
       </c>
       <c r="E365" s="5">
-        <v>2.0766577577118417</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0608404355215049</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>12958.724469999999</v>
+        <v>12957.49044</v>
       </c>
       <c r="C366" s="5">
-        <v>34.643439999999828</v>
+        <v>35.151309999999285</v>
       </c>
       <c r="D366" s="5">
-        <v>3.2644899587314535</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3135186303655084</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>12974.849</v>
+        <v>12973.939710000001</v>
       </c>
       <c r="C367" s="5">
-        <v>16.124530000000959</v>
+        <v>16.449270000000979</v>
       </c>
       <c r="D367" s="5">
-        <v>1.5034201476254561</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5340570962632416</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>12910.414140000001</v>
+        <v>12909.82919</v>
       </c>
       <c r="C368" s="5">
-        <v>-64.434859999999389</v>
+        <v>-64.110520000000179</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.7992548746023775</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.7712459431800811</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>11525.07149</v>
+        <v>11524.89372</v>
       </c>
       <c r="C369" s="5">
-        <v>-1385.3426500000005</v>
+        <v>-1384.9354700000004</v>
       </c>
       <c r="D369" s="5">
-        <v>-74.388120455382875</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-74.378933981077267</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>11763.67073</v>
+        <v>11763.74741</v>
       </c>
       <c r="C370" s="5">
-        <v>238.59923999999955</v>
+        <v>238.85368999999992</v>
       </c>
       <c r="D370" s="5">
-        <v>27.876512381446862</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.910188907034428</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>11992.27945</v>
+        <v>11991.56129</v>
       </c>
       <c r="C371" s="5">
-        <v>228.60872000000018</v>
+        <v>227.8138799999997</v>
       </c>
       <c r="D371" s="5">
-        <v>25.981438260916701</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.881088164455512</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>12019.479590000001</v>
+        <v>12017.284900000001</v>
       </c>
       <c r="C372" s="5">
-        <v>27.200140000000829</v>
+        <v>25.723610000000917</v>
       </c>
       <c r="D372" s="5">
-        <v>2.7559765028547734</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.604760246335891</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>12099.014499999999</v>
+        <v>12097.726049999999</v>
       </c>
       <c r="C373" s="5">
-        <v>79.53490999999849</v>
+        <v>80.441149999998743</v>
       </c>
       <c r="D373" s="5">
-        <v>8.2360649239117123</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3349685140253769</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>12169.167439999999</v>
+        <v>12166.283079999999</v>
       </c>
       <c r="C374" s="5">
-        <v>70.152939999999944</v>
+        <v>68.557029999999941</v>
       </c>
       <c r="D374" s="5">
-        <v>7.1841170364643325</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0163309736579915</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>12264.510550000001</v>
+        <v>12262.641310000001</v>
       </c>
       <c r="C375" s="5">
-        <v>95.343110000001616</v>
+        <v>96.35823000000164</v>
       </c>
       <c r="D375" s="5">
-        <v>9.817676947728371</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9292573471394974</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>12303.963250000001</v>
+        <v>12301.4357</v>
       </c>
       <c r="C376" s="5">
-        <v>39.452699999999822</v>
+        <v>38.794389999999112</v>
       </c>
       <c r="D376" s="5">
-        <v>3.9292156815046608</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.863106954280493</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>12359.775159999999</v>
+        <v>12358.306189999999</v>
       </c>
       <c r="C377" s="5">
-        <v>55.811909999998534</v>
+        <v>56.870489999999336</v>
       </c>
       <c r="D377" s="5">
-        <v>5.5811874223045344</v>
+        <v>5.690950281710605</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.3663133083900245</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3647897979288031</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>12396.045840000001</v>
+        <v>12396.2012</v>
       </c>
       <c r="C378" s="5">
-        <v>36.270680000001448</v>
+        <v>37.895010000000184</v>
       </c>
       <c r="D378" s="5">
-        <v>3.5788863671121218</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7423270346948811</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>12360.46941</v>
+        <v>12360.79846</v>
       </c>
       <c r="C379" s="5">
-        <v>-35.576430000000983</v>
+        <v>-35.40273999999954</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.3901324141106581</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3737987265903713</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>12494.84836</v>
+        <v>12494.848480000001</v>
       </c>
       <c r="C380" s="5">
-        <v>134.37895000000026</v>
+        <v>134.05002000000059</v>
       </c>
       <c r="D380" s="5">
-        <v>13.855052526889988</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.818700497950243</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>12549.93197</v>
+        <v>12549.26433</v>
       </c>
       <c r="C381" s="5">
-        <v>55.08360999999968</v>
+        <v>54.415849999999409</v>
       </c>
       <c r="D381" s="5">
-        <v>5.4203810735841129</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.353089899457153</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>12607.796840000001</v>
+        <v>12608.088369999999</v>
       </c>
       <c r="C382" s="5">
-        <v>57.864870000001247</v>
+        <v>58.824039999999513</v>
       </c>
       <c r="D382" s="5">
-        <v>5.6754157545701123</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7722454583993388</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>12667.696</v>
+        <v>12665.88387</v>
       </c>
       <c r="C383" s="5">
-        <v>59.899159999999029</v>
+        <v>57.795500000000175</v>
       </c>
       <c r="D383" s="5">
-        <v>5.852511479500655</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6416296052915316</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>12790.345810000001</v>
+        <v>12787.377710000001</v>
       </c>
       <c r="C384" s="5">
-        <v>122.6498100000008</v>
+        <v>121.493840000001</v>
       </c>
       <c r="D384" s="5">
-        <v>12.25762444129832</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.137765990644024</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>12807.37458</v>
+        <v>12807.160330000001</v>
       </c>
       <c r="C385" s="5">
-        <v>17.028769999998985</v>
+        <v>19.782619999999952</v>
       </c>
       <c r="D385" s="5">
-        <v>1.6094031892919247</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.872329095977121</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>12868.2232</v>
+        <v>12864.452670000001</v>
       </c>
       <c r="C386" s="5">
-        <v>60.848620000000665</v>
+        <v>57.292339999999967</v>
       </c>
       <c r="D386" s="5">
-        <v>5.8526372171185059</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5022216494171605</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>13009.38963</v>
+        <v>13008.686470000001</v>
       </c>
       <c r="C387" s="5">
-        <v>141.16642999999931</v>
+        <v>144.23379999999997</v>
       </c>
       <c r="D387" s="5">
-        <v>13.988235161182327</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.315625700843459</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>13058.596320000001</v>
+        <v>13057.90056</v>
       </c>
       <c r="C388" s="5">
-        <v>49.20669000000089</v>
+        <v>49.214089999999487</v>
       </c>
       <c r="D388" s="5">
-        <v>4.634501473431607</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6354687864315958</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>13127.62724</v>
+        <v>13128.13969</v>
       </c>
       <c r="C389" s="5">
-        <v>69.030919999999242</v>
+        <v>70.239129999999932</v>
       </c>
       <c r="D389" s="5">
-        <v>6.5312138917808626</v>
+        <v>6.649294348926249</v>
       </c>
       <c r="E389" s="5">
-        <v>6.2125084806154307</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.229280033722806</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>13131.956179999999</v>
+        <v>13132.33995</v>
       </c>
       <c r="C390" s="5">
-        <v>4.3289399999994203</v>
+        <v>4.2002599999996164</v>
       </c>
       <c r="D390" s="5">
-        <v>0.3964280662091646</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.38460825079733585</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>13233.53817</v>
+        <v>13235.08851</v>
       </c>
       <c r="C391" s="5">
-        <v>101.58199000000059</v>
+        <v>102.74856</v>
       </c>
       <c r="D391" s="5">
-        <v>9.6878677087724121</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8036562077250764</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>13276.336370000001</v>
+        <v>13276.79535</v>
       </c>
       <c r="C392" s="5">
-        <v>42.798200000001088</v>
+        <v>41.706840000000739</v>
       </c>
       <c r="D392" s="5">
-        <v>3.9506654422342136</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8477120011495058</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>13368.54161</v>
+        <v>13366.68957</v>
       </c>
       <c r="C393" s="5">
-        <v>92.205239999999321</v>
+        <v>89.894220000000132</v>
       </c>
       <c r="D393" s="5">
-        <v>8.6599296576231879</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4344327913179704</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>13407.423479999999</v>
+        <v>13405.483039999999</v>
       </c>
       <c r="C394" s="5">
-        <v>38.881869999999253</v>
+        <v>38.793469999998706</v>
       </c>
       <c r="D394" s="5">
-        <v>3.5465272834454664</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5388330542484248</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>13424.059730000001</v>
+        <v>13420.289220000001</v>
       </c>
       <c r="C395" s="5">
-        <v>16.636250000001382</v>
+        <v>14.806180000001405</v>
       </c>
       <c r="D395" s="5">
-        <v>1.4991923417250197</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3334652414675796</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>13554.616410000001</v>
+        <v>13550.653850000001</v>
       </c>
       <c r="C396" s="5">
-        <v>130.55667999999969</v>
+        <v>130.36463000000003</v>
       </c>
       <c r="D396" s="5">
-        <v>12.315648854602102</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.300195492786671</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>13590.348840000001</v>
+        <v>13589.777959999999</v>
       </c>
       <c r="C397" s="5">
-        <v>35.732430000000022</v>
+        <v>39.124109999998836</v>
       </c>
       <c r="D397" s="5">
-        <v>3.2096897196221219</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5202505696147357</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>13647.662899999999</v>
+        <v>13643.87125</v>
       </c>
       <c r="C398" s="5">
-        <v>57.31405999999879</v>
+        <v>54.093290000000707</v>
       </c>
       <c r="D398" s="5">
-        <v>5.1797630916436299</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8824971745846657</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>13669.35137</v>
+        <v>13669.83446</v>
       </c>
       <c r="C399" s="5">
-        <v>21.688470000000962</v>
+        <v>25.96320999999989</v>
       </c>
       <c r="D399" s="5">
-        <v>1.9237618678758839</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3075568398371216</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>13693.22041</v>
+        <v>13693.67821</v>
       </c>
       <c r="C400" s="5">
-        <v>23.869039999999586</v>
+        <v>23.84375</v>
       </c>
       <c r="D400" s="5">
-        <v>2.1156482890693828</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1133097394691713</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>13711.167170000001</v>
+        <v>13713.09809</v>
       </c>
       <c r="C401" s="5">
-        <v>17.946760000000722</v>
+        <v>19.419879999999466</v>
       </c>
       <c r="D401" s="5">
-        <v>1.5841441245045829</v>
+        <v>1.7151334668550344</v>
       </c>
       <c r="E401" s="5">
-        <v>4.4451287299044351</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4557600224621075</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>13795.23371</v>
+        <v>13796.56316</v>
       </c>
       <c r="C402" s="5">
-        <v>84.066539999999804</v>
+        <v>83.465070000000196</v>
       </c>
       <c r="D402" s="5">
-        <v>7.6107450324000681</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.553357204279898</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>13821.66251</v>
+        <v>13822.699339999999</v>
       </c>
       <c r="C403" s="5">
-        <v>26.428799999999683</v>
+        <v>26.136179999999513</v>
       </c>
       <c r="D403" s="5">
-        <v>2.3233296140698023</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2971133684433598</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>13859.85635</v>
+        <v>13859.787770000001</v>
       </c>
       <c r="C404" s="5">
-        <v>38.193839999999909</v>
+        <v>37.088430000001608</v>
       </c>
       <c r="D404" s="5">
-        <v>3.3668629351963686</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2677277377427094</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>13864.61471</v>
+        <v>13861.84656</v>
       </c>
       <c r="C405" s="5">
-        <v>4.7583599999998114</v>
+        <v>2.058789999999135</v>
       </c>
       <c r="D405" s="5">
-        <v>0.41276231265916508</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.17839864941537886</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>13895.715190000001</v>
+        <v>13890.5131</v>
       </c>
       <c r="C406" s="5">
-        <v>31.100480000000971</v>
+        <v>28.666540000000168</v>
       </c>
       <c r="D406" s="5">
-        <v>2.7252451009967871</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5100425663727055</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>13945.584500000001</v>
+        <v>13939.05744</v>
       </c>
       <c r="C407" s="5">
-        <v>49.869310000000041</v>
+        <v>48.544340000000375</v>
       </c>
       <c r="D407" s="5">
-        <v>4.3926227404735618</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2752962015249585</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>13929.41108</v>
+        <v>13924.067139999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-16.173420000000988</v>
+        <v>-14.990300000001298</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.3828595064785398</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2828947094562393</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>13949.50245</v>
+        <v>13948.971320000001</v>
       </c>
       <c r="C409" s="5">
-        <v>20.091370000000097</v>
+        <v>24.904180000001361</v>
       </c>
       <c r="D409" s="5">
-        <v>1.7446415447399888</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1675246562719686</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>13989.85491</v>
+        <v>13988.39177</v>
       </c>
       <c r="C410" s="5">
-        <v>40.352460000000065</v>
+        <v>39.420449999999619</v>
       </c>
       <c r="D410" s="5">
-        <v>3.5270681098589884</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4444674225622141</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>13987.467269999999</v>
+        <v>13990.21571</v>
       </c>
       <c r="C411" s="5">
-        <v>-2.3876400000008289</v>
+        <v>1.8239400000002206</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.20461113194243374</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.15657970896543194</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>13998.757320000001</v>
+        <v>13999.46775</v>
       </c>
       <c r="C412" s="5">
-        <v>11.290050000001429</v>
+        <v>9.252039999999397</v>
       </c>
       <c r="D412" s="5">
-        <v>0.97289712594155198</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.79647948299490512</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>14019.09152</v>
+        <v>14022.77254</v>
       </c>
       <c r="C413" s="5">
-        <v>20.334199999999328</v>
+        <v>23.304790000000139</v>
       </c>
       <c r="D413" s="5">
-        <v>1.7570795657645855</v>
+        <v>2.0160211430301889</v>
       </c>
       <c r="E413" s="5">
-        <v>2.2457923981390682</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2582384226203622</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>14044.204890000001</v>
+        <v>14051.55048</v>
       </c>
       <c r="C414" s="5">
-        <v>25.113370000000941</v>
+        <v>28.777939999999944</v>
       </c>
       <c r="D414" s="5">
-        <v>2.1709495504281362</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4906626412445787</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>14065.290720000001</v>
+        <v>14072.46674</v>
       </c>
       <c r="C415" s="5">
-        <v>21.085829999999987</v>
+        <v>20.916259999999966</v>
       </c>
       <c r="D415" s="5">
-        <v>1.8166203494818456</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8009417294587493</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>14086.49056</v>
+        <v>14092.803599999999</v>
       </c>
       <c r="C416" s="5">
-        <v>21.199839999999313</v>
+        <v>20.336859999999433</v>
       </c>
       <c r="D416" s="5">
-        <v>1.8237634616993903</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7480334471808634</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>14090.880520000001</v>
+        <v>14098.62104</v>
       </c>
       <c r="C417" s="5">
-        <v>4.3899600000004284</v>
+        <v>5.8174400000007154</v>
       </c>
       <c r="D417" s="5">
-        <v>0.37461359405936978</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.49648028435695934</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>14121.044739999999</v>
+        <v>14126.123</v>
       </c>
       <c r="C418" s="5">
-        <v>30.16421999999875</v>
+        <v>27.501959999999599</v>
       </c>
       <c r="D418" s="5">
-        <v>2.5992908451860641</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3660994067826735</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>14133.32683</v>
+        <v>14142.517470000001</v>
       </c>
       <c r="C419" s="5">
-        <v>12.282090000000608</v>
+        <v>16.394470000001093</v>
       </c>
       <c r="D419" s="5">
-        <v>1.0487338838994775</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4016181018771556</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>14105.92786</v>
+        <v>14116.85507</v>
       </c>
       <c r="C420" s="5">
-        <v>-27.39897000000019</v>
+        <v>-25.662400000001071</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.3016841922007258</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1558676953746025</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>14166.238880000001</v>
+        <v>14183.13343</v>
       </c>
       <c r="C421" s="5">
-        <v>60.311020000001008</v>
+        <v>66.278360000000248</v>
       </c>
       <c r="D421" s="5">
-        <v>5.2530837634535033</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7817604501491759</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>14172.1122</v>
+        <v>14205.50295</v>
       </c>
       <c r="C422" s="5">
-        <v>5.8733199999987846</v>
+        <v>22.369520000000193</v>
       </c>
       <c r="D422" s="5">
-        <v>0.49865583956902881</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9091343541556949</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>14200.34368</v>
+        <v>14222.34816</v>
       </c>
       <c r="C423" s="5">
-        <v>28.231480000000374</v>
+        <v>16.845209999999497</v>
       </c>
       <c r="D423" s="5">
-        <v>2.4168186416952064</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4323049635377894</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>14217.369339999999</v>
+        <v>14240.353150000001</v>
       </c>
       <c r="C424" s="5">
-        <v>17.025659999999334</v>
+        <v>18.004990000001271</v>
       </c>
       <c r="D424" s="5">
-        <v>1.4482789182706401</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5297799415860291</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>14238.14063</v>
+        <v>14259.953009999999</v>
       </c>
       <c r="C425" s="5">
-        <v>20.77129000000059</v>
+        <v>19.599859999998444</v>
       </c>
       <c r="D425" s="5">
-        <v>1.7673320902023448</v>
+        <v>1.6641930054451137</v>
       </c>
       <c r="E425" s="5">
-        <v>1.5625057421695177</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6913949743065482</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>14249.20585</v>
+        <v>14273.436680000001</v>
       </c>
       <c r="C426" s="5">
-        <v>11.065220000000409</v>
+        <v>13.483670000001439</v>
       </c>
       <c r="D426" s="5">
-        <v>0.93658066020159136</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1405940427621886</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>14259.64394</v>
+        <v>14282.859759999999</v>
       </c>
       <c r="C427" s="5">
-        <v>10.438089999999647</v>
+        <v>9.423079999998663</v>
       </c>
       <c r="D427" s="5">
-        <v>0.88259634618710336</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.79510247312695181</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>14258.45658</v>
+        <v>14287.249250000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.1873599999998987</v>
+        <v>4.3894900000013877</v>
       </c>
       <c r="D428" s="5">
-        <v>-9.987483962956567E-2</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.36941485363808368</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>14286.87955</v>
+        <v>14311.136039999999</v>
       </c>
       <c r="C429" s="5">
-        <v>28.422969999999623</v>
+        <v>23.886789999998655</v>
       </c>
       <c r="D429" s="5">
-        <v>2.4184950871175781</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0248265437216251</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>14296.40965</v>
+        <v>14318.324780000001</v>
       </c>
       <c r="C430" s="5">
-        <v>9.5300999999999476</v>
+        <v>7.1887400000014168</v>
       </c>
       <c r="D430" s="5">
-        <v>0.80340637751894484</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.60444962185206563</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>14217.06905</v>
+        <v>14282.44011</v>
       </c>
       <c r="C431" s="5">
-        <v>-79.34059999999954</v>
+        <v>-35.884670000001279</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.4600647344608912</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9663363989458791</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>14220.44688</v>
+        <v>14304.510609999999</v>
       </c>
       <c r="C432" s="5">
-        <v>3.3778299999994488</v>
+        <v>22.070499999999811</v>
       </c>
       <c r="D432" s="5">
-        <v>0.28548056792736531</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8701887284069851</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>14252.729509999999</v>
+        <v>14309.370269999999</v>
       </c>
       <c r="C433" s="5">
-        <v>32.282629999999699</v>
+        <v>4.8596600000000763</v>
       </c>
       <c r="D433" s="5">
-        <v>2.7584594800406759</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.40843765297000623</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>14240.042600000001</v>
+        <v>14308.647999999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-12.686909999998534</v>
+        <v>-0.7222700000002078</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.0629527596626387</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0553567990939694E-2</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>14234.46236</v>
+        <v>14311.87815</v>
       </c>
       <c r="C435" s="5">
-        <v>-5.5802400000011403</v>
+        <v>3.2301500000012311</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.46923135191831999</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.27123431540994059</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>14228.63824</v>
+        <v>14320.473959999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-5.8241199999993114</v>
+        <v>8.5958099999988917</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.48988417099360415</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.72311362826413816</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>14248.859920000001</v>
+        <v>14346.458339999999</v>
       </c>
       <c r="C437" s="5">
-        <v>20.221680000000561</v>
+        <v>25.984379999999874</v>
       </c>
       <c r="D437" s="5">
-        <v>1.7188288998749357</v>
+        <v>2.1992516174113463</v>
       </c>
       <c r="E437" s="5">
-        <v>7.528574326212123E-2</v>
+        <v>0.60663124162707582</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>14359.12126</v>
+      </c>
+      <c r="C438" s="5">
+        <v>12.662920000000668</v>
+      </c>
+      <c r="D438" s="5">
+        <v>1.0643385934827831</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>14362.926890000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>3.8056300000007468</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.31850268955591066</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE000000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>