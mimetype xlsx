--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9B1A6CFE-8597-400E-A310-6FDAC6BC1F6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2ABABD5F-AE66-4328-B00F-83B1DF26C3A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8E7A405D-2E28-4B97-BCEF-19943C75785A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CDFB0E99-5338-4CCA-8AD7-8C6C739278FA}"/>
   </bookViews>
   <sheets>
     <sheet name="AE000000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Total Nonfarm</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D22F6352-14DC-4DA7-B258-38BB94E1F37F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15BD42AB-EE89-4083-82AF-7D7512F414FF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>7021.468312</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>7021.4683114999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>7031.3946980000001</v>
+        <v>7031.3946976999996</v>
       </c>
       <c r="C7" s="5">
-        <v>9.9263860000000932</v>
+        <v>9.9263861999997971</v>
       </c>
       <c r="D7" s="5">
-        <v>1.7097164204916693</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>1.7097164553305122</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>7048.4647510000004</v>
+        <v>7048.4647506000001</v>
       </c>
       <c r="C8" s="5">
-        <v>17.070053000000371</v>
+        <v>17.070052900000519</v>
       </c>
       <c r="D8" s="5">
-        <v>2.9524439050616191</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>2.9524438876617598</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>7075.2173069999999</v>
+        <v>7075.2173071999996</v>
       </c>
       <c r="C9" s="5">
-        <v>26.752555999999458</v>
+        <v>26.75255659999948</v>
       </c>
       <c r="D9" s="5">
-        <v>4.6509108253820042</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>4.6509109321481779</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>7119.0245109999996</v>
+        <v>7119.0245112000002</v>
       </c>
       <c r="C10" s="5">
-        <v>43.807203999999729</v>
+        <v>43.807204000000638</v>
       </c>
       <c r="D10" s="5">
-        <v>7.6882847896786233</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>7.6882847894541806</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>7137.1165360000005</v>
+        <v>7137.1165362000002</v>
       </c>
       <c r="C11" s="5">
-        <v>18.092025000000831</v>
+        <v>18.092024999999921</v>
       </c>
       <c r="D11" s="5">
-        <v>3.092624955562262</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>3.0926249554740437</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>7158.630991</v>
+        <v>7158.6309914000003</v>
       </c>
       <c r="C12" s="5">
-        <v>21.514454999999543</v>
+        <v>21.514455200000157</v>
       </c>
       <c r="D12" s="5">
-        <v>3.677915821315425</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>3.6779158559697045</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>7156.8033519999999</v>
+        <v>7156.8033519000001</v>
       </c>
       <c r="C13" s="5">
-        <v>-1.8276390000000902</v>
+        <v>-1.8276395000002594</v>
       </c>
       <c r="D13" s="5">
-        <v>-0.30593696177807495</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-0.30593704534080945</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>7185.2097460000005</v>
+        <v>7185.2097456000001</v>
       </c>
       <c r="C14" s="5">
-        <v>28.406394000000546</v>
+        <v>28.406393700000081</v>
       </c>
       <c r="D14" s="5">
-        <v>4.8683398295315428</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>4.8683397770588943</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>7183.1297299999997</v>
       </c>
       <c r="C15" s="5">
-        <v>-2.0800160000007963</v>
+        <v>-2.080015600000479</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.34683036809540768</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-0.34683030152319327</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>7194.9357609999997</v>
+        <v>7194.9357612000003</v>
       </c>
       <c r="C16" s="5">
-        <v>11.806031000000075</v>
+        <v>11.806031200000689</v>
       </c>
       <c r="D16" s="5">
-        <v>1.9902200309803719</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>1.9902200650010915</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>7186.990272</v>
+        <v>7186.9902719000002</v>
       </c>
       <c r="C17" s="5">
-        <v>-7.9454889999997249</v>
+        <v>-7.9454893000001903</v>
       </c>
       <c r="D17" s="5">
-        <v>-1.3171610046452731</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-1.3171610540396728</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>7169.7775449999999</v>
+        <v>7169.7775450999998</v>
       </c>
       <c r="C18" s="5">
-        <v>-17.212727000000086</v>
+        <v>-17.212726800000382</v>
       </c>
       <c r="D18" s="5">
-        <v>-2.8364241907672061</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-2.8364241582818694</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>7179.4955339999997</v>
+        <v>7179.4955343000001</v>
       </c>
       <c r="C19" s="5">
-        <v>9.7179889999997613</v>
+        <v>9.7179892000003747</v>
       </c>
       <c r="D19" s="5">
-        <v>1.638672187318857</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>1.6386722212723637</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>7189.3636960000003</v>
+        <v>7189.3636962999999</v>
       </c>
       <c r="C20" s="5">
-        <v>9.868162000000666</v>
+        <v>9.8681619999997565</v>
       </c>
       <c r="D20" s="5">
-        <v>1.6619170908862557</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1.6619170908159342</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>7175.1583430000001</v>
+        <v>7175.1583431999998</v>
       </c>
       <c r="C21" s="5">
-        <v>-14.205353000000287</v>
+        <v>-14.205353100000139</v>
       </c>
       <c r="D21" s="5">
-        <v>-2.3454632844457146</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-2.3454633006809611</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>7197.1184549999998</v>
+        <v>7197.1184544999996</v>
       </c>
       <c r="C22" s="5">
-        <v>21.960111999999754</v>
+        <v>21.96011129999988</v>
       </c>
       <c r="D22" s="5">
-        <v>3.735148368607466</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>3.7351482474288211</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>7205.8661949999996</v>
+        <v>7205.8661946000002</v>
       </c>
       <c r="C23" s="5">
-        <v>8.7477399999997942</v>
+        <v>8.7477401000005557</v>
       </c>
       <c r="D23" s="5">
-        <v>1.4683303161612482</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>1.4683303331614717</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>7204.9628830000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.90331199999945966</v>
+        <v>-0.90331160000005184</v>
       </c>
       <c r="D24" s="5">
-        <v>-0.15032576472449044</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-0.1503256982123613</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>7194.4236970000002</v>
+        <v>7194.4236965999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-10.539185999999972</v>
+        <v>-10.53918640000029</v>
       </c>
       <c r="D25" s="5">
-        <v>-1.7412677599146331</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-1.7412678254713265</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>7235.53208</v>
+        <v>7235.5320799000001</v>
       </c>
       <c r="C26" s="5">
-        <v>41.108382999999776</v>
+        <v>41.108383300000241</v>
       </c>
       <c r="D26" s="5">
-        <v>7.0763478647474898</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>7.0763479184288602</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>7224.9249440000003</v>
+        <v>7224.9249441000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-10.607135999999628</v>
+        <v>-10.607135799999924</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.7450595203381658</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-1.7450594877235326</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>7236.2896170000004</v>
+        <v>7236.2896168999996</v>
       </c>
       <c r="C28" s="5">
-        <v>11.364673000000039</v>
+        <v>11.364672799999425</v>
       </c>
       <c r="D28" s="5">
-        <v>1.9039938680808444</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>1.9039938342564566</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>7237.1419089999999</v>
+        <v>7237.1419087000004</v>
       </c>
       <c r="C29" s="5">
-        <v>0.85229199999957928</v>
+        <v>0.85229180000078486</v>
       </c>
       <c r="D29" s="5">
-        <v>0.14142789236366582</v>
+        <v>0.14142785915680633</v>
       </c>
       <c r="E29" s="5">
-        <v>0.69781139394868852</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>0.69781139117559565</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>7232.1382320000002</v>
+        <v>7232.1382322999998</v>
       </c>
       <c r="C30" s="5">
-        <v>-5.0036769999996977</v>
+        <v>-5.003676400000586</v>
       </c>
       <c r="D30" s="5">
-        <v>-0.82651859165298047</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-0.82651849295442004</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>7240.9834979999996</v>
+        <v>7240.9834976000002</v>
       </c>
       <c r="C31" s="5">
-        <v>8.8452659999993557</v>
+        <v>8.845265300000392</v>
       </c>
       <c r="D31" s="5">
-        <v>1.4775728668185328</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.4775727490365931</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>7247.9110950000004</v>
+        <v>7247.9110952999999</v>
       </c>
       <c r="C32" s="5">
-        <v>6.9275970000007874</v>
+        <v>6.9275976999997511</v>
       </c>
       <c r="D32" s="5">
-        <v>1.154124921021249</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>1.1541250383181545</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>7266.1832329999997</v>
+        <v>7266.1832332000004</v>
       </c>
       <c r="C33" s="5">
-        <v>18.272137999999359</v>
+        <v>18.272137900000416</v>
       </c>
       <c r="D33" s="5">
-        <v>3.0675266386285038</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>3.0675266214784447</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>7279.2585250000002</v>
+        <v>7279.2585246999997</v>
       </c>
       <c r="C34" s="5">
-        <v>13.075292000000445</v>
+        <v>13.075291499999366</v>
       </c>
       <c r="D34" s="5">
-        <v>2.180866353493327</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>2.1808662692089698</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>7280.8139060000003</v>
+        <v>7280.8139063999997</v>
       </c>
       <c r="C35" s="5">
-        <v>1.5553810000001249</v>
+        <v>1.5553816999999981</v>
       </c>
       <c r="D35" s="5">
-        <v>0.2567091441945335</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>0.2567092598729781</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>7328.1888559999998</v>
+        <v>7328.1888563000002</v>
       </c>
       <c r="C36" s="5">
-        <v>47.374949999999444</v>
+        <v>47.374949900000502</v>
       </c>
       <c r="D36" s="5">
-        <v>8.0937707028364549</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>8.0937706846754498</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>7309.8574760000001</v>
+        <v>7309.8574761</v>
       </c>
       <c r="C37" s="5">
-        <v>-18.331379999999626</v>
+        <v>-18.33138020000024</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.9608294750267716</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-2.960829506767626</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>7314.2742710000002</v>
+        <v>7314.2742706999998</v>
       </c>
       <c r="C38" s="5">
-        <v>4.4167950000000928</v>
+        <v>4.4167945999997755</v>
       </c>
       <c r="D38" s="5">
-        <v>0.72748383906477976</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>0.7274837729522865</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>7363.5630730000003</v>
+        <v>7363.5630729000004</v>
       </c>
       <c r="C39" s="5">
-        <v>49.288802000000032</v>
+        <v>49.288802200000646</v>
       </c>
       <c r="D39" s="5">
-        <v>8.3929998145144467</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>8.3929998501998995</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>7368.0325380000004</v>
+        <v>7368.0325381000002</v>
       </c>
       <c r="C40" s="5">
-        <v>4.4694650000001275</v>
+        <v>4.4694651999998314</v>
       </c>
       <c r="D40" s="5">
-        <v>0.73080096141144857</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>0.73080099423250555</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>7377.3769490000004</v>
+        <v>7377.3769493999998</v>
       </c>
       <c r="C41" s="5">
-        <v>9.3444110000000364</v>
+        <v>9.3444112999995923</v>
       </c>
       <c r="D41" s="5">
-        <v>1.5325449313266404</v>
+        <v>1.5325449808513802</v>
       </c>
       <c r="E41" s="5">
-        <v>1.9377130055389102</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>1.9377130152915534</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>7409.0360810000002</v>
+        <v>7409.0360807999996</v>
       </c>
       <c r="C42" s="5">
-        <v>31.659131999999772</v>
+        <v>31.659131399999751</v>
       </c>
       <c r="D42" s="5">
-        <v>5.2729574791081424</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>5.2729573765124549</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>7432.13645</v>
+        <v>7432.1364503000004</v>
       </c>
       <c r="C43" s="5">
-        <v>23.100368999999773</v>
+        <v>23.100369500000852</v>
       </c>
       <c r="D43" s="5">
-        <v>3.8062677567889169</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>3.8062678406966866</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>7441.227938</v>
+        <v>7441.2279379000001</v>
       </c>
       <c r="C44" s="5">
-        <v>9.0914880000000267</v>
+        <v>9.0914875999997093</v>
       </c>
       <c r="D44" s="5">
-        <v>1.4778370250132733</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.4778369594943497</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>7459.0090579999996</v>
+        <v>7459.0090583000001</v>
       </c>
       <c r="C45" s="5">
-        <v>17.781119999999646</v>
+        <v>17.781120399999963</v>
       </c>
       <c r="D45" s="5">
-        <v>2.9054364945684252</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>2.9054365608294663</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>7470.4125869999998</v>
+        <v>7470.4125870999997</v>
       </c>
       <c r="C46" s="5">
-        <v>11.403529000000162</v>
+        <v>11.403528799999549</v>
       </c>
       <c r="D46" s="5">
-        <v>1.8500966536639574</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>1.8500966208677694</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>7492.318518</v>
+        <v>7492.3185182999996</v>
       </c>
       <c r="C47" s="5">
-        <v>21.905931000000237</v>
+        <v>21.905931199999941</v>
       </c>
       <c r="D47" s="5">
-        <v>3.5761407141802648</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>3.5761407473100082</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>7559.5849049999997</v>
+        <v>7559.5849052000003</v>
       </c>
       <c r="C48" s="5">
-        <v>67.266386999999668</v>
+        <v>67.266386900000725</v>
       </c>
       <c r="D48" s="5">
-        <v>11.321898630452099</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>11.321898612305215</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>7554.6301540000004</v>
+        <v>7554.6301535000002</v>
       </c>
       <c r="C49" s="5">
-        <v>-4.9547509999993053</v>
+        <v>-4.954751700000088</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.78368253043602509</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-0.78368264073414018</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>7573.601694</v>
+        <v>7573.6016940999998</v>
       </c>
       <c r="C50" s="5">
-        <v>18.97153999999955</v>
+        <v>18.971540599999571</v>
       </c>
       <c r="D50" s="5">
-        <v>3.0554683954679751</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>3.0554684936447751</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>7580.8585149999999</v>
+        <v>7580.8585145999996</v>
       </c>
       <c r="C51" s="5">
-        <v>7.2568209999999453</v>
+        <v>7.2568204999997761</v>
       </c>
       <c r="D51" s="5">
-        <v>1.1558864804400715</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>1.1558864003632152</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>7587.4216999999999</v>
+        <v>7587.4216994999997</v>
       </c>
       <c r="C52" s="5">
-        <v>6.5631849999999758</v>
+        <v>6.5631849000001239</v>
       </c>
       <c r="D52" s="5">
-        <v>1.0438702234262465</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.043870207501052</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>7615.3957479999999</v>
+        <v>7615.3957481999996</v>
       </c>
       <c r="C53" s="5">
-        <v>27.974048000000039</v>
+        <v>27.974048699999912</v>
       </c>
       <c r="D53" s="5">
-        <v>4.5151042901478977</v>
+        <v>4.5151044057346157</v>
       </c>
       <c r="E53" s="5">
-        <v>3.2263337043156426</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.2263337014297067</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>7638.1088730000001</v>
+        <v>7638.1088734000004</v>
       </c>
       <c r="C54" s="5">
-        <v>22.713125000000218</v>
+        <v>22.713125200000832</v>
       </c>
       <c r="D54" s="5">
-        <v>3.6383303562135261</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>3.6383303886811769</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>7640.4439949999996</v>
+        <v>7640.4439951000004</v>
       </c>
       <c r="C55" s="5">
-        <v>2.335121999999501</v>
+        <v>2.3351216999999451</v>
       </c>
       <c r="D55" s="5">
-        <v>0.36748139458198104</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>0.3674813472720917</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>7669.0516289999996</v>
+        <v>7669.0516288999997</v>
       </c>
       <c r="C56" s="5">
-        <v>28.607633999999962</v>
+        <v>28.607633799999348</v>
       </c>
       <c r="D56" s="5">
-        <v>4.5867766005780908</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.5867765677868322</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>7726.8888269999998</v>
+        <v>7726.8888272000004</v>
       </c>
       <c r="C57" s="5">
-        <v>57.837198000000171</v>
+        <v>57.837198300000637</v>
       </c>
       <c r="D57" s="5">
-        <v>9.4349457314170095</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>9.4349457825315675</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>7731.033453</v>
+        <v>7731.0334529000002</v>
       </c>
       <c r="C58" s="5">
-        <v>4.1446260000002439</v>
+        <v>4.1446256999997786</v>
       </c>
       <c r="D58" s="5">
-        <v>0.64557032917575974</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>0.64557028229277336</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>7759.7973240000001</v>
+        <v>7759.7973235999998</v>
       </c>
       <c r="C59" s="5">
-        <v>28.763871000000108</v>
+        <v>28.763870699999643</v>
       </c>
       <c r="D59" s="5">
-        <v>4.5571912407057047</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>4.5571911922583697</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>7832.0515230000001</v>
       </c>
       <c r="C60" s="5">
-        <v>72.254198999999971</v>
+        <v>72.254199400000289</v>
       </c>
       <c r="D60" s="5">
-        <v>11.763988344400577</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>11.763988413534744</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>7835.2099539999999</v>
+        <v>7835.2099540999998</v>
       </c>
       <c r="C61" s="5">
-        <v>3.1584309999998368</v>
+        <v>3.1584310999996887</v>
       </c>
       <c r="D61" s="5">
-        <v>0.48499871601728195</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>0.48499873140726013</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>7852.2370890000002</v>
+        <v>7852.2370891999999</v>
       </c>
       <c r="C62" s="5">
-        <v>17.027135000000271</v>
+        <v>17.027135100000123</v>
       </c>
       <c r="D62" s="5">
-        <v>2.6391835309167666</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>2.6391835465682467</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>7882.7412169999998</v>
+        <v>7882.7412172000004</v>
       </c>
       <c r="C63" s="5">
-        <v>30.504127999999582</v>
+        <v>30.504128000000492</v>
       </c>
       <c r="D63" s="5">
-        <v>4.7626274948905145</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>4.7626274947667913</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>7915.1285159999998</v>
+        <v>7915.1285154999996</v>
       </c>
       <c r="C64" s="5">
-        <v>32.387298999999985</v>
+        <v>32.387298299999202</v>
       </c>
       <c r="D64" s="5">
-        <v>5.0433146915400906</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>5.043314579930902</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>7941.7905940000001</v>
+        <v>7941.7905936999996</v>
       </c>
       <c r="C65" s="5">
-        <v>26.662078000000292</v>
+        <v>26.662078199999996</v>
       </c>
       <c r="D65" s="5">
-        <v>4.1179310149904058</v>
+        <v>4.1179310467195362</v>
       </c>
       <c r="E65" s="5">
-        <v>4.2859866617663389</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>4.2859866550881254</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>7954.8682140000001</v>
       </c>
       <c r="C66" s="5">
-        <v>13.077620000000024</v>
+        <v>13.07762030000049</v>
       </c>
       <c r="D66" s="5">
-        <v>1.9940158236647854</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.9940158698985133</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>7979.620019</v>
+        <v>7979.6200184999998</v>
       </c>
       <c r="C67" s="5">
-        <v>24.751804999999877</v>
+        <v>24.751804499999707</v>
       </c>
       <c r="D67" s="5">
-        <v>3.7984011390347128</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.7984010609870777</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>7996.1824029999998</v>
+        <v>7996.1824032000004</v>
       </c>
       <c r="C68" s="5">
-        <v>16.562383999999838</v>
+        <v>16.562384700000621</v>
       </c>
       <c r="D68" s="5">
-        <v>2.5193334645358112</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>2.5193335723924015</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>8002.0775750000003</v>
+        <v>8002.0775749000004</v>
       </c>
       <c r="C69" s="5">
-        <v>5.895172000000457</v>
+        <v>5.8951716999999917</v>
       </c>
       <c r="D69" s="5">
-        <v>0.88829413954216729</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>0.88829409413182514</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>8020.7730419999998</v>
+        <v>8020.7730420999997</v>
       </c>
       <c r="C70" s="5">
-        <v>18.695466999999553</v>
+        <v>18.695467199999257</v>
       </c>
       <c r="D70" s="5">
-        <v>2.8398995909939329</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>2.8398996218018668</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>8046.3784820000001</v>
+        <v>8046.3784820999999</v>
       </c>
       <c r="C71" s="5">
         <v>25.605440000000272</v>
       </c>
       <c r="D71" s="5">
-        <v>3.8988525423026221</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>3.8988525422532172</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>8073.3903540000001</v>
+        <v>8073.3903538000004</v>
       </c>
       <c r="C72" s="5">
-        <v>27.011872000000039</v>
+        <v>27.011871700000484</v>
       </c>
       <c r="D72" s="5">
-        <v>4.1036447428943523</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>4.1036446964217488</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>8080.8962359999996</v>
+        <v>8080.8962358999997</v>
       </c>
       <c r="C73" s="5">
-        <v>7.5058819999994739</v>
+        <v>7.5058820999993259</v>
       </c>
       <c r="D73" s="5">
-        <v>1.1213700300884755</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>1.1213700451327746</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>8110.3617629999999</v>
+        <v>8110.3617624999997</v>
       </c>
       <c r="C74" s="5">
-        <v>29.465527000000293</v>
+        <v>29.465526599999976</v>
       </c>
       <c r="D74" s="5">
-        <v>4.4644096383733789</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>4.4644095766041447</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>8119.8261140000004</v>
+        <v>8119.8261135000002</v>
       </c>
       <c r="C75" s="5">
         <v>9.4643510000005335</v>
       </c>
       <c r="D75" s="5">
-        <v>1.4093574055684899</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.409357405655931</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>8143.9266349999998</v>
+        <v>8143.9266344999996</v>
       </c>
       <c r="C76" s="5">
         <v>24.100520999999389</v>
       </c>
       <c r="D76" s="5">
-        <v>3.6204525297674151</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>3.6204525299939672</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>8171.0399790000001</v>
+        <v>8171.0399792999997</v>
       </c>
       <c r="C77" s="5">
-        <v>27.113344000000325</v>
+        <v>27.11334480000005</v>
       </c>
       <c r="D77" s="5">
-        <v>4.0690986519005046</v>
+        <v>4.0690987744236295</v>
       </c>
       <c r="E77" s="5">
-        <v>2.8866208732977405</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.8866208809617433</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>8169.1100809999998</v>
+        <v>8169.1100814000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.9298980000003212</v>
+        <v>-1.9298978999995597</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.28305718427874549</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-0.28305716962037097</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>8179.5460279999998</v>
+        <v>8179.5460277000002</v>
       </c>
       <c r="C79" s="5">
-        <v>10.435946999999942</v>
+        <v>10.435946300000069</v>
       </c>
       <c r="D79" s="5">
-        <v>1.5438036652777987</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.5438035609210976</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>8197.5211760000002</v>
+        <v>8197.5211755</v>
       </c>
       <c r="C80" s="5">
-        <v>17.975148000000445</v>
+        <v>17.975147799999831</v>
       </c>
       <c r="D80" s="5">
-        <v>2.6691955729497341</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>2.6691955429900993</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>8229.9595339999996</v>
+        <v>8229.9595337999999</v>
       </c>
       <c r="C81" s="5">
-        <v>32.438357999999425</v>
+        <v>32.438358299999891</v>
       </c>
       <c r="D81" s="5">
-        <v>4.8532343128130817</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>4.8532343589812399</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>8258.3144049999992</v>
+        <v>8258.3144045000008</v>
       </c>
       <c r="C82" s="5">
-        <v>28.354870999999548</v>
+        <v>28.354870700000902</v>
       </c>
       <c r="D82" s="5">
-        <v>4.2136383200371386</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>4.2136382747125056</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>8263.5163769999999</v>
+        <v>8263.5163771000007</v>
       </c>
       <c r="C83" s="5">
-        <v>5.201972000000751</v>
+        <v>5.2019725999998627</v>
       </c>
       <c r="D83" s="5">
-        <v>0.75851295810911434</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>0.75851304594594104</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>8313.3352279999999</v>
+        <v>8313.3352283000004</v>
       </c>
       <c r="C84" s="5">
-        <v>49.818850999999995</v>
+        <v>49.818851199999699</v>
       </c>
       <c r="D84" s="5">
-        <v>7.4792965235179087</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>7.4792965544528522</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>8320.312774</v>
+        <v>8320.3127743999994</v>
       </c>
       <c r="C85" s="5">
-        <v>6.9775460000000749</v>
+        <v>6.9775460999990173</v>
       </c>
       <c r="D85" s="5">
-        <v>1.0118460880113922</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>1.0118461025429681</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>8326.2489659999992</v>
+        <v>8326.2489659000003</v>
       </c>
       <c r="C86" s="5">
-        <v>5.9361919999992097</v>
+        <v>5.9361915000008594</v>
       </c>
       <c r="D86" s="5">
-        <v>0.85951690106087497</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>0.85951682833911303</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>8387.6969300000001</v>
+        <v>8387.6969303999995</v>
       </c>
       <c r="C87" s="5">
-        <v>61.447964000000866</v>
+        <v>61.447964499999216</v>
       </c>
       <c r="D87" s="5">
-        <v>9.224495003691624</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>9.2244950819385672</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>8423.2984710000001</v>
+        <v>8423.2984713000005</v>
       </c>
       <c r="C88" s="5">
-        <v>35.601540999999997</v>
+        <v>35.601540900001055</v>
       </c>
       <c r="D88" s="5">
-        <v>5.2139968323187791</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>5.2139968170754392</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>8427.6679679999997</v>
+        <v>8427.6679683999992</v>
       </c>
       <c r="C89" s="5">
-        <v>4.3694969999996829</v>
+        <v>4.3694970999986253</v>
       </c>
       <c r="D89" s="5">
-        <v>0.62426638164096993</v>
+        <v>0.62426639594641564</v>
       </c>
       <c r="E89" s="5">
-        <v>3.1407016690598422</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.1407016701683554</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>8464.3623729999999</v>
+        <v>8464.3623731999996</v>
       </c>
       <c r="C90" s="5">
-        <v>36.694405000000188</v>
+        <v>36.694404800000484</v>
       </c>
       <c r="D90" s="5">
-        <v>5.3518026655654305</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>5.3518026354337334</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>8500.8923749999994</v>
       </c>
       <c r="C91" s="5">
-        <v>36.530001999999513</v>
+        <v>36.530001799999809</v>
       </c>
       <c r="D91" s="5">
-        <v>5.3036049514114447</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>5.3036049215536174</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>8535.0090020000007</v>
+        <v>8535.0090017999992</v>
       </c>
       <c r="C92" s="5">
-        <v>34.116627000001245</v>
+        <v>34.116626799999722</v>
       </c>
       <c r="D92" s="5">
-        <v>4.9236977787965097</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>4.9236977492922218</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>8564.5814780000001</v>
+        <v>8564.5814778000004</v>
       </c>
       <c r="C93" s="5">
-        <v>29.572475999999369</v>
+        <v>29.572476000001188</v>
       </c>
       <c r="D93" s="5">
-        <v>4.2379692201826913</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>4.237969220283988</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>8602.8117550000006</v>
+        <v>8602.8117547000002</v>
       </c>
       <c r="C94" s="5">
-        <v>38.230277000000569</v>
+        <v>38.230276899999808</v>
       </c>
       <c r="D94" s="5">
-        <v>5.4900005103761362</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>5.4900004957926685</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>8628.6884989999999</v>
       </c>
       <c r="C95" s="5">
-        <v>25.876743999999235</v>
+        <v>25.8767442999997</v>
       </c>
       <c r="D95" s="5">
-        <v>3.6698459880402545</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.6698460314229298</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>8669.6146499999995</v>
+        <v>8669.6146501999992</v>
       </c>
       <c r="C96" s="5">
-        <v>40.926150999999663</v>
+        <v>40.926151199999367</v>
       </c>
       <c r="D96" s="5">
-        <v>5.8424877705377742</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>5.8424877998378477</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>8689.9059579999994</v>
+        <v>8689.9059584000006</v>
       </c>
       <c r="C97" s="5">
-        <v>20.291307999999844</v>
+        <v>20.291308200001367</v>
       </c>
       <c r="D97" s="5">
-        <v>2.8450486001933228</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>2.8450486285311882</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>8727.5388399999993</v>
+        <v>8727.5388404000005</v>
       </c>
       <c r="C98" s="5">
         <v>37.632881999999881</v>
       </c>
       <c r="D98" s="5">
-        <v>5.3223556725164434</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>5.3223556722657994</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>8751.3240370000003</v>
+        <v>8751.3240366999999</v>
       </c>
       <c r="C99" s="5">
-        <v>23.785197000001062</v>
+        <v>23.78519629999937</v>
       </c>
       <c r="D99" s="5">
-        <v>3.3198329876077182</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>3.3198328882808825</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>8779.3504250000005</v>
+        <v>8779.3504248000008</v>
       </c>
       <c r="C100" s="5">
-        <v>28.026388000000225</v>
+        <v>28.026388100000986</v>
       </c>
       <c r="D100" s="5">
-        <v>3.9114562035671652</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>3.9114562179068724</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>8798.2901600000005</v>
+        <v>8798.2901602999991</v>
       </c>
       <c r="C101" s="5">
-        <v>18.939734999999928</v>
+        <v>18.939735499998278</v>
       </c>
       <c r="D101" s="5">
-        <v>2.6197039048755144</v>
+        <v>2.6197039749173312</v>
       </c>
       <c r="E101" s="5">
-        <v>4.3976838362315585</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.3976838348362524</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>8844.0176059999994</v>
+        <v>8844.0176064000007</v>
       </c>
       <c r="C102" s="5">
-        <v>45.727445999998963</v>
+        <v>45.727446100001544</v>
       </c>
       <c r="D102" s="5">
-        <v>6.4181770634648361</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>6.4181770776793101</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>8867.0619549999992</v>
       </c>
       <c r="C103" s="5">
-        <v>23.044348999999784</v>
+        <v>23.044348599998557</v>
       </c>
       <c r="D103" s="5">
-        <v>3.171972466315065</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.171972410319257</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>8884.6854440000006</v>
+        <v>8884.6854437999991</v>
       </c>
       <c r="C104" s="5">
-        <v>17.623489000001427</v>
+        <v>17.623488799999905</v>
       </c>
       <c r="D104" s="5">
-        <v>2.4112726561721809</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>2.41127262850791</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>8914.3700360000003</v>
+        <v>8914.3700355000001</v>
       </c>
       <c r="C105" s="5">
-        <v>29.684591999999611</v>
+        <v>29.684591700000965</v>
       </c>
       <c r="D105" s="5">
-        <v>4.0838179112282935</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>4.0838178692886418</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>8940.0364649999992</v>
+        <v>8940.0364652999997</v>
       </c>
       <c r="C106" s="5">
-        <v>25.666428999998971</v>
+        <v>25.666429799999605</v>
       </c>
       <c r="D106" s="5">
-        <v>3.5103054297296987</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.5103055410813599</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>8950.349021</v>
+        <v>8950.3490213000005</v>
       </c>
       <c r="C107" s="5">
         <v>10.312556000000768</v>
       </c>
       <c r="D107" s="5">
-        <v>1.3930460065539219</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>1.393046006506693</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>8986.4448759999996</v>
+        <v>8986.4448756999991</v>
       </c>
       <c r="C108" s="5">
-        <v>36.095854999999574</v>
+        <v>36.095854399998643</v>
       </c>
       <c r="D108" s="5">
-        <v>4.9482794113906436</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>4.9482793271356185</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>9004.0880560000005</v>
+        <v>9004.0880555000003</v>
       </c>
       <c r="C109" s="5">
-        <v>17.643180000000939</v>
+        <v>17.643179800001235</v>
       </c>
       <c r="D109" s="5">
-        <v>2.3815798939831545</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>2.3815798667743859</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>9040.1566120000007</v>
+        <v>9040.1566115999995</v>
       </c>
       <c r="C110" s="5">
-        <v>36.068556000000171</v>
+        <v>36.068556099999114</v>
       </c>
       <c r="D110" s="5">
-        <v>4.9142906472439352</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>4.9142906614492832</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>9062.5548620000009</v>
+        <v>9062.5548620999998</v>
       </c>
       <c r="C111" s="5">
-        <v>22.398250000000189</v>
+        <v>22.398250500000358</v>
       </c>
       <c r="D111" s="5">
-        <v>3.0140194064097736</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>3.014019474746843</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>9081.1758709999995</v>
+        <v>9081.1758706000001</v>
       </c>
       <c r="C112" s="5">
-        <v>18.621008999998594</v>
+        <v>18.621008500000244</v>
       </c>
       <c r="D112" s="5">
-        <v>2.4937195957293268</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>2.493719527983429</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>9109.6164759999992</v>
+        <v>9109.6164764000005</v>
       </c>
       <c r="C113" s="5">
-        <v>28.440604999999778</v>
+        <v>28.440605800000412</v>
       </c>
       <c r="D113" s="5">
-        <v>3.8235988951044186</v>
+        <v>3.8235990046883828</v>
       </c>
       <c r="E113" s="5">
-        <v>3.5384865733957493</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.5384865744116922</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>9104.5402319999994</v>
+        <v>9104.5402322999998</v>
       </c>
       <c r="C114" s="5">
-        <v>-5.0762439999998605</v>
+        <v>-5.076244100000622</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.66664256573634173</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-0.66664257879962552</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>9121.948316</v>
+        <v>9121.9483156999995</v>
       </c>
       <c r="C115" s="5">
-        <v>17.408084000000599</v>
+        <v>17.408083399999668</v>
       </c>
       <c r="D115" s="5">
-        <v>2.3187096834958343</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.3187096026580312</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>9140.2885800000004</v>
+        <v>9140.2885795000002</v>
       </c>
       <c r="C116" s="5">
-        <v>18.340264000000388</v>
+        <v>18.340263800000685</v>
       </c>
       <c r="D116" s="5">
-        <v>2.4395364589985702</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.4395364321818214</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>9140.1959810000008</v>
+        <v>9140.1959805000006</v>
       </c>
       <c r="C117" s="5">
         <v>-9.2598999999609077E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.2156356741366281E-2</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-1.2156356742032415E-2</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>9143.1751519999998</v>
+        <v>9143.1751523999992</v>
       </c>
       <c r="C118" s="5">
-        <v>2.9791709999990417</v>
+        <v>2.9791718999986188</v>
       </c>
       <c r="D118" s="5">
-        <v>0.39183197094905253</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>0.39183208955413384</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>9164.4016479999991</v>
+        <v>9164.4016477999994</v>
       </c>
       <c r="C119" s="5">
-        <v>21.226495999999315</v>
+        <v>21.226495400000204</v>
       </c>
       <c r="D119" s="5">
-        <v>2.8217292705773334</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>2.8217291896707852</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>9187.5198789999995</v>
       </c>
       <c r="C120" s="5">
-        <v>23.118231000000378</v>
+        <v>23.118231200000082</v>
       </c>
       <c r="D120" s="5">
-        <v>3.0694893377844368</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>3.0694893647764232</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>9199.2270709999993</v>
+        <v>9199.2270705999999</v>
       </c>
       <c r="C121" s="5">
-        <v>11.70719199999985</v>
+        <v>11.707191600000442</v>
       </c>
       <c r="D121" s="5">
-        <v>1.5398614658096221</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>1.5398614128280474</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>9233.5574959999994</v>
+        <v>9233.5574957000008</v>
       </c>
       <c r="C122" s="5">
-        <v>34.330425000000105</v>
+        <v>34.330425100000866</v>
       </c>
       <c r="D122" s="5">
-        <v>4.5713286370493433</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>4.5713286508423545</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>9256.6867970000003</v>
+        <v>9256.6867966999998</v>
       </c>
       <c r="C123" s="5">
-        <v>23.129301000000851</v>
+        <v>23.129300999999032</v>
       </c>
       <c r="D123" s="5">
-        <v>3.0476613420302279</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>3.047661342130481</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>9276.0796229999996</v>
+        <v>9276.0796229000007</v>
       </c>
       <c r="C124" s="5">
-        <v>19.392825999999332</v>
+        <v>19.392826200000854</v>
       </c>
       <c r="D124" s="5">
-        <v>2.5431797210575535</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>2.5431797476720419</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>9307.9044190000004</v>
+        <v>9307.9044185000002</v>
       </c>
       <c r="C125" s="5">
-        <v>31.824796000000788</v>
+        <v>31.824795599999561</v>
       </c>
       <c r="D125" s="5">
-        <v>4.1955965532751271</v>
+        <v>4.1955964995885608</v>
       </c>
       <c r="E125" s="5">
-        <v>2.1766881572062413</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.1766881472309763</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>9341.5558010000004</v>
+        <v>9341.5558008000007</v>
       </c>
       <c r="C126" s="5">
-        <v>33.651382000000012</v>
+        <v>33.651382300000478</v>
       </c>
       <c r="D126" s="5">
-        <v>4.4257417856988557</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>4.4257418261844705</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>9362.8430329999992</v>
+        <v>9362.8430334000004</v>
       </c>
       <c r="C127" s="5">
-        <v>21.287231999998767</v>
+        <v>21.287232599999697</v>
       </c>
       <c r="D127" s="5">
-        <v>2.7690547938055365</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.769054872894694</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>9394.5727389999993</v>
+        <v>9394.5727387999996</v>
       </c>
       <c r="C128" s="5">
-        <v>31.729706000000078</v>
+        <v>31.729705399999148</v>
       </c>
       <c r="D128" s="5">
-        <v>4.1433370991965424</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>4.143337019200688</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>9402.6725239999996</v>
+        <v>9402.6725241999993</v>
       </c>
       <c r="C129" s="5">
-        <v>8.0997850000003382</v>
+        <v>8.099785399999746</v>
       </c>
       <c r="D129" s="5">
-        <v>1.0395326910084046</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.039532742610394</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>9447.3889500000005</v>
+        <v>9447.3889503999999</v>
       </c>
       <c r="C130" s="5">
-        <v>44.716426000000865</v>
+        <v>44.716426200000569</v>
       </c>
       <c r="D130" s="5">
-        <v>5.8585202215589494</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>5.8585202483233401</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>9464.3490330000004</v>
+        <v>9464.3490330999994</v>
       </c>
       <c r="C131" s="5">
-        <v>16.960082999999941</v>
+        <v>16.960082699999475</v>
       </c>
       <c r="D131" s="5">
-        <v>2.1756547877198829</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>2.1756547487616018</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>9469.783813</v>
+        <v>9469.7838124999998</v>
       </c>
       <c r="C132" s="5">
-        <v>5.4347799999995914</v>
+        <v>5.4347794000004797</v>
       </c>
       <c r="D132" s="5">
-        <v>0.69126498594844765</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>0.69126490938442586</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>9496.7961620000005</v>
+        <v>9496.7961617000001</v>
       </c>
       <c r="C133" s="5">
-        <v>27.01234900000054</v>
+        <v>27.012349200000244</v>
       </c>
       <c r="D133" s="5">
-        <v>3.4771891357338047</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>3.4771891620706041</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>9521.7392180000006</v>
+        <v>9521.7392177999991</v>
       </c>
       <c r="C134" s="5">
-        <v>24.94305600000007</v>
+        <v>24.943056099999012</v>
       </c>
       <c r="D134" s="5">
-        <v>3.1976947950551171</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>3.1976948081630541</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>9525.0674510000008</v>
+        <v>9525.0674507000003</v>
       </c>
       <c r="C135" s="5">
-        <v>3.3282330000001821</v>
+        <v>3.3282329000012396</v>
       </c>
       <c r="D135" s="5">
-        <v>0.42025585715455005</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>0.42025584451237386</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>9543.9470980000006</v>
       </c>
       <c r="C136" s="5">
-        <v>18.87964699999975</v>
+        <v>18.879647300000215</v>
       </c>
       <c r="D136" s="5">
-        <v>2.4046230290009296</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.4046230677048364</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>9563.4144680000009</v>
+        <v>9563.4144682999995</v>
       </c>
       <c r="C137" s="5">
-        <v>19.467370000000301</v>
+        <v>19.467370299998947</v>
       </c>
       <c r="D137" s="5">
-        <v>2.4753607528143595</v>
+        <v>2.4753607913893472</v>
       </c>
       <c r="E137" s="5">
-        <v>2.7450867294944947</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.7450867382367905</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>9571.3959790000008</v>
+        <v>9571.3959794000002</v>
       </c>
       <c r="C138" s="5">
-        <v>7.9815109999999549</v>
+        <v>7.9815111000007164</v>
       </c>
       <c r="D138" s="5">
-        <v>1.0061155640004316</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>1.0061155766324603</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>9582.4230229999994</v>
       </c>
       <c r="C139" s="5">
-        <v>11.027043999998568</v>
+        <v>11.027043599999161</v>
       </c>
       <c r="D139" s="5">
-        <v>1.3912936558997169</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>1.3912936050527458</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>9585.5460569999996</v>
+        <v>9585.5460569000006</v>
       </c>
       <c r="C140" s="5">
-        <v>3.1230340000001888</v>
+        <v>3.1230339000012464</v>
       </c>
       <c r="D140" s="5">
-        <v>0.39179712857755344</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.3917971160098066</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>9578.3419909999993</v>
+        <v>9578.3419904999992</v>
       </c>
       <c r="C141" s="5">
-        <v>-7.204066000000239</v>
+        <v>-7.2040664000014658</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.89814752872200421</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-0.89814757839437043</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>9574.3534639999998</v>
+        <v>9574.3534641000006</v>
       </c>
       <c r="C142" s="5">
-        <v>-3.9885269999995216</v>
+        <v>-3.9885263999985909</v>
       </c>
       <c r="D142" s="5">
-        <v>-0.49855036356054594</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-0.49855028876040208</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>9576.6972910000004</v>
+        <v>9576.6972912000001</v>
       </c>
       <c r="C143" s="5">
-        <v>2.3438270000006014</v>
+        <v>2.3438270999995439</v>
       </c>
       <c r="D143" s="5">
-        <v>0.29415901738829575</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>0.29415902995231225</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>9546.8948349999991</v>
+        <v>9546.8948345999997</v>
       </c>
       <c r="C144" s="5">
-        <v>-29.802456000001257</v>
+        <v>-29.802456600000369</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.671113072030463</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-3.6711131446034662</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>9554.6861260000005</v>
       </c>
       <c r="C145" s="5">
-        <v>7.7912910000013653</v>
+        <v>7.7912914000007731</v>
       </c>
       <c r="D145" s="5">
-        <v>0.98373660047001987</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>0.98373665124282805</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>9531.3919719999994</v>
+        <v>9531.3919714999993</v>
       </c>
       <c r="C146" s="5">
-        <v>-23.294154000001072</v>
+        <v>-23.294154500001241</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.8866668117154548</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-2.8866668728482092</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>9493.2024000000001</v>
+        <v>9493.2023996000007</v>
       </c>
       <c r="C147" s="5">
-        <v>-38.189571999999316</v>
+        <v>-38.189571899998555</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.7035056756088434</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-4.7035056638039858</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>9479.7039120000009</v>
+        <v>9479.7039119000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-13.49848799999927</v>
+        <v>-13.498487700000624</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.6930120470134091</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-1.6930120097513712</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>9457.4023280000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-22.30158400000073</v>
+        <v>-22.301583899999969</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.7868304335168403</v>
+        <v>-2.786830421210873</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.1085176780189387</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-1.1085176811211017</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>9452.070608</v>
+        <v>9452.0706078000003</v>
       </c>
       <c r="C150" s="5">
-        <v>-5.3317200000001321</v>
+        <v>-5.331720199999836</v>
       </c>
       <c r="D150" s="5">
-        <v>-0.67442016397207816</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-0.67442018919204871</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>9447.6506489999992</v>
+        <v>9447.6506492999997</v>
       </c>
       <c r="C151" s="5">
-        <v>-4.4199590000007447</v>
+        <v>-4.4199585000005754</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.55970072931573744</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-0.55970066617513359</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>9452.0587090000008</v>
+        <v>9452.0587094000002</v>
       </c>
       <c r="C152" s="5">
-        <v>4.4080600000015693</v>
+        <v>4.4080601000005117</v>
       </c>
       <c r="D152" s="5">
-        <v>0.56133186519391476</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>0.56133187794260575</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>9449.2884880000001</v>
+        <v>9449.2884883000006</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.7702210000006744</v>
+        <v>-2.7702210999996169</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.35113111282283338</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-0.35113112546253378</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>9463.6138019999999</v>
+        <v>9463.6138016999994</v>
       </c>
       <c r="C154" s="5">
-        <v>14.325313999999707</v>
+        <v>14.325313399998777</v>
       </c>
       <c r="D154" s="5">
-        <v>1.8344702798380297</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.8344702023025183</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>9449.8076650000003</v>
+        <v>9449.8076648000006</v>
       </c>
       <c r="C155" s="5">
-        <v>-13.80613699999958</v>
+        <v>-13.806136899998819</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.7366596448574856</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.7366596324337791</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>9437.401425</v>
+        <v>9437.4014248000003</v>
       </c>
       <c r="C156" s="5">
         <v>-12.406240000000253</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.5641015497199429</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-1.5641015497528943</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>9449.1321179999995</v>
       </c>
       <c r="C157" s="5">
-        <v>11.730692999999519</v>
+        <v>11.730693199999223</v>
       </c>
       <c r="D157" s="5">
-        <v>1.501840083122441</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>1.5018401089350597</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>9449.709852</v>
+        <v>9449.7098523999994</v>
       </c>
       <c r="C158" s="5">
-        <v>0.57773400000041875</v>
+        <v>0.57773439999982656</v>
       </c>
       <c r="D158" s="5">
-        <v>7.3394463541287536E-2</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>7.3394514373492648E-2</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>9434.4509859999998</v>
       </c>
       <c r="C159" s="5">
-        <v>-15.258866000000125</v>
+        <v>-15.258866399999533</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.9205767259051321</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-1.9205767757247583</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>9442.0231390000008</v>
+        <v>9442.0231387999993</v>
       </c>
       <c r="C160" s="5">
-        <v>7.5721530000009807</v>
+        <v>7.5721527999994578</v>
       </c>
       <c r="D160" s="5">
-        <v>0.96739093320836744</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>0.96739090754403012</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>9430.9538809999995</v>
       </c>
       <c r="C161" s="5">
-        <v>-11.069258000001355</v>
+        <v>-11.069257799999832</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.3977720114757175</v>
+        <v>-1.3977719864124549</v>
       </c>
       <c r="E161" s="5">
         <v>-0.27965868515180681</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>9425.5368999999992</v>
+        <v>9425.5368995000008</v>
       </c>
       <c r="C162" s="5">
-        <v>-5.4169810000003054</v>
+        <v>-5.4169814999986556</v>
       </c>
       <c r="D162" s="5">
-        <v>-0.68708649825175439</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-0.68708656147098424</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>9413.3138070000005</v>
+        <v>9413.3138067</v>
       </c>
       <c r="C163" s="5">
-        <v>-12.223092999998698</v>
+        <v>-12.223092800000813</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.5451158050788782</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-1.5451157800586146</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>9397.0577209999992</v>
+        <v>9397.0577214000004</v>
       </c>
       <c r="C164" s="5">
-        <v>-16.256086000001233</v>
+        <v>-16.25608529999954</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.0527397643580914</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-2.0527396768679429</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>9395.2926869999992</v>
+        <v>9395.2926872999997</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.7650340000000142</v>
+        <v>-1.7650341000007757</v>
       </c>
       <c r="D165" s="5">
-        <v>-0.22516134064318738</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-0.22516135337731225</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>9394.2982630000006</v>
+        <v>9394.2982632999992</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.99442399999861664</v>
+        <v>-0.99442400000043563</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.12693743745085806</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-0.12693743744699448</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>9381.4186129999998</v>
+        <v>9381.4186128000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-12.879650000000765</v>
+        <v>-12.879650499999116</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.6328593290690141</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-1.6328593919289203</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>9373.3195840000008</v>
+        <v>9373.3195844000002</v>
       </c>
       <c r="C168" s="5">
-        <v>-8.0990289999990637</v>
+        <v>-8.0990283999999519</v>
       </c>
       <c r="D168" s="5">
-        <v>-1.0310616086074753</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-1.0310615326076578</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>9389.0067429999999</v>
       </c>
       <c r="C169" s="5">
-        <v>15.687158999999156</v>
+        <v>15.687158599999748</v>
       </c>
       <c r="D169" s="5">
-        <v>2.0269059648726939</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.0269059126254652</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>9395.6753059999992</v>
+        <v>9395.6753055000008</v>
       </c>
       <c r="C170" s="5">
-        <v>6.668562999999267</v>
+        <v>6.6685625000009168</v>
       </c>
       <c r="D170" s="5">
-        <v>0.85563999836848481</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>0.85563993396309268</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>9410.2325849999997</v>
+        <v>9410.2325851999994</v>
       </c>
       <c r="C171" s="5">
-        <v>14.557279000000563</v>
+        <v>14.557279699998617</v>
       </c>
       <c r="D171" s="5">
-        <v>1.8751569344867658</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>1.8751570255254757</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>9410.6437330000008</v>
+        <v>9410.6437330999997</v>
       </c>
       <c r="C172" s="5">
-        <v>0.41114800000104879</v>
+        <v>0.41114790000028734</v>
       </c>
       <c r="D172" s="5">
-        <v>5.2442505888050661E-2</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>5.2442493128657119E-2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>9424.648287</v>
       </c>
       <c r="C173" s="5">
-        <v>14.004553999999189</v>
+        <v>14.004553900000246</v>
       </c>
       <c r="D173" s="5">
-        <v>1.800482593100039</v>
+        <v>1.8004825801191116</v>
       </c>
       <c r="E173" s="5">
         <v>-6.6860617489639118E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>9449.3310409999995</v>
+        <v>9449.3310414000007</v>
       </c>
       <c r="C174" s="5">
-        <v>24.682753999999477</v>
+        <v>24.682754400000704</v>
       </c>
       <c r="D174" s="5">
-        <v>3.18841561338854</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>3.1884156658056106</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>9457.3600650000008</v>
+        <v>9457.3600654000002</v>
       </c>
       <c r="C175" s="5">
-        <v>8.0290240000013</v>
+        <v>8.029023999999481</v>
       </c>
       <c r="D175" s="5">
-        <v>1.0244093524948594</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.0244093524510278</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>9470.0362550000009</v>
+        <v>9470.0362552999995</v>
       </c>
       <c r="C176" s="5">
-        <v>12.676190000000133</v>
+        <v>12.676189899999372</v>
       </c>
       <c r="D176" s="5">
-        <v>1.6203325328161045</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.6203325198700158</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>9498.5780930000001</v>
+        <v>9498.5780931999998</v>
       </c>
       <c r="C177" s="5">
-        <v>28.541837999999188</v>
+        <v>28.541837900000246</v>
       </c>
       <c r="D177" s="5">
-        <v>3.6772506530786453</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.6772506398625504</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>9498.4238920000007</v>
+        <v>9498.4238915000005</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.1542009999993752</v>
+        <v>-0.15420169999924838</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.9479197537963788E-2</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-1.9479285956103265E-2</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>9510.9135330000008</v>
+        <v>9510.9135329000001</v>
       </c>
       <c r="C179" s="5">
-        <v>12.48964100000012</v>
+        <v>12.489641399999527</v>
       </c>
       <c r="D179" s="5">
-        <v>1.5893622597266122</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>1.5893623110812216</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>9543.2934980000009</v>
+        <v>9543.2934975000007</v>
       </c>
       <c r="C180" s="5">
-        <v>32.379965000000084</v>
+        <v>32.379964600000676</v>
       </c>
       <c r="D180" s="5">
-        <v>4.162780748342243</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>4.1627806959960933</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>9551.3423930000008</v>
+        <v>9551.3423925000006</v>
       </c>
       <c r="C181" s="5">
         <v>8.0488949999999022</v>
       </c>
       <c r="D181" s="5">
-        <v>1.0167982725753477</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>1.0167982726288827</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>9550.2995699999992</v>
+        <v>9550.2995699000003</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.0428230000015901</v>
+        <v>-1.0428226000003633</v>
       </c>
       <c r="D182" s="5">
-        <v>-0.13093828813344199</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-0.13093823794568804</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>9591.3283850000007</v>
+        <v>9591.3283850999997</v>
       </c>
       <c r="C183" s="5">
-        <v>41.028815000001487</v>
+        <v>41.028815199999372</v>
       </c>
       <c r="D183" s="5">
-        <v>5.2788642160070065</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>5.2788642424068666</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>9595.4962649999998</v>
+        <v>9595.4962648000001</v>
       </c>
       <c r="C184" s="5">
-        <v>4.1678799999990588</v>
+        <v>4.1678797000004124</v>
       </c>
       <c r="D184" s="5">
-        <v>0.522704118141748</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.52270408042287553</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>9615.9377519999998</v>
+        <v>9615.9377521999995</v>
       </c>
       <c r="C185" s="5">
-        <v>20.441487000000052</v>
+        <v>20.44148739999946</v>
       </c>
       <c r="D185" s="5">
-        <v>2.5865514587184668</v>
+        <v>2.5865515099809944</v>
       </c>
       <c r="E185" s="5">
-        <v>2.0296721869595524</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.0296721890816549</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>9636.4978549999996</v>
+        <v>9636.4978551999993</v>
       </c>
       <c r="C186" s="5">
         <v>20.560102999999799</v>
       </c>
       <c r="D186" s="5">
-        <v>2.5961418313624529</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>2.5961418313078966</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>9650.7769769999995</v>
+        <v>9650.7769773</v>
       </c>
       <c r="C187" s="5">
-        <v>14.279121999999916</v>
+        <v>14.279122100000677</v>
       </c>
       <c r="D187" s="5">
-        <v>1.7926932022109154</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.7926932148304653</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>9670.5845740000004</v>
+        <v>9670.5845737</v>
       </c>
       <c r="C188" s="5">
-        <v>19.807597000000897</v>
+        <v>19.807596399999966</v>
       </c>
       <c r="D188" s="5">
-        <v>2.4909160997666602</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.4909160233810512</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>9719.3533939999998</v>
+        <v>9719.3533943000002</v>
       </c>
       <c r="C189" s="5">
-        <v>48.768819999999323</v>
+        <v>48.768820600000254</v>
       </c>
       <c r="D189" s="5">
-        <v>6.222312170991362</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>6.2223122498784811</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>9724.1355299999996</v>
+        <v>9724.1355304000008</v>
       </c>
       <c r="C190" s="5">
-        <v>4.7821359999998094</v>
+        <v>4.7821361000005709</v>
       </c>
       <c r="D190" s="5">
-        <v>0.59202682641941173</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.59202683881458551</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>9739.7118589999991</v>
+        <v>9739.7118587999994</v>
       </c>
       <c r="C191" s="5">
-        <v>15.576328999999532</v>
+        <v>15.576328399998602</v>
       </c>
       <c r="D191" s="5">
-        <v>1.9392109934851298</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>1.9392109180468298</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>9791.5507190000008</v>
+        <v>9791.5507192999994</v>
       </c>
       <c r="C192" s="5">
-        <v>51.83886000000166</v>
+        <v>51.83886050000001</v>
       </c>
       <c r="D192" s="5">
-        <v>6.5772298985046662</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>6.5772299639510923</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>9811.2647629999992</v>
       </c>
       <c r="C193" s="5">
-        <v>19.714043999998466</v>
+        <v>19.71404369999982</v>
       </c>
       <c r="D193" s="5">
-        <v>2.4429822170036974</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.4429821793394035</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>9844.4966079999995</v>
+        <v>9844.4966084000007</v>
       </c>
       <c r="C194" s="5">
-        <v>33.231845000000249</v>
+        <v>33.231845400001475</v>
       </c>
       <c r="D194" s="5">
-        <v>4.1411135590658565</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>4.1411136098431056</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>9852.0502510000006</v>
+        <v>9852.0502505999993</v>
       </c>
       <c r="C195" s="5">
-        <v>7.5536430000011023</v>
+        <v>7.5536421999986487</v>
       </c>
       <c r="D195" s="5">
-        <v>0.92465087632824794</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.92465077794747774</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>9895.7327710000009</v>
+        <v>9895.7327705999996</v>
       </c>
       <c r="C196" s="5">
         <v>43.682520000000295</v>
       </c>
       <c r="D196" s="5">
-        <v>5.452307365693998</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>5.4523073659205945</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>9921.2061689999991</v>
+        <v>9921.2061687999994</v>
       </c>
       <c r="C197" s="5">
-        <v>25.473397999998269</v>
+        <v>25.473398199999792</v>
       </c>
       <c r="D197" s="5">
-        <v>3.1331277830787707</v>
+        <v>3.1331278081558445</v>
       </c>
       <c r="E197" s="5">
-        <v>3.1746089135873179</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.1746089093615204</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>9956.6711250000008</v>
+        <v>9956.6711245000006</v>
       </c>
       <c r="C198" s="5">
-        <v>35.464956000001621</v>
+        <v>35.464955700001155</v>
       </c>
       <c r="D198" s="5">
-        <v>4.3749432775703756</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>4.3749432399216692</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>9981.6229530000001</v>
+        <v>9981.6229531000008</v>
       </c>
       <c r="C199" s="5">
-        <v>24.951827999999296</v>
+        <v>24.951828600000226</v>
       </c>
       <c r="D199" s="5">
-        <v>3.0490472419963055</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>3.0490473164835441</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>10018.239869999999</v>
+        <v>10018.239871</v>
       </c>
       <c r="C200" s="5">
-        <v>36.616916999999376</v>
+        <v>36.616917899998953</v>
       </c>
       <c r="D200" s="5">
-        <v>4.4920337944582611</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>4.4920339070580795</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>10027.83057</v>
+        <v>10027.830565</v>
       </c>
       <c r="C201" s="5">
-        <v>9.5907000000006519</v>
+        <v>9.5906940000004397</v>
       </c>
       <c r="D201" s="5">
-        <v>1.1548566631322421</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>1.1548559367225542</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>10057.626700000001</v>
+        <v>10057.626699</v>
       </c>
       <c r="C202" s="5">
-        <v>29.79613000000063</v>
+        <v>29.796134000000166</v>
       </c>
       <c r="D202" s="5">
-        <v>3.6244639404736878</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>3.6244644368581769</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>10092.88593</v>
+        <v>10092.885931000001</v>
       </c>
       <c r="C203" s="5">
-        <v>35.259229999999661</v>
+        <v>35.259232000000338</v>
       </c>
       <c r="D203" s="5">
-        <v>4.2889347397047084</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>4.2889349881293892</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>10088.541359999999</v>
+        <v>10088.541354999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-4.3445700000011129</v>
+        <v>-4.3445760000013252</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.51532918221591784</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.51532989216817038</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>10136.6993</v>
+        <v>10136.699302000001</v>
       </c>
       <c r="C205" s="5">
-        <v>48.157940000000963</v>
+        <v>48.157947000001514</v>
       </c>
       <c r="D205" s="5">
-        <v>5.881044518722045</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>5.8810453991202438</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>10175.88895</v>
       </c>
       <c r="C206" s="5">
-        <v>39.189650000000256</v>
+        <v>39.189647999999579</v>
       </c>
       <c r="D206" s="5">
-        <v>4.7392701937035264</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>4.7392699457190712</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>10181.428760000001</v>
+        <v>10181.428757</v>
       </c>
       <c r="C207" s="5">
-        <v>5.539810000000216</v>
+        <v>5.5398069999992003</v>
       </c>
       <c r="D207" s="5">
-        <v>0.65524625500668066</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>0.65524589910477271</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>10213.662549999999</v>
+        <v>10213.662546</v>
       </c>
       <c r="C208" s="5">
-        <v>32.233789999998407</v>
+        <v>32.233788999999888</v>
       </c>
       <c r="D208" s="5">
-        <v>3.8659837680056652</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>3.8659836471330422</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>10247.38366</v>
+        <v>10247.383656</v>
       </c>
       <c r="C209" s="5">
         <v>33.721110000000408</v>
       </c>
       <c r="D209" s="5">
-        <v>4.0346226155937526</v>
+        <v>4.034622617202599</v>
       </c>
       <c r="E209" s="5">
-        <v>3.287679798643639</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.2876797604081354</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>10262.453879999999</v>
+        <v>10262.453880999999</v>
       </c>
       <c r="C210" s="5">
-        <v>15.070219999999608</v>
+        <v>15.070224999999482</v>
       </c>
       <c r="D210" s="5">
-        <v>1.7791134838783584</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.779114079635602</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>10305.20644</v>
+        <v>10305.206442999999</v>
       </c>
       <c r="C211" s="5">
-        <v>42.752560000000813</v>
+        <v>42.752561999999671</v>
       </c>
       <c r="D211" s="5">
-        <v>5.1152516303831774</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>5.1152518746780951</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>10347.063169999999</v>
+        <v>10347.063165</v>
       </c>
       <c r="C212" s="5">
-        <v>41.856729999999516</v>
+        <v>41.856722000000445</v>
       </c>
       <c r="D212" s="5">
-        <v>4.9844194994501878</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>4.9844185239217742</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>10366.836649999999</v>
+        <v>10366.836654000001</v>
       </c>
       <c r="C213" s="5">
-        <v>19.773479999999836</v>
+        <v>19.773489000001064</v>
       </c>
       <c r="D213" s="5">
-        <v>2.3174855698404162</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>2.3174866368988134</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>10396.723620000001</v>
+        <v>10396.723615999999</v>
       </c>
       <c r="C214" s="5">
-        <v>29.886970000001384</v>
+        <v>29.886961999998675</v>
       </c>
       <c r="D214" s="5">
-        <v>3.5149136763414024</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.5149127191397511</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>10436.63024</v>
+        <v>10436.630239</v>
       </c>
       <c r="C215" s="5">
-        <v>39.906619999999748</v>
+        <v>39.906623000000764</v>
       </c>
       <c r="D215" s="5">
-        <v>4.7045551022524723</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>4.704555465267779</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>10447.947990000001</v>
+        <v>10447.947987</v>
       </c>
       <c r="C216" s="5">
-        <v>11.31775000000016</v>
+        <v>11.317747999999483</v>
       </c>
       <c r="D216" s="5">
-        <v>1.3091004201461587</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.3091001875548125</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>10471.21031</v>
+        <v>10471.210306999999</v>
       </c>
       <c r="C217" s="5">
         <v>23.262319999999818</v>
       </c>
       <c r="D217" s="5">
-        <v>2.7047579784918341</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.7047579792779608</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>10484.653550000001</v>
+        <v>10484.653554</v>
       </c>
       <c r="C218" s="5">
-        <v>13.443240000000515</v>
+        <v>13.443247000001065</v>
       </c>
       <c r="D218" s="5">
-        <v>1.5515193166513175</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.5515201307002346</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>10515.313920000001</v>
+        <v>10515.313924</v>
       </c>
       <c r="C219" s="5">
         <v>30.660369999999602</v>
       </c>
       <c r="D219" s="5">
-        <v>3.5661654354384398</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>3.5661654340560789</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>10544.75582</v>
+        <v>10544.755818</v>
       </c>
       <c r="C220" s="5">
-        <v>29.441899999999805</v>
+        <v>29.441893999999593</v>
       </c>
       <c r="D220" s="5">
-        <v>3.4121147906924998</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.4121140832723995</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>10564.4661</v>
+        <v>10564.466101</v>
       </c>
       <c r="C221" s="5">
-        <v>19.710279999999329</v>
+        <v>19.710283000000345</v>
       </c>
       <c r="D221" s="5">
-        <v>2.2662466855194685</v>
+        <v>2.2662470344412933</v>
       </c>
       <c r="E221" s="5">
-        <v>3.0942770420288923</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.0942770920296736</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>10597.245999999999</v>
+        <v>10597.245997</v>
       </c>
       <c r="C222" s="5">
-        <v>32.779899999999543</v>
+        <v>32.779896000000008</v>
       </c>
       <c r="D222" s="5">
-        <v>3.7876181941340903</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.7876177236654929</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>10634.034079999999</v>
+        <v>10634.034076</v>
       </c>
       <c r="C223" s="5">
-        <v>36.788080000000264</v>
+        <v>36.788078999999925</v>
       </c>
       <c r="D223" s="5">
-        <v>4.246235759416872</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>4.2462356430049253</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>10622.217549999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-11.816530000000057</v>
+        <v>-11.816526000000522</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.3253196918882049</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-1.3253192464896646</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>10640.99483</v>
+        <v>10640.994827</v>
       </c>
       <c r="C225" s="5">
-        <v>18.777280000000246</v>
+        <v>18.77727700000105</v>
       </c>
       <c r="D225" s="5">
-        <v>2.1420299090012085</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>2.1420295634403619</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>10657.09591</v>
+        <v>10657.095907000001</v>
       </c>
       <c r="C226" s="5">
         <v>16.101080000000366</v>
       </c>
       <c r="D226" s="5">
-        <v>1.83092885388354</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.8309288544039903</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>10657.068719999999</v>
+        <v>10657.068723</v>
       </c>
       <c r="C227" s="5">
-        <v>-2.719000000070082E-2</v>
+        <v>-2.7184000000488595E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-3.0615791046240126E-3</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-3.060903518281588E-3</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>10669.52318</v>
+        <v>10669.523182000001</v>
       </c>
       <c r="C228" s="5">
-        <v>12.454460000000836</v>
+        <v>12.454459000000497</v>
       </c>
       <c r="D228" s="5">
-        <v>1.4114378501845604</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>1.4114377357271835</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>10682.18188</v>
+        <v>10682.181877000001</v>
       </c>
       <c r="C229" s="5">
-        <v>12.658699999999953</v>
+        <v>12.65869500000008</v>
       </c>
       <c r="D229" s="5">
-        <v>1.4330496705168283</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>1.4330491005141832</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>10643.68209</v>
+        <v>10643.682089</v>
       </c>
       <c r="C230" s="5">
-        <v>-38.499789999999848</v>
+        <v>-38.49978800000099</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.2402256256657829</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.2402254109084598</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>10661.22553</v>
+        <v>10661.225527000001</v>
       </c>
       <c r="C231" s="5">
-        <v>17.543439999999464</v>
+        <v>17.543438000000606</v>
       </c>
       <c r="D231" s="5">
-        <v>1.9959282503608122</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>1.9959280209423502</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>10642.661969999999</v>
+        <v>10642.661964999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-18.563560000000507</v>
+        <v>-18.563562000001184</v>
       </c>
       <c r="D232" s="5">
-        <v>-2.0695718018214793</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-2.0695720232388637</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>10618.742980000001</v>
+        <v>10618.742974999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-23.918989999998303</v>
+        <v>-23.918990000000122</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.6638670051591928</v>
+        <v>-2.6638670063954706</v>
       </c>
       <c r="E233" s="5">
-        <v>0.51376832001004402</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>0.51376826316724689</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>10562.847949999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-55.895030000001498</v>
+        <v>-55.895024999999805</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.1368705301339759</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-6.1368699997708891</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>10499.679190000001</v>
+        <v>10499.679185000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-63.168759999998656</v>
+        <v>-63.16876499999853</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.9449348315002162</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-6.9449353632597521</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>10439.5805</v>
+        <v>10439.580496</v>
       </c>
       <c r="C236" s="5">
-        <v>-60.098690000000715</v>
+        <v>-60.098689000000377</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.6564715913421946</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-6.6564714871171322</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>10382.81365</v>
+        <v>10382.813654</v>
       </c>
       <c r="C237" s="5">
-        <v>-56.766849999999977</v>
+        <v>-56.766842000000906</v>
       </c>
       <c r="D237" s="5">
-        <v>-6.333532271052233</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-6.3335314073621918</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>10352.524960000001</v>
+        <v>10352.524964</v>
       </c>
       <c r="C238" s="5">
         <v>-30.288689999999406</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.4450101836128066</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-3.4450101823068069</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>10319.370140000001</v>
+        <v>10319.370142</v>
       </c>
       <c r="C239" s="5">
-        <v>-33.154819999999745</v>
+        <v>-33.154822000000422</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.7761238628244098</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-3.7761240851811761</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>10293.841899999999</v>
+        <v>10293.841904000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-25.52824000000146</v>
+        <v>-25.528237999998964</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.9285218903253307</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-2.9285216634439504</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>10262.085419999999</v>
+        <v>10262.085422</v>
       </c>
       <c r="C241" s="5">
-        <v>-31.75648000000001</v>
+        <v>-31.756482000000688</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.6398252791177255</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-3.6398255030854587</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>10255.213100000001</v>
+        <v>10255.213100999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-6.8723199999985809</v>
+        <v>-6.8723210000007384</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.8006634570464688</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-0.80066357296808555</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>10254.88084</v>
+        <v>10254.880837999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.3322600000010425</v>
+        <v>-0.33226300000023912</v>
       </c>
       <c r="D243" s="5">
-        <v>-3.8872030762482357E-2</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-3.8872381674459611E-2</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>10247.89075</v>
+        <v>10247.890745999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-6.9900899999993271</v>
+        <v>-6.9900920000000042</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.81490292269955633</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-0.81490315514406442</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>10251.9743</v>
+        <v>10251.974297000001</v>
       </c>
       <c r="C245" s="5">
-        <v>4.0835499999993772</v>
+        <v>4.0835510000015347</v>
       </c>
       <c r="D245" s="5">
-        <v>0.47922191265341585</v>
+        <v>0.47922203045258627</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.4539745494433394</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-3.453974532235049</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>10273.56048</v>
+        <v>10273.560475</v>
       </c>
       <c r="C246" s="5">
-        <v>21.58618000000024</v>
+        <v>21.586177999999563</v>
       </c>
       <c r="D246" s="5">
-        <v>2.5561426202453941</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>2.556142381421056</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>10275.101489999999</v>
+        <v>10275.101494</v>
       </c>
       <c r="C247" s="5">
-        <v>1.5410099999990052</v>
+        <v>1.5410190000002331</v>
       </c>
       <c r="D247" s="5">
-        <v>0.18014575790981091</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.18014681097573426</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>10310.26554</v>
+        <v>10310.265536999999</v>
       </c>
       <c r="C248" s="5">
-        <v>35.164050000001225</v>
+        <v>35.164042999998856</v>
       </c>
       <c r="D248" s="5">
-        <v>4.1848966264727006</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>4.1848957759953231</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>10340.17152</v>
+        <v>10340.171521</v>
       </c>
       <c r="C249" s="5">
-        <v>29.905979999999545</v>
+        <v>29.905984000000899</v>
       </c>
       <c r="D249" s="5">
-        <v>3.5367922384250461</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>3.5367927200978366</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>10392.6677</v>
       </c>
       <c r="C250" s="5">
-        <v>52.496180000000095</v>
+        <v>52.496178999999756</v>
       </c>
       <c r="D250" s="5">
-        <v>6.2653264561093103</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>6.2653263327858033</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>10390.78026</v>
+        <v>10390.780258999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-1.8874400000004243</v>
+        <v>-1.8874410000007629</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.21771763194735616</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-0.21771774718306602</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>10383.7318</v>
+        <v>10383.731803000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-7.0484599999999773</v>
+        <v>-7.0484559999986232</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.81097539022627618</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-0.81097493179107527</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>10388.938469999999</v>
+        <v>10388.938467</v>
       </c>
       <c r="C253" s="5">
-        <v>5.2066699999995762</v>
+        <v>5.206663999999364</v>
       </c>
       <c r="D253" s="5">
-        <v>0.60337304133546432</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.60337234393410544</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>10404.67339</v>
+        <v>10404.673387000001</v>
       </c>
       <c r="C254" s="5">
         <v>15.734920000000784</v>
       </c>
       <c r="D254" s="5">
-        <v>1.8327176668587297</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>1.8327176673924583</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>10442.63603</v>
+        <v>10442.636028999999</v>
       </c>
       <c r="C255" s="5">
-        <v>37.962639999999737</v>
+        <v>37.962641999998596</v>
       </c>
       <c r="D255" s="5">
-        <v>4.4672762981202485</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>4.46727653952812</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>10448.524939999999</v>
+        <v>10448.524937</v>
       </c>
       <c r="C256" s="5">
-        <v>5.8889099999996688</v>
+        <v>5.8889080000008107</v>
       </c>
       <c r="D256" s="5">
-        <v>0.67881819968234058</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.67881796849098563</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>10471.016879999999</v>
+        <v>10471.016874999999</v>
       </c>
       <c r="C257" s="5">
-        <v>22.491939999999886</v>
+        <v>22.491937999999209</v>
       </c>
       <c r="D257" s="5">
-        <v>2.6139751936905098</v>
+        <v>2.6139749592545281</v>
       </c>
       <c r="E257" s="5">
-        <v>2.1365892421326027</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.1365892232493744</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>10484.097169999999</v>
+        <v>10484.097170999999</v>
       </c>
       <c r="C258" s="5">
-        <v>13.080289999999877</v>
+        <v>13.080296000000089</v>
       </c>
       <c r="D258" s="5">
-        <v>1.50937019460613</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>1.5093708924518889</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>10488.62025</v>
+        <v>10488.620245</v>
       </c>
       <c r="C259" s="5">
-        <v>4.5230800000008458</v>
+        <v>4.5230740000006335</v>
       </c>
       <c r="D259" s="5">
-        <v>0.51893772346538469</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>0.51893703339531694</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>10532.725179999999</v>
+        <v>10532.725177</v>
       </c>
       <c r="C260" s="5">
-        <v>44.104929999999513</v>
+        <v>44.10493200000019</v>
       </c>
       <c r="D260" s="5">
-        <v>5.1643864796908412</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.1643867218388539</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>10579.54665</v>
+        <v>10579.546651000001</v>
       </c>
       <c r="C261" s="5">
-        <v>46.821470000000772</v>
+        <v>46.821474000000308</v>
       </c>
       <c r="D261" s="5">
-        <v>5.4667740450867086</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>5.4667745251905764</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>10579.139520000001</v>
+        <v>10579.139518</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.4071299999995972</v>
+        <v>-0.40713300000061281</v>
       </c>
       <c r="D262" s="5">
-        <v>-4.616952163007948E-2</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-4.6169861761080622E-2</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>10607.063239999999</v>
+        <v>10607.063241</v>
       </c>
       <c r="C263" s="5">
-        <v>27.923719999998866</v>
+        <v>27.923722999999882</v>
       </c>
       <c r="D263" s="5">
-        <v>3.2137984007774234</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>3.2137987516980493</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>10633.813539999999</v>
+        <v>10633.813536</v>
       </c>
       <c r="C264" s="5">
-        <v>26.750299999999697</v>
+        <v>26.750294999999824</v>
       </c>
       <c r="D264" s="5">
-        <v>3.0686511236246217</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>3.0686505417788501</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>10647.51679</v>
+        <v>10647.516793000001</v>
       </c>
       <c r="C265" s="5">
-        <v>13.70325000000048</v>
+        <v>13.703257000001031</v>
       </c>
       <c r="D265" s="5">
-        <v>1.5573857184450812</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.5573865202378023</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>10681.06141</v>
+        <v>10681.061406999999</v>
       </c>
       <c r="C266" s="5">
-        <v>33.544620000000577</v>
+        <v>33.544613999998546</v>
       </c>
       <c r="D266" s="5">
-        <v>3.8467576229237466</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>3.8467569217997433</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>10663.22982</v>
       </c>
       <c r="C267" s="5">
-        <v>-17.831589999999778</v>
+        <v>-17.831586999998763</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.9850575127324022</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-1.9850571823776808</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>10681.07683</v>
+        <v>10681.076829</v>
       </c>
       <c r="C268" s="5">
-        <v>17.8470099999995</v>
+        <v>17.847008999999161</v>
       </c>
       <c r="D268" s="5">
-        <v>2.0270276022898548</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>2.0270274876644345</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>10707.124239999999</v>
+        <v>10707.124241</v>
       </c>
       <c r="C269" s="5">
-        <v>26.047409999999218</v>
+        <v>26.047411999999895</v>
       </c>
       <c r="D269" s="5">
-        <v>2.9659513372927826</v>
+        <v>2.9659515683722271</v>
       </c>
       <c r="E269" s="5">
-        <v>2.2548656229460784</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.2548656813238033</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>10748.69699</v>
+        <v>10748.696991000001</v>
       </c>
       <c r="C270" s="5">
         <v>41.572750000001179</v>
       </c>
       <c r="D270" s="5">
-        <v>4.7600596599978839</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.7600596595438249</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>10781.167020000001</v>
+        <v>10781.167022</v>
       </c>
       <c r="C271" s="5">
-        <v>32.470030000000406</v>
+        <v>32.470030999998926</v>
       </c>
       <c r="D271" s="5">
-        <v>3.6858393728631089</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.6858394879220491</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>10817.763580000001</v>
+        <v>10817.763580999999</v>
       </c>
       <c r="C272" s="5">
-        <v>36.596559999999954</v>
+        <v>36.596558999999615</v>
       </c>
       <c r="D272" s="5">
-        <v>4.1503035901246266</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.1503034738078481</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>10841.50524</v>
+        <v>10841.505241000001</v>
       </c>
       <c r="C273" s="5">
-        <v>23.741659999999683</v>
+        <v>23.741660000001502</v>
       </c>
       <c r="D273" s="5">
-        <v>2.6656542509897907</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.66565425074059</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>10874.785889999999</v>
+        <v>10874.785887</v>
       </c>
       <c r="C274" s="5">
-        <v>33.280649999998786</v>
+        <v>33.280645999999251</v>
       </c>
       <c r="D274" s="5">
-        <v>3.7465280787088551</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.7465276204327935</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>10910.473019999999</v>
+        <v>10910.473018999999</v>
       </c>
       <c r="C275" s="5">
-        <v>35.687130000000252</v>
+        <v>35.68713199999911</v>
       </c>
       <c r="D275" s="5">
-        <v>4.0098274545219414</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.0098276844406255</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>10919.95621</v>
       </c>
       <c r="C276" s="5">
-        <v>9.4831900000008318</v>
+        <v>9.4831910000011703</v>
       </c>
       <c r="D276" s="5">
-        <v>1.0480193847610453</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>1.0480194958999434</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>10964.6592</v>
+        <v>10964.659197999999</v>
       </c>
       <c r="C277" s="5">
-        <v>44.702989999999772</v>
+        <v>44.702987999999095</v>
       </c>
       <c r="D277" s="5">
-        <v>5.0245645896149549</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>5.0245643597319978</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>10990.33813</v>
+        <v>10990.338127999999</v>
       </c>
       <c r="C278" s="5">
         <v>25.678930000000037</v>
       </c>
       <c r="D278" s="5">
-        <v>2.8468509685731336</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.8468509690991572</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>11015.18793</v>
+        <v>11015.187929</v>
       </c>
       <c r="C279" s="5">
-        <v>24.849799999999959</v>
+        <v>24.849801000000298</v>
       </c>
       <c r="D279" s="5">
-        <v>2.7472678356751601</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.7472679481146622</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>11053.61953</v>
+        <v>11053.619532000001</v>
       </c>
       <c r="C280" s="5">
-        <v>38.431599999999889</v>
+        <v>38.431603000000905</v>
       </c>
       <c r="D280" s="5">
-        <v>4.2680401353059505</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>4.2680404752863277</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>11078.2237</v>
       </c>
       <c r="C281" s="5">
-        <v>24.604170000000522</v>
+        <v>24.604167999999845</v>
       </c>
       <c r="D281" s="5">
-        <v>2.7040153196987271</v>
+        <v>2.7040150967042376</v>
       </c>
       <c r="E281" s="5">
-        <v>3.4659115900947279</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.4659115804314355</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>11073.61969</v>
+        <v>11073.619688000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.6040100000009261</v>
+        <v>-4.6040119999997842</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.49757084577795041</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-0.49757106143073493</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>11137.14445</v>
+        <v>11137.144453999999</v>
       </c>
       <c r="C283" s="5">
-        <v>63.524760000000242</v>
+        <v>63.524765999998635</v>
       </c>
       <c r="D283" s="5">
-        <v>7.1053047222368271</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>7.1053054159807338</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>11164.18974</v>
+        <v>11164.189735</v>
       </c>
       <c r="C284" s="5">
-        <v>27.045290000000023</v>
+        <v>27.045281000000614</v>
       </c>
       <c r="D284" s="5">
-        <v>2.9533010419791061</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>2.9533000449559976</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>11178.41654</v>
       </c>
       <c r="C285" s="5">
-        <v>14.226800000000367</v>
+        <v>14.22680500000024</v>
       </c>
       <c r="D285" s="5">
-        <v>1.5399527610825192</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>1.5399533067914195</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>11199.503570000001</v>
+        <v>11199.503565000001</v>
       </c>
       <c r="C286" s="5">
-        <v>21.087030000000595</v>
+        <v>21.087025000000722</v>
       </c>
       <c r="D286" s="5">
-        <v>2.2873215704163119</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.2873210224241047</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>11230.439259999999</v>
+        <v>11230.439257</v>
       </c>
       <c r="C287" s="5">
-        <v>30.935689999998431</v>
+        <v>30.935691999999108</v>
       </c>
       <c r="D287" s="5">
-        <v>3.365509409531664</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.3655096319543443</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>11258.31474</v>
+        <v>11258.314737999999</v>
       </c>
       <c r="C288" s="5">
-        <v>27.875480000000607</v>
+        <v>27.875480999999127</v>
       </c>
       <c r="D288" s="5">
-        <v>3.019564379634021</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>3.0195644902579533</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>11286.55652</v>
+        <v>11286.556522999999</v>
       </c>
       <c r="C289" s="5">
-        <v>28.24178000000029</v>
+        <v>28.241785000000164</v>
       </c>
       <c r="D289" s="5">
-        <v>3.0521128061250291</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>3.0521133545057033</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>11315.290489999999</v>
+        <v>11315.290488000001</v>
       </c>
       <c r="C290" s="5">
-        <v>28.733969999999317</v>
+        <v>28.733965000001263</v>
       </c>
       <c r="D290" s="5">
-        <v>3.0981718741190489</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.0981713266001742</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>11328.53894</v>
+        <v>11328.538941999999</v>
       </c>
       <c r="C291" s="5">
-        <v>13.248450000000958</v>
+        <v>13.248453999998674</v>
       </c>
       <c r="D291" s="5">
-        <v>1.41409706099489</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.4140974909463866</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>11368.96679</v>
+        <v>11368.966788</v>
       </c>
       <c r="C292" s="5">
-        <v>40.427850000000035</v>
+        <v>40.4278460000005</v>
       </c>
       <c r="D292" s="5">
-        <v>4.3674692461270093</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.3674688046994925</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>11376.538490000001</v>
+        <v>11376.538494</v>
       </c>
       <c r="C293" s="5">
-        <v>7.5717000000004191</v>
+        <v>7.5717060000006313</v>
       </c>
       <c r="D293" s="5">
-        <v>0.80213058842060203</v>
+        <v>0.80213122652037505</v>
       </c>
       <c r="E293" s="5">
-        <v>2.6928034500693476</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.6928034861762207</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>11405.522139999999</v>
+        <v>11405.522134999999</v>
       </c>
       <c r="C294" s="5">
-        <v>28.983649999998306</v>
+        <v>28.983640999998897</v>
       </c>
       <c r="D294" s="5">
-        <v>3.1004062776104346</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>3.1004053002372078</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>11429.61945</v>
+        <v>11429.619445</v>
       </c>
       <c r="C295" s="5">
         <v>24.097310000001016</v>
       </c>
       <c r="D295" s="5">
-        <v>2.5650005299752143</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.5650005311129709</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>11467.16303</v>
+        <v>11467.163033000001</v>
       </c>
       <c r="C296" s="5">
-        <v>37.543579999999565</v>
+        <v>37.543588000000454</v>
       </c>
       <c r="D296" s="5">
-        <v>4.0137117093549612</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>4.0137125819176722</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>11515.503940000001</v>
+        <v>11515.503944</v>
       </c>
       <c r="C297" s="5">
-        <v>48.340910000000804</v>
+        <v>48.340910999999323</v>
       </c>
       <c r="D297" s="5">
-        <v>5.1776675280340356</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>5.1776676362508045</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>11556.166429999999</v>
+        <v>11556.166428</v>
       </c>
       <c r="C298" s="5">
-        <v>40.662489999998797</v>
+        <v>40.662484000000404</v>
       </c>
       <c r="D298" s="5">
-        <v>4.3205997481460034</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>4.3205990966528551</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>11582.979020000001</v>
+        <v>11582.979022</v>
       </c>
       <c r="C299" s="5">
-        <v>26.812590000001364</v>
+        <v>26.812593999999081</v>
       </c>
       <c r="D299" s="5">
-        <v>2.8200432802073516</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>2.8200437067887441</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>11610.966549999999</v>
+        <v>11610.966552</v>
       </c>
       <c r="C300" s="5">
-        <v>27.987529999998515</v>
+        <v>27.987530000000334</v>
       </c>
       <c r="D300" s="5">
-        <v>2.9383612808448367</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.9383612803309811</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>11641.65913</v>
+        <v>11641.659126</v>
       </c>
       <c r="C301" s="5">
-        <v>30.692580000000817</v>
+        <v>30.692574000000604</v>
       </c>
       <c r="D301" s="5">
-        <v>3.2186227750748975</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>3.2186221361375722</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>11671.16538</v>
+        <v>11671.165379</v>
       </c>
       <c r="C302" s="5">
-        <v>29.506250000000364</v>
+        <v>29.50625299999956</v>
       </c>
       <c r="D302" s="5">
-        <v>3.0842058628602009</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.0842061819005062</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>11723.637909999999</v>
+        <v>11723.637906</v>
       </c>
       <c r="C303" s="5">
-        <v>52.472529999999097</v>
+        <v>52.4725269999999</v>
       </c>
       <c r="D303" s="5">
-        <v>5.5305210766072088</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.530520753038326</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>11749.69824</v>
+        <v>11749.698241</v>
       </c>
       <c r="C304" s="5">
-        <v>26.060330000000249</v>
+        <v>26.060335000000123</v>
       </c>
       <c r="D304" s="5">
-        <v>2.7003201592302961</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.7003206846034411</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>11793.463809999999</v>
+        <v>11793.463814000001</v>
       </c>
       <c r="C305" s="5">
-        <v>43.76556999999957</v>
+        <v>43.765573000000586</v>
       </c>
       <c r="D305" s="5">
-        <v>4.5625070802292722</v>
+        <v>4.562507399014315</v>
       </c>
       <c r="E305" s="5">
-        <v>3.6647818698673396</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.6647818685788147</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>11804.9344</v>
+        <v>11804.934402000001</v>
       </c>
       <c r="C306" s="5">
-        <v>11.470590000000811</v>
+        <v>11.470588000000134</v>
       </c>
       <c r="D306" s="5">
-        <v>1.1734110298628586</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.1734108237722474</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>11808.146549999999</v>
       </c>
       <c r="C307" s="5">
-        <v>3.212149999999383</v>
+        <v>3.2121479999987059</v>
       </c>
       <c r="D307" s="5">
-        <v>0.32701188548764915</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>0.3270116815181412</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>11800.55739</v>
+        <v>11800.557393999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-7.5891599999995378</v>
+        <v>-7.5891560000000027</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.76852609389077564</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.76852569025643858</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>11818.56</v>
+        <v>11818.560004000001</v>
       </c>
       <c r="C309" s="5">
-        <v>18.002609999999549</v>
+        <v>18.002610000001368</v>
       </c>
       <c r="D309" s="5">
-        <v>1.8461264632964491</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>1.8461264626656648</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>11836.69656</v>
+        <v>11836.696556000001</v>
       </c>
       <c r="C310" s="5">
-        <v>18.136560000000827</v>
+        <v>18.136551999999938</v>
       </c>
       <c r="D310" s="5">
-        <v>1.8571218868121075</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>1.8571210600789589</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>11858.908429999999</v>
+        <v>11858.908433000001</v>
       </c>
       <c r="C311" s="5">
-        <v>22.21186999999918</v>
+        <v>22.211876999999731</v>
       </c>
       <c r="D311" s="5">
-        <v>2.2752182175349134</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>2.2752189427562408</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>11893.95851</v>
+        <v>11893.958506000001</v>
       </c>
       <c r="C312" s="5">
-        <v>35.050080000000889</v>
+        <v>35.050073000000339</v>
       </c>
       <c r="D312" s="5">
-        <v>3.6049351084449288</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>3.6049343758176811</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>11897.50699</v>
+        <v>11897.506986</v>
       </c>
       <c r="C313" s="5">
         <v>3.5484799999994721</v>
       </c>
       <c r="D313" s="5">
-        <v>0.35859971553093839</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.35859971565177506</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>11909.163619999999</v>
+        <v>11909.163616</v>
       </c>
       <c r="C314" s="5">
         <v>11.656629999999495</v>
       </c>
       <c r="D314" s="5">
-        <v>1.1820609879890975</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>1.1820609883887778</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>11928.67635</v>
+        <v>11928.676348999999</v>
       </c>
       <c r="C315" s="5">
-        <v>19.512730000000374</v>
+        <v>19.512732999999571</v>
       </c>
       <c r="D315" s="5">
-        <v>1.983971448932409</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>1.9839717573860494</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>11919.708909999999</v>
+        <v>11919.708905</v>
       </c>
       <c r="C316" s="5">
-        <v>-8.9674400000003516</v>
+        <v>-8.9674439999998867</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.89838522747147653</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-0.8983856266230994</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>11943.34827</v>
+        <v>11943.348265000001</v>
       </c>
       <c r="C317" s="5">
         <v>23.639360000001034</v>
       </c>
       <c r="D317" s="5">
-        <v>2.4059906008035536</v>
+        <v>2.4059906018239596</v>
       </c>
       <c r="E317" s="5">
-        <v>1.2709112641945852</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.2709111874500634</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>11963.10663</v>
       </c>
       <c r="C318" s="5">
-        <v>19.758359999999811</v>
+        <v>19.758364999999685</v>
       </c>
       <c r="D318" s="5">
-        <v>2.00337125503951</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>2.0033717674756035</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>11964.78959</v>
+        <v>11964.789589</v>
       </c>
       <c r="C319" s="5">
-        <v>1.6829600000000937</v>
+        <v>1.6829589999997552</v>
       </c>
       <c r="D319" s="5">
-        <v>0.16894569232883683</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>0.16894559186519942</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>11954.47308</v>
+        <v>11954.473083999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-10.316510000000562</v>
+        <v>-10.316505000000689</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.0297942429765783</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-1.029793746326646</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>11988.434869999999</v>
+        <v>11988.434866</v>
       </c>
       <c r="C321" s="5">
-        <v>33.961789999999382</v>
+        <v>33.961782000000312</v>
       </c>
       <c r="D321" s="5">
-        <v>3.4628882706601471</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>3.4628874409817101</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>11986.067870000001</v>
+        <v>11986.067870999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.3669999999983702</v>
+        <v>-2.3669950000003155</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.23667122591253253</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-0.23667072659521171</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>11978.71002</v>
       </c>
       <c r="C323" s="5">
-        <v>-7.357850000000326</v>
+        <v>-7.3578509999988455</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.73415823468818697</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-0.73415833406926811</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>12027.54781</v>
+        <v>12027.547812000001</v>
       </c>
       <c r="C324" s="5">
-        <v>48.837789999999586</v>
+        <v>48.837792000000263</v>
       </c>
       <c r="D324" s="5">
-        <v>5.0036711161413727</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>5.0036713256677023</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>12035.26073</v>
       </c>
       <c r="C325" s="5">
-        <v>7.71291999999994</v>
+        <v>7.712917999999263</v>
       </c>
       <c r="D325" s="5">
-        <v>0.77224535801796446</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>0.77224515693510298</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>12072.72761</v>
+        <v>12072.727605</v>
       </c>
       <c r="C326" s="5">
-        <v>37.466879999999946</v>
+        <v>37.466875000000073</v>
       </c>
       <c r="D326" s="5">
-        <v>3.8003422988498237</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>3.8003417829746589</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>12060.68454</v>
+        <v>12060.684542999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-12.043069999999716</v>
+        <v>-12.043062000000646</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.1905062814531853</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-1.1905054954450267</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>12071.95175</v>
+        <v>12071.951746999999</v>
       </c>
       <c r="C328" s="5">
-        <v>11.267209999999977</v>
+        <v>11.267203999999765</v>
       </c>
       <c r="D328" s="5">
-        <v>1.1268299024495887</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.1268292990233686</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>12091.380859999999</v>
+        <v>12091.380862</v>
       </c>
       <c r="C329" s="5">
-        <v>19.429109999999127</v>
+        <v>19.42911500000082</v>
       </c>
       <c r="D329" s="5">
-        <v>1.9485188408492338</v>
+        <v>1.9485193472280393</v>
       </c>
       <c r="E329" s="5">
-        <v>1.2394563622651456</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.2394564213940695</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>12125.45398</v>
+        <v>12125.453975</v>
       </c>
       <c r="C330" s="5">
-        <v>34.073120000000927</v>
+        <v>34.073113000000376</v>
       </c>
       <c r="D330" s="5">
-        <v>3.4344668205671391</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.4344661034400259</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>12141.323329999999</v>
+        <v>12141.323331</v>
       </c>
       <c r="C331" s="5">
-        <v>15.869349999999031</v>
+        <v>15.869355999999243</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5818703925197353</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.5818709955734311</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>12180.832340000001</v>
+        <v>12180.832344</v>
       </c>
       <c r="C332" s="5">
-        <v>39.509010000001581</v>
+        <v>39.509013000000778</v>
       </c>
       <c r="D332" s="5">
-        <v>3.9755649653244962</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.9755652722869739</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>12188.92504</v>
       </c>
       <c r="C333" s="5">
-        <v>8.0926999999992404</v>
+        <v>8.0926959999997052</v>
       </c>
       <c r="D333" s="5">
-        <v>0.8001755685587586</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.80017517134387539</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>12211.41418</v>
+        <v>12211.414182</v>
       </c>
       <c r="C334" s="5">
-        <v>22.489139999999679</v>
+        <v>22.489142000000356</v>
       </c>
       <c r="D334" s="5">
-        <v>2.2366629072869681</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>2.2366631082205934</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>12240.923790000001</v>
+        <v>12240.923788</v>
       </c>
       <c r="C335" s="5">
-        <v>29.509610000000976</v>
+        <v>29.509605999999621</v>
       </c>
       <c r="D335" s="5">
-        <v>2.9387260826732486</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.9387256785345262</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>12226.54423</v>
+        <v>12226.544228999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-14.37956000000122</v>
+        <v>-14.379559000000881</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.4005823036657095</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-1.400582207120582</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>12239.17409</v>
+        <v>12239.174093</v>
       </c>
       <c r="C337" s="5">
-        <v>12.629860000000917</v>
+        <v>12.629864000000453</v>
       </c>
       <c r="D337" s="5">
-        <v>1.2466511928019175</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>1.2466515899767439</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>12258.76902</v>
+        <v>12258.769017000001</v>
       </c>
       <c r="C338" s="5">
-        <v>19.594929999999295</v>
+        <v>19.594924000000901</v>
       </c>
       <c r="D338" s="5">
-        <v>1.9382089592828278</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>1.9382083600851807</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>12291.87197</v>
+        <v>12291.871965</v>
       </c>
       <c r="C339" s="5">
-        <v>33.102950000000419</v>
+        <v>33.102947999999742</v>
       </c>
       <c r="D339" s="5">
-        <v>3.2889806061645155</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>3.288980405308517</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>12316.8413</v>
+        <v>12316.841296000001</v>
       </c>
       <c r="C340" s="5">
-        <v>24.9693299999999</v>
+        <v>24.969331000000238</v>
       </c>
       <c r="D340" s="5">
-        <v>2.4650629261139922</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.4650630269572371</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>12342.39273</v>
+        <v>12342.392733999999</v>
       </c>
       <c r="C341" s="5">
-        <v>25.551429999999527</v>
+        <v>25.551437999998598</v>
       </c>
       <c r="D341" s="5">
-        <v>2.5180149869895363</v>
+        <v>2.5180157852088492</v>
       </c>
       <c r="E341" s="5">
-        <v>2.0759570218351397</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.0759570380324721</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>12350.69126</v>
       </c>
       <c r="C342" s="5">
-        <v>8.2985300000000279</v>
+        <v>8.2985260000004928</v>
       </c>
       <c r="D342" s="5">
-        <v>0.80982223049916868</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.80982183844626743</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>12394.53233</v>
+        <v>12394.532331</v>
       </c>
       <c r="C343" s="5">
-        <v>43.8410700000004</v>
+        <v>43.841071000000738</v>
       </c>
       <c r="D343" s="5">
-        <v>4.3437762929060986</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>4.3437763939286222</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>12437.465840000001</v>
+        <v>12437.465843</v>
       </c>
       <c r="C344" s="5">
-        <v>42.933510000000751</v>
+        <v>42.93351199999961</v>
       </c>
       <c r="D344" s="5">
-        <v>4.2368013075844591</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.2368015083767752</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>12448.70225</v>
+        <v>12448.702249</v>
       </c>
       <c r="C345" s="5">
-        <v>11.236409999999523</v>
+        <v>11.236405999999988</v>
       </c>
       <c r="D345" s="5">
-        <v>1.0895220275271456</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>1.0895216374797512</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>12485.237660000001</v>
+        <v>12485.237659</v>
       </c>
       <c r="C346" s="5">
         <v>36.535410000000411</v>
       </c>
       <c r="D346" s="5">
-        <v>3.5792613688690578</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.5792613691610242</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>12524.747890000001</v>
+        <v>12524.747894</v>
       </c>
       <c r="C347" s="5">
-        <v>39.510229999999865</v>
+        <v>39.510234999999739</v>
       </c>
       <c r="D347" s="5">
-        <v>3.8642641592403937</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>3.8642646571188655</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>12545.4324</v>
+        <v>12545.432395</v>
       </c>
       <c r="C348" s="5">
-        <v>20.684509999999136</v>
+        <v>20.684500999999727</v>
       </c>
       <c r="D348" s="5">
-        <v>1.9998898071387439</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.999888928406679</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>12579.77693</v>
+        <v>12579.776926</v>
       </c>
       <c r="C349" s="5">
-        <v>34.344530000000304</v>
+        <v>34.344531000000643</v>
       </c>
       <c r="D349" s="5">
-        <v>3.3350527632303173</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.3350528631521215</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>12589.89608</v>
+        <v>12589.896079</v>
       </c>
       <c r="C350" s="5">
-        <v>10.119150000000445</v>
+        <v>10.119152999999642</v>
       </c>
       <c r="D350" s="5">
-        <v>0.96955989202376358</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>0.96956018104930042</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>12613.125889999999</v>
+        <v>12613.125886</v>
       </c>
       <c r="C351" s="5">
-        <v>23.229809999998906</v>
+        <v>23.22980699999971</v>
       </c>
       <c r="D351" s="5">
-        <v>2.2367465152180577</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.236746223596553</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>12636.94137</v>
+        <v>12636.941374</v>
       </c>
       <c r="C352" s="5">
-        <v>23.815480000001116</v>
+        <v>23.815488000000187</v>
       </c>
       <c r="D352" s="5">
-        <v>2.2894590689072292</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.2894598467107397</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>12661.407719999999</v>
+        <v>12661.407723</v>
       </c>
       <c r="C353" s="5">
-        <v>24.466349999998783</v>
+        <v>24.466349000000264</v>
       </c>
       <c r="D353" s="5">
-        <v>2.3482172283772806</v>
+        <v>2.348217130624497</v>
       </c>
       <c r="E353" s="5">
-        <v>2.584709439885069</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.5847094309452645</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>12676.51542</v>
+        <v>12676.515416</v>
       </c>
       <c r="C354" s="5">
-        <v>15.107700000000477</v>
+        <v>15.107692999999927</v>
       </c>
       <c r="D354" s="5">
-        <v>1.4412844677004655</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>1.4412837951633284</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>12713.54429</v>
+        <v>12713.544293999999</v>
       </c>
       <c r="C355" s="5">
-        <v>37.028870000000097</v>
+        <v>37.028877999999168</v>
       </c>
       <c r="D355" s="5">
-        <v>3.5621398264915616</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.5621406096316477</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>12728.231449999999</v>
+        <v>12728.231446</v>
       </c>
       <c r="C356" s="5">
-        <v>14.687159999999494</v>
+        <v>14.687152000000424</v>
       </c>
       <c r="D356" s="5">
-        <v>1.3951268946972961</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.3951261295041428</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>12751.67438</v>
       </c>
       <c r="C357" s="5">
-        <v>23.44293000000107</v>
+        <v>23.442934000000605</v>
       </c>
       <c r="D357" s="5">
-        <v>2.2326937761712573</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.2326941617054619</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>12781.72832</v>
+        <v>12781.728321000001</v>
       </c>
       <c r="C358" s="5">
-        <v>30.053939999999784</v>
+        <v>30.053941000000123</v>
       </c>
       <c r="D358" s="5">
-        <v>2.8651859355252274</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>2.8651860320991762</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>12800.036529999999</v>
+        <v>12800.036525</v>
       </c>
       <c r="C359" s="5">
-        <v>18.308209999999235</v>
+        <v>18.308203999999023</v>
       </c>
       <c r="D359" s="5">
-        <v>1.7324543437069018</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.7324537713268251</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>12832.491249999999</v>
+        <v>12832.491249000001</v>
       </c>
       <c r="C360" s="5">
-        <v>32.454719999999725</v>
+        <v>32.454724000001079</v>
       </c>
       <c r="D360" s="5">
-        <v>3.085412393205611</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.085412780019392</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>12860.567940000001</v>
+        <v>12860.567934999999</v>
       </c>
       <c r="C361" s="5">
-        <v>28.07669000000169</v>
+        <v>28.076685999998517</v>
       </c>
       <c r="D361" s="5">
-        <v>2.6573513401131121</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>2.6573509571702791</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>12872.31439</v>
+        <v>12872.314387</v>
       </c>
       <c r="C362" s="5">
-        <v>11.746449999998731</v>
+        <v>11.746452000001227</v>
       </c>
       <c r="D362" s="5">
-        <v>1.1015661592907344</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.1015663482220273</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>12880.313249999999</v>
       </c>
       <c r="C363" s="5">
-        <v>7.998859999999695</v>
+        <v>7.9988629999988916</v>
       </c>
       <c r="D363" s="5">
-        <v>0.74823415698821449</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.74823443875062789</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>12915.9048</v>
+        <v>12915.904796999999</v>
       </c>
       <c r="C364" s="5">
-        <v>35.591550000001007</v>
+        <v>35.591546999999991</v>
       </c>
       <c r="D364" s="5">
-        <v>3.3667640534583265</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>3.3667637653480353</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>12922.33913</v>
+        <v>12922.339126000001</v>
       </c>
       <c r="C365" s="5">
-        <v>6.4343300000000454</v>
+        <v>6.4343290000015259</v>
       </c>
       <c r="D365" s="5">
-        <v>0.59944594745136026</v>
+        <v>0.59944585417193164</v>
       </c>
       <c r="E365" s="5">
-        <v>2.0608404355215049</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.0608403797470976</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>12957.49044</v>
+        <v>12957.490442</v>
       </c>
       <c r="C366" s="5">
-        <v>35.151309999999285</v>
+        <v>35.151315999999497</v>
       </c>
       <c r="D366" s="5">
-        <v>3.3135186303655084</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>3.3135192054818852</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>12973.939710000001</v>
+        <v>12973.939711999999</v>
       </c>
       <c r="C367" s="5">
-        <v>16.449270000000979</v>
+        <v>16.44926999999916</v>
       </c>
       <c r="D367" s="5">
-        <v>1.5340570962632416</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>1.5340570960246547</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>12909.82919</v>
+        <v>12909.829186999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-64.110520000000179</v>
+        <v>-64.110525000000052</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.7712459431800811</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-5.7712463802540697</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>11524.89372</v>
+        <v>11524.893721</v>
       </c>
       <c r="C369" s="5">
-        <v>-1384.9354700000004</v>
+        <v>-1384.935465999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-74.378933981077267</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-74.37893388295376</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>11763.74741</v>
       </c>
       <c r="C370" s="5">
-        <v>238.85368999999992</v>
+        <v>238.85368899999958</v>
       </c>
       <c r="D370" s="5">
-        <v>27.910188907034428</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>27.910188773851296</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>11991.56129</v>
       </c>
       <c r="C371" s="5">
         <v>227.8138799999997</v>
       </c>
       <c r="D371" s="5">
         <v>25.881088164455512</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>12017.284900000001</v>
+        <v>12017.284899</v>
       </c>
       <c r="C372" s="5">
-        <v>25.723610000000917</v>
+        <v>25.723609000000579</v>
       </c>
       <c r="D372" s="5">
-        <v>2.604760246335891</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>2.6047601438787371</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>12097.726049999999</v>
+        <v>12097.726053</v>
       </c>
       <c r="C373" s="5">
-        <v>80.441149999998743</v>
+        <v>80.441154000000097</v>
       </c>
       <c r="D373" s="5">
-        <v>8.3349685140253769</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>8.3349689445842543</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>12166.283079999999</v>
+        <v>12166.283079000001</v>
       </c>
       <c r="C374" s="5">
-        <v>68.557029999999941</v>
+        <v>68.557026000000405</v>
       </c>
       <c r="D374" s="5">
-        <v>7.0163309736579915</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>7.0163305496487638</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>12262.641310000001</v>
+        <v>12262.641304999999</v>
       </c>
       <c r="C375" s="5">
-        <v>96.35823000000164</v>
+        <v>96.358225999998467</v>
       </c>
       <c r="D375" s="5">
-        <v>9.9292573471394974</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>9.9292569176918644</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>12301.4357</v>
       </c>
       <c r="C376" s="5">
-        <v>38.794389999999112</v>
+        <v>38.794395000000804</v>
       </c>
       <c r="D376" s="5">
-        <v>3.863106954280493</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>3.863107462473514</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>12358.306189999999</v>
+        <v>12358.306194000001</v>
       </c>
       <c r="C377" s="5">
-        <v>56.870489999999336</v>
+        <v>56.87049400000069</v>
       </c>
       <c r="D377" s="5">
-        <v>5.690950281710605</v>
+        <v>5.6909506922173447</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.3647897979288031</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-4.3647897373715772</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>12396.2012</v>
+        <v>12396.201201</v>
       </c>
       <c r="C378" s="5">
-        <v>37.895010000000184</v>
+        <v>37.895006999999168</v>
       </c>
       <c r="D378" s="5">
-        <v>3.7423270346948811</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>3.742326732183221</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>12360.79846</v>
+        <v>12360.798455</v>
       </c>
       <c r="C379" s="5">
-        <v>-35.40273999999954</v>
+        <v>-35.402745999999752</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.3737987265903713</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-3.3737992891572199</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>12494.848480000001</v>
+        <v>12494.848478</v>
       </c>
       <c r="C380" s="5">
-        <v>134.05002000000059</v>
+        <v>134.05002299999978</v>
       </c>
       <c r="D380" s="5">
-        <v>13.818700497950243</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>13.818700831810403</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>12549.26433</v>
+        <v>12549.264327999999</v>
       </c>
       <c r="C381" s="5">
         <v>54.415849999999409</v>
       </c>
       <c r="D381" s="5">
-        <v>5.353089899457153</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>5.3530899003345178</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>12608.088369999999</v>
+        <v>12608.088374000001</v>
       </c>
       <c r="C382" s="5">
-        <v>58.824039999999513</v>
+        <v>58.824046000001545</v>
       </c>
       <c r="D382" s="5">
-        <v>5.7722454583993388</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>5.7722460633684802</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>12665.88387</v>
       </c>
       <c r="C383" s="5">
-        <v>57.795500000000175</v>
+        <v>57.79549599999882</v>
       </c>
       <c r="D383" s="5">
-        <v>5.6416296052915316</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>5.6416292031052917</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>12787.377710000001</v>
+        <v>12787.377709</v>
       </c>
       <c r="C384" s="5">
-        <v>121.493840000001</v>
+        <v>121.49383900000066</v>
       </c>
       <c r="D384" s="5">
-        <v>12.137765990644024</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.137765885410889</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>12807.160330000001</v>
+        <v>12807.160330999999</v>
       </c>
       <c r="C385" s="5">
-        <v>19.782619999999952</v>
+        <v>19.78262199999881</v>
       </c>
       <c r="D385" s="5">
-        <v>1.872329095977121</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.8723292870286512</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>12864.452670000001</v>
+        <v>12864.452668</v>
       </c>
       <c r="C386" s="5">
-        <v>57.292339999999967</v>
+        <v>57.292337000000771</v>
       </c>
       <c r="D386" s="5">
-        <v>5.5022216494171605</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>5.5022213537388565</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>13008.686470000001</v>
+        <v>13008.686467</v>
       </c>
       <c r="C387" s="5">
-        <v>144.23379999999997</v>
+        <v>144.23379899999964</v>
       </c>
       <c r="D387" s="5">
-        <v>14.315625700843459</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>14.315625597756366</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>13057.90056</v>
+        <v>13057.900555</v>
       </c>
       <c r="C388" s="5">
-        <v>49.214089999999487</v>
+        <v>49.214088000000629</v>
       </c>
       <c r="D388" s="5">
-        <v>4.6354687864315958</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>4.6354685952062269</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>13128.13969</v>
+        <v>13128.139685</v>
       </c>
       <c r="C389" s="5">
         <v>70.239129999999932</v>
       </c>
       <c r="D389" s="5">
-        <v>6.649294348926249</v>
+        <v>6.6492943515481295</v>
       </c>
       <c r="E389" s="5">
-        <v>6.229280033722806</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>6.2292799588810732</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>13132.33995</v>
       </c>
       <c r="C390" s="5">
-        <v>4.2002599999996164</v>
+        <v>4.2002649999994901</v>
       </c>
       <c r="D390" s="5">
-        <v>0.38460825079733585</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>0.38460870958878512</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>13235.08851</v>
+        <v>13235.088513000001</v>
       </c>
       <c r="C391" s="5">
-        <v>102.74856</v>
+        <v>102.74856300000101</v>
       </c>
       <c r="D391" s="5">
-        <v>9.8036562077250764</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>9.8036565063959848</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>13276.79535</v>
+        <v>13276.795353</v>
       </c>
       <c r="C392" s="5">
-        <v>41.706840000000739</v>
+        <v>41.70683999999892</v>
       </c>
       <c r="D392" s="5">
-        <v>3.8477120011495058</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>3.8477120002618825</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>13366.68957</v>
+        <v>13366.689569</v>
       </c>
       <c r="C393" s="5">
-        <v>89.894220000000132</v>
+        <v>89.894216000000597</v>
       </c>
       <c r="D393" s="5">
-        <v>8.4344327913179704</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>8.4344323999509196</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>13405.483039999999</v>
+        <v>13405.483043</v>
       </c>
       <c r="C394" s="5">
-        <v>38.793469999998706</v>
+        <v>38.79347400000006</v>
       </c>
       <c r="D394" s="5">
-        <v>3.5388330542484248</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.5388334252510534</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>13420.289220000001</v>
+        <v>13420.289219</v>
       </c>
       <c r="C395" s="5">
-        <v>14.806180000001405</v>
+        <v>14.80617600000005</v>
       </c>
       <c r="D395" s="5">
-        <v>1.3334652414675796</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>1.333464878730406</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>13550.653850000001</v>
+        <v>13550.653851999999</v>
       </c>
       <c r="C396" s="5">
-        <v>130.36463000000003</v>
+        <v>130.36463299999923</v>
       </c>
       <c r="D396" s="5">
-        <v>12.300195492786671</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>12.300195792100443</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>13589.777959999999</v>
+        <v>13589.777963</v>
       </c>
       <c r="C397" s="5">
-        <v>39.124109999998836</v>
+        <v>39.124111000000994</v>
       </c>
       <c r="D397" s="5">
-        <v>3.5202505696147357</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.520250660497326</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>13643.87125</v>
       </c>
       <c r="C398" s="5">
-        <v>54.093290000000707</v>
+        <v>54.093286999999691</v>
       </c>
       <c r="D398" s="5">
-        <v>4.8824971745846657</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.8824968967456028</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>13669.83446</v>
+        <v>13669.834459</v>
       </c>
       <c r="C399" s="5">
-        <v>25.96320999999989</v>
+        <v>25.963208999999551</v>
       </c>
       <c r="D399" s="5">
-        <v>2.3075568398371216</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>2.307556750026718</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>13693.67821</v>
+        <v>13693.678212000001</v>
       </c>
       <c r="C400" s="5">
-        <v>23.84375</v>
+        <v>23.843753000001016</v>
       </c>
       <c r="D400" s="5">
-        <v>2.1133097394691713</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>2.1133100080761746</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>13713.09809</v>
+        <v>13713.098093000001</v>
       </c>
       <c r="C401" s="5">
-        <v>19.419879999999466</v>
+        <v>19.419880999999805</v>
       </c>
       <c r="D401" s="5">
-        <v>1.7151334668550344</v>
+        <v>1.7151335556110814</v>
       </c>
       <c r="E401" s="5">
-        <v>4.4557600224621075</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.4557600850969381</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>13796.56316</v>
+        <v>13796.563155</v>
       </c>
       <c r="C402" s="5">
-        <v>83.465070000000196</v>
+        <v>83.465061999999307</v>
       </c>
       <c r="D402" s="5">
-        <v>7.553357204279898</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>7.5533564541878206</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>13822.699339999999</v>
       </c>
       <c r="C403" s="5">
-        <v>26.136179999999513</v>
+        <v>26.136184999999386</v>
       </c>
       <c r="D403" s="5">
-        <v>2.2971133684433598</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.2971138133243807</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>13859.787770000001</v>
+        <v>13859.787764999999</v>
       </c>
       <c r="C404" s="5">
-        <v>37.088430000001608</v>
+        <v>37.088424999999916</v>
       </c>
       <c r="D404" s="5">
-        <v>3.2677277377427094</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.2677272906892485</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>13861.84656</v>
       </c>
       <c r="C405" s="5">
-        <v>2.058789999999135</v>
+        <v>2.0587950000008277</v>
       </c>
       <c r="D405" s="5">
-        <v>0.17839864941537886</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>0.17839908309489338</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>13890.5131</v>
+        <v>13890.513099</v>
       </c>
       <c r="C406" s="5">
-        <v>28.666540000000168</v>
+        <v>28.66653899999983</v>
       </c>
       <c r="D406" s="5">
-        <v>2.5100425663727055</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.5100424778143227</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>13939.05744</v>
+        <v>13939.057441000001</v>
       </c>
       <c r="C407" s="5">
-        <v>48.544340000000375</v>
+        <v>48.544342000001052</v>
       </c>
       <c r="D407" s="5">
-        <v>4.2752962015249585</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>4.2752963813780021</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>13924.067139999999</v>
+        <v>13924.067138</v>
       </c>
       <c r="C408" s="5">
-        <v>-14.990300000001298</v>
+        <v>-14.990303000000495</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.2828947094562393</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.2828949645929177</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>13948.971320000001</v>
+        <v>13948.971315999999</v>
       </c>
       <c r="C409" s="5">
-        <v>24.904180000001361</v>
+        <v>24.904177999998865</v>
       </c>
       <c r="D409" s="5">
-        <v>2.1675246562719686</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>2.1675244808010419</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>13988.39177</v>
+        <v>13988.391769</v>
       </c>
       <c r="C410" s="5">
-        <v>39.420449999999619</v>
+        <v>39.420453000000634</v>
       </c>
       <c r="D410" s="5">
-        <v>3.4444674225622141</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>3.444467689786368</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>13990.21571</v>
+        <v>13990.215711999999</v>
       </c>
       <c r="C411" s="5">
-        <v>1.8239400000002206</v>
+        <v>1.8239429999994172</v>
       </c>
       <c r="D411" s="5">
-        <v>0.15657970896543194</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>0.15657996670228602</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>13999.46775</v>
+        <v>13999.467747000001</v>
       </c>
       <c r="C412" s="5">
-        <v>9.252039999999397</v>
+        <v>9.2520350000013423</v>
       </c>
       <c r="D412" s="5">
-        <v>0.79647948299490512</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.79647905087931736</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>14022.77254</v>
+        <v>14022.772539</v>
       </c>
       <c r="C413" s="5">
-        <v>23.304790000000139</v>
+        <v>23.304791999998997</v>
       </c>
       <c r="D413" s="5">
-        <v>2.0160211430301889</v>
+        <v>2.0160213180666631</v>
       </c>
       <c r="E413" s="5">
-        <v>2.2582384226203622</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.2582383929571348</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>14051.55048</v>
+        <v>14051.550479</v>
       </c>
       <c r="C414" s="5">
         <v>28.777939999999944</v>
       </c>
       <c r="D414" s="5">
-        <v>2.4906626412445787</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.4906626414241684</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>14072.46674</v>
       </c>
       <c r="C415" s="5">
-        <v>20.916259999999966</v>
+        <v>20.916261000000304</v>
       </c>
       <c r="D415" s="5">
-        <v>1.8009417294587493</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>1.800941816396695</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>14092.803599999999</v>
+        <v>14092.803599000001</v>
       </c>
       <c r="C416" s="5">
-        <v>20.336859999999433</v>
+        <v>20.336859000000914</v>
       </c>
       <c r="D416" s="5">
-        <v>1.7480334471808634</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.7480333605426113</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>14098.62104</v>
+        <v>14098.621042999999</v>
       </c>
       <c r="C417" s="5">
-        <v>5.8174400000007154</v>
+        <v>5.8174439999984315</v>
       </c>
       <c r="D417" s="5">
-        <v>0.49648028435695934</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.49648062654132907</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>14126.123</v>
+        <v>14126.123003999999</v>
       </c>
       <c r="C418" s="5">
-        <v>27.501959999999599</v>
+        <v>27.501960999999937</v>
       </c>
       <c r="D418" s="5">
-        <v>2.3660994067826735</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.3660994932327428</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>14142.517470000001</v>
+        <v>14142.517467</v>
       </c>
       <c r="C419" s="5">
-        <v>16.394470000001093</v>
+        <v>16.394463000000542</v>
       </c>
       <c r="D419" s="5">
-        <v>1.4016181018771556</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>1.4016174991990926</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>14116.85507</v>
+        <v>14116.855073000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-25.662400000001071</v>
+        <v>-25.66239399999904</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.1558676953746025</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-2.1558671967940146</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>14183.13343</v>
+        <v>14183.133425</v>
       </c>
       <c r="C421" s="5">
-        <v>66.278360000000248</v>
+        <v>66.278351999999359</v>
       </c>
       <c r="D421" s="5">
-        <v>5.7817604501491759</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>5.7817597328936765</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>14205.50295</v>
+        <v>14205.502945</v>
       </c>
       <c r="C422" s="5">
         <v>22.369520000000193</v>
       </c>
       <c r="D422" s="5">
-        <v>1.9091343541556949</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.9091343548345518</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>14222.34816</v>
+        <v>14222.348158000001</v>
       </c>
       <c r="C423" s="5">
-        <v>16.845209999999497</v>
+        <v>16.845213000000513</v>
       </c>
       <c r="D423" s="5">
-        <v>1.4323049635377894</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>1.4323052207935172</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>14240.353150000001</v>
+        <v>14240.353145999999</v>
       </c>
       <c r="C424" s="5">
-        <v>18.004990000001271</v>
+        <v>18.004987999998775</v>
       </c>
       <c r="D424" s="5">
-        <v>1.5297799415860291</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.5297797706891103</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>14259.953009999999</v>
+        <v>14259.953004999999</v>
       </c>
       <c r="C425" s="5">
-        <v>19.599859999998444</v>
+        <v>19.599858999999924</v>
       </c>
       <c r="D425" s="5">
-        <v>1.6641930054451137</v>
+        <v>1.6641929203639272</v>
       </c>
       <c r="E425" s="5">
-        <v>1.6913949743065482</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.691394945902136</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>14273.436680000001</v>
+        <v>14273.436684</v>
       </c>
       <c r="C426" s="5">
-        <v>13.483670000001439</v>
+        <v>13.483679000000848</v>
       </c>
       <c r="D426" s="5">
-        <v>1.1405940427621886</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>1.140594808444928</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>14282.859759999999</v>
       </c>
       <c r="C427" s="5">
-        <v>9.423079999998663</v>
+        <v>9.4230759999991278</v>
       </c>
       <c r="D427" s="5">
-        <v>0.79510247312695181</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>0.79510213416402742</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>14287.249250000001</v>
+        <v>14287.249248</v>
       </c>
       <c r="C428" s="5">
-        <v>4.3894900000013877</v>
+        <v>4.3894880000007106</v>
       </c>
       <c r="D428" s="5">
-        <v>0.36941485363808368</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.36941468503557395</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>14311.136039999999</v>
+        <v>14311.136038000001</v>
       </c>
       <c r="C429" s="5">
-        <v>23.886789999998655</v>
+        <v>23.886790000000474</v>
       </c>
       <c r="D429" s="5">
-        <v>2.0248265437216251</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>2.0248265440076629</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>14318.324780000001</v>
       </c>
       <c r="C430" s="5">
-        <v>7.1887400000014168</v>
+        <v>7.1887420000002749</v>
       </c>
       <c r="D430" s="5">
-        <v>0.60444962185206563</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.60444979056699655</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>14282.44011</v>
+        <v>14282.440111</v>
       </c>
       <c r="C431" s="5">
-        <v>-35.884670000001279</v>
+        <v>-35.88466900000094</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.9663363989458791</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-2.966336317418905</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>14304.510609999999</v>
+        <v>14304.510612</v>
       </c>
       <c r="C432" s="5">
-        <v>22.070499999999811</v>
+        <v>22.070501000000149</v>
       </c>
       <c r="D432" s="5">
-        <v>1.8701887284069851</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>1.8701888137334421</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>14309.370269999999</v>
       </c>
       <c r="C433" s="5">
-        <v>4.8596600000000763</v>
+        <v>4.8596579999993992</v>
       </c>
       <c r="D433" s="5">
-        <v>0.40843765297000623</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.40843748450558603</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>14308.647999999999</v>
+        <v>14308.647999000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.7222700000002078</v>
+        <v>-0.72227099999872735</v>
       </c>
       <c r="D434" s="5">
-        <v>-6.0553567990939694E-2</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-6.0553651805439479E-2</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>14311.87815</v>
+        <v>14311.878153</v>
       </c>
       <c r="C435" s="5">
-        <v>3.2301500000012311</v>
+        <v>3.2301539999989473</v>
       </c>
       <c r="D435" s="5">
-        <v>0.27123431540994059</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>0.2712346517241393</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>14320.473959999999</v>
+        <v>14320.473958</v>
       </c>
       <c r="C436" s="5">
-        <v>8.5958099999988917</v>
+        <v>8.595805000000837</v>
       </c>
       <c r="D436" s="5">
-        <v>0.72311362826413816</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.72311320610216612</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>14346.458339999999</v>
+        <v>14346.458339000001</v>
       </c>
       <c r="C437" s="5">
-        <v>25.984379999999874</v>
+        <v>25.984381000000212</v>
       </c>
       <c r="D437" s="5">
-        <v>2.1992516174113463</v>
+        <v>2.1992517032054515</v>
       </c>
       <c r="E437" s="5">
-        <v>0.60663124162707582</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.60663126989037863</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>14359.12126</v>
+        <v>14359.121259</v>
       </c>
       <c r="C438" s="5">
-        <v>12.662920000000668</v>
+        <v>12.662919999998849</v>
       </c>
       <c r="D438" s="5">
-        <v>1.0643385934827831</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>1.0643385935573013</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>14362.926890000001</v>
+        <v>14361.629172999999</v>
       </c>
       <c r="C439" s="5">
-        <v>3.8056300000007468</v>
+        <v>2.5079139999998006</v>
       </c>
       <c r="D439" s="5">
-        <v>0.31850268955591066</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.20978926109358476</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>14407.155735</v>
+      </c>
+      <c r="C440" s="5">
+        <v>45.526562000000922</v>
+      </c>
+      <c r="D440" s="5">
+        <v>3.8710456630806966</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE000000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>