--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2ABABD5F-AE66-4328-B00F-83B1DF26C3A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{086E656B-F634-4E94-98BF-691C26F1C21B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CDFB0E99-5338-4CCA-8AD7-8C6C739278FA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B2E13A77-38DB-4A20-AF38-744BB0A3EB20}"/>
   </bookViews>
   <sheets>
     <sheet name="AE000000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Total Nonfarm</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15BD42AB-EE89-4083-82AF-7D7512F414FF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5EA4932B-A8AD-4D63-AFC5-349799990F2E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>7021.4683114999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>7031.3946976999996</v>
       </c>
       <c r="C7" s="5">
         <v>9.9263861999997971</v>
       </c>
       <c r="D7" s="5">
         <v>1.7097164553305122</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>7048.4647506000001</v>
       </c>
       <c r="C8" s="5">
         <v>17.070052900000519</v>
       </c>
       <c r="D8" s="5">
         <v>2.9524438876617598</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>7075.2173071999996</v>
       </c>
       <c r="C9" s="5">
         <v>26.75255659999948</v>
       </c>
       <c r="D9" s="5">
         <v>4.6509109321481779</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>7119.0245112000002</v>
       </c>
       <c r="C10" s="5">
         <v>43.807204000000638</v>
       </c>
       <c r="D10" s="5">
         <v>7.6882847894541806</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>7137.1165362000002</v>
       </c>
       <c r="C11" s="5">
         <v>18.092024999999921</v>
       </c>
       <c r="D11" s="5">
         <v>3.0926249554740437</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>7158.6309914000003</v>
       </c>
       <c r="C12" s="5">
         <v>21.514455200000157</v>
       </c>
       <c r="D12" s="5">
         <v>3.6779158559697045</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>7156.8033519000001</v>
       </c>
       <c r="C13" s="5">
         <v>-1.8276395000002594</v>
       </c>
       <c r="D13" s="5">
         <v>-0.30593704534080945</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>7185.2097456000001</v>
       </c>
       <c r="C14" s="5">
         <v>28.406393700000081</v>
       </c>
       <c r="D14" s="5">
         <v>4.8683397770588943</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>7183.1297299999997</v>
       </c>
       <c r="C15" s="5">
         <v>-2.080015600000479</v>
       </c>
       <c r="D15" s="5">
         <v>-0.34683030152319327</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>7194.9357612000003</v>
       </c>
       <c r="C16" s="5">
         <v>11.806031200000689</v>
       </c>
       <c r="D16" s="5">
         <v>1.9902200650010915</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>7186.9902719000002</v>
       </c>
       <c r="C17" s="5">
         <v>-7.9454893000001903</v>
       </c>
       <c r="D17" s="5">
         <v>-1.3171610540396728</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>7169.7775450999998</v>
       </c>
       <c r="C18" s="5">
         <v>-17.212726800000382</v>
       </c>
       <c r="D18" s="5">
         <v>-2.8364241582818694</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>7179.4955343000001</v>
       </c>
       <c r="C19" s="5">
         <v>9.7179892000003747</v>
       </c>
       <c r="D19" s="5">
         <v>1.6386722212723637</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>7189.3636962999999</v>
       </c>
       <c r="C20" s="5">
         <v>9.8681619999997565</v>
       </c>
       <c r="D20" s="5">
         <v>1.6619170908159342</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>7175.1583431999998</v>
       </c>
       <c r="C21" s="5">
         <v>-14.205353100000139</v>
       </c>
       <c r="D21" s="5">
         <v>-2.3454633006809611</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>7197.1184544999996</v>
       </c>
       <c r="C22" s="5">
         <v>21.96011129999988</v>
       </c>
       <c r="D22" s="5">
         <v>3.7351482474288211</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>7205.8661946000002</v>
       </c>
       <c r="C23" s="5">
         <v>8.7477401000005557</v>
       </c>
       <c r="D23" s="5">
         <v>1.4683303331614717</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>7204.9628830000001</v>
       </c>
       <c r="C24" s="5">
         <v>-0.90331160000005184</v>
       </c>
       <c r="D24" s="5">
         <v>-0.1503256982123613</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>7194.4236965999999</v>
       </c>
       <c r="C25" s="5">
         <v>-10.53918640000029</v>
       </c>
       <c r="D25" s="5">
         <v>-1.7412678254713265</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>7235.5320799000001</v>
       </c>
       <c r="C26" s="5">
         <v>41.108383300000241</v>
       </c>
       <c r="D26" s="5">
         <v>7.0763479184288602</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>7224.9249441000002</v>
       </c>
       <c r="C27" s="5">
         <v>-10.607135799999924</v>
       </c>
       <c r="D27" s="5">
         <v>-1.7450594877235326</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>7236.2896168999996</v>
       </c>
       <c r="C28" s="5">
         <v>11.364672799999425</v>
       </c>
       <c r="D28" s="5">
         <v>1.9039938342564566</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>7237.1419087000004</v>
       </c>
       <c r="C29" s="5">
         <v>0.85229180000078486</v>
       </c>
       <c r="D29" s="5">
         <v>0.14142785915680633</v>
       </c>
       <c r="E29" s="5">
         <v>0.69781139117559565</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>7232.1382322999998</v>
       </c>
       <c r="C30" s="5">
         <v>-5.003676400000586</v>
       </c>
       <c r="D30" s="5">
         <v>-0.82651849295442004</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>7240.9834976000002</v>
       </c>
       <c r="C31" s="5">
         <v>8.845265300000392</v>
       </c>
       <c r="D31" s="5">
         <v>1.4775727490365931</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>7247.9110952999999</v>
       </c>
       <c r="C32" s="5">
         <v>6.9275976999997511</v>
       </c>
       <c r="D32" s="5">
         <v>1.1541250383181545</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>7266.1832332000004</v>
       </c>
       <c r="C33" s="5">
         <v>18.272137900000416</v>
       </c>
       <c r="D33" s="5">
         <v>3.0675266214784447</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>7279.2585246999997</v>
       </c>
       <c r="C34" s="5">
         <v>13.075291499999366</v>
       </c>
       <c r="D34" s="5">
         <v>2.1808662692089698</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>7280.8139063999997</v>
       </c>
       <c r="C35" s="5">
         <v>1.5553816999999981</v>
       </c>
       <c r="D35" s="5">
         <v>0.2567092598729781</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>7328.1888563000002</v>
       </c>
       <c r="C36" s="5">
         <v>47.374949900000502</v>
       </c>
       <c r="D36" s="5">
         <v>8.0937706846754498</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>7309.8574761</v>
       </c>
       <c r="C37" s="5">
         <v>-18.33138020000024</v>
       </c>
       <c r="D37" s="5">
         <v>-2.960829506767626</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>7314.2742706999998</v>
       </c>
       <c r="C38" s="5">
         <v>4.4167945999997755</v>
       </c>
       <c r="D38" s="5">
         <v>0.7274837729522865</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>7363.5630729000004</v>
       </c>
       <c r="C39" s="5">
         <v>49.288802200000646</v>
       </c>
       <c r="D39" s="5">
         <v>8.3929998501998995</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>7368.0325381000002</v>
       </c>
       <c r="C40" s="5">
         <v>4.4694651999998314</v>
       </c>
       <c r="D40" s="5">
         <v>0.73080099423250555</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>7377.3769493999998</v>
       </c>
       <c r="C41" s="5">
         <v>9.3444112999995923</v>
       </c>
       <c r="D41" s="5">
         <v>1.5325449808513802</v>
       </c>
       <c r="E41" s="5">
         <v>1.9377130152915534</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>7409.0360807999996</v>
       </c>
       <c r="C42" s="5">
         <v>31.659131399999751</v>
       </c>
       <c r="D42" s="5">
         <v>5.2729573765124549</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>7432.1364503000004</v>
       </c>
       <c r="C43" s="5">
         <v>23.100369500000852</v>
       </c>
       <c r="D43" s="5">
         <v>3.8062678406966866</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>7441.2279379000001</v>
       </c>
       <c r="C44" s="5">
         <v>9.0914875999997093</v>
       </c>
       <c r="D44" s="5">
         <v>1.4778369594943497</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>7459.0090583000001</v>
       </c>
       <c r="C45" s="5">
         <v>17.781120399999963</v>
       </c>
       <c r="D45" s="5">
         <v>2.9054365608294663</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>7470.4125870999997</v>
       </c>
       <c r="C46" s="5">
         <v>11.403528799999549</v>
       </c>
       <c r="D46" s="5">
         <v>1.8500966208677694</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>7492.3185182999996</v>
       </c>
       <c r="C47" s="5">
         <v>21.905931199999941</v>
       </c>
       <c r="D47" s="5">
         <v>3.5761407473100082</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>7559.5849052000003</v>
       </c>
       <c r="C48" s="5">
         <v>67.266386900000725</v>
       </c>
       <c r="D48" s="5">
         <v>11.321898612305215</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>7554.6301535000002</v>
       </c>
       <c r="C49" s="5">
         <v>-4.954751700000088</v>
       </c>
       <c r="D49" s="5">
         <v>-0.78368264073414018</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>7573.6016940999998</v>
       </c>
       <c r="C50" s="5">
         <v>18.971540599999571</v>
       </c>
       <c r="D50" s="5">
         <v>3.0554684936447751</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>7580.8585145999996</v>
       </c>
       <c r="C51" s="5">
         <v>7.2568204999997761</v>
       </c>
       <c r="D51" s="5">
         <v>1.1558864003632152</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>7587.4216994999997</v>
       </c>
       <c r="C52" s="5">
         <v>6.5631849000001239</v>
       </c>
       <c r="D52" s="5">
         <v>1.043870207501052</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>7615.3957481999996</v>
       </c>
       <c r="C53" s="5">
         <v>27.974048699999912</v>
       </c>
       <c r="D53" s="5">
         <v>4.5151044057346157</v>
       </c>
       <c r="E53" s="5">
         <v>3.2263337014297067</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>7638.1088734000004</v>
       </c>
       <c r="C54" s="5">
         <v>22.713125200000832</v>
       </c>
       <c r="D54" s="5">
         <v>3.6383303886811769</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>7640.4439951000004</v>
       </c>
       <c r="C55" s="5">
         <v>2.3351216999999451</v>
       </c>
       <c r="D55" s="5">
         <v>0.3674813472720917</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>7669.0516288999997</v>
       </c>
       <c r="C56" s="5">
         <v>28.607633799999348</v>
       </c>
       <c r="D56" s="5">
         <v>4.5867765677868322</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>7726.8888272000004</v>
       </c>
       <c r="C57" s="5">
         <v>57.837198300000637</v>
       </c>
       <c r="D57" s="5">
         <v>9.4349457825315675</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>7731.0334529000002</v>
       </c>
       <c r="C58" s="5">
         <v>4.1446256999997786</v>
       </c>
       <c r="D58" s="5">
         <v>0.64557028229277336</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>7759.7973235999998</v>
       </c>
       <c r="C59" s="5">
         <v>28.763870699999643</v>
       </c>
       <c r="D59" s="5">
         <v>4.5571911922583697</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>7832.0515230000001</v>
       </c>
       <c r="C60" s="5">
         <v>72.254199400000289</v>
       </c>
       <c r="D60" s="5">
         <v>11.763988413534744</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>7835.2099540999998</v>
       </c>
       <c r="C61" s="5">
         <v>3.1584310999996887</v>
       </c>
       <c r="D61" s="5">
         <v>0.48499873140726013</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>7852.2370891999999</v>
       </c>
       <c r="C62" s="5">
         <v>17.027135100000123</v>
       </c>
       <c r="D62" s="5">
         <v>2.6391835465682467</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>7882.7412172000004</v>
       </c>
       <c r="C63" s="5">
         <v>30.504128000000492</v>
       </c>
       <c r="D63" s="5">
         <v>4.7626274947667913</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>7915.1285154999996</v>
       </c>
       <c r="C64" s="5">
         <v>32.387298299999202</v>
       </c>
       <c r="D64" s="5">
         <v>5.043314579930902</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>7941.7905936999996</v>
       </c>
       <c r="C65" s="5">
         <v>26.662078199999996</v>
       </c>
       <c r="D65" s="5">
         <v>4.1179310467195362</v>
       </c>
       <c r="E65" s="5">
         <v>4.2859866550881254</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>7954.8682140000001</v>
       </c>
       <c r="C66" s="5">
         <v>13.07762030000049</v>
       </c>
       <c r="D66" s="5">
         <v>1.9940158698985133</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>7979.6200184999998</v>
       </c>
       <c r="C67" s="5">
         <v>24.751804499999707</v>
       </c>
       <c r="D67" s="5">
         <v>3.7984010609870777</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>7996.1824032000004</v>
       </c>
       <c r="C68" s="5">
         <v>16.562384700000621</v>
       </c>
       <c r="D68" s="5">
         <v>2.5193335723924015</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>8002.0775749000004</v>
       </c>
       <c r="C69" s="5">
         <v>5.8951716999999917</v>
       </c>
       <c r="D69" s="5">
         <v>0.88829409413182514</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>8020.7730420999997</v>
       </c>
       <c r="C70" s="5">
         <v>18.695467199999257</v>
       </c>
       <c r="D70" s="5">
         <v>2.8398996218018668</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>8046.3784820999999</v>
       </c>
       <c r="C71" s="5">
         <v>25.605440000000272</v>
       </c>
       <c r="D71" s="5">
         <v>3.8988525422532172</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>8073.3903538000004</v>
       </c>
       <c r="C72" s="5">
         <v>27.011871700000484</v>
       </c>
       <c r="D72" s="5">
         <v>4.1036446964217488</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>8080.8962358999997</v>
       </c>
       <c r="C73" s="5">
         <v>7.5058820999993259</v>
       </c>
       <c r="D73" s="5">
         <v>1.1213700451327746</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>8110.3617624999997</v>
       </c>
       <c r="C74" s="5">
         <v>29.465526599999976</v>
       </c>
       <c r="D74" s="5">
         <v>4.4644095766041447</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>8119.8261135000002</v>
       </c>
       <c r="C75" s="5">
         <v>9.4643510000005335</v>
       </c>
       <c r="D75" s="5">
         <v>1.409357405655931</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>8143.9266344999996</v>
       </c>
       <c r="C76" s="5">
         <v>24.100520999999389</v>
       </c>
       <c r="D76" s="5">
         <v>3.6204525299939672</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>8171.0399792999997</v>
       </c>
       <c r="C77" s="5">
         <v>27.11334480000005</v>
       </c>
       <c r="D77" s="5">
         <v>4.0690987744236295</v>
       </c>
       <c r="E77" s="5">
         <v>2.8866208809617433</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>8169.1100814000001</v>
       </c>
       <c r="C78" s="5">
         <v>-1.9298978999995597</v>
       </c>
       <c r="D78" s="5">
         <v>-0.28305716962037097</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>8179.5460277000002</v>
       </c>
       <c r="C79" s="5">
         <v>10.435946300000069</v>
       </c>
       <c r="D79" s="5">
         <v>1.5438035609210976</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>8197.5211755</v>
       </c>
       <c r="C80" s="5">
         <v>17.975147799999831</v>
       </c>
       <c r="D80" s="5">
         <v>2.6691955429900993</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>8229.9595337999999</v>
       </c>
       <c r="C81" s="5">
         <v>32.438358299999891</v>
       </c>
       <c r="D81" s="5">
         <v>4.8532343589812399</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>8258.3144045000008</v>
       </c>
       <c r="C82" s="5">
         <v>28.354870700000902</v>
       </c>
       <c r="D82" s="5">
         <v>4.2136382747125056</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>8263.5163771000007</v>
       </c>
       <c r="C83" s="5">
         <v>5.2019725999998627</v>
       </c>
       <c r="D83" s="5">
         <v>0.75851304594594104</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>8313.3352283000004</v>
       </c>
       <c r="C84" s="5">
         <v>49.818851199999699</v>
       </c>
       <c r="D84" s="5">
         <v>7.4792965544528522</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>8320.3127743999994</v>
       </c>
       <c r="C85" s="5">
         <v>6.9775460999990173</v>
       </c>
       <c r="D85" s="5">
         <v>1.0118461025429681</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>8326.2489659000003</v>
       </c>
       <c r="C86" s="5">
         <v>5.9361915000008594</v>
       </c>
       <c r="D86" s="5">
         <v>0.85951682833911303</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>8387.6969303999995</v>
       </c>
       <c r="C87" s="5">
         <v>61.447964499999216</v>
       </c>
       <c r="D87" s="5">
         <v>9.2244950819385672</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>8423.2984713000005</v>
       </c>
       <c r="C88" s="5">
         <v>35.601540900001055</v>
       </c>
       <c r="D88" s="5">
         <v>5.2139968170754392</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>8427.6679683999992</v>
       </c>
       <c r="C89" s="5">
         <v>4.3694970999986253</v>
       </c>
       <c r="D89" s="5">
         <v>0.62426639594641564</v>
       </c>
       <c r="E89" s="5">
         <v>3.1407016701683554</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>8464.3623731999996</v>
       </c>
       <c r="C90" s="5">
         <v>36.694404800000484</v>
       </c>
       <c r="D90" s="5">
         <v>5.3518026354337334</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>8500.8923749999994</v>
       </c>
       <c r="C91" s="5">
         <v>36.530001799999809</v>
       </c>
       <c r="D91" s="5">
         <v>5.3036049215536174</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>8535.0090017999992</v>
       </c>
       <c r="C92" s="5">
         <v>34.116626799999722</v>
       </c>
       <c r="D92" s="5">
         <v>4.9236977492922218</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>8564.5814778000004</v>
       </c>
       <c r="C93" s="5">
         <v>29.572476000001188</v>
       </c>
       <c r="D93" s="5">
         <v>4.237969220283988</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>8602.8117547000002</v>
       </c>
       <c r="C94" s="5">
         <v>38.230276899999808</v>
       </c>
       <c r="D94" s="5">
         <v>5.4900004957926685</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>8628.6884989999999</v>
       </c>
       <c r="C95" s="5">
         <v>25.8767442999997</v>
       </c>
       <c r="D95" s="5">
         <v>3.6698460314229298</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>8669.6146501999992</v>
       </c>
       <c r="C96" s="5">
         <v>40.926151199999367</v>
       </c>
       <c r="D96" s="5">
         <v>5.8424877998378477</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>8689.9059584000006</v>
       </c>
       <c r="C97" s="5">
         <v>20.291308200001367</v>
       </c>
       <c r="D97" s="5">
         <v>2.8450486285311882</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>8727.5388404000005</v>
       </c>
       <c r="C98" s="5">
         <v>37.632881999999881</v>
       </c>
       <c r="D98" s="5">
         <v>5.3223556722657994</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>8751.3240366999999</v>
       </c>
       <c r="C99" s="5">
         <v>23.78519629999937</v>
       </c>
       <c r="D99" s="5">
         <v>3.3198328882808825</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>8779.3504248000008</v>
       </c>
       <c r="C100" s="5">
         <v>28.026388100000986</v>
       </c>
       <c r="D100" s="5">
         <v>3.9114562179068724</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>8798.2901602999991</v>
       </c>
       <c r="C101" s="5">
         <v>18.939735499998278</v>
       </c>
       <c r="D101" s="5">
         <v>2.6197039749173312</v>
       </c>
       <c r="E101" s="5">
         <v>4.3976838348362524</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>8844.0176064000007</v>
       </c>
       <c r="C102" s="5">
         <v>45.727446100001544</v>
       </c>
       <c r="D102" s="5">
         <v>6.4181770776793101</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>8867.0619549999992</v>
       </c>
       <c r="C103" s="5">
         <v>23.044348599998557</v>
       </c>
       <c r="D103" s="5">
         <v>3.171972410319257</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>8884.6854437999991</v>
       </c>
       <c r="C104" s="5">
         <v>17.623488799999905</v>
       </c>
       <c r="D104" s="5">
         <v>2.41127262850791</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>8914.3700355000001</v>
       </c>
       <c r="C105" s="5">
         <v>29.684591700000965</v>
       </c>
       <c r="D105" s="5">
         <v>4.0838178692886418</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>8940.0364652999997</v>
       </c>
       <c r="C106" s="5">
         <v>25.666429799999605</v>
       </c>
       <c r="D106" s="5">
         <v>3.5103055410813599</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>8950.3490213000005</v>
       </c>
       <c r="C107" s="5">
         <v>10.312556000000768</v>
       </c>
       <c r="D107" s="5">
         <v>1.393046006506693</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>8986.4448756999991</v>
       </c>
       <c r="C108" s="5">
         <v>36.095854399998643</v>
       </c>
       <c r="D108" s="5">
         <v>4.9482793271356185</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>9004.0880555000003</v>
       </c>
       <c r="C109" s="5">
         <v>17.643179800001235</v>
       </c>
       <c r="D109" s="5">
         <v>2.3815798667743859</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>9040.1566115999995</v>
       </c>
       <c r="C110" s="5">
         <v>36.068556099999114</v>
       </c>
       <c r="D110" s="5">
         <v>4.9142906614492832</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>9062.5548620999998</v>
       </c>
       <c r="C111" s="5">
         <v>22.398250500000358</v>
       </c>
       <c r="D111" s="5">
         <v>3.014019474746843</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>9081.1758706000001</v>
       </c>
       <c r="C112" s="5">
         <v>18.621008500000244</v>
       </c>
       <c r="D112" s="5">
         <v>2.493719527983429</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>9109.6164764000005</v>
       </c>
       <c r="C113" s="5">
         <v>28.440605800000412</v>
       </c>
       <c r="D113" s="5">
         <v>3.8235990046883828</v>
       </c>
       <c r="E113" s="5">
         <v>3.5384865744116922</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>9104.5402322999998</v>
       </c>
       <c r="C114" s="5">
         <v>-5.076244100000622</v>
       </c>
       <c r="D114" s="5">
         <v>-0.66664257879962552</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>9121.9483156999995</v>
       </c>
       <c r="C115" s="5">
         <v>17.408083399999668</v>
       </c>
       <c r="D115" s="5">
         <v>2.3187096026580312</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>9140.2885795000002</v>
       </c>
       <c r="C116" s="5">
         <v>18.340263800000685</v>
       </c>
       <c r="D116" s="5">
         <v>2.4395364321818214</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>9140.1959805000006</v>
       </c>
       <c r="C117" s="5">
         <v>-9.2598999999609077E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-1.2156356742032415E-2</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>9143.1751523999992</v>
       </c>
       <c r="C118" s="5">
         <v>2.9791718999986188</v>
       </c>
       <c r="D118" s="5">
         <v>0.39183208955413384</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>9164.4016477999994</v>
       </c>
       <c r="C119" s="5">
         <v>21.226495400000204</v>
       </c>
       <c r="D119" s="5">
         <v>2.8217291896707852</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>9187.5198789999995</v>
       </c>
       <c r="C120" s="5">
         <v>23.118231200000082</v>
       </c>
       <c r="D120" s="5">
         <v>3.0694893647764232</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>9199.2270705999999</v>
       </c>
       <c r="C121" s="5">
         <v>11.707191600000442</v>
       </c>
       <c r="D121" s="5">
         <v>1.5398614128280474</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>9233.5574957000008</v>
       </c>
       <c r="C122" s="5">
         <v>34.330425100000866</v>
       </c>
       <c r="D122" s="5">
         <v>4.5713286508423545</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>9256.6867966999998</v>
       </c>
       <c r="C123" s="5">
         <v>23.129300999999032</v>
       </c>
       <c r="D123" s="5">
         <v>3.047661342130481</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>9276.0796229000007</v>
       </c>
       <c r="C124" s="5">
         <v>19.392826200000854</v>
       </c>
       <c r="D124" s="5">
         <v>2.5431797476720419</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>9307.9044185000002</v>
       </c>
       <c r="C125" s="5">
         <v>31.824795599999561</v>
       </c>
       <c r="D125" s="5">
         <v>4.1955964995885608</v>
       </c>
       <c r="E125" s="5">
         <v>2.1766881472309763</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>9341.5558008000007</v>
       </c>
       <c r="C126" s="5">
         <v>33.651382300000478</v>
       </c>
       <c r="D126" s="5">
         <v>4.4257418261844705</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>9362.8430334000004</v>
       </c>
       <c r="C127" s="5">
         <v>21.287232599999697</v>
       </c>
       <c r="D127" s="5">
         <v>2.769054872894694</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>9394.5727387999996</v>
       </c>
       <c r="C128" s="5">
         <v>31.729705399999148</v>
       </c>
       <c r="D128" s="5">
         <v>4.143337019200688</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>9402.6725241999993</v>
       </c>
       <c r="C129" s="5">
         <v>8.099785399999746</v>
       </c>
       <c r="D129" s="5">
         <v>1.039532742610394</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>9447.3889503999999</v>
       </c>
       <c r="C130" s="5">
         <v>44.716426200000569</v>
       </c>
       <c r="D130" s="5">
         <v>5.8585202483233401</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>9464.3490330999994</v>
       </c>
       <c r="C131" s="5">
         <v>16.960082699999475</v>
       </c>
       <c r="D131" s="5">
         <v>2.1756547487616018</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>9469.7838124999998</v>
       </c>
       <c r="C132" s="5">
         <v>5.4347794000004797</v>
       </c>
       <c r="D132" s="5">
         <v>0.69126490938442586</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>9496.7961617000001</v>
       </c>
       <c r="C133" s="5">
         <v>27.012349200000244</v>
       </c>
       <c r="D133" s="5">
         <v>3.4771891620706041</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>9521.7392177999991</v>
       </c>
       <c r="C134" s="5">
         <v>24.943056099999012</v>
       </c>
       <c r="D134" s="5">
         <v>3.1976948081630541</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>9525.0674507000003</v>
       </c>
       <c r="C135" s="5">
         <v>3.3282329000012396</v>
       </c>
       <c r="D135" s="5">
         <v>0.42025584451237386</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>9543.9470980000006</v>
       </c>
       <c r="C136" s="5">
         <v>18.879647300000215</v>
       </c>
       <c r="D136" s="5">
         <v>2.4046230677048364</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>9563.4144682999995</v>
       </c>
       <c r="C137" s="5">
         <v>19.467370299998947</v>
       </c>
       <c r="D137" s="5">
         <v>2.4753607913893472</v>
       </c>
       <c r="E137" s="5">
         <v>2.7450867382367905</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>9571.3959794000002</v>
       </c>
       <c r="C138" s="5">
         <v>7.9815111000007164</v>
       </c>
       <c r="D138" s="5">
         <v>1.0061155766324603</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>9582.4230229999994</v>
       </c>
       <c r="C139" s="5">
         <v>11.027043599999161</v>
       </c>
       <c r="D139" s="5">
         <v>1.3912936050527458</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>9585.5460569000006</v>
       </c>
       <c r="C140" s="5">
         <v>3.1230339000012464</v>
       </c>
       <c r="D140" s="5">
         <v>0.3917971160098066</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>9578.3419904999992</v>
       </c>
       <c r="C141" s="5">
         <v>-7.2040664000014658</v>
       </c>
       <c r="D141" s="5">
         <v>-0.89814757839437043</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>9574.3534641000006</v>
       </c>
       <c r="C142" s="5">
         <v>-3.9885263999985909</v>
       </c>
       <c r="D142" s="5">
         <v>-0.49855028876040208</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>9576.6972912000001</v>
       </c>
       <c r="C143" s="5">
         <v>2.3438270999995439</v>
       </c>
       <c r="D143" s="5">
         <v>0.29415902995231225</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>9546.8948345999997</v>
       </c>
       <c r="C144" s="5">
         <v>-29.802456600000369</v>
       </c>
       <c r="D144" s="5">
         <v>-3.6711131446034662</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>9554.6861260000005</v>
       </c>
       <c r="C145" s="5">
         <v>7.7912914000007731</v>
       </c>
       <c r="D145" s="5">
         <v>0.98373665124282805</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>9531.3919714999993</v>
       </c>
       <c r="C146" s="5">
         <v>-23.294154500001241</v>
       </c>
       <c r="D146" s="5">
         <v>-2.8866668728482092</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>9493.2023996000007</v>
       </c>
       <c r="C147" s="5">
         <v>-38.189571899998555</v>
       </c>
       <c r="D147" s="5">
         <v>-4.7035056638039858</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>9479.7039119000001</v>
       </c>
       <c r="C148" s="5">
         <v>-13.498487700000624</v>
       </c>
       <c r="D148" s="5">
         <v>-1.6930120097513712</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>9457.4023280000001</v>
       </c>
       <c r="C149" s="5">
         <v>-22.301583899999969</v>
       </c>
       <c r="D149" s="5">
         <v>-2.786830421210873</v>
       </c>
       <c r="E149" s="5">
         <v>-1.1085176811211017</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>9452.0706078000003</v>
       </c>
       <c r="C150" s="5">
         <v>-5.331720199999836</v>
       </c>
       <c r="D150" s="5">
         <v>-0.67442018919204871</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>9447.6506492999997</v>
       </c>
       <c r="C151" s="5">
         <v>-4.4199585000005754</v>
       </c>
       <c r="D151" s="5">
         <v>-0.55970066617513359</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>9452.0587094000002</v>
       </c>
       <c r="C152" s="5">
         <v>4.4080601000005117</v>
       </c>
       <c r="D152" s="5">
         <v>0.56133187794260575</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>9449.2884883000006</v>
       </c>
       <c r="C153" s="5">
         <v>-2.7702210999996169</v>
       </c>
       <c r="D153" s="5">
         <v>-0.35113112546253378</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>9463.6138016999994</v>
       </c>
       <c r="C154" s="5">
         <v>14.325313399998777</v>
       </c>
       <c r="D154" s="5">
         <v>1.8344702023025183</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>9449.8076648000006</v>
       </c>
       <c r="C155" s="5">
         <v>-13.806136899998819</v>
       </c>
       <c r="D155" s="5">
         <v>-1.7366596324337791</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>9437.4014248000003</v>
       </c>
       <c r="C156" s="5">
         <v>-12.406240000000253</v>
       </c>
       <c r="D156" s="5">
         <v>-1.5641015497528943</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>9449.1321179999995</v>
       </c>
       <c r="C157" s="5">
         <v>11.730693199999223</v>
       </c>
       <c r="D157" s="5">
         <v>1.5018401089350597</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>9449.7098523999994</v>
       </c>
       <c r="C158" s="5">
         <v>0.57773439999982656</v>
       </c>
       <c r="D158" s="5">
         <v>7.3394514373492648E-2</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>9434.4509859999998</v>
       </c>
       <c r="C159" s="5">
         <v>-15.258866399999533</v>
       </c>
       <c r="D159" s="5">
         <v>-1.9205767757247583</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>9442.0231387999993</v>
       </c>
       <c r="C160" s="5">
         <v>7.5721527999994578</v>
       </c>
       <c r="D160" s="5">
         <v>0.96739090754403012</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>9430.9538809999995</v>
       </c>
       <c r="C161" s="5">
         <v>-11.069257799999832</v>
       </c>
       <c r="D161" s="5">
         <v>-1.3977719864124549</v>
       </c>
       <c r="E161" s="5">
         <v>-0.27965868515180681</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>9425.5368995000008</v>
       </c>
       <c r="C162" s="5">
         <v>-5.4169814999986556</v>
       </c>
       <c r="D162" s="5">
         <v>-0.68708656147098424</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>9413.3138067</v>
       </c>
       <c r="C163" s="5">
         <v>-12.223092800000813</v>
       </c>
       <c r="D163" s="5">
         <v>-1.5451157800586146</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>9397.0577214000004</v>
       </c>
       <c r="C164" s="5">
         <v>-16.25608529999954</v>
       </c>
       <c r="D164" s="5">
         <v>-2.0527396768679429</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>9395.2926872999997</v>
       </c>
       <c r="C165" s="5">
         <v>-1.7650341000007757</v>
       </c>
       <c r="D165" s="5">
         <v>-0.22516135337731225</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>9394.2982632999992</v>
       </c>
       <c r="C166" s="5">
         <v>-0.99442400000043563</v>
       </c>
       <c r="D166" s="5">
         <v>-0.12693743744699448</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>9381.4186128000001</v>
       </c>
       <c r="C167" s="5">
         <v>-12.879650499999116</v>
       </c>
       <c r="D167" s="5">
         <v>-1.6328593919289203</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>9373.3195844000002</v>
       </c>
       <c r="C168" s="5">
         <v>-8.0990283999999519</v>
       </c>
       <c r="D168" s="5">
         <v>-1.0310615326076578</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>9389.0067429999999</v>
       </c>
       <c r="C169" s="5">
         <v>15.687158599999748</v>
       </c>
       <c r="D169" s="5">
         <v>2.0269059126254652</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>9395.6753055000008</v>
       </c>
       <c r="C170" s="5">
         <v>6.6685625000009168</v>
       </c>
       <c r="D170" s="5">
         <v>0.85563993396309268</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>9410.2325851999994</v>
       </c>
       <c r="C171" s="5">
         <v>14.557279699998617</v>
       </c>
       <c r="D171" s="5">
         <v>1.8751570255254757</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>9410.6437330999997</v>
       </c>
       <c r="C172" s="5">
         <v>0.41114790000028734</v>
       </c>
       <c r="D172" s="5">
         <v>5.2442493128657119E-2</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>9424.648287</v>
       </c>
       <c r="C173" s="5">
         <v>14.004553900000246</v>
       </c>
       <c r="D173" s="5">
         <v>1.8004825801191116</v>
       </c>
       <c r="E173" s="5">
         <v>-6.6860617489639118E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>9449.3310414000007</v>
       </c>
       <c r="C174" s="5">
         <v>24.682754400000704</v>
       </c>
       <c r="D174" s="5">
         <v>3.1884156658056106</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>9457.3600654000002</v>
       </c>
       <c r="C175" s="5">
         <v>8.029023999999481</v>
       </c>
       <c r="D175" s="5">
         <v>1.0244093524510278</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>9470.0362552999995</v>
       </c>
       <c r="C176" s="5">
         <v>12.676189899999372</v>
       </c>
       <c r="D176" s="5">
         <v>1.6203325198700158</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>9498.5780931999998</v>
       </c>
       <c r="C177" s="5">
         <v>28.541837900000246</v>
       </c>
       <c r="D177" s="5">
         <v>3.6772506398625504</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>9498.4238915000005</v>
       </c>
       <c r="C178" s="5">
         <v>-0.15420169999924838</v>
       </c>
       <c r="D178" s="5">
         <v>-1.9479285956103265E-2</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>9510.9135329000001</v>
       </c>
       <c r="C179" s="5">
         <v>12.489641399999527</v>
       </c>
       <c r="D179" s="5">
         <v>1.5893623110812216</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>9543.2934975000007</v>
       </c>
       <c r="C180" s="5">
         <v>32.379964600000676</v>
       </c>
       <c r="D180" s="5">
         <v>4.1627806959960933</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>9551.3423925000006</v>
       </c>
       <c r="C181" s="5">
         <v>8.0488949999999022</v>
       </c>
       <c r="D181" s="5">
         <v>1.0167982726288827</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>9550.2995699000003</v>
       </c>
       <c r="C182" s="5">
         <v>-1.0428226000003633</v>
       </c>
       <c r="D182" s="5">
         <v>-0.13093823794568804</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>9591.3283850999997</v>
       </c>
       <c r="C183" s="5">
         <v>41.028815199999372</v>
       </c>
       <c r="D183" s="5">
         <v>5.2788642424068666</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>9595.4962648000001</v>
       </c>
       <c r="C184" s="5">
         <v>4.1678797000004124</v>
       </c>
       <c r="D184" s="5">
         <v>0.52270408042287553</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>9615.9377521999995</v>
       </c>
       <c r="C185" s="5">
         <v>20.44148739999946</v>
       </c>
       <c r="D185" s="5">
         <v>2.5865515099809944</v>
       </c>
       <c r="E185" s="5">
         <v>2.0296721890816549</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>9636.4978551999993</v>
       </c>
       <c r="C186" s="5">
         <v>20.560102999999799</v>
       </c>
       <c r="D186" s="5">
         <v>2.5961418313078966</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>9650.7769773</v>
       </c>
       <c r="C187" s="5">
         <v>14.279122100000677</v>
       </c>
       <c r="D187" s="5">
         <v>1.7926932148304653</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>9670.5845737</v>
       </c>
       <c r="C188" s="5">
         <v>19.807596399999966</v>
       </c>
       <c r="D188" s="5">
         <v>2.4909160233810512</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>9719.3533943000002</v>
       </c>
       <c r="C189" s="5">
         <v>48.768820600000254</v>
       </c>
       <c r="D189" s="5">
         <v>6.2223122498784811</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>9724.1355304000008</v>
       </c>
       <c r="C190" s="5">
         <v>4.7821361000005709</v>
       </c>
       <c r="D190" s="5">
         <v>0.59202683881458551</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>9739.7118587999994</v>
       </c>
       <c r="C191" s="5">
         <v>15.576328399998602</v>
       </c>
       <c r="D191" s="5">
         <v>1.9392109180468298</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>9791.5507192999994</v>
       </c>
       <c r="C192" s="5">
         <v>51.83886050000001</v>
       </c>
       <c r="D192" s="5">
         <v>6.5772299639510923</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>9811.2647629999992</v>
       </c>
       <c r="C193" s="5">
         <v>19.71404369999982</v>
       </c>
       <c r="D193" s="5">
         <v>2.4429821793394035</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>9844.4966084000007</v>
       </c>
       <c r="C194" s="5">
         <v>33.231845400001475</v>
       </c>
       <c r="D194" s="5">
         <v>4.1411136098431056</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>9852.0502505999993</v>
       </c>
       <c r="C195" s="5">
         <v>7.5536421999986487</v>
       </c>
       <c r="D195" s="5">
         <v>0.92465077794747774</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>9895.7327705999996</v>
       </c>
       <c r="C196" s="5">
         <v>43.682520000000295</v>
       </c>
       <c r="D196" s="5">
         <v>5.4523073659205945</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>9921.2061687999994</v>
       </c>
       <c r="C197" s="5">
         <v>25.473398199999792</v>
       </c>
       <c r="D197" s="5">
         <v>3.1331278081558445</v>
       </c>
       <c r="E197" s="5">
         <v>3.1746089093615204</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>9956.6711245000006</v>
       </c>
       <c r="C198" s="5">
         <v>35.464955700001155</v>
       </c>
       <c r="D198" s="5">
         <v>4.3749432399216692</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>9981.6229531000008</v>
       </c>
       <c r="C199" s="5">
         <v>24.951828600000226</v>
       </c>
       <c r="D199" s="5">
         <v>3.0490473164835441</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>10018.239871</v>
       </c>
       <c r="C200" s="5">
         <v>36.616917899998953</v>
       </c>
       <c r="D200" s="5">
         <v>4.4920339070580795</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>10027.830565</v>
       </c>
       <c r="C201" s="5">
         <v>9.5906940000004397</v>
       </c>
       <c r="D201" s="5">
         <v>1.1548559367225542</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>10057.626699</v>
       </c>
       <c r="C202" s="5">
         <v>29.796134000000166</v>
       </c>
       <c r="D202" s="5">
         <v>3.6244644368581769</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>10092.885931000001</v>
       </c>
       <c r="C203" s="5">
         <v>35.259232000000338</v>
       </c>
       <c r="D203" s="5">
         <v>4.2889349881293892</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>10088.541354999999</v>
       </c>
       <c r="C204" s="5">
         <v>-4.3445760000013252</v>
       </c>
       <c r="D204" s="5">
         <v>-0.51532989216817038</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>10136.699302000001</v>
       </c>
       <c r="C205" s="5">
         <v>48.157947000001514</v>
       </c>
       <c r="D205" s="5">
         <v>5.8810453991202438</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>10175.88895</v>
       </c>
       <c r="C206" s="5">
         <v>39.189647999999579</v>
       </c>
       <c r="D206" s="5">
         <v>4.7392699457190712</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>10181.428757</v>
       </c>
       <c r="C207" s="5">
         <v>5.5398069999992003</v>
       </c>
       <c r="D207" s="5">
         <v>0.65524589910477271</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>10213.662546</v>
       </c>
       <c r="C208" s="5">
         <v>32.233788999999888</v>
       </c>
       <c r="D208" s="5">
         <v>3.8659836471330422</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>10247.383656</v>
       </c>
       <c r="C209" s="5">
         <v>33.721110000000408</v>
       </c>
       <c r="D209" s="5">
         <v>4.034622617202599</v>
       </c>
       <c r="E209" s="5">
         <v>3.2876797604081354</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>10262.453880999999</v>
       </c>
       <c r="C210" s="5">
         <v>15.070224999999482</v>
       </c>
       <c r="D210" s="5">
         <v>1.779114079635602</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>10305.206442999999</v>
       </c>
       <c r="C211" s="5">
         <v>42.752561999999671</v>
       </c>
       <c r="D211" s="5">
         <v>5.1152518746780951</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>10347.063165</v>
       </c>
       <c r="C212" s="5">
         <v>41.856722000000445</v>
       </c>
       <c r="D212" s="5">
         <v>4.9844185239217742</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>10366.836654000001</v>
       </c>
       <c r="C213" s="5">
         <v>19.773489000001064</v>
       </c>
       <c r="D213" s="5">
         <v>2.3174866368988134</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>10396.723615999999</v>
       </c>
       <c r="C214" s="5">
         <v>29.886961999998675</v>
       </c>
       <c r="D214" s="5">
         <v>3.5149127191397511</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>10436.630239</v>
       </c>
       <c r="C215" s="5">
         <v>39.906623000000764</v>
       </c>
       <c r="D215" s="5">
         <v>4.704555465267779</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>10447.947987</v>
       </c>
       <c r="C216" s="5">
         <v>11.317747999999483</v>
       </c>
       <c r="D216" s="5">
         <v>1.3091001875548125</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>10471.210306999999</v>
       </c>
       <c r="C217" s="5">
         <v>23.262319999999818</v>
       </c>
       <c r="D217" s="5">
         <v>2.7047579792779608</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>10484.653554</v>
       </c>
       <c r="C218" s="5">
         <v>13.443247000001065</v>
       </c>
       <c r="D218" s="5">
         <v>1.5515201307002346</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>10515.313924</v>
       </c>
       <c r="C219" s="5">
         <v>30.660369999999602</v>
       </c>
       <c r="D219" s="5">
         <v>3.5661654340560789</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>10544.755818</v>
       </c>
       <c r="C220" s="5">
         <v>29.441893999999593</v>
       </c>
       <c r="D220" s="5">
         <v>3.4121140832723995</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>10564.466101</v>
       </c>
       <c r="C221" s="5">
         <v>19.710283000000345</v>
       </c>
       <c r="D221" s="5">
         <v>2.2662470344412933</v>
       </c>
       <c r="E221" s="5">
         <v>3.0942770920296736</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>10597.245997</v>
       </c>
       <c r="C222" s="5">
         <v>32.779896000000008</v>
       </c>
       <c r="D222" s="5">
         <v>3.7876177236654929</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>10634.034076</v>
       </c>
       <c r="C223" s="5">
         <v>36.788078999999925</v>
       </c>
       <c r="D223" s="5">
         <v>4.2462356430049253</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>10622.217549999999</v>
       </c>
       <c r="C224" s="5">
         <v>-11.816526000000522</v>
       </c>
       <c r="D224" s="5">
         <v>-1.3253192464896646</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>10640.994827</v>
       </c>
       <c r="C225" s="5">
         <v>18.77727700000105</v>
       </c>
       <c r="D225" s="5">
         <v>2.1420295634403619</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>10657.095907000001</v>
       </c>
       <c r="C226" s="5">
         <v>16.101080000000366</v>
       </c>
       <c r="D226" s="5">
         <v>1.8309288544039903</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>10657.068723</v>
       </c>
       <c r="C227" s="5">
         <v>-2.7184000000488595E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-3.060903518281588E-3</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>10669.523182000001</v>
       </c>
       <c r="C228" s="5">
         <v>12.454459000000497</v>
       </c>
       <c r="D228" s="5">
         <v>1.4114377357271835</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>10682.181877000001</v>
       </c>
       <c r="C229" s="5">
         <v>12.65869500000008</v>
       </c>
       <c r="D229" s="5">
         <v>1.4330491005141832</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>10643.682089</v>
       </c>
       <c r="C230" s="5">
         <v>-38.49978800000099</v>
       </c>
       <c r="D230" s="5">
         <v>-4.2402254109084598</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>10661.225527000001</v>
       </c>
       <c r="C231" s="5">
         <v>17.543438000000606</v>
       </c>
       <c r="D231" s="5">
         <v>1.9959280209423502</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>10642.661964999999</v>
       </c>
       <c r="C232" s="5">
         <v>-18.563562000001184</v>
       </c>
       <c r="D232" s="5">
         <v>-2.0695720232388637</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>10618.742974999999</v>
       </c>
       <c r="C233" s="5">
         <v>-23.918990000000122</v>
       </c>
       <c r="D233" s="5">
         <v>-2.6638670063954706</v>
       </c>
       <c r="E233" s="5">
         <v>0.51376826316724689</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>10562.847949999999</v>
       </c>
       <c r="C234" s="5">
         <v>-55.895024999999805</v>
       </c>
       <c r="D234" s="5">
         <v>-6.1368699997708891</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>10499.679185000001</v>
       </c>
       <c r="C235" s="5">
         <v>-63.16876499999853</v>
       </c>
       <c r="D235" s="5">
         <v>-6.9449353632597521</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>10439.580496</v>
       </c>
       <c r="C236" s="5">
         <v>-60.098689000000377</v>
       </c>
       <c r="D236" s="5">
         <v>-6.6564714871171322</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>10382.813654</v>
       </c>
       <c r="C237" s="5">
         <v>-56.766842000000906</v>
       </c>
       <c r="D237" s="5">
         <v>-6.3335314073621918</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>10352.524964</v>
       </c>
       <c r="C238" s="5">
         <v>-30.288689999999406</v>
       </c>
       <c r="D238" s="5">
         <v>-3.4450101823068069</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>10319.370142</v>
       </c>
       <c r="C239" s="5">
         <v>-33.154822000000422</v>
       </c>
       <c r="D239" s="5">
         <v>-3.7761240851811761</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>10293.841904000001</v>
       </c>
       <c r="C240" s="5">
         <v>-25.528237999998964</v>
       </c>
       <c r="D240" s="5">
         <v>-2.9285216634439504</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>10262.085422</v>
       </c>
       <c r="C241" s="5">
         <v>-31.756482000000688</v>
       </c>
       <c r="D241" s="5">
         <v>-3.6398255030854587</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>10255.213100999999</v>
       </c>
       <c r="C242" s="5">
         <v>-6.8723210000007384</v>
       </c>
       <c r="D242" s="5">
         <v>-0.80066357296808555</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>10254.880837999999</v>
       </c>
       <c r="C243" s="5">
         <v>-0.33226300000023912</v>
       </c>
       <c r="D243" s="5">
         <v>-3.8872381674459611E-2</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>10247.890745999999</v>
       </c>
       <c r="C244" s="5">
         <v>-6.9900920000000042</v>
       </c>
       <c r="D244" s="5">
         <v>-0.81490315514406442</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>10251.974297000001</v>
       </c>
       <c r="C245" s="5">
         <v>4.0835510000015347</v>
       </c>
       <c r="D245" s="5">
         <v>0.47922203045258627</v>
       </c>
       <c r="E245" s="5">
         <v>-3.453974532235049</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>10273.560475</v>
       </c>
       <c r="C246" s="5">
         <v>21.586177999999563</v>
       </c>
       <c r="D246" s="5">
         <v>2.556142381421056</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>10275.101494</v>
       </c>
       <c r="C247" s="5">
         <v>1.5410190000002331</v>
       </c>
       <c r="D247" s="5">
         <v>0.18014681097573426</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>10310.265536999999</v>
       </c>
       <c r="C248" s="5">
         <v>35.164042999998856</v>
       </c>
       <c r="D248" s="5">
         <v>4.1848957759953231</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>10340.171521</v>
       </c>
       <c r="C249" s="5">
         <v>29.905984000000899</v>
       </c>
       <c r="D249" s="5">
         <v>3.5367927200978366</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>10392.6677</v>
       </c>
       <c r="C250" s="5">
         <v>52.496178999999756</v>
       </c>
       <c r="D250" s="5">
         <v>6.2653263327858033</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>10390.780258999999</v>
       </c>
       <c r="C251" s="5">
         <v>-1.8874410000007629</v>
       </c>
       <c r="D251" s="5">
         <v>-0.21771774718306602</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>10383.731803000001</v>
       </c>
       <c r="C252" s="5">
         <v>-7.0484559999986232</v>
       </c>
       <c r="D252" s="5">
         <v>-0.81097493179107527</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>10388.938467</v>
       </c>
       <c r="C253" s="5">
         <v>5.206663999999364</v>
       </c>
       <c r="D253" s="5">
         <v>0.60337234393410544</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>10404.673387000001</v>
       </c>
       <c r="C254" s="5">
         <v>15.734920000000784</v>
       </c>
       <c r="D254" s="5">
         <v>1.8327176673924583</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>10442.636028999999</v>
       </c>
       <c r="C255" s="5">
         <v>37.962641999998596</v>
       </c>
       <c r="D255" s="5">
         <v>4.46727653952812</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>10448.524937</v>
       </c>
       <c r="C256" s="5">
         <v>5.8889080000008107</v>
       </c>
       <c r="D256" s="5">
         <v>0.67881796849098563</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>10471.016874999999</v>
       </c>
       <c r="C257" s="5">
         <v>22.491937999999209</v>
       </c>
       <c r="D257" s="5">
         <v>2.6139749592545281</v>
       </c>
       <c r="E257" s="5">
         <v>2.1365892232493744</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>10484.097170999999</v>
       </c>
       <c r="C258" s="5">
         <v>13.080296000000089</v>
       </c>
       <c r="D258" s="5">
         <v>1.5093708924518889</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>10488.620245</v>
       </c>
       <c r="C259" s="5">
         <v>4.5230740000006335</v>
       </c>
       <c r="D259" s="5">
         <v>0.51893703339531694</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>10532.725177</v>
       </c>
       <c r="C260" s="5">
         <v>44.10493200000019</v>
       </c>
       <c r="D260" s="5">
         <v>5.1643867218388539</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>10579.546651000001</v>
       </c>
       <c r="C261" s="5">
         <v>46.821474000000308</v>
       </c>
       <c r="D261" s="5">
         <v>5.4667745251905764</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>10579.139518</v>
       </c>
       <c r="C262" s="5">
         <v>-0.40713300000061281</v>
       </c>
       <c r="D262" s="5">
         <v>-4.6169861761080622E-2</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>10607.063241</v>
       </c>
       <c r="C263" s="5">
         <v>27.923722999999882</v>
       </c>
       <c r="D263" s="5">
         <v>3.2137987516980493</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>10633.813536</v>
       </c>
       <c r="C264" s="5">
         <v>26.750294999999824</v>
       </c>
       <c r="D264" s="5">
         <v>3.0686505417788501</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>10647.516793000001</v>
       </c>
       <c r="C265" s="5">
         <v>13.703257000001031</v>
       </c>
       <c r="D265" s="5">
         <v>1.5573865202378023</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>10681.061406999999</v>
       </c>
       <c r="C266" s="5">
         <v>33.544613999998546</v>
       </c>
       <c r="D266" s="5">
         <v>3.8467569217997433</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>10663.22982</v>
       </c>
       <c r="C267" s="5">
         <v>-17.831586999998763</v>
       </c>
       <c r="D267" s="5">
         <v>-1.9850571823776808</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>10681.076829</v>
       </c>
       <c r="C268" s="5">
         <v>17.847008999999161</v>
       </c>
       <c r="D268" s="5">
         <v>2.0270274876644345</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>10707.124241</v>
       </c>
       <c r="C269" s="5">
         <v>26.047411999999895</v>
       </c>
       <c r="D269" s="5">
         <v>2.9659515683722271</v>
       </c>
       <c r="E269" s="5">
         <v>2.2548656813238033</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>10748.696991000001</v>
       </c>
       <c r="C270" s="5">
         <v>41.572750000001179</v>
       </c>
       <c r="D270" s="5">
         <v>4.7600596595438249</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>10781.167022</v>
       </c>
       <c r="C271" s="5">
         <v>32.470030999998926</v>
       </c>
       <c r="D271" s="5">
         <v>3.6858394879220491</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>10817.763580999999</v>
       </c>
       <c r="C272" s="5">
         <v>36.596558999999615</v>
       </c>
       <c r="D272" s="5">
         <v>4.1503034738078481</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>10841.505241000001</v>
       </c>
       <c r="C273" s="5">
         <v>23.741660000001502</v>
       </c>
       <c r="D273" s="5">
         <v>2.66565425074059</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>10874.785887</v>
       </c>
       <c r="C274" s="5">
         <v>33.280645999999251</v>
       </c>
       <c r="D274" s="5">
         <v>3.7465276204327935</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>10910.473018999999</v>
       </c>
       <c r="C275" s="5">
         <v>35.68713199999911</v>
       </c>
       <c r="D275" s="5">
         <v>4.0098276844406255</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>10919.95621</v>
       </c>
       <c r="C276" s="5">
         <v>9.4831910000011703</v>
       </c>
       <c r="D276" s="5">
         <v>1.0480194958999434</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>10964.659197999999</v>
       </c>
       <c r="C277" s="5">
         <v>44.702987999999095</v>
       </c>
       <c r="D277" s="5">
         <v>5.0245643597319978</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>10990.338127999999</v>
       </c>
       <c r="C278" s="5">
         <v>25.678930000000037</v>
       </c>
       <c r="D278" s="5">
         <v>2.8468509690991572</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>11015.187929</v>
       </c>
       <c r="C279" s="5">
         <v>24.849801000000298</v>
       </c>
       <c r="D279" s="5">
         <v>2.7472679481146622</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>11053.619532000001</v>
       </c>
       <c r="C280" s="5">
         <v>38.431603000000905</v>
       </c>
       <c r="D280" s="5">
         <v>4.2680404752863277</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>11078.2237</v>
       </c>
       <c r="C281" s="5">
         <v>24.604167999999845</v>
       </c>
       <c r="D281" s="5">
         <v>2.7040150967042376</v>
       </c>
       <c r="E281" s="5">
         <v>3.4659115804314355</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>11073.619688000001</v>
       </c>
       <c r="C282" s="5">
         <v>-4.6040119999997842</v>
       </c>
       <c r="D282" s="5">
         <v>-0.49757106143073493</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>11137.144453999999</v>
       </c>
       <c r="C283" s="5">
         <v>63.524765999998635</v>
       </c>
       <c r="D283" s="5">
         <v>7.1053054159807338</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>11164.189735</v>
       </c>
       <c r="C284" s="5">
         <v>27.045281000000614</v>
       </c>
       <c r="D284" s="5">
         <v>2.9533000449559976</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>11178.41654</v>
       </c>
       <c r="C285" s="5">
         <v>14.22680500000024</v>
       </c>
       <c r="D285" s="5">
         <v>1.5399533067914195</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>11199.503565000001</v>
       </c>
       <c r="C286" s="5">
         <v>21.087025000000722</v>
       </c>
       <c r="D286" s="5">
         <v>2.2873210224241047</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>11230.439257</v>
       </c>
       <c r="C287" s="5">
         <v>30.935691999999108</v>
       </c>
       <c r="D287" s="5">
         <v>3.3655096319543443</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>11258.314737999999</v>
       </c>
       <c r="C288" s="5">
         <v>27.875480999999127</v>
       </c>
       <c r="D288" s="5">
         <v>3.0195644902579533</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>11286.556522999999</v>
       </c>
       <c r="C289" s="5">
         <v>28.241785000000164</v>
       </c>
       <c r="D289" s="5">
         <v>3.0521133545057033</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>11315.290488000001</v>
       </c>
       <c r="C290" s="5">
         <v>28.733965000001263</v>
       </c>
       <c r="D290" s="5">
         <v>3.0981713266001742</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>11328.538941999999</v>
       </c>
       <c r="C291" s="5">
         <v>13.248453999998674</v>
       </c>
       <c r="D291" s="5">
         <v>1.4140974909463866</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>11368.966788</v>
       </c>
       <c r="C292" s="5">
         <v>40.4278460000005</v>
       </c>
       <c r="D292" s="5">
         <v>4.3674688046994925</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>11376.538494</v>
       </c>
       <c r="C293" s="5">
         <v>7.5717060000006313</v>
       </c>
       <c r="D293" s="5">
         <v>0.80213122652037505</v>
       </c>
       <c r="E293" s="5">
         <v>2.6928034861762207</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>11405.522134999999</v>
       </c>
       <c r="C294" s="5">
         <v>28.983640999998897</v>
       </c>
       <c r="D294" s="5">
         <v>3.1004053002372078</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>11429.619445</v>
       </c>
       <c r="C295" s="5">
         <v>24.097310000001016</v>
       </c>
       <c r="D295" s="5">
         <v>2.5650005311129709</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>11467.163033000001</v>
       </c>
       <c r="C296" s="5">
         <v>37.543588000000454</v>
       </c>
       <c r="D296" s="5">
         <v>4.0137125819176722</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>11515.503944</v>
       </c>
       <c r="C297" s="5">
         <v>48.340910999999323</v>
       </c>
       <c r="D297" s="5">
         <v>5.1776676362508045</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>11556.166428</v>
       </c>
       <c r="C298" s="5">
         <v>40.662484000000404</v>
       </c>
       <c r="D298" s="5">
         <v>4.3205990966528551</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>11582.979022</v>
       </c>
       <c r="C299" s="5">
         <v>26.812593999999081</v>
       </c>
       <c r="D299" s="5">
         <v>2.8200437067887441</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>11610.966552</v>
       </c>
       <c r="C300" s="5">
         <v>27.987530000000334</v>
       </c>
       <c r="D300" s="5">
         <v>2.9383612803309811</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>11641.659126</v>
       </c>
       <c r="C301" s="5">
         <v>30.692574000000604</v>
       </c>
       <c r="D301" s="5">
         <v>3.2186221361375722</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>11671.165379</v>
       </c>
       <c r="C302" s="5">
         <v>29.50625299999956</v>
       </c>
       <c r="D302" s="5">
         <v>3.0842061819005062</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>11723.637906</v>
       </c>
       <c r="C303" s="5">
         <v>52.4725269999999</v>
       </c>
       <c r="D303" s="5">
         <v>5.530520753038326</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>11749.698241</v>
       </c>
       <c r="C304" s="5">
         <v>26.060335000000123</v>
       </c>
       <c r="D304" s="5">
         <v>2.7003206846034411</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>11793.463814000001</v>
       </c>
       <c r="C305" s="5">
         <v>43.765573000000586</v>
       </c>
       <c r="D305" s="5">
         <v>4.562507399014315</v>
       </c>
       <c r="E305" s="5">
         <v>3.6647818685788147</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>11804.934402000001</v>
       </c>
       <c r="C306" s="5">
         <v>11.470588000000134</v>
       </c>
       <c r="D306" s="5">
         <v>1.1734108237722474</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>11808.146549999999</v>
       </c>
       <c r="C307" s="5">
         <v>3.2121479999987059</v>
       </c>
       <c r="D307" s="5">
         <v>0.3270116815181412</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>11800.557393999999</v>
       </c>
       <c r="C308" s="5">
         <v>-7.5891560000000027</v>
       </c>
       <c r="D308" s="5">
         <v>-0.76852569025643858</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>11818.560004000001</v>
       </c>
       <c r="C309" s="5">
         <v>18.002610000001368</v>
       </c>
       <c r="D309" s="5">
         <v>1.8461264626656648</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>11836.696556000001</v>
       </c>
       <c r="C310" s="5">
         <v>18.136551999999938</v>
       </c>
       <c r="D310" s="5">
         <v>1.8571210600789589</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>11858.908433000001</v>
       </c>
       <c r="C311" s="5">
         <v>22.211876999999731</v>
       </c>
       <c r="D311" s="5">
         <v>2.2752189427562408</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>11893.958506000001</v>
       </c>
       <c r="C312" s="5">
         <v>35.050073000000339</v>
       </c>
       <c r="D312" s="5">
         <v>3.6049343758176811</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>11897.506986</v>
       </c>
       <c r="C313" s="5">
         <v>3.5484799999994721</v>
       </c>
       <c r="D313" s="5">
         <v>0.35859971565177506</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>11909.163616</v>
       </c>
       <c r="C314" s="5">
         <v>11.656629999999495</v>
       </c>
       <c r="D314" s="5">
         <v>1.1820609883887778</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>11928.676348999999</v>
       </c>
       <c r="C315" s="5">
         <v>19.512732999999571</v>
       </c>
       <c r="D315" s="5">
         <v>1.9839717573860494</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>11919.708905</v>
       </c>
       <c r="C316" s="5">
         <v>-8.9674439999998867</v>
       </c>
       <c r="D316" s="5">
         <v>-0.8983856266230994</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>11943.348265000001</v>
       </c>
       <c r="C317" s="5">
         <v>23.639360000001034</v>
       </c>
       <c r="D317" s="5">
         <v>2.4059906018239596</v>
       </c>
       <c r="E317" s="5">
         <v>1.2709111874500634</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>11963.10663</v>
       </c>
       <c r="C318" s="5">
         <v>19.758364999999685</v>
       </c>
       <c r="D318" s="5">
         <v>2.0033717674756035</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>11964.789589</v>
       </c>
       <c r="C319" s="5">
         <v>1.6829589999997552</v>
       </c>
       <c r="D319" s="5">
         <v>0.16894559186519942</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>11954.473083999999</v>
       </c>
       <c r="C320" s="5">
         <v>-10.316505000000689</v>
       </c>
       <c r="D320" s="5">
         <v>-1.029793746326646</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>11988.434866</v>
       </c>
       <c r="C321" s="5">
         <v>33.961782000000312</v>
       </c>
       <c r="D321" s="5">
         <v>3.4628874409817101</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>11986.067870999999</v>
       </c>
       <c r="C322" s="5">
         <v>-2.3669950000003155</v>
       </c>
       <c r="D322" s="5">
         <v>-0.23667072659521171</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>11978.71002</v>
       </c>
       <c r="C323" s="5">
         <v>-7.3578509999988455</v>
       </c>
       <c r="D323" s="5">
         <v>-0.73415833406926811</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>12027.547812000001</v>
       </c>
       <c r="C324" s="5">
         <v>48.837792000000263</v>
       </c>
       <c r="D324" s="5">
         <v>5.0036713256677023</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>12035.26073</v>
       </c>
       <c r="C325" s="5">
         <v>7.712917999999263</v>
       </c>
       <c r="D325" s="5">
         <v>0.77224515693510298</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>12072.727605</v>
       </c>
       <c r="C326" s="5">
         <v>37.466875000000073</v>
       </c>
       <c r="D326" s="5">
         <v>3.8003417829746589</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>12060.684542999999</v>
       </c>
       <c r="C327" s="5">
         <v>-12.043062000000646</v>
       </c>
       <c r="D327" s="5">
         <v>-1.1905054954450267</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>12071.951746999999</v>
       </c>
       <c r="C328" s="5">
         <v>11.267203999999765</v>
       </c>
       <c r="D328" s="5">
         <v>1.1268292990233686</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>12091.380862</v>
       </c>
       <c r="C329" s="5">
         <v>19.42911500000082</v>
       </c>
       <c r="D329" s="5">
         <v>1.9485193472280393</v>
       </c>
       <c r="E329" s="5">
         <v>1.2394564213940695</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>12125.453975</v>
       </c>
       <c r="C330" s="5">
         <v>34.073113000000376</v>
       </c>
       <c r="D330" s="5">
         <v>3.4344661034400259</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>12141.323331</v>
       </c>
       <c r="C331" s="5">
         <v>15.869355999999243</v>
       </c>
       <c r="D331" s="5">
         <v>1.5818709955734311</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>12180.832344</v>
       </c>
       <c r="C332" s="5">
         <v>39.509013000000778</v>
       </c>
       <c r="D332" s="5">
         <v>3.9755652722869739</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>12188.92504</v>
       </c>
       <c r="C333" s="5">
         <v>8.0926959999997052</v>
       </c>
       <c r="D333" s="5">
         <v>0.80017517134387539</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>12211.414182</v>
       </c>
       <c r="C334" s="5">
         <v>22.489142000000356</v>
       </c>
       <c r="D334" s="5">
         <v>2.2366631082205934</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>12240.923788</v>
       </c>
       <c r="C335" s="5">
         <v>29.509605999999621</v>
       </c>
       <c r="D335" s="5">
         <v>2.9387256785345262</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>12226.544228999999</v>
       </c>
       <c r="C336" s="5">
         <v>-14.379559000000881</v>
       </c>
       <c r="D336" s="5">
         <v>-1.400582207120582</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>12239.174093</v>
       </c>
       <c r="C337" s="5">
         <v>12.629864000000453</v>
       </c>
       <c r="D337" s="5">
         <v>1.2466515899767439</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>12258.769017000001</v>
       </c>
       <c r="C338" s="5">
         <v>19.594924000000901</v>
       </c>
       <c r="D338" s="5">
         <v>1.9382083600851807</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>12291.871965</v>
       </c>
       <c r="C339" s="5">
         <v>33.102947999999742</v>
       </c>
       <c r="D339" s="5">
         <v>3.288980405308517</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>12316.841296000001</v>
       </c>
       <c r="C340" s="5">
         <v>24.969331000000238</v>
       </c>
       <c r="D340" s="5">
         <v>2.4650630269572371</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>12342.392733999999</v>
       </c>
       <c r="C341" s="5">
         <v>25.551437999998598</v>
       </c>
       <c r="D341" s="5">
         <v>2.5180157852088492</v>
       </c>
       <c r="E341" s="5">
         <v>2.0759570380324721</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>12350.69126</v>
       </c>
       <c r="C342" s="5">
         <v>8.2985260000004928</v>
       </c>
       <c r="D342" s="5">
         <v>0.80982183844626743</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>12394.532331</v>
       </c>
       <c r="C343" s="5">
         <v>43.841071000000738</v>
       </c>
       <c r="D343" s="5">
         <v>4.3437763939286222</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>12437.465843</v>
       </c>
       <c r="C344" s="5">
         <v>42.93351199999961</v>
       </c>
       <c r="D344" s="5">
         <v>4.2368015083767752</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>12448.702249</v>
       </c>
       <c r="C345" s="5">
         <v>11.236405999999988</v>
       </c>
       <c r="D345" s="5">
         <v>1.0895216374797512</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>12485.237659</v>
       </c>
       <c r="C346" s="5">
         <v>36.535410000000411</v>
       </c>
       <c r="D346" s="5">
         <v>3.5792613691610242</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>12524.747894</v>
       </c>
       <c r="C347" s="5">
         <v>39.510234999999739</v>
       </c>
       <c r="D347" s="5">
         <v>3.8642646571188655</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>12545.432395</v>
       </c>
       <c r="C348" s="5">
         <v>20.684500999999727</v>
       </c>
       <c r="D348" s="5">
         <v>1.999888928406679</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>12579.776926</v>
       </c>
       <c r="C349" s="5">
         <v>34.344531000000643</v>
       </c>
       <c r="D349" s="5">
         <v>3.3350528631521215</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>12589.896079</v>
       </c>
       <c r="C350" s="5">
         <v>10.119152999999642</v>
       </c>
       <c r="D350" s="5">
         <v>0.96956018104930042</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>12613.125886</v>
       </c>
       <c r="C351" s="5">
         <v>23.22980699999971</v>
       </c>
       <c r="D351" s="5">
         <v>2.236746223596553</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>12636.941374</v>
       </c>
       <c r="C352" s="5">
         <v>23.815488000000187</v>
       </c>
       <c r="D352" s="5">
         <v>2.2894598467107397</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>12661.407723</v>
       </c>
       <c r="C353" s="5">
         <v>24.466349000000264</v>
       </c>
       <c r="D353" s="5">
         <v>2.348217130624497</v>
       </c>
       <c r="E353" s="5">
         <v>2.5847094309452645</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>12676.515416</v>
       </c>
       <c r="C354" s="5">
         <v>15.107692999999927</v>
       </c>
       <c r="D354" s="5">
         <v>1.4412837951633284</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>12713.544293999999</v>
       </c>
       <c r="C355" s="5">
         <v>37.028877999999168</v>
       </c>
       <c r="D355" s="5">
         <v>3.5621406096316477</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>12728.231446</v>
       </c>
       <c r="C356" s="5">
         <v>14.687152000000424</v>
       </c>
       <c r="D356" s="5">
         <v>1.3951261295041428</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>12751.67438</v>
       </c>
       <c r="C357" s="5">
         <v>23.442934000000605</v>
       </c>
       <c r="D357" s="5">
         <v>2.2326941617054619</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>12781.728321000001</v>
       </c>
       <c r="C358" s="5">
         <v>30.053941000000123</v>
       </c>
       <c r="D358" s="5">
         <v>2.8651860320991762</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>12800.036525</v>
       </c>
       <c r="C359" s="5">
         <v>18.308203999999023</v>
       </c>
       <c r="D359" s="5">
         <v>1.7324537713268251</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>12832.491249000001</v>
       </c>
       <c r="C360" s="5">
         <v>32.454724000001079</v>
       </c>
       <c r="D360" s="5">
         <v>3.085412780019392</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>12860.567934999999</v>
       </c>
       <c r="C361" s="5">
         <v>28.076685999998517</v>
       </c>
       <c r="D361" s="5">
         <v>2.6573509571702791</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>12872.314387</v>
       </c>
       <c r="C362" s="5">
         <v>11.746452000001227</v>
       </c>
       <c r="D362" s="5">
         <v>1.1015663482220273</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>12880.313249999999</v>
       </c>
       <c r="C363" s="5">
         <v>7.9988629999988916</v>
       </c>
       <c r="D363" s="5">
         <v>0.74823443875062789</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>12915.904796999999</v>
       </c>
       <c r="C364" s="5">
         <v>35.591546999999991</v>
       </c>
       <c r="D364" s="5">
         <v>3.3667637653480353</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>12922.339126000001</v>
       </c>
       <c r="C365" s="5">
         <v>6.4343290000015259</v>
       </c>
       <c r="D365" s="5">
         <v>0.59944585417193164</v>
       </c>
       <c r="E365" s="5">
         <v>2.0608403797470976</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>12957.490442</v>
       </c>
       <c r="C366" s="5">
         <v>35.151315999999497</v>
       </c>
       <c r="D366" s="5">
         <v>3.3135192054818852</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>12973.939711999999</v>
       </c>
       <c r="C367" s="5">
         <v>16.44926999999916</v>
       </c>
       <c r="D367" s="5">
         <v>1.5340570960246547</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>12909.829186999999</v>
       </c>
       <c r="C368" s="5">
         <v>-64.110525000000052</v>
       </c>
       <c r="D368" s="5">
         <v>-5.7712463802540697</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>11524.893721</v>
       </c>
       <c r="C369" s="5">
         <v>-1384.935465999999</v>
       </c>
       <c r="D369" s="5">
         <v>-74.37893388295376</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>11763.74741</v>
       </c>
       <c r="C370" s="5">
         <v>238.85368899999958</v>
       </c>
       <c r="D370" s="5">
         <v>27.910188773851296</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>11991.56129</v>
       </c>
       <c r="C371" s="5">
         <v>227.8138799999997</v>
       </c>
       <c r="D371" s="5">
         <v>25.881088164455512</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>12017.284899</v>
       </c>
       <c r="C372" s="5">
         <v>25.723609000000579</v>
       </c>
       <c r="D372" s="5">
         <v>2.6047601438787371</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>12097.726053</v>
       </c>
       <c r="C373" s="5">
         <v>80.441154000000097</v>
       </c>
       <c r="D373" s="5">
         <v>8.3349689445842543</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>12166.283079000001</v>
       </c>
       <c r="C374" s="5">
         <v>68.557026000000405</v>
       </c>
       <c r="D374" s="5">
         <v>7.0163305496487638</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>12262.641304999999</v>
       </c>
       <c r="C375" s="5">
         <v>96.358225999998467</v>
       </c>
       <c r="D375" s="5">
         <v>9.9292569176918644</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>12301.4357</v>
       </c>
       <c r="C376" s="5">
         <v>38.794395000000804</v>
       </c>
       <c r="D376" s="5">
         <v>3.863107462473514</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>12358.306194000001</v>
       </c>
       <c r="C377" s="5">
         <v>56.87049400000069</v>
       </c>
       <c r="D377" s="5">
         <v>5.6909506922173447</v>
       </c>
       <c r="E377" s="5">
         <v>-4.3647897373715772</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>12396.201201</v>
       </c>
       <c r="C378" s="5">
         <v>37.895006999999168</v>
       </c>
       <c r="D378" s="5">
         <v>3.742326732183221</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>12360.798455</v>
       </c>
       <c r="C379" s="5">
         <v>-35.402745999999752</v>
       </c>
       <c r="D379" s="5">
         <v>-3.3737992891572199</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>12494.848478</v>
       </c>
       <c r="C380" s="5">
         <v>134.05002299999978</v>
       </c>
       <c r="D380" s="5">
         <v>13.818700831810403</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>12549.264327999999</v>
       </c>
       <c r="C381" s="5">
         <v>54.415849999999409</v>
       </c>
       <c r="D381" s="5">
         <v>5.3530899003345178</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>12608.088374000001</v>
       </c>
       <c r="C382" s="5">
         <v>58.824046000001545</v>
       </c>
       <c r="D382" s="5">
         <v>5.7722460633684802</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>12665.88387</v>
       </c>
       <c r="C383" s="5">
         <v>57.79549599999882</v>
       </c>
       <c r="D383" s="5">
         <v>5.6416292031052917</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>12787.377709</v>
       </c>
       <c r="C384" s="5">
         <v>121.49383900000066</v>
       </c>
       <c r="D384" s="5">
         <v>12.137765885410889</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>12807.160330999999</v>
       </c>
       <c r="C385" s="5">
         <v>19.78262199999881</v>
       </c>
       <c r="D385" s="5">
         <v>1.8723292870286512</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>12864.452668</v>
       </c>
       <c r="C386" s="5">
         <v>57.292337000000771</v>
       </c>
       <c r="D386" s="5">
         <v>5.5022213537388565</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>13008.686467</v>
       </c>
       <c r="C387" s="5">
         <v>144.23379899999964</v>
       </c>
       <c r="D387" s="5">
         <v>14.315625597756366</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>13057.900555</v>
       </c>
       <c r="C388" s="5">
         <v>49.214088000000629</v>
       </c>
       <c r="D388" s="5">
         <v>4.6354685952062269</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>13128.139685</v>
       </c>
       <c r="C389" s="5">
         <v>70.239129999999932</v>
       </c>
       <c r="D389" s="5">
         <v>6.6492943515481295</v>
       </c>
       <c r="E389" s="5">
         <v>6.2292799588810732</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>13132.33995</v>
       </c>
       <c r="C390" s="5">
         <v>4.2002649999994901</v>
       </c>
       <c r="D390" s="5">
         <v>0.38460870958878512</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>13235.088513000001</v>
       </c>
       <c r="C391" s="5">
         <v>102.74856300000101</v>
       </c>
       <c r="D391" s="5">
         <v>9.8036565063959848</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>13276.795353</v>
       </c>
       <c r="C392" s="5">
         <v>41.70683999999892</v>
       </c>
       <c r="D392" s="5">
         <v>3.8477120002618825</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>13366.689569</v>
       </c>
       <c r="C393" s="5">
         <v>89.894216000000597</v>
       </c>
       <c r="D393" s="5">
         <v>8.4344323999509196</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>13405.483043</v>
       </c>
       <c r="C394" s="5">
         <v>38.79347400000006</v>
       </c>
       <c r="D394" s="5">
         <v>3.5388334252510534</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>13420.289219</v>
       </c>
       <c r="C395" s="5">
         <v>14.80617600000005</v>
       </c>
       <c r="D395" s="5">
         <v>1.333464878730406</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>13550.653851999999</v>
       </c>
       <c r="C396" s="5">
         <v>130.36463299999923</v>
       </c>
       <c r="D396" s="5">
         <v>12.300195792100443</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>13589.777963</v>
       </c>
       <c r="C397" s="5">
         <v>39.124111000000994</v>
       </c>
       <c r="D397" s="5">
         <v>3.520250660497326</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>13643.87125</v>
       </c>
       <c r="C398" s="5">
         <v>54.093286999999691</v>
       </c>
       <c r="D398" s="5">
         <v>4.8824968967456028</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>13669.834459</v>
       </c>
       <c r="C399" s="5">
         <v>25.963208999999551</v>
       </c>
       <c r="D399" s="5">
         <v>2.307556750026718</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>13693.678212000001</v>
       </c>
       <c r="C400" s="5">
         <v>23.843753000001016</v>
       </c>
       <c r="D400" s="5">
         <v>2.1133100080761746</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>13713.098093000001</v>
       </c>
       <c r="C401" s="5">
         <v>19.419880999999805</v>
       </c>
       <c r="D401" s="5">
         <v>1.7151335556110814</v>
       </c>
       <c r="E401" s="5">
         <v>4.4557600850969381</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>13796.563155</v>
       </c>
       <c r="C402" s="5">
         <v>83.465061999999307</v>
       </c>
       <c r="D402" s="5">
         <v>7.5533564541878206</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>13822.699339999999</v>
       </c>
       <c r="C403" s="5">
         <v>26.136184999999386</v>
       </c>
       <c r="D403" s="5">
         <v>2.2971138133243807</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>13859.787764999999</v>
       </c>
       <c r="C404" s="5">
         <v>37.088424999999916</v>
       </c>
       <c r="D404" s="5">
         <v>3.2677272906892485</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>13861.84656</v>
       </c>
       <c r="C405" s="5">
         <v>2.0587950000008277</v>
       </c>
       <c r="D405" s="5">
         <v>0.17839908309489338</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>13890.513099</v>
       </c>
       <c r="C406" s="5">
         <v>28.66653899999983</v>
       </c>
       <c r="D406" s="5">
         <v>2.5100424778143227</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>13939.057441000001</v>
       </c>
       <c r="C407" s="5">
         <v>48.544342000001052</v>
       </c>
       <c r="D407" s="5">
         <v>4.2752963813780021</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>13924.067138</v>
       </c>
       <c r="C408" s="5">
         <v>-14.990303000000495</v>
       </c>
       <c r="D408" s="5">
         <v>-1.2828949645929177</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>13948.971315999999</v>
       </c>
       <c r="C409" s="5">
         <v>24.904177999998865</v>
       </c>
       <c r="D409" s="5">
         <v>2.1675244808010419</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>13988.391769</v>
       </c>
       <c r="C410" s="5">
         <v>39.420453000000634</v>
       </c>
       <c r="D410" s="5">
         <v>3.444467689786368</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>13990.215711999999</v>
       </c>
       <c r="C411" s="5">
         <v>1.8239429999994172</v>
       </c>
       <c r="D411" s="5">
         <v>0.15657996670228602</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>13999.467747000001</v>
       </c>
       <c r="C412" s="5">
         <v>9.2520350000013423</v>
       </c>
       <c r="D412" s="5">
         <v>0.79647905087931736</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>14022.772539</v>
       </c>
       <c r="C413" s="5">
         <v>23.304791999998997</v>
       </c>
       <c r="D413" s="5">
         <v>2.0160213180666631</v>
       </c>
       <c r="E413" s="5">
         <v>2.2582383929571348</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>14051.550479</v>
       </c>
       <c r="C414" s="5">
         <v>28.777939999999944</v>
       </c>
       <c r="D414" s="5">
         <v>2.4906626414241684</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>14072.46674</v>
       </c>
       <c r="C415" s="5">
         <v>20.916261000000304</v>
       </c>
       <c r="D415" s="5">
         <v>1.800941816396695</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>14092.803599000001</v>
       </c>
       <c r="C416" s="5">
         <v>20.336859000000914</v>
       </c>
       <c r="D416" s="5">
         <v>1.7480333605426113</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>14098.621042999999</v>
       </c>
       <c r="C417" s="5">
         <v>5.8174439999984315</v>
       </c>
       <c r="D417" s="5">
         <v>0.49648062654132907</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>14126.123003999999</v>
       </c>
       <c r="C418" s="5">
         <v>27.501960999999937</v>
       </c>
       <c r="D418" s="5">
         <v>2.3660994932327428</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>14142.517467</v>
       </c>
       <c r="C419" s="5">
         <v>16.394463000000542</v>
       </c>
       <c r="D419" s="5">
         <v>1.4016174991990926</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>14116.855073000001</v>
       </c>
       <c r="C420" s="5">
         <v>-25.66239399999904</v>
       </c>
       <c r="D420" s="5">
         <v>-2.1558671967940146</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>14183.133425</v>
       </c>
       <c r="C421" s="5">
         <v>66.278351999999359</v>
       </c>
       <c r="D421" s="5">
         <v>5.7817597328936765</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>14205.502945</v>
       </c>
       <c r="C422" s="5">
         <v>22.369520000000193</v>
       </c>
       <c r="D422" s="5">
         <v>1.9091343548345518</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>14222.348158000001</v>
       </c>
       <c r="C423" s="5">
         <v>16.845213000000513</v>
       </c>
       <c r="D423" s="5">
         <v>1.4323052207935172</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>14240.353145999999</v>
       </c>
       <c r="C424" s="5">
         <v>18.004987999998775</v>
       </c>
       <c r="D424" s="5">
         <v>1.5297797706891103</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>14259.953004999999</v>
       </c>
       <c r="C425" s="5">
         <v>19.599858999999924</v>
       </c>
       <c r="D425" s="5">
         <v>1.6641929203639272</v>
       </c>
       <c r="E425" s="5">
         <v>1.691394945902136</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>14273.436684</v>
       </c>
       <c r="C426" s="5">
         <v>13.483679000000848</v>
       </c>
       <c r="D426" s="5">
         <v>1.140594808444928</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>14282.859759999999</v>
       </c>
       <c r="C427" s="5">
         <v>9.4230759999991278</v>
       </c>
       <c r="D427" s="5">
         <v>0.79510213416402742</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>14287.249248</v>
       </c>
       <c r="C428" s="5">
         <v>4.3894880000007106</v>
       </c>
       <c r="D428" s="5">
         <v>0.36941468503557395</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>14311.136038000001</v>
       </c>
       <c r="C429" s="5">
         <v>23.886790000000474</v>
       </c>
       <c r="D429" s="5">
         <v>2.0248265440076629</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>14318.324780000001</v>
       </c>
       <c r="C430" s="5">
         <v>7.1887420000002749</v>
       </c>
       <c r="D430" s="5">
         <v>0.60444979056699655</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>14282.440111</v>
       </c>
       <c r="C431" s="5">
         <v>-35.88466900000094</v>
       </c>
       <c r="D431" s="5">
         <v>-2.966336317418905</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>14304.510612</v>
       </c>
       <c r="C432" s="5">
         <v>22.070501000000149</v>
       </c>
       <c r="D432" s="5">
         <v>1.8701888137334421</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>14309.370269999999</v>
       </c>
       <c r="C433" s="5">
         <v>4.8596579999993992</v>
       </c>
       <c r="D433" s="5">
         <v>0.40843748450558603</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>14308.647999000001</v>
       </c>
       <c r="C434" s="5">
         <v>-0.72227099999872735</v>
       </c>
       <c r="D434" s="5">
         <v>-6.0553651805439479E-2</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>14311.878153</v>
       </c>
       <c r="C435" s="5">
         <v>3.2301539999989473</v>
       </c>
       <c r="D435" s="5">
         <v>0.2712346517241393</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>14320.473958</v>
       </c>
       <c r="C436" s="5">
         <v>8.595805000000837</v>
       </c>
       <c r="D436" s="5">
         <v>0.72311320610216612</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>14346.458339000001</v>
       </c>
       <c r="C437" s="5">
         <v>25.984381000000212</v>
       </c>
       <c r="D437" s="5">
         <v>2.1992517032054515</v>
       </c>
       <c r="E437" s="5">
         <v>0.60663126989037863</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>14359.121259</v>
       </c>
       <c r="C438" s="5">
         <v>12.662919999998849</v>
       </c>
       <c r="D438" s="5">
         <v>1.0643385935573013</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>14361.629172999999</v>
       </c>
       <c r="C439" s="5">
         <v>2.5079139999998006</v>
       </c>
       <c r="D439" s="5">
         <v>0.20978926109358476</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>14407.155735</v>
+        <v>14401.365631999999</v>
       </c>
       <c r="C440" s="5">
-        <v>45.526562000000922</v>
+        <v>39.736458999999741</v>
       </c>
       <c r="D440" s="5">
-        <v>3.8710456630806966</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3712136716923302</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>14419.915445000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>18.54981300000145</v>
+      </c>
+      <c r="D441" s="5">
+        <v>1.5566683549770532</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>