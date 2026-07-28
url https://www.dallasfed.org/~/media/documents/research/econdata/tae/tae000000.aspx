--- v5 (2026-06-02)
+++ v6 (2026-07-28)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{086E656B-F634-4E94-98BF-691C26F1C21B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1F8CBD0F-C207-4D09-B6E7-390ECDF3EC9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B2E13A77-38DB-4A20-AF38-744BB0A3EB20}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{B12BCF89-8961-4751-A827-1E9EE31AC97B}"/>
   </bookViews>
   <sheets>
     <sheet name="AE000000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Total Nonfarm</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6389 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5EA4932B-A8AD-4D63-AFC5-349799990F2E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{359D638B-3368-4CAC-B077-D30A30E041F0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>7021.4683114999998</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>7021.4701260000002</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>7031.3946976999996</v>
+        <v>7031.3949666999997</v>
       </c>
       <c r="C7" s="5">
-        <v>9.9263861999997971</v>
+        <v>9.9248406999995495</v>
       </c>
       <c r="D7" s="5">
-        <v>1.7097164553305122</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>1.7094477410043885</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>7048.4647506000001</v>
+        <v>7048.4670501999999</v>
       </c>
       <c r="C8" s="5">
-        <v>17.070052900000519</v>
+        <v>17.07208350000019</v>
       </c>
       <c r="D8" s="5">
-        <v>2.9524438876617598</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>2.9527996899476605</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>7075.2173071999996</v>
+        <v>7075.2183444000002</v>
       </c>
       <c r="C9" s="5">
-        <v>26.75255659999948</v>
+        <v>26.751294200000302</v>
       </c>
       <c r="D9" s="5">
-        <v>4.6509109321481779</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>4.6506853144067772</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>7119.0245112000002</v>
+        <v>7119.0219973000003</v>
       </c>
       <c r="C10" s="5">
-        <v>43.807204000000638</v>
+        <v>43.803652900000088</v>
       </c>
       <c r="D10" s="5">
-        <v>7.6882847894541806</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>7.6876390228954206</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>7137.1165362000002</v>
+        <v>7137.1165534000002</v>
       </c>
       <c r="C11" s="5">
-        <v>18.092024999999921</v>
+        <v>18.094556099999863</v>
       </c>
       <c r="D11" s="5">
-        <v>3.0926249554740437</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>3.09306479188729</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>7158.6309914000003</v>
+        <v>7158.6262613999997</v>
       </c>
       <c r="C12" s="5">
-        <v>21.514455200000157</v>
+        <v>21.509707999999591</v>
       </c>
       <c r="D12" s="5">
-        <v>3.6779158559697045</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>3.6770908098703314</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>7156.8033519000001</v>
+        <v>7156.8092748999998</v>
       </c>
       <c r="C13" s="5">
-        <v>-1.8276395000002594</v>
+        <v>-1.8169864999999845</v>
       </c>
       <c r="D13" s="5">
-        <v>-0.30593704534080945</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-0.30415647968080606</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>7185.2097456000001</v>
+        <v>7185.2119919999996</v>
       </c>
       <c r="C14" s="5">
-        <v>28.406393700000081</v>
+        <v>28.402717099999791</v>
       </c>
       <c r="D14" s="5">
-        <v>4.8683397770588943</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>4.8676917410390264</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>7183.1297299999997</v>
+        <v>7183.1272032999996</v>
       </c>
       <c r="C15" s="5">
-        <v>-2.080015600000479</v>
+        <v>-2.0847886999999901</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.34683030152319327</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-0.3476248095513057</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>7194.9357612000003</v>
+        <v>7194.9343240999997</v>
       </c>
       <c r="C16" s="5">
-        <v>11.806031200000689</v>
+        <v>11.807120800000121</v>
       </c>
       <c r="D16" s="5">
-        <v>1.9902200650010915</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>1.9904061162367093</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>7186.9902719000002</v>
+        <v>7186.9882442999997</v>
       </c>
       <c r="C17" s="5">
-        <v>-7.9454893000001903</v>
+        <v>-7.9460798000000068</v>
       </c>
       <c r="D17" s="5">
-        <v>-1.3171610540396728</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-1.3172586116715901</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>7169.7775450999998</v>
+        <v>7169.7791514</v>
       </c>
       <c r="C18" s="5">
-        <v>-17.212726800000382</v>
+        <v>-17.209092899999632</v>
       </c>
       <c r="D18" s="5">
-        <v>-2.8364241582818694</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-2.8358339944211997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>7179.4955343000001</v>
+        <v>7179.4954866999997</v>
       </c>
       <c r="C19" s="5">
-        <v>9.7179892000003747</v>
+        <v>9.7163352999996278</v>
       </c>
       <c r="D19" s="5">
-        <v>1.6386722212723637</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>1.6383908846765882</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>7189.3636962999999</v>
+        <v>7189.3656959999998</v>
       </c>
       <c r="C20" s="5">
-        <v>9.8681619999997565</v>
+        <v>9.8702093000001696</v>
       </c>
       <c r="D20" s="5">
-        <v>1.6619170908159342</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1.6622645030718752</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>7175.1583431999998</v>
+        <v>7175.1592208000002</v>
       </c>
       <c r="C21" s="5">
-        <v>-14.205353100000139</v>
+        <v>-14.206475199999659</v>
       </c>
       <c r="D21" s="5">
-        <v>-2.3454633006809611</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-2.3456459177206512</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>7197.1184544999996</v>
+        <v>7197.1147676999999</v>
       </c>
       <c r="C22" s="5">
-        <v>21.96011129999988</v>
+        <v>21.955546899999717</v>
       </c>
       <c r="D22" s="5">
-        <v>3.7351482474288211</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>3.7343583219093812</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>7205.8661946000002</v>
+        <v>7205.8649085999996</v>
       </c>
       <c r="C23" s="5">
-        <v>8.7477401000005557</v>
+        <v>8.7501408999996784</v>
       </c>
       <c r="D23" s="5">
-        <v>1.4683303331614717</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>1.4687367694054654</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>7204.9628830000001</v>
+        <v>7204.9619284999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.90331160000005184</v>
+        <v>-0.90298009999969508</v>
       </c>
       <c r="D24" s="5">
-        <v>-0.1503256982123613</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-0.15027059605270399</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>7194.4236965999999</v>
+        <v>7194.4286235999998</v>
       </c>
       <c r="C25" s="5">
-        <v>-10.53918640000029</v>
+        <v>-10.533304900000076</v>
       </c>
       <c r="D25" s="5">
-        <v>-1.7412678254713265</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-1.7403041220674709</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>7235.5320799000001</v>
+        <v>7235.5343442000003</v>
       </c>
       <c r="C26" s="5">
-        <v>41.108383300000241</v>
+        <v>41.105720600000495</v>
       </c>
       <c r="D26" s="5">
-        <v>7.0763479184288602</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>7.0758700668454688</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>7224.9249441000002</v>
+        <v>7224.9232866000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-10.607135799999924</v>
+        <v>-10.611057600000095</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.7450594877235326</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-1.7456989553621738</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>7236.2896168999996</v>
+        <v>7236.2888198999999</v>
       </c>
       <c r="C28" s="5">
-        <v>11.364672799999425</v>
+        <v>11.365533299999697</v>
       </c>
       <c r="D28" s="5">
-        <v>1.9039938342564566</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>1.9041396893644702</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>7237.1419087000004</v>
+        <v>7237.1402865</v>
       </c>
       <c r="C29" s="5">
-        <v>0.85229180000078486</v>
+        <v>0.85146660000009433</v>
       </c>
       <c r="D29" s="5">
-        <v>0.14142785915680633</v>
+        <v>0.14129085380669704</v>
       </c>
       <c r="E29" s="5">
-        <v>0.69781139117559565</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>0.69781722879227459</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>7232.1382322999998</v>
+        <v>7232.1394424</v>
       </c>
       <c r="C30" s="5">
-        <v>-5.003676400000586</v>
+        <v>-5.0008440999999948</v>
       </c>
       <c r="D30" s="5">
-        <v>-0.82651849295442004</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-0.82605260834860417</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>7240.9834976000002</v>
+        <v>7240.9828257999998</v>
       </c>
       <c r="C31" s="5">
-        <v>8.845265300000392</v>
+        <v>8.843383399999766</v>
       </c>
       <c r="D31" s="5">
-        <v>1.4775727490365931</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.4772560177082283</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>7247.9110952999999</v>
+        <v>7247.9124117000001</v>
       </c>
       <c r="C32" s="5">
-        <v>6.9275976999997511</v>
+        <v>6.9295859000003475</v>
       </c>
       <c r="D32" s="5">
-        <v>1.1541250383181545</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>1.1544581218210004</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>7266.1832332000004</v>
+        <v>7266.1834816000001</v>
       </c>
       <c r="C33" s="5">
-        <v>18.272137900000416</v>
+        <v>18.271069899999929</v>
       </c>
       <c r="D33" s="5">
-        <v>3.0675266214784447</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>3.0673442676028451</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>7279.2585246999997</v>
+        <v>7279.2536375999998</v>
       </c>
       <c r="C34" s="5">
-        <v>13.075291499999366</v>
+        <v>13.07015599999977</v>
       </c>
       <c r="D34" s="5">
-        <v>2.1808662692089698</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>2.1800011369328409</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>7280.8139063999997</v>
+        <v>7280.8105619999997</v>
       </c>
       <c r="C35" s="5">
-        <v>1.5553816999999981</v>
+        <v>1.5569243999998434</v>
       </c>
       <c r="D35" s="5">
-        <v>0.2567092598729781</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>0.25696434839028726</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>7328.1888563000002</v>
+        <v>7328.1915798999999</v>
       </c>
       <c r="C36" s="5">
-        <v>47.374949900000502</v>
+        <v>47.381017900000188</v>
       </c>
       <c r="D36" s="5">
-        <v>8.0937706846754498</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>8.0948486076342299</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>7309.8574761</v>
+        <v>7309.8615504999998</v>
       </c>
       <c r="C37" s="5">
-        <v>-18.33138020000024</v>
+        <v>-18.330029400000058</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.960829506767626</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-2.9606132370567195</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>7314.2742706999998</v>
+        <v>7314.2772524000002</v>
       </c>
       <c r="C38" s="5">
-        <v>4.4167945999997755</v>
+        <v>4.4157019000003856</v>
       </c>
       <c r="D38" s="5">
-        <v>0.7274837729522865</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>0.72730279082131588</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>7363.5630729000004</v>
+        <v>7363.5626920000004</v>
       </c>
       <c r="C39" s="5">
-        <v>49.288802200000646</v>
+        <v>49.285439600000245</v>
       </c>
       <c r="D39" s="5">
-        <v>8.3929998501998995</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>8.3924023256431788</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>7368.0325381000002</v>
+        <v>7368.0323537000004</v>
       </c>
       <c r="C40" s="5">
-        <v>4.4694651999998314</v>
+        <v>4.4696616999999605</v>
       </c>
       <c r="D40" s="5">
-        <v>0.73080099423250555</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>0.7308332691629893</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>7377.3769493999998</v>
+        <v>7377.3759002999996</v>
       </c>
       <c r="C41" s="5">
-        <v>9.3444112999995923</v>
+        <v>9.343546599999172</v>
       </c>
       <c r="D41" s="5">
-        <v>1.5325449808513802</v>
+        <v>1.5324022123961001</v>
       </c>
       <c r="E41" s="5">
-        <v>1.9377130152915534</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>1.9377213685022987</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>7409.0360807999996</v>
+        <v>7409.0368680000001</v>
       </c>
       <c r="C42" s="5">
-        <v>31.659131399999751</v>
+        <v>31.660967700000583</v>
       </c>
       <c r="D42" s="5">
-        <v>5.2729573765124549</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>5.273271242397537</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>7432.1364503000004</v>
+        <v>7432.1354491000002</v>
       </c>
       <c r="C43" s="5">
-        <v>23.100369500000852</v>
+        <v>23.098581100000047</v>
       </c>
       <c r="D43" s="5">
-        <v>3.8062678406966866</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>3.8059676820898058</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>7441.2279379000001</v>
+        <v>7441.2278385999998</v>
       </c>
       <c r="C44" s="5">
-        <v>9.0914875999997093</v>
+        <v>9.0923894999996264</v>
       </c>
       <c r="D44" s="5">
-        <v>1.4778369594943497</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.4779847531955159</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>7459.0090583000001</v>
+        <v>7459.0091733999998</v>
       </c>
       <c r="C45" s="5">
-        <v>17.781120399999963</v>
+        <v>17.781334799999968</v>
       </c>
       <c r="D45" s="5">
-        <v>2.9054365608294663</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>2.9054720947939705</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>7470.4125870999997</v>
+        <v>7470.4060307</v>
       </c>
       <c r="C46" s="5">
-        <v>11.403528799999549</v>
+        <v>11.396857300000192</v>
       </c>
       <c r="D46" s="5">
-        <v>1.8500966208677694</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>1.849005102852086</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>7492.3185182999996</v>
+        <v>7492.3128323999999</v>
       </c>
       <c r="C47" s="5">
-        <v>21.905931199999941</v>
+        <v>21.90680169999996</v>
       </c>
       <c r="D47" s="5">
-        <v>3.5761407473100082</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>3.5762883456753825</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>7559.5849052000003</v>
+        <v>7559.5911703000002</v>
       </c>
       <c r="C48" s="5">
-        <v>67.266386900000725</v>
+        <v>67.278337900000224</v>
       </c>
       <c r="D48" s="5">
-        <v>11.321898612305215</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>11.324019527935913</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>7554.6301535000002</v>
+        <v>7554.6343316000002</v>
       </c>
       <c r="C49" s="5">
-        <v>-4.954751700000088</v>
+        <v>-4.9568386999999348</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.78368264073414018</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-0.78401090017607977</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>7573.6016940999998</v>
+        <v>7573.6051444000004</v>
       </c>
       <c r="C50" s="5">
-        <v>18.971540599999571</v>
+        <v>18.970812800000203</v>
       </c>
       <c r="D50" s="5">
-        <v>3.0554684936447751</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>3.0553479407461781</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>7580.8585145999996</v>
+        <v>7580.8594273999997</v>
       </c>
       <c r="C51" s="5">
-        <v>7.2568204999997761</v>
+        <v>7.2542829999993046</v>
       </c>
       <c r="D51" s="5">
-        <v>1.1558864003632152</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>1.1554795595438261</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>7587.4216994999997</v>
+        <v>7587.4219468000001</v>
       </c>
       <c r="C52" s="5">
-        <v>6.5631849000001239</v>
+        <v>6.562519400000383</v>
       </c>
       <c r="D52" s="5">
-        <v>1.043870207501052</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.0437637294235413</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>7615.3957481999996</v>
+        <v>7615.3949285999997</v>
       </c>
       <c r="C53" s="5">
-        <v>27.974048699999912</v>
+        <v>27.972981799999616</v>
       </c>
       <c r="D53" s="5">
-        <v>4.5151044057346157</v>
+        <v>4.514928547713426</v>
       </c>
       <c r="E53" s="5">
-        <v>3.2263337014297067</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.2263372710928495</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>7638.1088734000004</v>
+        <v>7638.1086090999997</v>
       </c>
       <c r="C54" s="5">
-        <v>22.713125200000832</v>
+        <v>22.713680500000009</v>
       </c>
       <c r="D54" s="5">
-        <v>3.6383303886811769</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>3.6384212023683693</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>7640.4439951000004</v>
+        <v>7640.4427138999999</v>
       </c>
       <c r="C55" s="5">
-        <v>2.3351216999999451</v>
+        <v>2.3341048000002047</v>
       </c>
       <c r="D55" s="5">
-        <v>0.3674813472720917</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>0.36732105997332454</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>7669.0516288999997</v>
+        <v>7669.0502976999996</v>
       </c>
       <c r="C56" s="5">
-        <v>28.607633799999348</v>
+        <v>28.607583799999702</v>
       </c>
       <c r="D56" s="5">
-        <v>4.5867765677868322</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.5867691703278535</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>7726.8888272000004</v>
+        <v>7726.8890167</v>
       </c>
       <c r="C57" s="5">
-        <v>57.837198300000637</v>
+        <v>57.83871900000031</v>
       </c>
       <c r="D57" s="5">
-        <v>9.4349457825315675</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>9.4352059388787435</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>7731.0334529000002</v>
+        <v>7731.0278636000003</v>
       </c>
       <c r="C58" s="5">
-        <v>4.1446256999997786</v>
+        <v>4.138846900000317</v>
       </c>
       <c r="D58" s="5">
-        <v>0.64557028229277336</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>0.6446675024251558</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>7759.7973235999998</v>
+        <v>7759.7930272000003</v>
       </c>
       <c r="C59" s="5">
-        <v>28.763870699999643</v>
+        <v>28.765163600000051</v>
       </c>
       <c r="D59" s="5">
-        <v>4.5571911922583697</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>4.5574036048083633</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>7832.0515230000001</v>
+        <v>7832.0553685000004</v>
       </c>
       <c r="C60" s="5">
-        <v>72.254199400000289</v>
+        <v>72.262341300000116</v>
       </c>
       <c r="D60" s="5">
-        <v>11.763988413534744</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>11.765389499509315</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>7835.2099540999998</v>
+        <v>7835.2136172</v>
       </c>
       <c r="C61" s="5">
-        <v>3.1584310999996887</v>
+        <v>3.1582486999996036</v>
       </c>
       <c r="D61" s="5">
-        <v>0.48499873140726013</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>0.48497042184241224</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>7852.2370891999999</v>
+        <v>7852.2417002000002</v>
       </c>
       <c r="C62" s="5">
-        <v>17.027135100000123</v>
+        <v>17.028083000000152</v>
       </c>
       <c r="D62" s="5">
-        <v>2.6391835465682467</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>2.6393309817126953</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>7882.7412172000004</v>
+        <v>7882.7423919000003</v>
       </c>
       <c r="C63" s="5">
-        <v>30.504128000000492</v>
+        <v>30.500691700000061</v>
       </c>
       <c r="D63" s="5">
-        <v>4.7626274947667913</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>4.7620766133402714</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>7915.1285154999996</v>
+        <v>7915.1286682</v>
       </c>
       <c r="C64" s="5">
-        <v>32.387298299999202</v>
+        <v>32.386276299999736</v>
       </c>
       <c r="D64" s="5">
-        <v>5.043314579930902</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>5.0431510533529789</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>7941.7905936999996</v>
+        <v>7941.7895828999999</v>
       </c>
       <c r="C65" s="5">
-        <v>26.662078199999996</v>
+        <v>26.660914699999921</v>
       </c>
       <c r="D65" s="5">
-        <v>4.1179310467195362</v>
+        <v>4.1177479222722635</v>
       </c>
       <c r="E65" s="5">
-        <v>4.2859866550881254</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>4.2859846056598982</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>7954.8682140000001</v>
+        <v>7954.8668766999999</v>
       </c>
       <c r="C66" s="5">
-        <v>13.07762030000049</v>
+        <v>13.077293800000007</v>
       </c>
       <c r="D66" s="5">
-        <v>1.9940158698985133</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.9939658910282043</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>7979.6200184999998</v>
+        <v>7979.6185297000002</v>
       </c>
       <c r="C67" s="5">
-        <v>24.751804499999707</v>
+        <v>24.75165300000026</v>
       </c>
       <c r="D67" s="5">
-        <v>3.7984010609870777</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.7983780620743923</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>7996.1824032000004</v>
+        <v>7996.1803664999998</v>
       </c>
       <c r="C68" s="5">
-        <v>16.562384700000621</v>
+        <v>16.561836799999583</v>
       </c>
       <c r="D68" s="5">
-        <v>2.5193335723924015</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>2.5192497520919899</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>8002.0775749000004</v>
+        <v>8002.079487</v>
       </c>
       <c r="C69" s="5">
-        <v>5.8951716999999917</v>
+        <v>5.8991205000002083</v>
       </c>
       <c r="D69" s="5">
-        <v>0.88829409413182514</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>0.88889174947535121</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>8020.7730420999997</v>
+        <v>8020.7694757999998</v>
       </c>
       <c r="C70" s="5">
-        <v>18.695467199999257</v>
+        <v>18.68998879999981</v>
       </c>
       <c r="D70" s="5">
-        <v>2.8398996218018668</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>2.8390560293988676</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>8046.3784820999999</v>
+        <v>8046.3764381000001</v>
       </c>
       <c r="C71" s="5">
-        <v>25.605440000000272</v>
+        <v>25.606962300000305</v>
       </c>
       <c r="D71" s="5">
-        <v>3.8988525422532172</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>3.8990901870802785</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>8073.3903538000004</v>
+        <v>8073.3918829000004</v>
       </c>
       <c r="C72" s="5">
-        <v>27.011871700000484</v>
+        <v>27.015444800000296</v>
       </c>
       <c r="D72" s="5">
-        <v>4.1036446964217488</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>4.1041986467009295</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>8080.8962358999997</v>
+        <v>8080.8988093999997</v>
       </c>
       <c r="C73" s="5">
-        <v>7.5058820999993259</v>
+        <v>7.5069264999992811</v>
       </c>
       <c r="D73" s="5">
-        <v>1.1213700451327746</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>1.1215266625994813</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>8110.3617624999997</v>
+        <v>8110.3663454999996</v>
       </c>
       <c r="C74" s="5">
-        <v>29.465526599999976</v>
+        <v>29.467536099999961</v>
       </c>
       <c r="D74" s="5">
-        <v>4.4644095766041447</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>4.4647187236146246</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>8119.8261135000002</v>
+        <v>8119.8266389999999</v>
       </c>
       <c r="C75" s="5">
-        <v>9.4643510000005335</v>
+        <v>9.4602935000002617</v>
       </c>
       <c r="D75" s="5">
-        <v>1.409357405655931</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.408748511656821</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>8143.9266344999996</v>
+        <v>8143.9262712999998</v>
       </c>
       <c r="C76" s="5">
-        <v>24.100520999999389</v>
+        <v>24.099632299999939</v>
       </c>
       <c r="D76" s="5">
-        <v>3.6204525299939672</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>3.620316601870166</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>8171.0399792999997</v>
+        <v>8171.0379597000001</v>
       </c>
       <c r="C77" s="5">
-        <v>27.11334480000005</v>
+        <v>27.111688400000276</v>
       </c>
       <c r="D77" s="5">
-        <v>4.0690987744236295</v>
+        <v>4.0688458019277451</v>
       </c>
       <c r="E77" s="5">
-        <v>2.8866208809617433</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.8866085459329005</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>8169.1100814000001</v>
+        <v>8169.1074945999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.9298978999995597</v>
+        <v>-1.9304651000002195</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.28305716962037097</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-0.28314032238564435</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>8179.5460277000002</v>
+        <v>8179.5441664</v>
       </c>
       <c r="C79" s="5">
-        <v>10.435946300000069</v>
+        <v>10.436671800000113</v>
       </c>
       <c r="D79" s="5">
-        <v>1.5438035609210976</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.5439121326949135</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>8197.5211755</v>
+        <v>8197.5194202000002</v>
       </c>
       <c r="C80" s="5">
-        <v>17.975147799999831</v>
+        <v>17.975253800000246</v>
       </c>
       <c r="D80" s="5">
-        <v>2.6691955429900993</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>2.6692120888068827</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>8229.9595337999999</v>
+        <v>8229.9633584000003</v>
       </c>
       <c r="C81" s="5">
-        <v>32.438358299999891</v>
+        <v>32.443938200000048</v>
       </c>
       <c r="D81" s="5">
-        <v>4.8532343589812399</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>4.8540885082702712</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>8258.3144045000008</v>
+        <v>8258.3149670000003</v>
       </c>
       <c r="C82" s="5">
-        <v>28.354870700000902</v>
+        <v>28.351608599999963</v>
       </c>
       <c r="D82" s="5">
-        <v>4.2136382747125056</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>4.2131422980118405</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>8263.5163771000007</v>
+        <v>8263.5169836000005</v>
       </c>
       <c r="C83" s="5">
-        <v>5.2019725999998627</v>
+        <v>5.2020166000002064</v>
       </c>
       <c r="D83" s="5">
-        <v>0.75851304594594104</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>0.75851943209921391</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>8313.3352283000004</v>
+        <v>8313.3345475999995</v>
       </c>
       <c r="C84" s="5">
-        <v>49.818851199999699</v>
+        <v>49.817563999999038</v>
       </c>
       <c r="D84" s="5">
-        <v>7.4792965544528522</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>7.479096287949738</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>8320.3127743999994</v>
+        <v>8320.3137454000007</v>
       </c>
       <c r="C85" s="5">
-        <v>6.9775460999990173</v>
+        <v>6.9791978000012023</v>
       </c>
       <c r="D85" s="5">
-        <v>1.0118461025429681</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>1.0120868134547711</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>8326.2489659000003</v>
+        <v>8326.2531861000007</v>
       </c>
       <c r="C86" s="5">
-        <v>5.9361915000008594</v>
+        <v>5.9394406999999774</v>
       </c>
       <c r="D86" s="5">
-        <v>0.85951682833911303</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>0.85998903646444802</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>8387.6969303999995</v>
+        <v>8387.6959549000003</v>
       </c>
       <c r="C87" s="5">
-        <v>61.447964499999216</v>
+        <v>61.442768799999612</v>
       </c>
       <c r="D87" s="5">
-        <v>9.2244950819385672</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>9.2236783181191448</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>8423.2984713000005</v>
+        <v>8423.2973944000005</v>
       </c>
       <c r="C88" s="5">
-        <v>35.601540900001055</v>
+        <v>35.601439500000197</v>
       </c>
       <c r="D88" s="5">
-        <v>5.2139968170754392</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>5.2139822388516777</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>8427.6679683999992</v>
+        <v>8427.6643898999992</v>
       </c>
       <c r="C89" s="5">
-        <v>4.3694970999986253</v>
+        <v>4.3669954999986658</v>
       </c>
       <c r="D89" s="5">
-        <v>0.62426639594641564</v>
+        <v>0.62390805471794764</v>
       </c>
       <c r="E89" s="5">
-        <v>3.1407016701683554</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.1406833680824198</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>8464.3623731999996</v>
+        <v>8464.3582504999995</v>
       </c>
       <c r="C90" s="5">
-        <v>36.694404800000484</v>
+        <v>36.693860600000335</v>
       </c>
       <c r="D90" s="5">
-        <v>5.3518026354337334</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>5.3517236818532821</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>8500.8923749999994</v>
+        <v>8500.8879969000009</v>
       </c>
       <c r="C91" s="5">
-        <v>36.530001799999809</v>
+        <v>36.529746400001386</v>
       </c>
       <c r="D91" s="5">
-        <v>5.3036049215536174</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>5.3035696015906852</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>8535.0090017999992</v>
+        <v>8535.0097943000001</v>
       </c>
       <c r="C92" s="5">
-        <v>34.116626799999722</v>
+        <v>34.121797399999195</v>
       </c>
       <c r="D92" s="5">
-        <v>4.9236977492922218</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>4.9244631110819226</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>8564.5814778000004</v>
+        <v>8564.5880264999996</v>
       </c>
       <c r="C93" s="5">
-        <v>29.572476000001188</v>
+        <v>29.578232199999547</v>
       </c>
       <c r="D93" s="5">
-        <v>4.237969220283988</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>4.2388095142797955</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>8602.8117547000002</v>
+        <v>8602.8169338000007</v>
       </c>
       <c r="C94" s="5">
-        <v>38.230276899999808</v>
+        <v>38.228907300001083</v>
       </c>
       <c r="D94" s="5">
-        <v>5.4900004957926685</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>5.4897946618874593</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>8628.6884989999999</v>
+        <v>8628.6902241999996</v>
       </c>
       <c r="C95" s="5">
-        <v>25.8767442999997</v>
+        <v>25.87329039999895</v>
       </c>
       <c r="D95" s="5">
-        <v>3.6698460314229298</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.6693458219893671</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>8669.6146501999992</v>
+        <v>8669.6131129999994</v>
       </c>
       <c r="C96" s="5">
-        <v>40.926151199999367</v>
+        <v>40.922888799999782</v>
       </c>
       <c r="D96" s="5">
-        <v>5.8424877998378477</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>5.8420086562996687</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>8689.9059584000006</v>
+        <v>8689.9075252000002</v>
       </c>
       <c r="C97" s="5">
-        <v>20.291308200001367</v>
+        <v>20.294412200000806</v>
       </c>
       <c r="D97" s="5">
-        <v>2.8450486285311882</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>2.8454899705709469</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>8727.5388404000005</v>
+        <v>8727.5402556000008</v>
       </c>
       <c r="C98" s="5">
-        <v>37.632881999999881</v>
+        <v>37.632730400000582</v>
       </c>
       <c r="D98" s="5">
-        <v>5.3223556722657994</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>5.3223327358983719</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>8751.3240366999999</v>
+        <v>8751.3215450000007</v>
       </c>
       <c r="C99" s="5">
-        <v>23.78519629999937</v>
+        <v>23.781289399999878</v>
       </c>
       <c r="D99" s="5">
-        <v>3.3198328882808825</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>3.3192788358648917</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>8779.3504248000008</v>
+        <v>8779.3486948000009</v>
       </c>
       <c r="C100" s="5">
-        <v>28.026388100000986</v>
+        <v>28.027149800000188</v>
       </c>
       <c r="D100" s="5">
-        <v>3.9114562179068724</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>3.9115655361602775</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>8798.2901602999991</v>
+        <v>8798.2849919</v>
       </c>
       <c r="C101" s="5">
-        <v>18.939735499998278</v>
+        <v>18.936297099999138</v>
       </c>
       <c r="D101" s="5">
-        <v>2.6197039749173312</v>
+        <v>2.6192232489052669</v>
       </c>
       <c r="E101" s="5">
-        <v>4.3976838348362524</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.397666836901637</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>8844.0176064000007</v>
+        <v>8844.0117735000003</v>
       </c>
       <c r="C102" s="5">
-        <v>45.727446100001544</v>
+        <v>45.726781600000322</v>
       </c>
       <c r="D102" s="5">
-        <v>6.4181770776793101</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>6.4180850068857209</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>8867.0619549999992</v>
+        <v>8867.0553533999991</v>
       </c>
       <c r="C103" s="5">
-        <v>23.044348599998557</v>
+        <v>23.043579899998804</v>
       </c>
       <c r="D103" s="5">
-        <v>3.171972410319257</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.1718672026333605</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>8884.6854437999991</v>
+        <v>8884.6891458999999</v>
       </c>
       <c r="C104" s="5">
-        <v>17.623488799999905</v>
+        <v>17.633792500000709</v>
       </c>
       <c r="D104" s="5">
-        <v>2.41127262850791</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>2.4126996678222712</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>8914.3700355000001</v>
+        <v>8914.3781400999997</v>
       </c>
       <c r="C105" s="5">
-        <v>29.684591700000965</v>
+        <v>29.688994199999797</v>
       </c>
       <c r="D105" s="5">
-        <v>4.0838178692886418</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>4.0844329785559186</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>8940.0364652999997</v>
+        <v>8940.0457975999998</v>
       </c>
       <c r="C106" s="5">
-        <v>25.666429799999605</v>
+        <v>25.667657500000132</v>
       </c>
       <c r="D106" s="5">
-        <v>3.5103055410813599</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.5104728748635683</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>8950.3490213000005</v>
+        <v>8950.3521531999995</v>
       </c>
       <c r="C107" s="5">
-        <v>10.312556000000768</v>
+        <v>10.306355599999733</v>
       </c>
       <c r="D107" s="5">
-        <v>1.393046006506693</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>1.3922016605976806</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>8986.4448756999991</v>
+        <v>8986.4427479999995</v>
       </c>
       <c r="C108" s="5">
-        <v>36.095854399998643</v>
+        <v>36.090594799999963</v>
       </c>
       <c r="D108" s="5">
-        <v>4.9482793271356185</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>4.9475404682493007</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>9004.0880555000003</v>
+        <v>9004.0904047999993</v>
       </c>
       <c r="C109" s="5">
-        <v>17.643179800001235</v>
+        <v>17.647656799999822</v>
       </c>
       <c r="D109" s="5">
-        <v>2.3815798667743859</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>2.3821913108784676</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>9040.1566115999995</v>
+        <v>9040.1548951999994</v>
       </c>
       <c r="C110" s="5">
-        <v>36.068556099999114</v>
+        <v>36.064490400000068</v>
       </c>
       <c r="D110" s="5">
-        <v>4.9142906614492832</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>4.9137231453659558</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>9062.5548620999998</v>
+        <v>9062.5510895000007</v>
       </c>
       <c r="C111" s="5">
-        <v>22.398250500000358</v>
+        <v>22.396194300001298</v>
       </c>
       <c r="D111" s="5">
-        <v>3.014019474746843</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>3.0137395813254253</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>9081.1758706000001</v>
+        <v>9081.1735850000005</v>
       </c>
       <c r="C112" s="5">
-        <v>18.621008500000244</v>
+        <v>18.622495499999786</v>
       </c>
       <c r="D112" s="5">
-        <v>2.493719527983429</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>2.4939219725032435</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>9109.6164764000005</v>
+        <v>9109.6105602000007</v>
       </c>
       <c r="C113" s="5">
-        <v>28.440605800000412</v>
+        <v>28.436975200000234</v>
       </c>
       <c r="D113" s="5">
-        <v>3.8235990046883828</v>
+        <v>3.8231034430328492</v>
       </c>
       <c r="E113" s="5">
-        <v>3.5384865744116922</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.5384801536505917</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>9104.5402322999998</v>
+        <v>9104.5329399000002</v>
       </c>
       <c r="C114" s="5">
-        <v>-5.076244100000622</v>
+        <v>-5.0776203000004898</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.66664257879962552</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-0.66682318761388526</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>9121.9483156999995</v>
+        <v>9121.9394026000009</v>
       </c>
       <c r="C115" s="5">
-        <v>17.408083399999668</v>
+        <v>17.406462700000702</v>
       </c>
       <c r="D115" s="5">
-        <v>2.3187096026580312</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.3184933314239098</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>9140.2885795000002</v>
+        <v>9140.2951677000001</v>
       </c>
       <c r="C116" s="5">
-        <v>18.340263800000685</v>
+        <v>18.355765099999189</v>
       </c>
       <c r="D116" s="5">
-        <v>2.4395364321818214</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.4416236286090465</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>9140.1959805000006</v>
+        <v>9140.2054819999994</v>
       </c>
       <c r="C117" s="5">
-        <v>-9.2598999999609077E-2</v>
+        <v>-8.9685700000700308E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.2156356742032415E-2</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-1.1773912129631192E-2</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>9143.1751523999992</v>
+        <v>9143.1870928999997</v>
       </c>
       <c r="C118" s="5">
-        <v>2.9791718999986188</v>
+        <v>2.9816109000003053</v>
       </c>
       <c r="D118" s="5">
-        <v>0.39183208955413384</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>0.39215304354012215</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>9164.4016477999994</v>
+        <v>9164.4061356999991</v>
       </c>
       <c r="C119" s="5">
-        <v>21.226495400000204</v>
+        <v>21.219042799999443</v>
       </c>
       <c r="D119" s="5">
-        <v>2.8217291896707852</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>2.8207220731184313</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>9187.5198789999995</v>
+        <v>9187.5167211000007</v>
       </c>
       <c r="C120" s="5">
-        <v>23.118231200000082</v>
+        <v>23.110585400001582</v>
       </c>
       <c r="D120" s="5">
-        <v>3.0694893647764232</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>3.0684585600568859</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>9199.2270705999999</v>
+        <v>9199.2303792000002</v>
       </c>
       <c r="C121" s="5">
-        <v>11.707191600000442</v>
+        <v>11.71365809999952</v>
       </c>
       <c r="D121" s="5">
-        <v>1.5398614128280474</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>1.540718465971036</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>9233.5574957000008</v>
+        <v>9233.5527925999995</v>
       </c>
       <c r="C122" s="5">
-        <v>34.330425100000866</v>
+        <v>34.322413399999277</v>
       </c>
       <c r="D122" s="5">
-        <v>4.5713286508423545</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>4.5702381749654464</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>9256.6867966999998</v>
+        <v>9256.6824703999991</v>
       </c>
       <c r="C123" s="5">
-        <v>23.129300999999032</v>
+        <v>23.129677799999627</v>
       </c>
       <c r="D123" s="5">
-        <v>3.047661342130481</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>3.0477132514773686</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>9276.0796229000007</v>
+        <v>9276.0772338999996</v>
       </c>
       <c r="C124" s="5">
-        <v>19.392826200000854</v>
+        <v>19.394763500000408</v>
       </c>
       <c r="D124" s="5">
-        <v>2.5431797476720419</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>2.543437942918958</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>9307.9044185000002</v>
+        <v>9307.8988934999998</v>
       </c>
       <c r="C125" s="5">
-        <v>31.824795599999561</v>
+        <v>31.821659600000203</v>
       </c>
       <c r="D125" s="5">
-        <v>4.1955964995885608</v>
+        <v>4.1951763368876183</v>
       </c>
       <c r="E125" s="5">
-        <v>2.1766881472309763</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.1766938552381543</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>9341.5558008000007</v>
+        <v>9341.5485974999992</v>
       </c>
       <c r="C126" s="5">
-        <v>33.651382300000478</v>
+        <v>33.649703999999474</v>
       </c>
       <c r="D126" s="5">
-        <v>4.4257418261844705</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>4.4255193727438025</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>9362.8430334000004</v>
+        <v>9362.8346507000006</v>
       </c>
       <c r="C127" s="5">
-        <v>21.287232599999697</v>
+        <v>21.286053200001334</v>
       </c>
       <c r="D127" s="5">
-        <v>2.769054872894694</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.768901690043335</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>9394.5727387999996</v>
+        <v>9394.5799974000001</v>
       </c>
       <c r="C128" s="5">
-        <v>31.729705399999148</v>
+        <v>31.745346699999573</v>
       </c>
       <c r="D128" s="5">
-        <v>4.143337019200688</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>4.145421514794978</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>9402.6725241999993</v>
+        <v>9402.6815920999998</v>
       </c>
       <c r="C129" s="5">
-        <v>8.099785399999746</v>
+        <v>8.1015946999996231</v>
       </c>
       <c r="D129" s="5">
-        <v>1.039532742610394</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.0397652448724592</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>9447.3889503999999</v>
+        <v>9447.4026424999993</v>
       </c>
       <c r="C130" s="5">
-        <v>44.716426200000569</v>
+        <v>44.721050399999513</v>
       </c>
       <c r="D130" s="5">
-        <v>5.8585202483233401</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>5.8591362238713751</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>9464.3490330999994</v>
+        <v>9464.3544488999996</v>
       </c>
       <c r="C131" s="5">
-        <v>16.960082699999475</v>
+        <v>16.951806400000351</v>
       </c>
       <c r="D131" s="5">
-        <v>2.1756547487616018</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>2.1745793752091069</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>9469.7838124999998</v>
+        <v>9469.7804481999992</v>
       </c>
       <c r="C132" s="5">
-        <v>5.4347794000004797</v>
+        <v>5.425999299999603</v>
       </c>
       <c r="D132" s="5">
-        <v>0.69126490938442586</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>0.69014422381852292</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>9496.7961617000001</v>
+        <v>9496.7992983999993</v>
       </c>
       <c r="C133" s="5">
-        <v>27.012349200000244</v>
+        <v>27.018850200000088</v>
       </c>
       <c r="D133" s="5">
-        <v>3.4771891620706041</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>3.4780404399161524</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>9521.7392177999991</v>
+        <v>9521.7334921000001</v>
       </c>
       <c r="C134" s="5">
-        <v>24.943056099999012</v>
+        <v>24.934193700000833</v>
       </c>
       <c r="D134" s="5">
-        <v>3.1976948081630541</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>3.1965411225699958</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>9525.0674507000003</v>
+        <v>9525.0632382000003</v>
       </c>
       <c r="C135" s="5">
-        <v>3.3282329000012396</v>
+        <v>3.3297461000001931</v>
       </c>
       <c r="D135" s="5">
-        <v>0.42025584451237386</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>0.42044753718091243</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>9543.9470980000006</v>
+        <v>9543.9450921999996</v>
       </c>
       <c r="C136" s="5">
-        <v>18.879647300000215</v>
+        <v>18.881853999999294</v>
       </c>
       <c r="D136" s="5">
-        <v>2.4046230677048364</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.4049082726082416</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>9563.4144682999995</v>
+        <v>9563.4102062000002</v>
       </c>
       <c r="C137" s="5">
-        <v>19.467370299998947</v>
+        <v>19.46511400000054</v>
       </c>
       <c r="D137" s="5">
-        <v>2.4753607913893472</v>
+        <v>2.4750711931788905</v>
       </c>
       <c r="E137" s="5">
-        <v>2.7450867382367905</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.7451019357164652</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>9571.3959794000002</v>
+        <v>9571.3897734000002</v>
       </c>
       <c r="C138" s="5">
-        <v>7.9815111000007164</v>
+        <v>7.9795672000000195</v>
       </c>
       <c r="D138" s="5">
-        <v>1.0061155766324603</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>1.0058698615426964</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>9582.4230229999994</v>
+        <v>9582.4155754000003</v>
       </c>
       <c r="C139" s="5">
-        <v>11.027043599999161</v>
+        <v>11.025802000000112</v>
       </c>
       <c r="D139" s="5">
-        <v>1.3912936050527458</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>1.3911368649564659</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>9585.5460569000006</v>
+        <v>9585.5534064000003</v>
       </c>
       <c r="C140" s="5">
-        <v>3.1230339000012464</v>
+        <v>3.1378310000000056</v>
       </c>
       <c r="D140" s="5">
-        <v>0.3917971160098066</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.39365712260897023</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>9578.3419904999992</v>
+        <v>9578.3478795999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-7.2040664000014658</v>
+        <v>-7.2055268000003707</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.89814757839437043</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-0.8983282118107172</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>9574.3534641000006</v>
+        <v>9574.3636423999997</v>
       </c>
       <c r="C142" s="5">
-        <v>-3.9885263999985909</v>
+        <v>-3.9842372000002797</v>
       </c>
       <c r="D142" s="5">
-        <v>-0.49855028876040208</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-0.49801507591415994</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>9576.6972912000001</v>
+        <v>9576.7022737000007</v>
       </c>
       <c r="C143" s="5">
-        <v>2.3438270999995439</v>
+        <v>2.3386313000009977</v>
       </c>
       <c r="D143" s="5">
-        <v>0.29415902995231225</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>0.29350574897428761</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>9546.8948345999997</v>
+        <v>9546.8912361999992</v>
       </c>
       <c r="C144" s="5">
-        <v>-29.802456600000369</v>
+        <v>-29.811037500001476</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.6711131446034662</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-3.6721502446517174</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>9554.6861260000005</v>
+        <v>9554.6891233000006</v>
       </c>
       <c r="C145" s="5">
-        <v>7.7912914000007731</v>
+        <v>7.7978871000013896</v>
       </c>
       <c r="D145" s="5">
-        <v>0.98373665124282805</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>0.98457354877636849</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>9531.3919714999993</v>
+        <v>9531.3860521999995</v>
       </c>
       <c r="C146" s="5">
-        <v>-23.294154500001241</v>
+        <v>-23.303071100001034</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.8866668728482092</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-2.8877561656441397</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>9493.2023996000007</v>
+        <v>9493.1988191</v>
       </c>
       <c r="C147" s="5">
-        <v>-38.189571899998555</v>
+        <v>-38.187233099999503</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.7035056638039858</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-4.7032267867012862</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>9479.7039119000001</v>
+        <v>9479.7027429999998</v>
       </c>
       <c r="C148" s="5">
-        <v>-13.498487700000624</v>
+        <v>-13.496076100000209</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.6930120097513712</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-1.6927125357700468</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>9457.4023280000001</v>
+        <v>9457.3998248000007</v>
       </c>
       <c r="C149" s="5">
-        <v>-22.301583899999969</v>
+        <v>-22.302918199999112</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.786830421210873</v>
+        <v>-2.7869953444358941</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.1085176811211017</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-1.1084997831764309</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>9452.0706078000003</v>
+        <v>9452.0665826000004</v>
       </c>
       <c r="C150" s="5">
-        <v>-5.331720199999836</v>
+        <v>-5.3332422000003135</v>
       </c>
       <c r="D150" s="5">
-        <v>-0.67442018919204871</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-0.67461229136362988</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>9447.6506492999997</v>
+        <v>9447.6460368999997</v>
       </c>
       <c r="C151" s="5">
-        <v>-4.4199585000005754</v>
+        <v>-4.42054570000073</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.55970066617513359</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-0.55977507009569161</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>9452.0587094000002</v>
+        <v>9452.0643588000003</v>
       </c>
       <c r="C152" s="5">
-        <v>4.4080601000005117</v>
+        <v>4.418321900000592</v>
       </c>
       <c r="D152" s="5">
-        <v>0.56133187794260575</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>0.56264227609545969</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>9449.2884883000006</v>
+        <v>9449.2905348000004</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.7702210999996169</v>
+        <v>-2.7738239999998768</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.35113112546253378</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-0.35158685368146259</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>9463.6138016999994</v>
+        <v>9463.6206693999993</v>
       </c>
       <c r="C154" s="5">
-        <v>14.325313399998777</v>
+        <v>14.330134599998928</v>
       </c>
       <c r="D154" s="5">
-        <v>1.8344702023025183</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.835092353223633</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>9449.8076648000006</v>
+        <v>9449.8115417999998</v>
       </c>
       <c r="C155" s="5">
-        <v>-13.806136899998819</v>
+        <v>-13.809127599999556</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.7366596324337791</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.7370315650148571</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>9437.4014248000003</v>
+        <v>9437.3988363999997</v>
       </c>
       <c r="C156" s="5">
-        <v>-12.406240000000253</v>
+        <v>-12.41270540000005</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.5641015497528943</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-1.5649101500115226</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>9449.1321179999995</v>
+        <v>9449.1338938000008</v>
       </c>
       <c r="C157" s="5">
-        <v>11.730693199999223</v>
+        <v>11.735057400001097</v>
       </c>
       <c r="D157" s="5">
-        <v>1.5018401089350597</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>1.5024030840026903</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>9449.7098523999994</v>
+        <v>9449.7048780999994</v>
       </c>
       <c r="C158" s="5">
-        <v>0.57773439999982656</v>
+        <v>0.57098429999859945</v>
       </c>
       <c r="D158" s="5">
-        <v>7.3394514373492648E-2</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>7.2536693108427031E-2</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>9434.4509859999998</v>
+        <v>9434.4488884000002</v>
       </c>
       <c r="C159" s="5">
-        <v>-15.258866399999533</v>
+        <v>-15.255989699999191</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.9205767757247583</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-1.920218907015625</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>9442.0231387999993</v>
+        <v>9442.0236614999994</v>
       </c>
       <c r="C160" s="5">
-        <v>7.5721527999994578</v>
+        <v>7.57477309999922</v>
       </c>
       <c r="D160" s="5">
-        <v>0.96739090754403012</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>0.96772736336125931</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>9430.9538809999995</v>
+        <v>9430.9537700000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-11.069257799999832</v>
+        <v>-11.069891499999358</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.3977719864124549</v>
+        <v>-1.3978514147941379</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.27965868515180681</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-0.27963346469345174</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>9425.5368995000008</v>
+        <v>9425.5355710999993</v>
       </c>
       <c r="C162" s="5">
-        <v>-5.4169814999986556</v>
+        <v>-5.4181989000007889</v>
       </c>
       <c r="D162" s="5">
-        <v>-0.68708656147098424</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-0.68724049619924843</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>9413.3138067</v>
+        <v>9413.3117402000007</v>
       </c>
       <c r="C163" s="5">
-        <v>-12.223092800000813</v>
+        <v>-12.223830899998575</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.5451157800586146</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-1.5452086346720018</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>9397.0577214000004</v>
+        <v>9397.0605599999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-16.25608529999954</v>
+        <v>-16.251180200000817</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.0527396768679429</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-2.0521266002304972</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>9395.2926872999997</v>
+        <v>9395.2903189999997</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.7650341000007757</v>
+        <v>-1.7702410000001692</v>
       </c>
       <c r="D165" s="5">
-        <v>-0.22516135337731225</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-0.22582482946591487</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>9394.2982632999992</v>
+        <v>9394.3016432999993</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.99442400000043563</v>
+        <v>-0.9886757000003854</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.12693743744699448</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-0.12620412792108127</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>9381.4186128000001</v>
+        <v>9381.4207093000005</v>
       </c>
       <c r="C167" s="5">
-        <v>-12.879650499999116</v>
+        <v>-12.880933999998888</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.6328593919289203</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-1.6330203035225366</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>9373.3195844000002</v>
+        <v>9373.3179811000009</v>
       </c>
       <c r="C168" s="5">
-        <v>-8.0990283999999519</v>
+        <v>-8.1027281999995466</v>
       </c>
       <c r="D168" s="5">
-        <v>-1.0310615326076578</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-1.031530077745979</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>9389.0067429999999</v>
+        <v>9389.0071337999998</v>
       </c>
       <c r="C169" s="5">
-        <v>15.687158599999748</v>
+        <v>15.689152699998886</v>
       </c>
       <c r="D169" s="5">
-        <v>2.0269059126254652</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.0271662927466183</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>9395.6753055000008</v>
+        <v>9395.6714773000003</v>
       </c>
       <c r="C170" s="5">
-        <v>6.6685625000009168</v>
+        <v>6.6643435000005411</v>
       </c>
       <c r="D170" s="5">
-        <v>0.85563993396309268</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>0.85509644536032603</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>9410.2325851999994</v>
+        <v>9410.2322139000007</v>
       </c>
       <c r="C171" s="5">
-        <v>14.557279699998617</v>
+        <v>14.560736600000382</v>
       </c>
       <c r="D171" s="5">
-        <v>1.8751570255254757</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>1.8756068898613254</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>9410.6437330999997</v>
+        <v>9410.6468354000008</v>
       </c>
       <c r="C172" s="5">
-        <v>0.41114790000028734</v>
+        <v>0.41462150000006659</v>
       </c>
       <c r="D172" s="5">
-        <v>5.2442493128657119E-2</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>5.2885665157953454E-2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>9424.648287</v>
+        <v>9424.6512380000004</v>
       </c>
       <c r="C173" s="5">
-        <v>14.004553900000246</v>
+        <v>14.004402599999594</v>
       </c>
       <c r="D173" s="5">
-        <v>1.8004825801191116</v>
+        <v>1.8004623704851008</v>
       </c>
       <c r="E173" s="5">
-        <v>-6.6860617489639118E-2</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-6.6828150722653135E-2</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>9449.3310414000007</v>
+        <v>9449.3330566999994</v>
       </c>
       <c r="C174" s="5">
-        <v>24.682754400000704</v>
+        <v>24.681818699998985</v>
       </c>
       <c r="D174" s="5">
-        <v>3.1884156658056106</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>3.1882920369740164</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>9457.3600654000002</v>
+        <v>9457.3611956000004</v>
       </c>
       <c r="C175" s="5">
-        <v>8.029023999999481</v>
+        <v>8.0281389000010677</v>
       </c>
       <c r="D175" s="5">
-        <v>1.0244093524510278</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.0242956763748756</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>9470.0362552999995</v>
+        <v>9470.0365392999993</v>
       </c>
       <c r="C176" s="5">
-        <v>12.676189899999372</v>
+        <v>12.675343699998848</v>
       </c>
       <c r="D176" s="5">
-        <v>1.6203325198700158</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.6202233608194616</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>9498.5780931999998</v>
+        <v>9498.5644685000007</v>
       </c>
       <c r="C177" s="5">
-        <v>28.541837900000246</v>
+        <v>28.527929200001381</v>
       </c>
       <c r="D177" s="5">
-        <v>3.6772506398625504</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.6754287761946225</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>9498.4238915000005</v>
+        <v>9498.4250019999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.15420169999924838</v>
+        <v>-0.13946650000070804</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.9479285956103265E-2</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-1.7618060699031712E-2</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>9510.9135329000001</v>
+        <v>9510.9148519999999</v>
       </c>
       <c r="C179" s="5">
-        <v>12.489641399999527</v>
+        <v>12.489849999999933</v>
       </c>
       <c r="D179" s="5">
-        <v>1.5893623110812216</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>1.5893888614628704</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>9543.2934975000007</v>
+        <v>9543.2938776999999</v>
       </c>
       <c r="C180" s="5">
-        <v>32.379964600000676</v>
+        <v>32.379025700000057</v>
       </c>
       <c r="D180" s="5">
-        <v>4.1627806959960933</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>4.1626571334324014</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>9551.3423925000006</v>
+        <v>9551.3436836000001</v>
       </c>
       <c r="C181" s="5">
-        <v>8.0488949999999022</v>
+        <v>8.0498059000001376</v>
       </c>
       <c r="D181" s="5">
-        <v>1.0167982726288827</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>1.016913838190181</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>9550.2995699000003</v>
+        <v>9550.2998387000007</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.0428226000003633</v>
+        <v>-1.0438448999993852</v>
       </c>
       <c r="D182" s="5">
-        <v>-0.13093823794568804</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-0.13106650448549972</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>9591.3283850999997</v>
+        <v>9591.3303512999992</v>
       </c>
       <c r="C183" s="5">
-        <v>41.028815199999372</v>
+        <v>41.030512599998474</v>
       </c>
       <c r="D183" s="5">
-        <v>5.2788642424068666</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>5.2790876678985521</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>9595.4962648000001</v>
+        <v>9595.4999215000007</v>
       </c>
       <c r="C184" s="5">
-        <v>4.1678797000004124</v>
+        <v>4.1695702000015444</v>
       </c>
       <c r="D184" s="5">
-        <v>0.52270408042287553</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.52291648991482642</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>9615.9377521999995</v>
+        <v>9615.9560124</v>
       </c>
       <c r="C185" s="5">
-        <v>20.44148739999946</v>
+        <v>20.456090899999253</v>
       </c>
       <c r="D185" s="5">
-        <v>2.5865515099809944</v>
+        <v>2.5884200771820298</v>
       </c>
       <c r="E185" s="5">
-        <v>2.0296721890816549</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.0298339914018637</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>9636.4978551999993</v>
+        <v>9636.4952128999994</v>
       </c>
       <c r="C186" s="5">
-        <v>20.560102999999799</v>
+        <v>20.539200499999424</v>
       </c>
       <c r="D186" s="5">
-        <v>2.5961418313078966</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>2.5934663883181885</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>9650.7769773</v>
+        <v>9650.7706951</v>
       </c>
       <c r="C187" s="5">
-        <v>14.279122100000677</v>
+        <v>14.275482200000624</v>
       </c>
       <c r="D187" s="5">
-        <v>1.7926932148304653</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.792233003996424</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>9670.5845737</v>
+        <v>9670.5764479999998</v>
       </c>
       <c r="C188" s="5">
-        <v>19.807596399999966</v>
+        <v>19.805752899999788</v>
       </c>
       <c r="D188" s="5">
-        <v>2.4909160233810512</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.4906832096180276</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>9719.3533943000002</v>
+        <v>9719.3227069000004</v>
       </c>
       <c r="C189" s="5">
-        <v>48.768820600000254</v>
+        <v>48.746258900000612</v>
       </c>
       <c r="D189" s="5">
-        <v>6.2223122498784811</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>6.2193587513122539</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>9724.1355304000008</v>
+        <v>9724.1318953999998</v>
       </c>
       <c r="C190" s="5">
-        <v>4.7821361000005709</v>
+        <v>4.8091884999994363</v>
       </c>
       <c r="D190" s="5">
-        <v>0.59202683881458551</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.5953869213801255</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>9739.7118587999994</v>
+        <v>9739.7136264000001</v>
       </c>
       <c r="C191" s="5">
-        <v>15.576328399998602</v>
+        <v>15.581731000000218</v>
       </c>
       <c r="D191" s="5">
-        <v>1.9392109180468298</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>1.9398901975562266</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>9791.5507192999994</v>
+        <v>9791.5673784999999</v>
       </c>
       <c r="C192" s="5">
-        <v>51.83886050000001</v>
+        <v>51.853752099999838</v>
       </c>
       <c r="D192" s="5">
-        <v>6.5772299639510923</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>6.5791738224776353</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>9811.2647629999992</v>
+        <v>9811.2761869999995</v>
       </c>
       <c r="C193" s="5">
-        <v>19.71404369999982</v>
+        <v>19.708808499999577</v>
       </c>
       <c r="D193" s="5">
-        <v>2.4429821793394035</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.4423220283070535</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>9844.4966084000007</v>
+        <v>9844.5089707000006</v>
       </c>
       <c r="C194" s="5">
-        <v>33.231845400001475</v>
+        <v>33.232783700001164</v>
       </c>
       <c r="D194" s="5">
-        <v>4.1411136098431056</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>4.141227808719905</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>9852.0502505999993</v>
+        <v>9852.0606685999992</v>
       </c>
       <c r="C195" s="5">
-        <v>7.5536421999986487</v>
+        <v>7.551697899998544</v>
       </c>
       <c r="D195" s="5">
-        <v>0.92465077794747774</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.924410602971526</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>9895.7327705999996</v>
+        <v>9895.7389483999996</v>
       </c>
       <c r="C196" s="5">
-        <v>43.682520000000295</v>
+        <v>43.678279800000382</v>
       </c>
       <c r="D196" s="5">
-        <v>5.4523073659205945</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>5.4517592407431925</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>9921.2061687999994</v>
+        <v>9921.2360171</v>
       </c>
       <c r="C197" s="5">
-        <v>25.473398199999792</v>
+        <v>25.497068700000455</v>
       </c>
       <c r="D197" s="5">
-        <v>3.1331278081558445</v>
+        <v>3.1360785821156201</v>
       </c>
       <c r="E197" s="5">
-        <v>3.1746089093615204</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.1747233900231597</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>9956.6711245000006</v>
+        <v>9956.6535475000001</v>
       </c>
       <c r="C198" s="5">
-        <v>35.464955700001155</v>
+        <v>35.417530400000032</v>
       </c>
       <c r="D198" s="5">
-        <v>4.3749432399216692</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>4.3689641278640945</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>9981.6229531000008</v>
+        <v>9981.5952966000004</v>
       </c>
       <c r="C199" s="5">
-        <v>24.951828600000226</v>
+        <v>24.941749100000379</v>
       </c>
       <c r="D199" s="5">
-        <v>3.0490473164835441</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>3.0478040639873472</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>10018.239871</v>
+        <v>10018.210010000001</v>
       </c>
       <c r="C200" s="5">
-        <v>36.616917899998953</v>
+        <v>36.614713400000255</v>
       </c>
       <c r="D200" s="5">
-        <v>4.4920339070580795</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>4.4917706851347994</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>10027.830565</v>
+        <v>10027.771037</v>
       </c>
       <c r="C201" s="5">
-        <v>9.5906940000004397</v>
+        <v>9.5610269999997399</v>
       </c>
       <c r="D201" s="5">
-        <v>1.1548559367225542</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>1.1512682857959922</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>10057.626699</v>
+        <v>10057.610683000001</v>
       </c>
       <c r="C202" s="5">
-        <v>29.796134000000166</v>
+        <v>29.839646000000357</v>
       </c>
       <c r="D202" s="5">
-        <v>3.6244644368581769</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>3.6298661545113298</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>10092.885931000001</v>
+        <v>10092.896581000001</v>
       </c>
       <c r="C203" s="5">
-        <v>35.259232000000338</v>
+        <v>35.285898000000088</v>
       </c>
       <c r="D203" s="5">
-        <v>4.2889349881293892</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>4.2922484538978845</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>10088.541354999999</v>
+        <v>10088.592291999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-4.3445760000013252</v>
+        <v>-4.3042890000015177</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.51532989216817038</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.51056193375736969</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>10136.699302000001</v>
+        <v>10136.741196999999</v>
       </c>
       <c r="C205" s="5">
-        <v>48.157947000001514</v>
+        <v>48.148905000000013</v>
       </c>
       <c r="D205" s="5">
-        <v>5.8810453991202438</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>5.8798815748445143</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>10175.88895</v>
+        <v>10175.932806999999</v>
       </c>
       <c r="C206" s="5">
-        <v>39.189647999999579</v>
+        <v>39.191609999999855</v>
       </c>
       <c r="D206" s="5">
-        <v>4.7392699457190712</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>4.7394922749592672</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>10181.428757</v>
+        <v>10181.45657</v>
       </c>
       <c r="C207" s="5">
-        <v>5.5398069999992003</v>
+        <v>5.523763000001054</v>
       </c>
       <c r="D207" s="5">
-        <v>0.65524589910477271</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>0.65333972852175126</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>10213.662546</v>
+        <v>10213.681554999999</v>
       </c>
       <c r="C208" s="5">
-        <v>32.233788999999888</v>
+        <v>32.224984999998924</v>
       </c>
       <c r="D208" s="5">
-        <v>3.8659836471330422</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>3.8648985417479409</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>10247.383656</v>
+        <v>10247.409791</v>
       </c>
       <c r="C209" s="5">
-        <v>33.721110000000408</v>
+        <v>33.728236000000834</v>
       </c>
       <c r="D209" s="5">
-        <v>4.034622617202599</v>
+        <v>4.0354831174049144</v>
       </c>
       <c r="E209" s="5">
-        <v>3.2876797604081354</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.2876324415406888</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>10262.453880999999</v>
+        <v>10262.411577999999</v>
       </c>
       <c r="C210" s="5">
-        <v>15.070224999999482</v>
+        <v>15.00178699999924</v>
       </c>
       <c r="D210" s="5">
-        <v>1.779114079635602</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.770964920630802</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>10305.206442999999</v>
+        <v>10305.131438</v>
       </c>
       <c r="C211" s="5">
-        <v>42.752561999999671</v>
+        <v>42.719860000001063</v>
       </c>
       <c r="D211" s="5">
-        <v>5.1152518746780951</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>5.1112706919570039</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>10347.063165</v>
+        <v>10346.983641999999</v>
       </c>
       <c r="C212" s="5">
-        <v>41.856722000000445</v>
+        <v>41.852203999998892</v>
       </c>
       <c r="D212" s="5">
-        <v>4.9844185239217742</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>4.9839055221138073</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>10366.836654000001</v>
+        <v>10366.728137</v>
       </c>
       <c r="C213" s="5">
-        <v>19.773489000001064</v>
+        <v>19.744495000000825</v>
       </c>
       <c r="D213" s="5">
-        <v>2.3174866368988134</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>2.3140707194664545</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>10396.723615999999</v>
+        <v>10396.698552</v>
       </c>
       <c r="C214" s="5">
-        <v>29.886961999998675</v>
+        <v>29.970414999999775</v>
       </c>
       <c r="D214" s="5">
-        <v>3.5149127191397511</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.5249214370209891</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>10436.630239</v>
+        <v>10436.662775000001</v>
       </c>
       <c r="C215" s="5">
-        <v>39.906623000000764</v>
+        <v>39.964223000000857</v>
       </c>
       <c r="D215" s="5">
-        <v>4.704555465267779</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>4.7115016771786422</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>10447.947987</v>
+        <v>10448.050626</v>
       </c>
       <c r="C216" s="5">
-        <v>11.317747999999483</v>
+        <v>11.3878509999995</v>
       </c>
       <c r="D216" s="5">
-        <v>1.3091001875548125</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.3172534483711251</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>10471.210306999999</v>
+        <v>10471.321669000001</v>
       </c>
       <c r="C217" s="5">
-        <v>23.262319999999818</v>
+        <v>23.271043000000645</v>
       </c>
       <c r="D217" s="5">
-        <v>2.7047579792779608</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.7057577700453139</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>10484.653554</v>
+        <v>10484.744325</v>
       </c>
       <c r="C218" s="5">
-        <v>13.443247000001065</v>
+        <v>13.422655999998824</v>
       </c>
       <c r="D218" s="5">
-        <v>1.5515201307002346</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.5491102990186745</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>10515.313924</v>
+        <v>10515.362009</v>
       </c>
       <c r="C219" s="5">
-        <v>30.660369999999602</v>
+        <v>30.617684000000736</v>
       </c>
       <c r="D219" s="5">
-        <v>3.5661654340560789</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>3.5610892058567378</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>10544.755818</v>
+        <v>10544.785441</v>
       </c>
       <c r="C220" s="5">
-        <v>29.441893999999593</v>
+        <v>29.423431999999593</v>
       </c>
       <c r="D220" s="5">
-        <v>3.4121140832723995</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.4099255947722673</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>10564.466101</v>
+        <v>10564.463556999999</v>
       </c>
       <c r="C221" s="5">
-        <v>19.710283000000345</v>
+        <v>19.678115999999136</v>
       </c>
       <c r="D221" s="5">
-        <v>2.2662470344412933</v>
+        <v>2.2625040760089421</v>
       </c>
       <c r="E221" s="5">
-        <v>3.0942770920296736</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.0939893345385494</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>10597.245997</v>
+        <v>10597.168750000001</v>
       </c>
       <c r="C222" s="5">
-        <v>32.779896000000008</v>
+        <v>32.7051930000016</v>
       </c>
       <c r="D222" s="5">
-        <v>3.7876177236654929</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.7788394484614907</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>10634.034076</v>
+        <v>10633.90021</v>
       </c>
       <c r="C223" s="5">
-        <v>36.788078999999925</v>
+        <v>36.731459999999061</v>
       </c>
       <c r="D223" s="5">
-        <v>4.2462356430049253</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>4.2396068497491557</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>10622.217549999999</v>
+        <v>10622.079178</v>
       </c>
       <c r="C224" s="5">
-        <v>-11.816526000000522</v>
+        <v>-11.821031999999832</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.3253192464896646</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-1.3258381334146918</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>10640.994827</v>
+        <v>10640.831948999999</v>
       </c>
       <c r="C225" s="5">
-        <v>18.77727700000105</v>
+        <v>18.752770999999484</v>
       </c>
       <c r="D225" s="5">
-        <v>2.1420295634403619</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>2.1392349646037312</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>10657.095907000001</v>
+        <v>10657.065173000001</v>
       </c>
       <c r="C226" s="5">
-        <v>16.101080000000366</v>
+        <v>16.233224000001428</v>
       </c>
       <c r="D226" s="5">
-        <v>1.8309288544039903</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.8461103678610868</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>10657.068723</v>
+        <v>10657.132632000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-2.7184000000488595E-2</v>
+        <v>6.7458999999871594E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-3.060903518281588E-3</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>7.5962393996098498E-3</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>10669.523182000001</v>
+        <v>10669.680996999999</v>
       </c>
       <c r="C228" s="5">
-        <v>12.454459000000497</v>
+        <v>12.548364999998739</v>
       </c>
       <c r="D228" s="5">
-        <v>1.4114377357271835</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>1.4221403375100472</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>10682.181877000001</v>
+        <v>10682.376211999999</v>
       </c>
       <c r="C229" s="5">
-        <v>12.65869500000008</v>
+        <v>12.695214999999735</v>
       </c>
       <c r="D229" s="5">
-        <v>1.4330491005141832</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>1.4371891056734531</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>10643.682089</v>
+        <v>10643.828189</v>
       </c>
       <c r="C230" s="5">
-        <v>-38.49978800000099</v>
+        <v>-38.548022999999375</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.2402254109084598</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.2453571396790739</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>10661.225527000001</v>
+        <v>10661.294825000001</v>
       </c>
       <c r="C231" s="5">
-        <v>17.543438000000606</v>
+        <v>17.466636000001017</v>
       </c>
       <c r="D231" s="5">
-        <v>1.9959280209423502</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>1.9870836726469499</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>10642.661964999999</v>
+        <v>10642.697803999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-18.563562000001184</v>
+        <v>-18.597021000001405</v>
       </c>
       <c r="D232" s="5">
-        <v>-2.0695720232388637</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-2.0732531625602291</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>10618.742974999999</v>
+        <v>10618.705303000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-23.918990000000122</v>
+        <v>-23.992500999998811</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.6638670063954706</v>
+        <v>-2.671943827318457</v>
       </c>
       <c r="E233" s="5">
-        <v>0.51376826316724689</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>0.51343587591876627</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>10562.847949999999</v>
+        <v>10562.730593</v>
       </c>
       <c r="C234" s="5">
-        <v>-55.895024999999805</v>
+        <v>-55.974710000000414</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.1368699997708891</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-6.1453879424656854</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>10499.679185000001</v>
+        <v>10499.48358</v>
       </c>
       <c r="C235" s="5">
-        <v>-63.16876499999853</v>
+        <v>-63.247013000000152</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.9449353632597521</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-6.9533315730470164</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>10439.580496</v>
+        <v>10439.382713000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-60.098689000000377</v>
+        <v>-60.100866999999198</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.6564714871171322</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-6.6568253131398798</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>10382.813654</v>
+        <v>10382.598857999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-56.766842000000906</v>
+        <v>-56.783855000001495</v>
       </c>
       <c r="D237" s="5">
-        <v>-6.3335314073621918</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-6.3354896043282594</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>10352.524964</v>
+        <v>10352.495573</v>
       </c>
       <c r="C238" s="5">
-        <v>-30.288689999999406</v>
+        <v>-30.103284999999232</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.4450101823068069</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-3.4243272314719686</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>10319.370142</v>
+        <v>10319.463524000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-33.154822000000422</v>
+        <v>-33.032048999999461</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.7761240851811761</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-3.7623959891337599</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>10293.841904000001</v>
+        <v>10294.046693</v>
       </c>
       <c r="C240" s="5">
-        <v>-25.528237999998964</v>
+        <v>-25.416831000000457</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.9285216634439504</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-2.9158879955253902</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>10262.085422</v>
+        <v>10262.350484000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-31.756482000000688</v>
+        <v>-31.696208999999726</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.6398255030854587</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-3.6329627232244421</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>10255.213100999999</v>
+        <v>10255.402700000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-6.8723210000007384</v>
+        <v>-6.947783999999956</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.80066357296808555</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-0.80940189148115405</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>10254.880837999999</v>
+        <v>10254.961568000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.33226300000023912</v>
+        <v>-0.44113199999992503</v>
       </c>
       <c r="D243" s="5">
-        <v>-3.8872381674459611E-2</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-5.1605304801771723E-2</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>10247.890745999999</v>
+        <v>10247.919887</v>
       </c>
       <c r="C244" s="5">
-        <v>-6.9900920000000042</v>
+        <v>-7.041681000000608</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.81490315514406442</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-0.82088825449505576</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>10251.974297000001</v>
+        <v>10251.898249</v>
       </c>
       <c r="C245" s="5">
-        <v>4.0835510000015347</v>
+        <v>3.9783619999998336</v>
       </c>
       <c r="D245" s="5">
-        <v>0.47922203045258627</v>
+        <v>0.46684995607884083</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.453974532235049</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-3.454348185897671</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>10273.560475</v>
+        <v>10273.415556</v>
       </c>
       <c r="C246" s="5">
-        <v>21.586177999999563</v>
+        <v>21.517307000000073</v>
       </c>
       <c r="D246" s="5">
-        <v>2.556142381421056</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>2.5479117212016122</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>10275.101494</v>
+        <v>10274.870605</v>
       </c>
       <c r="C247" s="5">
-        <v>1.5410190000002331</v>
+        <v>1.4550490000001446</v>
       </c>
       <c r="D247" s="5">
-        <v>0.18014681097573426</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.17009139511798832</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>10310.265536999999</v>
+        <v>10310.039739</v>
       </c>
       <c r="C248" s="5">
-        <v>35.164042999998856</v>
+        <v>35.169133999999758</v>
       </c>
       <c r="D248" s="5">
-        <v>4.1848957759953231</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>4.1856089416048237</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>10340.171521</v>
+        <v>10339.952964</v>
       </c>
       <c r="C249" s="5">
-        <v>29.905984000000899</v>
+        <v>29.913225000000239</v>
       </c>
       <c r="D249" s="5">
-        <v>3.5367927200978366</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>3.5377414966682119</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>10392.6677</v>
+        <v>10392.634896</v>
       </c>
       <c r="C250" s="5">
-        <v>52.496178999999756</v>
+        <v>52.681931999999506</v>
       </c>
       <c r="D250" s="5">
-        <v>6.2653263327858033</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>6.2882571900398698</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>10390.780258999999</v>
+        <v>10390.902915000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-1.8874410000007629</v>
+        <v>-1.7319809999989957</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.21771774718306602</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-0.19980238282683027</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>10383.731803000001</v>
+        <v>10383.97227</v>
       </c>
       <c r="C252" s="5">
-        <v>-7.0484559999986232</v>
+        <v>-6.9306450000003679</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.81097493179107527</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-0.79746024932776383</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>10388.938467</v>
+        <v>10389.232054</v>
       </c>
       <c r="C253" s="5">
-        <v>5.206663999999364</v>
+        <v>5.2597839999998541</v>
       </c>
       <c r="D253" s="5">
-        <v>0.60337234393410544</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.60953114090152027</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>10404.673387000001</v>
+        <v>10404.879021000001</v>
       </c>
       <c r="C254" s="5">
-        <v>15.734920000000784</v>
+        <v>15.646967000000586</v>
       </c>
       <c r="D254" s="5">
-        <v>1.8327176673924583</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>1.8223364486493754</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>10442.636028999999</v>
+        <v>10442.710411</v>
       </c>
       <c r="C255" s="5">
-        <v>37.962641999998596</v>
+        <v>37.831389999999374</v>
       </c>
       <c r="D255" s="5">
-        <v>4.46727653952812</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>4.4514314742989392</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>10448.524937</v>
+        <v>10448.550859999999</v>
       </c>
       <c r="C256" s="5">
-        <v>5.8889080000008107</v>
+        <v>5.840448999999353</v>
       </c>
       <c r="D256" s="5">
-        <v>0.67881796849098563</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.67321006668401573</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>10471.016874999999</v>
+        <v>10470.910889000001</v>
       </c>
       <c r="C257" s="5">
-        <v>22.491937999999209</v>
+        <v>22.360029000001305</v>
       </c>
       <c r="D257" s="5">
-        <v>2.6139749592545281</v>
+        <v>2.5984573135933609</v>
       </c>
       <c r="E257" s="5">
-        <v>2.1365892232493744</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.1363130483797343</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>10484.097170999999</v>
+        <v>10483.957155</v>
       </c>
       <c r="C258" s="5">
-        <v>13.080296000000089</v>
+        <v>13.046265999999378</v>
       </c>
       <c r="D258" s="5">
-        <v>1.5093708924518889</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>1.5054324726143209</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>10488.620245</v>
+        <v>10488.392331999999</v>
       </c>
       <c r="C259" s="5">
-        <v>4.5230740000006335</v>
+        <v>4.4351769999993849</v>
       </c>
       <c r="D259" s="5">
-        <v>0.51893703339531694</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>0.50883585467200732</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>10532.725177</v>
+        <v>10532.513529</v>
       </c>
       <c r="C260" s="5">
-        <v>44.10493200000019</v>
+        <v>44.121197000000393</v>
       </c>
       <c r="D260" s="5">
-        <v>5.1643867218388539</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.1664503950288765</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>10579.546651000001</v>
+        <v>10579.361736999999</v>
       </c>
       <c r="C261" s="5">
-        <v>46.821474000000308</v>
+        <v>46.848207999999431</v>
       </c>
       <c r="D261" s="5">
-        <v>5.4667745251905764</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>5.4700853030264174</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>10579.139518</v>
+        <v>10579.124701000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.40713300000061281</v>
+        <v>-0.2370359999986249</v>
       </c>
       <c r="D262" s="5">
-        <v>-4.6169861761080622E-2</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.6883299547053596E-2</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>10607.063241</v>
+        <v>10607.166735999999</v>
       </c>
       <c r="C263" s="5">
-        <v>27.923722999999882</v>
+        <v>28.042034999998577</v>
       </c>
       <c r="D263" s="5">
-        <v>3.2137987516980493</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>3.2276192418037697</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>10633.813536</v>
+        <v>10634.023297</v>
       </c>
       <c r="C264" s="5">
-        <v>26.750294999999824</v>
+        <v>26.856561000000511</v>
       </c>
       <c r="D264" s="5">
-        <v>3.0686505417788501</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>3.0809805875636309</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>10647.516793000001</v>
+        <v>10647.780101</v>
       </c>
       <c r="C265" s="5">
-        <v>13.703257000001031</v>
+        <v>13.756804000000557</v>
       </c>
       <c r="D265" s="5">
-        <v>1.5573865202378023</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.5634844871233344</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>10681.061406999999</v>
+        <v>10681.246209999999</v>
       </c>
       <c r="C266" s="5">
-        <v>33.544613999998546</v>
+        <v>33.466108999999051</v>
       </c>
       <c r="D266" s="5">
-        <v>3.8467569217997433</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>3.8375015554922731</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>10663.22982</v>
+        <v>10663.278883999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-17.831586999998763</v>
+        <v>-17.967325999999957</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.9850571823776808</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-1.9999941806858823</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>10681.076829</v>
+        <v>10681.086082</v>
       </c>
       <c r="C268" s="5">
-        <v>17.847008999999161</v>
+        <v>17.807198000000426</v>
       </c>
       <c r="D268" s="5">
-        <v>2.0270274876644345</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>2.0224548319292213</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>10707.124241</v>
+        <v>10707.013278</v>
       </c>
       <c r="C269" s="5">
-        <v>26.047411999999895</v>
+        <v>25.927196000000549</v>
       </c>
       <c r="D269" s="5">
-        <v>2.9659515683722271</v>
+        <v>2.9520770273420371</v>
       </c>
       <c r="E269" s="5">
-        <v>2.2548656813238033</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.2548409732722652</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>10748.696991000001</v>
+        <v>10748.584811999999</v>
       </c>
       <c r="C270" s="5">
-        <v>41.572750000001179</v>
+        <v>41.571533999998792</v>
       </c>
       <c r="D270" s="5">
-        <v>4.7600596595438249</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.759967829517664</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>10781.167022</v>
+        <v>10780.987203999999</v>
       </c>
       <c r="C271" s="5">
-        <v>32.470030999998926</v>
+        <v>32.402391999999963</v>
       </c>
       <c r="D271" s="5">
-        <v>3.6858394879220491</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.6780727183911344</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>10817.763580999999</v>
+        <v>10817.602998</v>
       </c>
       <c r="C272" s="5">
-        <v>36.596558999999615</v>
+        <v>36.615794000001188</v>
       </c>
       <c r="D272" s="5">
-        <v>4.1503034738078481</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.1525963234223973</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>10841.505241000001</v>
+        <v>10841.373062999999</v>
       </c>
       <c r="C273" s="5">
-        <v>23.741660000001502</v>
+        <v>23.770064999998795</v>
       </c>
       <c r="D273" s="5">
-        <v>2.66565425074059</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.6689222330641194</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>10874.785887</v>
+        <v>10874.774589000001</v>
       </c>
       <c r="C274" s="5">
-        <v>33.280645999999251</v>
+        <v>33.401526000001468</v>
       </c>
       <c r="D274" s="5">
-        <v>3.7465276204327935</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.7604135776870384</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>10910.473018999999</v>
+        <v>10910.549531000001</v>
       </c>
       <c r="C275" s="5">
-        <v>35.68713199999911</v>
+        <v>35.77494200000001</v>
       </c>
       <c r="D275" s="5">
-        <v>4.0098276844406255</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.0198775218877048</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>10919.95621</v>
+        <v>10920.123136</v>
       </c>
       <c r="C276" s="5">
-        <v>9.4831910000011703</v>
+        <v>9.5736049999995885</v>
       </c>
       <c r="D276" s="5">
-        <v>1.0480194958999434</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>1.0580522691735039</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>10964.659197999999</v>
+        <v>10964.854431</v>
       </c>
       <c r="C277" s="5">
-        <v>44.702987999999095</v>
+        <v>44.731294999999591</v>
       </c>
       <c r="D277" s="5">
-        <v>5.0245643597319978</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>5.0277394606014214</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>10990.338127999999</v>
+        <v>10990.481610999999</v>
       </c>
       <c r="C278" s="5">
-        <v>25.678930000000037</v>
+        <v>25.627179999999498</v>
       </c>
       <c r="D278" s="5">
-        <v>2.8468509690991572</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.8409886053088362</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>11015.187929</v>
+        <v>11015.217289</v>
       </c>
       <c r="C279" s="5">
-        <v>24.849801000000298</v>
+        <v>24.735678000000917</v>
       </c>
       <c r="D279" s="5">
-        <v>2.7472679481146622</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.7344583604306028</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>11053.619532000001</v>
+        <v>11053.601713</v>
       </c>
       <c r="C280" s="5">
-        <v>38.431603000000905</v>
+        <v>38.384423999999854</v>
       </c>
       <c r="D280" s="5">
-        <v>4.2680404752863277</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>4.2626885846602125</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>11078.2237</v>
+        <v>11078.138207</v>
       </c>
       <c r="C281" s="5">
-        <v>24.604167999999845</v>
+        <v>24.536493999999948</v>
       </c>
       <c r="D281" s="5">
-        <v>2.7040150967042376</v>
+        <v>2.6964910429275291</v>
       </c>
       <c r="E281" s="5">
-        <v>3.4659115804314355</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.4661853811516208</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>11073.619688000001</v>
+        <v>11073.561449000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.6040119999997842</v>
+        <v>-4.5767579999992449</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.49757106143073493</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-0.4946361280077749</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>11137.144453999999</v>
+        <v>11137.036083999999</v>
       </c>
       <c r="C283" s="5">
-        <v>63.524765999998635</v>
+        <v>63.474634999998671</v>
       </c>
       <c r="D283" s="5">
-        <v>7.1053054159807338</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>7.0995587977036534</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>11164.189735</v>
+        <v>11164.076929000001</v>
       </c>
       <c r="C284" s="5">
-        <v>27.045281000000614</v>
+        <v>27.040845000001354</v>
       </c>
       <c r="D284" s="5">
-        <v>2.9533000449559976</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>2.9528382715224399</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>11178.41654</v>
+        <v>11178.319866</v>
       </c>
       <c r="C285" s="5">
-        <v>14.22680500000024</v>
+        <v>14.242936999999074</v>
       </c>
       <c r="D285" s="5">
-        <v>1.5399533067914195</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>1.5417274424834204</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>11199.503565000001</v>
+        <v>11199.474541</v>
       </c>
       <c r="C286" s="5">
-        <v>21.087025000000722</v>
+        <v>21.15467499999977</v>
       </c>
       <c r="D286" s="5">
-        <v>2.2873210224241047</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.2947556542953551</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>11230.439257</v>
+        <v>11230.463836000001</v>
       </c>
       <c r="C287" s="5">
-        <v>30.935691999999108</v>
+        <v>30.989295000001221</v>
       </c>
       <c r="D287" s="5">
-        <v>3.3655096319543443</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.3714390334601108</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>11258.314737999999</v>
+        <v>11258.413294</v>
       </c>
       <c r="C288" s="5">
-        <v>27.875480999999127</v>
+        <v>27.94945799999914</v>
       </c>
       <c r="D288" s="5">
-        <v>3.0195644902579533</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>3.0276812129615749</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>11286.556522999999</v>
+        <v>11286.667305000001</v>
       </c>
       <c r="C289" s="5">
-        <v>28.241785000000164</v>
+        <v>28.254011000000901</v>
       </c>
       <c r="D289" s="5">
-        <v>3.0521133545057033</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>3.0534258192127073</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>11315.290488000001</v>
+        <v>11315.545253</v>
       </c>
       <c r="C290" s="5">
-        <v>28.733965000001263</v>
+        <v>28.877947999999378</v>
       </c>
       <c r="D290" s="5">
-        <v>3.0981713266001742</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.1138840786198108</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>11328.538941999999</v>
+        <v>11328.486032000001</v>
       </c>
       <c r="C291" s="5">
-        <v>13.248453999998674</v>
+        <v>12.940779000000475</v>
       </c>
       <c r="D291" s="5">
-        <v>1.4140974909463866</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.3810191274256089</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>11368.966788</v>
+        <v>11368.913027000001</v>
       </c>
       <c r="C292" s="5">
-        <v>40.4278460000005</v>
+        <v>40.426994999999806</v>
       </c>
       <c r="D292" s="5">
-        <v>4.3674688046994925</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.3673958582169048</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>11376.538494</v>
+        <v>11376.492872999999</v>
       </c>
       <c r="C293" s="5">
-        <v>7.5717060000006313</v>
+        <v>7.5798459999987244</v>
       </c>
       <c r="D293" s="5">
-        <v>0.80213122652037505</v>
+        <v>0.80300053736765964</v>
       </c>
       <c r="E293" s="5">
-        <v>2.6928034861762207</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.6931841833447878</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>11405.522134999999</v>
+        <v>11405.539085</v>
       </c>
       <c r="C294" s="5">
-        <v>28.983640999998897</v>
+        <v>29.046212000001105</v>
       </c>
       <c r="D294" s="5">
-        <v>3.1004053002372078</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>3.1072054797435689</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>11429.619445</v>
+        <v>11429.588398</v>
       </c>
       <c r="C295" s="5">
-        <v>24.097310000001016</v>
+        <v>24.049312999999529</v>
       </c>
       <c r="D295" s="5">
-        <v>2.5650005311129709</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.5598283230505725</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>11467.163033000001</v>
+        <v>11467.119060000001</v>
       </c>
       <c r="C296" s="5">
-        <v>37.543588000000454</v>
+        <v>37.53066200000103</v>
       </c>
       <c r="D296" s="5">
-        <v>4.0137125819176722</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>4.0123167327775766</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>11515.503944</v>
+        <v>11515.301901999999</v>
       </c>
       <c r="C297" s="5">
-        <v>48.340910999999323</v>
+        <v>48.182841999998345</v>
       </c>
       <c r="D297" s="5">
-        <v>5.1776676362508045</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>5.1603643797251797</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>11556.166428</v>
+        <v>11556.128724</v>
       </c>
       <c r="C298" s="5">
-        <v>40.662484000000404</v>
+        <v>40.826822000000902</v>
       </c>
       <c r="D298" s="5">
-        <v>4.3205990966528551</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>4.3384803750084133</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>11582.979022</v>
+        <v>11582.975657000001</v>
       </c>
       <c r="C299" s="5">
-        <v>26.812593999999081</v>
+        <v>26.846933000000718</v>
       </c>
       <c r="D299" s="5">
-        <v>2.8200437067887441</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>2.8237109516263903</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>11610.966552</v>
+        <v>11610.918740999999</v>
       </c>
       <c r="C300" s="5">
-        <v>27.987530000000334</v>
+        <v>27.943083999998635</v>
       </c>
       <c r="D300" s="5">
-        <v>2.9383612803309811</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.9336337498926834</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>11641.659126</v>
+        <v>11641.753854000001</v>
       </c>
       <c r="C301" s="5">
-        <v>30.692574000000604</v>
+        <v>30.835113000001002</v>
       </c>
       <c r="D301" s="5">
-        <v>3.2186221361375722</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>3.2338022173663994</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>11671.165379</v>
+        <v>11671.620440000001</v>
       </c>
       <c r="C302" s="5">
-        <v>29.50625299999956</v>
+        <v>29.866586000000098</v>
       </c>
       <c r="D302" s="5">
-        <v>3.0842061819005062</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.1223780914076738</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>11723.637906</v>
+        <v>11723.553572000001</v>
       </c>
       <c r="C303" s="5">
-        <v>52.4725269999999</v>
+        <v>51.933132000000114</v>
       </c>
       <c r="D303" s="5">
-        <v>5.530520753038326</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.4720524135353221</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>11749.698241</v>
+        <v>11749.632815999999</v>
       </c>
       <c r="C304" s="5">
-        <v>26.060335000000123</v>
+        <v>26.079243999998653</v>
       </c>
       <c r="D304" s="5">
-        <v>2.7003206846034411</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.702323709379062</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>11793.463814000001</v>
+        <v>11793.433609</v>
       </c>
       <c r="C305" s="5">
-        <v>43.765573000000586</v>
+        <v>43.80079300000034</v>
       </c>
       <c r="D305" s="5">
-        <v>4.562507399014315</v>
+        <v>4.5662805958472719</v>
       </c>
       <c r="E305" s="5">
-        <v>3.6647818685788147</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.6649320722516476</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>11804.934402000001</v>
+        <v>11805.009051000001</v>
       </c>
       <c r="C306" s="5">
-        <v>11.470588000000134</v>
+        <v>11.575442000001203</v>
       </c>
       <c r="D306" s="5">
-        <v>1.1734108237722474</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.1841981313176708</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>11808.146549999999</v>
+        <v>11808.168122999999</v>
       </c>
       <c r="C307" s="5">
-        <v>3.2121479999987059</v>
+        <v>3.1590719999985595</v>
       </c>
       <c r="D307" s="5">
-        <v>0.3270116815181412</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>0.32159830469467021</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>11800.557393999999</v>
+        <v>11800.528135</v>
       </c>
       <c r="C308" s="5">
-        <v>-7.5891560000000027</v>
+        <v>-7.6399879999989935</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.76852569025643858</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.77365354613463388</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>11818.560004000001</v>
+        <v>11818.167461999999</v>
       </c>
       <c r="C309" s="5">
-        <v>18.002610000001368</v>
+        <v>17.639326999998957</v>
       </c>
       <c r="D309" s="5">
-        <v>1.8461264626656648</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>1.8085703552587429</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>11836.696556000001</v>
+        <v>11836.642489</v>
       </c>
       <c r="C310" s="5">
-        <v>18.136551999999938</v>
+        <v>18.475027000000409</v>
       </c>
       <c r="D310" s="5">
-        <v>1.8571210600789589</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>1.8921416785143474</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>11858.908433000001</v>
+        <v>11858.884840999999</v>
       </c>
       <c r="C311" s="5">
-        <v>22.211876999999731</v>
+        <v>22.2423519999993</v>
       </c>
       <c r="D311" s="5">
-        <v>2.2752189427562408</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>2.2783834221210997</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>11893.958506000001</v>
+        <v>11893.658903</v>
       </c>
       <c r="C312" s="5">
-        <v>35.050073000000339</v>
+        <v>34.774062000000413</v>
       </c>
       <c r="D312" s="5">
-        <v>3.6049343758176811</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>3.5760942349857938</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>11897.506986</v>
+        <v>11897.52079</v>
       </c>
       <c r="C313" s="5">
-        <v>3.5484799999994721</v>
+        <v>3.8618870000009338</v>
       </c>
       <c r="D313" s="5">
-        <v>0.35859971565177506</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.3903382077168116</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>11909.163616</v>
+        <v>11910.434916</v>
       </c>
       <c r="C314" s="5">
-        <v>11.656629999999495</v>
+        <v>12.914125999999669</v>
       </c>
       <c r="D314" s="5">
-        <v>1.1820609883887778</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>1.3103404626363391</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>11928.676348999999</v>
+        <v>11928.378939</v>
       </c>
       <c r="C315" s="5">
-        <v>19.512732999999571</v>
+        <v>17.944023000000016</v>
       </c>
       <c r="D315" s="5">
-        <v>1.9839717573860494</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>1.822952053152771</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>11919.708905</v>
+        <v>11919.589979</v>
       </c>
       <c r="C316" s="5">
-        <v>-8.9674439999998867</v>
+        <v>-8.7889599999998609</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.8983856266230994</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-0.88059882735851414</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>11943.348265000001</v>
+        <v>11943.300508</v>
       </c>
       <c r="C317" s="5">
-        <v>23.639360000001034</v>
+        <v>23.710528999999951</v>
       </c>
       <c r="D317" s="5">
-        <v>2.4059906018239596</v>
+        <v>2.4133378866154631</v>
       </c>
       <c r="E317" s="5">
-        <v>1.2709111874500634</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.2707656138889911</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>11963.10663</v>
+        <v>11963.165996</v>
       </c>
       <c r="C318" s="5">
-        <v>19.758364999999685</v>
+        <v>19.865487999999459</v>
       </c>
       <c r="D318" s="5">
-        <v>2.0033717674756035</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>2.0143410407209128</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>11964.789589</v>
+        <v>11964.774342000001</v>
       </c>
       <c r="C319" s="5">
-        <v>1.6829589999997552</v>
+        <v>1.6083460000008927</v>
       </c>
       <c r="D319" s="5">
-        <v>0.16894559186519942</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>0.16144914717073355</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>11954.473083999999</v>
+        <v>11954.402626999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-10.316505000000689</v>
+        <v>-10.371715000001132</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.029793746326646</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-1.0352798745118852</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>11988.434866</v>
+        <v>11987.828767000001</v>
       </c>
       <c r="C321" s="5">
-        <v>33.961782000000312</v>
+        <v>33.426140000001396</v>
       </c>
       <c r="D321" s="5">
-        <v>3.4628874409817101</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>3.4074489331063385</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>11986.067870999999</v>
+        <v>11985.991926999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.3669950000003155</v>
+        <v>-1.8368400000017573</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.23667072659521171</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-0.18371561835817118</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>11978.71002</v>
+        <v>11978.720345</v>
       </c>
       <c r="C323" s="5">
-        <v>-7.3578509999988455</v>
+        <v>-7.2715819999993982</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.73415833406926811</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-0.72558379116508531</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>12027.547812000001</v>
+        <v>12027.122939000001</v>
       </c>
       <c r="C324" s="5">
-        <v>48.837792000000263</v>
+        <v>48.402594000001045</v>
       </c>
       <c r="D324" s="5">
-        <v>5.0036713256677023</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>4.9580833061369178</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>12035.26073</v>
+        <v>12035.365422000001</v>
       </c>
       <c r="C325" s="5">
-        <v>7.712917999999263</v>
+        <v>8.2424829999999929</v>
       </c>
       <c r="D325" s="5">
-        <v>0.77224515693510298</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>0.82549641109062044</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>12072.727605</v>
+        <v>12074.688264</v>
       </c>
       <c r="C326" s="5">
-        <v>37.466875000000073</v>
+        <v>39.322841999999582</v>
       </c>
       <c r="D326" s="5">
-        <v>3.8003417829746589</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>3.9919578854334947</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>12060.684542999999</v>
+        <v>12060.39257</v>
       </c>
       <c r="C327" s="5">
-        <v>-12.043062000000646</v>
+        <v>-14.295694000000367</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.1905054954450267</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-1.4115118823652795</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>12071.951746999999</v>
+        <v>12071.741212999999</v>
       </c>
       <c r="C328" s="5">
-        <v>11.267203999999765</v>
+        <v>11.348642999999356</v>
       </c>
       <c r="D328" s="5">
-        <v>1.1268292990233686</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.1350438043158162</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>12091.380862</v>
+        <v>12091.240577</v>
       </c>
       <c r="C329" s="5">
-        <v>19.42911500000082</v>
+        <v>19.499364000001151</v>
       </c>
       <c r="D329" s="5">
-        <v>1.9485193472280393</v>
+        <v>1.9556616407478966</v>
       </c>
       <c r="E329" s="5">
-        <v>1.2394564213940695</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.2386866503183436</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>12125.453975</v>
+        <v>12125.257820999999</v>
       </c>
       <c r="C330" s="5">
-        <v>34.073113000000376</v>
+        <v>34.017243999998755</v>
       </c>
       <c r="D330" s="5">
-        <v>3.4344661034400259</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.4287876559375485</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>12141.323331</v>
+        <v>12141.053328</v>
       </c>
       <c r="C331" s="5">
-        <v>15.869355999999243</v>
+        <v>15.795507000000725</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5818709955734311</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.5744824962350856</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>12180.832344</v>
+        <v>12180.505424999999</v>
       </c>
       <c r="C332" s="5">
-        <v>39.509013000000778</v>
+        <v>39.452096999999412</v>
       </c>
       <c r="D332" s="5">
-        <v>3.9755652722869739</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.9698252695666625</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>12188.92504</v>
+        <v>12188.278942999999</v>
       </c>
       <c r="C333" s="5">
-        <v>8.0926959999997052</v>
+        <v>7.7735179999999673</v>
       </c>
       <c r="D333" s="5">
-        <v>0.80017517134387539</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.76852590911555829</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>12211.414182</v>
+        <v>12211.276099000001</v>
       </c>
       <c r="C334" s="5">
-        <v>22.489142000000356</v>
+        <v>22.997156000001269</v>
       </c>
       <c r="D334" s="5">
-        <v>2.2366631082205934</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>2.287835788301229</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>12240.923788</v>
+        <v>12241.092658</v>
       </c>
       <c r="C335" s="5">
-        <v>29.509605999999621</v>
+        <v>29.816558999998961</v>
       </c>
       <c r="D335" s="5">
-        <v>2.9387256785345262</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.9697394410884259</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>12226.544228999999</v>
+        <v>12226.486405</v>
       </c>
       <c r="C336" s="5">
-        <v>-14.379559000000881</v>
+        <v>-14.606252999999924</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.400582207120582</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-1.4224982153304699</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>12239.174093</v>
+        <v>12239.528447000001</v>
       </c>
       <c r="C337" s="5">
-        <v>12.629864000000453</v>
+        <v>13.042042000000947</v>
       </c>
       <c r="D337" s="5">
-        <v>1.2466515899767439</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>1.2875814304016853</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>12258.769017000001</v>
+        <v>12261.68636</v>
       </c>
       <c r="C338" s="5">
-        <v>19.594924000000901</v>
+        <v>22.157912999999098</v>
       </c>
       <c r="D338" s="5">
-        <v>1.9382083600851807</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>2.1941899549193344</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>12291.871965</v>
+        <v>12291.551683</v>
       </c>
       <c r="C339" s="5">
-        <v>33.102947999999742</v>
+        <v>29.865322999999989</v>
       </c>
       <c r="D339" s="5">
-        <v>3.288980405308517</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.9622681499498649</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>12316.841296000001</v>
+        <v>12316.268642000001</v>
       </c>
       <c r="C340" s="5">
-        <v>24.969331000000238</v>
+        <v>24.716959000001225</v>
       </c>
       <c r="D340" s="5">
-        <v>2.4650630269572371</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.4399360448480234</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>12342.392733999999</v>
+        <v>12341.857975000001</v>
       </c>
       <c r="C341" s="5">
-        <v>25.551437999998598</v>
+        <v>25.589332999999897</v>
       </c>
       <c r="D341" s="5">
-        <v>2.5180157852088492</v>
+        <v>2.521911592608217</v>
       </c>
       <c r="E341" s="5">
-        <v>2.0759570380324721</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.0727186462299541</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>12350.69126</v>
+        <v>12349.926809000001</v>
       </c>
       <c r="C342" s="5">
-        <v>8.2985260000004928</v>
+        <v>8.068833999999697</v>
       </c>
       <c r="D342" s="5">
-        <v>0.80982183844626743</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.78736064642144221</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>12394.532331</v>
+        <v>12393.708721999999</v>
       </c>
       <c r="C343" s="5">
-        <v>43.841071000000738</v>
+        <v>43.781912999998895</v>
       </c>
       <c r="D343" s="5">
-        <v>4.3437763939286222</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>4.3380740314754584</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>12437.465843</v>
+        <v>12436.698043</v>
       </c>
       <c r="C344" s="5">
-        <v>42.93351199999961</v>
+        <v>42.989321000000928</v>
       </c>
       <c r="D344" s="5">
-        <v>4.2368015083767752</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.2427017080943763</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>12448.702249</v>
+        <v>12447.987805999999</v>
       </c>
       <c r="C345" s="5">
-        <v>11.236405999999988</v>
+        <v>11.289762999998857</v>
       </c>
       <c r="D345" s="5">
-        <v>1.0895216374797512</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>1.0947890999908561</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>12485.237659</v>
+        <v>12485.139827000001</v>
       </c>
       <c r="C346" s="5">
-        <v>36.535410000000411</v>
+        <v>37.152021000001696</v>
       </c>
       <c r="D346" s="5">
-        <v>3.5792613691610242</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.6408763246142062</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>12524.747894</v>
+        <v>12525.386621</v>
       </c>
       <c r="C347" s="5">
-        <v>39.510234999999739</v>
+        <v>40.246793999998772</v>
       </c>
       <c r="D347" s="5">
-        <v>3.8642646571188655</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>3.9376167297850317</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>12545.432395</v>
+        <v>12546.391374000001</v>
       </c>
       <c r="C348" s="5">
-        <v>20.684500999999727</v>
+        <v>21.004753000001074</v>
       </c>
       <c r="D348" s="5">
-        <v>1.999888928406679</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.0310342585178276</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>12579.776926</v>
+        <v>12581.217312000001</v>
       </c>
       <c r="C349" s="5">
-        <v>34.344531000000643</v>
+        <v>34.825937999999951</v>
       </c>
       <c r="D349" s="5">
-        <v>3.3350528631521215</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.3822538644437961</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>12589.896079</v>
+        <v>12593.486435999999</v>
       </c>
       <c r="C350" s="5">
-        <v>10.119152999999642</v>
+        <v>12.269123999998556</v>
       </c>
       <c r="D350" s="5">
-        <v>0.96956018104930042</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>1.1765295194676728</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>12613.125886</v>
+        <v>12612.874639</v>
       </c>
       <c r="C351" s="5">
-        <v>23.22980699999971</v>
+        <v>19.388203000000431</v>
       </c>
       <c r="D351" s="5">
-        <v>2.236746223596553</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.8631743733396933</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>12636.941374</v>
+        <v>12635.850992</v>
       </c>
       <c r="C352" s="5">
-        <v>23.815488000000187</v>
+        <v>22.976353000000017</v>
       </c>
       <c r="D352" s="5">
-        <v>2.2894598467107397</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.2080257025566485</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>12661.407723</v>
+        <v>12659.609621</v>
       </c>
       <c r="C353" s="5">
-        <v>24.466349000000264</v>
+        <v>23.758628999999928</v>
       </c>
       <c r="D353" s="5">
-        <v>2.348217130624497</v>
+        <v>2.2797869093188483</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5847094309452645</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.5745851770750061</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>12676.515416</v>
+        <v>12674.824842</v>
       </c>
       <c r="C354" s="5">
-        <v>15.107692999999927</v>
+        <v>15.215221000000383</v>
       </c>
       <c r="D354" s="5">
-        <v>1.4412837951633284</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>1.4518174767118364</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>12713.544293999999</v>
+        <v>12712.151964999999</v>
       </c>
       <c r="C355" s="5">
-        <v>37.028877999999168</v>
+        <v>37.327122999999119</v>
       </c>
       <c r="D355" s="5">
-        <v>3.5621406096316477</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.5917845376641333</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>12728.231446</v>
+        <v>12726.475522999999</v>
       </c>
       <c r="C356" s="5">
-        <v>14.687152000000424</v>
+        <v>14.323558000000048</v>
       </c>
       <c r="D356" s="5">
-        <v>1.3951261295041428</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.3605241376136945</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>12751.67438</v>
+        <v>12751.177018</v>
       </c>
       <c r="C357" s="5">
-        <v>23.442934000000605</v>
+        <v>24.701495000001159</v>
       </c>
       <c r="D357" s="5">
-        <v>2.2326941617054619</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.3541697425745189</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>12781.728321000001</v>
+        <v>12781.976876000001</v>
       </c>
       <c r="C358" s="5">
-        <v>30.053941000000123</v>
+        <v>30.799858000000313</v>
       </c>
       <c r="D358" s="5">
-        <v>2.8651860320991762</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>2.9373614171983586</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>12800.036525</v>
+        <v>12801.476764999999</v>
       </c>
       <c r="C359" s="5">
-        <v>18.308203999999023</v>
+        <v>19.499888999998802</v>
       </c>
       <c r="D359" s="5">
-        <v>1.7324537713268251</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.8461314348944047</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>12832.491249000001</v>
+        <v>12834.669458</v>
       </c>
       <c r="C360" s="5">
-        <v>32.454724000001079</v>
+        <v>33.192693000000872</v>
       </c>
       <c r="D360" s="5">
-        <v>3.085412780019392</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.1562137197011619</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>12860.567934999999</v>
+        <v>12863.659851</v>
       </c>
       <c r="C361" s="5">
-        <v>28.076685999998517</v>
+        <v>28.99039300000004</v>
       </c>
       <c r="D361" s="5">
-        <v>2.6573509571702791</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>2.7444356920979907</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>12872.314387</v>
+        <v>12877.658712</v>
       </c>
       <c r="C362" s="5">
-        <v>11.746452000001227</v>
+        <v>13.998861000000034</v>
       </c>
       <c r="D362" s="5">
-        <v>1.1015663482220273</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.3137431352218787</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>12880.313249999999</v>
+        <v>12878.806821</v>
       </c>
       <c r="C363" s="5">
-        <v>7.9988629999988916</v>
+        <v>1.1481089999997494</v>
       </c>
       <c r="D363" s="5">
-        <v>0.74823443875062789</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.10703860120577779</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>12915.904796999999</v>
+        <v>12913.678744000001</v>
       </c>
       <c r="C364" s="5">
-        <v>35.591546999999991</v>
+        <v>34.871923000000606</v>
       </c>
       <c r="D364" s="5">
-        <v>3.3667637653480353</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>3.2980660992310673</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>12922.339126000001</v>
+        <v>12919.047490999999</v>
       </c>
       <c r="C365" s="5">
-        <v>6.4343290000015259</v>
+        <v>5.3687469999986206</v>
       </c>
       <c r="D365" s="5">
-        <v>0.59944585417193164</v>
+        <v>0.50003165013636774</v>
       </c>
       <c r="E365" s="5">
-        <v>2.0608403797470976</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.0493354674194553</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>12957.490442</v>
+        <v>12954.874916000001</v>
       </c>
       <c r="C366" s="5">
-        <v>35.151315999999497</v>
+        <v>35.827425000001313</v>
       </c>
       <c r="D366" s="5">
-        <v>3.3135192054818852</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>3.3791012442162538</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>12973.939711999999</v>
+        <v>12972.104227</v>
       </c>
       <c r="C367" s="5">
-        <v>16.44926999999916</v>
+        <v>17.229310999999143</v>
       </c>
       <c r="D367" s="5">
-        <v>1.5340570960246547</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>1.6076634296644299</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>12909.829186999999</v>
+        <v>12907.377207</v>
       </c>
       <c r="C368" s="5">
-        <v>-64.110525000000052</v>
+        <v>-64.727020000000266</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.7712463802540697</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-5.8260314655748218</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>11524.893721</v>
+        <v>11524.842576999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-1384.935465999999</v>
+        <v>-1382.5346300000001</v>
       </c>
       <c r="D369" s="5">
-        <v>-74.37893388295376</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-74.321834296757601</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>11763.74741</v>
+        <v>11764.580142000001</v>
       </c>
       <c r="C370" s="5">
-        <v>238.85368899999958</v>
+        <v>239.73756500000127</v>
       </c>
       <c r="D370" s="5">
-        <v>27.910188773851296</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>28.025702650820161</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>11991.56129</v>
+        <v>11993.610782</v>
       </c>
       <c r="C371" s="5">
-        <v>227.8138799999997</v>
+        <v>229.03063999999904</v>
       </c>
       <c r="D371" s="5">
-        <v>25.881088164455512</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>26.032404172866762</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>12017.284899</v>
+        <v>12020.261350999999</v>
       </c>
       <c r="C372" s="5">
-        <v>25.723609000000579</v>
+        <v>26.65056899999945</v>
       </c>
       <c r="D372" s="5">
-        <v>2.6047601438787371</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>2.6993071584233919</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>12097.726053</v>
+        <v>12102.163157999999</v>
       </c>
       <c r="C373" s="5">
-        <v>80.441154000000097</v>
+        <v>81.90180700000019</v>
       </c>
       <c r="D373" s="5">
-        <v>8.3349689445842543</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>8.4898525320890705</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>12166.283079000001</v>
+        <v>12172.64285</v>
       </c>
       <c r="C374" s="5">
-        <v>68.557026000000405</v>
+        <v>70.479692000000796</v>
       </c>
       <c r="D374" s="5">
-        <v>7.0163305496487638</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>7.2167192397541768</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>12262.641304999999</v>
+        <v>12259.701132</v>
       </c>
       <c r="C375" s="5">
-        <v>96.358225999998467</v>
+        <v>87.058281999999963</v>
       </c>
       <c r="D375" s="5">
-        <v>9.9292569176918644</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>8.9281276041460735</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>12301.4357</v>
+        <v>12298.347892</v>
       </c>
       <c r="C376" s="5">
-        <v>38.794395000000804</v>
+        <v>38.646759999999631</v>
       </c>
       <c r="D376" s="5">
-        <v>3.863107462473514</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>3.8490893005913573</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>12358.306194000001</v>
+        <v>12353.935861</v>
       </c>
       <c r="C377" s="5">
-        <v>56.87049400000069</v>
+        <v>55.587969000000157</v>
       </c>
       <c r="D377" s="5">
-        <v>5.6909506922173447</v>
+        <v>5.5608352740758704</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.3647897373715772</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-4.3742515103662445</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>12396.201201</v>
+        <v>12393.100605</v>
       </c>
       <c r="C378" s="5">
-        <v>37.895006999999168</v>
+        <v>39.1647439999997</v>
       </c>
       <c r="D378" s="5">
-        <v>3.742326732183221</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>3.8713069015666068</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>12360.798455</v>
+        <v>12359.01744</v>
       </c>
       <c r="C379" s="5">
-        <v>-35.402745999999752</v>
+        <v>-34.083165000000008</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.3737992891572199</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-3.2507430855923558</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>12494.848478</v>
+        <v>12492.18945</v>
       </c>
       <c r="C380" s="5">
-        <v>134.05002299999978</v>
+        <v>133.17201000000023</v>
       </c>
       <c r="D380" s="5">
-        <v>13.818700831810403</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>13.724857614861662</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>12549.264327999999</v>
+        <v>12549.911470999999</v>
       </c>
       <c r="C381" s="5">
-        <v>54.415849999999409</v>
+        <v>57.722020999999586</v>
       </c>
       <c r="D381" s="5">
-        <v>5.3530899003345178</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>5.6878843415979485</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>12608.088374000001</v>
+        <v>12609.632372</v>
       </c>
       <c r="C382" s="5">
-        <v>58.824046000001545</v>
+        <v>59.720901000000595</v>
       </c>
       <c r="D382" s="5">
-        <v>5.7722460633684802</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>5.862258286554467</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>12665.88387</v>
+        <v>12668.555743999999</v>
       </c>
       <c r="C383" s="5">
-        <v>57.79549599999882</v>
+        <v>58.92337199999929</v>
       </c>
       <c r="D383" s="5">
-        <v>5.6416292031052917</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>5.7538482237812216</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>12787.377709</v>
+        <v>12790.477010000001</v>
       </c>
       <c r="C384" s="5">
-        <v>121.49383900000066</v>
+        <v>121.9212660000012</v>
       </c>
       <c r="D384" s="5">
-        <v>12.137765885410889</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.180046633379927</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>12807.160330999999</v>
+        <v>12811.995602000001</v>
       </c>
       <c r="C385" s="5">
-        <v>19.78262199999881</v>
+        <v>21.518592000000353</v>
       </c>
       <c r="D385" s="5">
-        <v>1.8723292870286512</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>2.0376560813182287</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>12864.452668</v>
+        <v>12870.929416999999</v>
       </c>
       <c r="C386" s="5">
-        <v>57.292337000000771</v>
+        <v>58.933814999998503</v>
       </c>
       <c r="D386" s="5">
-        <v>5.5022213537388565</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>5.6616852732690459</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>13008.686467</v>
+        <v>13004.166079000001</v>
       </c>
       <c r="C387" s="5">
-        <v>144.23379899999964</v>
+        <v>133.23666200000116</v>
       </c>
       <c r="D387" s="5">
-        <v>14.315625597756366</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>13.15433163255908</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>13057.900555</v>
+        <v>13054.092420999999</v>
       </c>
       <c r="C388" s="5">
-        <v>49.214088000000629</v>
+        <v>49.92634199999884</v>
       </c>
       <c r="D388" s="5">
-        <v>4.6354685952062269</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>4.7056481201339428</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>13128.139685</v>
+        <v>13124.050361</v>
       </c>
       <c r="C389" s="5">
-        <v>70.239129999999932</v>
+        <v>69.957940000000235</v>
       </c>
       <c r="D389" s="5">
-        <v>6.6492943515481295</v>
+        <v>6.6238749078163295</v>
       </c>
       <c r="E389" s="5">
-        <v>6.2292799588810732</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>6.2337582829061322</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>13132.33995</v>
+        <v>13129.415897000001</v>
       </c>
       <c r="C390" s="5">
-        <v>4.2002649999994901</v>
+        <v>5.3655360000011569</v>
       </c>
       <c r="D390" s="5">
-        <v>0.38460870958878512</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>0.49170344220270668</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>13235.088513000001</v>
+        <v>13233.577647</v>
       </c>
       <c r="C391" s="5">
-        <v>102.74856300000101</v>
+        <v>104.1617499999993</v>
       </c>
       <c r="D391" s="5">
-        <v>9.8036565063959848</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>9.9467438661177354</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>13276.795353</v>
+        <v>13275.054658999999</v>
       </c>
       <c r="C392" s="5">
-        <v>41.70683999999892</v>
+        <v>41.477011999999377</v>
       </c>
       <c r="D392" s="5">
-        <v>3.8477120002618825</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>3.8265865657525211</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>13366.689569</v>
+        <v>13367.863066</v>
       </c>
       <c r="C393" s="5">
-        <v>89.894216000000597</v>
+        <v>92.808407000000443</v>
       </c>
       <c r="D393" s="5">
-        <v>8.4344323999509196</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>8.7196494141722258</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>13405.483043</v>
+        <v>13407.515648000001</v>
       </c>
       <c r="C394" s="5">
-        <v>38.79347400000006</v>
+        <v>39.652582000000621</v>
       </c>
       <c r="D394" s="5">
-        <v>3.5388334252510534</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.6181637150608958</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>13420.289219</v>
+        <v>13423.012220000001</v>
       </c>
       <c r="C395" s="5">
-        <v>14.80617600000005</v>
+        <v>15.496572000000015</v>
       </c>
       <c r="D395" s="5">
-        <v>1.333464878730406</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>1.3958258167969584</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>13550.653851999999</v>
+        <v>13553.497672</v>
       </c>
       <c r="C396" s="5">
-        <v>130.36463299999923</v>
+        <v>130.48545199999899</v>
       </c>
       <c r="D396" s="5">
-        <v>12.300195792100443</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>12.309579052444541</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>13589.777963</v>
+        <v>13593.292455000001</v>
       </c>
       <c r="C397" s="5">
-        <v>39.124111000000994</v>
+        <v>39.794783000001189</v>
       </c>
       <c r="D397" s="5">
-        <v>3.520250660497326</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.580809831173859</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>13643.87125</v>
+        <v>13647.585273000001</v>
       </c>
       <c r="C398" s="5">
-        <v>54.093286999999691</v>
+        <v>54.292817999999897</v>
       </c>
       <c r="D398" s="5">
-        <v>4.8824968967456028</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.8996092028246396</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>13669.834459</v>
+        <v>13664.916687000001</v>
       </c>
       <c r="C399" s="5">
-        <v>25.963208999999551</v>
+        <v>17.331414000000223</v>
       </c>
       <c r="D399" s="5">
-        <v>2.307556750026718</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>1.5345994491068993</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>13693.678212000001</v>
+        <v>13690.988370999999</v>
       </c>
       <c r="C400" s="5">
-        <v>23.843753000001016</v>
+        <v>26.071683999998641</v>
       </c>
       <c r="D400" s="5">
-        <v>2.1133100080761746</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>2.3136929147784757</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>13713.098093000001</v>
+        <v>13710.41936</v>
       </c>
       <c r="C401" s="5">
-        <v>19.419880999999805</v>
+        <v>19.430989000000409</v>
       </c>
       <c r="D401" s="5">
-        <v>1.7151335556110814</v>
+        <v>1.7164620651802576</v>
       </c>
       <c r="E401" s="5">
-        <v>4.4557600850969381</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.4678965934364268</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>13796.563155</v>
+        <v>13794.631675000001</v>
       </c>
       <c r="C402" s="5">
-        <v>83.465061999999307</v>
+        <v>84.212315000000672</v>
       </c>
       <c r="D402" s="5">
-        <v>7.5533564541878206</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>7.6248213767607931</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>13822.699339999999</v>
+        <v>13821.954777999999</v>
       </c>
       <c r="C403" s="5">
-        <v>26.136184999999386</v>
+        <v>27.32310299999881</v>
       </c>
       <c r="D403" s="5">
-        <v>2.2971138133243807</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.4029114169543231</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>13859.787764999999</v>
+        <v>13859.062927000001</v>
       </c>
       <c r="C404" s="5">
-        <v>37.088424999999916</v>
+        <v>37.108149000001504</v>
       </c>
       <c r="D404" s="5">
-        <v>3.2677272906892485</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.2696695701499134</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>13861.84656</v>
+        <v>13863.260655</v>
       </c>
       <c r="C405" s="5">
-        <v>2.0587950000008277</v>
+        <v>4.1977279999991879</v>
       </c>
       <c r="D405" s="5">
-        <v>0.17839908309489338</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>0.36407032613878787</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>13890.513099</v>
+        <v>13892.621718</v>
       </c>
       <c r="C406" s="5">
-        <v>28.66653899999983</v>
+        <v>29.361063000000286</v>
       </c>
       <c r="D406" s="5">
-        <v>2.5100424778143227</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.5712999031116679</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>13939.057441000001</v>
+        <v>13941.63883</v>
       </c>
       <c r="C407" s="5">
-        <v>48.544342000001052</v>
+        <v>49.017111999999543</v>
       </c>
       <c r="D407" s="5">
-        <v>4.2752963813780021</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>4.3170765555281765</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>13924.067138</v>
+        <v>13926.167796</v>
       </c>
       <c r="C408" s="5">
-        <v>-14.990303000000495</v>
+        <v>-15.471034000000145</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.2828949645929177</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.3235423016748182</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>13948.971315999999</v>
+        <v>13950.700671000001</v>
       </c>
       <c r="C409" s="5">
-        <v>24.904177999998865</v>
+        <v>24.532875000000786</v>
       </c>
       <c r="D409" s="5">
-        <v>2.1675244808010419</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>2.1345693410197208</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>13988.391769</v>
+        <v>13988.642040999999</v>
       </c>
       <c r="C410" s="5">
-        <v>39.420453000000634</v>
+        <v>37.941369999998642</v>
       </c>
       <c r="D410" s="5">
-        <v>3.444467689786368</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>3.3128728897241499</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>13990.215711999999</v>
+        <v>13984.251926999999</v>
       </c>
       <c r="C411" s="5">
-        <v>1.8239429999994172</v>
+        <v>-4.3901139999998122</v>
       </c>
       <c r="D411" s="5">
-        <v>0.15657996670228602</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-0.37595164868858832</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>13999.467747000001</v>
+        <v>13998.747085999999</v>
       </c>
       <c r="C412" s="5">
-        <v>9.2520350000013423</v>
+        <v>14.495159000000058</v>
       </c>
       <c r="D412" s="5">
-        <v>0.79647905087931736</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.2509569723031744</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>14022.772539</v>
+        <v>14021.9126</v>
       </c>
       <c r="C413" s="5">
-        <v>23.304791999998997</v>
+        <v>23.165514000000258</v>
       </c>
       <c r="D413" s="5">
-        <v>2.0160213180666631</v>
+        <v>2.0039670713879021</v>
       </c>
       <c r="E413" s="5">
-        <v>2.2582383929571348</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.2719453856296923</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>14051.550479</v>
+        <v>14051.064236</v>
       </c>
       <c r="C414" s="5">
-        <v>28.777939999999944</v>
+        <v>29.151636000000508</v>
       </c>
       <c r="D414" s="5">
-        <v>2.4906626414241684</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.523532387861116</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>14072.46674</v>
+        <v>14072.516278999999</v>
       </c>
       <c r="C415" s="5">
-        <v>20.916261000000304</v>
+        <v>21.452042999999321</v>
       </c>
       <c r="D415" s="5">
-        <v>1.800941816396695</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>1.8475265186379097</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>14092.803599000001</v>
+        <v>14092.857986000001</v>
       </c>
       <c r="C416" s="5">
-        <v>20.336859000000914</v>
+        <v>20.341707000001406</v>
       </c>
       <c r="D416" s="5">
-        <v>1.7480333605426113</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.7484471797287959</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>14098.621042999999</v>
+        <v>14100.002469999999</v>
       </c>
       <c r="C417" s="5">
-        <v>5.8174439999984315</v>
+        <v>7.1444839999985561</v>
       </c>
       <c r="D417" s="5">
-        <v>0.49648062654132907</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.61004844667276181</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>14126.123003999999</v>
+        <v>14128.227434</v>
       </c>
       <c r="C418" s="5">
-        <v>27.501960999999937</v>
+        <v>28.224964000000909</v>
       </c>
       <c r="D418" s="5">
-        <v>2.3660994932327428</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.4287481925679755</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>14142.517467</v>
+        <v>14144.828582</v>
       </c>
       <c r="C419" s="5">
-        <v>16.394463000000542</v>
+        <v>16.601147999999739</v>
       </c>
       <c r="D419" s="5">
-        <v>1.4016174991990926</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>1.4191892740176293</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>14116.855073000001</v>
+        <v>14118.466527</v>
       </c>
       <c r="C420" s="5">
-        <v>-25.66239399999904</v>
+        <v>-26.3620549999996</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.1558671967940146</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-2.2136856152166873</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>14183.133425</v>
+        <v>14183.593269000001</v>
       </c>
       <c r="C421" s="5">
-        <v>66.278351999999359</v>
+        <v>65.126742000000377</v>
       </c>
       <c r="D421" s="5">
-        <v>5.7817597328936765</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>5.6780727185162805</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>14205.502945</v>
+        <v>14203.353746999999</v>
       </c>
       <c r="C422" s="5">
-        <v>22.369520000000193</v>
+        <v>19.760477999998329</v>
       </c>
       <c r="D422" s="5">
-        <v>1.9091343548345518</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.6847013737917527</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>14222.348158000001</v>
+        <v>14214.539795999999</v>
       </c>
       <c r="C423" s="5">
-        <v>16.845213000000513</v>
+        <v>11.186048999999912</v>
       </c>
       <c r="D423" s="5">
-        <v>1.4323052207935172</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>0.94918116952535936</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>14240.353145999999</v>
+        <v>14242.163882999999</v>
       </c>
       <c r="C424" s="5">
-        <v>18.004987999998775</v>
+        <v>27.624087000000145</v>
       </c>
       <c r="D424" s="5">
-        <v>1.5297797706891103</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>2.3571303100306862</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>14259.953004999999</v>
+        <v>14260.000438999999</v>
       </c>
       <c r="C425" s="5">
-        <v>19.599858999999924</v>
+        <v>17.836556000000201</v>
       </c>
       <c r="D425" s="5">
-        <v>1.6641929203639272</v>
+        <v>1.5132472825282628</v>
       </c>
       <c r="E425" s="5">
-        <v>1.691394945902136</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.6979697833803264</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>14273.436684</v>
+        <v>14274.059612999999</v>
       </c>
       <c r="C426" s="5">
-        <v>13.483679000000848</v>
+        <v>14.059173999999985</v>
       </c>
       <c r="D426" s="5">
-        <v>1.140594808444928</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>1.1895367010927638</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>14282.859759999999</v>
+        <v>14283.442996</v>
       </c>
       <c r="C427" s="5">
-        <v>9.4230759999991278</v>
+        <v>9.3833830000003218</v>
       </c>
       <c r="D427" s="5">
-        <v>0.79510213416402742</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>0.7917061143984272</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>14287.249248</v>
+        <v>14287.343541</v>
       </c>
       <c r="C428" s="5">
-        <v>4.3894880000007106</v>
+        <v>3.9005450000004203</v>
       </c>
       <c r="D428" s="5">
-        <v>0.36941468503557395</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.32819051445565073</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>14311.136038000001</v>
+        <v>14312.560605999999</v>
       </c>
       <c r="C429" s="5">
-        <v>23.886790000000474</v>
+        <v>25.217064999998911</v>
       </c>
       <c r="D429" s="5">
-        <v>2.0248265440076629</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>2.1386736799504646</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>14318.324780000001</v>
+        <v>14320.456267</v>
       </c>
       <c r="C430" s="5">
-        <v>7.1887420000002749</v>
+        <v>7.895661000000473</v>
       </c>
       <c r="D430" s="5">
-        <v>0.60444979056699655</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.66400374623876157</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>14282.440111</v>
+        <v>14284.944874999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-35.88466900000094</v>
+        <v>-35.511392000000342</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.966336317418905</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-2.9354687595402829</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>14304.510612</v>
+        <v>14305.575021000001</v>
       </c>
       <c r="C432" s="5">
-        <v>22.070501000000149</v>
+        <v>20.630146000001332</v>
       </c>
       <c r="D432" s="5">
-        <v>1.8701888137334421</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>1.7468575662004326</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>14309.370269999999</v>
+        <v>14309.855003999999</v>
       </c>
       <c r="C433" s="5">
-        <v>4.8596579999993992</v>
+        <v>4.2799829999985377</v>
       </c>
       <c r="D433" s="5">
-        <v>0.40843748450558603</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.3596108028196987</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>14308.647999000001</v>
+        <v>14305.861586000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.72227099999872735</v>
+        <v>-3.9934179999982007</v>
       </c>
       <c r="D434" s="5">
-        <v>-6.0553651805439479E-2</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-0.33436769085161133</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>14311.878153</v>
+        <v>14335.648809</v>
       </c>
       <c r="C435" s="5">
-        <v>3.2301539999989473</v>
+        <v>29.787222999999358</v>
       </c>
       <c r="D435" s="5">
-        <v>0.2712346517241393</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>2.527416280319561</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>14320.473958</v>
+        <v>14336.940449</v>
       </c>
       <c r="C436" s="5">
-        <v>8.595805000000837</v>
+        <v>1.291639999999461</v>
       </c>
       <c r="D436" s="5">
-        <v>0.72311320610216612</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.1081734309250848</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>14346.458339000001</v>
+        <v>14355.058483000001</v>
       </c>
       <c r="C437" s="5">
-        <v>25.984381000000212</v>
+        <v>18.118034000000989</v>
       </c>
       <c r="D437" s="5">
-        <v>2.1992517032054515</v>
+        <v>1.5270618553137938</v>
       </c>
       <c r="E437" s="5">
-        <v>0.60663126989037863</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.66660617863674165</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>14359.121259</v>
+        <v>14368.237596999999</v>
       </c>
       <c r="C438" s="5">
-        <v>12.662919999998849</v>
+        <v>13.179113999998663</v>
       </c>
       <c r="D438" s="5">
-        <v>1.0643385935573013</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>1.1072778571282083</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>14361.629172999999</v>
+        <v>14370.052255000001</v>
       </c>
       <c r="C439" s="5">
-        <v>2.5079139999998006</v>
+        <v>1.8146580000011454</v>
       </c>
       <c r="D439" s="5">
-        <v>0.20978926109358476</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.15166110964295321</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>14401.365631999999</v>
+        <v>14409.749576</v>
       </c>
       <c r="C440" s="5">
-        <v>39.736458999999741</v>
+        <v>39.697320999999647</v>
       </c>
       <c r="D440" s="5">
-        <v>3.3712136716923302</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>3.3658384211925574</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>14419.915445000001</v>
+        <v>14436.448086</v>
       </c>
       <c r="C441" s="5">
-        <v>18.54981300000145</v>
+        <v>26.698510000000169</v>
       </c>
       <c r="D441" s="5">
-        <v>1.5566683549770532</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>2.246168149516703</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>14452.062511</v>
+      </c>
+      <c r="C442" s="5">
+        <v>15.614424999999756</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.305665838023029</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5">
+        <v>14494.118813999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>42.056302999999389</v>
+      </c>
+      <c r="D443" s="5">
+        <v>3.5485038316762418</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE4D6891-4532-44F7-AA98-B70AA465D640}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{297E45B8-6855-41EC-BA2E-45F6DD1CDC4A}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{770B5515-2B64-4B1A-AE0A-F2F902DA232B}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE000000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>