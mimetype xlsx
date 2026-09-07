--- v6 (2026-07-28)
+++ v7 (2026-09-07)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1F8CBD0F-C207-4D09-B6E7-390ECDF3EC9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4796D7D8-FA15-4089-8107-A507F7050952}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{B12BCF89-8961-4751-A827-1E9EE31AC97B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5EAA46E9-3114-4F8D-84C5-743D8B876046}"/>
   </bookViews>
   <sheets>
     <sheet name="AE000000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Total Nonfarm</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{359D638B-3368-4CAC-B077-D30A30E041F0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64A85C14-0623-43F1-A0A7-44FECF19C869}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>7021.4701260000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>7031.3949666999997</v>
+        <v>7031.3949670000002</v>
       </c>
       <c r="C7" s="5">
-        <v>9.9248406999995495</v>
+        <v>9.9248410000000149</v>
       </c>
       <c r="D7" s="5">
-        <v>1.7094477410043885</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>1.7094477930787777</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>7048.4670501999999</v>
+        <v>7048.4670500000002</v>
       </c>
       <c r="C8" s="5">
-        <v>17.07208350000019</v>
+        <v>17.072083000000021</v>
       </c>
       <c r="D8" s="5">
-        <v>2.9527996899476605</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>2.9527996021815106</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>7075.2183444000002</v>
+        <v>7075.2183439999999</v>
       </c>
       <c r="C9" s="5">
-        <v>26.751294200000302</v>
+        <v>26.751293999999689</v>
       </c>
       <c r="D9" s="5">
-        <v>4.6506853144067772</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>4.6506852790425768</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>7119.0219973000003</v>
+        <v>7119.0219969999998</v>
       </c>
       <c r="C10" s="5">
-        <v>43.803652900000088</v>
+        <v>43.80365299999994</v>
       </c>
       <c r="D10" s="5">
-        <v>7.6876390228954206</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>7.6876390414969187</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>7137.1165534000002</v>
+        <v>7137.1165529999998</v>
       </c>
       <c r="C11" s="5">
-        <v>18.094556099999863</v>
+        <v>18.094556000000011</v>
       </c>
       <c r="D11" s="5">
-        <v>3.09306479188729</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>3.0930647746859163</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>7158.6262613999997</v>
+        <v>7158.6262610000003</v>
       </c>
       <c r="C12" s="5">
-        <v>21.509707999999591</v>
+        <v>21.509708000000501</v>
       </c>
       <c r="D12" s="5">
-        <v>3.6770908098703314</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>3.6770908100799193</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>7156.8092748999998</v>
+        <v>7156.8092749999996</v>
       </c>
       <c r="C13" s="5">
-        <v>-1.8169864999999845</v>
+        <v>-1.8169860000007247</v>
       </c>
       <c r="D13" s="5">
-        <v>-0.30415647968080606</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-0.30415639611670597</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>7185.2119919999996</v>
       </c>
       <c r="C14" s="5">
-        <v>28.402717099999791</v>
+        <v>28.402716999999939</v>
       </c>
       <c r="D14" s="5">
-        <v>4.8676917410390264</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>4.8676917234553807</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>7183.1272032999996</v>
+        <v>7183.127203</v>
       </c>
       <c r="C15" s="5">
-        <v>-2.0847886999999901</v>
+        <v>-2.0847889999995459</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.3476248095513057</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-0.3476248594943554</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>7194.9343240999997</v>
+        <v>7194.9343239999998</v>
       </c>
       <c r="C16" s="5">
-        <v>11.807120800000121</v>
+        <v>11.807120999999825</v>
       </c>
       <c r="D16" s="5">
-        <v>1.9904061162367093</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9904061503413173</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>7186.9882442999997</v>
+        <v>7186.9882440000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-7.9460798000000068</v>
+        <v>-7.9460799999997107</v>
       </c>
       <c r="D17" s="5">
-        <v>-1.3172586116715901</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3172586446435375</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>7169.7791514</v>
+        <v>7169.7791509999997</v>
       </c>
       <c r="C18" s="5">
-        <v>-17.209092899999632</v>
+        <v>-17.209093000000394</v>
       </c>
       <c r="D18" s="5">
-        <v>-2.8358339944211997</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8358340108003421</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>7179.4954866999997</v>
+        <v>7179.4954870000001</v>
       </c>
       <c r="C19" s="5">
-        <v>9.7163352999996278</v>
+        <v>9.7163360000004104</v>
       </c>
       <c r="D19" s="5">
-        <v>1.6383908846765882</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6383910036857241</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>7189.3656959999998</v>
       </c>
       <c r="C20" s="5">
-        <v>9.8702093000001696</v>
+        <v>9.8702089999997042</v>
       </c>
       <c r="D20" s="5">
-        <v>1.6622645030718752</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6622644520954744</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>7175.1592208000002</v>
+        <v>7175.1592209999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-14.206475199999659</v>
+        <v>-14.206474999999955</v>
       </c>
       <c r="D21" s="5">
-        <v>-2.3456459177206512</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3456458850566353</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>7197.1147676999999</v>
+        <v>7197.1147680000004</v>
       </c>
       <c r="C22" s="5">
-        <v>21.955546899999717</v>
+        <v>21.955547000000479</v>
       </c>
       <c r="D22" s="5">
-        <v>3.7343583219093812</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7343583390996971</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>7205.8649085999996</v>
+        <v>7205.8649089999999</v>
       </c>
       <c r="C23" s="5">
-        <v>8.7501408999996784</v>
+        <v>8.7501409999995303</v>
       </c>
       <c r="D23" s="5">
-        <v>1.4687367694054654</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4687367862413092</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>7204.9619284999999</v>
+        <v>7204.9619290000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.90298009999969508</v>
+        <v>-0.90297999999984313</v>
       </c>
       <c r="D24" s="5">
-        <v>-0.15027059605270399</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.15027057941432442</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>7194.4286235999998</v>
+        <v>7194.4286240000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-10.533304900000076</v>
+        <v>-10.533304999999928</v>
       </c>
       <c r="D25" s="5">
-        <v>-1.7403041220674709</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7403041383369566</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>7235.5343442000003</v>
+        <v>7235.5343439999997</v>
       </c>
       <c r="C26" s="5">
-        <v>41.105720600000495</v>
+        <v>41.105719999999565</v>
       </c>
       <c r="D26" s="5">
-        <v>7.0758700668454688</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0758699598894026</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>7224.9232866000002</v>
+        <v>7224.9232869999996</v>
       </c>
       <c r="C27" s="5">
-        <v>-10.611057600000095</v>
+        <v>-10.611057000000073</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.7456989553621738</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7456988574946153</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>7236.2888198999999</v>
+        <v>7236.2888199999998</v>
       </c>
       <c r="C28" s="5">
-        <v>11.365533299999697</v>
+        <v>11.365533000000141</v>
       </c>
       <c r="D28" s="5">
-        <v>1.9041396893644702</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9041396385618192</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>7237.1402865</v>
+        <v>7237.1402870000002</v>
       </c>
       <c r="C29" s="5">
-        <v>0.85146660000009433</v>
+        <v>0.85146700000041164</v>
       </c>
       <c r="D29" s="5">
-        <v>0.14129085380669704</v>
+        <v>0.14129092022328038</v>
       </c>
       <c r="E29" s="5">
-        <v>0.69781722879227459</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.69781723995261391</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>7232.1394424</v>
+        <v>7232.1394419999997</v>
       </c>
       <c r="C30" s="5">
-        <v>-5.0008440999999948</v>
+        <v>-5.0008450000004814</v>
       </c>
       <c r="D30" s="5">
-        <v>-0.82605260834860417</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.82605275639160425</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>7240.9828257999998</v>
+        <v>7240.9828260000004</v>
       </c>
       <c r="C31" s="5">
-        <v>8.843383399999766</v>
+        <v>8.8433840000006967</v>
       </c>
       <c r="D31" s="5">
-        <v>1.4772560177082283</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4772561186934707</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>7247.9124117000001</v>
+        <v>7247.9124119999997</v>
       </c>
       <c r="C32" s="5">
-        <v>6.9295859000003475</v>
+        <v>6.9295859999992899</v>
       </c>
       <c r="D32" s="5">
-        <v>1.1544581218210004</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1544581385365849</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>7266.1834816000001</v>
+        <v>7266.1834820000004</v>
       </c>
       <c r="C33" s="5">
-        <v>18.271069899999929</v>
+        <v>18.271070000000691</v>
       </c>
       <c r="D33" s="5">
-        <v>3.0673442676028451</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0673442844956655</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>7279.2536375999998</v>
+        <v>7279.2536380000001</v>
       </c>
       <c r="C34" s="5">
         <v>13.07015599999977</v>
       </c>
       <c r="D34" s="5">
-        <v>2.1800011369328409</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.180001136811649</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>7280.8105619999997</v>
       </c>
       <c r="C35" s="5">
-        <v>1.5569243999998434</v>
+        <v>1.5569239999995261</v>
       </c>
       <c r="D35" s="5">
-        <v>0.25696434839028726</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.25696428227997004</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>7328.1915798999999</v>
+        <v>7328.1915799999997</v>
       </c>
       <c r="C36" s="5">
-        <v>47.381017900000188</v>
+        <v>47.38101800000004</v>
       </c>
       <c r="D36" s="5">
-        <v>8.0948486076342299</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0948486253346719</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>7309.8615504999998</v>
+        <v>7309.861551</v>
       </c>
       <c r="C37" s="5">
-        <v>-18.330029400000058</v>
+        <v>-18.33002899999974</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.9606132370567195</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9606131732962226</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>7314.2772524000002</v>
+        <v>7314.2772519999999</v>
       </c>
       <c r="C38" s="5">
-        <v>4.4157019000003856</v>
+        <v>4.4157009999998991</v>
       </c>
       <c r="D38" s="5">
-        <v>0.72730279082131588</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.72730264204088346</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>7363.5626920000004</v>
       </c>
       <c r="C39" s="5">
-        <v>49.285439600000245</v>
+        <v>49.285440000000563</v>
       </c>
       <c r="D39" s="5">
-        <v>8.3924023256431788</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3924023967756547</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>7368.0323537000004</v>
+        <v>7368.0323539999999</v>
       </c>
       <c r="C40" s="5">
-        <v>4.4696616999999605</v>
+        <v>4.4696619999995164</v>
       </c>
       <c r="D40" s="5">
-        <v>0.7308332691629893</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.73083331837984211</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>7377.3759002999996</v>
+        <v>7377.3759</v>
       </c>
       <c r="C41" s="5">
-        <v>9.343546599999172</v>
+        <v>9.3435460000000603</v>
       </c>
       <c r="D41" s="5">
-        <v>1.5324022123961001</v>
+        <v>1.5324021132421706</v>
       </c>
       <c r="E41" s="5">
-        <v>1.9377213685022987</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.937721357314337</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>7409.0368680000001</v>
       </c>
       <c r="C42" s="5">
-        <v>31.660967700000583</v>
+        <v>31.660968000000139</v>
       </c>
       <c r="D42" s="5">
-        <v>5.273271242397537</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2732712937682669</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>7432.1354491000002</v>
+        <v>7432.1354490000003</v>
       </c>
       <c r="C43" s="5">
-        <v>23.098581100000047</v>
+        <v>23.098581000000195</v>
       </c>
       <c r="D43" s="5">
-        <v>3.8059676820898058</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8059676653292573</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>7441.2278385999998</v>
+        <v>7441.2278390000001</v>
       </c>
       <c r="C44" s="5">
-        <v>9.0923894999996264</v>
+        <v>9.0923899999997957</v>
       </c>
       <c r="D44" s="5">
-        <v>1.4779847531955159</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4779848350392033</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>7459.0091733999998</v>
+        <v>7459.0091730000004</v>
       </c>
       <c r="C45" s="5">
-        <v>17.781334799999968</v>
+        <v>17.781334000000243</v>
       </c>
       <c r="D45" s="5">
-        <v>2.9054720947939705</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9054719621927516</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>7470.4060307</v>
+        <v>7470.4060310000004</v>
       </c>
       <c r="C46" s="5">
-        <v>11.396857300000192</v>
+        <v>11.396858000000066</v>
       </c>
       <c r="D46" s="5">
-        <v>1.849005102852086</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8490052174745975</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>7492.3128323999999</v>
+        <v>7492.3128319999996</v>
       </c>
       <c r="C47" s="5">
-        <v>21.90680169999996</v>
+        <v>21.906800999999177</v>
       </c>
       <c r="D47" s="5">
-        <v>3.5762883456753825</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5762882294048337</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>7559.5911703000002</v>
+        <v>7559.5911699999997</v>
       </c>
       <c r="C48" s="5">
-        <v>67.278337900000224</v>
+        <v>67.278338000000076</v>
       </c>
       <c r="D48" s="5">
-        <v>11.324019527935913</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.324019546241892</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>7554.6343316000002</v>
+        <v>7554.6343319999996</v>
       </c>
       <c r="C49" s="5">
-        <v>-4.9568386999999348</v>
+        <v>-4.9568380000000616</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.78401090017607977</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.78401078988888928</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>7573.6051444000004</v>
+        <v>7573.6051440000001</v>
       </c>
       <c r="C50" s="5">
-        <v>18.970812800000203</v>
+        <v>18.970812000000478</v>
       </c>
       <c r="D50" s="5">
-        <v>3.0553479407461781</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0553478099534903</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>7580.8594273999997</v>
+        <v>7580.8594270000003</v>
       </c>
       <c r="C51" s="5">
-        <v>7.2542829999993046</v>
+        <v>7.2542830000002141</v>
       </c>
       <c r="D51" s="5">
-        <v>1.1554795595438261</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1554795596054879</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>7587.4219468000001</v>
+        <v>7587.4219469999998</v>
       </c>
       <c r="C52" s="5">
-        <v>6.562519400000383</v>
+        <v>6.5625199999994948</v>
       </c>
       <c r="D52" s="5">
-        <v>1.0437637294235413</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0437638253630199</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>7615.3949285999997</v>
+        <v>7615.394929</v>
       </c>
       <c r="C53" s="5">
-        <v>27.972981799999616</v>
+        <v>27.972982000000229</v>
       </c>
       <c r="D53" s="5">
-        <v>4.514928547713426</v>
+        <v>4.5149285805301087</v>
       </c>
       <c r="E53" s="5">
-        <v>3.2263372710928495</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2263372807125101</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>7638.1086090999997</v>
+        <v>7638.1086089999999</v>
       </c>
       <c r="C54" s="5">
-        <v>22.713680500000009</v>
+        <v>22.71367999999984</v>
       </c>
       <c r="D54" s="5">
-        <v>3.6384212023683693</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6384211207625361</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>7640.4427138999999</v>
+        <v>7640.4427139999998</v>
       </c>
       <c r="C55" s="5">
-        <v>2.3341048000002047</v>
+        <v>2.3341049999999086</v>
       </c>
       <c r="D55" s="5">
-        <v>0.36732105997332454</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.36732109150519054</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>7669.0502976999996</v>
+        <v>7669.0502980000001</v>
       </c>
       <c r="C56" s="5">
-        <v>28.607583799999702</v>
+        <v>28.607584000000315</v>
       </c>
       <c r="D56" s="5">
-        <v>4.5867691703278535</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5867692029966767</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>7726.8890167</v>
+        <v>7726.8890170000004</v>
       </c>
       <c r="C57" s="5">
         <v>57.83871900000031</v>
       </c>
       <c r="D57" s="5">
-        <v>9.4352059388787435</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.4352059384941178</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>7731.0278636000003</v>
+        <v>7731.0278639999997</v>
       </c>
       <c r="C58" s="5">
-        <v>4.138846900000317</v>
+        <v>4.1388469999992594</v>
       </c>
       <c r="D58" s="5">
-        <v>0.6446675024251558</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.64466751802194633</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>7759.7930272000003</v>
+        <v>7759.7930269999997</v>
       </c>
       <c r="C59" s="5">
-        <v>28.765163600000051</v>
+        <v>28.76516300000003</v>
       </c>
       <c r="D59" s="5">
-        <v>4.5574036048083633</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5574035075529373</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>7832.0553685000004</v>
+        <v>7832.0553689999997</v>
       </c>
       <c r="C60" s="5">
-        <v>72.262341300000116</v>
+        <v>72.26234199999999</v>
       </c>
       <c r="D60" s="5">
-        <v>11.765389499509315</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.765389619698553</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>7835.2136172</v>
+        <v>7835.2136170000003</v>
       </c>
       <c r="C61" s="5">
-        <v>3.1582486999996036</v>
+        <v>3.1582480000006399</v>
       </c>
       <c r="D61" s="5">
-        <v>0.48497042184241224</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.48497031408341051</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>7852.2417002000002</v>
+        <v>7852.2416999999996</v>
       </c>
       <c r="C62" s="5">
-        <v>17.028083000000152</v>
+        <v>17.028082999999242</v>
       </c>
       <c r="D62" s="5">
-        <v>2.6393309817126953</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.639330981780641</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>7882.7423919000003</v>
+        <v>7882.7423920000001</v>
       </c>
       <c r="C63" s="5">
-        <v>30.500691700000061</v>
+        <v>30.500692000000527</v>
       </c>
       <c r="D63" s="5">
-        <v>4.7620766133402714</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7620766613082122</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>7915.1286682</v>
+        <v>7915.1286680000003</v>
       </c>
       <c r="C64" s="5">
-        <v>32.386276299999736</v>
+        <v>32.38627600000018</v>
       </c>
       <c r="D64" s="5">
-        <v>5.0431510533529789</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0431510055112483</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>7941.7895828999999</v>
+        <v>7941.7895829999998</v>
       </c>
       <c r="C65" s="5">
-        <v>26.660914699999921</v>
+        <v>26.660914999999477</v>
       </c>
       <c r="D65" s="5">
-        <v>4.1177479222722635</v>
+        <v>4.1177479695746033</v>
       </c>
       <c r="E65" s="5">
-        <v>4.2859846056598982</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2859846014953851</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>7954.8668766999999</v>
+        <v>7954.8668770000004</v>
       </c>
       <c r="C66" s="5">
-        <v>13.077293800000007</v>
+        <v>13.07729400000062</v>
       </c>
       <c r="D66" s="5">
-        <v>1.9939658910282043</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9939659217746986</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>7979.6185297000002</v>
+        <v>7979.6185299999997</v>
       </c>
       <c r="C67" s="5">
-        <v>24.75165300000026</v>
+        <v>24.751652999999351</v>
       </c>
       <c r="D67" s="5">
-        <v>3.7983780620743923</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7983780619285312</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>7996.1803664999998</v>
+        <v>7996.1803669999999</v>
       </c>
       <c r="C68" s="5">
-        <v>16.561836799999583</v>
+        <v>16.561837000000196</v>
       </c>
       <c r="D68" s="5">
-        <v>2.5192497520919899</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5192497827668747</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>8002.079487</v>
       </c>
       <c r="C69" s="5">
-        <v>5.8991205000002083</v>
+        <v>5.899120000000039</v>
       </c>
       <c r="D69" s="5">
-        <v>0.88889174947535121</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.88889167377259604</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>8020.7694757999998</v>
+        <v>8020.7694760000004</v>
       </c>
       <c r="C70" s="5">
-        <v>18.68998879999981</v>
+        <v>18.689989000000423</v>
       </c>
       <c r="D70" s="5">
-        <v>2.8390560293988676</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8390560601707637</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>8046.3764381000001</v>
+        <v>8046.3764380000002</v>
       </c>
       <c r="C71" s="5">
-        <v>25.606962300000305</v>
+        <v>25.606961999999839</v>
       </c>
       <c r="D71" s="5">
-        <v>3.8990901870802785</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8990901404960088</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>8073.3918829000004</v>
+        <v>8073.3918830000002</v>
       </c>
       <c r="C72" s="5">
-        <v>27.015444800000296</v>
+        <v>27.015445</v>
       </c>
       <c r="D72" s="5">
-        <v>4.1041986467009295</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1041986776999551</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>8080.8988093999997</v>
+        <v>8080.8988090000003</v>
       </c>
       <c r="C73" s="5">
-        <v>7.5069264999992811</v>
+        <v>7.5069260000000213</v>
       </c>
       <c r="D73" s="5">
-        <v>1.1215266625994813</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1215265875039071</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>8110.3663454999996</v>
+        <v>8110.3663459999998</v>
       </c>
       <c r="C74" s="5">
-        <v>29.467536099999961</v>
+        <v>29.467536999999538</v>
       </c>
       <c r="D74" s="5">
-        <v>4.4647187236146246</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4647188629484358</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>8119.8266389999999</v>
       </c>
       <c r="C75" s="5">
-        <v>9.4602935000002617</v>
+        <v>9.4602930000000924</v>
       </c>
       <c r="D75" s="5">
-        <v>1.408748511656821</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4087484366350989</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>8143.9262712999998</v>
+        <v>8143.9262710000003</v>
       </c>
       <c r="C76" s="5">
-        <v>24.099632299999939</v>
+        <v>24.099632000000383</v>
       </c>
       <c r="D76" s="5">
-        <v>3.620316601870166</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6203165560650064</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>8171.0379597000001</v>
+        <v>8171.0379599999997</v>
       </c>
       <c r="C77" s="5">
-        <v>27.111688400000276</v>
+        <v>27.111688999999387</v>
       </c>
       <c r="D77" s="5">
-        <v>4.0688458019277451</v>
+        <v>4.0688458937815364</v>
       </c>
       <c r="E77" s="5">
-        <v>2.8866085459329005</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8866085484148707</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>8169.1074945999999</v>
+        <v>8169.1074950000002</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.9304651000002195</v>
+        <v>-1.9304649999994581</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.28314032238564435</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.28314030772728094</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>8179.5441664</v>
+        <v>8179.5441659999997</v>
       </c>
       <c r="C79" s="5">
-        <v>10.436671800000113</v>
+        <v>10.436670999999478</v>
       </c>
       <c r="D79" s="5">
-        <v>1.5439121326949135</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5439120134405071</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>8197.5194202000002</v>
+        <v>8197.5194200000005</v>
       </c>
       <c r="C80" s="5">
-        <v>17.975253800000246</v>
+        <v>17.975254000000859</v>
       </c>
       <c r="D80" s="5">
-        <v>2.6692120888068827</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6692121189977325</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>8229.9633584000003</v>
+        <v>8229.9633580000009</v>
       </c>
       <c r="C81" s="5">
-        <v>32.443938200000048</v>
+        <v>32.443938000000344</v>
       </c>
       <c r="D81" s="5">
-        <v>4.8540885082702712</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.854088477814078</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>8258.3149670000003</v>
       </c>
       <c r="C82" s="5">
-        <v>28.351608599999963</v>
+        <v>28.351608999999371</v>
       </c>
       <c r="D82" s="5">
-        <v>4.2131422980118405</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2131423587922878</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>8263.5169836000005</v>
+        <v>8263.5169839999999</v>
       </c>
       <c r="C83" s="5">
-        <v>5.2020166000002064</v>
+        <v>5.2020169999996142</v>
       </c>
       <c r="D83" s="5">
-        <v>0.75851943209921391</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.75851949062630819</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>8313.3345475999995</v>
+        <v>8313.3345480000007</v>
       </c>
       <c r="C84" s="5">
-        <v>49.817563999999038</v>
+        <v>49.817564000000857</v>
       </c>
       <c r="D84" s="5">
-        <v>7.479096287949738</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4790962875757039</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>8320.3137454000007</v>
+        <v>8320.3137449999995</v>
       </c>
       <c r="C85" s="5">
-        <v>6.9791978000012023</v>
+        <v>6.9791969999987487</v>
       </c>
       <c r="D85" s="5">
-        <v>1.0120868134547711</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.012086696857728</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>8326.2531861000007</v>
+        <v>8326.2531859999999</v>
       </c>
       <c r="C86" s="5">
-        <v>5.9394406999999774</v>
+        <v>5.9394410000004427</v>
       </c>
       <c r="D86" s="5">
-        <v>0.85998903646444802</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.85998908011457598</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>8387.6959549000003</v>
+        <v>8387.6959549999992</v>
       </c>
       <c r="C87" s="5">
-        <v>61.442768799999612</v>
+        <v>61.442768999999316</v>
       </c>
       <c r="D87" s="5">
-        <v>9.2236783181191448</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2236783494868746</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>8423.2973944000005</v>
+        <v>8423.2973939999993</v>
       </c>
       <c r="C88" s="5">
-        <v>35.601439500000197</v>
+        <v>35.601439000000028</v>
       </c>
       <c r="D88" s="5">
-        <v>5.2139822388516777</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2139821638429451</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>8427.6643898999992</v>
+        <v>8427.6643899999999</v>
       </c>
       <c r="C89" s="5">
-        <v>4.3669954999986658</v>
+        <v>4.366996000000654</v>
       </c>
       <c r="D89" s="5">
-        <v>0.62390805471794764</v>
+        <v>0.6239081263859747</v>
       </c>
       <c r="E89" s="5">
-        <v>3.1406833680824198</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1406833655194477</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>8464.3582504999995</v>
+        <v>8464.3582509999997</v>
       </c>
       <c r="C90" s="5">
-        <v>36.693860600000335</v>
+        <v>36.693860999999742</v>
       </c>
       <c r="D90" s="5">
-        <v>5.3517236818532821</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3517237415316554</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>8500.8879969000009</v>
+        <v>8500.8879969999998</v>
       </c>
       <c r="C91" s="5">
-        <v>36.529746400001386</v>
+        <v>36.529746000000159</v>
       </c>
       <c r="D91" s="5">
-        <v>5.3035696015906852</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3035695418105044</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>8535.0097943000001</v>
+        <v>8535.0097939999996</v>
       </c>
       <c r="C92" s="5">
-        <v>34.121797399999195</v>
+        <v>34.121796999999788</v>
       </c>
       <c r="D92" s="5">
-        <v>4.9244631110819226</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9244630520141719</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>8564.5880264999996</v>
+        <v>8564.5880269999998</v>
       </c>
       <c r="C93" s="5">
-        <v>29.578232199999547</v>
+        <v>29.578233000000182</v>
       </c>
       <c r="D93" s="5">
-        <v>4.2388095142797955</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2388096312723</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>8602.8169338000007</v>
+        <v>8602.8169340000004</v>
       </c>
       <c r="C94" s="5">
-        <v>38.228907300001083</v>
+        <v>38.228907000000618</v>
       </c>
       <c r="D94" s="5">
-        <v>5.4897946618874593</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4897946174151224</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>8628.6902241999996</v>
+        <v>8628.6902239999999</v>
       </c>
       <c r="C95" s="5">
-        <v>25.87329039999895</v>
+        <v>25.873289999999542</v>
       </c>
       <c r="D95" s="5">
-        <v>3.6693458219893671</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6693457642330785</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>8669.6131129999994</v>
       </c>
       <c r="C96" s="5">
-        <v>40.922888799999782</v>
+        <v>40.922888999999486</v>
       </c>
       <c r="D96" s="5">
-        <v>5.8420086562996687</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8420086857385645</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>8689.9075252000002</v>
+        <v>8689.9075250000005</v>
       </c>
       <c r="C97" s="5">
-        <v>20.294412200000806</v>
+        <v>20.294412000001103</v>
       </c>
       <c r="D97" s="5">
-        <v>2.8454899705709469</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8454899421668012</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>8727.5402556000008</v>
+        <v>8727.5402560000002</v>
       </c>
       <c r="C98" s="5">
-        <v>37.632730400000582</v>
+        <v>37.632730999999694</v>
       </c>
       <c r="D98" s="5">
-        <v>5.3223327358983719</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3223328229118794</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>8751.3215450000007</v>
       </c>
       <c r="C99" s="5">
-        <v>23.781289399999878</v>
+        <v>23.78128900000047</v>
       </c>
       <c r="D99" s="5">
-        <v>3.3192788358648917</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3192787790410572</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>8779.3486948000009</v>
+        <v>8779.3486950000006</v>
       </c>
       <c r="C100" s="5">
-        <v>28.027149800000188</v>
+        <v>28.027149999999892</v>
       </c>
       <c r="D100" s="5">
-        <v>3.9115655361602775</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9115655645664882</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>8798.2849919</v>
+        <v>8798.2849920000008</v>
       </c>
       <c r="C101" s="5">
-        <v>18.936297099999138</v>
+        <v>18.936297000000195</v>
       </c>
       <c r="D101" s="5">
-        <v>2.6192232489052669</v>
+        <v>2.6192232348486222</v>
       </c>
       <c r="E101" s="5">
-        <v>4.397666836901637</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3976668368494565</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>8844.0117735000003</v>
+        <v>8844.0117740000005</v>
       </c>
       <c r="C102" s="5">
-        <v>45.726781600000322</v>
+        <v>45.72678199999973</v>
       </c>
       <c r="D102" s="5">
-        <v>6.4180850068857209</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4180850645677801</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>8867.0553533999991</v>
+        <v>8867.0553529999997</v>
       </c>
       <c r="C103" s="5">
-        <v>23.043579899998804</v>
+        <v>23.043578999999227</v>
       </c>
       <c r="D103" s="5">
-        <v>3.1718672026333605</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1718670767891588</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>8884.6891458999999</v>
+        <v>8884.6891460000006</v>
       </c>
       <c r="C104" s="5">
-        <v>17.633792500000709</v>
+        <v>17.633793000000878</v>
       </c>
       <c r="D104" s="5">
-        <v>2.4126996678222712</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4126997370934822</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>8914.3781400999997</v>
+        <v>8914.3781400000007</v>
       </c>
       <c r="C105" s="5">
-        <v>29.688994199999797</v>
+        <v>29.688994000000093</v>
       </c>
       <c r="D105" s="5">
-        <v>4.0844329785559186</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0844329504867272</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>8940.0457975999998</v>
+        <v>8940.0457979999992</v>
       </c>
       <c r="C106" s="5">
-        <v>25.667657500000132</v>
+        <v>25.667657999998482</v>
       </c>
       <c r="D106" s="5">
-        <v>3.5104728748635683</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5104729443728999</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>8950.3521531999995</v>
+        <v>8950.3521529999998</v>
       </c>
       <c r="C107" s="5">
-        <v>10.306355599999733</v>
+        <v>10.306355000000622</v>
       </c>
       <c r="D107" s="5">
-        <v>1.3922016605976806</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3922015789712194</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>8986.4427479999995</v>
       </c>
       <c r="C108" s="5">
-        <v>36.090594799999963</v>
+        <v>36.090594999999666</v>
       </c>
       <c r="D108" s="5">
-        <v>4.9475404682493007</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9475404963905678</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>9004.0904047999993</v>
+        <v>9004.0904050000008</v>
       </c>
       <c r="C109" s="5">
-        <v>17.647656799999822</v>
+        <v>17.647657000001345</v>
       </c>
       <c r="D109" s="5">
-        <v>2.3821913108784676</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3821913381682602</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>9040.1548951999994</v>
+        <v>9040.1548949999997</v>
       </c>
       <c r="C110" s="5">
-        <v>36.064490400000068</v>
+        <v>36.064489999998841</v>
       </c>
       <c r="D110" s="5">
-        <v>4.9137231453659558</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9137230895485828</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>9062.5510895000007</v>
+        <v>9062.5510900000008</v>
       </c>
       <c r="C111" s="5">
-        <v>22.396194300001298</v>
+        <v>22.396195000001171</v>
       </c>
       <c r="D111" s="5">
-        <v>3.0137395813254253</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0137396768753044</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>9081.1735850000005</v>
       </c>
       <c r="C112" s="5">
-        <v>18.622495499999786</v>
+        <v>18.622494999999617</v>
       </c>
       <c r="D112" s="5">
-        <v>2.4939219725032435</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4939219046454797</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>9109.6105602000007</v>
+        <v>9109.6105599999992</v>
       </c>
       <c r="C113" s="5">
-        <v>28.436975200000234</v>
+        <v>28.436974999998711</v>
       </c>
       <c r="D113" s="5">
-        <v>3.8231034430328492</v>
+        <v>3.8231034156796628</v>
       </c>
       <c r="E113" s="5">
-        <v>3.5384801536505917</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5384801502005958</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>9104.5329399000002</v>
+        <v>9104.5329399999991</v>
       </c>
       <c r="C114" s="5">
-        <v>-5.0776203000004898</v>
+        <v>-5.0776200000000244</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.66682318761388526</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.66682314835128098</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>9121.9394026000009</v>
+        <v>9121.9394030000003</v>
       </c>
       <c r="C115" s="5">
-        <v>17.406462700000702</v>
+        <v>17.406463000001168</v>
       </c>
       <c r="D115" s="5">
-        <v>2.3184933314239098</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3184933717785183</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>9140.2951677000001</v>
+        <v>9140.2951680000006</v>
       </c>
       <c r="C116" s="5">
-        <v>18.355765099999189</v>
+        <v>18.355765000000247</v>
       </c>
       <c r="D116" s="5">
-        <v>2.4416236286090465</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4416236150516912</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>9140.2054819999994</v>
       </c>
       <c r="C117" s="5">
-        <v>-8.9685700000700308E-2</v>
+        <v>-8.9686000001165667E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.1773912129631192E-2</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1773951511073744E-2</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>9143.1870928999997</v>
+        <v>9143.1870930000005</v>
       </c>
       <c r="C118" s="5">
-        <v>2.9816109000003053</v>
+        <v>2.9816110000010667</v>
       </c>
       <c r="D118" s="5">
-        <v>0.39215304354012215</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.39215305671600476</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>9164.4061356999991</v>
+        <v>9164.4061359999996</v>
       </c>
       <c r="C119" s="5">
-        <v>21.219042799999443</v>
+        <v>21.219042999999147</v>
       </c>
       <c r="D119" s="5">
-        <v>2.8207220731184313</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.820722100014339</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>9187.5167211000007</v>
+        <v>9187.516721</v>
       </c>
       <c r="C120" s="5">
-        <v>23.110585400001582</v>
+        <v>23.110585000000356</v>
       </c>
       <c r="D120" s="5">
-        <v>3.0684585600568859</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0684585061071301</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>9199.2303792000002</v>
+        <v>9199.2303790000005</v>
       </c>
       <c r="C121" s="5">
-        <v>11.71365809999952</v>
+        <v>11.713658000000578</v>
       </c>
       <c r="D121" s="5">
-        <v>1.540718465971036</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5407184527424178</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>9233.5527925999995</v>
+        <v>9233.5527930000007</v>
       </c>
       <c r="C122" s="5">
-        <v>34.322413399999277</v>
+        <v>34.322414000000208</v>
       </c>
       <c r="D122" s="5">
-        <v>4.5702381749654464</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5702382566070732</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>9256.6824703999991</v>
+        <v>9256.6824699999997</v>
       </c>
       <c r="C123" s="5">
-        <v>23.129677799999627</v>
+        <v>23.129676999998992</v>
       </c>
       <c r="D123" s="5">
-        <v>3.0477132514773686</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0477131444736294</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>9276.0772338999996</v>
+        <v>9276.0772340000003</v>
       </c>
       <c r="C124" s="5">
-        <v>19.394763500000408</v>
+        <v>19.394764000000578</v>
       </c>
       <c r="D124" s="5">
-        <v>2.543437942918958</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5434380093578568</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>9307.8988934999998</v>
+        <v>9307.8988939999999</v>
       </c>
       <c r="C125" s="5">
-        <v>31.821659600000203</v>
+        <v>31.821659999999611</v>
       </c>
       <c r="D125" s="5">
-        <v>4.1951763368876183</v>
+        <v>4.1951763905740069</v>
       </c>
       <c r="E125" s="5">
-        <v>2.1766938552381543</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1766938629701471</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>9341.5485974999992</v>
+        <v>9341.5485979999994</v>
       </c>
       <c r="C126" s="5">
         <v>33.649703999999474</v>
       </c>
       <c r="D126" s="5">
-        <v>4.4255193727438025</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4255193725014852</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>9362.8346507000006</v>
+        <v>9362.8346509999992</v>
       </c>
       <c r="C127" s="5">
-        <v>21.286053200001334</v>
+        <v>21.286052999999811</v>
       </c>
       <c r="D127" s="5">
-        <v>2.768901690043335</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7689016635499941</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>9394.5799974000001</v>
+        <v>9394.5799970000007</v>
       </c>
       <c r="C128" s="5">
-        <v>31.745346699999573</v>
+        <v>31.745346000001518</v>
       </c>
       <c r="D128" s="5">
-        <v>4.145421514794978</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1454214215401297</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>9402.6815920999998</v>
+        <v>9402.6815920000008</v>
       </c>
       <c r="C129" s="5">
-        <v>8.1015946999996231</v>
+        <v>8.1015950000000885</v>
       </c>
       <c r="D129" s="5">
-        <v>1.0397652448724592</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0397652836019455</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>9447.4026424999993</v>
+        <v>9447.4026429999994</v>
       </c>
       <c r="C130" s="5">
-        <v>44.721050399999513</v>
+        <v>44.721050999998624</v>
       </c>
       <c r="D130" s="5">
-        <v>5.8591362238713751</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8591363046121892</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>9464.3544488999996</v>
+        <v>9464.3544490000004</v>
       </c>
       <c r="C131" s="5">
-        <v>16.951806400000351</v>
+        <v>16.951806000000943</v>
       </c>
       <c r="D131" s="5">
-        <v>2.1745793752091069</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1745793232735844</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>9469.7804481999992</v>
+        <v>9469.7804479999995</v>
       </c>
       <c r="C132" s="5">
-        <v>5.425999299999603</v>
+        <v>5.4259989999991376</v>
       </c>
       <c r="D132" s="5">
-        <v>0.69014422381852292</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.69014418553314805</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>9496.7992983999993</v>
+        <v>9496.7992979999999</v>
       </c>
       <c r="C133" s="5">
-        <v>27.018850200000088</v>
+        <v>27.018850000000384</v>
       </c>
       <c r="D133" s="5">
-        <v>3.4780404399161524</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4780404138401</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>9521.7334921000001</v>
+        <v>9521.7334919999994</v>
       </c>
       <c r="C134" s="5">
-        <v>24.934193700000833</v>
+        <v>24.934193999999479</v>
       </c>
       <c r="D134" s="5">
-        <v>3.1965411225699958</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.196541161723121</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>9525.0632382000003</v>
+        <v>9525.0632380000006</v>
       </c>
       <c r="C135" s="5">
-        <v>3.3297461000001931</v>
+        <v>3.3297460000012506</v>
       </c>
       <c r="D135" s="5">
-        <v>0.42044753718091243</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.42044752453416212</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>9543.9450921999996</v>
+        <v>9543.9450919999999</v>
       </c>
       <c r="C136" s="5">
         <v>18.881853999999294</v>
       </c>
       <c r="D136" s="5">
-        <v>2.4049082726082416</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4049082726594451</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>9563.4102062000002</v>
+        <v>9563.4102060000005</v>
       </c>
       <c r="C137" s="5">
         <v>19.46511400000054</v>
       </c>
       <c r="D137" s="5">
-        <v>2.4750711931788905</v>
+        <v>2.4750711932312042</v>
       </c>
       <c r="E137" s="5">
-        <v>2.7451019357164652</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7451019280485101</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>9571.3897734000002</v>
+        <v>9571.3897730000008</v>
       </c>
       <c r="C138" s="5">
-        <v>7.9795672000000195</v>
+        <v>7.9795670000003156</v>
       </c>
       <c r="D138" s="5">
-        <v>1.0058698615426964</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0058698362369833</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>9582.4155754000003</v>
+        <v>9582.4155750000009</v>
       </c>
       <c r="C139" s="5">
         <v>11.025802000000112</v>
       </c>
       <c r="D139" s="5">
-        <v>1.3911368649564659</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3911368650150191</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>9585.5534064000003</v>
+        <v>9585.5534060000009</v>
       </c>
       <c r="C140" s="5">
         <v>3.1378310000000056</v>
       </c>
       <c r="D140" s="5">
-        <v>0.39365712260897023</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.39365712262526831</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>9578.3478795999999</v>
+        <v>9578.3478799999993</v>
       </c>
       <c r="C141" s="5">
-        <v>-7.2055268000003707</v>
+        <v>-7.2055260000015551</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.8983282118107172</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.89832811252257283</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>9574.3636423999997</v>
+        <v>9574.3636420000003</v>
       </c>
       <c r="C142" s="5">
-        <v>-3.9842372000002797</v>
+        <v>-3.9842379999990953</v>
       </c>
       <c r="D142" s="5">
-        <v>-0.49801507591415994</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.49801517566165909</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>9576.7022737000007</v>
+        <v>9576.7022739999993</v>
       </c>
       <c r="C143" s="5">
-        <v>2.3386313000009977</v>
+        <v>2.3386319999990519</v>
       </c>
       <c r="D143" s="5">
-        <v>0.29350574897428761</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.29350583695668675</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>9546.8912361999992</v>
+        <v>9546.8912359999995</v>
       </c>
       <c r="C144" s="5">
-        <v>-29.811037500001476</v>
+        <v>-29.811037999999826</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.6721502446517174</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.6721503050783588</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>9554.6891233000006</v>
+        <v>9554.6891230000001</v>
       </c>
       <c r="C145" s="5">
-        <v>7.7978871000013896</v>
+        <v>7.7978870000006282</v>
       </c>
       <c r="D145" s="5">
-        <v>0.98457354877636849</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.98457353611400844</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>9531.3860521999995</v>
+        <v>9531.3860519999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-23.303071100001034</v>
+        <v>-23.303071000000273</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.8877561656441397</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8877561535070706</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>9493.1988191</v>
+        <v>9493.1988189999993</v>
       </c>
       <c r="C147" s="5">
-        <v>-38.187233099999503</v>
+        <v>-38.18723300000056</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.7032267867012862</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.7032267747518564</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>9479.7027429999998</v>
       </c>
       <c r="C148" s="5">
-        <v>-13.496076100000209</v>
+        <v>-13.496075999999448</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.6927125357700468</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6927125233433427</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>9457.3998248000007</v>
+        <v>9457.3998250000004</v>
       </c>
       <c r="C149" s="5">
-        <v>-22.302918199999112</v>
+        <v>-22.302917999999408</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.7869953444358941</v>
+        <v>-2.7869953197662278</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.1084997831764309</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1084997790170137</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>9452.0665826000004</v>
+        <v>9452.0665829999998</v>
       </c>
       <c r="C150" s="5">
-        <v>-5.3332422000003135</v>
+        <v>-5.3332420000006096</v>
       </c>
       <c r="D150" s="5">
-        <v>-0.67461229136362988</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.67461226612940406</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>9447.6460368999997</v>
+        <v>9447.6460370000004</v>
       </c>
       <c r="C151" s="5">
-        <v>-4.42054570000073</v>
+        <v>-4.4205459999993764</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.55977507009569161</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.55977510796335617</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>9452.0643588000003</v>
+        <v>9452.064359</v>
       </c>
       <c r="C152" s="5">
-        <v>4.418321900000592</v>
+        <v>4.4183219999995345</v>
       </c>
       <c r="D152" s="5">
-        <v>0.56264227609545969</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.56264228885636314</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>9449.2905348000004</v>
+        <v>9449.2905350000001</v>
       </c>
       <c r="C153" s="5">
         <v>-2.7738239999998768</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.35158685368146259</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.35158685367402409</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>9463.6206693999993</v>
+        <v>9463.6206689999999</v>
       </c>
       <c r="C154" s="5">
-        <v>14.330134599998928</v>
+        <v>14.330133999999816</v>
       </c>
       <c r="D154" s="5">
-        <v>1.835092353223633</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8350922757077281</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>9449.8115417999998</v>
+        <v>9449.8115419999995</v>
       </c>
       <c r="C155" s="5">
-        <v>-13.809127599999556</v>
+        <v>-13.809127000000444</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.7370315650148571</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7370314902193096</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>9437.3988363999997</v>
+        <v>9437.3988360000003</v>
       </c>
       <c r="C156" s="5">
-        <v>-12.41270540000005</v>
+        <v>-12.412705999999162</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.5649101500115226</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5649102250768654</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>9449.1338938000008</v>
+        <v>9449.1338940000005</v>
       </c>
       <c r="C157" s="5">
-        <v>11.735057400001097</v>
+        <v>11.735058000000208</v>
       </c>
       <c r="D157" s="5">
-        <v>1.5024030840026903</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5024031614090605</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>9449.7048780999994</v>
+        <v>9449.7048780000005</v>
       </c>
       <c r="C158" s="5">
-        <v>0.57098429999859945</v>
+        <v>0.57098399999995308</v>
       </c>
       <c r="D158" s="5">
-        <v>7.2536693108427031E-2</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2536654983168525E-2</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>9434.4488884000002</v>
+        <v>9434.4488880000008</v>
       </c>
       <c r="C159" s="5">
-        <v>-15.255989699999191</v>
+        <v>-15.255989999999656</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.920218907015625</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9202189444611273</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>9442.0236614999994</v>
+        <v>9442.0236619999996</v>
       </c>
       <c r="C160" s="5">
-        <v>7.57477309999922</v>
+        <v>7.5747739999987971</v>
       </c>
       <c r="D160" s="5">
-        <v>0.96772736336125931</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.96772747889148913</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>9430.9537700000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-11.069891499999358</v>
+        <v>-11.069891999999527</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.3978514147941379</v>
+        <v>-1.3978514774515838</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.27963346469345174</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.27963346680227597</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>9425.5355710999993</v>
+        <v>9425.5355710000003</v>
       </c>
       <c r="C162" s="5">
-        <v>-5.4181989000007889</v>
+        <v>-5.4181989999997313</v>
       </c>
       <c r="D162" s="5">
-        <v>-0.68724049619924843</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.68724050884302335</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>9413.3117402000007</v>
+        <v>9413.3117399999992</v>
       </c>
       <c r="C163" s="5">
-        <v>-12.223830899998575</v>
+        <v>-12.223831000001155</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.5452086346720018</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5452086472395155</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>9397.0605599999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-16.251180200000817</v>
+        <v>-16.251179999999295</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.0521266002304972</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0521265752577844</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>9395.2903189999997</v>
       </c>
       <c r="C165" s="5">
         <v>-1.7702410000001692</v>
       </c>
       <c r="D165" s="5">
         <v>-0.22582482946591487</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>9394.3016432999993</v>
+        <v>9394.3016430000007</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.9886757000003854</v>
+        <v>-0.98867599999903177</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.12620412792108127</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.12620416619357755</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>9381.4207093000005</v>
+        <v>9381.420709</v>
       </c>
       <c r="C167" s="5">
-        <v>-12.880933999998888</v>
+        <v>-12.880934000000707</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.6330203035225366</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6330203035745061</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>9373.3179811000009</v>
+        <v>9373.3179810000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-8.1027281999995466</v>
+        <v>-8.1027279999998427</v>
       </c>
       <c r="D168" s="5">
-        <v>-1.031530077745979</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0315300524383675</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>9389.0071337999998</v>
+        <v>9389.0071339999995</v>
       </c>
       <c r="C169" s="5">
-        <v>15.689152699998886</v>
+        <v>15.689152999999351</v>
       </c>
       <c r="D169" s="5">
-        <v>2.0271662927466183</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0271663318885746</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>9395.6714773000003</v>
+        <v>9395.6714769999999</v>
       </c>
       <c r="C170" s="5">
-        <v>6.6643435000005411</v>
+        <v>6.6643430000003718</v>
       </c>
       <c r="D170" s="5">
-        <v>0.85509644536032603</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.85509638093672624</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>9410.2322139000007</v>
+        <v>9410.2322139999997</v>
       </c>
       <c r="C171" s="5">
-        <v>14.560736600000382</v>
+        <v>14.56073699999979</v>
       </c>
       <c r="D171" s="5">
-        <v>1.8756068898613254</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8756069418868426</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>9410.6468354000008</v>
+        <v>9410.6468349999996</v>
       </c>
       <c r="C172" s="5">
-        <v>0.41462150000006659</v>
+        <v>0.41462099999989732</v>
       </c>
       <c r="D172" s="5">
-        <v>5.2885665157953454E-2</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2885601366048363E-2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>9424.6512380000004</v>
       </c>
       <c r="C173" s="5">
-        <v>14.004402599999594</v>
+        <v>14.004403000000821</v>
       </c>
       <c r="D173" s="5">
-        <v>1.8004623704851008</v>
+        <v>1.8004624224098764</v>
       </c>
       <c r="E173" s="5">
         <v>-6.6828150722653135E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>9449.3330566999994</v>
+        <v>9449.3330569999998</v>
       </c>
       <c r="C174" s="5">
-        <v>24.681818699998985</v>
+        <v>24.68181899999945</v>
       </c>
       <c r="D174" s="5">
-        <v>3.1882920369740164</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1882920762869027</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>9457.3611956000004</v>
+        <v>9457.3611959999998</v>
       </c>
       <c r="C175" s="5">
-        <v>8.0281389000010677</v>
+        <v>8.0281390000000101</v>
       </c>
       <c r="D175" s="5">
-        <v>1.0242956763748756</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.024295689160426</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>9470.0365392999993</v>
+        <v>9470.0365390000006</v>
       </c>
       <c r="C176" s="5">
-        <v>12.675343699998848</v>
+        <v>12.675343000000794</v>
       </c>
       <c r="D176" s="5">
-        <v>1.6202233608194616</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6202232706126418</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>9498.5644685000007</v>
+        <v>9498.5644690000008</v>
       </c>
       <c r="C177" s="5">
-        <v>28.527929200001381</v>
+        <v>28.527930000000197</v>
       </c>
       <c r="D177" s="5">
-        <v>3.6754287761946225</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6754288810952218</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>9498.4250019999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.13946650000070804</v>
+        <v>-0.13946700000087731</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.7618060699031712E-2</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7618123855367429E-2</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>9510.9148519999999</v>
       </c>
       <c r="C179" s="5">
         <v>12.489849999999933</v>
       </c>
       <c r="D179" s="5">
         <v>1.5893888614628704</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>9543.2938776999999</v>
+        <v>9543.2938780000004</v>
       </c>
       <c r="C180" s="5">
-        <v>32.379025700000057</v>
+        <v>32.379026000000522</v>
       </c>
       <c r="D180" s="5">
-        <v>4.1626571334324014</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1626571727255701</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>9551.3436836000001</v>
+        <v>9551.3436839999995</v>
       </c>
       <c r="C181" s="5">
-        <v>8.0498059000001376</v>
+        <v>8.0498059999990801</v>
       </c>
       <c r="D181" s="5">
-        <v>1.016913838190181</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.016913850849277</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>9550.2998387000007</v>
+        <v>9550.2998389999993</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.0438448999993852</v>
+        <v>-1.0438450000001467</v>
       </c>
       <c r="D182" s="5">
-        <v>-0.13106650448549972</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.13106651702863292</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>9591.3303512999992</v>
+        <v>9591.3303510000005</v>
       </c>
       <c r="C183" s="5">
-        <v>41.030512599998474</v>
+        <v>41.030512000001181</v>
       </c>
       <c r="D183" s="5">
-        <v>5.2790876678985521</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2790875886982613</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>9595.4999215000007</v>
+        <v>9595.4999220000009</v>
       </c>
       <c r="C184" s="5">
-        <v>4.1695702000015444</v>
+        <v>4.1695710000003601</v>
       </c>
       <c r="D184" s="5">
-        <v>0.52291648991482642</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.52291659050116568</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>9615.9560124</v>
+        <v>9615.9560120000006</v>
       </c>
       <c r="C185" s="5">
-        <v>20.456090899999253</v>
+        <v>20.456089999999676</v>
       </c>
       <c r="D185" s="5">
-        <v>2.5884200771820298</v>
+        <v>2.5884199618253056</v>
       </c>
       <c r="E185" s="5">
-        <v>2.0298339914018637</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0298339871576809</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>9636.4952128999994</v>
+        <v>9636.4952130000001</v>
       </c>
       <c r="C186" s="5">
-        <v>20.539200499999424</v>
+        <v>20.539200999999593</v>
       </c>
       <c r="D186" s="5">
-        <v>2.5934663883181885</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5934664523053153</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>9650.7706951</v>
+        <v>9650.7706949999993</v>
       </c>
       <c r="C187" s="5">
-        <v>14.275482200000624</v>
+        <v>14.275481999999101</v>
       </c>
       <c r="D187" s="5">
-        <v>1.792233003996424</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7922329786631996</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>9670.5764479999998</v>
       </c>
       <c r="C188" s="5">
-        <v>19.805752899999788</v>
+        <v>19.80575300000055</v>
       </c>
       <c r="D188" s="5">
-        <v>2.4906832096180276</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4906832223621223</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>9719.3227069000004</v>
+        <v>9719.3227069999994</v>
       </c>
       <c r="C189" s="5">
-        <v>48.746258900000612</v>
+        <v>48.746258999999554</v>
       </c>
       <c r="D189" s="5">
-        <v>6.2193587513122539</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2193587644266302</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>9724.1318953999998</v>
+        <v>9724.1318950000004</v>
       </c>
       <c r="C190" s="5">
-        <v>4.8091884999994363</v>
+        <v>4.809188000001086</v>
       </c>
       <c r="D190" s="5">
-        <v>0.5953869213801255</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.5953868593046252</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>9739.7136264000001</v>
+        <v>9739.7136260000007</v>
       </c>
       <c r="C191" s="5">
         <v>15.581731000000218</v>
       </c>
       <c r="D191" s="5">
-        <v>1.9398901975562266</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9398901976365179</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>9791.5673784999999</v>
+        <v>9791.5673790000001</v>
       </c>
       <c r="C192" s="5">
-        <v>51.853752099999838</v>
+        <v>51.853752999999415</v>
       </c>
       <c r="D192" s="5">
-        <v>6.5791738224776353</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5791739403113558</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>9811.2761869999995</v>
       </c>
       <c r="C193" s="5">
-        <v>19.708808499999577</v>
+        <v>19.708807999999408</v>
       </c>
       <c r="D193" s="5">
-        <v>2.4423220283070535</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4423219655333117</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>9844.5089707000006</v>
+        <v>9844.5089709999993</v>
       </c>
       <c r="C194" s="5">
-        <v>33.232783700001164</v>
+        <v>33.23278399999981</v>
       </c>
       <c r="D194" s="5">
-        <v>4.141227808719905</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1412278468026642</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>9852.0606685999992</v>
+        <v>9852.0606690000004</v>
       </c>
       <c r="C195" s="5">
-        <v>7.551697899998544</v>
+        <v>7.5516980000011245</v>
       </c>
       <c r="D195" s="5">
-        <v>0.924410602971526</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.92441061523655943</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>9895.7389483999996</v>
+        <v>9895.7389480000002</v>
       </c>
       <c r="C196" s="5">
-        <v>43.678279800000382</v>
+        <v>43.678278999999748</v>
       </c>
       <c r="D196" s="5">
-        <v>5.4517592407431925</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4517591382160724</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>9921.2360171</v>
+        <v>9921.2360169999993</v>
       </c>
       <c r="C197" s="5">
-        <v>25.497068700000455</v>
+        <v>25.497068999999101</v>
       </c>
       <c r="D197" s="5">
-        <v>3.1360785821156201</v>
+        <v>3.1360786196677815</v>
       </c>
       <c r="E197" s="5">
-        <v>3.1747233900231597</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.174723393275003</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>9956.6535475000001</v>
+        <v>9956.6535480000002</v>
       </c>
       <c r="C198" s="5">
-        <v>35.417530400000032</v>
+        <v>35.417531000000963</v>
       </c>
       <c r="D198" s="5">
-        <v>4.3689641278640945</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3689642033820197</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>9981.5952966000004</v>
+        <v>9981.5952969999998</v>
       </c>
       <c r="C199" s="5">
-        <v>24.941749100000379</v>
+        <v>24.941748999999618</v>
       </c>
       <c r="D199" s="5">
-        <v>3.0478040639873472</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0478040514435367</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>10018.210010000001</v>
       </c>
       <c r="C200" s="5">
-        <v>36.614713400000255</v>
+        <v>36.614713000000847</v>
       </c>
       <c r="D200" s="5">
-        <v>4.4917706851347994</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4917706348863051</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>10027.771037</v>
+        <v>10027.77104</v>
       </c>
       <c r="C201" s="5">
-        <v>9.5610269999997399</v>
+        <v>9.5610299999989365</v>
       </c>
       <c r="D201" s="5">
-        <v>1.1512682857959922</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1512686489318025</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>10057.610683000001</v>
+        <v>10057.61068</v>
       </c>
       <c r="C202" s="5">
-        <v>29.839646000000357</v>
+        <v>29.839640000000145</v>
       </c>
       <c r="D202" s="5">
-        <v>3.6298661545113298</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6298654115463291</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>10092.896581000001</v>
+        <v>10092.896580000001</v>
       </c>
       <c r="C203" s="5">
-        <v>35.285898000000088</v>
+        <v>35.285900000000765</v>
       </c>
       <c r="D203" s="5">
-        <v>4.2922484538978845</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2922487032004186</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>10088.592291999999</v>
+        <v>10088.592290000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-4.3042890000015177</v>
+        <v>-4.3042900000000373</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.51056193375736969</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.51056205214661254</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>10136.741196999999</v>
+        <v>10136.7412</v>
       </c>
       <c r="C205" s="5">
-        <v>48.148905000000013</v>
+        <v>48.148909999999887</v>
       </c>
       <c r="D205" s="5">
-        <v>5.8798815748445143</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8798822027505526</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>10175.932806999999</v>
+        <v>10175.93281</v>
       </c>
       <c r="C206" s="5">
         <v>39.191609999999855</v>
       </c>
       <c r="D206" s="5">
-        <v>4.7394922749592672</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7394922735264133</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>10181.45657</v>
       </c>
       <c r="C207" s="5">
-        <v>5.523763000001054</v>
+        <v>5.5237600000000384</v>
       </c>
       <c r="D207" s="5">
-        <v>0.65333972852175126</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.65333937243412521</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>10213.681554999999</v>
+        <v>10213.681560000001</v>
       </c>
       <c r="C208" s="5">
-        <v>32.224984999998924</v>
+        <v>32.224990000000616</v>
       </c>
       <c r="D208" s="5">
-        <v>3.8648985417479409</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8648991518998921</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>10247.409791</v>
+        <v>10247.40979</v>
       </c>
       <c r="C209" s="5">
-        <v>33.728236000000834</v>
+        <v>33.728229999998803</v>
       </c>
       <c r="D209" s="5">
-        <v>4.0354831174049144</v>
+        <v>4.0354823844225729</v>
       </c>
       <c r="E209" s="5">
-        <v>3.2876324415406888</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2876324325023853</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>10262.411577999999</v>
+        <v>10262.41158</v>
       </c>
       <c r="C210" s="5">
-        <v>15.00178699999924</v>
+        <v>15.001790000000256</v>
       </c>
       <c r="D210" s="5">
-        <v>1.770964920630802</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7709652778123974</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>10305.131438</v>
+        <v>10305.131439999999</v>
       </c>
       <c r="C211" s="5">
-        <v>42.719860000001063</v>
+        <v>42.719859999999244</v>
       </c>
       <c r="D211" s="5">
-        <v>5.1112706919570039</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1112706909378636</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>10346.983641999999</v>
+        <v>10346.98364</v>
       </c>
       <c r="C212" s="5">
-        <v>41.852203999998892</v>
+        <v>41.852200000001176</v>
       </c>
       <c r="D212" s="5">
-        <v>4.9839055221138073</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9839050341014657</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>10366.728137</v>
+        <v>10366.728139999999</v>
       </c>
       <c r="C213" s="5">
-        <v>19.744495000000825</v>
+        <v>19.74449999999888</v>
       </c>
       <c r="D213" s="5">
-        <v>2.3140707194664545</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3140713120860523</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>10396.698552</v>
+        <v>10396.698549999999</v>
       </c>
       <c r="C214" s="5">
-        <v>29.970414999999775</v>
+        <v>29.970409999999902</v>
       </c>
       <c r="D214" s="5">
-        <v>3.5249214370209891</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5249208385358388</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>10436.662775000001</v>
+        <v>10436.662780000001</v>
       </c>
       <c r="C215" s="5">
-        <v>39.964223000000857</v>
+        <v>39.964230000001407</v>
       </c>
       <c r="D215" s="5">
-        <v>4.7115016771786422</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7115025208800398</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>10448.050626</v>
+        <v>10448.05063</v>
       </c>
       <c r="C216" s="5">
-        <v>11.3878509999995</v>
+        <v>11.387849999999162</v>
       </c>
       <c r="D216" s="5">
-        <v>1.3172534483711251</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3172533313692281</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>10471.321669000001</v>
+        <v>10471.321669999999</v>
       </c>
       <c r="C217" s="5">
-        <v>23.271043000000645</v>
+        <v>23.27103999999963</v>
       </c>
       <c r="D217" s="5">
-        <v>2.7057577700453139</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7057574158982467</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>10484.744325</v>
+        <v>10484.74433</v>
       </c>
       <c r="C218" s="5">
-        <v>13.422655999998824</v>
+        <v>13.422660000000178</v>
       </c>
       <c r="D218" s="5">
-        <v>1.5491102990186745</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5491107637698009</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>10515.362009</v>
+        <v>10515.362010000001</v>
       </c>
       <c r="C219" s="5">
-        <v>30.617684000000736</v>
+        <v>30.617680000001201</v>
       </c>
       <c r="D219" s="5">
-        <v>3.5610892058567378</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5610887314006634</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>10544.785441</v>
+        <v>10544.78544</v>
       </c>
       <c r="C220" s="5">
-        <v>29.423431999999593</v>
+        <v>29.423429999998916</v>
       </c>
       <c r="D220" s="5">
-        <v>3.4099255947722673</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4099253590812229</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>10564.463556999999</v>
+        <v>10564.46356</v>
       </c>
       <c r="C221" s="5">
-        <v>19.678115999999136</v>
+        <v>19.67812000000049</v>
       </c>
       <c r="D221" s="5">
-        <v>2.2625040760089421</v>
+        <v>2.2625045408590561</v>
       </c>
       <c r="E221" s="5">
-        <v>3.0939893345385494</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0939893738747504</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>10597.168750000001</v>
       </c>
       <c r="C222" s="5">
-        <v>32.7051930000016</v>
+        <v>32.705190000000584</v>
       </c>
       <c r="D222" s="5">
-        <v>3.7788394484614907</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7788390948192863</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>10633.90021</v>
       </c>
       <c r="C223" s="5">
         <v>36.731459999999061</v>
       </c>
       <c r="D223" s="5">
         <v>4.2396068497491557</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>10622.079178</v>
+        <v>10622.079180000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-11.821031999999832</v>
+        <v>-11.821029999999155</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.3258381334146918</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3258379104658546</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>10640.831948999999</v>
+        <v>10640.83195</v>
       </c>
       <c r="C225" s="5">
-        <v>18.752770999999484</v>
+        <v>18.752769999999146</v>
       </c>
       <c r="D225" s="5">
-        <v>2.1392349646037312</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1392348490113511</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>10657.065173000001</v>
+        <v>10657.06517</v>
       </c>
       <c r="C226" s="5">
-        <v>16.233224000001428</v>
+        <v>16.233220000000074</v>
       </c>
       <c r="D226" s="5">
-        <v>1.8461103678610868</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8461099089656763</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>10657.132632000001</v>
+        <v>10657.13263</v>
       </c>
       <c r="C227" s="5">
-        <v>6.7458999999871594E-2</v>
+        <v>6.746000000021013E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>7.5962393996098498E-3</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.596352010996732E-3</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>10669.680996999999</v>
+        <v>10669.681</v>
       </c>
       <c r="C228" s="5">
-        <v>12.548364999998739</v>
+        <v>12.548370000000432</v>
       </c>
       <c r="D228" s="5">
-        <v>1.4221403375100472</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4221409081172753</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>10682.376211999999</v>
+        <v>10682.37621</v>
       </c>
       <c r="C229" s="5">
-        <v>12.695214999999735</v>
+        <v>12.695209999999861</v>
       </c>
       <c r="D229" s="5">
-        <v>1.4371891056734531</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4371885355217939</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>10643.828189</v>
+        <v>10643.82819</v>
       </c>
       <c r="C230" s="5">
-        <v>-38.548022999999375</v>
+        <v>-38.548020000000179</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.2453571396790739</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.2453568165929827</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>10661.294825000001</v>
+        <v>10661.294830000001</v>
       </c>
       <c r="C231" s="5">
-        <v>17.466636000001017</v>
+        <v>17.466640000000552</v>
       </c>
       <c r="D231" s="5">
-        <v>1.9870836726469499</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9870841316316001</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>10642.697803999999</v>
+        <v>10642.6978</v>
       </c>
       <c r="C232" s="5">
-        <v>-18.597021000001405</v>
+        <v>-18.597030000000814</v>
       </c>
       <c r="D232" s="5">
-        <v>-2.0732531625602291</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0732541553383999</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>10618.705303000001</v>
+        <v>10618.7053</v>
       </c>
       <c r="C233" s="5">
-        <v>-23.992500999998811</v>
+        <v>-23.992500000000291</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.671943827318457</v>
+        <v>-2.6719437183217898</v>
       </c>
       <c r="E233" s="5">
-        <v>0.51343587591876627</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.51343581897875801</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>10562.730593</v>
+        <v>10562.730589999999</v>
       </c>
       <c r="C234" s="5">
         <v>-55.974710000000414</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.1453879424656854</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.1453879441518584</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>10499.48358</v>
       </c>
       <c r="C235" s="5">
-        <v>-63.247013000000152</v>
+        <v>-63.247009999999136</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.9533315730470164</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.9533312559243559</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>10439.382713000001</v>
+        <v>10439.38271</v>
       </c>
       <c r="C236" s="5">
-        <v>-60.100866999999198</v>
+        <v>-60.100870000000214</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.6568253131398798</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.6568256350320487</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>10382.598857999999</v>
+        <v>10382.59886</v>
       </c>
       <c r="C237" s="5">
-        <v>-56.783855000001495</v>
+        <v>-56.783849999999802</v>
       </c>
       <c r="D237" s="5">
-        <v>-6.3354896043282594</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.3354890648167466</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>10352.495573</v>
+        <v>10352.495569999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-30.103284999999232</v>
+        <v>-30.103290000000925</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.4243272314719686</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4243277905470437</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>10319.463524000001</v>
+        <v>10319.463519999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-33.032048999999461</v>
+        <v>-33.032049999999799</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.7623959891337599</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.7623961021150842</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>10294.046693</v>
+        <v>10294.046689999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-25.416831000000457</v>
+        <v>-25.416830000000118</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.9158879955253902</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9158878834672386</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>10262.350484000001</v>
+        <v>10262.350479999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-31.696208999999726</v>
+        <v>-31.696210000000065</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.6329627232244421</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.6329628369495492</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>10255.402700000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-6.947783999999956</v>
+        <v>-6.9477799999986019</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.80940189148115405</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.80940142753765931</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>10254.961568000001</v>
+        <v>10254.961569999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.44113199999992503</v>
+        <v>-0.44113000000106695</v>
       </c>
       <c r="D243" s="5">
-        <v>-5.1605304801771723E-2</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.1605070889670923E-2</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>10247.919887</v>
+        <v>10247.919889999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-7.041681000000608</v>
+        <v>-7.0416800000002695</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.82088825449505576</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.82088813819976014</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>10251.898249</v>
+        <v>10251.89825</v>
       </c>
       <c r="C245" s="5">
-        <v>3.9783619999998336</v>
+        <v>3.9783600000009756</v>
       </c>
       <c r="D245" s="5">
-        <v>0.46684995607884083</v>
+        <v>0.46684972074606534</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.454348185897671</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4543481492042116</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>10273.415556</v>
+        <v>10273.415559999999</v>
       </c>
       <c r="C246" s="5">
-        <v>21.517307000000073</v>
+        <v>21.51730999999927</v>
       </c>
       <c r="D246" s="5">
-        <v>2.5479117212016122</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5479120802976762</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>10274.870605</v>
+        <v>10274.87061</v>
       </c>
       <c r="C247" s="5">
-        <v>1.4550490000001446</v>
+        <v>1.4550500000004831</v>
       </c>
       <c r="D247" s="5">
-        <v>0.17009139511798832</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.17009151204021578</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>10310.039739</v>
+        <v>10310.03974</v>
       </c>
       <c r="C248" s="5">
-        <v>35.169133999999758</v>
+        <v>35.169130000000223</v>
       </c>
       <c r="D248" s="5">
-        <v>4.1856089416048237</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1856084544770189</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>10339.952964</v>
+        <v>10339.952960000001</v>
       </c>
       <c r="C249" s="5">
-        <v>29.913225000000239</v>
+        <v>29.913220000000365</v>
       </c>
       <c r="D249" s="5">
-        <v>3.5377414966682119</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5377408955175493</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>10392.634896</v>
+        <v>10392.634899999999</v>
       </c>
       <c r="C250" s="5">
-        <v>52.681931999999506</v>
+        <v>52.681939999998576</v>
       </c>
       <c r="D250" s="5">
-        <v>6.2882571900398698</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2882581743586963</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>10390.902915000001</v>
+        <v>10390.90292</v>
       </c>
       <c r="C251" s="5">
-        <v>-1.7319809999989957</v>
+        <v>-1.7319799999986571</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.19980238282683027</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.19980226749503061</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>10383.97227</v>
       </c>
       <c r="C252" s="5">
-        <v>-6.9306450000003679</v>
+        <v>-6.9306500000002416</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.79746024932776383</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.79746082215108594</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>10389.232054</v>
+        <v>10389.232050000001</v>
       </c>
       <c r="C253" s="5">
-        <v>5.2597839999998541</v>
+        <v>5.259780000000319</v>
       </c>
       <c r="D253" s="5">
-        <v>0.60953114090152027</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.60953067606863698</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>10404.879021000001</v>
+        <v>10404.87902</v>
       </c>
       <c r="C254" s="5">
-        <v>15.646967000000586</v>
+        <v>15.646969999999783</v>
       </c>
       <c r="D254" s="5">
-        <v>1.8223364486493754</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8223368016534236</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>10442.710411</v>
+        <v>10442.71041</v>
       </c>
       <c r="C255" s="5">
         <v>37.831389999999374</v>
       </c>
       <c r="D255" s="5">
-        <v>4.4514314742989392</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4514314747354344</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>10448.550859999999</v>
       </c>
       <c r="C256" s="5">
-        <v>5.840448999999353</v>
+        <v>5.8404499999996915</v>
       </c>
       <c r="D256" s="5">
-        <v>0.67321006668401573</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.67321018237016528</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>10470.910889000001</v>
+        <v>10470.910889999999</v>
       </c>
       <c r="C257" s="5">
-        <v>22.360029000001305</v>
+        <v>22.360029999999824</v>
       </c>
       <c r="D257" s="5">
-        <v>2.5984573135933609</v>
+        <v>2.5984574311741504</v>
       </c>
       <c r="E257" s="5">
-        <v>2.1363130483797343</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1363130481713455</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>10483.957155</v>
+        <v>10483.95716</v>
       </c>
       <c r="C258" s="5">
-        <v>13.046265999999378</v>
+        <v>13.046270000000732</v>
       </c>
       <c r="D258" s="5">
-        <v>1.5054324726143209</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5054329372046427</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>10488.392331999999</v>
+        <v>10488.392330000001</v>
       </c>
       <c r="C259" s="5">
-        <v>4.4351769999993849</v>
+        <v>4.4351700000006531</v>
       </c>
       <c r="D259" s="5">
-        <v>0.50883585467200732</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.50883504946841462</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>10532.513529</v>
+        <v>10532.51353</v>
       </c>
       <c r="C260" s="5">
-        <v>44.121197000000393</v>
+        <v>44.12119999999959</v>
       </c>
       <c r="D260" s="5">
-        <v>5.1664503950288765</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1664507554944672</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>10579.361736999999</v>
+        <v>10579.36174</v>
       </c>
       <c r="C261" s="5">
-        <v>46.848207999999431</v>
+        <v>46.848210000000108</v>
       </c>
       <c r="D261" s="5">
-        <v>5.4700853030264174</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4700855417604721</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>10579.124701000001</v>
+        <v>10579.1247</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.2370359999986249</v>
+        <v>-0.23703999999997905</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.6883299547053596E-2</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.688375314138236E-2</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>10607.166735999999</v>
+        <v>10607.166740000001</v>
       </c>
       <c r="C263" s="5">
-        <v>28.042034999998577</v>
+        <v>28.04204000000027</v>
       </c>
       <c r="D263" s="5">
-        <v>3.2276192418037697</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2276198260258848</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>10634.023297</v>
+        <v>10634.023300000001</v>
       </c>
       <c r="C264" s="5">
-        <v>26.856561000000511</v>
+        <v>26.856560000000172</v>
       </c>
       <c r="D264" s="5">
-        <v>3.0809805875636309</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0809804700634436</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>10647.780101</v>
+        <v>10647.7801</v>
       </c>
       <c r="C265" s="5">
-        <v>13.756804000000557</v>
+        <v>13.756799999999203</v>
       </c>
       <c r="D265" s="5">
-        <v>1.5634844871233344</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5634840288327068</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>10681.246209999999</v>
       </c>
       <c r="C266" s="5">
-        <v>33.466108999999051</v>
+        <v>33.466109999999389</v>
       </c>
       <c r="D266" s="5">
-        <v>3.8375015554922731</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8375016725167299</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>10663.278883999999</v>
+        <v>10663.27888</v>
       </c>
       <c r="C267" s="5">
-        <v>-17.967325999999957</v>
+        <v>-17.967329999999492</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.9999941806858823</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9999946218259845</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>10681.086082</v>
+        <v>10681.086079999999</v>
       </c>
       <c r="C268" s="5">
-        <v>17.807198000000426</v>
+        <v>17.807199999999284</v>
       </c>
       <c r="D268" s="5">
-        <v>2.0224548319292213</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0224550619353909</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>10707.013278</v>
+        <v>10707.013279999999</v>
       </c>
       <c r="C269" s="5">
-        <v>25.927196000000549</v>
+        <v>25.927200000000084</v>
       </c>
       <c r="D269" s="5">
-        <v>2.9520770273420371</v>
+        <v>2.9520774894407964</v>
       </c>
       <c r="E269" s="5">
-        <v>2.2548409732722652</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.254840982607198</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>10748.584811999999</v>
+        <v>10748.58481</v>
       </c>
       <c r="C270" s="5">
-        <v>41.571533999998792</v>
+        <v>41.571530000001076</v>
       </c>
       <c r="D270" s="5">
-        <v>4.759967829517664</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7599673607827464</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>10780.987203999999</v>
+        <v>10780.9872</v>
       </c>
       <c r="C271" s="5">
-        <v>32.402391999999963</v>
+        <v>32.402389999999286</v>
       </c>
       <c r="D271" s="5">
-        <v>3.6780727183911344</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6780724882846227</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>10817.602998</v>
+        <v>10817.602999999999</v>
       </c>
       <c r="C272" s="5">
-        <v>36.615794000001188</v>
+        <v>36.615799999999581</v>
       </c>
       <c r="D272" s="5">
-        <v>4.1525963234223973</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1525970182126892</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>10841.373062999999</v>
+        <v>10841.37306</v>
       </c>
       <c r="C273" s="5">
-        <v>23.770064999998795</v>
+        <v>23.77006000000074</v>
       </c>
       <c r="D273" s="5">
-        <v>2.6689222330641194</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6689216643586589</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>10874.774589000001</v>
+        <v>10874.774590000001</v>
       </c>
       <c r="C274" s="5">
-        <v>33.401526000001468</v>
+        <v>33.401530000001003</v>
       </c>
       <c r="D274" s="5">
-        <v>3.7604135776870384</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7604140367318184</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>10910.549531000001</v>
+        <v>10910.54953</v>
       </c>
       <c r="C275" s="5">
-        <v>35.77494200000001</v>
+        <v>35.774939999999333</v>
       </c>
       <c r="D275" s="5">
-        <v>4.0198775218877048</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0198772926981263</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>10920.123136</v>
+        <v>10920.12314</v>
       </c>
       <c r="C276" s="5">
-        <v>9.5736049999995885</v>
+        <v>9.5736099999994622</v>
       </c>
       <c r="D276" s="5">
-        <v>1.0580522691735039</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.058052824528688</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>10964.854431</v>
+        <v>10964.854429999999</v>
       </c>
       <c r="C277" s="5">
-        <v>44.731294999999591</v>
+        <v>44.731289999999717</v>
       </c>
       <c r="D277" s="5">
-        <v>5.0277394606014214</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.02773888400323</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>10990.481610999999</v>
+        <v>10990.481610000001</v>
       </c>
       <c r="C278" s="5">
-        <v>25.627179999999498</v>
+        <v>25.627180000001317</v>
       </c>
       <c r="D278" s="5">
-        <v>2.8409886053088362</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8409886055715594</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>11015.217289</v>
+        <v>11015.217290000001</v>
       </c>
       <c r="C279" s="5">
-        <v>24.735678000000917</v>
+        <v>24.735679999999775</v>
       </c>
       <c r="D279" s="5">
-        <v>2.7344583604306028</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7344585845205494</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>11053.601713</v>
+        <v>11053.601710000001</v>
       </c>
       <c r="C280" s="5">
-        <v>38.384423999999854</v>
+        <v>38.384420000000318</v>
       </c>
       <c r="D280" s="5">
-        <v>4.2626885846602125</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2626881315075194</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>11078.138207</v>
+        <v>11078.138209999999</v>
       </c>
       <c r="C281" s="5">
-        <v>24.536493999999948</v>
+        <v>24.536499999998341</v>
       </c>
       <c r="D281" s="5">
-        <v>2.6964910429275291</v>
+        <v>2.696491711122051</v>
       </c>
       <c r="E281" s="5">
-        <v>3.4661853811516208</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4661853898438455</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>11073.561449000001</v>
+        <v>11073.561449999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.5767579999992449</v>
+        <v>-4.576759999999922</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.4946361280077749</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.49463634353456021</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>11137.036083999999</v>
+        <v>11137.03608</v>
       </c>
       <c r="C283" s="5">
-        <v>63.474634999998671</v>
+        <v>63.474630000000616</v>
       </c>
       <c r="D283" s="5">
-        <v>7.0995587977036534</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.099558220051172</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>11164.076929000001</v>
+        <v>11164.076929999999</v>
       </c>
       <c r="C284" s="5">
-        <v>27.040845000001354</v>
+        <v>27.040849999999409</v>
       </c>
       <c r="D284" s="5">
-        <v>2.9528382715224399</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.95283882590478</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>11178.319866</v>
+        <v>11178.319869999999</v>
       </c>
       <c r="C285" s="5">
-        <v>14.242936999999074</v>
+        <v>14.24294000000009</v>
       </c>
       <c r="D285" s="5">
-        <v>1.5417274424834204</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5417277693614118</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>11199.474541</v>
+        <v>11199.474539999999</v>
       </c>
       <c r="C286" s="5">
-        <v>21.15467499999977</v>
+        <v>21.154669999999896</v>
       </c>
       <c r="D286" s="5">
-        <v>2.2947556542953551</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2947551054322446</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>11230.463836000001</v>
+        <v>11230.46384</v>
       </c>
       <c r="C287" s="5">
-        <v>30.989295000001221</v>
+        <v>30.989300000001094</v>
       </c>
       <c r="D287" s="5">
-        <v>3.3714390334601108</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3714395860389823</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>11258.413294</v>
+        <v>11258.41329</v>
       </c>
       <c r="C288" s="5">
-        <v>27.94945799999914</v>
+        <v>27.94945000000007</v>
       </c>
       <c r="D288" s="5">
-        <v>3.0276812129615749</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0276803333560753</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>11286.667305000001</v>
+        <v>11286.667310000001</v>
       </c>
       <c r="C289" s="5">
-        <v>28.254011000000901</v>
+        <v>28.25402000000031</v>
       </c>
       <c r="D289" s="5">
-        <v>3.0534258192127073</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0534268064112302</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>11315.545253</v>
+        <v>11315.545249999999</v>
       </c>
       <c r="C290" s="5">
-        <v>28.877947999999378</v>
+        <v>28.877939999998489</v>
       </c>
       <c r="D290" s="5">
-        <v>3.1138840786198108</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1138832024126373</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>11328.486032000001</v>
+        <v>11328.48603</v>
       </c>
       <c r="C291" s="5">
-        <v>12.940779000000475</v>
+        <v>12.940780000000814</v>
       </c>
       <c r="D291" s="5">
-        <v>1.3810191274256089</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3810192351846773</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>11368.913027000001</v>
+        <v>11368.91303</v>
       </c>
       <c r="C292" s="5">
-        <v>40.426994999999806</v>
+        <v>40.42699999999968</v>
       </c>
       <c r="D292" s="5">
-        <v>4.3673958582169048</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3673964098073004</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>11376.492872999999</v>
+        <v>11376.49287</v>
       </c>
       <c r="C293" s="5">
-        <v>7.5798459999987244</v>
+        <v>7.5798400000003312</v>
       </c>
       <c r="D293" s="5">
-        <v>0.80300053736765964</v>
+        <v>0.80299989918903858</v>
       </c>
       <c r="E293" s="5">
-        <v>2.6931841833447878</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6931841284547398</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>11405.539085</v>
+        <v>11405.53909</v>
       </c>
       <c r="C294" s="5">
-        <v>29.046212000001105</v>
+        <v>29.046220000000176</v>
       </c>
       <c r="D294" s="5">
-        <v>3.1072054797435689</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1072063484239409</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>11429.588398</v>
+        <v>11429.588400000001</v>
       </c>
       <c r="C295" s="5">
-        <v>24.049312999999529</v>
+        <v>24.049310000000332</v>
       </c>
       <c r="D295" s="5">
-        <v>2.5598283230505725</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5598279988806594</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>11467.119060000001</v>
       </c>
       <c r="C296" s="5">
-        <v>37.53066200000103</v>
+        <v>37.530660000000353</v>
       </c>
       <c r="D296" s="5">
-        <v>4.0123167327775766</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0123165143710171</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>11515.301901999999</v>
+        <v>11515.3019</v>
       </c>
       <c r="C297" s="5">
-        <v>48.182841999998345</v>
+        <v>48.182839999999487</v>
       </c>
       <c r="D297" s="5">
-        <v>5.1603643797251797</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.160364160551878</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>11556.128724</v>
+        <v>11556.128720000001</v>
       </c>
       <c r="C298" s="5">
-        <v>40.826822000000902</v>
+        <v>40.826820000000225</v>
       </c>
       <c r="D298" s="5">
-        <v>4.3384803750084133</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3384801590843569</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>11582.975657000001</v>
+        <v>11582.97566</v>
       </c>
       <c r="C299" s="5">
-        <v>26.846933000000718</v>
+        <v>26.846939999999449</v>
       </c>
       <c r="D299" s="5">
-        <v>2.8237109516263903</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8237116982960941</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>11610.918740999999</v>
+        <v>11610.918739999999</v>
       </c>
       <c r="C300" s="5">
-        <v>27.943083999998635</v>
+        <v>27.9430799999991</v>
       </c>
       <c r="D300" s="5">
-        <v>2.9336337498926834</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9336333235909784</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>11641.753854000001</v>
+        <v>11641.753849999999</v>
       </c>
       <c r="C301" s="5">
-        <v>30.835113000001002</v>
+        <v>30.835109999999986</v>
       </c>
       <c r="D301" s="5">
-        <v>3.2338022173663994</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.233801898417199</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>11671.620440000001</v>
       </c>
       <c r="C302" s="5">
-        <v>29.866586000000098</v>
+        <v>29.866590000001452</v>
       </c>
       <c r="D302" s="5">
-        <v>3.1223780914076738</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1223785165906959</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>11723.553572000001</v>
+        <v>11723.55357</v>
       </c>
       <c r="C303" s="5">
-        <v>51.933132000000114</v>
+        <v>51.933129999999437</v>
       </c>
       <c r="D303" s="5">
-        <v>5.4720524135353221</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4720521976170611</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>11749.632815999999</v>
+        <v>11749.632820000001</v>
       </c>
       <c r="C304" s="5">
-        <v>26.079243999998653</v>
+        <v>26.079250000000684</v>
       </c>
       <c r="D304" s="5">
-        <v>2.702323709379062</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7023243391904428</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>11793.433609</v>
+        <v>11793.43361</v>
       </c>
       <c r="C305" s="5">
-        <v>43.80079300000034</v>
+        <v>43.800789999999324</v>
       </c>
       <c r="D305" s="5">
-        <v>4.5662805958472719</v>
+        <v>4.5662802750672471</v>
       </c>
       <c r="E305" s="5">
-        <v>3.6649320722516476</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6649321083783271</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>11805.009051000001</v>
+        <v>11805.009050000001</v>
       </c>
       <c r="C306" s="5">
-        <v>11.575442000001203</v>
+        <v>11.575440000000526</v>
       </c>
       <c r="D306" s="5">
-        <v>1.1841981313176708</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1841979255056145</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>11808.168122999999</v>
+        <v>11808.16812</v>
       </c>
       <c r="C307" s="5">
-        <v>3.1590719999985595</v>
+        <v>3.1590699999997014</v>
       </c>
       <c r="D307" s="5">
-        <v>0.32159830469467021</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.3215981008194202</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>11800.528135</v>
+        <v>11800.52814</v>
       </c>
       <c r="C308" s="5">
-        <v>-7.6399879999989935</v>
+        <v>-7.6399799999999232</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.77365354613463388</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.77365273910156018</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>11818.167461999999</v>
+        <v>11818.167460000001</v>
       </c>
       <c r="C309" s="5">
-        <v>17.639326999998957</v>
+        <v>17.639320000000225</v>
       </c>
       <c r="D309" s="5">
-        <v>1.8085703552587429</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8085696308611787</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>11836.642489</v>
+        <v>11836.64249</v>
       </c>
       <c r="C310" s="5">
-        <v>18.475027000000409</v>
+        <v>18.475029999999606</v>
       </c>
       <c r="D310" s="5">
-        <v>1.8921416785143474</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8921419887323099</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>11858.884840999999</v>
+        <v>11858.884840000001</v>
       </c>
       <c r="C311" s="5">
-        <v>22.2423519999993</v>
+        <v>22.242350000000442</v>
       </c>
       <c r="D311" s="5">
-        <v>2.2783834221210997</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2783832149359862</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>11893.658903</v>
+        <v>11893.6589</v>
       </c>
       <c r="C312" s="5">
-        <v>34.774062000000413</v>
+        <v>34.774059999999736</v>
       </c>
       <c r="D312" s="5">
-        <v>3.5760942349857938</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5760940262876462</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>11897.52079</v>
       </c>
       <c r="C313" s="5">
-        <v>3.8618870000009338</v>
+        <v>3.8618900000001304</v>
       </c>
       <c r="D313" s="5">
-        <v>0.3903382077168116</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.39033851158047916</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>11910.434916</v>
+        <v>11910.43492</v>
       </c>
       <c r="C314" s="5">
-        <v>12.914125999999669</v>
+        <v>12.914129999999204</v>
       </c>
       <c r="D314" s="5">
-        <v>1.3103404626363391</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.310340870924942</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>11928.378939</v>
+        <v>11928.378940000001</v>
       </c>
       <c r="C315" s="5">
-        <v>17.944023000000016</v>
+        <v>17.944020000000819</v>
       </c>
       <c r="D315" s="5">
-        <v>1.822952053152771</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8229517452325483</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>11919.589979</v>
+        <v>11919.589980000001</v>
       </c>
       <c r="C316" s="5">
         <v>-8.7889599999998609</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.88059882735851414</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.88059882728503958</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>11943.300508</v>
+        <v>11943.300509999999</v>
       </c>
       <c r="C317" s="5">
-        <v>23.710528999999951</v>
+        <v>23.710529999998471</v>
       </c>
       <c r="D317" s="5">
-        <v>2.4133378866154631</v>
+        <v>2.4133379893102491</v>
       </c>
       <c r="E317" s="5">
-        <v>1.2707656138889911</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.270765622260539</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>11963.165996</v>
+        <v>11963.165999999999</v>
       </c>
       <c r="C318" s="5">
-        <v>19.865487999999459</v>
+        <v>19.865490000000136</v>
       </c>
       <c r="D318" s="5">
-        <v>2.0143410407209128</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0143412450376763</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>11964.774342000001</v>
+        <v>11964.77434</v>
       </c>
       <c r="C319" s="5">
-        <v>1.6083460000008927</v>
+        <v>1.6083400000006804</v>
       </c>
       <c r="D319" s="5">
-        <v>0.16144914717073355</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.16144854437856182</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>11954.402626999999</v>
+        <v>11954.40263</v>
       </c>
       <c r="C320" s="5">
-        <v>-10.371715000001132</v>
+        <v>-10.371709999999439</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.0352798745118852</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0352793779729641</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>11987.828767000001</v>
+        <v>11987.82877</v>
       </c>
       <c r="C321" s="5">
-        <v>33.426140000001396</v>
+        <v>33.426139999999577</v>
       </c>
       <c r="D321" s="5">
-        <v>3.4074489331063385</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.407448932237811</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>11985.991926999999</v>
+        <v>11985.99193</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.8368400000017573</v>
+        <v>-1.8368399999999383</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.18371561835817118</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.18371561831201921</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>11978.720345</v>
+        <v>11978.72035</v>
       </c>
       <c r="C323" s="5">
-        <v>-7.2715819999993982</v>
+        <v>-7.2715800000005402</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.72558379116508531</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.7255835920826792</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>12027.122939000001</v>
+        <v>12027.122939999999</v>
       </c>
       <c r="C324" s="5">
-        <v>48.402594000001045</v>
+        <v>48.402589999999691</v>
       </c>
       <c r="D324" s="5">
-        <v>4.9580833061369178</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9580828851355063</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>12035.365422000001</v>
+        <v>12035.36542</v>
       </c>
       <c r="C325" s="5">
-        <v>8.2424829999999929</v>
+        <v>8.2424800000007963</v>
       </c>
       <c r="D325" s="5">
-        <v>0.82549641109062044</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.82549610943416507</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>12074.688264</v>
+        <v>12074.688260000001</v>
       </c>
       <c r="C326" s="5">
-        <v>39.322841999999582</v>
+        <v>39.322840000000724</v>
       </c>
       <c r="D326" s="5">
-        <v>3.9919578854334947</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9919576794114286</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>12060.39257</v>
       </c>
       <c r="C327" s="5">
-        <v>-14.295694000000367</v>
+        <v>-14.295690000000832</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.4115118823652795</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4115114904507009</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>12071.741212999999</v>
+        <v>12071.74121</v>
       </c>
       <c r="C328" s="5">
-        <v>11.348642999999356</v>
+        <v>11.348640000000159</v>
       </c>
       <c r="D328" s="5">
-        <v>1.1350438043158162</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.135043502713784</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>12091.240577</v>
+        <v>12091.24058</v>
       </c>
       <c r="C329" s="5">
-        <v>19.499364000001151</v>
+        <v>19.499369999999544</v>
       </c>
       <c r="D329" s="5">
-        <v>1.9556616407478966</v>
+        <v>1.9556622483556829</v>
       </c>
       <c r="E329" s="5">
-        <v>1.2386866503183436</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2386866584838341</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>12125.257820999999</v>
+        <v>12125.257820000001</v>
       </c>
       <c r="C330" s="5">
-        <v>34.017243999998755</v>
+        <v>34.017240000001038</v>
       </c>
       <c r="D330" s="5">
-        <v>3.4287876559375485</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4287872456324031</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>12141.053328</v>
+        <v>12141.053330000001</v>
       </c>
       <c r="C331" s="5">
-        <v>15.795507000000725</v>
+        <v>15.795509999999922</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5744824962350856</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5744827975488374</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>12180.505424999999</v>
+        <v>12180.505429999999</v>
       </c>
       <c r="C332" s="5">
-        <v>39.452096999999412</v>
+        <v>39.452099999998609</v>
       </c>
       <c r="D332" s="5">
-        <v>3.9698252695666625</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9698255761880352</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>12188.278942999999</v>
+        <v>12188.27894</v>
       </c>
       <c r="C333" s="5">
-        <v>7.7735179999999673</v>
+        <v>7.773510000000897</v>
       </c>
       <c r="D333" s="5">
-        <v>0.76852590911555829</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.76852511510387966</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>12211.276099000001</v>
+        <v>12211.276099999999</v>
       </c>
       <c r="C334" s="5">
-        <v>22.997156000001269</v>
+        <v>22.997159999998985</v>
       </c>
       <c r="D334" s="5">
-        <v>2.287835788301229</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2878361909423717</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>12241.092658</v>
+        <v>12241.09266</v>
       </c>
       <c r="C335" s="5">
-        <v>29.816558999998961</v>
+        <v>29.816560000001118</v>
       </c>
       <c r="D335" s="5">
-        <v>2.9697394410884259</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9697395417839223</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>12226.486405</v>
+        <v>12226.48641</v>
       </c>
       <c r="C336" s="5">
-        <v>-14.606252999999924</v>
+        <v>-14.606250000000728</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.4224982153304699</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4224979248452674</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>12239.528447000001</v>
+        <v>12239.52845</v>
       </c>
       <c r="C337" s="5">
-        <v>13.042042000000947</v>
+        <v>13.04204000000027</v>
       </c>
       <c r="D337" s="5">
-        <v>1.2875814304016853</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2875812312613366</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>12261.68636</v>
       </c>
       <c r="C338" s="5">
-        <v>22.157912999999098</v>
+        <v>22.157909999999902</v>
       </c>
       <c r="D338" s="5">
-        <v>2.1941899549193344</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.194189654336709</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>12291.551683</v>
+        <v>12291.55168</v>
       </c>
       <c r="C339" s="5">
-        <v>29.865322999999989</v>
+        <v>29.865320000000793</v>
       </c>
       <c r="D339" s="5">
-        <v>2.9622681499498649</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9622678483900877</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>12316.268642000001</v>
+        <v>12316.26864</v>
       </c>
       <c r="C340" s="5">
-        <v>24.716959000001225</v>
+        <v>24.716959999999744</v>
       </c>
       <c r="D340" s="5">
-        <v>2.4399360448480234</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4399361452591695</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>12341.857975000001</v>
+        <v>12341.857980000001</v>
       </c>
       <c r="C341" s="5">
-        <v>25.589332999999897</v>
+        <v>25.589340000000448</v>
       </c>
       <c r="D341" s="5">
-        <v>2.521911592608217</v>
+        <v>2.5219122907974567</v>
       </c>
       <c r="E341" s="5">
-        <v>2.0727186462299541</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0727186622565785</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>12349.926809000001</v>
+        <v>12349.926810000001</v>
       </c>
       <c r="C342" s="5">
-        <v>8.068833999999697</v>
+        <v>8.0688300000001618</v>
       </c>
       <c r="D342" s="5">
-        <v>0.78736064642144221</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.78736025437480262</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>12393.708721999999</v>
+        <v>12393.708720000001</v>
       </c>
       <c r="C343" s="5">
-        <v>43.781912999998895</v>
+        <v>43.781909999999698</v>
       </c>
       <c r="D343" s="5">
-        <v>4.3380740314754584</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3380737280465764</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>12436.698043</v>
+        <v>12436.698039999999</v>
       </c>
       <c r="C344" s="5">
-        <v>42.989321000000928</v>
+        <v>42.98931999999877</v>
       </c>
       <c r="D344" s="5">
-        <v>4.2427017080943763</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2427016082094982</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>12447.987805999999</v>
+        <v>12447.987810000001</v>
       </c>
       <c r="C345" s="5">
-        <v>11.289762999998857</v>
+        <v>11.289770000001226</v>
       </c>
       <c r="D345" s="5">
-        <v>1.0947890999908561</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0947897824521657</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>12485.139827000001</v>
+        <v>12485.13983</v>
       </c>
       <c r="C346" s="5">
-        <v>37.152021000001696</v>
+        <v>37.152019999999538</v>
       </c>
       <c r="D346" s="5">
-        <v>3.6408763246142062</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6408762238111958</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>12525.386621</v>
+        <v>12525.386619999999</v>
       </c>
       <c r="C347" s="5">
-        <v>40.246793999998772</v>
+        <v>40.246789999999237</v>
       </c>
       <c r="D347" s="5">
-        <v>3.9376167297850317</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9376163305104184</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>12546.391374000001</v>
+        <v>12546.391369999999</v>
       </c>
       <c r="C348" s="5">
-        <v>21.004753000001074</v>
+        <v>21.004750000000058</v>
       </c>
       <c r="D348" s="5">
-        <v>2.0310342585178276</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0310339659184384</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>12581.217312000001</v>
+        <v>12581.21731</v>
       </c>
       <c r="C349" s="5">
-        <v>34.825937999999951</v>
+        <v>34.825940000000628</v>
       </c>
       <c r="D349" s="5">
-        <v>3.3822538644437961</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3822540627511888</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>12593.486435999999</v>
+        <v>12593.486440000001</v>
       </c>
       <c r="C350" s="5">
-        <v>12.269123999998556</v>
+        <v>12.269130000000587</v>
       </c>
       <c r="D350" s="5">
-        <v>1.1765295194676728</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1765300981063209</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>12612.874639</v>
+        <v>12612.87464</v>
       </c>
       <c r="C351" s="5">
-        <v>19.388203000000431</v>
+        <v>19.388199999999415</v>
       </c>
       <c r="D351" s="5">
-        <v>1.8631743733396933</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8631740820021836</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>12635.850992</v>
+        <v>12635.850990000001</v>
       </c>
       <c r="C352" s="5">
-        <v>22.976353000000017</v>
+        <v>22.976350000000821</v>
       </c>
       <c r="D352" s="5">
-        <v>2.2080257025566485</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2080254111853215</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>12659.609621</v>
+        <v>12659.609619999999</v>
       </c>
       <c r="C353" s="5">
-        <v>23.758628999999928</v>
+        <v>23.758629999998448</v>
       </c>
       <c r="D353" s="5">
-        <v>2.2797869093188483</v>
+        <v>2.2797870066338932</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5745851770750061</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5745851274169285</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>12674.824842</v>
+        <v>12674.824839999999</v>
       </c>
       <c r="C354" s="5">
-        <v>15.215221000000383</v>
+        <v>15.215220000000045</v>
       </c>
       <c r="D354" s="5">
-        <v>1.4518174767118364</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4518173807768653</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>12712.151964999999</v>
+        <v>12712.151970000001</v>
       </c>
       <c r="C355" s="5">
-        <v>37.327122999999119</v>
+        <v>37.327130000001489</v>
       </c>
       <c r="D355" s="5">
-        <v>3.5917845376641333</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5917852227593361</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>12726.475522999999</v>
+        <v>12726.47552</v>
       </c>
       <c r="C356" s="5">
-        <v>14.323558000000048</v>
+        <v>14.323549999999159</v>
       </c>
       <c r="D356" s="5">
-        <v>1.3605241376136945</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3605233724791832</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>12751.177018</v>
+        <v>12751.177019999999</v>
       </c>
       <c r="C357" s="5">
-        <v>24.701495000001159</v>
+        <v>24.701499999999214</v>
       </c>
       <c r="D357" s="5">
-        <v>2.3541697425745189</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3541702247574348</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>12781.976876000001</v>
+        <v>12781.97688</v>
       </c>
       <c r="C358" s="5">
-        <v>30.799858000000313</v>
+        <v>30.79986000000099</v>
       </c>
       <c r="D358" s="5">
-        <v>2.9373614171983586</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9373616100113242</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>12801.476764999999</v>
+        <v>12801.476769999999</v>
       </c>
       <c r="C359" s="5">
-        <v>19.499888999998802</v>
+        <v>19.499889999999141</v>
       </c>
       <c r="D359" s="5">
-        <v>1.8461314348944047</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8461315297816139</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>12834.669458</v>
+        <v>12834.669459999999</v>
       </c>
       <c r="C360" s="5">
-        <v>33.192693000000872</v>
+        <v>33.192689999999857</v>
       </c>
       <c r="D360" s="5">
-        <v>3.1562137197011619</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1562134291074351</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>12863.659851</v>
+        <v>12863.65985</v>
       </c>
       <c r="C361" s="5">
-        <v>28.99039300000004</v>
+        <v>28.990390000000843</v>
       </c>
       <c r="D361" s="5">
-        <v>2.7444356920979907</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7444354041263441</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>12877.658712</v>
+        <v>12877.65871</v>
       </c>
       <c r="C362" s="5">
-        <v>13.998861000000034</v>
+        <v>13.998859999999695</v>
       </c>
       <c r="D362" s="5">
-        <v>1.3137431352218787</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3137430409156492</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>12878.806821</v>
+        <v>12878.80682</v>
       </c>
       <c r="C363" s="5">
-        <v>1.1481089999997494</v>
+        <v>1.1481100000000879</v>
       </c>
       <c r="D363" s="5">
-        <v>0.10703860120577779</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.10703869449866232</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>12913.678744000001</v>
+        <v>12913.678739999999</v>
       </c>
       <c r="C364" s="5">
-        <v>34.871923000000606</v>
+        <v>34.871919999999591</v>
       </c>
       <c r="D364" s="5">
-        <v>3.2980660992310673</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2980658115224992</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>12919.047490999999</v>
+        <v>12919.047490000001</v>
       </c>
       <c r="C365" s="5">
-        <v>5.3687469999986206</v>
+        <v>5.3687500000014552</v>
       </c>
       <c r="D365" s="5">
-        <v>0.50003165013636774</v>
+        <v>0.50003193034349191</v>
       </c>
       <c r="E365" s="5">
-        <v>2.0493354674194553</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.049335467581348</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>12954.874916000001</v>
+        <v>12954.87492</v>
       </c>
       <c r="C366" s="5">
-        <v>35.827425000001313</v>
+        <v>35.827429999999367</v>
       </c>
       <c r="D366" s="5">
-        <v>3.3791012442162538</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3791017232780218</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>12972.104227</v>
+        <v>12972.104230000001</v>
       </c>
       <c r="C367" s="5">
-        <v>17.229310999999143</v>
+        <v>17.229310000000623</v>
       </c>
       <c r="D367" s="5">
-        <v>1.6076634296644299</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6076633351712388</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>12907.377207</v>
+        <v>12907.377210000001</v>
       </c>
       <c r="C368" s="5">
         <v>-64.727020000000266</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.8260314655748218</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.8260314642641919</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>11524.842576999999</v>
+        <v>11524.84258</v>
       </c>
       <c r="C369" s="5">
         <v>-1382.5346300000001</v>
       </c>
       <c r="D369" s="5">
-        <v>-74.321834296757601</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-74.321834288166087</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>11764.580142000001</v>
+        <v>11764.58014</v>
       </c>
       <c r="C370" s="5">
-        <v>239.73756500000127</v>
+        <v>239.73755999999958</v>
       </c>
       <c r="D370" s="5">
-        <v>28.025702650820161</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>28.025701989732511</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>11993.610782</v>
+        <v>11993.610780000001</v>
       </c>
       <c r="C371" s="5">
-        <v>229.03063999999904</v>
+        <v>229.03064000000086</v>
       </c>
       <c r="D371" s="5">
-        <v>26.032404172866762</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+        <v>26.032404177776549</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>12020.261350999999</v>
+        <v>12020.261350000001</v>
       </c>
       <c r="C372" s="5">
-        <v>26.65056899999945</v>
+        <v>26.650569999999789</v>
       </c>
       <c r="D372" s="5">
-        <v>2.6993071584233919</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.699307261405326</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>12102.163157999999</v>
+        <v>12102.16316</v>
       </c>
       <c r="C373" s="5">
-        <v>81.90180700000019</v>
+        <v>81.901809999999386</v>
       </c>
       <c r="D373" s="5">
-        <v>8.4898525320890705</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4898528555438002</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>12172.64285</v>
       </c>
       <c r="C374" s="5">
-        <v>70.479692000000796</v>
+        <v>70.479690000000119</v>
       </c>
       <c r="D374" s="5">
-        <v>7.2167192397541768</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2167190271309245</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>12259.701132</v>
+        <v>12259.701129999999</v>
       </c>
       <c r="C375" s="5">
-        <v>87.058281999999963</v>
+        <v>87.058279999999286</v>
       </c>
       <c r="D375" s="5">
-        <v>8.9281276041460735</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9281273909048267</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>12298.347892</v>
+        <v>12298.347889999999</v>
       </c>
       <c r="C376" s="5">
         <v>38.646759999999631</v>
       </c>
       <c r="D376" s="5">
-        <v>3.8490893005913573</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8490893012302019</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>12353.935861</v>
+        <v>12353.93586</v>
       </c>
       <c r="C377" s="5">
-        <v>55.587969000000157</v>
+        <v>55.587970000000496</v>
       </c>
       <c r="D377" s="5">
-        <v>5.5608352740758704</v>
+        <v>5.5608353775393748</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.3742515103662445</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.3742515107048412</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>12393.100605</v>
+        <v>12393.10061</v>
       </c>
       <c r="C378" s="5">
-        <v>39.1647439999997</v>
+        <v>39.164749999999913</v>
       </c>
       <c r="D378" s="5">
-        <v>3.8713069015666068</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8713075053451451</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>12359.01744</v>
       </c>
       <c r="C379" s="5">
-        <v>-34.083165000000008</v>
+        <v>-34.083169999999882</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.2507430855923558</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.2507435539945284</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>12492.18945</v>
       </c>
       <c r="C380" s="5">
         <v>133.17201000000023</v>
       </c>
       <c r="D380" s="5">
         <v>13.724857614861662</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>12549.911470999999</v>
+        <v>12549.911469999999</v>
       </c>
       <c r="C381" s="5">
-        <v>57.722020999999586</v>
+        <v>57.722019999999247</v>
       </c>
       <c r="D381" s="5">
-        <v>5.6878843415979485</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6878842405411634</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>12609.632372</v>
+        <v>12609.632369999999</v>
       </c>
       <c r="C382" s="5">
-        <v>59.720901000000595</v>
+        <v>59.720900000000256</v>
       </c>
       <c r="D382" s="5">
-        <v>5.862258286554467</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8622581862895373</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>12668.555743999999</v>
+        <v>12668.55574</v>
       </c>
       <c r="C383" s="5">
-        <v>58.92337199999929</v>
+        <v>58.923370000000432</v>
       </c>
       <c r="D383" s="5">
-        <v>5.7538482237812216</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7538480243716217</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>12790.477010000001</v>
       </c>
       <c r="C384" s="5">
-        <v>121.9212660000012</v>
+        <v>121.92127000000073</v>
       </c>
       <c r="D384" s="5">
-        <v>12.180046633379927</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.180047058419774</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>12811.995602000001</v>
+        <v>12811.9956</v>
       </c>
       <c r="C385" s="5">
-        <v>21.518592000000353</v>
+        <v>21.518589999999676</v>
       </c>
       <c r="D385" s="5">
-        <v>2.0376560813182287</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0376558901768371</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>12870.929416999999</v>
+        <v>12870.92942</v>
       </c>
       <c r="C386" s="5">
-        <v>58.933814999998503</v>
+        <v>58.933820000000196</v>
       </c>
       <c r="D386" s="5">
-        <v>5.6616852732690459</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6616857667352249</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>13004.166079000001</v>
+        <v>13004.166080000001</v>
       </c>
       <c r="C387" s="5">
-        <v>133.23666200000116</v>
+        <v>133.23666000000048</v>
       </c>
       <c r="D387" s="5">
-        <v>13.15433163255908</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.154331420482679</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>13054.092420999999</v>
+        <v>13054.092420000001</v>
       </c>
       <c r="C388" s="5">
-        <v>49.92634199999884</v>
+        <v>49.926339999999982</v>
       </c>
       <c r="D388" s="5">
-        <v>4.7056481201339428</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7056479272627127</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>13124.050361</v>
+        <v>13124.050359999999</v>
       </c>
       <c r="C389" s="5">
-        <v>69.957940000000235</v>
+        <v>69.957939999998416</v>
       </c>
       <c r="D389" s="5">
-        <v>6.6238749078163295</v>
+        <v>6.6238749083388448</v>
       </c>
       <c r="E389" s="5">
-        <v>6.2337582829061322</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2337582834107286</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>13129.415897000001</v>
+        <v>13129.4159</v>
       </c>
       <c r="C390" s="5">
-        <v>5.3655360000011569</v>
+        <v>5.3655400000006921</v>
       </c>
       <c r="D390" s="5">
-        <v>0.49170344220270668</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.49170380962910709</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>13233.577647</v>
+        <v>13233.577649999999</v>
       </c>
       <c r="C391" s="5">
         <v>104.1617499999993</v>
       </c>
       <c r="D391" s="5">
-        <v>9.9467438661177354</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.9467438637448566</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>13275.054658999999</v>
+        <v>13275.05466</v>
       </c>
       <c r="C392" s="5">
-        <v>41.477011999999377</v>
+        <v>41.477010000000519</v>
       </c>
       <c r="D392" s="5">
-        <v>3.8265865657525211</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8265863771620223</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>13367.863066</v>
+        <v>13367.863069999999</v>
       </c>
       <c r="C393" s="5">
-        <v>92.808407000000443</v>
+        <v>92.80840999999964</v>
       </c>
       <c r="D393" s="5">
-        <v>8.7196494141722258</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.7196497062748346</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>13407.515648000001</v>
+        <v>13407.515649999999</v>
       </c>
       <c r="C394" s="5">
-        <v>39.652582000000621</v>
+        <v>39.652579999999944</v>
       </c>
       <c r="D394" s="5">
-        <v>3.6181637150608958</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6181635284798785</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>13423.012220000001</v>
       </c>
       <c r="C395" s="5">
-        <v>15.496572000000015</v>
+        <v>15.496570000001157</v>
       </c>
       <c r="D395" s="5">
-        <v>1.3958258167969584</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3958256352945009</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>13553.497672</v>
+        <v>13553.497670000001</v>
       </c>
       <c r="C396" s="5">
-        <v>130.48545199999899</v>
+        <v>130.48545000000013</v>
       </c>
       <c r="D396" s="5">
-        <v>12.309579052444541</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.309578853571356</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>13593.292455000001</v>
+        <v>13593.292460000001</v>
       </c>
       <c r="C397" s="5">
-        <v>39.794783000001189</v>
+        <v>39.794789999999921</v>
       </c>
       <c r="D397" s="5">
-        <v>3.580809831173859</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5808104717901301</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>13647.585273000001</v>
+        <v>13647.58527</v>
       </c>
       <c r="C398" s="5">
-        <v>54.292817999999897</v>
+        <v>54.292809999999008</v>
       </c>
       <c r="D398" s="5">
-        <v>4.8996092028246396</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.899608463096583</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>13664.916687000001</v>
+        <v>13664.91669</v>
       </c>
       <c r="C399" s="5">
-        <v>17.331414000000223</v>
+        <v>17.331420000000435</v>
       </c>
       <c r="D399" s="5">
-        <v>1.5345994491068993</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5345999844291525</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>13690.988370999999</v>
+        <v>13690.988369999999</v>
       </c>
       <c r="C400" s="5">
-        <v>26.071683999998641</v>
+        <v>26.071679999999105</v>
       </c>
       <c r="D400" s="5">
-        <v>2.3136929147784757</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3136925555581556</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>13710.41936</v>
       </c>
       <c r="C401" s="5">
-        <v>19.430989000000409</v>
+        <v>19.430990000000747</v>
       </c>
       <c r="D401" s="5">
-        <v>1.7164620651802576</v>
+        <v>1.7164621543335645</v>
       </c>
       <c r="E401" s="5">
-        <v>4.4678965934364268</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4678966013964594</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>13794.631675000001</v>
+        <v>13794.63168</v>
       </c>
       <c r="C402" s="5">
-        <v>84.212315000000672</v>
+        <v>84.212320000000545</v>
       </c>
       <c r="D402" s="5">
-        <v>7.6248213767607931</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6248218448770722</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>13821.954777999999</v>
+        <v>13821.95478</v>
       </c>
       <c r="C403" s="5">
-        <v>27.32310299999881</v>
+        <v>27.323099999999613</v>
       </c>
       <c r="D403" s="5">
-        <v>2.4029114169543231</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.402911149360043</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>13859.062927000001</v>
+        <v>13859.06293</v>
       </c>
       <c r="C404" s="5">
-        <v>37.108149000001504</v>
+        <v>37.108150000000023</v>
       </c>
       <c r="D404" s="5">
-        <v>3.2696695701499134</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2696696590865715</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>13863.260655</v>
+        <v>13863.26066</v>
       </c>
       <c r="C405" s="5">
-        <v>4.1977279999991879</v>
+        <v>4.197729999999865</v>
       </c>
       <c r="D405" s="5">
-        <v>0.36407032613878787</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.36407049980964334</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>13892.621718</v>
+        <v>13892.621719999999</v>
       </c>
       <c r="C406" s="5">
-        <v>29.361063000000286</v>
+        <v>29.36105999999927</v>
       </c>
       <c r="D406" s="5">
-        <v>2.5712999031116679</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5712996363800755</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>13941.63883</v>
       </c>
       <c r="C407" s="5">
-        <v>49.017111999999543</v>
+        <v>49.017110000000685</v>
       </c>
       <c r="D407" s="5">
-        <v>4.3170765555281765</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3170763753168861</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>13926.167796</v>
+        <v>13926.167799999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-15.471034000000145</v>
+        <v>-15.47103000000061</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.3235423016748182</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3235419615619248</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>13950.700671000001</v>
+        <v>13950.70067</v>
       </c>
       <c r="C409" s="5">
-        <v>24.532875000000786</v>
+        <v>24.532870000000912</v>
       </c>
       <c r="D409" s="5">
-        <v>2.1345693410197208</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1345689011341484</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>13988.642040999999</v>
+        <v>13988.642040000001</v>
       </c>
       <c r="C410" s="5">
-        <v>37.941369999998642</v>
+        <v>37.941370000000461</v>
       </c>
       <c r="D410" s="5">
-        <v>3.3128728897241499</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3128728899651794</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>13984.251926999999</v>
+        <v>13984.25193</v>
       </c>
       <c r="C411" s="5">
-        <v>-4.3901139999998122</v>
+        <v>-4.3901100000002771</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.37595164868858832</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.3759513067626008</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>13998.747085999999</v>
+        <v>13998.747090000001</v>
       </c>
       <c r="C412" s="5">
-        <v>14.495159000000058</v>
+        <v>14.495160000000396</v>
       </c>
       <c r="D412" s="5">
-        <v>1.2509569723031744</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2509570588277175</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>14021.9126</v>
       </c>
       <c r="C413" s="5">
-        <v>23.165514000000258</v>
+        <v>23.165509999998903</v>
       </c>
       <c r="D413" s="5">
-        <v>2.0039670713879021</v>
+        <v>2.0039667216285695</v>
       </c>
       <c r="E413" s="5">
         <v>2.2719453856296923</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>14051.064236</v>
+        <v>14051.06424</v>
       </c>
       <c r="C414" s="5">
-        <v>29.151636000000508</v>
+        <v>29.151640000000043</v>
       </c>
       <c r="D414" s="5">
-        <v>2.523532387861116</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5235327380929595</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>14072.516278999999</v>
+        <v>14072.51628</v>
       </c>
       <c r="C415" s="5">
-        <v>21.452042999999321</v>
+        <v>21.452040000000125</v>
       </c>
       <c r="D415" s="5">
-        <v>1.8475265186379097</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8475262575635032</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>14092.857986000001</v>
+        <v>14092.85799</v>
       </c>
       <c r="C416" s="5">
-        <v>20.341707000001406</v>
+        <v>20.341710000000603</v>
       </c>
       <c r="D416" s="5">
-        <v>1.7484471797287959</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7484474395183414</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>14100.002469999999</v>
       </c>
       <c r="C417" s="5">
-        <v>7.1444839999985561</v>
+        <v>7.1444799999990209</v>
       </c>
       <c r="D417" s="5">
-        <v>0.61004844667276181</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.61004810399700737</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>14128.227434</v>
+        <v>14128.227430000001</v>
       </c>
       <c r="C418" s="5">
-        <v>28.224964000000909</v>
+        <v>28.224960000001374</v>
       </c>
       <c r="D418" s="5">
-        <v>2.4287481925679755</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4287478445709443</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>14144.828582</v>
+        <v>14144.828579999999</v>
       </c>
       <c r="C419" s="5">
-        <v>16.601147999999739</v>
+        <v>16.601149999998597</v>
       </c>
       <c r="D419" s="5">
-        <v>1.4191892740176293</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4191894465032107</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>14118.466527</v>
+        <v>14118.46653</v>
       </c>
       <c r="C420" s="5">
-        <v>-26.3620549999996</v>
+        <v>-26.362049999999726</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.2136856152166873</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2136851999587703</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>14183.593269000001</v>
+        <v>14183.593269999999</v>
       </c>
       <c r="C421" s="5">
-        <v>65.126742000000377</v>
+        <v>65.1267399999997</v>
       </c>
       <c r="D421" s="5">
-        <v>5.6780727185162805</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.678072538461354</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>14203.353746999999</v>
+        <v>14203.35375</v>
       </c>
       <c r="C422" s="5">
-        <v>19.760477999998329</v>
+        <v>19.760480000000825</v>
       </c>
       <c r="D422" s="5">
-        <v>1.6847013737917527</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6847015454931613</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>14214.539795999999</v>
+        <v>14214.5398</v>
       </c>
       <c r="C423" s="5">
-        <v>11.186048999999912</v>
+        <v>11.18605000000025</v>
       </c>
       <c r="D423" s="5">
-        <v>0.94918116952535936</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.94918125454594993</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>14242.163882999999</v>
+        <v>14242.16388</v>
       </c>
       <c r="C424" s="5">
-        <v>27.624087000000145</v>
+        <v>27.624079999999594</v>
       </c>
       <c r="D424" s="5">
-        <v>2.3571303100306862</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3571297056600216</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>14260.000438999999</v>
+        <v>14260.00044</v>
       </c>
       <c r="C425" s="5">
-        <v>17.836556000000201</v>
+        <v>17.836559999999736</v>
       </c>
       <c r="D425" s="5">
-        <v>1.5132472825282628</v>
+        <v>1.5132476245485416</v>
       </c>
       <c r="E425" s="5">
-        <v>1.6979697833803264</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6979697905120217</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>14274.059612999999</v>
+        <v>14274.05961</v>
       </c>
       <c r="C426" s="5">
-        <v>14.059173999999985</v>
+        <v>14.059170000000449</v>
       </c>
       <c r="D426" s="5">
-        <v>1.1895367010927638</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1895363607344889</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>14283.442996</v>
+        <v>14283.442999999999</v>
       </c>
       <c r="C427" s="5">
-        <v>9.3833830000003218</v>
+        <v>9.3833899999990535</v>
       </c>
       <c r="D427" s="5">
-        <v>0.7917061143984272</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.79170670731467663</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>14287.343541</v>
+        <v>14287.34354</v>
       </c>
       <c r="C428" s="5">
-        <v>3.9005450000004203</v>
+        <v>3.9005400000005466</v>
       </c>
       <c r="D428" s="5">
-        <v>0.32819051445565073</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.32819009303324265</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>14312.560605999999</v>
+        <v>14312.56061</v>
       </c>
       <c r="C429" s="5">
-        <v>25.217064999998911</v>
+        <v>25.217070000000604</v>
       </c>
       <c r="D429" s="5">
-        <v>2.1386736799504646</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1386741082795258</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>14320.456267</v>
+        <v>14320.456270000001</v>
       </c>
       <c r="C430" s="5">
-        <v>7.895661000000473</v>
+        <v>7.8956600000001345</v>
       </c>
       <c r="D430" s="5">
-        <v>0.66400374623876157</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.66400366169998559</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>14284.944874999999</v>
+        <v>14284.944879999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-35.511392000000342</v>
+        <v>-35.511390000001484</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.9354687595402829</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.935468595856594</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>14305.575021000001</v>
+        <v>14305.57502</v>
       </c>
       <c r="C432" s="5">
-        <v>20.630146000001332</v>
+        <v>20.63014000000112</v>
       </c>
       <c r="D432" s="5">
-        <v>1.7468575662004326</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7468570534917127</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>14309.855003999999</v>
+        <v>14309.855</v>
       </c>
       <c r="C433" s="5">
-        <v>4.2799829999985377</v>
+        <v>4.2799799999993411</v>
       </c>
       <c r="D433" s="5">
-        <v>0.3596108028196987</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.35961055036550782</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>14305.861586000001</v>
+        <v>14305.86159</v>
       </c>
       <c r="C434" s="5">
-        <v>-3.9934179999982007</v>
+        <v>-3.9934099999991304</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.33436769085161133</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.33436702213520686</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>14335.648809</v>
+        <v>14335.648810000001</v>
       </c>
       <c r="C435" s="5">
-        <v>29.787222999999358</v>
+        <v>29.787220000000161</v>
       </c>
       <c r="D435" s="5">
-        <v>2.527416280319561</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5274160221356201</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>14336.940449</v>
+        <v>14336.94045</v>
       </c>
       <c r="C436" s="5">
         <v>1.291639999999461</v>
       </c>
       <c r="D436" s="5">
-        <v>0.1081734309250848</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.10817343091735765</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>14355.058483000001</v>
+        <v>14355.05848</v>
       </c>
       <c r="C437" s="5">
-        <v>18.118034000000989</v>
+        <v>18.118029999999635</v>
       </c>
       <c r="D437" s="5">
-        <v>1.5270618553137938</v>
+        <v>1.5270615157232825</v>
       </c>
       <c r="E437" s="5">
-        <v>0.66660617863674165</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.666606150539506</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>14368.237596999999</v>
+        <v>14368.2376</v>
       </c>
       <c r="C438" s="5">
-        <v>13.179113999998663</v>
+        <v>13.179120000000694</v>
       </c>
       <c r="D438" s="5">
-        <v>1.1072778571282083</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1072783640150519</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>14370.052255000001</v>
+        <v>14370.05226</v>
       </c>
       <c r="C439" s="5">
-        <v>1.8146580000011454</v>
+        <v>1.8146600000000035</v>
       </c>
       <c r="D439" s="5">
-        <v>0.15166110964295321</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.15166127687857855</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>14409.749576</v>
+        <v>14409.74958</v>
       </c>
       <c r="C440" s="5">
-        <v>39.697320999999647</v>
+        <v>39.697319999999308</v>
       </c>
       <c r="D440" s="5">
-        <v>3.3658384211925574</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3658383339235431</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>14436.448086</v>
+        <v>14436.44809</v>
       </c>
       <c r="C441" s="5">
         <v>26.698510000000169</v>
       </c>
       <c r="D441" s="5">
-        <v>2.246168149516703</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2461681488868956</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>14452.062511</v>
+        <v>14452.06251</v>
       </c>
       <c r="C442" s="5">
-        <v>15.614424999999756</v>
+        <v>15.614419999999882</v>
       </c>
       <c r="D442" s="5">
-        <v>1.305665838023029</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3056654170729098</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>14494.118813999999</v>
+        <v>14491.23891</v>
       </c>
       <c r="C443" s="5">
-        <v>42.056302999999389</v>
+        <v>39.176400000000285</v>
       </c>
       <c r="D443" s="5">
-        <v>3.5485038316762418</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3018791338289777</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>14489.7641</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-1.4748099999997066</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-0.12205869484626097</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE000000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>