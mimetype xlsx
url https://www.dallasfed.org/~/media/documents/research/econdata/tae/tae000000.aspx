--- v7 (2026-09-07)
+++ v8 (2026-09-27)
@@ -1,111 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4796D7D8-FA15-4089-8107-A507F7050952}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A6B6BA60-4BEA-40ED-A56B-75C656B522FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5EAA46E9-3114-4F8D-84C5-743D8B876046}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ABA373A6-25D1-450F-A49A-CED02978041C}"/>
   </bookViews>
   <sheets>
     <sheet name="AE000000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Total Nonfarm</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -929,6390 +933,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64A85C14-0623-43F1-A0A7-44FECF19C869}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91364344-BB8C-4398-AE87-DF559C265826}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>7021.4701260000002</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>7021.4662704000002</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>7031.3949670000002</v>
+        <v>7031.3846270000004</v>
       </c>
       <c r="C7" s="5">
-        <v>9.9248410000000149</v>
+        <v>9.918356600000152</v>
       </c>
       <c r="D7" s="5">
-        <v>1.7094477930787777</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>1.7083231784660091</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>7048.4670500000002</v>
+        <v>7048.4577671999996</v>
       </c>
       <c r="C8" s="5">
-        <v>17.072083000000021</v>
+        <v>17.073140199999216</v>
       </c>
       <c r="D8" s="5">
-        <v>2.9527996021815106</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>2.9529893057615331</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>7075.2183439999999</v>
+        <v>7075.2155137</v>
       </c>
       <c r="C9" s="5">
-        <v>26.751293999999689</v>
+        <v>26.757746500000394</v>
       </c>
       <c r="D9" s="5">
-        <v>4.6506852790425768</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>4.6518368192197235</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>7119.0219969999998</v>
+        <v>7119.0217383999998</v>
       </c>
       <c r="C10" s="5">
-        <v>43.80365299999994</v>
+        <v>43.806224699999802</v>
       </c>
       <c r="D10" s="5">
-        <v>7.6876390414969187</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>7.6881090408152941</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>7137.1165529999998</v>
+        <v>7137.2430984000002</v>
       </c>
       <c r="C11" s="5">
-        <v>18.094556000000011</v>
+        <v>18.221360000000459</v>
       </c>
       <c r="D11" s="5">
-        <v>3.0930647746859163</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>3.115046691846346</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>7158.6262610000003</v>
+        <v>7158.6066081999998</v>
       </c>
       <c r="C12" s="5">
-        <v>21.509708000000501</v>
+        <v>21.36350979999952</v>
       </c>
       <c r="D12" s="5">
-        <v>3.6770908100799193</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>3.6516195034205223</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>7156.8092749999996</v>
+        <v>7156.7976812999996</v>
       </c>
       <c r="C13" s="5">
-        <v>-1.8169860000007247</v>
+        <v>-1.8089269000001877</v>
       </c>
       <c r="D13" s="5">
-        <v>-0.30415639611670597</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-0.30281003863603662</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>7185.2119919999996</v>
+        <v>7185.1934152000003</v>
       </c>
       <c r="C14" s="5">
-        <v>28.402716999999939</v>
+        <v>28.395733900000778</v>
       </c>
       <c r="D14" s="5">
-        <v>4.8676917234553807</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>4.8664767717166102</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>7183.127203</v>
+        <v>7183.1112624999996</v>
       </c>
       <c r="C15" s="5">
-        <v>-2.0847889999995459</v>
+        <v>-2.0821527000007336</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.3476248594943554</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-0.34718687037418317</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>7194.9343239999998</v>
+        <v>7194.9187787999999</v>
       </c>
       <c r="C16" s="5">
-        <v>11.807120999999825</v>
+        <v>11.807516300000316</v>
       </c>
       <c r="D16" s="5">
-        <v>1.9904061503413173</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>1.990477849547756</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>7186.9882440000001</v>
+        <v>7186.9734927</v>
       </c>
       <c r="C17" s="5">
-        <v>-7.9460799999997107</v>
+        <v>-7.9452860999999757</v>
       </c>
       <c r="D17" s="5">
-        <v>-1.3172586446435375</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-1.3171306629504276</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>7169.7791509999997</v>
+        <v>7169.7761200000004</v>
       </c>
       <c r="C18" s="5">
-        <v>-17.209093000000394</v>
+        <v>-17.197372699999505</v>
       </c>
       <c r="D18" s="5">
-        <v>-2.8358340108003421</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-2.8339337452718882</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>7179.4954870000001</v>
+        <v>7179.4862542999999</v>
       </c>
       <c r="C19" s="5">
-        <v>9.7163360000004104</v>
+        <v>9.7101342999994813</v>
       </c>
       <c r="D19" s="5">
-        <v>1.6383910036857241</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>1.6373381543284715</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>7189.3656959999998</v>
+        <v>7189.3571363999999</v>
       </c>
       <c r="C20" s="5">
-        <v>9.8702089999997042</v>
+        <v>9.8708821000000171</v>
       </c>
       <c r="D20" s="5">
-        <v>1.6622644520954744</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1.6623808229507597</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>7175.1592209999999</v>
+        <v>7175.1574745999997</v>
       </c>
       <c r="C21" s="5">
-        <v>-14.206474999999955</v>
+        <v>-14.199661800000285</v>
       </c>
       <c r="D21" s="5">
-        <v>-2.3456458850566353</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-2.3445359035730973</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>7197.1147680000004</v>
+        <v>7197.1144246000003</v>
       </c>
       <c r="C22" s="5">
-        <v>21.955547000000479</v>
+        <v>21.956950000000688</v>
       </c>
       <c r="D22" s="5">
-        <v>3.7343583390996971</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>3.7346019264468566</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>7205.8649089999999</v>
+        <v>7205.9765220999998</v>
       </c>
       <c r="C23" s="5">
-        <v>8.7501409999995303</v>
+        <v>8.862097499999436</v>
       </c>
       <c r="D23" s="5">
-        <v>1.4687367862413092</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>1.4876565386704232</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>7204.9619290000001</v>
+        <v>7204.9456061000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.90297999999984313</v>
+        <v>-1.0309159999997064</v>
       </c>
       <c r="D24" s="5">
-        <v>-0.15027057941432442</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-0.17154180923515394</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>7194.4286240000001</v>
+        <v>7194.4181722000003</v>
       </c>
       <c r="C25" s="5">
-        <v>-10.533304999999928</v>
+        <v>-10.527433899999778</v>
       </c>
       <c r="D25" s="5">
-        <v>-1.7403041383369566</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-1.7393458108294846</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>7235.5343439999997</v>
+        <v>7235.5170440000002</v>
       </c>
       <c r="C26" s="5">
-        <v>41.105719999999565</v>
+        <v>41.09887179999987</v>
       </c>
       <c r="D26" s="5">
-        <v>7.0758699598894026</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>7.0746644427725158</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>7224.9232869999996</v>
+        <v>7224.9082709000004</v>
       </c>
       <c r="C27" s="5">
-        <v>-10.611057000000073</v>
+        <v>-10.60877309999978</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.7456988574946153</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-1.7453302814780747</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>7236.2888199999998</v>
+        <v>7236.2749395000001</v>
       </c>
       <c r="C28" s="5">
-        <v>11.365533000000141</v>
+        <v>11.366668599999684</v>
       </c>
       <c r="D28" s="5">
-        <v>1.9041396385618192</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>1.9043355343143942</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>7237.1402870000002</v>
+        <v>7237.1276678000004</v>
       </c>
       <c r="C29" s="5">
-        <v>0.85146700000041164</v>
+        <v>0.85272830000030808</v>
       </c>
       <c r="D29" s="5">
-        <v>0.14129092022328038</v>
+        <v>0.14150062537188202</v>
       </c>
       <c r="E29" s="5">
-        <v>0.69781723995261391</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>0.69784833839923177</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>7232.1394419999997</v>
+        <v>7232.1364573999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-5.0008450000004814</v>
+        <v>-4.9912104000004547</v>
       </c>
       <c r="D30" s="5">
-        <v>-0.82605275639160425</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-0.82446875178161516</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>7240.9828260000004</v>
+        <v>7240.9755468000003</v>
       </c>
       <c r="C31" s="5">
-        <v>8.8433840000006967</v>
+        <v>8.8390894000003755</v>
       </c>
       <c r="D31" s="5">
-        <v>1.4772561186934707</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.4765345050949064</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>7247.9124119999997</v>
+        <v>7247.9044475999999</v>
       </c>
       <c r="C32" s="5">
-        <v>6.9295859999992899</v>
+        <v>6.9289007999996102</v>
       </c>
       <c r="D32" s="5">
-        <v>1.1544581385365849</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>1.1543445503920502</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>7266.1834820000004</v>
+        <v>7266.1809894999997</v>
       </c>
       <c r="C33" s="5">
-        <v>18.271070000000691</v>
+        <v>18.276541899999756</v>
       </c>
       <c r="D33" s="5">
-        <v>3.0673442844956655</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>3.0682791023170175</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>7279.2536380000001</v>
+        <v>7279.2482578999998</v>
       </c>
       <c r="C34" s="5">
-        <v>13.07015599999977</v>
+        <v>13.067268400000103</v>
       </c>
       <c r="D34" s="5">
-        <v>2.180001136811649</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>2.1795154887011892</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>7280.8105619999997</v>
+        <v>7280.9127134999999</v>
       </c>
       <c r="C35" s="5">
-        <v>1.5569239999995261</v>
+        <v>1.6644556000001103</v>
       </c>
       <c r="D35" s="5">
-        <v>0.25696428227997004</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>0.27473448654546928</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>7328.1915799999997</v>
+        <v>7328.1772075999997</v>
       </c>
       <c r="C36" s="5">
-        <v>47.38101800000004</v>
+        <v>47.264494099999865</v>
       </c>
       <c r="D36" s="5">
-        <v>8.0948486253346719</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>8.0741075746243887</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>7309.861551</v>
+        <v>7309.8509732000002</v>
       </c>
       <c r="C37" s="5">
-        <v>-18.33002899999974</v>
+        <v>-18.326234399999521</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.9606131732962226</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-2.9600144114261373</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>7314.2772519999999</v>
+        <v>7314.2616460999998</v>
       </c>
       <c r="C38" s="5">
-        <v>4.4157009999998991</v>
+        <v>4.4106728999995539</v>
       </c>
       <c r="D38" s="5">
-        <v>0.72730264204088346</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>0.72647277662072351</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>7363.5626920000004</v>
+        <v>7363.5498893000004</v>
       </c>
       <c r="C39" s="5">
-        <v>49.285440000000563</v>
+        <v>49.288243200000579</v>
       </c>
       <c r="D39" s="5">
-        <v>8.3924023967756547</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>8.392916134676609</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>7368.0323539999999</v>
+        <v>7368.0224201999999</v>
       </c>
       <c r="C40" s="5">
-        <v>4.4696619999995164</v>
+        <v>4.4725308999995832</v>
       </c>
       <c r="D40" s="5">
-        <v>0.73083331837984211</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>0.73130525541731384</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>7377.3759</v>
+        <v>7377.3666727999998</v>
       </c>
       <c r="C41" s="5">
-        <v>9.3435460000000603</v>
+        <v>9.3442525999998907</v>
       </c>
       <c r="D41" s="5">
-        <v>1.5324021132421706</v>
+        <v>1.5325208903723686</v>
       </c>
       <c r="E41" s="5">
-        <v>1.937721357314337</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>1.9377716054942873</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>7409.0368680000001</v>
+        <v>7409.0348368000004</v>
       </c>
       <c r="C42" s="5">
-        <v>31.660968000000139</v>
+        <v>31.668164000000615</v>
       </c>
       <c r="D42" s="5">
-        <v>5.2732712937682669</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>5.2745050092609436</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>7432.1354490000003</v>
+        <v>7432.1317920000001</v>
       </c>
       <c r="C43" s="5">
-        <v>23.098581000000195</v>
+        <v>23.096955199999684</v>
       </c>
       <c r="D43" s="5">
-        <v>3.8059676653292573</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>3.8056962328692157</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>7441.2278390000001</v>
+        <v>7441.2225329000003</v>
       </c>
       <c r="C44" s="5">
-        <v>9.0923899999997957</v>
+        <v>9.090740900000128</v>
       </c>
       <c r="D44" s="5">
-        <v>1.4779848350392033</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.4777156968454497</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>7459.0091730000004</v>
+        <v>7458.9996918999996</v>
       </c>
       <c r="C45" s="5">
-        <v>17.781334000000243</v>
+        <v>17.777158999999301</v>
       </c>
       <c r="D45" s="5">
-        <v>2.9054719621927516</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>2.904782876727352</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>7470.4060310000004</v>
+        <v>7470.3974362999998</v>
       </c>
       <c r="C46" s="5">
-        <v>11.396858000000066</v>
+        <v>11.397744400000192</v>
       </c>
       <c r="D46" s="5">
-        <v>1.8490052174745975</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>1.849152606360982</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>7492.3128319999996</v>
+        <v>7492.4010637000001</v>
       </c>
       <c r="C47" s="5">
-        <v>21.906800999999177</v>
+        <v>22.003627400000369</v>
       </c>
       <c r="D47" s="5">
-        <v>3.5762882294048337</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>3.5923563055383356</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>7559.5911699999997</v>
+        <v>7559.5786377000004</v>
       </c>
       <c r="C48" s="5">
-        <v>67.278338000000076</v>
+        <v>67.177574000000277</v>
       </c>
       <c r="D48" s="5">
-        <v>11.324019546241892</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>11.30607462986335</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>7554.6343319999996</v>
+        <v>7554.6244697000002</v>
       </c>
       <c r="C49" s="5">
-        <v>-4.9568380000000616</v>
+        <v>-4.9541680000002088</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.78401078988888928</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-0.78359129796931049</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>7573.6051440000001</v>
+        <v>7573.5934490999998</v>
       </c>
       <c r="C50" s="5">
-        <v>18.970812000000478</v>
+        <v>18.968979399999625</v>
       </c>
       <c r="D50" s="5">
-        <v>3.0553478099534903</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>3.0550526158090285</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>7580.8594270000003</v>
+        <v>7580.8496551999997</v>
       </c>
       <c r="C51" s="5">
-        <v>7.2542830000002141</v>
+        <v>7.2562060999998721</v>
       </c>
       <c r="D51" s="5">
-        <v>1.1554795596054879</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>1.1557892856561169</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>7587.4219469999998</v>
+        <v>7587.4166647000002</v>
       </c>
       <c r="C52" s="5">
-        <v>6.5625199999994948</v>
+        <v>6.5670095000004949</v>
       </c>
       <c r="D52" s="5">
-        <v>1.0437638253630199</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.0444826351930336</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>7615.394929</v>
+        <v>7615.390128</v>
       </c>
       <c r="C53" s="5">
-        <v>27.972982000000229</v>
+        <v>27.973463299999821</v>
       </c>
       <c r="D53" s="5">
-        <v>4.5149285805301087</v>
+        <v>4.5150110531628096</v>
       </c>
       <c r="E53" s="5">
-        <v>3.2263372807125101</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.2264013130536284</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>7638.1086089999999</v>
+        <v>7638.1087887000003</v>
       </c>
       <c r="C54" s="5">
-        <v>22.71367999999984</v>
+        <v>22.718660700000328</v>
       </c>
       <c r="D54" s="5">
-        <v>3.6384211207625361</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>3.6392344291022338</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>7640.4427139999998</v>
+        <v>7640.4429250000003</v>
       </c>
       <c r="C55" s="5">
-        <v>2.3341049999999086</v>
+        <v>2.3341362999999546</v>
       </c>
       <c r="D55" s="5">
-        <v>0.36732109150519054</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>0.36732601685158794</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>7669.0502980000001</v>
+        <v>7669.0487145999996</v>
       </c>
       <c r="C56" s="5">
-        <v>28.607584000000315</v>
+        <v>28.605789599999298</v>
       </c>
       <c r="D56" s="5">
-        <v>4.5867692029966767</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.5864754202649793</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>7726.8890170000004</v>
+        <v>7726.8744955000002</v>
       </c>
       <c r="C57" s="5">
-        <v>57.83871900000031</v>
+        <v>57.825780900000609</v>
       </c>
       <c r="D57" s="5">
-        <v>9.4352059384941178</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>9.4330090946187717</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>7731.0278639999997</v>
+        <v>7731.0111881000003</v>
       </c>
       <c r="C58" s="5">
-        <v>4.1388469999992594</v>
+        <v>4.1366926000000603</v>
       </c>
       <c r="D58" s="5">
-        <v>0.64466751802194633</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>0.64433217409956001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>7759.7930269999997</v>
+        <v>7759.8584505999997</v>
       </c>
       <c r="C59" s="5">
-        <v>28.76516300000003</v>
+        <v>28.847262499999488</v>
       </c>
       <c r="D59" s="5">
-        <v>4.5574035075529373</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>4.5706890940897971</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>7832.0553689999997</v>
+        <v>7832.0450644000002</v>
       </c>
       <c r="C60" s="5">
-        <v>72.26234199999999</v>
+        <v>72.186613800000487</v>
       </c>
       <c r="D60" s="5">
-        <v>11.765389619698553</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>11.752318176330089</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>7835.2136170000003</v>
+        <v>7835.2033828000003</v>
       </c>
       <c r="C61" s="5">
-        <v>3.1582480000006399</v>
+        <v>3.1583184000000983</v>
       </c>
       <c r="D61" s="5">
-        <v>0.48497031408341051</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>0.48498178797065084</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>7852.2416999999996</v>
+        <v>7852.2328048999998</v>
       </c>
       <c r="C62" s="5">
-        <v>17.028082999999242</v>
+        <v>17.029422099999465</v>
       </c>
       <c r="D62" s="5">
-        <v>2.639330981780641</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>2.6395445170133147</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>7882.7423920000001</v>
+        <v>7882.7382363999996</v>
       </c>
       <c r="C63" s="5">
-        <v>30.500692000000527</v>
+        <v>30.505431499999759</v>
       </c>
       <c r="D63" s="5">
-        <v>4.7620766613082122</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>4.7628380335666076</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>7915.1286680000003</v>
+        <v>7915.1350624999995</v>
       </c>
       <c r="C64" s="5">
-        <v>32.38627600000018</v>
+        <v>32.396826099999998</v>
       </c>
       <c r="D64" s="5">
-        <v>5.0431510055112483</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>5.0448338859233388</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>7941.7895829999998</v>
+        <v>7941.7985011000001</v>
       </c>
       <c r="C65" s="5">
-        <v>26.660914999999477</v>
+        <v>26.663438600000518</v>
       </c>
       <c r="D65" s="5">
-        <v>4.1177479695746033</v>
+        <v>4.1181415975414692</v>
       </c>
       <c r="E65" s="5">
-        <v>4.2859846014953851</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>4.2861674531928795</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>7954.8668770000004</v>
+        <v>7954.8771116999997</v>
       </c>
       <c r="C66" s="5">
-        <v>13.07729400000062</v>
+        <v>13.078610599999593</v>
       </c>
       <c r="D66" s="5">
-        <v>1.9939659217746986</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.9941662330364096</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>7979.6185299999997</v>
+        <v>7979.6240600000001</v>
       </c>
       <c r="C67" s="5">
-        <v>24.751652999999351</v>
+        <v>24.74694830000044</v>
       </c>
       <c r="D67" s="5">
-        <v>3.7983780619285312</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.7976387130664424</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>7996.1803669999999</v>
+        <v>7996.1788084999998</v>
       </c>
       <c r="C68" s="5">
-        <v>16.561837000000196</v>
+        <v>16.554748499999732</v>
       </c>
       <c r="D68" s="5">
-        <v>2.5192497827668747</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>2.5181574407449281</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>8002.079487</v>
+        <v>8002.0580540000001</v>
       </c>
       <c r="C69" s="5">
-        <v>5.899120000000039</v>
+        <v>5.8792455000002519</v>
       </c>
       <c r="D69" s="5">
-        <v>0.88889167377259604</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>0.88588499539263843</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>8020.7694760000004</v>
+        <v>8020.7312422000005</v>
       </c>
       <c r="C70" s="5">
-        <v>18.689989000000423</v>
+        <v>18.673188200000368</v>
       </c>
       <c r="D70" s="5">
-        <v>2.8390560601707637</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>2.8364788284337861</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>8046.3764380000002</v>
+        <v>8046.4088819999997</v>
       </c>
       <c r="C71" s="5">
-        <v>25.606961999999839</v>
+        <v>25.67763979999927</v>
       </c>
       <c r="D71" s="5">
-        <v>3.8990901404960088</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>3.9100611895889648</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>8073.3918830000002</v>
+        <v>8073.3750298000004</v>
       </c>
       <c r="C72" s="5">
-        <v>27.015445</v>
+        <v>26.966147800000726</v>
       </c>
       <c r="D72" s="5">
-        <v>4.1041986776999551</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>4.0965540221249874</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>8080.8988090000003</v>
+        <v>8080.8829274</v>
       </c>
       <c r="C73" s="5">
-        <v>7.5069260000000213</v>
+        <v>7.5078975999995237</v>
       </c>
       <c r="D73" s="5">
-        <v>1.1215265875039071</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>1.1216748402145482</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>8110.3663459999998</v>
+        <v>8110.3597803000002</v>
       </c>
       <c r="C74" s="5">
-        <v>29.467536999999538</v>
+        <v>29.476852900000267</v>
       </c>
       <c r="D74" s="5">
-        <v>4.4647188629484358</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>4.4661677359786989</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>8119.8266389999999</v>
+        <v>8119.8364051999997</v>
       </c>
       <c r="C75" s="5">
-        <v>9.4602930000000924</v>
+        <v>9.4766248999994787</v>
       </c>
       <c r="D75" s="5">
-        <v>1.4087484366350989</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.4111972483165314</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>8143.9262710000003</v>
+        <v>8143.9593123000004</v>
       </c>
       <c r="C76" s="5">
-        <v>24.099632000000383</v>
+        <v>24.122907100000702</v>
       </c>
       <c r="D76" s="5">
-        <v>3.6203165560650064</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>3.6238659073585033</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>8171.0379599999997</v>
+        <v>8171.0795648000003</v>
       </c>
       <c r="C77" s="5">
-        <v>27.111688999999387</v>
+        <v>27.120252499999879</v>
       </c>
       <c r="D77" s="5">
-        <v>4.0688458937815364</v>
+        <v>4.0701378928164944</v>
       </c>
       <c r="E77" s="5">
-        <v>2.8866085484148707</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.8870168850071209</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>8169.1074950000002</v>
+        <v>8169.1446642999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.9304649999994581</v>
+        <v>-1.9349005000003672</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.28314030772728094</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-0.28378857008893865</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>8179.5441659999997</v>
+        <v>8179.5617302000001</v>
       </c>
       <c r="C79" s="5">
-        <v>10.436670999999478</v>
+        <v>10.417065900000125</v>
       </c>
       <c r="D79" s="5">
-        <v>1.5439120134405071</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.5409843709591753</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>8197.5194200000005</v>
+        <v>8197.4966523000003</v>
       </c>
       <c r="C80" s="5">
-        <v>17.975254000000859</v>
+        <v>17.934922100000222</v>
       </c>
       <c r="D80" s="5">
-        <v>2.6692121189977325</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>2.6631448892426413</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>8229.9633580000009</v>
+        <v>8229.9297107000002</v>
       </c>
       <c r="C81" s="5">
-        <v>32.443938000000344</v>
+        <v>32.433058399999936</v>
       </c>
       <c r="D81" s="5">
-        <v>4.854088477814078</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>4.8524389192916795</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>8258.3149670000003</v>
+        <v>8258.2390169999999</v>
       </c>
       <c r="C82" s="5">
-        <v>28.351608999999371</v>
+        <v>28.309306299999662</v>
       </c>
       <c r="D82" s="5">
-        <v>4.2131423587922878</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>4.2067541614394077</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>8263.5169839999999</v>
+        <v>8263.5074483999997</v>
       </c>
       <c r="C83" s="5">
-        <v>5.2020169999996142</v>
+        <v>5.2684313999998267</v>
       </c>
       <c r="D83" s="5">
-        <v>0.75851949062630819</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>0.76824464025040395</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>8313.3345480000007</v>
+        <v>8313.2941157999994</v>
       </c>
       <c r="C84" s="5">
-        <v>49.817564000000857</v>
+        <v>49.786667399999715</v>
       </c>
       <c r="D84" s="5">
-        <v>7.4790962875757039</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>7.4743119312141282</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>8320.3137449999995</v>
+        <v>8320.2790674999997</v>
       </c>
       <c r="C85" s="5">
-        <v>6.9791969999987487</v>
+        <v>6.9849517000002379</v>
       </c>
       <c r="D85" s="5">
-        <v>1.012086696857728</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>1.012930022817593</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>8326.2531859999999</v>
+        <v>8326.2462290000003</v>
       </c>
       <c r="C86" s="5">
-        <v>5.9394410000004427</v>
+        <v>5.9671615000006568</v>
       </c>
       <c r="D86" s="5">
-        <v>0.85998908011457598</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>0.86402227336768167</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>8387.6959549999992</v>
+        <v>8387.7293695999997</v>
       </c>
       <c r="C87" s="5">
-        <v>61.442768999999316</v>
+        <v>61.483140599999388</v>
       </c>
       <c r="D87" s="5">
-        <v>9.2236783494868746</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>9.2299951203039132</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>8423.2973939999993</v>
+        <v>8423.3721647000002</v>
       </c>
       <c r="C88" s="5">
-        <v>35.601439000000028</v>
+        <v>35.642795100000512</v>
       </c>
       <c r="D88" s="5">
-        <v>5.2139821638429451</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>5.2201599114764186</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>8427.6643899999999</v>
+        <v>8427.7657323999993</v>
       </c>
       <c r="C89" s="5">
-        <v>4.366996000000654</v>
+        <v>4.3935676999990392</v>
       </c>
       <c r="D89" s="5">
-        <v>0.6239081263859747</v>
+        <v>0.62770970664367542</v>
       </c>
       <c r="E89" s="5">
-        <v>3.1406833655194477</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.1413984598286371</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>8464.3582509999997</v>
+        <v>8464.4866215999991</v>
       </c>
       <c r="C90" s="5">
-        <v>36.693860999999742</v>
+        <v>36.720889199999874</v>
       </c>
       <c r="D90" s="5">
-        <v>5.3517237415316554</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>5.35569474052211</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>8500.8879969999998</v>
+        <v>8500.9385278000009</v>
       </c>
       <c r="C91" s="5">
-        <v>36.529746000000159</v>
+        <v>36.451906200001758</v>
       </c>
       <c r="D91" s="5">
-        <v>5.3035695418105044</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>5.2919172002219517</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>8535.0097939999996</v>
+        <v>8534.8938226999999</v>
       </c>
       <c r="C92" s="5">
-        <v>34.121796999999788</v>
+        <v>33.955294899998989</v>
       </c>
       <c r="D92" s="5">
-        <v>4.9244630520141719</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>4.899873355091855</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>8564.5880269999998</v>
+        <v>8564.5123184999993</v>
       </c>
       <c r="C93" s="5">
-        <v>29.578233000000182</v>
+        <v>29.618495799999437</v>
       </c>
       <c r="D93" s="5">
-        <v>4.2388096312723</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>4.2447489828529639</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>8602.8169340000004</v>
+        <v>8602.7020584000002</v>
       </c>
       <c r="C94" s="5">
-        <v>38.228907000000618</v>
+        <v>38.189739900000859</v>
       </c>
       <c r="D94" s="5">
-        <v>5.4897946174151224</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>5.4840811185166372</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>8628.6902239999999</v>
+        <v>8628.6544439999998</v>
       </c>
       <c r="C95" s="5">
-        <v>25.873289999999542</v>
+        <v>25.952385599999616</v>
       </c>
       <c r="D95" s="5">
-        <v>3.6693457642330785</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.6807998314024815</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>8669.6131129999994</v>
+        <v>8669.5122446999994</v>
       </c>
       <c r="C96" s="5">
-        <v>40.922888999999486</v>
+        <v>40.857800699999643</v>
       </c>
       <c r="D96" s="5">
-        <v>5.8420086857385645</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>5.8324984186284068</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>8689.9075250000005</v>
+        <v>8689.8300108000003</v>
       </c>
       <c r="C97" s="5">
-        <v>20.294412000001103</v>
+        <v>20.317766100000881</v>
       </c>
       <c r="D97" s="5">
-        <v>2.8454899421668012</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>2.8488403282640906</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>8727.5402560000002</v>
+        <v>8727.5594282000002</v>
       </c>
       <c r="C98" s="5">
-        <v>37.632730999999694</v>
+        <v>37.729417399999875</v>
       </c>
       <c r="D98" s="5">
-        <v>5.3223328229118794</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>5.3363839410879965</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>8751.3215450000007</v>
+        <v>8751.3905608000005</v>
       </c>
       <c r="C99" s="5">
-        <v>23.78128900000047</v>
+        <v>23.831132600000274</v>
       </c>
       <c r="D99" s="5">
-        <v>3.3192787790410572</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>3.3263331059683265</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>8779.3486950000006</v>
+        <v>8779.4894168999999</v>
       </c>
       <c r="C100" s="5">
-        <v>28.027149999999892</v>
+        <v>28.098856099999466</v>
       </c>
       <c r="D100" s="5">
-        <v>3.9115655645664882</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>3.9217190277509584</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>8798.2849920000008</v>
+        <v>8798.4536088000004</v>
       </c>
       <c r="C101" s="5">
-        <v>18.936297000000195</v>
+        <v>18.964191900000515</v>
       </c>
       <c r="D101" s="5">
-        <v>2.6192232348486222</v>
+        <v>2.6230849996262906</v>
       </c>
       <c r="E101" s="5">
-        <v>4.3976668368494565</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.3984122028323025</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>8844.0117740000005</v>
+        <v>8844.2376158999996</v>
       </c>
       <c r="C102" s="5">
-        <v>45.72678199999973</v>
+        <v>45.784007099999144</v>
       </c>
       <c r="D102" s="5">
-        <v>6.4180850645677801</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>6.4262215831384362</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>8867.0553529999997</v>
+        <v>8867.1361367000009</v>
       </c>
       <c r="C103" s="5">
-        <v>23.043578999999227</v>
+        <v>22.898520800001279</v>
       </c>
       <c r="D103" s="5">
-        <v>3.1718670767891588</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.1515335236398823</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>8884.6891460000006</v>
+        <v>8884.4726754999992</v>
       </c>
       <c r="C104" s="5">
-        <v>17.633793000000878</v>
+        <v>17.33653879999838</v>
       </c>
       <c r="D104" s="5">
-        <v>2.4126997370934822</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>2.3715685196596947</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>8914.3781400000007</v>
+        <v>8914.2540277999997</v>
       </c>
       <c r="C105" s="5">
-        <v>29.688994000000093</v>
+        <v>29.781352300000435</v>
       </c>
       <c r="D105" s="5">
-        <v>4.0844329504867272</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>4.0974758935310218</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>8940.0457979999992</v>
+        <v>8939.8929327999995</v>
       </c>
       <c r="C106" s="5">
-        <v>25.667657999998482</v>
+        <v>25.638904999999795</v>
       </c>
       <c r="D106" s="5">
-        <v>3.5104729443728999</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.506527682189442</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>8950.3521529999998</v>
+        <v>8950.2870287999995</v>
       </c>
       <c r="C107" s="5">
-        <v>10.306355000000622</v>
+        <v>10.39409599999999</v>
       </c>
       <c r="D107" s="5">
-        <v>1.3922015789712194</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>1.4041538532377995</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>8986.4427479999995</v>
+        <v>8986.2829653999997</v>
       </c>
       <c r="C108" s="5">
-        <v>36.090594999999666</v>
+        <v>35.995936600000277</v>
       </c>
       <c r="D108" s="5">
-        <v>4.9475404963905678</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>4.9343124278754535</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>9004.0904050000008</v>
+        <v>9003.9742114000001</v>
       </c>
       <c r="C109" s="5">
-        <v>17.647657000001345</v>
+        <v>17.691246000000319</v>
       </c>
       <c r="D109" s="5">
-        <v>2.3821913381682602</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>2.3881820335227344</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>9040.1548949999997</v>
+        <v>9040.1998063999999</v>
       </c>
       <c r="C110" s="5">
-        <v>36.064489999998841</v>
+        <v>36.225594999999885</v>
       </c>
       <c r="D110" s="5">
-        <v>4.9137230895485828</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>4.9362264697357716</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>9062.5510900000008</v>
+        <v>9062.6552262000005</v>
       </c>
       <c r="C111" s="5">
-        <v>22.396195000001171</v>
+        <v>22.455419800000527</v>
       </c>
       <c r="D111" s="5">
-        <v>3.0137396768753044</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>3.021803227046238</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>9081.1735850000005</v>
+        <v>9081.3746603</v>
       </c>
       <c r="C112" s="5">
-        <v>18.622494999999617</v>
+        <v>18.719434099999489</v>
       </c>
       <c r="D112" s="5">
-        <v>2.4939219046454797</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>2.5070226822266228</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>9109.6105599999992</v>
+        <v>9109.8535935</v>
       </c>
       <c r="C113" s="5">
-        <v>28.436974999998711</v>
+        <v>28.478933200000029</v>
       </c>
       <c r="D113" s="5">
-        <v>3.8231034156796628</v>
+        <v>3.8287557366561531</v>
       </c>
       <c r="E113" s="5">
-        <v>3.5384801502005958</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.5392581304122039</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>9104.5329399999991</v>
+        <v>9104.8448582000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-5.0776200000000244</v>
+        <v>-5.0087352999998984</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.66682314835128098</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-0.657786645023406</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>9121.9394030000003</v>
+        <v>9122.0413430000008</v>
       </c>
       <c r="C115" s="5">
-        <v>17.406463000001168</v>
+        <v>17.19648480000069</v>
       </c>
       <c r="D115" s="5">
-        <v>2.3184933717785183</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.2901544029444221</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>9140.2951680000006</v>
+        <v>9139.9819874000004</v>
       </c>
       <c r="C116" s="5">
-        <v>18.355765000000247</v>
+        <v>17.940644399999655</v>
       </c>
       <c r="D116" s="5">
-        <v>2.4416236150516912</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.3857800764398585</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>9140.2054819999994</v>
+        <v>9140.0291816000008</v>
       </c>
       <c r="C117" s="5">
-        <v>-8.9686000001165667E-2</v>
+        <v>4.7194200000376441E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.1773951511073744E-2</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>6.1963632356665244E-3</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>9143.1870930000005</v>
+        <v>9143.0080369999996</v>
       </c>
       <c r="C118" s="5">
-        <v>2.9816110000010667</v>
+        <v>2.9788553999987926</v>
       </c>
       <c r="D118" s="5">
-        <v>0.39215305671600476</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>0.39179755032965335</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>9164.4061359999996</v>
+        <v>9164.3251323000004</v>
       </c>
       <c r="C119" s="5">
-        <v>21.219042999999147</v>
+        <v>21.317095300000801</v>
       </c>
       <c r="D119" s="5">
-        <v>2.820722100014339</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>2.833980348913645</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>9187.516721</v>
+        <v>9187.3146039000003</v>
       </c>
       <c r="C120" s="5">
-        <v>23.110585000000356</v>
+        <v>22.989471599999888</v>
       </c>
       <c r="D120" s="5">
-        <v>3.0684585061071301</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>3.0521827799919965</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>9199.2303790000005</v>
+        <v>9199.0935444000006</v>
       </c>
       <c r="C121" s="5">
-        <v>11.713658000000578</v>
+        <v>11.778940500000317</v>
       </c>
       <c r="D121" s="5">
-        <v>1.5407184527424178</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>1.549400142274715</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>9233.5527930000007</v>
+        <v>9233.6250586999995</v>
       </c>
       <c r="C122" s="5">
-        <v>34.322414000000208</v>
+        <v>34.531514299998889</v>
       </c>
       <c r="D122" s="5">
-        <v>4.5702382566070732</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>4.5987284182050114</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>9256.6824699999997</v>
+        <v>9256.8093432999995</v>
       </c>
       <c r="C123" s="5">
-        <v>23.129676999998992</v>
+        <v>23.184284599999955</v>
       </c>
       <c r="D123" s="5">
-        <v>3.0477131444736294</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>3.0549840065665856</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>9276.0772340000003</v>
+        <v>9276.3110551000009</v>
       </c>
       <c r="C124" s="5">
-        <v>19.394764000000578</v>
+        <v>19.501711800001431</v>
       </c>
       <c r="D124" s="5">
-        <v>2.5434380093578568</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>2.5575906448318531</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>9307.8988939999999</v>
+        <v>9308.1727914000003</v>
       </c>
       <c r="C125" s="5">
-        <v>31.821659999999611</v>
+        <v>31.861736299999393</v>
       </c>
       <c r="D125" s="5">
-        <v>4.1951763905740069</v>
+        <v>4.200452130798471</v>
       </c>
       <c r="E125" s="5">
-        <v>2.1766938629701471</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.1769745898167159</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>9341.5485979999994</v>
+        <v>9341.8656233999991</v>
       </c>
       <c r="C126" s="5">
-        <v>33.649703999999474</v>
+        <v>33.692831999998816</v>
       </c>
       <c r="D126" s="5">
-        <v>4.4255193725014852</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>4.4311718519521648</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>9362.8346509999992</v>
+        <v>9362.9299983000001</v>
       </c>
       <c r="C127" s="5">
-        <v>21.286052999999811</v>
+        <v>21.064374900000985</v>
       </c>
       <c r="D127" s="5">
-        <v>2.7689016635499941</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.7396129788596291</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>9394.5799970000007</v>
+        <v>9394.2499050999995</v>
       </c>
       <c r="C128" s="5">
-        <v>31.745346000001518</v>
+        <v>31.319906799999444</v>
       </c>
       <c r="D128" s="5">
-        <v>4.1454214215401297</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>4.0887976521562397</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>9402.6815920000008</v>
+        <v>9402.4800995999994</v>
       </c>
       <c r="C129" s="5">
-        <v>8.1015950000000885</v>
+        <v>8.230194499999925</v>
       </c>
       <c r="D129" s="5">
-        <v>1.0397652836019455</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.0563867523145198</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>9447.4026429999994</v>
+        <v>9447.1925255999995</v>
       </c>
       <c r="C130" s="5">
-        <v>44.721050999998624</v>
+        <v>44.71242600000005</v>
       </c>
       <c r="D130" s="5">
-        <v>5.8591363046121892</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>5.85810541818097</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>9464.3544490000004</v>
+        <v>9464.2546538000006</v>
       </c>
       <c r="C131" s="5">
-        <v>16.951806000000943</v>
+        <v>17.062128200001098</v>
       </c>
       <c r="D131" s="5">
-        <v>2.1745793232735844</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>2.1889215066425161</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>9469.7804479999995</v>
+        <v>9469.5688231999993</v>
       </c>
       <c r="C132" s="5">
-        <v>5.4259989999991376</v>
+        <v>5.3141693999987183</v>
       </c>
       <c r="D132" s="5">
-        <v>0.69014418553314805</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>0.67588353922265476</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>9496.7992979999999</v>
+        <v>9496.6730150999992</v>
       </c>
       <c r="C133" s="5">
-        <v>27.018850000000384</v>
+        <v>27.104191899999933</v>
       </c>
       <c r="D133" s="5">
-        <v>3.4780404138401</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>3.4892788960098065</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>9521.7334919999994</v>
+        <v>9521.8078540999995</v>
       </c>
       <c r="C134" s="5">
-        <v>24.934193999999479</v>
+        <v>25.134839000000284</v>
       </c>
       <c r="D134" s="5">
-        <v>3.196541161723121</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>3.2226827498666344</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>9525.0632380000006</v>
+        <v>9525.1888717000002</v>
       </c>
       <c r="C135" s="5">
-        <v>3.3297460000012506</v>
+        <v>3.3810176000006322</v>
       </c>
       <c r="D135" s="5">
-        <v>0.42044752453416212</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>0.42693090540273371</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>9543.9450919999999</v>
+        <v>9544.1662388999994</v>
       </c>
       <c r="C136" s="5">
-        <v>18.881853999999294</v>
+        <v>18.977367199999208</v>
       </c>
       <c r="D136" s="5">
-        <v>2.4049082726594451</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.4171748021434292</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>9563.4102060000005</v>
+        <v>9563.6783395999992</v>
       </c>
       <c r="C137" s="5">
-        <v>19.46511400000054</v>
+        <v>19.512100699999792</v>
       </c>
       <c r="D137" s="5">
-        <v>2.4750711932312042</v>
+        <v>2.4810549533920145</v>
       </c>
       <c r="E137" s="5">
-        <v>2.7451019280485101</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.7449592301946213</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>9571.3897730000008</v>
+        <v>9571.6821457999995</v>
       </c>
       <c r="C138" s="5">
-        <v>7.9795670000003156</v>
+        <v>8.0038062000003265</v>
       </c>
       <c r="D138" s="5">
-        <v>1.0058698362369833</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>1.0089109861149081</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>9582.4155750000009</v>
+        <v>9582.4975408999999</v>
       </c>
       <c r="C139" s="5">
-        <v>11.025802000000112</v>
+        <v>10.815395100000387</v>
       </c>
       <c r="D139" s="5">
-        <v>1.3911368650150191</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>1.3643824757356926</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>9585.5534060000009</v>
+        <v>9585.2569681999994</v>
       </c>
       <c r="C140" s="5">
-        <v>3.1378310000000056</v>
+        <v>2.7594272999995155</v>
       </c>
       <c r="D140" s="5">
-        <v>0.39365712262526831</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.34610624961264325</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>9578.3478799999993</v>
+        <v>9578.1459395999991</v>
       </c>
       <c r="C141" s="5">
-        <v>-7.2055260000015551</v>
+        <v>-7.1110286000002816</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.89832811252257283</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-0.8866222585241279</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>9574.3636420000003</v>
+        <v>9574.2207522999997</v>
       </c>
       <c r="C142" s="5">
-        <v>-3.9842379999990953</v>
+        <v>-3.9251872999993793</v>
       </c>
       <c r="D142" s="5">
-        <v>-0.49801517566165909</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-0.49066100396345513</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>9576.7022739999993</v>
+        <v>9576.6230654999999</v>
       </c>
       <c r="C143" s="5">
-        <v>2.3386319999990519</v>
+        <v>2.4023132000002079</v>
       </c>
       <c r="D143" s="5">
-        <v>0.29350583695668675</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>0.30151357111305455</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>9546.8912359999995</v>
+        <v>9546.7172138999995</v>
       </c>
       <c r="C144" s="5">
-        <v>-29.811037999999826</v>
+        <v>-29.90585160000046</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.6721503050783588</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-3.6836596210353179</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>9554.6891230000001</v>
+        <v>9554.5870209999994</v>
       </c>
       <c r="C145" s="5">
-        <v>7.7978870000006282</v>
+        <v>7.869807099999889</v>
       </c>
       <c r="D145" s="5">
-        <v>0.98457353611400844</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>0.99371368807907867</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>9531.3860519999998</v>
+        <v>9531.4665984000003</v>
       </c>
       <c r="C146" s="5">
-        <v>-23.303071000000273</v>
+        <v>-23.120422599999074</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.8877561535070706</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-2.8654526602422403</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>9493.1988189999993</v>
+        <v>9493.3094445999996</v>
       </c>
       <c r="C147" s="5">
-        <v>-38.18723300000056</v>
+        <v>-38.157153800000742</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.7032267747518564</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-4.6995644937051768</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>9479.7027429999998</v>
+        <v>9479.8927547999992</v>
       </c>
       <c r="C148" s="5">
-        <v>-13.496075999999448</v>
+        <v>-13.416689800000313</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.6927125233433427</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-1.6828135133304611</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>9457.3998250000004</v>
+        <v>9457.6136079999997</v>
       </c>
       <c r="C149" s="5">
-        <v>-22.302917999999408</v>
+        <v>-22.27914679999958</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.7869953197662278</v>
+        <v>-2.7840080539136225</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.1084997790170137</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-1.1090370026438534</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>9452.0665829999998</v>
+        <v>9452.2731117000003</v>
       </c>
       <c r="C150" s="5">
-        <v>-5.3332420000006096</v>
+        <v>-5.3404962999993586</v>
       </c>
       <c r="D150" s="5">
-        <v>-0.67461226612940406</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-0.67551180633199648</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>9447.6460370000004</v>
+        <v>9447.6982334000004</v>
       </c>
       <c r="C151" s="5">
-        <v>-4.4205459999993764</v>
+        <v>-4.5748782999999094</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.55977510796335617</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-0.5792536382863589</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>9452.064359</v>
+        <v>9451.8586684000002</v>
       </c>
       <c r="C152" s="5">
-        <v>4.4183219999995345</v>
+        <v>4.1604349999997794</v>
       </c>
       <c r="D152" s="5">
-        <v>0.56264228885636314</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>0.52971968064425834</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>9449.2905350000001</v>
+        <v>9449.1107310999996</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.7738239999998768</v>
+        <v>-2.747937300000558</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.35158685367402409</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-0.34831848353624739</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>9463.6206689999999</v>
+        <v>9463.5190108000006</v>
       </c>
       <c r="C154" s="5">
-        <v>14.330133999999816</v>
+        <v>14.408279700001003</v>
       </c>
       <c r="D154" s="5">
-        <v>1.8350922757077281</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.8452189605847602</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>9449.8115419999995</v>
+        <v>9449.7451736999992</v>
       </c>
       <c r="C155" s="5">
-        <v>-13.809127000000444</v>
+        <v>-13.773837100001401</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.7370314902193096</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.7326463590088714</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>9437.3988360000003</v>
+        <v>9437.2865450000008</v>
       </c>
       <c r="C156" s="5">
-        <v>-12.412705999999162</v>
+        <v>-12.458628699998371</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.5649102250768654</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-1.5706688840397276</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>9449.1338940000005</v>
+        <v>9449.0768131000004</v>
       </c>
       <c r="C157" s="5">
-        <v>11.735058000000208</v>
+        <v>11.790268099999594</v>
       </c>
       <c r="D157" s="5">
-        <v>1.5024031614090605</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>1.509538264160315</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>9449.7048780000005</v>
+        <v>9449.7638282000007</v>
       </c>
       <c r="C158" s="5">
-        <v>0.57098399999995308</v>
+        <v>0.68701510000028065</v>
       </c>
       <c r="D158" s="5">
-        <v>7.2536654983168525E-2</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>8.728343435715491E-2</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>9434.4488880000008</v>
+        <v>9434.5296815000002</v>
       </c>
       <c r="C159" s="5">
-        <v>-15.255989999999656</v>
+        <v>-15.234146700000565</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.9202189444611273</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-1.9174820792375979</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>9442.0236619999996</v>
+        <v>9442.1514523999995</v>
       </c>
       <c r="C160" s="5">
-        <v>7.5747739999987971</v>
+        <v>7.6217708999993192</v>
       </c>
       <c r="D160" s="5">
-        <v>0.96772747889148913</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>0.97374997122887663</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>9430.9537700000001</v>
+        <v>9431.1096295999996</v>
       </c>
       <c r="C161" s="5">
-        <v>-11.069891999999527</v>
+        <v>-11.041822799999863</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.3978514774515838</v>
+        <v>-1.394311053740227</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.27963346680227597</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-0.28023959847102153</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>9425.5355710000003</v>
+        <v>9425.6521257000004</v>
       </c>
       <c r="C162" s="5">
-        <v>-5.4181989999997313</v>
+        <v>-5.4575038999992103</v>
       </c>
       <c r="D162" s="5">
-        <v>-0.68724050884302335</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-0.69219865487308851</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>9413.3117399999992</v>
+        <v>9413.3367051000005</v>
       </c>
       <c r="C163" s="5">
-        <v>-12.223831000001155</v>
+        <v>-12.315420599999925</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.5452086472395155</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-1.5566842605630571</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>9397.0605599999999</v>
+        <v>9396.9538126999996</v>
       </c>
       <c r="C164" s="5">
-        <v>-16.251179999999295</v>
+        <v>-16.382892400000856</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.0521265752577844</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-2.0685943204585611</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>9395.2903189999997</v>
+        <v>9395.1466337999991</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.7702410000001692</v>
+        <v>-1.8071789000005083</v>
       </c>
       <c r="D165" s="5">
-        <v>-0.22582482946591487</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-0.2305345300233741</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>9394.3016430000007</v>
+        <v>9394.2405914999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.98867599999903177</v>
+        <v>-0.90604229999917152</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.12620416619357755</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-0.11566336369894792</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>9381.420709</v>
+        <v>9381.3762456000004</v>
       </c>
       <c r="C167" s="5">
-        <v>-12.880934000000707</v>
+        <v>-12.864345899999535</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.6330203035745061</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-1.6309436289156154</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>9373.3179810000001</v>
+        <v>9373.2645453999994</v>
       </c>
       <c r="C168" s="5">
-        <v>-8.1027279999998427</v>
+        <v>-8.1117002000009961</v>
       </c>
       <c r="D168" s="5">
-        <v>-1.0315300524383675</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-1.0326717166052601</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>9389.0071339999995</v>
+        <v>9388.9893465999994</v>
       </c>
       <c r="C169" s="5">
-        <v>15.689152999999351</v>
+        <v>15.724801200000002</v>
       </c>
       <c r="D169" s="5">
-        <v>2.0271663318885746</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.0318266423758669</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>9395.6714769999999</v>
+        <v>9395.7087618000005</v>
       </c>
       <c r="C170" s="5">
-        <v>6.6643430000003718</v>
+        <v>6.7194152000010945</v>
       </c>
       <c r="D170" s="5">
-        <v>0.85509638093672624</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>0.86219212719489402</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>9410.2322139999997</v>
+        <v>9410.2794224999998</v>
       </c>
       <c r="C171" s="5">
-        <v>14.56073699999979</v>
+        <v>14.57066069999928</v>
       </c>
       <c r="D171" s="5">
-        <v>1.8756069418868426</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>1.8768886508681693</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>9410.6468349999996</v>
+        <v>9410.7101994999994</v>
       </c>
       <c r="C172" s="5">
-        <v>0.41462099999989732</v>
+        <v>0.43077699999957986</v>
       </c>
       <c r="D172" s="5">
-        <v>5.2885601366048363E-2</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>5.4946569312441795E-2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>9424.6512380000004</v>
+        <v>9424.7317426999998</v>
       </c>
       <c r="C173" s="5">
-        <v>14.004403000000821</v>
+        <v>14.021543200000451</v>
       </c>
       <c r="D173" s="5">
-        <v>1.8004624224098764</v>
+        <v>1.8026718875545855</v>
       </c>
       <c r="E173" s="5">
-        <v>-6.6828150722653135E-2</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-6.7626049855074033E-2</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>9449.3330569999998</v>
+        <v>9449.3649857</v>
       </c>
       <c r="C174" s="5">
-        <v>24.68181899999945</v>
+        <v>24.63324300000022</v>
       </c>
       <c r="D174" s="5">
-        <v>3.1882920762869027</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>3.1818991885977255</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>9457.3611959999998</v>
+        <v>9457.3633362</v>
       </c>
       <c r="C175" s="5">
-        <v>8.0281390000000101</v>
+        <v>7.998350500000015</v>
       </c>
       <c r="D175" s="5">
-        <v>1.024295689160426</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.0204738531862212</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>9470.0365390000006</v>
+        <v>9470.0149769</v>
       </c>
       <c r="C176" s="5">
-        <v>12.675343000000794</v>
+        <v>12.651640699999916</v>
       </c>
       <c r="D176" s="5">
-        <v>1.6202232706126418</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.6171708336481405</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>9498.5644690000008</v>
+        <v>9498.4886853000007</v>
       </c>
       <c r="C177" s="5">
-        <v>28.527930000000197</v>
+        <v>28.47370840000076</v>
       </c>
       <c r="D177" s="5">
-        <v>3.6754288810952218</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.6683357459026622</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>9498.4250019999999</v>
+        <v>9498.3963659000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.13946700000087731</v>
+        <v>-9.2319400000633323E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.7618123855367429E-2</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-1.1662629894904075E-2</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>9510.9148519999999</v>
+        <v>9510.8805112999999</v>
       </c>
       <c r="C179" s="5">
-        <v>12.489849999999933</v>
+        <v>12.484145399999761</v>
       </c>
       <c r="D179" s="5">
-        <v>1.5893888614628704</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>1.5886624942963889</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>9543.2938780000004</v>
+        <v>9543.2864895999992</v>
       </c>
       <c r="C180" s="5">
-        <v>32.379026000000522</v>
+        <v>32.405978299999333</v>
       </c>
       <c r="D180" s="5">
-        <v>4.1626571727255701</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>4.1662026843908961</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>9551.3436839999995</v>
+        <v>9551.3497470000002</v>
       </c>
       <c r="C181" s="5">
-        <v>8.0498059999990801</v>
+        <v>8.0632574000010209</v>
       </c>
       <c r="D181" s="5">
-        <v>1.016913850849277</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>1.0186218325946017</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>9550.2998389999993</v>
+        <v>9550.3081027000007</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.0438450000001467</v>
+        <v>-1.0416442999994615</v>
       </c>
       <c r="D182" s="5">
-        <v>-0.13106651702863292</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-0.13079027706236479</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>9591.3303510000005</v>
+        <v>9591.3488120999991</v>
       </c>
       <c r="C183" s="5">
-        <v>41.030512000001181</v>
+        <v>41.040709399998377</v>
       </c>
       <c r="D183" s="5">
-        <v>5.2790875886982613</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>5.2804260981876183</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>9595.4999220000009</v>
+        <v>9595.5128031999993</v>
       </c>
       <c r="C184" s="5">
-        <v>4.1695710000003601</v>
+        <v>4.163991100000203</v>
       </c>
       <c r="D184" s="5">
-        <v>0.52291659050116568</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.52221412160684544</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>9615.9560120000006</v>
+        <v>9615.9815233000008</v>
       </c>
       <c r="C185" s="5">
-        <v>20.456089999999676</v>
+        <v>20.468720100001519</v>
       </c>
       <c r="D185" s="5">
-        <v>2.5884199618253056</v>
+        <v>2.5900333957103339</v>
       </c>
       <c r="E185" s="5">
-        <v>2.0298339871576809</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.0292331476504444</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>9636.4952130000001</v>
+        <v>9636.5091799000002</v>
       </c>
       <c r="C186" s="5">
-        <v>20.539200999999593</v>
+        <v>20.527656599999318</v>
       </c>
       <c r="D186" s="5">
-        <v>2.5934664523053153</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>2.5919846363220644</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>9650.7706949999993</v>
+        <v>9650.7796622000005</v>
       </c>
       <c r="C187" s="5">
-        <v>14.275481999999101</v>
+        <v>14.270482300000367</v>
       </c>
       <c r="D187" s="5">
-        <v>1.7922329786631996</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.7915975460214062</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>9670.5764479999998</v>
+        <v>9670.5821978000004</v>
       </c>
       <c r="C188" s="5">
-        <v>19.80575300000055</v>
+        <v>19.802535599999828</v>
       </c>
       <c r="D188" s="5">
-        <v>2.4906832223621223</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.4902716993470575</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>9719.3227069999994</v>
+        <v>9719.2974403000007</v>
       </c>
       <c r="C189" s="5">
-        <v>48.746258999999554</v>
+        <v>48.715242500000386</v>
       </c>
       <c r="D189" s="5">
-        <v>6.2193587644266302</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>6.2152874049405504</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>9724.1318950000004</v>
+        <v>9724.1326494000004</v>
       </c>
       <c r="C190" s="5">
-        <v>4.809188000001086</v>
+        <v>4.8352090999997017</v>
       </c>
       <c r="D190" s="5">
-        <v>0.5953868593046252</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.59861870232400527</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>9739.7136260000007</v>
+        <v>9739.7000668000001</v>
       </c>
       <c r="C191" s="5">
-        <v>15.581731000000218</v>
+        <v>15.567417399999613</v>
       </c>
       <c r="D191" s="5">
-        <v>1.9398901976365179</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>1.9380923154551422</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>9791.5673790000001</v>
+        <v>9791.5519304999998</v>
       </c>
       <c r="C192" s="5">
-        <v>51.853752999999415</v>
+        <v>51.85186369999974</v>
       </c>
       <c r="D192" s="5">
-        <v>6.5791739403113558</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>6.578936593656759</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>9811.2761869999995</v>
+        <v>9811.2706639999997</v>
       </c>
       <c r="C193" s="5">
-        <v>19.708807999999408</v>
+        <v>19.718733499999871</v>
       </c>
       <c r="D193" s="5">
-        <v>2.4423219655333117</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.4435694901433935</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>9844.5089709999993</v>
+        <v>9844.5029680999996</v>
       </c>
       <c r="C194" s="5">
-        <v>33.23278399999981</v>
+        <v>33.232304099999965</v>
       </c>
       <c r="D194" s="5">
-        <v>4.1412278468026642</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>4.1411693014767437</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>9852.0606690000004</v>
+        <v>9852.0564357000003</v>
       </c>
       <c r="C195" s="5">
-        <v>7.5516980000011245</v>
+        <v>7.5534676000006584</v>
       </c>
       <c r="D195" s="5">
-        <v>0.92441061523655943</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.9246287148205079</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>9895.7389480000002</v>
+        <v>9895.7306243000003</v>
       </c>
       <c r="C196" s="5">
-        <v>43.678278999999748</v>
+        <v>43.674188599999979</v>
       </c>
       <c r="D196" s="5">
-        <v>5.4517591382160724</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>5.4512384777891221</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>9921.2360169999993</v>
+        <v>9921.2252690999994</v>
       </c>
       <c r="C197" s="5">
-        <v>25.497068999999101</v>
+        <v>25.494644799999151</v>
       </c>
       <c r="D197" s="5">
-        <v>3.1360786196677815</v>
+        <v>3.135778886318219</v>
       </c>
       <c r="E197" s="5">
-        <v>3.174723393275003</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.1743378984285364</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>9956.6535480000002</v>
+        <v>9956.6724988999995</v>
       </c>
       <c r="C198" s="5">
-        <v>35.417531000000963</v>
+        <v>35.447229800000059</v>
       </c>
       <c r="D198" s="5">
-        <v>4.3689642033820197</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>4.3727048479470954</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>9981.5952969999998</v>
+        <v>9981.6219968999994</v>
       </c>
       <c r="C199" s="5">
-        <v>24.941748999999618</v>
+        <v>24.949497999999949</v>
       </c>
       <c r="D199" s="5">
-        <v>3.0478040514435367</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>3.0487581602607561</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>10018.210010000001</v>
+        <v>10018.238234</v>
       </c>
       <c r="C200" s="5">
-        <v>36.614713000000847</v>
+        <v>36.616237100000944</v>
       </c>
       <c r="D200" s="5">
-        <v>4.4917706348863051</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>4.4919491357305219</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>10027.77104</v>
+        <v>10027.821363999999</v>
       </c>
       <c r="C201" s="5">
-        <v>9.5610299999989365</v>
+        <v>9.5831299999990733</v>
       </c>
       <c r="D201" s="5">
-        <v>1.1512686489318025</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>1.1539405158798699</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>10057.61068</v>
+        <v>10057.625289</v>
       </c>
       <c r="C202" s="5">
-        <v>29.839640000000145</v>
+        <v>29.803925000000163</v>
       </c>
       <c r="D202" s="5">
-        <v>3.6298654115463291</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>3.6254310769506359</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>10092.896580000001</v>
+        <v>10092.879497</v>
       </c>
       <c r="C203" s="5">
-        <v>35.285900000000765</v>
+        <v>35.25420800000029</v>
       </c>
       <c r="D203" s="5">
-        <v>4.2922487032004186</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>4.2883126518649783</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>10088.592290000001</v>
+        <v>10088.540647</v>
       </c>
       <c r="C204" s="5">
-        <v>-4.3042900000000373</v>
+        <v>-4.3388500000000931</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.51056205214661254</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.51465263767466185</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>10136.7412</v>
+        <v>10136.700026</v>
       </c>
       <c r="C205" s="5">
-        <v>48.148909999999887</v>
+        <v>48.159379000000627</v>
       </c>
       <c r="D205" s="5">
-        <v>5.8798822027505526</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>5.8812253152328742</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>10175.93281</v>
+        <v>10175.890734000001</v>
       </c>
       <c r="C206" s="5">
-        <v>39.191609999999855</v>
+        <v>39.190708000000086</v>
       </c>
       <c r="D206" s="5">
-        <v>4.7394922735264133</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>4.7394005255747773</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>10181.45657</v>
+        <v>10181.429383000001</v>
       </c>
       <c r="C207" s="5">
-        <v>5.5237600000000384</v>
+        <v>5.5386490000000776</v>
       </c>
       <c r="D207" s="5">
-        <v>0.65333937243412521</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>0.65510840589952934</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>10213.681560000001</v>
+        <v>10213.653963999999</v>
       </c>
       <c r="C208" s="5">
-        <v>32.224990000000616</v>
+        <v>32.22458099999858</v>
       </c>
       <c r="D208" s="5">
-        <v>3.8648991518998921</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>3.8648597419484121</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>10247.40979</v>
+        <v>10247.401069</v>
       </c>
       <c r="C209" s="5">
-        <v>33.728229999998803</v>
+        <v>33.747105000000374</v>
       </c>
       <c r="D209" s="5">
-        <v>4.0354823844225729</v>
+        <v>4.0377930278189256</v>
       </c>
       <c r="E209" s="5">
-        <v>3.2876324325023853</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.2876564240092998</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>10262.41158</v>
+        <v>10262.454142000001</v>
       </c>
       <c r="C210" s="5">
-        <v>15.001790000000256</v>
+        <v>15.05307300000095</v>
       </c>
       <c r="D210" s="5">
-        <v>1.7709652778123974</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.7770697701090743</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>10305.131439999999</v>
+        <v>10305.198342</v>
       </c>
       <c r="C211" s="5">
-        <v>42.719859999999244</v>
+        <v>42.744199999999182</v>
       </c>
       <c r="D211" s="5">
-        <v>5.1112706909378636</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>5.1142282164868158</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>10346.98364</v>
+        <v>10347.058779000001</v>
       </c>
       <c r="C212" s="5">
-        <v>41.852200000001176</v>
+        <v>41.860437000001184</v>
       </c>
       <c r="D212" s="5">
-        <v>4.9839050341014657</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>4.9848748535257892</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>10366.728139999999</v>
+        <v>10366.863684</v>
       </c>
       <c r="C213" s="5">
-        <v>19.74449999999888</v>
+        <v>19.804904999999053</v>
       </c>
       <c r="D213" s="5">
-        <v>2.3140713120860523</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>2.3212084882234141</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>10396.698549999999</v>
+        <v>10396.715724</v>
       </c>
       <c r="C214" s="5">
-        <v>29.970409999999902</v>
+        <v>29.852039999999761</v>
       </c>
       <c r="D214" s="5">
-        <v>3.5249208385358388</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.5107310889919585</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>10436.662780000001</v>
+        <v>10436.62581</v>
       </c>
       <c r="C215" s="5">
-        <v>39.964230000001407</v>
+        <v>39.910085999999865</v>
       </c>
       <c r="D215" s="5">
-        <v>4.7115025208800398</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>4.7049760200836621</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>10448.05063</v>
+        <v>10447.934740999999</v>
       </c>
       <c r="C216" s="5">
-        <v>11.387849999999162</v>
+        <v>11.308930999999575</v>
       </c>
       <c r="D216" s="5">
-        <v>1.3172533313692281</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.3080748164538081</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>10471.321669999999</v>
+        <v>10471.208827</v>
       </c>
       <c r="C217" s="5">
-        <v>23.27103999999963</v>
+        <v>23.274086000001262</v>
       </c>
       <c r="D217" s="5">
-        <v>2.7057574158982467</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.7061463141601516</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>10484.74433</v>
+        <v>10484.653155</v>
       </c>
       <c r="C218" s="5">
-        <v>13.422660000000178</v>
+        <v>13.444327999999587</v>
       </c>
       <c r="D218" s="5">
-        <v>1.5491107637698009</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.5516459949173944</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>10515.362010000001</v>
+        <v>10515.313547</v>
       </c>
       <c r="C219" s="5">
-        <v>30.617680000001201</v>
+        <v>30.660391999999774</v>
       </c>
       <c r="D219" s="5">
-        <v>3.5610887314006634</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>3.5661681721160798</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>10544.78544</v>
+        <v>10544.750425</v>
       </c>
       <c r="C220" s="5">
-        <v>29.423429999998916</v>
+        <v>29.436878000000434</v>
       </c>
       <c r="D220" s="5">
-        <v>3.4099253590812229</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.4115239078219339</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>10564.46356</v>
+        <v>10564.479974</v>
       </c>
       <c r="C221" s="5">
-        <v>19.67812000000049</v>
+        <v>19.729548999999679</v>
       </c>
       <c r="D221" s="5">
-        <v>2.2625045408590561</v>
+        <v>2.2684862160830654</v>
       </c>
       <c r="E221" s="5">
-        <v>3.0939893738747504</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.0942372887035052</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>10597.168750000001</v>
+        <v>10597.248858999999</v>
       </c>
       <c r="C222" s="5">
-        <v>32.705190000000584</v>
+        <v>32.7688849999995</v>
       </c>
       <c r="D222" s="5">
-        <v>3.7788390948192863</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.7863185955853362</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>10633.90021</v>
+        <v>10634.018784</v>
       </c>
       <c r="C223" s="5">
-        <v>36.731459999999061</v>
+        <v>36.769925000000512</v>
       </c>
       <c r="D223" s="5">
-        <v>4.2396068497491557</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>4.2440989145660302</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>10622.079180000001</v>
+        <v>10622.207616</v>
       </c>
       <c r="C224" s="5">
-        <v>-11.821029999999155</v>
+        <v>-11.81116800000018</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.3258379104658546</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-1.3247238629804148</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>10640.83195</v>
+        <v>10641.056423</v>
       </c>
       <c r="C225" s="5">
-        <v>18.752769999999146</v>
+        <v>18.848807000000306</v>
       </c>
       <c r="D225" s="5">
-        <v>2.1392348490113511</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>2.1502712253613776</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>10657.06517</v>
+        <v>10657.080158000001</v>
       </c>
       <c r="C226" s="5">
-        <v>16.233220000000074</v>
+        <v>16.02373500000067</v>
       </c>
       <c r="D226" s="5">
-        <v>1.8461099089656763</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.8220499891002273</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>10657.13263</v>
+        <v>10657.061282000001</v>
       </c>
       <c r="C227" s="5">
-        <v>6.746000000021013E-2</v>
+        <v>-1.8876000000091153E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>7.596352010996732E-3</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-2.1254395204950427E-3</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>10669.681</v>
+        <v>10669.497971999999</v>
       </c>
       <c r="C228" s="5">
-        <v>12.548370000000432</v>
+        <v>12.436689999998634</v>
       </c>
       <c r="D228" s="5">
-        <v>1.4221409081172753</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>1.4094120601241489</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>10682.37621</v>
+        <v>10682.179313000001</v>
       </c>
       <c r="C229" s="5">
-        <v>12.695209999999861</v>
+        <v>12.681341000001339</v>
       </c>
       <c r="D229" s="5">
-        <v>1.4371885355217939</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>1.4356329759928954</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>10643.82819</v>
+        <v>10643.679506</v>
       </c>
       <c r="C230" s="5">
-        <v>-38.548020000000179</v>
+        <v>-38.499807000000146</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.2453568165929827</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.2402284598687885</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>10661.294830000001</v>
+        <v>10661.225183</v>
       </c>
       <c r="C231" s="5">
-        <v>17.466640000000552</v>
+        <v>17.545677000000069</v>
       </c>
       <c r="D231" s="5">
-        <v>1.9870841316316001</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>1.9961855561863917</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>10642.6978</v>
+        <v>10642.662102</v>
       </c>
       <c r="C232" s="5">
-        <v>-18.597030000000814</v>
+        <v>-18.563081000000238</v>
       </c>
       <c r="D232" s="5">
-        <v>-2.0732541553383999</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-2.0695189772349076</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>10618.7053</v>
+        <v>10618.754317999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-23.992500000000291</v>
+        <v>-23.907784000000902</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.6719437183217898</v>
+        <v>-2.662634335075198</v>
       </c>
       <c r="E233" s="5">
-        <v>0.51343581897875801</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>0.51374364032656938</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>10562.730589999999</v>
+        <v>10562.855448</v>
       </c>
       <c r="C234" s="5">
-        <v>-55.974710000000414</v>
+        <v>-55.898869999999079</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.1453879441518584</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-6.1372736390192584</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>10499.48358</v>
+        <v>10499.661317</v>
       </c>
       <c r="C235" s="5">
-        <v>-63.247009999999136</v>
+        <v>-63.194131000000198</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.9533312559243559</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-6.9476282789599946</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>10439.38271</v>
+        <v>10439.574404999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-60.100870000000214</v>
+        <v>-60.086912000000666</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.6568256350320487</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-6.6552188290997289</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>10382.59886</v>
+        <v>10382.877990000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-56.783849999999802</v>
+        <v>-56.696414999998524</v>
       </c>
       <c r="D237" s="5">
-        <v>-6.3354890648167466</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-6.3259105877815136</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>10352.495569999999</v>
+        <v>10352.510029999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-30.103290000000925</v>
+        <v>-30.367960000001403</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.4243277905470437</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-3.4538606891581281</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>10319.463519999999</v>
+        <v>10319.364621000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-33.032049999999799</v>
+        <v>-33.145408999998835</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.7623961021150842</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-3.775076161913582</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>10294.046689999999</v>
+        <v>10293.806688000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-25.416830000000118</v>
+        <v>-25.557933000000048</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.9158878834672386</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-2.9318834626321899</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>10262.350479999999</v>
+        <v>10262.082788</v>
       </c>
       <c r="C241" s="5">
-        <v>-31.696210000000065</v>
+        <v>-31.723900000000867</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.6329628369495492</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-3.6361663594912552</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>10255.402700000001</v>
+        <v>10255.211678</v>
       </c>
       <c r="C242" s="5">
-        <v>-6.9477799999986019</v>
+        <v>-6.8711100000000442</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.80940142753765931</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-0.80052320862191717</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>10254.961569999999</v>
+        <v>10254.881216</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.44113000000106695</v>
+        <v>-0.33046199999989767</v>
       </c>
       <c r="D243" s="5">
-        <v>-5.1605070889670923E-2</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-3.8661720331145677E-2</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>10247.919889999999</v>
+        <v>10247.896594</v>
       </c>
       <c r="C244" s="5">
-        <v>-7.0416800000002695</v>
+        <v>-6.9846219999999448</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.82088813819976014</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-0.8142678209603571</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>10251.89825</v>
+        <v>10251.98006</v>
       </c>
       <c r="C245" s="5">
-        <v>3.9783600000009756</v>
+        <v>4.083466000000044</v>
       </c>
       <c r="D245" s="5">
-        <v>0.46684972074606534</v>
+        <v>0.47921175940695004</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.4543481492042116</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-3.4540233912209062</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>10273.415559999999</v>
+        <v>10273.571189</v>
       </c>
       <c r="C246" s="5">
-        <v>21.51730999999927</v>
+        <v>21.591129000000365</v>
       </c>
       <c r="D246" s="5">
-        <v>2.5479120802976762</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>2.5567340112425896</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>10274.87061</v>
+        <v>10275.08533</v>
       </c>
       <c r="C247" s="5">
-        <v>1.4550500000004831</v>
+        <v>1.514140999999654</v>
       </c>
       <c r="D247" s="5">
-        <v>0.17009151204021578</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.17700201116963576</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>10310.03974</v>
+        <v>10310.259688</v>
       </c>
       <c r="C248" s="5">
-        <v>35.169130000000223</v>
+        <v>35.174358000000211</v>
       </c>
       <c r="D248" s="5">
-        <v>4.1856084544770189</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>4.1861532855411054</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>10339.952960000001</v>
+        <v>10340.230566</v>
       </c>
       <c r="C249" s="5">
-        <v>29.913220000000365</v>
+        <v>29.970878000000084</v>
       </c>
       <c r="D249" s="5">
-        <v>3.5377408955175493</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>3.5445924851660537</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>10392.634899999999</v>
+        <v>10392.650433999999</v>
       </c>
       <c r="C250" s="5">
-        <v>52.681939999998576</v>
+        <v>52.419867999999042</v>
       </c>
       <c r="D250" s="5">
-        <v>6.2882581743586963</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>6.2559266000624447</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>10390.90292</v>
+        <v>10390.774824</v>
       </c>
       <c r="C251" s="5">
-        <v>-1.7319799999986571</v>
+        <v>-1.875609999999142</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.19980226749503061</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-0.21635474581610525</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>10383.97227</v>
+        <v>10383.693793</v>
       </c>
       <c r="C252" s="5">
-        <v>-6.9306500000002416</v>
+        <v>-7.0810309999997116</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.79746082215108594</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-0.81470930494500493</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>10389.232050000001</v>
+        <v>10388.936953</v>
       </c>
       <c r="C253" s="5">
-        <v>5.259780000000319</v>
+        <v>5.2431599999999889</v>
       </c>
       <c r="D253" s="5">
-        <v>0.60953067606863698</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.60761565241294058</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>10404.87902</v>
+        <v>10404.675148</v>
       </c>
       <c r="C254" s="5">
-        <v>15.646969999999783</v>
+        <v>15.738194999999905</v>
       </c>
       <c r="D254" s="5">
-        <v>1.8223368016534236</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>1.8331025747607699</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>10442.71041</v>
+        <v>10442.630682000001</v>
       </c>
       <c r="C255" s="5">
-        <v>37.831389999999374</v>
+        <v>37.955534000000625</v>
       </c>
       <c r="D255" s="5">
-        <v>4.4514314747354344</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>4.4664224773399708</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>10448.550859999999</v>
+        <v>10448.535067999999</v>
       </c>
       <c r="C256" s="5">
-        <v>5.8404499999996915</v>
+        <v>5.9043859999983397</v>
       </c>
       <c r="D256" s="5">
-        <v>0.67321018237016528</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.6806080284271987</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>10470.910889999999</v>
+        <v>10471.017096</v>
       </c>
       <c r="C257" s="5">
-        <v>22.360029999999824</v>
+        <v>22.482028000000355</v>
       </c>
       <c r="D257" s="5">
-        <v>2.5984574311741504</v>
+        <v>2.6128070084646904</v>
       </c>
       <c r="E257" s="5">
-        <v>2.1363130481713455</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.1365339643471648</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>10483.95716</v>
+        <v>10484.112805999999</v>
       </c>
       <c r="C258" s="5">
-        <v>13.046270000000732</v>
+        <v>13.095709999999599</v>
       </c>
       <c r="D258" s="5">
-        <v>1.5054329372046427</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>1.5111617763162055</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>10488.392330000001</v>
+        <v>10488.607386</v>
       </c>
       <c r="C259" s="5">
-        <v>4.4351700000006531</v>
+        <v>4.4945800000004965</v>
       </c>
       <c r="D259" s="5">
-        <v>0.50883504946841462</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>0.51565940396469667</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>10532.51353</v>
+        <v>10532.722769</v>
       </c>
       <c r="C260" s="5">
-        <v>44.12119999999959</v>
+        <v>44.115383000000293</v>
       </c>
       <c r="D260" s="5">
-        <v>5.1664507554944672</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.1656453897301891</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>10579.36174</v>
+        <v>10579.581399999999</v>
       </c>
       <c r="C261" s="5">
-        <v>46.848210000000108</v>
+        <v>46.85863099999915</v>
       </c>
       <c r="D261" s="5">
-        <v>5.4700855417604721</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>5.4712208796497741</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>10579.1247</v>
+        <v>10579.129371999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.23703999999997905</v>
+        <v>-0.45202799999970011</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.688375314138236E-2</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-5.1259698110450724E-2</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>10607.166740000001</v>
+        <v>10607.063077000001</v>
       </c>
       <c r="C263" s="5">
-        <v>28.04204000000027</v>
+        <v>27.933705000001282</v>
       </c>
       <c r="D263" s="5">
-        <v>3.2276198260258848</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>3.2149674641829051</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>10634.023300000001</v>
+        <v>10633.783877</v>
       </c>
       <c r="C264" s="5">
-        <v>26.856560000000172</v>
+        <v>26.720799999999144</v>
       </c>
       <c r="D264" s="5">
-        <v>3.0809804700634436</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>3.0652200649729178</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>10647.7801</v>
+        <v>10647.521787</v>
       </c>
       <c r="C265" s="5">
-        <v>13.756799999999203</v>
+        <v>13.737909999999829</v>
       </c>
       <c r="D265" s="5">
-        <v>1.5634840288327068</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.5613572743664372</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>10681.246209999999</v>
+        <v>10681.068525999999</v>
       </c>
       <c r="C266" s="5">
-        <v>33.466109999999389</v>
+        <v>33.546738999999434</v>
       </c>
       <c r="D266" s="5">
-        <v>3.8375016725167299</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>3.8470030104096775</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>10663.27888</v>
+        <v>10663.215499</v>
       </c>
       <c r="C267" s="5">
-        <v>-17.967329999999492</v>
+        <v>-17.853026999999202</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.9999946218259845</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-1.9874207261460941</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>10681.086079999999</v>
+        <v>10681.085042000001</v>
       </c>
       <c r="C268" s="5">
-        <v>17.807199999999284</v>
+        <v>17.869543000000704</v>
       </c>
       <c r="D268" s="5">
-        <v>2.0224550619353909</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>2.029613240827044</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>10707.013279999999</v>
+        <v>10707.121063000001</v>
       </c>
       <c r="C269" s="5">
-        <v>25.927200000000084</v>
+        <v>26.036020999999892</v>
       </c>
       <c r="D269" s="5">
-        <v>2.9520774894407964</v>
+        <v>2.9646347558222486</v>
       </c>
       <c r="E269" s="5">
-        <v>2.254840982607198</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.2548331727029192</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>10748.58481</v>
+        <v>10748.71364</v>
       </c>
       <c r="C270" s="5">
-        <v>41.571530000001076</v>
+        <v>41.592576999999437</v>
       </c>
       <c r="D270" s="5">
-        <v>4.7599673607827464</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.7623800063735677</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>10780.9872</v>
+        <v>10781.162589</v>
       </c>
       <c r="C271" s="5">
-        <v>32.402389999999286</v>
+        <v>32.448948999999629</v>
       </c>
       <c r="D271" s="5">
-        <v>3.6780724882846227</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.6834006878069703</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>10817.602999999999</v>
+        <v>10817.761280000001</v>
       </c>
       <c r="C272" s="5">
-        <v>36.615799999999581</v>
+        <v>36.598691000001054</v>
       </c>
       <c r="D272" s="5">
-        <v>4.1525970182126892</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.1505515280509941</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>10841.37306</v>
+        <v>10841.517871</v>
       </c>
       <c r="C273" s="5">
-        <v>23.77006000000074</v>
+        <v>23.756590999999389</v>
       </c>
       <c r="D273" s="5">
-        <v>2.6689216643586589</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.6673515404671555</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>10874.774590000001</v>
+        <v>10874.773241999999</v>
       </c>
       <c r="C274" s="5">
-        <v>33.401530000001003</v>
+        <v>33.255370999999286</v>
       </c>
       <c r="D274" s="5">
-        <v>3.7604140367318184</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.7436297105253757</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>10910.54953</v>
+        <v>10910.472040000001</v>
       </c>
       <c r="C275" s="5">
-        <v>35.774939999999333</v>
+        <v>35.698798000001261</v>
       </c>
       <c r="D275" s="5">
-        <v>4.0198772926981263</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.011166988367143</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>10920.12314</v>
+        <v>10919.942276</v>
       </c>
       <c r="C276" s="5">
-        <v>9.5736099999994622</v>
+        <v>9.4702359999992041</v>
       </c>
       <c r="D276" s="5">
-        <v>1.058052824528688</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>1.0465810476207427</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>10964.854429999999</v>
+        <v>10964.673628</v>
       </c>
       <c r="C277" s="5">
-        <v>44.731289999999717</v>
+        <v>44.731352000000697</v>
       </c>
       <c r="D277" s="5">
-        <v>5.02773888400323</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>5.0278311686517085</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>10990.481610000001</v>
+        <v>10990.355631</v>
       </c>
       <c r="C278" s="5">
-        <v>25.627180000001317</v>
+        <v>25.682002999999895</v>
       </c>
       <c r="D278" s="5">
-        <v>2.8409886055715594</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.8471922573382713</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>11015.217290000001</v>
+        <v>11015.172584</v>
       </c>
       <c r="C279" s="5">
-        <v>24.735679999999775</v>
+        <v>24.816952999999558</v>
       </c>
       <c r="D279" s="5">
-        <v>2.7344585845205494</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.7435867969640704</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>11053.601710000001</v>
+        <v>11053.606887</v>
       </c>
       <c r="C280" s="5">
-        <v>38.384420000000318</v>
+        <v>38.434303</v>
       </c>
       <c r="D280" s="5">
-        <v>4.2626881315075194</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>4.2683521634041099</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>11078.138209999999</v>
+        <v>11078.226425999999</v>
       </c>
       <c r="C281" s="5">
-        <v>24.536499999998341</v>
+        <v>24.619538999999349</v>
       </c>
       <c r="D281" s="5">
-        <v>2.696491711122051</v>
+        <v>2.7057282609537658</v>
       </c>
       <c r="E281" s="5">
-        <v>3.4661853898438455</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.4659677500276542</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>11073.561449999999</v>
+        <v>11073.649817</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.576759999999922</v>
+        <v>-4.5766089999997348</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.49463634353456021</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-0.49461613145457273</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>11137.03608</v>
+        <v>11137.155650999999</v>
       </c>
       <c r="C283" s="5">
-        <v>63.474630000000616</v>
+        <v>63.505833999999595</v>
       </c>
       <c r="D283" s="5">
-        <v>7.099558220051172</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>7.1031006807187103</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>11164.076929999999</v>
+        <v>11164.17957</v>
       </c>
       <c r="C284" s="5">
-        <v>27.040849999999409</v>
+        <v>27.023919000001115</v>
       </c>
       <c r="D284" s="5">
-        <v>2.95283882590478</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>2.9509331245841874</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>11178.319869999999</v>
+        <v>11178.390097</v>
       </c>
       <c r="C285" s="5">
-        <v>14.24294000000009</v>
+        <v>14.210526999999274</v>
       </c>
       <c r="D285" s="5">
-        <v>1.5417277693614118</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>1.5381803826834739</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>11199.474539999999</v>
+        <v>11199.470219000001</v>
       </c>
       <c r="C286" s="5">
-        <v>21.154669999999896</v>
+        <v>21.080122000001211</v>
       </c>
       <c r="D286" s="5">
-        <v>2.2947551054322446</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.2865699323207256</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>11230.46384</v>
+        <v>11230.417412999999</v>
       </c>
       <c r="C287" s="5">
-        <v>30.989300000001094</v>
+        <v>30.94719399999849</v>
       </c>
       <c r="D287" s="5">
-        <v>3.3714395860389823</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.3667901960262592</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>11258.41329</v>
+        <v>11258.29918</v>
       </c>
       <c r="C288" s="5">
-        <v>27.94945000000007</v>
+        <v>27.881767000000764</v>
       </c>
       <c r="D288" s="5">
-        <v>3.0276803333560753</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>3.0202606903446227</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>11286.667310000001</v>
+        <v>11286.569157</v>
       </c>
       <c r="C289" s="5">
-        <v>28.25402000000031</v>
+        <v>28.269976999999926</v>
       </c>
       <c r="D289" s="5">
-        <v>3.0534268064112302</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>3.0552065683845164</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>11315.545249999999</v>
+        <v>11315.474872000001</v>
       </c>
       <c r="C290" s="5">
-        <v>28.877939999998489</v>
+        <v>28.905715000000782</v>
       </c>
       <c r="D290" s="5">
-        <v>3.1138832024126373</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.1169479575159809</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>11328.48603</v>
+        <v>11328.460659</v>
       </c>
       <c r="C291" s="5">
-        <v>12.940780000000814</v>
+        <v>12.985786999999618</v>
       </c>
       <c r="D291" s="5">
-        <v>1.3810192351846773</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.3858613407876197</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>11368.91303</v>
+        <v>11368.920760999999</v>
       </c>
       <c r="C292" s="5">
-        <v>40.42699999999968</v>
+        <v>40.460101999999097</v>
       </c>
       <c r="D292" s="5">
-        <v>4.3673964098073004</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.3710529939887666</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>11376.49287</v>
+        <v>11376.55018</v>
       </c>
       <c r="C293" s="5">
-        <v>7.5798400000003312</v>
+        <v>7.6294190000007802</v>
       </c>
       <c r="D293" s="5">
-        <v>0.80299989918903858</v>
+        <v>0.808271093516999</v>
       </c>
       <c r="E293" s="5">
-        <v>2.6931841284547398</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.6928837029350783</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>11405.53909</v>
+        <v>11405.585111</v>
       </c>
       <c r="C294" s="5">
-        <v>29.046220000000176</v>
+        <v>29.034931000000142</v>
       </c>
       <c r="D294" s="5">
-        <v>3.1072063484239409</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>3.1059658440785842</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>11429.588400000001</v>
+        <v>11429.652785</v>
       </c>
       <c r="C295" s="5">
-        <v>24.049310000000332</v>
+        <v>24.067673999999897</v>
       </c>
       <c r="D295" s="5">
-        <v>2.5598279988806594</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.5617949624848979</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>11467.119060000001</v>
+        <v>11467.162779</v>
       </c>
       <c r="C296" s="5">
-        <v>37.530660000000353</v>
+        <v>37.509994000000006</v>
       </c>
       <c r="D296" s="5">
-        <v>4.0123165143710171</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>4.010044130657886</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>11515.3019</v>
+        <v>11515.319963</v>
       </c>
       <c r="C297" s="5">
-        <v>48.182839999999487</v>
+        <v>48.157183999999688</v>
       </c>
       <c r="D297" s="5">
-        <v>5.160364160551878</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>5.1575325179066711</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>11556.128720000001</v>
+        <v>11556.126188</v>
       </c>
       <c r="C298" s="5">
-        <v>40.826820000000225</v>
+        <v>40.806225000000268</v>
       </c>
       <c r="D298" s="5">
-        <v>4.3384801590843569</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>4.3362418575416894</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>11582.97566</v>
+        <v>11582.954867</v>
       </c>
       <c r="C299" s="5">
-        <v>26.846939999999449</v>
+        <v>26.828679000000193</v>
       </c>
       <c r="D299" s="5">
-        <v>2.8237116982960941</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>2.8217670756121027</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>11610.918739999999</v>
+        <v>11610.858876</v>
       </c>
       <c r="C300" s="5">
-        <v>27.9430799999991</v>
+        <v>27.90400899999986</v>
       </c>
       <c r="D300" s="5">
-        <v>2.9336333235909784</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.9294822415977251</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>11641.753849999999</v>
+        <v>11641.730551000001</v>
       </c>
       <c r="C301" s="5">
-        <v>30.835109999999986</v>
+        <v>30.871675000000323</v>
       </c>
       <c r="D301" s="5">
-        <v>3.233801898417199</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>3.2377098059682474</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>11671.620440000001</v>
+        <v>11671.593975</v>
       </c>
       <c r="C302" s="5">
-        <v>29.866590000001452</v>
+        <v>29.863423999999213</v>
       </c>
       <c r="D302" s="5">
-        <v>3.1223785165906959</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.1220491826838614</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>11723.55357</v>
+        <v>11723.538268</v>
       </c>
       <c r="C303" s="5">
-        <v>51.933129999999437</v>
+        <v>51.944293000000471</v>
       </c>
       <c r="D303" s="5">
-        <v>5.4720521976170611</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.4732700674748447</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>11749.632820000001</v>
+        <v>11749.626558</v>
       </c>
       <c r="C304" s="5">
-        <v>26.079250000000684</v>
+        <v>26.088289999999688</v>
       </c>
       <c r="D304" s="5">
-        <v>2.7023243391904428</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.7032761273631634</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>11793.43361</v>
+        <v>11793.473323</v>
       </c>
       <c r="C305" s="5">
-        <v>43.800789999999324</v>
+        <v>43.846765000000232</v>
       </c>
       <c r="D305" s="5">
-        <v>4.5662802750672471</v>
+        <v>4.571174505137976</v>
       </c>
       <c r="E305" s="5">
-        <v>3.6649321083783271</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.6647589682586856</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>11805.009050000001</v>
+        <v>11805.016975</v>
       </c>
       <c r="C306" s="5">
-        <v>11.575440000000526</v>
+        <v>11.543652000000293</v>
       </c>
       <c r="D306" s="5">
-        <v>1.1841979255056145</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.1809244045190237</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>11808.16812</v>
+        <v>11808.192343000001</v>
       </c>
       <c r="C307" s="5">
-        <v>3.1590699999997014</v>
+        <v>3.1753680000001623</v>
       </c>
       <c r="D307" s="5">
-        <v>0.3215981008194202</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>0.32325949988720737</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>11800.52814</v>
+        <v>11800.544232</v>
       </c>
       <c r="C308" s="5">
-        <v>-7.6399799999999232</v>
+        <v>-7.6481110000004264</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.77365273910156018</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.77447160035915008</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>11818.167460000001</v>
+        <v>11818.168731</v>
       </c>
       <c r="C309" s="5">
-        <v>17.639320000000225</v>
+        <v>17.62449899999956</v>
       </c>
       <c r="D309" s="5">
-        <v>1.8085696308611787</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>1.8070350363642129</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>11836.64249</v>
+        <v>11836.639503</v>
       </c>
       <c r="C310" s="5">
-        <v>18.475029999999606</v>
+        <v>18.470772000000579</v>
       </c>
       <c r="D310" s="5">
-        <v>1.8921419887323099</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>1.8917019400072732</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>11858.884840000001</v>
+        <v>11858.875615000001</v>
       </c>
       <c r="C311" s="5">
-        <v>22.242350000000442</v>
+        <v>22.236112000000503</v>
       </c>
       <c r="D311" s="5">
-        <v>2.2783832149359862</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>2.2777381929431462</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>11893.6589</v>
+        <v>11893.638558000001</v>
       </c>
       <c r="C312" s="5">
-        <v>34.774059999999736</v>
+        <v>34.762942999999723</v>
       </c>
       <c r="D312" s="5">
-        <v>3.5760940262876462</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>3.5749351075921476</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>11897.52079</v>
+        <v>11897.532963</v>
       </c>
       <c r="C313" s="5">
-        <v>3.8618900000001304</v>
+        <v>3.8944049999990966</v>
       </c>
       <c r="D313" s="5">
-        <v>0.39033851158047916</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.39363154346754303</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>11910.43492</v>
+        <v>11910.440479000001</v>
       </c>
       <c r="C314" s="5">
-        <v>12.914129999999204</v>
+        <v>12.907516000001124</v>
       </c>
       <c r="D314" s="5">
-        <v>1.310340870924942</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>1.3096644195755625</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>11928.378940000001</v>
+        <v>11928.371327999999</v>
       </c>
       <c r="C315" s="5">
-        <v>17.944020000000819</v>
+        <v>17.930848999998489</v>
       </c>
       <c r="D315" s="5">
-        <v>1.8229517452325483</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>1.8216017337028934</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>11919.589980000001</v>
+        <v>11919.574359</v>
       </c>
       <c r="C316" s="5">
-        <v>-8.7889599999998609</v>
+        <v>-8.7969689999990806</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.88059882728503958</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-0.88139858711825392</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>11943.300509999999</v>
+        <v>11943.316403000001</v>
       </c>
       <c r="C317" s="5">
-        <v>23.710529999998471</v>
+        <v>23.742044000000533</v>
       </c>
       <c r="D317" s="5">
-        <v>2.4133379893102491</v>
+        <v>2.4165840140685013</v>
       </c>
       <c r="E317" s="5">
-        <v>1.270765622260539</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.2705593669998017</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>11963.165999999999</v>
+        <v>11963.139721</v>
       </c>
       <c r="C318" s="5">
-        <v>19.865490000000136</v>
+        <v>19.823317999998835</v>
       </c>
       <c r="D318" s="5">
-        <v>2.0143412450376763</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>2.0100232345902747</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>11964.77434</v>
+        <v>11964.787260999999</v>
       </c>
       <c r="C319" s="5">
-        <v>1.6083400000006804</v>
+        <v>1.6475399999999354</v>
       </c>
       <c r="D319" s="5">
-        <v>0.16144854437856182</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>0.16538686725480201</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>11954.40263</v>
+        <v>11954.391844</v>
       </c>
       <c r="C320" s="5">
-        <v>-10.371709999999439</v>
+        <v>-10.395416999999725</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.0352793779729641</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-1.0376333425903272</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>11987.82877</v>
+        <v>11987.825761</v>
       </c>
       <c r="C321" s="5">
-        <v>33.426139999999577</v>
+        <v>33.433917000000292</v>
       </c>
       <c r="D321" s="5">
-        <v>3.407448932237811</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>3.4082570739400353</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>11985.99193</v>
+        <v>11985.993089</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.8368399999999383</v>
+        <v>-1.832672000000457</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.18371561831201921</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-0.18329914299166639</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>11978.72035</v>
+        <v>11978.725365</v>
       </c>
       <c r="C323" s="5">
-        <v>-7.2715800000005402</v>
+        <v>-7.2677239999993617</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.7255835920826792</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-0.72520003933305155</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>12027.122939999999</v>
+        <v>12027.136789</v>
       </c>
       <c r="C324" s="5">
-        <v>48.402589999999691</v>
+        <v>48.411423999999897</v>
       </c>
       <c r="D324" s="5">
-        <v>4.9580828851355063</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>4.9590058751075139</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>12035.36542</v>
+        <v>12035.409503000001</v>
       </c>
       <c r="C325" s="5">
-        <v>8.2424800000007963</v>
+        <v>8.272714000000633</v>
       </c>
       <c r="D325" s="5">
-        <v>0.82549610943416507</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>0.82853459435097143</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>12074.688260000001</v>
+        <v>12074.718852</v>
       </c>
       <c r="C326" s="5">
-        <v>39.322840000000724</v>
+        <v>39.309348999999202</v>
       </c>
       <c r="D326" s="5">
-        <v>3.9919576794114286</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>3.9905485303922683</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>12060.39257</v>
+        <v>12060.391914</v>
       </c>
       <c r="C327" s="5">
-        <v>-14.295690000000832</v>
+        <v>-14.326938000000155</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.4115114904507009</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-1.4145731526926664</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>12071.74121</v>
+        <v>12071.725033000001</v>
       </c>
       <c r="C328" s="5">
-        <v>11.348640000000159</v>
+        <v>11.333119000000806</v>
       </c>
       <c r="D328" s="5">
-        <v>1.135043502713784</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.1334831873894169</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>12091.24058</v>
+        <v>12091.202856</v>
       </c>
       <c r="C329" s="5">
-        <v>19.499369999999544</v>
+        <v>19.477822999999262</v>
       </c>
       <c r="D329" s="5">
-        <v>1.9556622483556829</v>
+        <v>1.9534846495134817</v>
       </c>
       <c r="E329" s="5">
-        <v>1.2386866584838341</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.238236081251709</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>12125.257820000001</v>
+        <v>12125.157069999999</v>
       </c>
       <c r="C330" s="5">
-        <v>34.017240000001038</v>
+        <v>33.954213999999411</v>
       </c>
       <c r="D330" s="5">
-        <v>3.4287872456324031</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.4223469106022142</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>12141.053330000001</v>
+        <v>12141.061003000001</v>
       </c>
       <c r="C331" s="5">
-        <v>15.795509999999922</v>
+        <v>15.903933000001416</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5744827975488374</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.5853816627661166</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>12180.505429999999</v>
+        <v>12180.482785</v>
       </c>
       <c r="C332" s="5">
-        <v>39.452099999998609</v>
+        <v>39.421781999999439</v>
       </c>
       <c r="D332" s="5">
-        <v>3.9698255761880352</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.9667176221420908</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>12188.27894</v>
+        <v>12188.280878</v>
       </c>
       <c r="C333" s="5">
-        <v>7.773510000000897</v>
+        <v>7.798092999999426</v>
       </c>
       <c r="D333" s="5">
-        <v>0.76852511510387966</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.77096550664363939</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>12211.276099999999</v>
+        <v>12211.294040999999</v>
       </c>
       <c r="C334" s="5">
-        <v>22.997159999998985</v>
+        <v>23.013162999999622</v>
       </c>
       <c r="D334" s="5">
-        <v>2.2878361909423717</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>2.2894444255570079</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>12241.09266</v>
+        <v>12241.154807000001</v>
       </c>
       <c r="C335" s="5">
-        <v>29.816560000001118</v>
+        <v>29.860766000001604</v>
       </c>
       <c r="D335" s="5">
-        <v>2.9697395417839223</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.9741974311484176</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>12226.48641</v>
+        <v>12226.559895</v>
       </c>
       <c r="C336" s="5">
-        <v>-14.606250000000728</v>
+        <v>-14.594912000000477</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.4224979248452674</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-1.4213937825134026</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>12239.52845</v>
+        <v>12239.59316</v>
       </c>
       <c r="C337" s="5">
-        <v>13.04204000000027</v>
+        <v>13.033265000000029</v>
       </c>
       <c r="D337" s="5">
-        <v>1.2875812312613366</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>1.2867020511448723</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>12261.68636</v>
+        <v>12261.757399</v>
       </c>
       <c r="C338" s="5">
-        <v>22.157909999999902</v>
+        <v>22.164238999999725</v>
       </c>
       <c r="D338" s="5">
-        <v>2.194189654336709</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>2.1948109198540511</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>12291.55168</v>
+        <v>12291.553151</v>
       </c>
       <c r="C339" s="5">
-        <v>29.865320000000793</v>
+        <v>29.795751999999993</v>
       </c>
       <c r="D339" s="5">
-        <v>2.9622678483900877</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.9552577372430333</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>12316.26864</v>
+        <v>12316.209079</v>
       </c>
       <c r="C340" s="5">
-        <v>24.716959999999744</v>
+        <v>24.655928000000131</v>
       </c>
       <c r="D340" s="5">
-        <v>2.4399361452591695</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.433844450227185</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>12341.857980000001</v>
+        <v>12341.723553</v>
       </c>
       <c r="C341" s="5">
-        <v>25.589340000000448</v>
+        <v>25.514473999999609</v>
       </c>
       <c r="D341" s="5">
-        <v>2.5219122907974567</v>
+        <v>2.51446203460024</v>
       </c>
       <c r="E341" s="5">
-        <v>2.0727186622565785</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.0719253492276435</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>12349.926810000001</v>
+        <v>12349.703229999999</v>
       </c>
       <c r="C342" s="5">
-        <v>8.0688300000001618</v>
+        <v>7.9796769999993558</v>
       </c>
       <c r="D342" s="5">
-        <v>0.78736025437480262</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.77863821449408732</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>12393.708720000001</v>
+        <v>12393.713205</v>
       </c>
       <c r="C343" s="5">
-        <v>43.781909999999698</v>
+        <v>44.00997500000085</v>
       </c>
       <c r="D343" s="5">
-        <v>4.3380737280465764</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>4.3611965118076856</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>12436.698039999999</v>
+        <v>12436.688506</v>
       </c>
       <c r="C344" s="5">
-        <v>42.98931999999877</v>
+        <v>42.9753010000004</v>
       </c>
       <c r="D344" s="5">
-        <v>4.2427016082094982</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.2412899886548283</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>12447.987810000001</v>
+        <v>12447.981637999999</v>
       </c>
       <c r="C345" s="5">
-        <v>11.289770000001226</v>
+        <v>11.293131999998877</v>
       </c>
       <c r="D345" s="5">
-        <v>1.0947897824521657</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>1.0951182754502353</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>12485.13983</v>
+        <v>12485.179138</v>
       </c>
       <c r="C346" s="5">
-        <v>37.152019999999538</v>
+        <v>37.197500000000218</v>
       </c>
       <c r="D346" s="5">
-        <v>3.6408762238111958</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.6454085812714254</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>12525.386619999999</v>
+        <v>12525.605394</v>
       </c>
       <c r="C347" s="5">
-        <v>40.246789999999237</v>
+        <v>40.426256000000649</v>
       </c>
       <c r="D347" s="5">
-        <v>3.9376163305104184</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>3.9554759060243638</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>12546.391369999999</v>
+        <v>12546.529666</v>
       </c>
       <c r="C348" s="5">
-        <v>21.004750000000058</v>
+        <v>20.924272000000201</v>
       </c>
       <c r="D348" s="5">
-        <v>2.0310339659184384</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.023144924461695</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>12581.21731</v>
+        <v>12581.301821999999</v>
       </c>
       <c r="C349" s="5">
-        <v>34.825940000000628</v>
+        <v>34.772155999999086</v>
       </c>
       <c r="D349" s="5">
-        <v>3.3822540627511888</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.3769129550712096</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>12593.486440000001</v>
+        <v>12593.685737</v>
       </c>
       <c r="C350" s="5">
-        <v>12.269130000000587</v>
+        <v>12.383915000000343</v>
       </c>
       <c r="D350" s="5">
-        <v>1.1765300981063209</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>1.1875888748306807</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>12612.87464</v>
+        <v>12612.82468</v>
       </c>
       <c r="C351" s="5">
-        <v>19.388199999999415</v>
+        <v>19.138942999999927</v>
       </c>
       <c r="D351" s="5">
-        <v>1.8631740820021836</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.8389909875029753</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>12635.850990000001</v>
+        <v>12635.730476999999</v>
       </c>
       <c r="C352" s="5">
-        <v>22.976350000000821</v>
+        <v>22.905796999999438</v>
       </c>
       <c r="D352" s="5">
-        <v>2.2080254111853215</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.201186215140738</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>12659.609619999999</v>
+        <v>12659.294043</v>
       </c>
       <c r="C353" s="5">
-        <v>23.758629999998448</v>
+        <v>23.563566000000719</v>
       </c>
       <c r="D353" s="5">
-        <v>2.2797870066338932</v>
+        <v>2.2608988113844264</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5745851274169285</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.5731453847287478</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>12674.824839999999</v>
+        <v>12674.441704000001</v>
       </c>
       <c r="C354" s="5">
-        <v>15.215220000000045</v>
+        <v>15.14766100000088</v>
       </c>
       <c r="D354" s="5">
-        <v>1.4518173807768653</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>1.4453647703250638</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>12712.151970000001</v>
+        <v>12712.078163</v>
       </c>
       <c r="C355" s="5">
-        <v>37.327130000001489</v>
+        <v>37.636458999999377</v>
       </c>
       <c r="D355" s="5">
-        <v>3.5917852227593361</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.6221493546619188</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>12726.47552</v>
+        <v>12726.451188999999</v>
       </c>
       <c r="C356" s="5">
-        <v>14.323549999999159</v>
+        <v>14.3730259999993</v>
       </c>
       <c r="D356" s="5">
-        <v>1.3605233724791832</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.3652600926472358</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>12751.177019999999</v>
+        <v>12751.310696</v>
       </c>
       <c r="C357" s="5">
-        <v>24.701499999999214</v>
+        <v>24.859507000001031</v>
       </c>
       <c r="D357" s="5">
-        <v>2.3541702247574348</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.3693957772761509</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>12781.97688</v>
+        <v>12781.941596000001</v>
       </c>
       <c r="C358" s="5">
-        <v>30.79986000000099</v>
+        <v>30.630900000000111</v>
       </c>
       <c r="D358" s="5">
-        <v>2.9373616100113242</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>2.9210035000316381</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>12801.476769999999</v>
+        <v>12802.033148</v>
       </c>
       <c r="C359" s="5">
-        <v>19.499889999999141</v>
+        <v>20.091551999999865</v>
       </c>
       <c r="D359" s="5">
-        <v>1.8461315297816139</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.9026370019225025</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>12834.669459999999</v>
+        <v>12834.909231</v>
       </c>
       <c r="C360" s="5">
-        <v>33.192689999999857</v>
+        <v>32.876082999999198</v>
       </c>
       <c r="D360" s="5">
-        <v>3.1562134291074351</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.125543782651885</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>12863.65985</v>
+        <v>12863.715232</v>
       </c>
       <c r="C361" s="5">
-        <v>28.990390000000843</v>
+        <v>28.806001000000833</v>
       </c>
       <c r="D361" s="5">
-        <v>2.7444354041263441</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>2.7267122383979325</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>12877.65871</v>
+        <v>12878.038782</v>
       </c>
       <c r="C362" s="5">
-        <v>13.998859999999695</v>
+        <v>14.323549999999159</v>
       </c>
       <c r="D362" s="5">
-        <v>1.3137430409156492</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.3443950772761948</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>12878.80682</v>
+        <v>12878.619809</v>
       </c>
       <c r="C363" s="5">
-        <v>1.1481100000000879</v>
+        <v>0.58102700000017649</v>
       </c>
       <c r="D363" s="5">
-        <v>0.10703869449866232</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>5.4154631311087442E-2</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>12913.678739999999</v>
+        <v>12913.520403</v>
       </c>
       <c r="C364" s="5">
-        <v>34.871919999999591</v>
+        <v>34.900594000000638</v>
       </c>
       <c r="D364" s="5">
-        <v>3.2980658115224992</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>3.3008668943165453</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>12919.047490000001</v>
+        <v>12918.411384000001</v>
       </c>
       <c r="C365" s="5">
-        <v>5.3687500000014552</v>
+        <v>4.8909810000004654</v>
       </c>
       <c r="D365" s="5">
-        <v>0.50003193034349191</v>
+        <v>0.45544659068679216</v>
       </c>
       <c r="E365" s="5">
-        <v>2.049335467581348</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.0468545885722556</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>12954.87492</v>
+        <v>12954.345590000001</v>
       </c>
       <c r="C366" s="5">
-        <v>35.827429999999367</v>
+        <v>35.934205999999904</v>
       </c>
       <c r="D366" s="5">
-        <v>3.3791017232780218</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>3.3894964302840558</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>12972.104230000001</v>
+        <v>12971.984949</v>
       </c>
       <c r="C367" s="5">
-        <v>17.229310000000623</v>
+        <v>17.639358999998876</v>
       </c>
       <c r="D367" s="5">
-        <v>1.6076633351712388</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>1.64627970000224</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>12907.377210000001</v>
+        <v>12907.333799</v>
       </c>
       <c r="C368" s="5">
-        <v>-64.727020000000266</v>
+        <v>-64.651149999999689</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.8260314642641919</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-5.8194406089123856</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>11524.84258</v>
+        <v>11525.162968000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-1382.5346300000001</v>
+        <v>-1382.1708309999995</v>
       </c>
       <c r="D369" s="5">
-        <v>-74.321834288166087</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-74.312230092533724</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>11764.58014</v>
+        <v>11764.455212000001</v>
       </c>
       <c r="C370" s="5">
-        <v>239.73755999999958</v>
+        <v>239.29224400000021</v>
       </c>
       <c r="D370" s="5">
-        <v>28.025701989732511</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>27.966693026396605</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>11993.610780000001</v>
+        <v>11994.421028000001</v>
       </c>
       <c r="C371" s="5">
-        <v>229.03064000000086</v>
+        <v>229.9658159999999</v>
       </c>
       <c r="D371" s="5">
-        <v>26.032404177776549</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>26.150688234020091</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>12020.261350000001</v>
+        <v>12020.597333</v>
       </c>
       <c r="C372" s="5">
-        <v>26.650569999999789</v>
+        <v>26.176304999999047</v>
       </c>
       <c r="D372" s="5">
-        <v>2.699307261405326</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>2.6505120102875424</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>12102.16316</v>
+        <v>12102.231143000001</v>
       </c>
       <c r="C373" s="5">
-        <v>81.901809999999386</v>
+        <v>81.633810000001176</v>
       </c>
       <c r="D373" s="5">
-        <v>8.4898528555438002</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>8.4607811385242861</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>12172.64285</v>
+        <v>12173.245644000001</v>
       </c>
       <c r="C374" s="5">
-        <v>70.479690000000119</v>
+        <v>71.014500999999655</v>
       </c>
       <c r="D374" s="5">
-        <v>7.2167190271309245</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>7.2732179304930256</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>12259.701129999999</v>
+        <v>12259.324667999999</v>
       </c>
       <c r="C375" s="5">
-        <v>87.058279999999286</v>
+        <v>86.079023999998753</v>
       </c>
       <c r="D375" s="5">
-        <v>8.9281273909048267</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>8.8233102523334495</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>12298.347889999999</v>
+        <v>12298.114315999999</v>
       </c>
       <c r="C376" s="5">
-        <v>38.646759999999631</v>
+        <v>38.789647999999943</v>
       </c>
       <c r="D376" s="5">
-        <v>3.8490893012302019</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>3.8636897538288917</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>12353.93586</v>
+        <v>12352.944460000001</v>
       </c>
       <c r="C377" s="5">
-        <v>55.587970000000496</v>
+        <v>54.830144000001383</v>
       </c>
       <c r="D377" s="5">
-        <v>5.5608353775393748</v>
+        <v>5.4832634279111003</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.3742515107048412</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-4.3772171917388807</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>12393.10061</v>
+        <v>12392.359719</v>
       </c>
       <c r="C378" s="5">
-        <v>39.164749999999913</v>
+        <v>39.415258999999423</v>
       </c>
       <c r="D378" s="5">
-        <v>3.8713075053451451</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>3.8968238722775883</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>12359.01744</v>
+        <v>12358.804974000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-34.083169999999882</v>
+        <v>-33.554744999999457</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.2507435539945284</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-3.2012808166621443</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>12492.18945</v>
+        <v>12492.181997</v>
       </c>
       <c r="C380" s="5">
-        <v>133.17201000000023</v>
+        <v>133.3770229999991</v>
       </c>
       <c r="D380" s="5">
-        <v>13.724857614861662</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>13.747506638529284</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>12549.911469999999</v>
+        <v>12550.497326999999</v>
       </c>
       <c r="C381" s="5">
-        <v>57.722019999999247</v>
+        <v>58.315329999999449</v>
       </c>
       <c r="D381" s="5">
-        <v>5.6878842405411634</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>5.7478613948729551</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>12609.632369999999</v>
+        <v>12609.531795000001</v>
       </c>
       <c r="C382" s="5">
-        <v>59.720900000000256</v>
+        <v>59.034468000001652</v>
       </c>
       <c r="D382" s="5">
-        <v>5.8622581862895373</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>5.7928474001806673</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>12668.55574</v>
+        <v>12669.866129</v>
       </c>
       <c r="C383" s="5">
-        <v>58.923370000000432</v>
+        <v>60.334333999999217</v>
       </c>
       <c r="D383" s="5">
-        <v>5.7538480243716217</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>5.8953232811509881</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>12790.477010000001</v>
+        <v>12791.158657</v>
       </c>
       <c r="C384" s="5">
-        <v>121.92127000000073</v>
+        <v>121.29252799999995</v>
       </c>
       <c r="D384" s="5">
-        <v>12.180047058419774</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.112572098158303</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>12811.9956</v>
+        <v>12812.148137</v>
       </c>
       <c r="C385" s="5">
-        <v>21.518589999999676</v>
+        <v>20.989480000000185</v>
       </c>
       <c r="D385" s="5">
-        <v>2.0376558901768371</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.986993090380218</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>12870.92942</v>
+        <v>12871.700755</v>
       </c>
       <c r="C386" s="5">
-        <v>58.933820000000196</v>
+        <v>59.552617999999711</v>
       </c>
       <c r="D386" s="5">
-        <v>5.6616857667352249</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>5.7225909967766331</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>13004.166080000001</v>
+        <v>13003.475318999999</v>
       </c>
       <c r="C387" s="5">
-        <v>133.23666000000048</v>
+        <v>131.77456399999937</v>
       </c>
       <c r="D387" s="5">
-        <v>13.154331420482679</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>13.000935054809126</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>13054.092420000001</v>
+        <v>13053.497395</v>
       </c>
       <c r="C388" s="5">
-        <v>49.926339999999982</v>
+        <v>50.022076000001107</v>
       </c>
       <c r="D388" s="5">
-        <v>4.7056479272627127</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>4.7151187545854123</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>13124.050359999999</v>
+        <v>13122.273407999999</v>
       </c>
       <c r="C389" s="5">
-        <v>69.957939999998416</v>
+        <v>68.776012999998784</v>
       </c>
       <c r="D389" s="5">
-        <v>6.6238749083388448</v>
+        <v>6.5090091865863231</v>
       </c>
       <c r="E389" s="5">
-        <v>6.2337582834107286</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>6.2278993521840631</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>13129.4159</v>
+        <v>13128.17548</v>
       </c>
       <c r="C390" s="5">
-        <v>5.3655400000006921</v>
+        <v>5.9020720000007714</v>
       </c>
       <c r="D390" s="5">
-        <v>0.49170380962910709</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>0.541067303427889</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>13233.577649999999</v>
+        <v>13233.264913000001</v>
       </c>
       <c r="C391" s="5">
-        <v>104.1617499999993</v>
+        <v>105.08943300000101</v>
       </c>
       <c r="D391" s="5">
-        <v>9.9467438637448566</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>10.040258359841946</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>13275.05466</v>
+        <v>13275.497755</v>
       </c>
       <c r="C392" s="5">
-        <v>41.477010000000519</v>
+        <v>42.232841999999437</v>
       </c>
       <c r="D392" s="5">
-        <v>3.8265863771620223</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>3.897640301257832</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>13367.863069999999</v>
+        <v>13368.770516</v>
       </c>
       <c r="C393" s="5">
-        <v>92.80840999999964</v>
+        <v>93.272761000000173</v>
       </c>
       <c r="D393" s="5">
-        <v>8.7196497062748346</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>8.7646727294157234</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>13407.515649999999</v>
+        <v>13407.742174000001</v>
       </c>
       <c r="C394" s="5">
-        <v>39.652579999999944</v>
+        <v>38.971658000000389</v>
       </c>
       <c r="D394" s="5">
-        <v>3.6181635284798785</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.5547870157596861</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>13423.012220000001</v>
+        <v>13424.968887999999</v>
       </c>
       <c r="C395" s="5">
-        <v>15.496570000001157</v>
+        <v>17.226713999998537</v>
       </c>
       <c r="D395" s="5">
-        <v>1.3958256352945009</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>1.5527420489800381</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>13553.497670000001</v>
+        <v>13554.839719</v>
       </c>
       <c r="C396" s="5">
-        <v>130.48545000000013</v>
+        <v>129.87083100000018</v>
       </c>
       <c r="D396" s="5">
-        <v>12.309578853571356</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>12.246597184150909</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>13593.292460000001</v>
+        <v>13593.757227</v>
       </c>
       <c r="C397" s="5">
-        <v>39.794789999999921</v>
+        <v>38.917508000000453</v>
       </c>
       <c r="D397" s="5">
-        <v>3.5808104717901301</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.5002682506199756</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>13647.58527</v>
+        <v>13648.409346</v>
       </c>
       <c r="C398" s="5">
-        <v>54.292809999999008</v>
+        <v>54.652119000000312</v>
       </c>
       <c r="D398" s="5">
-        <v>4.899608463096583</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.9325820024015421</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>13664.91669</v>
+        <v>13663.800596999999</v>
       </c>
       <c r="C399" s="5">
-        <v>17.331420000000435</v>
+        <v>15.391250999999102</v>
       </c>
       <c r="D399" s="5">
-        <v>1.5345999844291525</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>1.3616595379192686</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>13690.988369999999</v>
+        <v>13689.506153</v>
       </c>
       <c r="C400" s="5">
-        <v>26.071679999999105</v>
+        <v>25.705556000000797</v>
       </c>
       <c r="D400" s="5">
-        <v>2.3136925555581556</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>2.2810527864700392</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>13710.41936</v>
+        <v>13707.290607999999</v>
       </c>
       <c r="C401" s="5">
-        <v>19.430990000000747</v>
+        <v>17.78445499999907</v>
       </c>
       <c r="D401" s="5">
-        <v>1.7164621543335645</v>
+        <v>1.5701440651172627</v>
       </c>
       <c r="E401" s="5">
-        <v>4.4678966013964594</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.458200052769401</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>13794.63168</v>
+        <v>13791.919866</v>
       </c>
       <c r="C402" s="5">
-        <v>84.212320000000545</v>
+        <v>84.629258000000846</v>
       </c>
       <c r="D402" s="5">
-        <v>7.6248218448770722</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>7.6656725500593215</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>13821.95478</v>
+        <v>13821.544183</v>
       </c>
       <c r="C403" s="5">
-        <v>27.323099999999613</v>
+        <v>29.624316999999792</v>
       </c>
       <c r="D403" s="5">
-        <v>2.402911149360043</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.6082061046871718</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>13859.06293</v>
+        <v>13860.821094000001</v>
       </c>
       <c r="C404" s="5">
-        <v>37.108150000000023</v>
+        <v>39.276911000000837</v>
       </c>
       <c r="D404" s="5">
-        <v>3.2696696590865715</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.4638652984824381</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>13863.26066</v>
+        <v>13865.039776</v>
       </c>
       <c r="C405" s="5">
-        <v>4.197729999999865</v>
+        <v>4.2186819999988074</v>
       </c>
       <c r="D405" s="5">
-        <v>0.36407049980964334</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>0.36584422821828166</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>13892.621719999999</v>
+        <v>13893.653521</v>
       </c>
       <c r="C406" s="5">
-        <v>29.36105999999927</v>
+        <v>28.613745000000563</v>
       </c>
       <c r="D406" s="5">
-        <v>2.5712996363800755</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.5047836589187744</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>13941.63883</v>
+        <v>13944.361756</v>
       </c>
       <c r="C407" s="5">
-        <v>49.017110000000685</v>
+        <v>50.708235000000059</v>
       </c>
       <c r="D407" s="5">
-        <v>4.3170763753168861</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>4.468683455177036</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>13926.167799999999</v>
+        <v>13928.390909</v>
       </c>
       <c r="C408" s="5">
-        <v>-15.47103000000061</v>
+        <v>-15.970847000000504</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.3235419615619248</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.365767063731993</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>13950.70067</v>
+        <v>13951.76655</v>
       </c>
       <c r="C409" s="5">
-        <v>24.532870000000912</v>
+        <v>23.375641000000542</v>
       </c>
       <c r="D409" s="5">
-        <v>2.1345689011341484</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>2.032621427503245</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>13988.642040000001</v>
+        <v>13989.294572000001</v>
       </c>
       <c r="C410" s="5">
-        <v>37.941370000000461</v>
+        <v>37.528022000000419</v>
       </c>
       <c r="D410" s="5">
-        <v>3.3128728899651794</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>3.2759915378179461</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>13984.25193</v>
+        <v>13982.489057999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-4.3901100000002771</v>
+        <v>-6.8055140000014944</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.3759513067626008</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-0.58221672435943006</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>13998.747090000001</v>
+        <v>13995.794742</v>
       </c>
       <c r="C412" s="5">
-        <v>14.495160000000396</v>
+        <v>13.305684000000838</v>
       </c>
       <c r="D412" s="5">
-        <v>1.2509570588277175</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.1479110186429109</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>14021.9126</v>
+        <v>14016.508218999999</v>
       </c>
       <c r="C413" s="5">
-        <v>23.165509999998903</v>
+        <v>20.71347699999933</v>
       </c>
       <c r="D413" s="5">
-        <v>2.0039667216285695</v>
+        <v>1.7905021217394346</v>
       </c>
       <c r="E413" s="5">
-        <v>2.2719453856296923</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.255862371660311</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>14051.06424</v>
+        <v>14046.381434000001</v>
       </c>
       <c r="C414" s="5">
-        <v>29.151640000000043</v>
+        <v>29.873215000001437</v>
       </c>
       <c r="D414" s="5">
-        <v>2.5235327380929595</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.5877393068352461</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>14072.51628</v>
+        <v>14072.744511000001</v>
       </c>
       <c r="C415" s="5">
-        <v>21.452040000000125</v>
+        <v>26.363076999999976</v>
       </c>
       <c r="D415" s="5">
-        <v>1.8475262575635032</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>2.2756259895267972</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>14092.85799</v>
+        <v>14096.527044</v>
       </c>
       <c r="C416" s="5">
-        <v>20.341710000000603</v>
+        <v>23.782532999999603</v>
       </c>
       <c r="D416" s="5">
-        <v>1.7484474395183414</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>2.0469216529643619</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>14100.002469999999</v>
+        <v>14102.892953</v>
       </c>
       <c r="C417" s="5">
-        <v>7.1444799999990209</v>
+        <v>6.3659090000001015</v>
       </c>
       <c r="D417" s="5">
-        <v>0.61004810399700737</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.54326098152068791</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>14128.227430000001</v>
+        <v>14130.265472999999</v>
       </c>
       <c r="C418" s="5">
-        <v>28.224960000001374</v>
+        <v>27.372519999998985</v>
       </c>
       <c r="D418" s="5">
-        <v>2.4287478445709443</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.3541230656755952</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>14144.828579999999</v>
+        <v>14148.213126000001</v>
       </c>
       <c r="C419" s="5">
-        <v>16.601149999998597</v>
+        <v>17.947653000001083</v>
       </c>
       <c r="D419" s="5">
-        <v>1.4191894465032107</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>1.5348811582362565</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>14118.46653</v>
+        <v>14121.581166</v>
       </c>
       <c r="C420" s="5">
-        <v>-26.362049999999726</v>
+        <v>-26.631960000000618</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.2136851999587703</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-2.2355866183125239</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>14183.593269999999</v>
+        <v>14185.397446000001</v>
       </c>
       <c r="C421" s="5">
-        <v>65.1267399999997</v>
+        <v>63.816280000000916</v>
       </c>
       <c r="D421" s="5">
-        <v>5.678072538461354</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>5.5597083498726274</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>14203.35375</v>
+        <v>14203.881934999999</v>
       </c>
       <c r="C422" s="5">
-        <v>19.760480000000825</v>
+        <v>18.484488999998575</v>
       </c>
       <c r="D422" s="5">
-        <v>1.6847015454931613</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.574932968814613</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>14214.5398</v>
+        <v>14212.020548</v>
       </c>
       <c r="C423" s="5">
-        <v>11.18605000000025</v>
+        <v>8.1386130000009871</v>
       </c>
       <c r="D423" s="5">
-        <v>0.94918125454594993</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>0.68975314721431147</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>14242.16388</v>
+        <v>14237.563985999999</v>
       </c>
       <c r="C424" s="5">
-        <v>27.624079999999594</v>
+        <v>25.543437999998787</v>
       </c>
       <c r="D424" s="5">
-        <v>2.3571297056600216</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>2.1782230807725567</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>14260.00044</v>
+        <v>14251.88679</v>
       </c>
       <c r="C425" s="5">
-        <v>17.836559999999736</v>
+        <v>14.32280400000127</v>
       </c>
       <c r="D425" s="5">
-        <v>1.5132476245485416</v>
+        <v>1.213886089264915</v>
       </c>
       <c r="E425" s="5">
-        <v>1.6979697905120217</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.6792953517548392</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>14274.05961</v>
+        <v>14266.976338</v>
       </c>
       <c r="C426" s="5">
-        <v>14.059170000000449</v>
+        <v>15.089547999999922</v>
       </c>
       <c r="D426" s="5">
-        <v>1.1895363607344889</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>1.2779553627765505</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>14283.442999999999</v>
+        <v>14284.846712</v>
       </c>
       <c r="C427" s="5">
-        <v>9.3833899999990535</v>
+        <v>17.870374000000083</v>
       </c>
       <c r="D427" s="5">
-        <v>0.79170670731467663</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.5134812346458748</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>14287.34354</v>
+        <v>14292.998664999999</v>
       </c>
       <c r="C428" s="5">
-        <v>3.9005400000005466</v>
+        <v>8.1519529999986844</v>
       </c>
       <c r="D428" s="5">
-        <v>0.32819009303324265</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.6869591286098764</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>14312.56061</v>
+        <v>14316.665041</v>
       </c>
       <c r="C429" s="5">
-        <v>25.217070000000604</v>
+        <v>23.666376000001037</v>
       </c>
       <c r="D429" s="5">
-        <v>2.1386741082795258</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>2.0051577549537125</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>14320.456270000001</v>
+        <v>14323.564116</v>
       </c>
       <c r="C430" s="5">
-        <v>7.8956600000001345</v>
+        <v>6.8990749999993568</v>
       </c>
       <c r="D430" s="5">
-        <v>0.66400366169998559</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.57980455952861831</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>14284.944879999999</v>
+        <v>14288.829325000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-35.511390000001484</v>
+        <v>-34.73479099999895</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.935468595856594</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-2.8715119750772788</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>14305.57502</v>
+        <v>14309.317289000001</v>
       </c>
       <c r="C432" s="5">
-        <v>20.63014000000112</v>
+        <v>20.48796399999992</v>
       </c>
       <c r="D432" s="5">
-        <v>1.7468570534917127</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>1.7342478665032246</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>14309.855</v>
+        <v>14312.338054</v>
       </c>
       <c r="C433" s="5">
-        <v>4.2799799999993411</v>
+        <v>3.0207649999993009</v>
       </c>
       <c r="D433" s="5">
-        <v>0.35961055036550782</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.25362005019016198</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>14305.86159</v>
+        <v>14306.428583000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-3.9934099999991304</v>
+        <v>-5.90947099999903</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.33436702213520686</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-0.49434854286987129</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>14335.648810000001</v>
+        <v>14343.954163</v>
       </c>
       <c r="C435" s="5">
-        <v>29.787220000000161</v>
+        <v>37.525579999999536</v>
       </c>
       <c r="D435" s="5">
-        <v>2.5274160221356201</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>3.193392502023662</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>14336.94045</v>
+        <v>14344.06475</v>
       </c>
       <c r="C436" s="5">
-        <v>1.291639999999461</v>
+        <v>0.11058699999921373</v>
       </c>
       <c r="D436" s="5">
-        <v>0.10817343091735765</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>9.2519834988147309E-3</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>14355.05848</v>
+        <v>14361.837444999999</v>
       </c>
       <c r="C437" s="5">
-        <v>18.118029999999635</v>
+        <v>17.772694999999658</v>
       </c>
       <c r="D437" s="5">
-        <v>1.5270615157232825</v>
+        <v>1.4970075781339576</v>
       </c>
       <c r="E437" s="5">
-        <v>0.666606150539506</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.77148139485043732</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>14368.2376</v>
+        <v>14379.112563000001</v>
       </c>
       <c r="C438" s="5">
-        <v>13.179120000000694</v>
+        <v>17.275118000001385</v>
       </c>
       <c r="D438" s="5">
-        <v>1.1072783640150519</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>1.4530060504781117</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>14370.05226</v>
+        <v>14363.195718999999</v>
       </c>
       <c r="C439" s="5">
-        <v>1.8146600000000035</v>
+        <v>-15.91684400000122</v>
       </c>
       <c r="D439" s="5">
-        <v>0.15166127687857855</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.3202730812376995</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>14409.74958</v>
+        <v>14365.773026000001</v>
       </c>
       <c r="C440" s="5">
-        <v>39.697319999999308</v>
+        <v>2.5773070000013831</v>
       </c>
       <c r="D440" s="5">
-        <v>3.3658383339235431</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>0.2155385592825354</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>14436.44809</v>
+        <v>14384.886409000001</v>
       </c>
       <c r="C441" s="5">
-        <v>26.698510000000169</v>
+        <v>19.113382999999885</v>
       </c>
       <c r="D441" s="5">
-        <v>2.2461681488868956</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>1.6083119265759782</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>14452.06251</v>
+        <v>14399.830478</v>
       </c>
       <c r="C442" s="5">
-        <v>15.614419999999882</v>
+        <v>14.944068999999217</v>
       </c>
       <c r="D442" s="5">
-        <v>1.3056654170729098</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>1.2537953286436698</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>14491.23891</v>
+        <v>14437.965947000001</v>
       </c>
       <c r="C443" s="5">
-        <v>39.176400000000285</v>
+        <v>38.135469000000739</v>
       </c>
       <c r="D443" s="5">
-        <v>3.3018791338289777</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>3.2246942640623999</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>14489.7641</v>
+        <v>14437.155158</v>
       </c>
       <c r="C444" s="5">
-        <v>-1.4748099999997066</v>
+        <v>-0.81078900000102294</v>
       </c>
       <c r="D444" s="5">
-        <v>-0.12205869484626097</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5">
+        <v>-6.7367269980511679E-2</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5">
+        <v>14455.688341999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>18.533183999999892</v>
+      </c>
+      <c r="D445" s="5">
+        <v>1.5513802468418714</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE000000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>