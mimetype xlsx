--- v8 (2026-09-27)
+++ v9 (2026-10-17)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A6B6BA60-4BEA-40ED-A56B-75C656B522FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4C6DF71A-F23F-423B-84A1-78B949C46D25}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ABA373A6-25D1-450F-A49A-CED02978041C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{031550E0-4C21-416D-B17B-EC4719206CA0}"/>
   </bookViews>
   <sheets>
     <sheet name="AE000000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Total Nonfarm</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6402 +932,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91364344-BB8C-4398-AE87-DF559C265826}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1FBC42C-1A3C-4141-9622-7D0E0B763CEC}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>7021.4662704000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>7031.3846270000004</v>
       </c>
       <c r="C7" s="5">
         <v>9.918356600000152</v>
       </c>
       <c r="D7" s="5">
         <v>1.7083231784660091</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>7048.4577671999996</v>
       </c>
       <c r="C8" s="5">
         <v>17.073140199999216</v>
       </c>
       <c r="D8" s="5">
         <v>2.9529893057615331</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>7075.2155137</v>
       </c>
       <c r="C9" s="5">
         <v>26.757746500000394</v>
       </c>
       <c r="D9" s="5">
         <v>4.6518368192197235</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>7119.0217383999998</v>
       </c>
       <c r="C10" s="5">
         <v>43.806224699999802</v>
       </c>
       <c r="D10" s="5">
         <v>7.6881090408152941</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>7137.2430984000002</v>
       </c>
       <c r="C11" s="5">
         <v>18.221360000000459</v>
       </c>
       <c r="D11" s="5">
         <v>3.115046691846346</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>7158.6066081999998</v>
       </c>
       <c r="C12" s="5">
         <v>21.36350979999952</v>
       </c>
       <c r="D12" s="5">
         <v>3.6516195034205223</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>7156.7976812999996</v>
       </c>
       <c r="C13" s="5">
         <v>-1.8089269000001877</v>
       </c>
       <c r="D13" s="5">
         <v>-0.30281003863603662</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>7185.1934152000003</v>
       </c>
       <c r="C14" s="5">
         <v>28.395733900000778</v>
       </c>
       <c r="D14" s="5">
         <v>4.8664767717166102</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>7183.1112624999996</v>
       </c>
       <c r="C15" s="5">
         <v>-2.0821527000007336</v>
       </c>
       <c r="D15" s="5">
         <v>-0.34718687037418317</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>7194.9187787999999</v>
       </c>
       <c r="C16" s="5">
         <v>11.807516300000316</v>
       </c>
       <c r="D16" s="5">
         <v>1.990477849547756</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>7186.9734927</v>
       </c>
       <c r="C17" s="5">
         <v>-7.9452860999999757</v>
       </c>
       <c r="D17" s="5">
         <v>-1.3171306629504276</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>7169.7761200000004</v>
       </c>
       <c r="C18" s="5">
         <v>-17.197372699999505</v>
       </c>
       <c r="D18" s="5">
         <v>-2.8339337452718882</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>7179.4862542999999</v>
       </c>
       <c r="C19" s="5">
         <v>9.7101342999994813</v>
       </c>
       <c r="D19" s="5">
         <v>1.6373381543284715</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>7189.3571363999999</v>
       </c>
       <c r="C20" s="5">
         <v>9.8708821000000171</v>
       </c>
       <c r="D20" s="5">
         <v>1.6623808229507597</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>7175.1574745999997</v>
       </c>
       <c r="C21" s="5">
         <v>-14.199661800000285</v>
       </c>
       <c r="D21" s="5">
         <v>-2.3445359035730973</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>7197.1144246000003</v>
       </c>
       <c r="C22" s="5">
         <v>21.956950000000688</v>
       </c>
       <c r="D22" s="5">
         <v>3.7346019264468566</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>7205.9765220999998</v>
       </c>
       <c r="C23" s="5">
         <v>8.862097499999436</v>
       </c>
       <c r="D23" s="5">
         <v>1.4876565386704232</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>7204.9456061000001</v>
       </c>
       <c r="C24" s="5">
         <v>-1.0309159999997064</v>
       </c>
       <c r="D24" s="5">
         <v>-0.17154180923515394</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>7194.4181722000003</v>
       </c>
       <c r="C25" s="5">
         <v>-10.527433899999778</v>
       </c>
       <c r="D25" s="5">
         <v>-1.7393458108294846</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>7235.5170440000002</v>
       </c>
       <c r="C26" s="5">
         <v>41.09887179999987</v>
       </c>
       <c r="D26" s="5">
         <v>7.0746644427725158</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>7224.9082709000004</v>
       </c>
       <c r="C27" s="5">
         <v>-10.60877309999978</v>
       </c>
       <c r="D27" s="5">
         <v>-1.7453302814780747</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>7236.2749395000001</v>
       </c>
       <c r="C28" s="5">
         <v>11.366668599999684</v>
       </c>
       <c r="D28" s="5">
         <v>1.9043355343143942</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>7237.1276678000004</v>
       </c>
       <c r="C29" s="5">
         <v>0.85272830000030808</v>
       </c>
       <c r="D29" s="5">
         <v>0.14150062537188202</v>
       </c>
       <c r="E29" s="5">
         <v>0.69784833839923177</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>7232.1364573999999</v>
       </c>
       <c r="C30" s="5">
         <v>-4.9912104000004547</v>
       </c>
       <c r="D30" s="5">
         <v>-0.82446875178161516</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>7240.9755468000003</v>
       </c>
       <c r="C31" s="5">
         <v>8.8390894000003755</v>
       </c>
       <c r="D31" s="5">
         <v>1.4765345050949064</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>7247.9044475999999</v>
       </c>
       <c r="C32" s="5">
         <v>6.9289007999996102</v>
       </c>
       <c r="D32" s="5">
         <v>1.1543445503920502</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>7266.1809894999997</v>
       </c>
       <c r="C33" s="5">
         <v>18.276541899999756</v>
       </c>
       <c r="D33" s="5">
         <v>3.0682791023170175</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>7279.2482578999998</v>
       </c>
       <c r="C34" s="5">
         <v>13.067268400000103</v>
       </c>
       <c r="D34" s="5">
         <v>2.1795154887011892</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>7280.9127134999999</v>
       </c>
       <c r="C35" s="5">
         <v>1.6644556000001103</v>
       </c>
       <c r="D35" s="5">
         <v>0.27473448654546928</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>7328.1772075999997</v>
       </c>
       <c r="C36" s="5">
         <v>47.264494099999865</v>
       </c>
       <c r="D36" s="5">
         <v>8.0741075746243887</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>7309.8509732000002</v>
       </c>
       <c r="C37" s="5">
         <v>-18.326234399999521</v>
       </c>
       <c r="D37" s="5">
         <v>-2.9600144114261373</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>7314.2616460999998</v>
       </c>
       <c r="C38" s="5">
         <v>4.4106728999995539</v>
       </c>
       <c r="D38" s="5">
         <v>0.72647277662072351</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>7363.5498893000004</v>
       </c>
       <c r="C39" s="5">
         <v>49.288243200000579</v>
       </c>
       <c r="D39" s="5">
         <v>8.392916134676609</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>7368.0224201999999</v>
       </c>
       <c r="C40" s="5">
         <v>4.4725308999995832</v>
       </c>
       <c r="D40" s="5">
         <v>0.73130525541731384</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>7377.3666727999998</v>
       </c>
       <c r="C41" s="5">
         <v>9.3442525999998907</v>
       </c>
       <c r="D41" s="5">
         <v>1.5325208903723686</v>
       </c>
       <c r="E41" s="5">
         <v>1.9377716054942873</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>7409.0348368000004</v>
       </c>
       <c r="C42" s="5">
         <v>31.668164000000615</v>
       </c>
       <c r="D42" s="5">
         <v>5.2745050092609436</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>7432.1317920000001</v>
       </c>
       <c r="C43" s="5">
         <v>23.096955199999684</v>
       </c>
       <c r="D43" s="5">
         <v>3.8056962328692157</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>7441.2225329000003</v>
       </c>
       <c r="C44" s="5">
         <v>9.090740900000128</v>
       </c>
       <c r="D44" s="5">
         <v>1.4777156968454497</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>7458.9996918999996</v>
       </c>
       <c r="C45" s="5">
         <v>17.777158999999301</v>
       </c>
       <c r="D45" s="5">
         <v>2.904782876727352</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>7470.3974362999998</v>
       </c>
       <c r="C46" s="5">
         <v>11.397744400000192</v>
       </c>
       <c r="D46" s="5">
         <v>1.849152606360982</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>7492.4010637000001</v>
       </c>
       <c r="C47" s="5">
         <v>22.003627400000369</v>
       </c>
       <c r="D47" s="5">
         <v>3.5923563055383356</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>7559.5786377000004</v>
       </c>
       <c r="C48" s="5">
         <v>67.177574000000277</v>
       </c>
       <c r="D48" s="5">
         <v>11.30607462986335</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>7554.6244697000002</v>
       </c>
       <c r="C49" s="5">
         <v>-4.9541680000002088</v>
       </c>
       <c r="D49" s="5">
         <v>-0.78359129796931049</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>7573.5934490999998</v>
       </c>
       <c r="C50" s="5">
         <v>18.968979399999625</v>
       </c>
       <c r="D50" s="5">
         <v>3.0550526158090285</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>7580.8496551999997</v>
       </c>
       <c r="C51" s="5">
         <v>7.2562060999998721</v>
       </c>
       <c r="D51" s="5">
         <v>1.1557892856561169</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>7587.4166647000002</v>
       </c>
       <c r="C52" s="5">
         <v>6.5670095000004949</v>
       </c>
       <c r="D52" s="5">
         <v>1.0444826351930336</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>7615.390128</v>
       </c>
       <c r="C53" s="5">
         <v>27.973463299999821</v>
       </c>
       <c r="D53" s="5">
         <v>4.5150110531628096</v>
       </c>
       <c r="E53" s="5">
         <v>3.2264013130536284</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>7638.1087887000003</v>
       </c>
       <c r="C54" s="5">
         <v>22.718660700000328</v>
       </c>
       <c r="D54" s="5">
         <v>3.6392344291022338</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>7640.4429250000003</v>
       </c>
       <c r="C55" s="5">
         <v>2.3341362999999546</v>
       </c>
       <c r="D55" s="5">
         <v>0.36732601685158794</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>7669.0487145999996</v>
       </c>
       <c r="C56" s="5">
         <v>28.605789599999298</v>
       </c>
       <c r="D56" s="5">
         <v>4.5864754202649793</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>7726.8744955000002</v>
       </c>
       <c r="C57" s="5">
         <v>57.825780900000609</v>
       </c>
       <c r="D57" s="5">
         <v>9.4330090946187717</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>7731.0111881000003</v>
       </c>
       <c r="C58" s="5">
         <v>4.1366926000000603</v>
       </c>
       <c r="D58" s="5">
         <v>0.64433217409956001</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>7759.8584505999997</v>
       </c>
       <c r="C59" s="5">
         <v>28.847262499999488</v>
       </c>
       <c r="D59" s="5">
         <v>4.5706890940897971</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>7832.0450644000002</v>
       </c>
       <c r="C60" s="5">
         <v>72.186613800000487</v>
       </c>
       <c r="D60" s="5">
         <v>11.752318176330089</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>7835.2033828000003</v>
       </c>
       <c r="C61" s="5">
         <v>3.1583184000000983</v>
       </c>
       <c r="D61" s="5">
         <v>0.48498178797065084</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>7852.2328048999998</v>
       </c>
       <c r="C62" s="5">
         <v>17.029422099999465</v>
       </c>
       <c r="D62" s="5">
         <v>2.6395445170133147</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>7882.7382363999996</v>
       </c>
       <c r="C63" s="5">
         <v>30.505431499999759</v>
       </c>
       <c r="D63" s="5">
         <v>4.7628380335666076</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>7915.1350624999995</v>
       </c>
       <c r="C64" s="5">
         <v>32.396826099999998</v>
       </c>
       <c r="D64" s="5">
         <v>5.0448338859233388</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>7941.7985011000001</v>
       </c>
       <c r="C65" s="5">
         <v>26.663438600000518</v>
       </c>
       <c r="D65" s="5">
         <v>4.1181415975414692</v>
       </c>
       <c r="E65" s="5">
         <v>4.2861674531928795</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>7954.8771116999997</v>
       </c>
       <c r="C66" s="5">
         <v>13.078610599999593</v>
       </c>
       <c r="D66" s="5">
         <v>1.9941662330364096</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>7979.6240600000001</v>
       </c>
       <c r="C67" s="5">
         <v>24.74694830000044</v>
       </c>
       <c r="D67" s="5">
         <v>3.7976387130664424</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>7996.1788084999998</v>
       </c>
       <c r="C68" s="5">
         <v>16.554748499999732</v>
       </c>
       <c r="D68" s="5">
         <v>2.5181574407449281</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>8002.0580540000001</v>
       </c>
       <c r="C69" s="5">
         <v>5.8792455000002519</v>
       </c>
       <c r="D69" s="5">
         <v>0.88588499539263843</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>8020.7312422000005</v>
       </c>
       <c r="C70" s="5">
         <v>18.673188200000368</v>
       </c>
       <c r="D70" s="5">
         <v>2.8364788284337861</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>8046.4088819999997</v>
       </c>
       <c r="C71" s="5">
         <v>25.67763979999927</v>
       </c>
       <c r="D71" s="5">
         <v>3.9100611895889648</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>8073.3750298000004</v>
       </c>
       <c r="C72" s="5">
         <v>26.966147800000726</v>
       </c>
       <c r="D72" s="5">
         <v>4.0965540221249874</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>8080.8829274</v>
       </c>
       <c r="C73" s="5">
         <v>7.5078975999995237</v>
       </c>
       <c r="D73" s="5">
         <v>1.1216748402145482</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>8110.3597803000002</v>
       </c>
       <c r="C74" s="5">
         <v>29.476852900000267</v>
       </c>
       <c r="D74" s="5">
         <v>4.4661677359786989</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>8119.8364051999997</v>
       </c>
       <c r="C75" s="5">
         <v>9.4766248999994787</v>
       </c>
       <c r="D75" s="5">
         <v>1.4111972483165314</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>8143.9593123000004</v>
       </c>
       <c r="C76" s="5">
         <v>24.122907100000702</v>
       </c>
       <c r="D76" s="5">
         <v>3.6238659073585033</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>8171.0795648000003</v>
       </c>
       <c r="C77" s="5">
         <v>27.120252499999879</v>
       </c>
       <c r="D77" s="5">
         <v>4.0701378928164944</v>
       </c>
       <c r="E77" s="5">
         <v>2.8870168850071209</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>8169.1446642999999</v>
       </c>
       <c r="C78" s="5">
         <v>-1.9349005000003672</v>
       </c>
       <c r="D78" s="5">
         <v>-0.28378857008893865</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>8179.5617302000001</v>
       </c>
       <c r="C79" s="5">
         <v>10.417065900000125</v>
       </c>
       <c r="D79" s="5">
         <v>1.5409843709591753</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>8197.4966523000003</v>
       </c>
       <c r="C80" s="5">
         <v>17.934922100000222</v>
       </c>
       <c r="D80" s="5">
         <v>2.6631448892426413</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>8229.9297107000002</v>
       </c>
       <c r="C81" s="5">
         <v>32.433058399999936</v>
       </c>
       <c r="D81" s="5">
         <v>4.8524389192916795</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>8258.2390169999999</v>
       </c>
       <c r="C82" s="5">
         <v>28.309306299999662</v>
       </c>
       <c r="D82" s="5">
         <v>4.2067541614394077</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>8263.5074483999997</v>
       </c>
       <c r="C83" s="5">
         <v>5.2684313999998267</v>
       </c>
       <c r="D83" s="5">
         <v>0.76824464025040395</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>8313.2941157999994</v>
       </c>
       <c r="C84" s="5">
         <v>49.786667399999715</v>
       </c>
       <c r="D84" s="5">
         <v>7.4743119312141282</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>8320.2790674999997</v>
       </c>
       <c r="C85" s="5">
         <v>6.9849517000002379</v>
       </c>
       <c r="D85" s="5">
         <v>1.012930022817593</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>8326.2462290000003</v>
       </c>
       <c r="C86" s="5">
         <v>5.9671615000006568</v>
       </c>
       <c r="D86" s="5">
         <v>0.86402227336768167</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>8387.7293695999997</v>
       </c>
       <c r="C87" s="5">
         <v>61.483140599999388</v>
       </c>
       <c r="D87" s="5">
         <v>9.2299951203039132</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>8423.3721647000002</v>
       </c>
       <c r="C88" s="5">
         <v>35.642795100000512</v>
       </c>
       <c r="D88" s="5">
         <v>5.2201599114764186</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>8427.7657323999993</v>
       </c>
       <c r="C89" s="5">
         <v>4.3935676999990392</v>
       </c>
       <c r="D89" s="5">
         <v>0.62770970664367542</v>
       </c>
       <c r="E89" s="5">
         <v>3.1413984598286371</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>8464.4866215999991</v>
       </c>
       <c r="C90" s="5">
         <v>36.720889199999874</v>
       </c>
       <c r="D90" s="5">
         <v>5.35569474052211</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>8500.9385278000009</v>
       </c>
       <c r="C91" s="5">
         <v>36.451906200001758</v>
       </c>
       <c r="D91" s="5">
         <v>5.2919172002219517</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>8534.8938226999999</v>
       </c>
       <c r="C92" s="5">
         <v>33.955294899998989</v>
       </c>
       <c r="D92" s="5">
         <v>4.899873355091855</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>8564.5123184999993</v>
       </c>
       <c r="C93" s="5">
         <v>29.618495799999437</v>
       </c>
       <c r="D93" s="5">
         <v>4.2447489828529639</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>8602.7020584000002</v>
       </c>
       <c r="C94" s="5">
         <v>38.189739900000859</v>
       </c>
       <c r="D94" s="5">
         <v>5.4840811185166372</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>8628.6544439999998</v>
       </c>
       <c r="C95" s="5">
         <v>25.952385599999616</v>
       </c>
       <c r="D95" s="5">
         <v>3.6807998314024815</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>8669.5122446999994</v>
       </c>
       <c r="C96" s="5">
         <v>40.857800699999643</v>
       </c>
       <c r="D96" s="5">
         <v>5.8324984186284068</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>8689.8300108000003</v>
       </c>
       <c r="C97" s="5">
         <v>20.317766100000881</v>
       </c>
       <c r="D97" s="5">
         <v>2.8488403282640906</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>8727.5594282000002</v>
       </c>
       <c r="C98" s="5">
         <v>37.729417399999875</v>
       </c>
       <c r="D98" s="5">
         <v>5.3363839410879965</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>8751.3905608000005</v>
       </c>
       <c r="C99" s="5">
         <v>23.831132600000274</v>
       </c>
       <c r="D99" s="5">
         <v>3.3263331059683265</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>8779.4894168999999</v>
       </c>
       <c r="C100" s="5">
         <v>28.098856099999466</v>
       </c>
       <c r="D100" s="5">
         <v>3.9217190277509584</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>8798.4536088000004</v>
       </c>
       <c r="C101" s="5">
         <v>18.964191900000515</v>
       </c>
       <c r="D101" s="5">
         <v>2.6230849996262906</v>
       </c>
       <c r="E101" s="5">
         <v>4.3984122028323025</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>8844.2376158999996</v>
       </c>
       <c r="C102" s="5">
         <v>45.784007099999144</v>
       </c>
       <c r="D102" s="5">
         <v>6.4262215831384362</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>8867.1361367000009</v>
       </c>
       <c r="C103" s="5">
         <v>22.898520800001279</v>
       </c>
       <c r="D103" s="5">
         <v>3.1515335236398823</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>8884.4726754999992</v>
       </c>
       <c r="C104" s="5">
         <v>17.33653879999838</v>
       </c>
       <c r="D104" s="5">
         <v>2.3715685196596947</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>8914.2540277999997</v>
       </c>
       <c r="C105" s="5">
         <v>29.781352300000435</v>
       </c>
       <c r="D105" s="5">
         <v>4.0974758935310218</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>8939.8929327999995</v>
       </c>
       <c r="C106" s="5">
         <v>25.638904999999795</v>
       </c>
       <c r="D106" s="5">
         <v>3.506527682189442</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>8950.2870287999995</v>
       </c>
       <c r="C107" s="5">
         <v>10.39409599999999</v>
       </c>
       <c r="D107" s="5">
         <v>1.4041538532377995</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>8986.2829653999997</v>
       </c>
       <c r="C108" s="5">
         <v>35.995936600000277</v>
       </c>
       <c r="D108" s="5">
         <v>4.9343124278754535</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>9003.9742114000001</v>
       </c>
       <c r="C109" s="5">
         <v>17.691246000000319</v>
       </c>
       <c r="D109" s="5">
         <v>2.3881820335227344</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>9040.1998063999999</v>
       </c>
       <c r="C110" s="5">
         <v>36.225594999999885</v>
       </c>
       <c r="D110" s="5">
         <v>4.9362264697357716</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>9062.6552262000005</v>
       </c>
       <c r="C111" s="5">
         <v>22.455419800000527</v>
       </c>
       <c r="D111" s="5">
         <v>3.021803227046238</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>9081.3746603</v>
       </c>
       <c r="C112" s="5">
         <v>18.719434099999489</v>
       </c>
       <c r="D112" s="5">
         <v>2.5070226822266228</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>9109.8535935</v>
       </c>
       <c r="C113" s="5">
         <v>28.478933200000029</v>
       </c>
       <c r="D113" s="5">
         <v>3.8287557366561531</v>
       </c>
       <c r="E113" s="5">
         <v>3.5392581304122039</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>9104.8448582000001</v>
       </c>
       <c r="C114" s="5">
         <v>-5.0087352999998984</v>
       </c>
       <c r="D114" s="5">
         <v>-0.657786645023406</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>9122.0413430000008</v>
       </c>
       <c r="C115" s="5">
         <v>17.19648480000069</v>
       </c>
       <c r="D115" s="5">
         <v>2.2901544029444221</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>9139.9819874000004</v>
       </c>
       <c r="C116" s="5">
         <v>17.940644399999655</v>
       </c>
       <c r="D116" s="5">
         <v>2.3857800764398585</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>9140.0291816000008</v>
       </c>
       <c r="C117" s="5">
         <v>4.7194200000376441E-2</v>
       </c>
       <c r="D117" s="5">
         <v>6.1963632356665244E-3</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>9143.0080369999996</v>
       </c>
       <c r="C118" s="5">
         <v>2.9788553999987926</v>
       </c>
       <c r="D118" s="5">
         <v>0.39179755032965335</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>9164.3251323000004</v>
       </c>
       <c r="C119" s="5">
         <v>21.317095300000801</v>
       </c>
       <c r="D119" s="5">
         <v>2.833980348913645</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>9187.3146039000003</v>
       </c>
       <c r="C120" s="5">
         <v>22.989471599999888</v>
       </c>
       <c r="D120" s="5">
         <v>3.0521827799919965</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>9199.0935444000006</v>
       </c>
       <c r="C121" s="5">
         <v>11.778940500000317</v>
       </c>
       <c r="D121" s="5">
         <v>1.549400142274715</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>9233.6250586999995</v>
       </c>
       <c r="C122" s="5">
         <v>34.531514299998889</v>
       </c>
       <c r="D122" s="5">
         <v>4.5987284182050114</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>9256.8093432999995</v>
       </c>
       <c r="C123" s="5">
         <v>23.184284599999955</v>
       </c>
       <c r="D123" s="5">
         <v>3.0549840065665856</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>9276.3110551000009</v>
       </c>
       <c r="C124" s="5">
         <v>19.501711800001431</v>
       </c>
       <c r="D124" s="5">
         <v>2.5575906448318531</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>9308.1727914000003</v>
       </c>
       <c r="C125" s="5">
         <v>31.861736299999393</v>
       </c>
       <c r="D125" s="5">
         <v>4.200452130798471</v>
       </c>
       <c r="E125" s="5">
         <v>2.1769745898167159</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>9341.8656233999991</v>
       </c>
       <c r="C126" s="5">
         <v>33.692831999998816</v>
       </c>
       <c r="D126" s="5">
         <v>4.4311718519521648</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>9362.9299983000001</v>
       </c>
       <c r="C127" s="5">
         <v>21.064374900000985</v>
       </c>
       <c r="D127" s="5">
         <v>2.7396129788596291</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>9394.2499050999995</v>
       </c>
       <c r="C128" s="5">
         <v>31.319906799999444</v>
       </c>
       <c r="D128" s="5">
         <v>4.0887976521562397</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>9402.4800995999994</v>
       </c>
       <c r="C129" s="5">
         <v>8.230194499999925</v>
       </c>
       <c r="D129" s="5">
         <v>1.0563867523145198</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>9447.1925255999995</v>
       </c>
       <c r="C130" s="5">
         <v>44.71242600000005</v>
       </c>
       <c r="D130" s="5">
         <v>5.85810541818097</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>9464.2546538000006</v>
       </c>
       <c r="C131" s="5">
         <v>17.062128200001098</v>
       </c>
       <c r="D131" s="5">
         <v>2.1889215066425161</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>9469.5688231999993</v>
       </c>
       <c r="C132" s="5">
         <v>5.3141693999987183</v>
       </c>
       <c r="D132" s="5">
         <v>0.67588353922265476</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>9496.6730150999992</v>
       </c>
       <c r="C133" s="5">
         <v>27.104191899999933</v>
       </c>
       <c r="D133" s="5">
         <v>3.4892788960098065</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>9521.8078540999995</v>
       </c>
       <c r="C134" s="5">
         <v>25.134839000000284</v>
       </c>
       <c r="D134" s="5">
         <v>3.2226827498666344</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>9525.1888717000002</v>
       </c>
       <c r="C135" s="5">
         <v>3.3810176000006322</v>
       </c>
       <c r="D135" s="5">
         <v>0.42693090540273371</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>9544.1662388999994</v>
       </c>
       <c r="C136" s="5">
         <v>18.977367199999208</v>
       </c>
       <c r="D136" s="5">
         <v>2.4171748021434292</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>9563.6783395999992</v>
       </c>
       <c r="C137" s="5">
         <v>19.512100699999792</v>
       </c>
       <c r="D137" s="5">
         <v>2.4810549533920145</v>
       </c>
       <c r="E137" s="5">
         <v>2.7449592301946213</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>9571.6821457999995</v>
       </c>
       <c r="C138" s="5">
         <v>8.0038062000003265</v>
       </c>
       <c r="D138" s="5">
         <v>1.0089109861149081</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>9582.4975408999999</v>
       </c>
       <c r="C139" s="5">
         <v>10.815395100000387</v>
       </c>
       <c r="D139" s="5">
         <v>1.3643824757356926</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>9585.2569681999994</v>
       </c>
       <c r="C140" s="5">
         <v>2.7594272999995155</v>
       </c>
       <c r="D140" s="5">
         <v>0.34610624961264325</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>9578.1459395999991</v>
       </c>
       <c r="C141" s="5">
         <v>-7.1110286000002816</v>
       </c>
       <c r="D141" s="5">
         <v>-0.8866222585241279</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>9574.2207522999997</v>
       </c>
       <c r="C142" s="5">
         <v>-3.9251872999993793</v>
       </c>
       <c r="D142" s="5">
         <v>-0.49066100396345513</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>9576.6230654999999</v>
       </c>
       <c r="C143" s="5">
         <v>2.4023132000002079</v>
       </c>
       <c r="D143" s="5">
         <v>0.30151357111305455</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>9546.7172138999995</v>
       </c>
       <c r="C144" s="5">
         <v>-29.90585160000046</v>
       </c>
       <c r="D144" s="5">
         <v>-3.6836596210353179</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>9554.5870209999994</v>
       </c>
       <c r="C145" s="5">
         <v>7.869807099999889</v>
       </c>
       <c r="D145" s="5">
         <v>0.99371368807907867</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>9531.4665984000003</v>
       </c>
       <c r="C146" s="5">
         <v>-23.120422599999074</v>
       </c>
       <c r="D146" s="5">
         <v>-2.8654526602422403</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>9493.3094445999996</v>
       </c>
       <c r="C147" s="5">
         <v>-38.157153800000742</v>
       </c>
       <c r="D147" s="5">
         <v>-4.6995644937051768</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>9479.8927547999992</v>
       </c>
       <c r="C148" s="5">
         <v>-13.416689800000313</v>
       </c>
       <c r="D148" s="5">
         <v>-1.6828135133304611</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>9457.6136079999997</v>
       </c>
       <c r="C149" s="5">
         <v>-22.27914679999958</v>
       </c>
       <c r="D149" s="5">
         <v>-2.7840080539136225</v>
       </c>
       <c r="E149" s="5">
         <v>-1.1090370026438534</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>9452.2731117000003</v>
       </c>
       <c r="C150" s="5">
         <v>-5.3404962999993586</v>
       </c>
       <c r="D150" s="5">
         <v>-0.67551180633199648</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>9447.6982334000004</v>
       </c>
       <c r="C151" s="5">
         <v>-4.5748782999999094</v>
       </c>
       <c r="D151" s="5">
         <v>-0.5792536382863589</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>9451.8586684000002</v>
       </c>
       <c r="C152" s="5">
         <v>4.1604349999997794</v>
       </c>
       <c r="D152" s="5">
         <v>0.52971968064425834</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>9449.1107310999996</v>
       </c>
       <c r="C153" s="5">
         <v>-2.747937300000558</v>
       </c>
       <c r="D153" s="5">
         <v>-0.34831848353624739</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>9463.5190108000006</v>
       </c>
       <c r="C154" s="5">
         <v>14.408279700001003</v>
       </c>
       <c r="D154" s="5">
         <v>1.8452189605847602</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>9449.7451736999992</v>
       </c>
       <c r="C155" s="5">
         <v>-13.773837100001401</v>
       </c>
       <c r="D155" s="5">
         <v>-1.7326463590088714</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>9437.2865450000008</v>
       </c>
       <c r="C156" s="5">
         <v>-12.458628699998371</v>
       </c>
       <c r="D156" s="5">
         <v>-1.5706688840397276</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>9449.0768131000004</v>
       </c>
       <c r="C157" s="5">
         <v>11.790268099999594</v>
       </c>
       <c r="D157" s="5">
         <v>1.509538264160315</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>9449.7638282000007</v>
       </c>
       <c r="C158" s="5">
         <v>0.68701510000028065</v>
       </c>
       <c r="D158" s="5">
         <v>8.728343435715491E-2</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>9434.5296815000002</v>
       </c>
       <c r="C159" s="5">
         <v>-15.234146700000565</v>
       </c>
       <c r="D159" s="5">
         <v>-1.9174820792375979</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>9442.1514523999995</v>
       </c>
       <c r="C160" s="5">
         <v>7.6217708999993192</v>
       </c>
       <c r="D160" s="5">
         <v>0.97374997122887663</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>9431.1096295999996</v>
       </c>
       <c r="C161" s="5">
         <v>-11.041822799999863</v>
       </c>
       <c r="D161" s="5">
         <v>-1.394311053740227</v>
       </c>
       <c r="E161" s="5">
         <v>-0.28023959847102153</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>9425.6521257000004</v>
       </c>
       <c r="C162" s="5">
         <v>-5.4575038999992103</v>
       </c>
       <c r="D162" s="5">
         <v>-0.69219865487308851</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>9413.3367051000005</v>
       </c>
       <c r="C163" s="5">
         <v>-12.315420599999925</v>
       </c>
       <c r="D163" s="5">
         <v>-1.5566842605630571</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>9396.9538126999996</v>
       </c>
       <c r="C164" s="5">
         <v>-16.382892400000856</v>
       </c>
       <c r="D164" s="5">
         <v>-2.0685943204585611</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>9395.1466337999991</v>
       </c>
       <c r="C165" s="5">
         <v>-1.8071789000005083</v>
       </c>
       <c r="D165" s="5">
         <v>-0.2305345300233741</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>9394.2405914999999</v>
       </c>
       <c r="C166" s="5">
         <v>-0.90604229999917152</v>
       </c>
       <c r="D166" s="5">
         <v>-0.11566336369894792</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>9381.3762456000004</v>
       </c>
       <c r="C167" s="5">
         <v>-12.864345899999535</v>
       </c>
       <c r="D167" s="5">
         <v>-1.6309436289156154</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>9373.2645453999994</v>
       </c>
       <c r="C168" s="5">
         <v>-8.1117002000009961</v>
       </c>
       <c r="D168" s="5">
         <v>-1.0326717166052601</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>9388.9893465999994</v>
       </c>
       <c r="C169" s="5">
         <v>15.724801200000002</v>
       </c>
       <c r="D169" s="5">
         <v>2.0318266423758669</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>9395.7087618000005</v>
       </c>
       <c r="C170" s="5">
         <v>6.7194152000010945</v>
       </c>
       <c r="D170" s="5">
         <v>0.86219212719489402</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>9410.2794224999998</v>
       </c>
       <c r="C171" s="5">
         <v>14.57066069999928</v>
       </c>
       <c r="D171" s="5">
         <v>1.8768886508681693</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>9410.7101994999994</v>
       </c>
       <c r="C172" s="5">
         <v>0.43077699999957986</v>
       </c>
       <c r="D172" s="5">
         <v>5.4946569312441795E-2</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>9424.7317426999998</v>
       </c>
       <c r="C173" s="5">
         <v>14.021543200000451</v>
       </c>
       <c r="D173" s="5">
         <v>1.8026718875545855</v>
       </c>
       <c r="E173" s="5">
         <v>-6.7626049855074033E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>9449.3649857</v>
       </c>
       <c r="C174" s="5">
         <v>24.63324300000022</v>
       </c>
       <c r="D174" s="5">
         <v>3.1818991885977255</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>9457.3633362</v>
       </c>
       <c r="C175" s="5">
         <v>7.998350500000015</v>
       </c>
       <c r="D175" s="5">
         <v>1.0204738531862212</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>9470.0149769</v>
       </c>
       <c r="C176" s="5">
         <v>12.651640699999916</v>
       </c>
       <c r="D176" s="5">
         <v>1.6171708336481405</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>9498.4886853000007</v>
       </c>
       <c r="C177" s="5">
         <v>28.47370840000076</v>
       </c>
       <c r="D177" s="5">
         <v>3.6683357459026622</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>9498.3963659000001</v>
       </c>
       <c r="C178" s="5">
         <v>-9.2319400000633323E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-1.1662629894904075E-2</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>9510.8805112999999</v>
       </c>
       <c r="C179" s="5">
         <v>12.484145399999761</v>
       </c>
       <c r="D179" s="5">
         <v>1.5886624942963889</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>9543.2864895999992</v>
       </c>
       <c r="C180" s="5">
         <v>32.405978299999333</v>
       </c>
       <c r="D180" s="5">
         <v>4.1662026843908961</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>9551.3497470000002</v>
       </c>
       <c r="C181" s="5">
         <v>8.0632574000010209</v>
       </c>
       <c r="D181" s="5">
         <v>1.0186218325946017</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>9550.3081027000007</v>
       </c>
       <c r="C182" s="5">
         <v>-1.0416442999994615</v>
       </c>
       <c r="D182" s="5">
         <v>-0.13079027706236479</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>9591.3488120999991</v>
       </c>
       <c r="C183" s="5">
         <v>41.040709399998377</v>
       </c>
       <c r="D183" s="5">
         <v>5.2804260981876183</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>9595.5128031999993</v>
       </c>
       <c r="C184" s="5">
         <v>4.163991100000203</v>
       </c>
       <c r="D184" s="5">
         <v>0.52221412160684544</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>9615.9815233000008</v>
       </c>
       <c r="C185" s="5">
         <v>20.468720100001519</v>
       </c>
       <c r="D185" s="5">
         <v>2.5900333957103339</v>
       </c>
       <c r="E185" s="5">
         <v>2.0292331476504444</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>9636.5091799000002</v>
       </c>
       <c r="C186" s="5">
         <v>20.527656599999318</v>
       </c>
       <c r="D186" s="5">
         <v>2.5919846363220644</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>9650.7796622000005</v>
       </c>
       <c r="C187" s="5">
         <v>14.270482300000367</v>
       </c>
       <c r="D187" s="5">
         <v>1.7915975460214062</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>9670.5821978000004</v>
       </c>
       <c r="C188" s="5">
         <v>19.802535599999828</v>
       </c>
       <c r="D188" s="5">
         <v>2.4902716993470575</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>9719.2974403000007</v>
       </c>
       <c r="C189" s="5">
         <v>48.715242500000386</v>
       </c>
       <c r="D189" s="5">
         <v>6.2152874049405504</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>9724.1326494000004</v>
       </c>
       <c r="C190" s="5">
         <v>4.8352090999997017</v>
       </c>
       <c r="D190" s="5">
         <v>0.59861870232400527</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>9739.7000668000001</v>
       </c>
       <c r="C191" s="5">
         <v>15.567417399999613</v>
       </c>
       <c r="D191" s="5">
         <v>1.9380923154551422</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>9791.5519304999998</v>
       </c>
       <c r="C192" s="5">
         <v>51.85186369999974</v>
       </c>
       <c r="D192" s="5">
         <v>6.578936593656759</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>9811.2706639999997</v>
       </c>
       <c r="C193" s="5">
         <v>19.718733499999871</v>
       </c>
       <c r="D193" s="5">
         <v>2.4435694901433935</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>9844.5029680999996</v>
       </c>
       <c r="C194" s="5">
         <v>33.232304099999965</v>
       </c>
       <c r="D194" s="5">
         <v>4.1411693014767437</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>9852.0564357000003</v>
       </c>
       <c r="C195" s="5">
         <v>7.5534676000006584</v>
       </c>
       <c r="D195" s="5">
         <v>0.9246287148205079</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>9895.7306243000003</v>
       </c>
       <c r="C196" s="5">
         <v>43.674188599999979</v>
       </c>
       <c r="D196" s="5">
         <v>5.4512384777891221</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>9921.2252690999994</v>
       </c>
       <c r="C197" s="5">
         <v>25.494644799999151</v>
       </c>
       <c r="D197" s="5">
         <v>3.135778886318219</v>
       </c>
       <c r="E197" s="5">
         <v>3.1743378984285364</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>9956.6724988999995</v>
       </c>
       <c r="C198" s="5">
         <v>35.447229800000059</v>
       </c>
       <c r="D198" s="5">
         <v>4.3727048479470954</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>9981.6219968999994</v>
       </c>
       <c r="C199" s="5">
         <v>24.949497999999949</v>
       </c>
       <c r="D199" s="5">
         <v>3.0487581602607561</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>10018.238234</v>
       </c>
       <c r="C200" s="5">
         <v>36.616237100000944</v>
       </c>
       <c r="D200" s="5">
         <v>4.4919491357305219</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>10027.821363999999</v>
       </c>
       <c r="C201" s="5">
         <v>9.5831299999990733</v>
       </c>
       <c r="D201" s="5">
         <v>1.1539405158798699</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>10057.625289</v>
       </c>
       <c r="C202" s="5">
         <v>29.803925000000163</v>
       </c>
       <c r="D202" s="5">
         <v>3.6254310769506359</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>10092.879497</v>
       </c>
       <c r="C203" s="5">
         <v>35.25420800000029</v>
       </c>
       <c r="D203" s="5">
         <v>4.2883126518649783</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>10088.540647</v>
       </c>
       <c r="C204" s="5">
         <v>-4.3388500000000931</v>
       </c>
       <c r="D204" s="5">
         <v>-0.51465263767466185</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>10136.700026</v>
       </c>
       <c r="C205" s="5">
         <v>48.159379000000627</v>
       </c>
       <c r="D205" s="5">
         <v>5.8812253152328742</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>10175.890734000001</v>
       </c>
       <c r="C206" s="5">
         <v>39.190708000000086</v>
       </c>
       <c r="D206" s="5">
         <v>4.7394005255747773</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>10181.429383000001</v>
       </c>
       <c r="C207" s="5">
         <v>5.5386490000000776</v>
       </c>
       <c r="D207" s="5">
         <v>0.65510840589952934</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>10213.653963999999</v>
       </c>
       <c r="C208" s="5">
         <v>32.22458099999858</v>
       </c>
       <c r="D208" s="5">
         <v>3.8648597419484121</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>10247.401069</v>
       </c>
       <c r="C209" s="5">
         <v>33.747105000000374</v>
       </c>
       <c r="D209" s="5">
         <v>4.0377930278189256</v>
       </c>
       <c r="E209" s="5">
         <v>3.2876564240092998</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>10262.454142000001</v>
       </c>
       <c r="C210" s="5">
         <v>15.05307300000095</v>
       </c>
       <c r="D210" s="5">
         <v>1.7770697701090743</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>10305.198342</v>
       </c>
       <c r="C211" s="5">
         <v>42.744199999999182</v>
       </c>
       <c r="D211" s="5">
         <v>5.1142282164868158</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>10347.058779000001</v>
       </c>
       <c r="C212" s="5">
         <v>41.860437000001184</v>
       </c>
       <c r="D212" s="5">
         <v>4.9848748535257892</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>10366.863684</v>
       </c>
       <c r="C213" s="5">
         <v>19.804904999999053</v>
       </c>
       <c r="D213" s="5">
         <v>2.3212084882234141</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>10396.715724</v>
       </c>
       <c r="C214" s="5">
         <v>29.852039999999761</v>
       </c>
       <c r="D214" s="5">
         <v>3.5107310889919585</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>10436.62581</v>
       </c>
       <c r="C215" s="5">
         <v>39.910085999999865</v>
       </c>
       <c r="D215" s="5">
         <v>4.7049760200836621</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>10447.934740999999</v>
       </c>
       <c r="C216" s="5">
         <v>11.308930999999575</v>
       </c>
       <c r="D216" s="5">
         <v>1.3080748164538081</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>10471.208827</v>
       </c>
       <c r="C217" s="5">
         <v>23.274086000001262</v>
       </c>
       <c r="D217" s="5">
         <v>2.7061463141601516</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>10484.653155</v>
       </c>
       <c r="C218" s="5">
         <v>13.444327999999587</v>
       </c>
       <c r="D218" s="5">
         <v>1.5516459949173944</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>10515.313547</v>
       </c>
       <c r="C219" s="5">
         <v>30.660391999999774</v>
       </c>
       <c r="D219" s="5">
         <v>3.5661681721160798</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>10544.750425</v>
       </c>
       <c r="C220" s="5">
         <v>29.436878000000434</v>
       </c>
       <c r="D220" s="5">
         <v>3.4115239078219339</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>10564.479974</v>
       </c>
       <c r="C221" s="5">
         <v>19.729548999999679</v>
       </c>
       <c r="D221" s="5">
         <v>2.2684862160830654</v>
       </c>
       <c r="E221" s="5">
         <v>3.0942372887035052</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>10597.248858999999</v>
       </c>
       <c r="C222" s="5">
         <v>32.7688849999995</v>
       </c>
       <c r="D222" s="5">
         <v>3.7863185955853362</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>10634.018784</v>
       </c>
       <c r="C223" s="5">
         <v>36.769925000000512</v>
       </c>
       <c r="D223" s="5">
         <v>4.2440989145660302</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>10622.207616</v>
       </c>
       <c r="C224" s="5">
         <v>-11.81116800000018</v>
       </c>
       <c r="D224" s="5">
         <v>-1.3247238629804148</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>10641.056423</v>
       </c>
       <c r="C225" s="5">
         <v>18.848807000000306</v>
       </c>
       <c r="D225" s="5">
         <v>2.1502712253613776</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>10657.080158000001</v>
       </c>
       <c r="C226" s="5">
         <v>16.02373500000067</v>
       </c>
       <c r="D226" s="5">
         <v>1.8220499891002273</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>10657.061282000001</v>
       </c>
       <c r="C227" s="5">
         <v>-1.8876000000091153E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-2.1254395204950427E-3</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>10669.497971999999</v>
       </c>
       <c r="C228" s="5">
         <v>12.436689999998634</v>
       </c>
       <c r="D228" s="5">
         <v>1.4094120601241489</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>10682.179313000001</v>
       </c>
       <c r="C229" s="5">
         <v>12.681341000001339</v>
       </c>
       <c r="D229" s="5">
         <v>1.4356329759928954</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>10643.679506</v>
       </c>
       <c r="C230" s="5">
         <v>-38.499807000000146</v>
       </c>
       <c r="D230" s="5">
         <v>-4.2402284598687885</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>10661.225183</v>
       </c>
       <c r="C231" s="5">
         <v>17.545677000000069</v>
       </c>
       <c r="D231" s="5">
         <v>1.9961855561863917</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>10642.662102</v>
       </c>
       <c r="C232" s="5">
         <v>-18.563081000000238</v>
       </c>
       <c r="D232" s="5">
         <v>-2.0695189772349076</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>10618.754317999999</v>
       </c>
       <c r="C233" s="5">
         <v>-23.907784000000902</v>
       </c>
       <c r="D233" s="5">
         <v>-2.662634335075198</v>
       </c>
       <c r="E233" s="5">
         <v>0.51374364032656938</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>10562.855448</v>
       </c>
       <c r="C234" s="5">
         <v>-55.898869999999079</v>
       </c>
       <c r="D234" s="5">
         <v>-6.1372736390192584</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>10499.661317</v>
       </c>
       <c r="C235" s="5">
         <v>-63.194131000000198</v>
       </c>
       <c r="D235" s="5">
         <v>-6.9476282789599946</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>10439.574404999999</v>
       </c>
       <c r="C236" s="5">
         <v>-60.086912000000666</v>
       </c>
       <c r="D236" s="5">
         <v>-6.6552188290997289</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>10382.877990000001</v>
       </c>
       <c r="C237" s="5">
         <v>-56.696414999998524</v>
       </c>
       <c r="D237" s="5">
         <v>-6.3259105877815136</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>10352.510029999999</v>
       </c>
       <c r="C238" s="5">
         <v>-30.367960000001403</v>
       </c>
       <c r="D238" s="5">
         <v>-3.4538606891581281</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>10319.364621000001</v>
       </c>
       <c r="C239" s="5">
         <v>-33.145408999998835</v>
       </c>
       <c r="D239" s="5">
         <v>-3.775076161913582</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>10293.806688000001</v>
       </c>
       <c r="C240" s="5">
         <v>-25.557933000000048</v>
       </c>
       <c r="D240" s="5">
         <v>-2.9318834626321899</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>10262.082788</v>
       </c>
       <c r="C241" s="5">
         <v>-31.723900000000867</v>
       </c>
       <c r="D241" s="5">
         <v>-3.6361663594912552</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>10255.211678</v>
       </c>
       <c r="C242" s="5">
         <v>-6.8711100000000442</v>
       </c>
       <c r="D242" s="5">
         <v>-0.80052320862191717</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>10254.881216</v>
       </c>
       <c r="C243" s="5">
         <v>-0.33046199999989767</v>
       </c>
       <c r="D243" s="5">
         <v>-3.8661720331145677E-2</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>10247.896594</v>
       </c>
       <c r="C244" s="5">
         <v>-6.9846219999999448</v>
       </c>
       <c r="D244" s="5">
         <v>-0.8142678209603571</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>10251.98006</v>
       </c>
       <c r="C245" s="5">
         <v>4.083466000000044</v>
       </c>
       <c r="D245" s="5">
         <v>0.47921175940695004</v>
       </c>
       <c r="E245" s="5">
         <v>-3.4540233912209062</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>10273.571189</v>
       </c>
       <c r="C246" s="5">
         <v>21.591129000000365</v>
       </c>
       <c r="D246" s="5">
         <v>2.5567340112425896</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>10275.08533</v>
       </c>
       <c r="C247" s="5">
         <v>1.514140999999654</v>
       </c>
       <c r="D247" s="5">
         <v>0.17700201116963576</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>10310.259688</v>
       </c>
       <c r="C248" s="5">
         <v>35.174358000000211</v>
       </c>
       <c r="D248" s="5">
         <v>4.1861532855411054</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>10340.230566</v>
       </c>
       <c r="C249" s="5">
         <v>29.970878000000084</v>
       </c>
       <c r="D249" s="5">
         <v>3.5445924851660537</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>10392.650433999999</v>
       </c>
       <c r="C250" s="5">
         <v>52.419867999999042</v>
       </c>
       <c r="D250" s="5">
         <v>6.2559266000624447</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>10390.774824</v>
       </c>
       <c r="C251" s="5">
         <v>-1.875609999999142</v>
       </c>
       <c r="D251" s="5">
         <v>-0.21635474581610525</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>10383.693793</v>
       </c>
       <c r="C252" s="5">
         <v>-7.0810309999997116</v>
       </c>
       <c r="D252" s="5">
         <v>-0.81470930494500493</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>10388.936953</v>
       </c>
       <c r="C253" s="5">
         <v>5.2431599999999889</v>
       </c>
       <c r="D253" s="5">
         <v>0.60761565241294058</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>10404.675148</v>
       </c>
       <c r="C254" s="5">
         <v>15.738194999999905</v>
       </c>
       <c r="D254" s="5">
         <v>1.8331025747607699</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>10442.630682000001</v>
       </c>
       <c r="C255" s="5">
         <v>37.955534000000625</v>
       </c>
       <c r="D255" s="5">
         <v>4.4664224773399708</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>10448.535067999999</v>
       </c>
       <c r="C256" s="5">
         <v>5.9043859999983397</v>
       </c>
       <c r="D256" s="5">
         <v>0.6806080284271987</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>10471.017096</v>
       </c>
       <c r="C257" s="5">
         <v>22.482028000000355</v>
       </c>
       <c r="D257" s="5">
         <v>2.6128070084646904</v>
       </c>
       <c r="E257" s="5">
         <v>2.1365339643471648</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>10484.112805999999</v>
       </c>
       <c r="C258" s="5">
         <v>13.095709999999599</v>
       </c>
       <c r="D258" s="5">
         <v>1.5111617763162055</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>10488.607386</v>
       </c>
       <c r="C259" s="5">
         <v>4.4945800000004965</v>
       </c>
       <c r="D259" s="5">
         <v>0.51565940396469667</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>10532.722769</v>
       </c>
       <c r="C260" s="5">
         <v>44.115383000000293</v>
       </c>
       <c r="D260" s="5">
         <v>5.1656453897301891</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>10579.581399999999</v>
       </c>
       <c r="C261" s="5">
         <v>46.85863099999915</v>
       </c>
       <c r="D261" s="5">
         <v>5.4712208796497741</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>10579.129371999999</v>
       </c>
       <c r="C262" s="5">
         <v>-0.45202799999970011</v>
       </c>
       <c r="D262" s="5">
         <v>-5.1259698110450724E-2</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>10607.063077000001</v>
       </c>
       <c r="C263" s="5">
         <v>27.933705000001282</v>
       </c>
       <c r="D263" s="5">
         <v>3.2149674641829051</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>10633.783877</v>
       </c>
       <c r="C264" s="5">
         <v>26.720799999999144</v>
       </c>
       <c r="D264" s="5">
         <v>3.0652200649729178</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>10647.521787</v>
       </c>
       <c r="C265" s="5">
         <v>13.737909999999829</v>
       </c>
       <c r="D265" s="5">
         <v>1.5613572743664372</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>10681.068525999999</v>
       </c>
       <c r="C266" s="5">
         <v>33.546738999999434</v>
       </c>
       <c r="D266" s="5">
         <v>3.8470030104096775</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>10663.215499</v>
       </c>
       <c r="C267" s="5">
         <v>-17.853026999999202</v>
       </c>
       <c r="D267" s="5">
         <v>-1.9874207261460941</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>10681.085042000001</v>
       </c>
       <c r="C268" s="5">
         <v>17.869543000000704</v>
       </c>
       <c r="D268" s="5">
         <v>2.029613240827044</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>10707.121063000001</v>
       </c>
       <c r="C269" s="5">
         <v>26.036020999999892</v>
       </c>
       <c r="D269" s="5">
         <v>2.9646347558222486</v>
       </c>
       <c r="E269" s="5">
         <v>2.2548331727029192</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>10748.71364</v>
       </c>
       <c r="C270" s="5">
         <v>41.592576999999437</v>
       </c>
       <c r="D270" s="5">
         <v>4.7623800063735677</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>10781.162589</v>
       </c>
       <c r="C271" s="5">
         <v>32.448948999999629</v>
       </c>
       <c r="D271" s="5">
         <v>3.6834006878069703</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>10817.761280000001</v>
       </c>
       <c r="C272" s="5">
         <v>36.598691000001054</v>
       </c>
       <c r="D272" s="5">
         <v>4.1505515280509941</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>10841.517871</v>
       </c>
       <c r="C273" s="5">
         <v>23.756590999999389</v>
       </c>
       <c r="D273" s="5">
         <v>2.6673515404671555</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>10874.773241999999</v>
       </c>
       <c r="C274" s="5">
         <v>33.255370999999286</v>
       </c>
       <c r="D274" s="5">
         <v>3.7436297105253757</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>10910.472040000001</v>
       </c>
       <c r="C275" s="5">
         <v>35.698798000001261</v>
       </c>
       <c r="D275" s="5">
         <v>4.011166988367143</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>10919.942276</v>
       </c>
       <c r="C276" s="5">
         <v>9.4702359999992041</v>
       </c>
       <c r="D276" s="5">
         <v>1.0465810476207427</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>10964.673628</v>
       </c>
       <c r="C277" s="5">
         <v>44.731352000000697</v>
       </c>
       <c r="D277" s="5">
         <v>5.0278311686517085</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>10990.355631</v>
       </c>
       <c r="C278" s="5">
         <v>25.682002999999895</v>
       </c>
       <c r="D278" s="5">
         <v>2.8471922573382713</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>11015.172584</v>
       </c>
       <c r="C279" s="5">
         <v>24.816952999999558</v>
       </c>
       <c r="D279" s="5">
         <v>2.7435867969640704</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>11053.606887</v>
       </c>
       <c r="C280" s="5">
         <v>38.434303</v>
       </c>
       <c r="D280" s="5">
         <v>4.2683521634041099</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>11078.226425999999</v>
       </c>
       <c r="C281" s="5">
         <v>24.619538999999349</v>
       </c>
       <c r="D281" s="5">
         <v>2.7057282609537658</v>
       </c>
       <c r="E281" s="5">
         <v>3.4659677500276542</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>11073.649817</v>
       </c>
       <c r="C282" s="5">
         <v>-4.5766089999997348</v>
       </c>
       <c r="D282" s="5">
         <v>-0.49461613145457273</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>11137.155650999999</v>
       </c>
       <c r="C283" s="5">
         <v>63.505833999999595</v>
       </c>
       <c r="D283" s="5">
         <v>7.1031006807187103</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>11164.17957</v>
       </c>
       <c r="C284" s="5">
         <v>27.023919000001115</v>
       </c>
       <c r="D284" s="5">
         <v>2.9509331245841874</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>11178.390097</v>
       </c>
       <c r="C285" s="5">
         <v>14.210526999999274</v>
       </c>
       <c r="D285" s="5">
         <v>1.5381803826834739</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>11199.470219000001</v>
       </c>
       <c r="C286" s="5">
         <v>21.080122000001211</v>
       </c>
       <c r="D286" s="5">
         <v>2.2865699323207256</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>11230.417412999999</v>
       </c>
       <c r="C287" s="5">
         <v>30.94719399999849</v>
       </c>
       <c r="D287" s="5">
         <v>3.3667901960262592</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>11258.29918</v>
       </c>
       <c r="C288" s="5">
         <v>27.881767000000764</v>
       </c>
       <c r="D288" s="5">
         <v>3.0202606903446227</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>11286.569157</v>
       </c>
       <c r="C289" s="5">
         <v>28.269976999999926</v>
       </c>
       <c r="D289" s="5">
         <v>3.0552065683845164</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>11315.474872000001</v>
       </c>
       <c r="C290" s="5">
         <v>28.905715000000782</v>
       </c>
       <c r="D290" s="5">
         <v>3.1169479575159809</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>11328.460659</v>
       </c>
       <c r="C291" s="5">
         <v>12.985786999999618</v>
       </c>
       <c r="D291" s="5">
         <v>1.3858613407876197</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>11368.920760999999</v>
       </c>
       <c r="C292" s="5">
         <v>40.460101999999097</v>
       </c>
       <c r="D292" s="5">
         <v>4.3710529939887666</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>11376.55018</v>
       </c>
       <c r="C293" s="5">
         <v>7.6294190000007802</v>
       </c>
       <c r="D293" s="5">
         <v>0.808271093516999</v>
       </c>
       <c r="E293" s="5">
         <v>2.6928837029350783</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>11405.585111</v>
       </c>
       <c r="C294" s="5">
         <v>29.034931000000142</v>
       </c>
       <c r="D294" s="5">
         <v>3.1059658440785842</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>11429.652785</v>
       </c>
       <c r="C295" s="5">
         <v>24.067673999999897</v>
       </c>
       <c r="D295" s="5">
         <v>2.5617949624848979</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>11467.162779</v>
       </c>
       <c r="C296" s="5">
         <v>37.509994000000006</v>
       </c>
       <c r="D296" s="5">
         <v>4.010044130657886</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>11515.319963</v>
       </c>
       <c r="C297" s="5">
         <v>48.157183999999688</v>
       </c>
       <c r="D297" s="5">
         <v>5.1575325179066711</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>11556.126188</v>
       </c>
       <c r="C298" s="5">
         <v>40.806225000000268</v>
       </c>
       <c r="D298" s="5">
         <v>4.3362418575416894</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>11582.954867</v>
       </c>
       <c r="C299" s="5">
         <v>26.828679000000193</v>
       </c>
       <c r="D299" s="5">
         <v>2.8217670756121027</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>11610.858876</v>
       </c>
       <c r="C300" s="5">
         <v>27.90400899999986</v>
       </c>
       <c r="D300" s="5">
         <v>2.9294822415977251</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>11641.730551000001</v>
       </c>
       <c r="C301" s="5">
         <v>30.871675000000323</v>
       </c>
       <c r="D301" s="5">
         <v>3.2377098059682474</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>11671.593975</v>
       </c>
       <c r="C302" s="5">
         <v>29.863423999999213</v>
       </c>
       <c r="D302" s="5">
         <v>3.1220491826838614</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>11723.538268</v>
       </c>
       <c r="C303" s="5">
         <v>51.944293000000471</v>
       </c>
       <c r="D303" s="5">
         <v>5.4732700674748447</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>11749.626558</v>
       </c>
       <c r="C304" s="5">
         <v>26.088289999999688</v>
       </c>
       <c r="D304" s="5">
         <v>2.7032761273631634</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>11793.473323</v>
       </c>
       <c r="C305" s="5">
         <v>43.846765000000232</v>
       </c>
       <c r="D305" s="5">
         <v>4.571174505137976</v>
       </c>
       <c r="E305" s="5">
         <v>3.6647589682586856</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>11805.016975</v>
       </c>
       <c r="C306" s="5">
         <v>11.543652000000293</v>
       </c>
       <c r="D306" s="5">
         <v>1.1809244045190237</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>11808.192343000001</v>
       </c>
       <c r="C307" s="5">
         <v>3.1753680000001623</v>
       </c>
       <c r="D307" s="5">
         <v>0.32325949988720737</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>11800.544232</v>
       </c>
       <c r="C308" s="5">
         <v>-7.6481110000004264</v>
       </c>
       <c r="D308" s="5">
         <v>-0.77447160035915008</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>11818.168731</v>
       </c>
       <c r="C309" s="5">
         <v>17.62449899999956</v>
       </c>
       <c r="D309" s="5">
         <v>1.8070350363642129</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>11836.639503</v>
       </c>
       <c r="C310" s="5">
         <v>18.470772000000579</v>
       </c>
       <c r="D310" s="5">
         <v>1.8917019400072732</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>11858.875615000001</v>
       </c>
       <c r="C311" s="5">
         <v>22.236112000000503</v>
       </c>
       <c r="D311" s="5">
         <v>2.2777381929431462</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>11893.638558000001</v>
       </c>
       <c r="C312" s="5">
         <v>34.762942999999723</v>
       </c>
       <c r="D312" s="5">
         <v>3.5749351075921476</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>11897.532963</v>
       </c>
       <c r="C313" s="5">
         <v>3.8944049999990966</v>
       </c>
       <c r="D313" s="5">
         <v>0.39363154346754303</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>11910.440479000001</v>
       </c>
       <c r="C314" s="5">
         <v>12.907516000001124</v>
       </c>
       <c r="D314" s="5">
         <v>1.3096644195755625</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>11928.371327999999</v>
       </c>
       <c r="C315" s="5">
         <v>17.930848999998489</v>
       </c>
       <c r="D315" s="5">
         <v>1.8216017337028934</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>11919.574359</v>
       </c>
       <c r="C316" s="5">
         <v>-8.7969689999990806</v>
       </c>
       <c r="D316" s="5">
         <v>-0.88139858711825392</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>11943.316403000001</v>
       </c>
       <c r="C317" s="5">
         <v>23.742044000000533</v>
       </c>
       <c r="D317" s="5">
         <v>2.4165840140685013</v>
       </c>
       <c r="E317" s="5">
         <v>1.2705593669998017</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>11963.139721</v>
       </c>
       <c r="C318" s="5">
         <v>19.823317999998835</v>
       </c>
       <c r="D318" s="5">
         <v>2.0100232345902747</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>11964.787260999999</v>
       </c>
       <c r="C319" s="5">
         <v>1.6475399999999354</v>
       </c>
       <c r="D319" s="5">
         <v>0.16538686725480201</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>11954.391844</v>
       </c>
       <c r="C320" s="5">
         <v>-10.395416999999725</v>
       </c>
       <c r="D320" s="5">
         <v>-1.0376333425903272</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>11987.825761</v>
       </c>
       <c r="C321" s="5">
         <v>33.433917000000292</v>
       </c>
       <c r="D321" s="5">
         <v>3.4082570739400353</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>11985.993089</v>
       </c>
       <c r="C322" s="5">
         <v>-1.832672000000457</v>
       </c>
       <c r="D322" s="5">
         <v>-0.18329914299166639</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>11978.725365</v>
       </c>
       <c r="C323" s="5">
         <v>-7.2677239999993617</v>
       </c>
       <c r="D323" s="5">
         <v>-0.72520003933305155</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>12027.136789</v>
       </c>
       <c r="C324" s="5">
         <v>48.411423999999897</v>
       </c>
       <c r="D324" s="5">
         <v>4.9590058751075139</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>12035.409503000001</v>
       </c>
       <c r="C325" s="5">
         <v>8.272714000000633</v>
       </c>
       <c r="D325" s="5">
         <v>0.82853459435097143</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>12074.718852</v>
       </c>
       <c r="C326" s="5">
         <v>39.309348999999202</v>
       </c>
       <c r="D326" s="5">
         <v>3.9905485303922683</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>12060.391914</v>
       </c>
       <c r="C327" s="5">
         <v>-14.326938000000155</v>
       </c>
       <c r="D327" s="5">
         <v>-1.4145731526926664</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>12071.725033000001</v>
       </c>
       <c r="C328" s="5">
         <v>11.333119000000806</v>
       </c>
       <c r="D328" s="5">
         <v>1.1334831873894169</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>12091.202856</v>
       </c>
       <c r="C329" s="5">
         <v>19.477822999999262</v>
       </c>
       <c r="D329" s="5">
         <v>1.9534846495134817</v>
       </c>
       <c r="E329" s="5">
         <v>1.238236081251709</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>12125.157069999999</v>
       </c>
       <c r="C330" s="5">
         <v>33.954213999999411</v>
       </c>
       <c r="D330" s="5">
         <v>3.4223469106022142</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>12141.061003000001</v>
       </c>
       <c r="C331" s="5">
         <v>15.903933000001416</v>
       </c>
       <c r="D331" s="5">
         <v>1.5853816627661166</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>12180.482785</v>
       </c>
       <c r="C332" s="5">
         <v>39.421781999999439</v>
       </c>
       <c r="D332" s="5">
         <v>3.9667176221420908</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>12188.280878</v>
       </c>
       <c r="C333" s="5">
         <v>7.798092999999426</v>
       </c>
       <c r="D333" s="5">
         <v>0.77096550664363939</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>12211.294040999999</v>
       </c>
       <c r="C334" s="5">
         <v>23.013162999999622</v>
       </c>
       <c r="D334" s="5">
         <v>2.2894444255570079</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>12241.154807000001</v>
       </c>
       <c r="C335" s="5">
         <v>29.860766000001604</v>
       </c>
       <c r="D335" s="5">
         <v>2.9741974311484176</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>12226.559895</v>
       </c>
       <c r="C336" s="5">
         <v>-14.594912000000477</v>
       </c>
       <c r="D336" s="5">
         <v>-1.4213937825134026</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>12239.59316</v>
       </c>
       <c r="C337" s="5">
         <v>13.033265000000029</v>
       </c>
       <c r="D337" s="5">
         <v>1.2867020511448723</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>12261.757399</v>
       </c>
       <c r="C338" s="5">
         <v>22.164238999999725</v>
       </c>
       <c r="D338" s="5">
         <v>2.1948109198540511</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>12291.553151</v>
       </c>
       <c r="C339" s="5">
         <v>29.795751999999993</v>
       </c>
       <c r="D339" s="5">
         <v>2.9552577372430333</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>12316.209079</v>
       </c>
       <c r="C340" s="5">
         <v>24.655928000000131</v>
       </c>
       <c r="D340" s="5">
         <v>2.433844450227185</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>12341.723553</v>
       </c>
       <c r="C341" s="5">
         <v>25.514473999999609</v>
       </c>
       <c r="D341" s="5">
         <v>2.51446203460024</v>
       </c>
       <c r="E341" s="5">
         <v>2.0719253492276435</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>12349.703229999999</v>
       </c>
       <c r="C342" s="5">
         <v>7.9796769999993558</v>
       </c>
       <c r="D342" s="5">
         <v>0.77863821449408732</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>12393.713205</v>
       </c>
       <c r="C343" s="5">
         <v>44.00997500000085</v>
       </c>
       <c r="D343" s="5">
         <v>4.3611965118076856</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>12436.688506</v>
       </c>
       <c r="C344" s="5">
         <v>42.9753010000004</v>
       </c>
       <c r="D344" s="5">
         <v>4.2412899886548283</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>12447.981637999999</v>
       </c>
       <c r="C345" s="5">
         <v>11.293131999998877</v>
       </c>
       <c r="D345" s="5">
         <v>1.0951182754502353</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>12485.179138</v>
       </c>
       <c r="C346" s="5">
         <v>37.197500000000218</v>
       </c>
       <c r="D346" s="5">
         <v>3.6454085812714254</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>12525.605394</v>
       </c>
       <c r="C347" s="5">
         <v>40.426256000000649</v>
       </c>
       <c r="D347" s="5">
         <v>3.9554759060243638</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>12546.529666</v>
       </c>
       <c r="C348" s="5">
         <v>20.924272000000201</v>
       </c>
       <c r="D348" s="5">
         <v>2.023144924461695</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>12581.301821999999</v>
       </c>
       <c r="C349" s="5">
         <v>34.772155999999086</v>
       </c>
       <c r="D349" s="5">
         <v>3.3769129550712096</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>12593.685737</v>
       </c>
       <c r="C350" s="5">
         <v>12.383915000000343</v>
       </c>
       <c r="D350" s="5">
         <v>1.1875888748306807</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>12612.82468</v>
       </c>
       <c r="C351" s="5">
         <v>19.138942999999927</v>
       </c>
       <c r="D351" s="5">
         <v>1.8389909875029753</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>12635.730476999999</v>
       </c>
       <c r="C352" s="5">
         <v>22.905796999999438</v>
       </c>
       <c r="D352" s="5">
         <v>2.201186215140738</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>12659.294043</v>
       </c>
       <c r="C353" s="5">
         <v>23.563566000000719</v>
       </c>
       <c r="D353" s="5">
         <v>2.2608988113844264</v>
       </c>
       <c r="E353" s="5">
         <v>2.5731453847287478</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>12674.441704000001</v>
       </c>
       <c r="C354" s="5">
         <v>15.14766100000088</v>
       </c>
       <c r="D354" s="5">
         <v>1.4453647703250638</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>12712.078163</v>
       </c>
       <c r="C355" s="5">
         <v>37.636458999999377</v>
       </c>
       <c r="D355" s="5">
         <v>3.6221493546619188</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>12726.451188999999</v>
       </c>
       <c r="C356" s="5">
         <v>14.3730259999993</v>
       </c>
       <c r="D356" s="5">
         <v>1.3652600926472358</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>12751.310696</v>
       </c>
       <c r="C357" s="5">
         <v>24.859507000001031</v>
       </c>
       <c r="D357" s="5">
         <v>2.3693957772761509</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>12781.941596000001</v>
       </c>
       <c r="C358" s="5">
         <v>30.630900000000111</v>
       </c>
       <c r="D358" s="5">
         <v>2.9210035000316381</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>12802.033148</v>
       </c>
       <c r="C359" s="5">
         <v>20.091551999999865</v>
       </c>
       <c r="D359" s="5">
         <v>1.9026370019225025</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>12834.909231</v>
       </c>
       <c r="C360" s="5">
         <v>32.876082999999198</v>
       </c>
       <c r="D360" s="5">
         <v>3.125543782651885</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>12863.715232</v>
       </c>
       <c r="C361" s="5">
         <v>28.806001000000833</v>
       </c>
       <c r="D361" s="5">
         <v>2.7267122383979325</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>12878.038782</v>
       </c>
       <c r="C362" s="5">
         <v>14.323549999999159</v>
       </c>
       <c r="D362" s="5">
         <v>1.3443950772761948</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>12878.619809</v>
       </c>
       <c r="C363" s="5">
         <v>0.58102700000017649</v>
       </c>
       <c r="D363" s="5">
         <v>5.4154631311087442E-2</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>12913.520403</v>
       </c>
       <c r="C364" s="5">
         <v>34.900594000000638</v>
       </c>
       <c r="D364" s="5">
         <v>3.3008668943165453</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>12918.411384000001</v>
       </c>
       <c r="C365" s="5">
         <v>4.8909810000004654</v>
       </c>
       <c r="D365" s="5">
         <v>0.45544659068679216</v>
       </c>
       <c r="E365" s="5">
         <v>2.0468545885722556</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>12954.345590000001</v>
       </c>
       <c r="C366" s="5">
         <v>35.934205999999904</v>
       </c>
       <c r="D366" s="5">
         <v>3.3894964302840558</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>12971.984949</v>
       </c>
       <c r="C367" s="5">
         <v>17.639358999998876</v>
       </c>
       <c r="D367" s="5">
         <v>1.64627970000224</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>12907.333799</v>
       </c>
       <c r="C368" s="5">
         <v>-64.651149999999689</v>
       </c>
       <c r="D368" s="5">
         <v>-5.8194406089123856</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>11525.162968000001</v>
       </c>
       <c r="C369" s="5">
         <v>-1382.1708309999995</v>
       </c>
       <c r="D369" s="5">
         <v>-74.312230092533724</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>11764.455212000001</v>
       </c>
       <c r="C370" s="5">
         <v>239.29224400000021</v>
       </c>
       <c r="D370" s="5">
         <v>27.966693026396605</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>11994.421028000001</v>
       </c>
       <c r="C371" s="5">
         <v>229.9658159999999</v>
       </c>
       <c r="D371" s="5">
         <v>26.150688234020091</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>12020.597333</v>
       </c>
       <c r="C372" s="5">
         <v>26.176304999999047</v>
       </c>
       <c r="D372" s="5">
         <v>2.6505120102875424</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>12102.231143000001</v>
       </c>
       <c r="C373" s="5">
         <v>81.633810000001176</v>
       </c>
       <c r="D373" s="5">
         <v>8.4607811385242861</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>12173.245644000001</v>
       </c>
       <c r="C374" s="5">
         <v>71.014500999999655</v>
       </c>
       <c r="D374" s="5">
         <v>7.2732179304930256</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>12259.324667999999</v>
       </c>
       <c r="C375" s="5">
         <v>86.079023999998753</v>
       </c>
       <c r="D375" s="5">
         <v>8.8233102523334495</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>12298.114315999999</v>
       </c>
       <c r="C376" s="5">
         <v>38.789647999999943</v>
       </c>
       <c r="D376" s="5">
         <v>3.8636897538288917</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>12352.944460000001</v>
       </c>
       <c r="C377" s="5">
         <v>54.830144000001383</v>
       </c>
       <c r="D377" s="5">
         <v>5.4832634279111003</v>
       </c>
       <c r="E377" s="5">
         <v>-4.3772171917388807</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>12392.359719</v>
       </c>
       <c r="C378" s="5">
         <v>39.415258999999423</v>
       </c>
       <c r="D378" s="5">
         <v>3.8968238722775883</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>12358.804974000001</v>
       </c>
       <c r="C379" s="5">
         <v>-33.554744999999457</v>
       </c>
       <c r="D379" s="5">
         <v>-3.2012808166621443</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>12492.181997</v>
       </c>
       <c r="C380" s="5">
         <v>133.3770229999991</v>
       </c>
       <c r="D380" s="5">
         <v>13.747506638529284</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>12550.497326999999</v>
       </c>
       <c r="C381" s="5">
         <v>58.315329999999449</v>
       </c>
       <c r="D381" s="5">
         <v>5.7478613948729551</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>12609.531795000001</v>
       </c>
       <c r="C382" s="5">
         <v>59.034468000001652</v>
       </c>
       <c r="D382" s="5">
         <v>5.7928474001806673</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>12669.866129</v>
       </c>
       <c r="C383" s="5">
         <v>60.334333999999217</v>
       </c>
       <c r="D383" s="5">
         <v>5.8953232811509881</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>12791.158657</v>
       </c>
       <c r="C384" s="5">
         <v>121.29252799999995</v>
       </c>
       <c r="D384" s="5">
         <v>12.112572098158303</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>12812.148137</v>
       </c>
       <c r="C385" s="5">
         <v>20.989480000000185</v>
       </c>
       <c r="D385" s="5">
         <v>1.986993090380218</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>12871.700755</v>
       </c>
       <c r="C386" s="5">
         <v>59.552617999999711</v>
       </c>
       <c r="D386" s="5">
         <v>5.7225909967766331</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>13003.475318999999</v>
       </c>
       <c r="C387" s="5">
         <v>131.77456399999937</v>
       </c>
       <c r="D387" s="5">
         <v>13.000935054809126</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>13053.497395</v>
       </c>
       <c r="C388" s="5">
         <v>50.022076000001107</v>
       </c>
       <c r="D388" s="5">
         <v>4.7151187545854123</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>13122.273407999999</v>
       </c>
       <c r="C389" s="5">
         <v>68.776012999998784</v>
       </c>
       <c r="D389" s="5">
         <v>6.5090091865863231</v>
       </c>
       <c r="E389" s="5">
         <v>6.2278993521840631</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>13128.17548</v>
       </c>
       <c r="C390" s="5">
         <v>5.9020720000007714</v>
       </c>
       <c r="D390" s="5">
         <v>0.541067303427889</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>13233.264913000001</v>
       </c>
       <c r="C391" s="5">
         <v>105.08943300000101</v>
       </c>
       <c r="D391" s="5">
         <v>10.040258359841946</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>13275.497755</v>
       </c>
       <c r="C392" s="5">
         <v>42.232841999999437</v>
       </c>
       <c r="D392" s="5">
         <v>3.897640301257832</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>13368.770516</v>
       </c>
       <c r="C393" s="5">
         <v>93.272761000000173</v>
       </c>
       <c r="D393" s="5">
         <v>8.7646727294157234</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>13407.742174000001</v>
       </c>
       <c r="C394" s="5">
         <v>38.971658000000389</v>
       </c>
       <c r="D394" s="5">
         <v>3.5547870157596861</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>13424.968887999999</v>
       </c>
       <c r="C395" s="5">
         <v>17.226713999998537</v>
       </c>
       <c r="D395" s="5">
         <v>1.5527420489800381</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>13554.839719</v>
       </c>
       <c r="C396" s="5">
         <v>129.87083100000018</v>
       </c>
       <c r="D396" s="5">
         <v>12.246597184150909</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>13593.757227</v>
       </c>
       <c r="C397" s="5">
         <v>38.917508000000453</v>
       </c>
       <c r="D397" s="5">
         <v>3.5002682506199756</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>13648.409346</v>
       </c>
       <c r="C398" s="5">
         <v>54.652119000000312</v>
       </c>
       <c r="D398" s="5">
         <v>4.9325820024015421</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>13663.800596999999</v>
       </c>
       <c r="C399" s="5">
         <v>15.391250999999102</v>
       </c>
       <c r="D399" s="5">
         <v>1.3616595379192686</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>13689.506153</v>
       </c>
       <c r="C400" s="5">
         <v>25.705556000000797</v>
       </c>
       <c r="D400" s="5">
         <v>2.2810527864700392</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>13707.290607999999</v>
       </c>
       <c r="C401" s="5">
         <v>17.78445499999907</v>
       </c>
       <c r="D401" s="5">
         <v>1.5701440651172627</v>
       </c>
       <c r="E401" s="5">
         <v>4.458200052769401</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>13791.919866</v>
       </c>
       <c r="C402" s="5">
         <v>84.629258000000846</v>
       </c>
       <c r="D402" s="5">
         <v>7.6656725500593215</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>13821.544183</v>
       </c>
       <c r="C403" s="5">
         <v>29.624316999999792</v>
       </c>
       <c r="D403" s="5">
         <v>2.6082061046871718</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>13860.821094000001</v>
       </c>
       <c r="C404" s="5">
         <v>39.276911000000837</v>
       </c>
       <c r="D404" s="5">
         <v>3.4638652984824381</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>13865.039776</v>
       </c>
       <c r="C405" s="5">
         <v>4.2186819999988074</v>
       </c>
       <c r="D405" s="5">
         <v>0.36584422821828166</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>13893.653521</v>
       </c>
       <c r="C406" s="5">
         <v>28.613745000000563</v>
       </c>
       <c r="D406" s="5">
         <v>2.5047836589187744</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>13944.361756</v>
       </c>
       <c r="C407" s="5">
         <v>50.708235000000059</v>
       </c>
       <c r="D407" s="5">
         <v>4.468683455177036</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>13928.390909</v>
       </c>
       <c r="C408" s="5">
         <v>-15.970847000000504</v>
       </c>
       <c r="D408" s="5">
         <v>-1.365767063731993</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>13951.76655</v>
       </c>
       <c r="C409" s="5">
         <v>23.375641000000542</v>
       </c>
       <c r="D409" s="5">
         <v>2.032621427503245</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>13989.294572000001</v>
       </c>
       <c r="C410" s="5">
         <v>37.528022000000419</v>
       </c>
       <c r="D410" s="5">
         <v>3.2759915378179461</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>13982.489057999999</v>
       </c>
       <c r="C411" s="5">
         <v>-6.8055140000014944</v>
       </c>
       <c r="D411" s="5">
         <v>-0.58221672435943006</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>13995.794742</v>
       </c>
       <c r="C412" s="5">
         <v>13.305684000000838</v>
       </c>
       <c r="D412" s="5">
         <v>1.1479110186429109</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>14016.508218999999</v>
       </c>
       <c r="C413" s="5">
         <v>20.71347699999933</v>
       </c>
       <c r="D413" s="5">
         <v>1.7905021217394346</v>
       </c>
       <c r="E413" s="5">
         <v>2.255862371660311</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>14046.381434000001</v>
       </c>
       <c r="C414" s="5">
         <v>29.873215000001437</v>
       </c>
       <c r="D414" s="5">
         <v>2.5877393068352461</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>14072.744511000001</v>
       </c>
       <c r="C415" s="5">
         <v>26.363076999999976</v>
       </c>
       <c r="D415" s="5">
         <v>2.2756259895267972</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>14096.527044</v>
       </c>
       <c r="C416" s="5">
         <v>23.782532999999603</v>
       </c>
       <c r="D416" s="5">
         <v>2.0469216529643619</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>14102.892953</v>
       </c>
       <c r="C417" s="5">
         <v>6.3659090000001015</v>
       </c>
       <c r="D417" s="5">
         <v>0.54326098152068791</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>14130.265472999999</v>
       </c>
       <c r="C418" s="5">
         <v>27.372519999998985</v>
       </c>
       <c r="D418" s="5">
         <v>2.3541230656755952</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>14148.213126000001</v>
       </c>
       <c r="C419" s="5">
         <v>17.947653000001083</v>
       </c>
       <c r="D419" s="5">
         <v>1.5348811582362565</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>14121.581166</v>
       </c>
       <c r="C420" s="5">
         <v>-26.631960000000618</v>
       </c>
       <c r="D420" s="5">
         <v>-2.2355866183125239</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>14185.397446000001</v>
       </c>
       <c r="C421" s="5">
         <v>63.816280000000916</v>
       </c>
       <c r="D421" s="5">
         <v>5.5597083498726274</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>14203.881934999999</v>
       </c>
       <c r="C422" s="5">
         <v>18.484488999998575</v>
       </c>
       <c r="D422" s="5">
         <v>1.574932968814613</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>14212.020548</v>
       </c>
       <c r="C423" s="5">
         <v>8.1386130000009871</v>
       </c>
       <c r="D423" s="5">
         <v>0.68975314721431147</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>14237.563985999999</v>
       </c>
       <c r="C424" s="5">
         <v>25.543437999998787</v>
       </c>
       <c r="D424" s="5">
         <v>2.1782230807725567</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>14251.88679</v>
       </c>
       <c r="C425" s="5">
         <v>14.32280400000127</v>
       </c>
       <c r="D425" s="5">
         <v>1.213886089264915</v>
       </c>
       <c r="E425" s="5">
         <v>1.6792953517548392</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>14266.976338</v>
       </c>
       <c r="C426" s="5">
         <v>15.089547999999922</v>
       </c>
       <c r="D426" s="5">
         <v>1.2779553627765505</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>14284.846712</v>
       </c>
       <c r="C427" s="5">
         <v>17.870374000000083</v>
       </c>
       <c r="D427" s="5">
         <v>1.5134812346458748</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>14292.998664999999</v>
       </c>
       <c r="C428" s="5">
         <v>8.1519529999986844</v>
       </c>
       <c r="D428" s="5">
         <v>0.6869591286098764</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>14316.665041</v>
       </c>
       <c r="C429" s="5">
         <v>23.666376000001037</v>
       </c>
       <c r="D429" s="5">
         <v>2.0051577549537125</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>14323.564116</v>
       </c>
       <c r="C430" s="5">
         <v>6.8990749999993568</v>
       </c>
       <c r="D430" s="5">
         <v>0.57980455952861831</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>14288.829325000001</v>
       </c>
       <c r="C431" s="5">
         <v>-34.73479099999895</v>
       </c>
       <c r="D431" s="5">
         <v>-2.8715119750772788</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>14309.317289000001</v>
       </c>
       <c r="C432" s="5">
         <v>20.48796399999992</v>
       </c>
       <c r="D432" s="5">
         <v>1.7342478665032246</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>14312.338054</v>
       </c>
       <c r="C433" s="5">
         <v>3.0207649999993009</v>
       </c>
       <c r="D433" s="5">
         <v>0.25362005019016198</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>14306.428583000001</v>
       </c>
       <c r="C434" s="5">
         <v>-5.90947099999903</v>
       </c>
       <c r="D434" s="5">
         <v>-0.49434854286987129</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>14343.954163</v>
       </c>
       <c r="C435" s="5">
         <v>37.525579999999536</v>
       </c>
       <c r="D435" s="5">
         <v>3.193392502023662</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>14344.06475</v>
       </c>
       <c r="C436" s="5">
         <v>0.11058699999921373</v>
       </c>
       <c r="D436" s="5">
         <v>9.2519834988147309E-3</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>14361.837444999999</v>
       </c>
       <c r="C437" s="5">
         <v>17.772694999999658</v>
       </c>
       <c r="D437" s="5">
         <v>1.4970075781339576</v>
       </c>
       <c r="E437" s="5">
         <v>0.77148139485043732</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>14379.112563000001</v>
       </c>
       <c r="C438" s="5">
         <v>17.275118000001385</v>
       </c>
       <c r="D438" s="5">
         <v>1.4530060504781117</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>14363.195718999999</v>
       </c>
       <c r="C439" s="5">
         <v>-15.91684400000122</v>
       </c>
       <c r="D439" s="5">
         <v>-1.3202730812376995</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>14365.773026000001</v>
       </c>
       <c r="C440" s="5">
         <v>2.5773070000013831</v>
       </c>
       <c r="D440" s="5">
         <v>0.2155385592825354</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>14384.886409000001</v>
       </c>
       <c r="C441" s="5">
         <v>19.113382999999885</v>
       </c>
       <c r="D441" s="5">
         <v>1.6083119265759782</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>14399.830478</v>
       </c>
       <c r="C442" s="5">
         <v>14.944068999999217</v>
       </c>
       <c r="D442" s="5">
         <v>1.2537953286436698</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
         <v>14437.965947000001</v>
       </c>
       <c r="C443" s="5">
         <v>38.135469000000739</v>
       </c>
       <c r="D443" s="5">
         <v>3.2246942640623999</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>14437.155158</v>
       </c>
       <c r="C444" s="5">
         <v>-0.81078900000102294</v>
       </c>
       <c r="D444" s="5">
         <v>-6.7367269980511679E-2</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>14455.688341999999</v>
+        <v>14464.548606</v>
       </c>
       <c r="C445" s="5">
-        <v>18.533183999999892</v>
+        <v>27.393448000000717</v>
       </c>
       <c r="D445" s="5">
-        <v>1.5513802468418714</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3008248421968247</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B446" s="5">
+        <v>14445.639061</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-18.909545000000435</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-1.55753270954887</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE000000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>