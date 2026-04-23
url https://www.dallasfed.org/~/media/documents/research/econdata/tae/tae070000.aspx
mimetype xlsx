--- v2 (2026-02-01)
+++ v3 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A8DFBCB3-8BCE-4E3D-BD61-DCB2CC9390EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F3D436B3-9DDB-4819-AC60-90404794A2C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EAFD0708-B560-4E68-902C-2E0823C04BCF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1C508A35-461A-4C8F-9029-479CDACD0818}"/>
   </bookViews>
   <sheets>
     <sheet name="AE070000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Services Providing</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AEF1EEE-B4FD-4A4D-B01C-7A17195754F6}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC137A7A-FEAE-4A84-BB23-464262E3A5A9}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>5581.7668089999997</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>5582.420959</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>5590.8807409999999</v>
+        <v>5591.7736279999999</v>
       </c>
       <c r="C7" s="5">
-        <v>9.1139320000002044</v>
+        <v>9.352668999999878</v>
       </c>
       <c r="D7" s="5">
-        <v>1.9770570255465358</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.0290837504310044</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>5608.574713</v>
+        <v>5608.2454289999996</v>
       </c>
       <c r="C8" s="5">
-        <v>17.693972000000031</v>
+        <v>16.471800999999687</v>
       </c>
       <c r="D8" s="5">
-        <v>3.8645571611921392</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.5927003920709799</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>5630.1207100000001</v>
+        <v>5630.8173919999999</v>
       </c>
       <c r="C9" s="5">
-        <v>21.54599700000017</v>
+        <v>22.571963000000324</v>
       </c>
       <c r="D9" s="5">
-        <v>4.7086017013893589</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>4.9380978441154744</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>5669.0357889999996</v>
+        <v>5669.4021979999998</v>
       </c>
       <c r="C10" s="5">
-        <v>38.915078999999423</v>
+        <v>38.584805999999844</v>
       </c>
       <c r="D10" s="5">
-        <v>8.6170266220283018</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>8.5400188633573357</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>5683.2645540000003</v>
+        <v>5683.1183209999999</v>
       </c>
       <c r="C11" s="5">
-        <v>14.228765000000749</v>
+        <v>13.716123000000152</v>
       </c>
       <c r="D11" s="5">
-        <v>3.0538184999524098</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.9421331622901725</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>5699.7524659999999</v>
+        <v>5699.2721769999998</v>
       </c>
       <c r="C12" s="5">
-        <v>16.487911999999596</v>
+        <v>16.153855999999905</v>
       </c>
       <c r="D12" s="5">
-        <v>3.5374509223083939</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.464746393637097</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>5692.3703969999997</v>
+        <v>5691.3192300000001</v>
       </c>
       <c r="C13" s="5">
-        <v>-7.3820690000002287</v>
+        <v>-7.9529469999997673</v>
       </c>
       <c r="D13" s="5">
-        <v>-1.543163906907663</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-1.6617263178302255</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>5719.2456400000001</v>
+        <v>5718.5389510000005</v>
       </c>
       <c r="C14" s="5">
-        <v>26.87524300000041</v>
+        <v>27.219721000000391</v>
       </c>
       <c r="D14" s="5">
-        <v>5.8149862578944944</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>5.8926090975976564</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>5717.8178630000002</v>
+        <v>5717.2703510000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.4277769999998782</v>
+        <v>-1.2686000000003332</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.29916215951545366</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-0.26588329182599679</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>5726.8477709999997</v>
+        <v>5727.1421879999998</v>
       </c>
       <c r="C16" s="5">
-        <v>9.0299079999995229</v>
+        <v>9.8718369999996867</v>
       </c>
       <c r="D16" s="5">
-        <v>1.9116569875887279</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0917943938190575</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>5724.9150600000003</v>
+        <v>5725.6334210000005</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.9327109999994718</v>
+        <v>-1.5087669999993523</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.40422816196667988</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.31567216748631388</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>5701.7337070000003</v>
+        <v>5702.522602</v>
       </c>
       <c r="C18" s="5">
-        <v>-23.181352999999945</v>
+        <v>-23.110819000000447</v>
       </c>
       <c r="D18" s="5">
-        <v>-4.7522790396083758</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7375574620328598</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>5708.4046609999996</v>
+        <v>5709.0904970000001</v>
       </c>
       <c r="C19" s="5">
-        <v>6.6709539999992558</v>
+        <v>6.567895000000135</v>
       </c>
       <c r="D19" s="5">
-        <v>1.4130541993879087</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3908918947214133</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>5717.2050499999996</v>
+        <v>5717.2127069999997</v>
       </c>
       <c r="C20" s="5">
-        <v>8.8003889999999956</v>
+        <v>8.1222099999995407</v>
       </c>
       <c r="D20" s="5">
-        <v>1.8657527709011967</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7206383158692606</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>5715.0733579999996</v>
+        <v>5715.4242059999997</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.13169199999993</v>
+        <v>-1.7885009999999966</v>
       </c>
       <c r="D21" s="5">
-        <v>-0.44651033572256082</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.37474771522646444</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>5738.2403420000001</v>
+        <v>5738.401554</v>
       </c>
       <c r="C22" s="5">
-        <v>23.166984000000411</v>
+        <v>22.977348000000347</v>
       </c>
       <c r="D22" s="5">
-        <v>4.9743274650135616</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9323955058057534</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>5750.6251810000003</v>
+        <v>5750.3957110000001</v>
       </c>
       <c r="C23" s="5">
-        <v>12.384839000000284</v>
+        <v>11.994157000000087</v>
       </c>
       <c r="D23" s="5">
-        <v>2.6209256741765774</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5372233501268937</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>5755.2266030000001</v>
+        <v>5754.8937040000001</v>
       </c>
       <c r="C24" s="5">
-        <v>4.6014219999997295</v>
+        <v>4.4979929999999513</v>
       </c>
       <c r="D24" s="5">
-        <v>0.96442935033944632</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.94269571634753024</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>5748.2395980000001</v>
+        <v>5747.8239830000002</v>
       </c>
       <c r="C25" s="5">
-        <v>-6.9870049999999537</v>
+        <v>-7.0697209999998449</v>
       </c>
       <c r="D25" s="5">
-        <v>-1.4471450996417556</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4642457443841517</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>5790.626878</v>
+        <v>5790.4265359999999</v>
       </c>
       <c r="C26" s="5">
-        <v>42.387279999999919</v>
+        <v>42.602552999999716</v>
       </c>
       <c r="D26" s="5">
-        <v>9.2165961244803363</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2660265742040124</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>5789.2803119999999</v>
+        <v>5789.091985</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.3465660000001662</v>
+        <v>-1.3345509999999194</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.27869419895301117</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.27622019083948235</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>5797.9521249999998</v>
+        <v>5798.2515800000001</v>
       </c>
       <c r="C28" s="5">
-        <v>8.6718129999999292</v>
+        <v>9.1595950000000812</v>
       </c>
       <c r="D28" s="5">
-        <v>1.8123731778706631</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.915269359288696</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>5803.7436699999998</v>
+        <v>5804.387455</v>
       </c>
       <c r="C29" s="5">
-        <v>5.7915450000000419</v>
+        <v>6.1358749999999418</v>
       </c>
       <c r="D29" s="5">
-        <v>1.2052813173993426</v>
+        <v>1.2772913121646745</v>
       </c>
       <c r="E29" s="5">
-        <v>1.3769393811757125</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3754641313771909</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>5804.339446</v>
+        <v>5804.91806</v>
       </c>
       <c r="C30" s="5">
-        <v>0.59577600000011444</v>
+        <v>0.53060499999992317</v>
       </c>
       <c r="D30" s="5">
-        <v>0.12325406251858517</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.10975253381013683</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>5816.5249240000003</v>
+        <v>5816.9955090000003</v>
       </c>
       <c r="C31" s="5">
-        <v>12.18547800000033</v>
+        <v>12.077449000000342</v>
       </c>
       <c r="D31" s="5">
-        <v>2.5485416951980255</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5254340600541214</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>5825.2805749999998</v>
+        <v>5825.8142200000002</v>
       </c>
       <c r="C32" s="5">
-        <v>8.7556509999994887</v>
+        <v>8.8187109999998938</v>
       </c>
       <c r="D32" s="5">
-        <v>1.8213979777128575</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8344759876568251</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>5835.949087</v>
+        <v>5835.7474689999999</v>
       </c>
       <c r="C33" s="5">
-        <v>10.668512000000192</v>
+        <v>9.9332489999997051</v>
       </c>
       <c r="D33" s="5">
-        <v>2.2199718461513251</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0653453062824401</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>5843.7574569999997</v>
+        <v>5843.4652340000002</v>
       </c>
       <c r="C34" s="5">
-        <v>7.8083699999997407</v>
+        <v>7.7177650000003268</v>
       </c>
       <c r="D34" s="5">
-        <v>1.6174413654465702</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5985921794942737</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>5848.5892229999999</v>
+        <v>5848.2006380000003</v>
       </c>
       <c r="C35" s="5">
-        <v>4.8317660000002434</v>
+        <v>4.7354040000000168</v>
       </c>
       <c r="D35" s="5">
-        <v>0.9967147369875029</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.97679721412438081</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>5891.5298419999999</v>
+        <v>5891.4026530000001</v>
       </c>
       <c r="C36" s="5">
-        <v>42.94061899999997</v>
+        <v>43.202014999999847</v>
       </c>
       <c r="D36" s="5">
-        <v>9.1750868262156828</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2338663521669861</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>5875.1717760000001</v>
+        <v>5875.4232769999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-16.358065999999781</v>
+        <v>-15.979376000000229</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.2814349786644215</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2066675624274121</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>5882.0023330000004</v>
+        <v>5882.3861189999998</v>
       </c>
       <c r="C38" s="5">
-        <v>6.8305570000002263</v>
+        <v>6.9628419999999096</v>
       </c>
       <c r="D38" s="5">
-        <v>1.4040925020994299</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.431400894414403</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>5924.464696</v>
+        <v>5924.4822359999998</v>
       </c>
       <c r="C39" s="5">
-        <v>42.462362999999641</v>
+        <v>42.096117000000049</v>
       </c>
       <c r="D39" s="5">
-        <v>9.0152063261350612</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9337569108354877</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>5928.9642780000004</v>
+        <v>5929.1880700000002</v>
       </c>
       <c r="C40" s="5">
-        <v>4.4995820000003732</v>
+        <v>4.7058340000003227</v>
       </c>
       <c r="D40" s="5">
-        <v>0.91520680533128118</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.95733869592684595</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>5938.7633720000003</v>
+        <v>5939.3216609999999</v>
       </c>
       <c r="C41" s="5">
-        <v>9.7990939999999682</v>
+        <v>10.133590999999797</v>
       </c>
       <c r="D41" s="5">
-        <v>2.0014277844076167</v>
+        <v>2.0703122365721471</v>
       </c>
       <c r="E41" s="5">
-        <v>2.3264242819325043</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3246932953065569</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>5972.5943790000001</v>
+        <v>5972.7719809999999</v>
       </c>
       <c r="C42" s="5">
-        <v>33.831006999999772</v>
+        <v>33.45031999999992</v>
       </c>
       <c r="D42" s="5">
-        <v>7.0542710769804451</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9717415989132281</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>5992.3671640000002</v>
+        <v>5992.3600130000004</v>
       </c>
       <c r="C43" s="5">
-        <v>19.772785000000113</v>
+        <v>19.588032000000567</v>
       </c>
       <c r="D43" s="5">
-        <v>4.0458428039378269</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0072334799783338</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>5997.6101779999999</v>
+        <v>5997.9110440000004</v>
       </c>
       <c r="C44" s="5">
-        <v>5.2430139999996754</v>
+        <v>5.5510309999999663</v>
       </c>
       <c r="D44" s="5">
-        <v>1.0550057655348111</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1173028248772754</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>6018.6784850000004</v>
+        <v>6018.3563139999997</v>
       </c>
       <c r="C45" s="5">
-        <v>21.068307000000459</v>
+        <v>20.445269999999255</v>
       </c>
       <c r="D45" s="5">
-        <v>4.297743272090071</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1680446105150093</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>6024.8061250000001</v>
+        <v>6024.7278740000002</v>
       </c>
       <c r="C46" s="5">
-        <v>6.1276399999997011</v>
+        <v>6.3715600000004997</v>
       </c>
       <c r="D46" s="5">
-        <v>1.2285890767798069</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2778488566775881</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>6041.4959070000004</v>
+        <v>6041.7267080000001</v>
       </c>
       <c r="C47" s="5">
-        <v>16.689782000000378</v>
+        <v>16.998833999999988</v>
       </c>
       <c r="D47" s="5">
-        <v>3.3753311588434087</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4388522078256045</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>6103.2449960000004</v>
+        <v>6103.5878309999998</v>
       </c>
       <c r="C48" s="5">
-        <v>61.749088999999913</v>
+        <v>61.861122999999679</v>
       </c>
       <c r="D48" s="5">
-        <v>12.978503426131205</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.002867523378736</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>6096.550088</v>
+        <v>6097.0981039999997</v>
       </c>
       <c r="C49" s="5">
-        <v>-6.694908000000396</v>
+        <v>-6.4897270000001299</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.308418140089751</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2684820293182519</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>6111.5488759999998</v>
+        <v>6112.1345739999997</v>
       </c>
       <c r="C50" s="5">
-        <v>14.998787999999877</v>
+        <v>15.036470000000008</v>
       </c>
       <c r="D50" s="5">
-        <v>2.9925276858236982</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9998748754987092</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>6113.8138349999999</v>
+        <v>6114.3429329999999</v>
       </c>
       <c r="C51" s="5">
-        <v>2.2649590000000899</v>
+        <v>2.2083590000002005</v>
       </c>
       <c r="D51" s="5">
-        <v>0.44563133673394262</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.43443141357288884</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>6118.993571</v>
+        <v>6119.2294359999996</v>
       </c>
       <c r="C52" s="5">
-        <v>5.1797360000000481</v>
+        <v>4.8865029999997205</v>
       </c>
       <c r="D52" s="5">
-        <v>1.0214129097557922</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.96325099265008873</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>6140.5225630000004</v>
+        <v>6140.4969090000004</v>
       </c>
       <c r="C53" s="5">
-        <v>21.528992000000471</v>
+        <v>21.267473000000791</v>
       </c>
       <c r="D53" s="5">
-        <v>4.304732864017935</v>
+        <v>4.2512714633353488</v>
       </c>
       <c r="E53" s="5">
-        <v>3.3973266547586478</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3871754971783963</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>6163.3451510000004</v>
+        <v>6163.2651489999998</v>
       </c>
       <c r="C54" s="5">
-        <v>22.822587999999996</v>
+        <v>22.768239999999423</v>
       </c>
       <c r="D54" s="5">
-        <v>4.5523724362021678</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5413290971876075</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>6169.5660619999999</v>
+        <v>6169.2723999999998</v>
       </c>
       <c r="C55" s="5">
-        <v>6.2209109999994325</v>
+        <v>6.0072509999999966</v>
       </c>
       <c r="D55" s="5">
-        <v>1.2179545778445044</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1759142406389422</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>6191.5450650000002</v>
+        <v>6191.8904469999998</v>
       </c>
       <c r="C56" s="5">
-        <v>21.979003000000375</v>
+        <v>22.618046999999933</v>
       </c>
       <c r="D56" s="5">
-        <v>4.3597505975660811</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4892966053002636</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>6238.7536419999997</v>
+        <v>6239.1433129999996</v>
       </c>
       <c r="C57" s="5">
-        <v>47.208576999999423</v>
+        <v>47.252865999999813</v>
       </c>
       <c r="D57" s="5">
-        <v>9.5432388628075451</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.5520156143475319</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>6242.3600370000004</v>
+        <v>6242.5102530000004</v>
       </c>
       <c r="C58" s="5">
-        <v>3.6063950000007026</v>
+        <v>3.3669400000007954</v>
       </c>
       <c r="D58" s="5">
-        <v>0.69588574578762774</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.64950287918119631</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>6265.4301850000002</v>
+        <v>6265.7537510000002</v>
       </c>
       <c r="C59" s="5">
-        <v>23.07014799999979</v>
+        <v>23.243497999999818</v>
       </c>
       <c r="D59" s="5">
-        <v>4.5261555370119888</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5607527825519467</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>6329.8525369999998</v>
+        <v>6330.6460040000002</v>
       </c>
       <c r="C60" s="5">
-        <v>64.422351999999591</v>
+        <v>64.892252999999982</v>
       </c>
       <c r="D60" s="5">
-        <v>13.060882448575374</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.160922573309097</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>6326.8924159999997</v>
+        <v>6327.5702039999996</v>
       </c>
       <c r="C61" s="5">
-        <v>-2.9601210000000719</v>
+        <v>-3.0758000000005268</v>
       </c>
       <c r="D61" s="5">
-        <v>-0.55973233638867415</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.58147507921026964</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>6336.2206319999996</v>
+        <v>6336.4101350000001</v>
       </c>
       <c r="C62" s="5">
-        <v>9.3282159999998839</v>
+        <v>8.8399310000004334</v>
       </c>
       <c r="D62" s="5">
-        <v>1.7836684725451413</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6894015339860013</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>6362.8895229999998</v>
+        <v>6363.4935729999997</v>
       </c>
       <c r="C63" s="5">
-        <v>26.668891000000258</v>
+        <v>27.08343799999966</v>
       </c>
       <c r="D63" s="5">
-        <v>5.1693276773288499</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2514186989670364</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>6388.7914389999996</v>
+        <v>6388.8850460000003</v>
       </c>
       <c r="C64" s="5">
-        <v>25.901915999999801</v>
+        <v>25.391473000000587</v>
       </c>
       <c r="D64" s="5">
-        <v>4.9958025429498232</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8947061025742755</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>6409.6946040000003</v>
+        <v>6409.1428210000004</v>
       </c>
       <c r="C65" s="5">
-        <v>20.903165000000627</v>
+        <v>20.257775000000038</v>
       </c>
       <c r="D65" s="5">
-        <v>3.9976488300105917</v>
+        <v>3.8720028098927273</v>
       </c>
       <c r="E65" s="5">
-        <v>4.3835363886114198</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3749865195152449</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>6416.2601960000002</v>
+        <v>6416.1162590000004</v>
       </c>
       <c r="C66" s="5">
-        <v>6.5655919999999242</v>
+        <v>6.9734379999999874</v>
       </c>
       <c r="D66" s="5">
-        <v>1.2361352060858311</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3134961805324252</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>6436.9294900000004</v>
+        <v>6436.8194510000003</v>
       </c>
       <c r="C67" s="5">
-        <v>20.669294000000264</v>
+        <v>20.703191999999945</v>
       </c>
       <c r="D67" s="5">
-        <v>3.9349027444033569</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9415610045708371</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>6450.904845</v>
+        <v>6451.1801939999996</v>
       </c>
       <c r="C68" s="5">
-        <v>13.975354999999581</v>
+        <v>14.360742999999275</v>
       </c>
       <c r="D68" s="5">
-        <v>2.6366827350812194</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7103340945970444</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>6455.1623689999997</v>
+        <v>6455.9194770000004</v>
       </c>
       <c r="C69" s="5">
-        <v>4.2575239999996484</v>
+        <v>4.7392830000007962</v>
       </c>
       <c r="D69" s="5">
-        <v>0.79486757886766402</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.8851364766020442</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>6471.4934720000001</v>
+        <v>6472.2304290000002</v>
       </c>
       <c r="C70" s="5">
-        <v>16.331103000000439</v>
+        <v>16.310951999999816</v>
       </c>
       <c r="D70" s="5">
-        <v>3.0785167490698706</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0742996104255571</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>6493.7130710000001</v>
+        <v>6494.242287</v>
       </c>
       <c r="C71" s="5">
-        <v>22.219599000000017</v>
+        <v>22.011857999999847</v>
       </c>
       <c r="D71" s="5">
-        <v>4.1988515759862066</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1583749488104393</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>6523.4310059999998</v>
+        <v>6524.1434209999998</v>
       </c>
       <c r="C72" s="5">
-        <v>29.71793499999967</v>
+        <v>29.901133999999729</v>
       </c>
       <c r="D72" s="5">
-        <v>5.6320578524729381</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6671876053296488</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>6525.1443440000003</v>
+        <v>6525.4898149999999</v>
       </c>
       <c r="C73" s="5">
-        <v>1.7133380000004763</v>
+        <v>1.3463940000001458</v>
       </c>
       <c r="D73" s="5">
-        <v>0.31562810777838735</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.24792648042555321</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>6546.5974669999996</v>
+        <v>6546.3694569999998</v>
       </c>
       <c r="C74" s="5">
-        <v>21.453122999999323</v>
+        <v>20.879641999999876</v>
       </c>
       <c r="D74" s="5">
-        <v>4.017444229448941</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9079433776207262</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>6552.0454060000002</v>
+        <v>6552.5018360000004</v>
       </c>
       <c r="C75" s="5">
-        <v>5.4479390000005878</v>
+        <v>6.1323790000005829</v>
       </c>
       <c r="D75" s="5">
-        <v>1.003197789210919</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1299221107683</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>6573.0780560000003</v>
+        <v>6573.1664129999999</v>
       </c>
       <c r="C76" s="5">
-        <v>21.032650000000103</v>
+        <v>20.664576999999554</v>
       </c>
       <c r="D76" s="5">
-        <v>3.9208508620294458</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8507683048754293</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>6591.8653780000004</v>
+        <v>6591.7166790000001</v>
       </c>
       <c r="C77" s="5">
-        <v>18.787322000000131</v>
+        <v>18.550266000000192</v>
       </c>
       <c r="D77" s="5">
-        <v>3.4843027501552992</v>
+        <v>3.439606720809496</v>
       </c>
       <c r="E77" s="5">
-        <v>2.8421131622451412</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8486470515493023</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>6589.0222400000002</v>
+        <v>6588.9645950000004</v>
       </c>
       <c r="C78" s="5">
-        <v>-2.8431380000001809</v>
+        <v>-2.7520839999997406</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.51634607511986674</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.49985884108895151</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>6595.5649830000002</v>
+        <v>6596.1079719999998</v>
       </c>
       <c r="C79" s="5">
-        <v>6.5427429999999731</v>
+        <v>7.1433769999994183</v>
       </c>
       <c r="D79" s="5">
-        <v>1.198100774540567</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3087565942548451</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>6607.8085199999996</v>
+        <v>6608.4829829999999</v>
       </c>
       <c r="C80" s="5">
-        <v>12.243536999999378</v>
+        <v>12.375011000000086</v>
       </c>
       <c r="D80" s="5">
-        <v>2.2504791506720245</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2747060600166957</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>6634.9411330000003</v>
+        <v>6635.4581360000002</v>
       </c>
       <c r="C81" s="5">
-        <v>27.132613000000674</v>
+        <v>26.975153000000319</v>
       </c>
       <c r="D81" s="5">
-        <v>5.0401887571781545</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0097560923494378</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>6657.9716950000002</v>
+        <v>6658.3058380000002</v>
       </c>
       <c r="C82" s="5">
-        <v>23.030561999999918</v>
+        <v>22.847702000000027</v>
       </c>
       <c r="D82" s="5">
-        <v>4.2457709856274617</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2110847053711264</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>6661.2087000000001</v>
+        <v>6661.6583920000003</v>
       </c>
       <c r="C83" s="5">
-        <v>3.2370049999999537</v>
+        <v>3.3525540000000547</v>
       </c>
       <c r="D83" s="5">
-        <v>0.58498443619900975</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.60589357309783765</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>6705.756394</v>
+        <v>6706.509591</v>
       </c>
       <c r="C84" s="5">
-        <v>44.547693999999865</v>
+        <v>44.851198999999724</v>
       </c>
       <c r="D84" s="5">
-        <v>8.3270162967727046</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3852787835742006</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>6707.3669559999998</v>
+        <v>6707.7296500000002</v>
       </c>
       <c r="C85" s="5">
-        <v>1.6105619999998453</v>
+        <v>1.2200590000002194</v>
       </c>
       <c r="D85" s="5">
-        <v>0.28859226800601601</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.21852449063408663</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>6713.059362</v>
+        <v>6713.2663789999997</v>
       </c>
       <c r="C86" s="5">
-        <v>5.6924060000001191</v>
+        <v>5.5367289999994682</v>
       </c>
       <c r="D86" s="5">
-        <v>1.0231827795579518</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.99501937621575554</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>6765.827413</v>
+        <v>6766.2050099999997</v>
       </c>
       <c r="C87" s="5">
-        <v>52.768051000000014</v>
+        <v>52.938630999999987</v>
       </c>
       <c r="D87" s="5">
-        <v>9.8512829088991403</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8842042077168291</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>6794.8715979999997</v>
+        <v>6795.1483280000002</v>
       </c>
       <c r="C88" s="5">
-        <v>29.044184999999743</v>
+        <v>28.943318000000545</v>
       </c>
       <c r="D88" s="5">
-        <v>5.2747134324470535</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2556616085294161</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>6800.3605500000003</v>
+        <v>6800.7354320000004</v>
       </c>
       <c r="C89" s="5">
-        <v>5.4889520000006087</v>
+        <v>5.5871040000001813</v>
       </c>
       <c r="D89" s="5">
-        <v>0.97368813787948039</v>
+        <v>0.9911376440026487</v>
       </c>
       <c r="E89" s="5">
-        <v>3.16291611014754</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1709304749989675</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>6829.0467120000003</v>
+        <v>6829.1881199999998</v>
       </c>
       <c r="C90" s="5">
-        <v>28.686161999999968</v>
+        <v>28.452687999999398</v>
       </c>
       <c r="D90" s="5">
-        <v>5.1811050428970162</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1376717327151322</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>6853.8910910000004</v>
+        <v>6854.5660879999996</v>
       </c>
       <c r="C91" s="5">
-        <v>24.844379000000117</v>
+        <v>25.377967999999782</v>
       </c>
       <c r="D91" s="5">
-        <v>4.4540754476580346</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.551604538907017</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>6882.0199190000003</v>
+        <v>6882.153773</v>
       </c>
       <c r="C92" s="5">
-        <v>28.128827999999885</v>
+        <v>27.58768500000042</v>
       </c>
       <c r="D92" s="5">
-        <v>5.0375814841626898</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9380161546183521</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>6909.5012210000004</v>
+        <v>6909.6352870000001</v>
       </c>
       <c r="C93" s="5">
-        <v>27.481302000000142</v>
+        <v>27.481514000000061</v>
       </c>
       <c r="D93" s="5">
-        <v>4.8984984178805924</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.898439664439902</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>6937.226936</v>
+        <v>6937.7661459999999</v>
       </c>
       <c r="C94" s="5">
-        <v>27.725714999999582</v>
+        <v>28.130858999999873</v>
       </c>
       <c r="D94" s="5">
-        <v>4.9229386352736215</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.996394932780257</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>6958.9094690000002</v>
+        <v>6959.8238849999998</v>
       </c>
       <c r="C95" s="5">
-        <v>21.682533000000149</v>
+        <v>22.057738999999856</v>
       </c>
       <c r="D95" s="5">
-        <v>3.8157914207481936</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8826739333458926</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>6995.4044809999996</v>
+        <v>6995.6938369999998</v>
       </c>
       <c r="C96" s="5">
-        <v>36.495011999999406</v>
+        <v>35.869952000000012</v>
       </c>
       <c r="D96" s="5">
-        <v>6.477962195665854</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3629888954549685</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>7004.4015010000003</v>
+        <v>7005.2179040000001</v>
       </c>
       <c r="C97" s="5">
-        <v>8.9970200000007026</v>
+        <v>9.5240670000002865</v>
       </c>
       <c r="D97" s="5">
-        <v>1.5543237549251465</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6459907202393431</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>7035.2633100000003</v>
+        <v>7035.891893</v>
       </c>
       <c r="C98" s="5">
-        <v>30.861808999999994</v>
+        <v>30.673988999999892</v>
       </c>
       <c r="D98" s="5">
-        <v>5.4173000276274585</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3828905596221999</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>7051.1483019999996</v>
+        <v>7051.2884620000004</v>
       </c>
       <c r="C99" s="5">
-        <v>15.884991999999329</v>
+        <v>15.396569000000454</v>
       </c>
       <c r="D99" s="5">
-        <v>2.743394485515549</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.657784019415832</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>7074.1463480000002</v>
+        <v>7074.9006939999999</v>
       </c>
       <c r="C100" s="5">
-        <v>22.998046000000613</v>
+        <v>23.612231999999494</v>
       </c>
       <c r="D100" s="5">
-        <v>3.9849036445282149</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0932096761663317</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>7087.9705720000002</v>
+        <v>7088.548882</v>
       </c>
       <c r="C101" s="5">
-        <v>13.824223999999958</v>
+        <v>13.648188000000118</v>
       </c>
       <c r="D101" s="5">
-        <v>2.3703970160737775</v>
+        <v>2.3396395352837107</v>
       </c>
       <c r="E101" s="5">
-        <v>4.2293348990150248</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.232093026964856</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>7122.7844050000003</v>
+        <v>7122.9494029999996</v>
       </c>
       <c r="C102" s="5">
-        <v>34.813833000000159</v>
+        <v>34.400520999999571</v>
       </c>
       <c r="D102" s="5">
-        <v>6.0558723900938194</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9815458915291719</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>7140.8075520000002</v>
+        <v>7141.1732979999997</v>
       </c>
       <c r="C103" s="5">
-        <v>18.023146999999881</v>
+        <v>18.223895000000084</v>
       </c>
       <c r="D103" s="5">
-        <v>3.079037731125478</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1137440291659546</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>7155.5787110000001</v>
+        <v>7155.9262699999999</v>
       </c>
       <c r="C104" s="5">
-        <v>14.771158999999898</v>
+        <v>14.752972000000227</v>
       </c>
       <c r="D104" s="5">
-        <v>2.5107035088715257</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5074471004769672</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>7176.2965379999996</v>
+        <v>7176.3141130000004</v>
       </c>
       <c r="C105" s="5">
-        <v>20.717826999999488</v>
+        <v>20.38784300000043</v>
       </c>
       <c r="D105" s="5">
-        <v>3.5302721442409091</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4729882890485841</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>7197.0955889999996</v>
+        <v>7197.1673600000004</v>
       </c>
       <c r="C106" s="5">
-        <v>20.799050999999963</v>
+        <v>20.85324700000001</v>
       </c>
       <c r="D106" s="5">
-        <v>3.5339384692733233</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5432856895035947</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>7204.2467180000003</v>
+        <v>7205.2754789999999</v>
       </c>
       <c r="C107" s="5">
-        <v>7.1511290000007648</v>
+        <v>8.1081189999995331</v>
       </c>
       <c r="D107" s="5">
-        <v>1.198873402789169</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3602930322844431</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>7232.4301249999999</v>
+        <v>7232.890222</v>
       </c>
       <c r="C108" s="5">
-        <v>28.183406999999534</v>
+        <v>27.61474300000009</v>
       </c>
       <c r="D108" s="5">
-        <v>4.796801957857233</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6972814856089062</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>7247.4983000000002</v>
+        <v>7248.5662490000004</v>
       </c>
       <c r="C109" s="5">
-        <v>15.068175000000338</v>
+        <v>15.676027000000431</v>
       </c>
       <c r="D109" s="5">
-        <v>2.5289496330930472</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6320177767122255</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>7281.7522209999997</v>
+        <v>7282.8007850000004</v>
       </c>
       <c r="C110" s="5">
-        <v>34.253920999999536</v>
+        <v>34.234535999999935</v>
       </c>
       <c r="D110" s="5">
-        <v>5.8213499390495915</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8170898978689545</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>7302.6614499999996</v>
+        <v>7303.2670330000001</v>
       </c>
       <c r="C111" s="5">
-        <v>20.909228999999868</v>
+        <v>20.466247999999723</v>
       </c>
       <c r="D111" s="5">
-        <v>3.5006898055363722</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4248736230446886</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>7323.9092350000001</v>
+        <v>7324.4211420000001</v>
       </c>
       <c r="C112" s="5">
-        <v>21.247785000000476</v>
+        <v>21.154109000000062</v>
       </c>
       <c r="D112" s="5">
-        <v>3.5479329895290235</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5317434713088236</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>7349.768223</v>
+        <v>7349.6775390000003</v>
       </c>
       <c r="C113" s="5">
-        <v>25.858987999999954</v>
+        <v>25.256397000000106</v>
       </c>
       <c r="D113" s="5">
-        <v>4.3201692179683393</v>
+        <v>4.2172793875769443</v>
       </c>
       <c r="E113" s="5">
-        <v>3.6935487858004601</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6838097803499004</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>7356.5965040000001</v>
+        <v>7357.2341269999997</v>
       </c>
       <c r="C114" s="5">
-        <v>6.8282810000000609</v>
+        <v>7.556587999999465</v>
       </c>
       <c r="D114" s="5">
-        <v>1.12057087084525</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2407835895895003</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>7374.720327</v>
+        <v>7374.7721419999998</v>
       </c>
       <c r="C115" s="5">
-        <v>18.123822999999902</v>
+        <v>17.538015000000087</v>
       </c>
       <c r="D115" s="5">
-        <v>2.9967270737938811</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8983373904495346</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>7393.9240689999997</v>
+        <v>7393.6994260000001</v>
       </c>
       <c r="C116" s="5">
-        <v>19.203741999999693</v>
+        <v>18.927284000000327</v>
       </c>
       <c r="D116" s="5">
-        <v>3.1699391522356013</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1236362620402636</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>7398.1166649999996</v>
+        <v>7398.6057899999996</v>
       </c>
       <c r="C117" s="5">
-        <v>4.1925959999998668</v>
+        <v>4.9063639999994848</v>
       </c>
       <c r="D117" s="5">
-        <v>0.68256520925455977</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.7992173258233759</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>7406.7495509999999</v>
+        <v>7407.8198439999996</v>
       </c>
       <c r="C118" s="5">
-        <v>8.632886000000326</v>
+        <v>9.2140540000000328</v>
       </c>
       <c r="D118" s="5">
-        <v>1.4093058630024968</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5047314596499994</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>7426.756574</v>
+        <v>7427.6161300000003</v>
       </c>
       <c r="C119" s="5">
-        <v>20.007023000000117</v>
+        <v>19.796286000000691</v>
       </c>
       <c r="D119" s="5">
-        <v>3.2900181931427852</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2543757665568274</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>7446.3771829999996</v>
+        <v>7446.7908129999996</v>
       </c>
       <c r="C120" s="5">
-        <v>19.620608999999604</v>
+        <v>19.174682999999277</v>
       </c>
       <c r="D120" s="5">
-        <v>3.2167305328560714</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1422125486881169</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>7458.2299979999998</v>
+        <v>7459.2246080000004</v>
       </c>
       <c r="C121" s="5">
-        <v>11.852815000000192</v>
+        <v>12.433795000000828</v>
       </c>
       <c r="D121" s="5">
-        <v>1.9269184883935919</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0221246021187467</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>7486.913818</v>
+        <v>7488.2013669999997</v>
       </c>
       <c r="C122" s="5">
-        <v>28.683820000000196</v>
+        <v>28.97675899999922</v>
       </c>
       <c r="D122" s="5">
-        <v>4.7139983951292708</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7625257136770349</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>7504.7408789999999</v>
+        <v>7505.2248499999996</v>
       </c>
       <c r="C123" s="5">
-        <v>17.827060999999958</v>
+        <v>17.023482999999942</v>
       </c>
       <c r="D123" s="5">
-        <v>2.8950333499734304</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7624190415837857</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>7519.8910059999998</v>
+        <v>7520.3926879999999</v>
       </c>
       <c r="C124" s="5">
-        <v>15.150126999999884</v>
+        <v>15.167838000000302</v>
       </c>
       <c r="D124" s="5">
-        <v>2.4495679184350916</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4523035436153418</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>7545.9122269999998</v>
+        <v>7545.7312449999999</v>
       </c>
       <c r="C125" s="5">
-        <v>26.021220999999969</v>
+        <v>25.338557000000037</v>
       </c>
       <c r="D125" s="5">
-        <v>4.2323284763354119</v>
+        <v>4.1189485071623455</v>
       </c>
       <c r="E125" s="5">
-        <v>2.6687100606274328</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6675143903888143</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>7572.7310340000004</v>
+        <v>7573.2498269999996</v>
       </c>
       <c r="C126" s="5">
-        <v>26.818807000000561</v>
+        <v>27.518581999999697</v>
       </c>
       <c r="D126" s="5">
-        <v>4.3492645654952922</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4651441440133555</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>7589.2405829999998</v>
+        <v>7589.7102279999999</v>
       </c>
       <c r="C127" s="5">
-        <v>16.509548999999424</v>
+        <v>16.460401000000275</v>
       </c>
       <c r="D127" s="5">
-        <v>2.6477564366641948</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6395967447331081</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>7613.7509099999997</v>
+        <v>7614.0395529999996</v>
       </c>
       <c r="C128" s="5">
-        <v>24.510326999999961</v>
+        <v>24.329324999999699</v>
       </c>
       <c r="D128" s="5">
-        <v>3.9451255268534879</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9152297310506734</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>7623.723234</v>
+        <v>7624.9335019999999</v>
       </c>
       <c r="C129" s="5">
-        <v>9.9723240000002988</v>
+        <v>10.893949000000248</v>
       </c>
       <c r="D129" s="5">
-        <v>1.5831056899852758</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7305010644583119</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>7666.2573069999999</v>
+        <v>7667.0718379999998</v>
       </c>
       <c r="C130" s="5">
-        <v>42.534072999999808</v>
+        <v>42.138335999999981</v>
       </c>
       <c r="D130" s="5">
-        <v>6.9043162914391054</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8369948963013849</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>7675.732422</v>
+        <v>7675.9826350000003</v>
       </c>
       <c r="C131" s="5">
-        <v>9.4751150000001871</v>
+        <v>8.910797000000457</v>
       </c>
       <c r="D131" s="5">
-        <v>1.4932643089987652</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4036092959852642</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>7681.9823900000001</v>
+        <v>7682.7951210000001</v>
       </c>
       <c r="C132" s="5">
-        <v>6.2499680000000808</v>
+        <v>6.812485999999808</v>
       </c>
       <c r="D132" s="5">
-        <v>0.98148817227667884</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0702220570460108</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>7709.2359649999999</v>
+        <v>7709.3043379999999</v>
       </c>
       <c r="C133" s="5">
-        <v>27.253574999999728</v>
+        <v>26.509216999999808</v>
       </c>
       <c r="D133" s="5">
-        <v>4.3413324561004218</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2200467141447096</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>7729.5356320000001</v>
+        <v>7730.4809130000003</v>
       </c>
       <c r="C134" s="5">
-        <v>20.299667000000227</v>
+        <v>21.176575000000412</v>
       </c>
       <c r="D134" s="5">
-        <v>3.2059597939974926</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3465207080186188</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>7734.3425589999997</v>
+        <v>7735.4724180000003</v>
       </c>
       <c r="C135" s="5">
-        <v>4.8069269999996322</v>
+        <v>4.991504999999961</v>
       </c>
       <c r="D135" s="5">
-        <v>0.74882678135741454</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.77758725896370784</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>7751.4703449999997</v>
+        <v>7751.8230830000002</v>
       </c>
       <c r="C136" s="5">
-        <v>17.127786000000015</v>
+        <v>16.350664999999935</v>
       </c>
       <c r="D136" s="5">
-        <v>2.6900199986703566</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5661670204456311</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>7767.865922</v>
+        <v>7767.5403040000001</v>
       </c>
       <c r="C137" s="5">
-        <v>16.39557700000023</v>
+        <v>15.717220999999881</v>
       </c>
       <c r="D137" s="5">
-        <v>2.5679252858861634</v>
+        <v>2.4603784591204381</v>
       </c>
       <c r="E137" s="5">
-        <v>2.9413765801015845</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.939530335737528</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>7774.523811</v>
+        <v>7775.3173070000003</v>
       </c>
       <c r="C138" s="5">
-        <v>6.6578890000000683</v>
+        <v>7.7770030000001498</v>
       </c>
       <c r="D138" s="5">
-        <v>1.0333903452582005</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2081001038411143</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>7782.8135700000003</v>
+        <v>7783.9240900000004</v>
       </c>
       <c r="C139" s="5">
-        <v>8.289759000000231</v>
+        <v>8.6067830000001777</v>
       </c>
       <c r="D139" s="5">
-        <v>1.2870572158381943</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3364408234577407</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>7790.2407139999996</v>
+        <v>7790.6794259999997</v>
       </c>
       <c r="C140" s="5">
-        <v>7.4271439999993163</v>
+        <v>6.7553359999992608</v>
       </c>
       <c r="D140" s="5">
-        <v>1.1511904853323873</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0464142340213645</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>7788.0894150000004</v>
+        <v>7789.3882379999995</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.1512989999991987</v>
+        <v>-1.2911880000001474</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.33088084461778688</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.19870077156540766</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>7791.0528029999996</v>
+        <v>7792.1470470000004</v>
       </c>
       <c r="C142" s="5">
-        <v>2.9633879999992132</v>
+        <v>2.7588090000008378</v>
       </c>
       <c r="D142" s="5">
-        <v>0.45755985372797348</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.4258392561254043</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>7801.4110570000003</v>
+        <v>7801.6273170000004</v>
       </c>
       <c r="C143" s="5">
-        <v>10.35825400000067</v>
+        <v>9.4802700000000186</v>
       </c>
       <c r="D143" s="5">
-        <v>1.6071255231622894</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4697821614560791</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>7782.631633</v>
+        <v>7783.1339019999996</v>
       </c>
       <c r="C144" s="5">
-        <v>-18.77942400000029</v>
+        <v>-18.493415000000823</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.8506809023942647</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8077529777649768</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>7793.4790830000002</v>
+        <v>7793.5193159999999</v>
       </c>
       <c r="C145" s="5">
-        <v>10.847450000000208</v>
+        <v>10.38541400000031</v>
       </c>
       <c r="D145" s="5">
-        <v>1.6854442573949857</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.613021980713647</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>7783.5061059999998</v>
+        <v>7783.6460550000002</v>
       </c>
       <c r="C146" s="5">
-        <v>-9.9729770000003555</v>
+        <v>-9.8732609999997294</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.5248262573379079</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5096784376045669</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>7756.8433359999999</v>
+        <v>7757.5206079999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-26.662769999999909</v>
+        <v>-26.125447000000349</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.0340876857947627</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9542158320311049</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>7750.9186099999997</v>
+        <v>7752.0658059999996</v>
       </c>
       <c r="C148" s="5">
-        <v>-5.9247260000001916</v>
+        <v>-5.4548020000001998</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.91272693548452022</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.84054002690069352</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>7741.6926590000003</v>
+        <v>7742.3154800000002</v>
       </c>
       <c r="C149" s="5">
-        <v>-9.2259509999994407</v>
+        <v>-9.7503259999994043</v>
       </c>
       <c r="D149" s="5">
-        <v>-1.4190510075433038</v>
+        <v>-1.4989281038076396</v>
       </c>
       <c r="E149" s="5">
-        <v>-0.33694277505321724</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.3247466123479259</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>7750.4605700000002</v>
+        <v>7751.5710049999998</v>
       </c>
       <c r="C150" s="5">
-        <v>8.7679109999999127</v>
+        <v>9.2555249999995794</v>
       </c>
       <c r="D150" s="5">
-        <v>1.3675666021103705</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.444005661648684</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>7753.5946400000003</v>
+        <v>7754.8375319999996</v>
       </c>
       <c r="C151" s="5">
-        <v>3.1340700000000652</v>
+        <v>3.266526999999769</v>
       </c>
       <c r="D151" s="5">
-        <v>0.48632718425816179</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.50685599193929232</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>7763.6419059999998</v>
+        <v>7764.5609729999996</v>
       </c>
       <c r="C152" s="5">
-        <v>10.047265999999581</v>
+        <v>9.7234410000000935</v>
       </c>
       <c r="D152" s="5">
-        <v>1.5661148655916612</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5150455680410735</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>7767.6759410000004</v>
+        <v>7768.7914849999997</v>
       </c>
       <c r="C153" s="5">
-        <v>4.0340350000005856</v>
+        <v>4.2305120000000898</v>
       </c>
       <c r="D153" s="5">
-        <v>0.62531223959529925</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.65578144233675584</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>7785.8112579999997</v>
+        <v>7786.1364100000001</v>
       </c>
       <c r="C154" s="5">
-        <v>18.135316999999304</v>
+        <v>17.34492500000033</v>
       </c>
       <c r="D154" s="5">
-        <v>2.8379165390567396</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.712314612339406</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>7777.2243129999997</v>
+        <v>7777.9548809999997</v>
       </c>
       <c r="C155" s="5">
-        <v>-8.5869450000000143</v>
+        <v>-8.1815290000004097</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.3154772826438621</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2536760664984326</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>7771.7770909999999</v>
+        <v>7772.3460500000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-5.4472219999997833</v>
+        <v>-5.6088309999995545</v>
       </c>
       <c r="D156" s="5">
-        <v>-0.83725813200085097</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.86191894617596576</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>7785.3977420000001</v>
+        <v>7785.6358899999996</v>
       </c>
       <c r="C157" s="5">
-        <v>13.62065100000018</v>
+        <v>13.289839999999458</v>
       </c>
       <c r="D157" s="5">
-        <v>2.1234854498494604</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0712723438278902</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>7796.2797440000004</v>
+        <v>7796.0398009999999</v>
       </c>
       <c r="C158" s="5">
-        <v>10.882002000000284</v>
+        <v>10.403911000000335</v>
       </c>
       <c r="D158" s="5">
-        <v>1.6902488202917398</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6153929044702364</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>7789.5616419999997</v>
+        <v>7790.5479480000004</v>
       </c>
       <c r="C159" s="5">
-        <v>-6.7181020000007265</v>
+        <v>-5.4918529999995371</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.0291606511204865</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.84206216033883008</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>7801.9030849999999</v>
+        <v>7802.9645250000003</v>
       </c>
       <c r="C160" s="5">
-        <v>12.341443000000254</v>
+        <v>12.416576999999961</v>
       </c>
       <c r="D160" s="5">
-        <v>1.917882891374223</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9294149618492185</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>7800.0139879999997</v>
+        <v>7800.6717879999997</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.8890970000002199</v>
+        <v>-2.2927370000006704</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.2901727807368415</v>
+        <v>-0.35202550316882908</v>
       </c>
       <c r="E161" s="5">
-        <v>0.75334079469298043</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.75373198303203548</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>7797.5050540000002</v>
+        <v>7798.6264529999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.5089339999994991</v>
+        <v>-2.0453349999997954</v>
       </c>
       <c r="D162" s="5">
-        <v>-0.38530702561712094</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.31418647869702054</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>7792.1998899999999</v>
+        <v>7793.1506820000004</v>
       </c>
       <c r="C163" s="5">
-        <v>-5.3051640000003317</v>
+        <v>-5.4757709999994404</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.81339201179289056</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.83932842968106325</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>7787.1026709999996</v>
+        <v>7788.3572690000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-5.0972190000002229</v>
+        <v>-4.7934130000003279</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.78215450417680188</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.73560446512680455</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>7784.5832490000003</v>
+        <v>7784.8775960000003</v>
       </c>
       <c r="C165" s="5">
-        <v>-2.5194219999993948</v>
+        <v>-3.4796729999998206</v>
       </c>
       <c r="D165" s="5">
-        <v>-0.38755522803706199</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.53481909857195919</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>7785.0144620000001</v>
+        <v>7785.5848189999997</v>
       </c>
       <c r="C166" s="5">
-        <v>0.4312129999998433</v>
+        <v>0.70722299999943061</v>
       </c>
       <c r="D166" s="5">
-        <v>6.649209879741047E-2</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.10906937920109883</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>7779.4315839999999</v>
+        <v>7780.5990080000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-5.5828780000001643</v>
+        <v>-4.9858109999995577</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.8571715005248115</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.76576716537101186</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>7775.2721959999999</v>
+        <v>7775.9309000000003</v>
       </c>
       <c r="C168" s="5">
-        <v>-4.1593880000000354</v>
+        <v>-4.6681079999998474</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.63971436436658369</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.71759022662217786</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>7791.5033910000002</v>
+        <v>7792.0654539999996</v>
       </c>
       <c r="C169" s="5">
-        <v>16.231195000000298</v>
+        <v>16.134553999999298</v>
       </c>
       <c r="D169" s="5">
-        <v>2.5340112314723884</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5185352434894615</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>7799.6617669999996</v>
+        <v>7799.9258730000001</v>
       </c>
       <c r="C170" s="5">
-        <v>8.1583759999994072</v>
+        <v>7.8604190000005474</v>
       </c>
       <c r="D170" s="5">
-        <v>1.2637649768564074</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.217265574674764</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>7816.4090079999996</v>
+        <v>7816.7277999999997</v>
       </c>
       <c r="C171" s="5">
-        <v>16.747241000000031</v>
+        <v>16.801926999999523</v>
       </c>
       <c r="D171" s="5">
-        <v>2.6072575721714397</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6157827409947876</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>7821.564832</v>
+        <v>7822.3779809999996</v>
       </c>
       <c r="C172" s="5">
-        <v>5.1558240000003934</v>
+        <v>5.650180999999975</v>
       </c>
       <c r="D172" s="5">
-        <v>0.7944164515665042</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87085513220499511</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>7833.7752819999996</v>
+        <v>7834.9819010000001</v>
       </c>
       <c r="C173" s="5">
-        <v>12.210449999999582</v>
+        <v>12.603920000000471</v>
       </c>
       <c r="D173" s="5">
-        <v>1.8895204296701662</v>
+        <v>1.9507445152601832</v>
       </c>
       <c r="E173" s="5">
-        <v>0.43283632634429914</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.43983536203613394</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>7858.2916100000002</v>
+        <v>7859.4592160000002</v>
       </c>
       <c r="C174" s="5">
-        <v>24.516328000000613</v>
+        <v>24.47731500000009</v>
       </c>
       <c r="D174" s="5">
-        <v>3.8208016959861757</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.814019166158733</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>7869.9536420000004</v>
+        <v>7870.6369210000003</v>
       </c>
       <c r="C175" s="5">
-        <v>11.662032000000181</v>
+        <v>11.17770500000006</v>
       </c>
       <c r="D175" s="5">
-        <v>1.7954578241541563</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7200502216797586</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>7882.9790240000002</v>
+        <v>7884.1874159999998</v>
       </c>
       <c r="C176" s="5">
-        <v>13.025381999999809</v>
+        <v>13.550494999999501</v>
       </c>
       <c r="D176" s="5">
-        <v>2.0042721862673085</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.085657635358662</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>7908.6221990000004</v>
+        <v>7908.8996619999998</v>
       </c>
       <c r="C177" s="5">
-        <v>25.643175000000156</v>
+        <v>24.71224600000005</v>
       </c>
       <c r="D177" s="5">
-        <v>3.9741795693611914</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8268114369131689</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>7912.1820909999997</v>
+        <v>7912.6473319999996</v>
       </c>
       <c r="C178" s="5">
-        <v>3.5598919999993086</v>
+        <v>3.7476699999997436</v>
       </c>
       <c r="D178" s="5">
-        <v>0.54149282421507294</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.5701100462142783</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>7923.7497620000004</v>
+        <v>7925.257071</v>
       </c>
       <c r="C179" s="5">
-        <v>11.567671000000701</v>
+        <v>12.609739000000445</v>
       </c>
       <c r="D179" s="5">
-        <v>1.7685854738098028</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9291927143900489</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>7949.5175280000003</v>
+        <v>7950.3553460000003</v>
       </c>
       <c r="C180" s="5">
-        <v>25.767765999999938</v>
+        <v>25.098275000000285</v>
       </c>
       <c r="D180" s="5">
-        <v>3.9729184072939239</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8671421037675735</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>7958.5881520000003</v>
+        <v>7958.97991</v>
       </c>
       <c r="C181" s="5">
-        <v>9.0706239999999525</v>
+        <v>8.6245639999997366</v>
       </c>
       <c r="D181" s="5">
-        <v>1.3778594951802337</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3095578033420097</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>7957.7474920000004</v>
+        <v>7958.8894799999998</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.84065999999984342</v>
+        <v>-9.0430000000196742E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-0.12668153171832008</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3633558597392348E-2</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>7989.6290250000002</v>
+        <v>7990.5654109999996</v>
       </c>
       <c r="C183" s="5">
-        <v>31.881532999999763</v>
+        <v>31.675930999999764</v>
       </c>
       <c r="D183" s="5">
-        <v>4.9149848833678123</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8818753834329875</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>7992.6491120000001</v>
+        <v>7993.2253879999998</v>
       </c>
       <c r="C184" s="5">
-        <v>3.0200869999998758</v>
+        <v>2.6599770000002536</v>
       </c>
       <c r="D184" s="5">
-        <v>0.454545313847321</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.40019984650141449</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>8009.9062009999998</v>
+        <v>8010.9047259999998</v>
       </c>
       <c r="C185" s="5">
-        <v>17.257088999999723</v>
+        <v>17.679337999999916</v>
       </c>
       <c r="D185" s="5">
-        <v>2.6219344615496132</v>
+        <v>2.6866748408467922</v>
       </c>
       <c r="E185" s="5">
-        <v>2.2483529672430613</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2453507515766802</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>8028.0480079999998</v>
+        <v>8028.8015919999998</v>
       </c>
       <c r="C186" s="5">
-        <v>18.141806999999972</v>
+        <v>17.896866000000045</v>
       </c>
       <c r="D186" s="5">
-        <v>2.7520195864447317</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7140630151487377</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>8040.403945</v>
+        <v>8041.3346899999997</v>
       </c>
       <c r="C187" s="5">
-        <v>12.355937000000267</v>
+        <v>12.533097999999882</v>
       </c>
       <c r="D187" s="5">
-        <v>1.8626299400368529</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8893874265044408</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>8055.301461</v>
+        <v>8056.0250759999999</v>
       </c>
       <c r="C188" s="5">
-        <v>14.897515999999996</v>
+        <v>14.690386000000217</v>
       </c>
       <c r="D188" s="5">
-        <v>2.246196369597131</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2143926232170541</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>8093.2402000000002</v>
+        <v>8093.7294039999997</v>
       </c>
       <c r="C189" s="5">
-        <v>37.938739000000169</v>
+        <v>37.704327999999805</v>
       </c>
       <c r="D189" s="5">
-        <v>5.8004667939478338</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.763168936457852</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>8098.7618409999995</v>
+        <v>8099.5828769999998</v>
       </c>
       <c r="C190" s="5">
-        <v>5.521640999999363</v>
+        <v>5.8534730000001218</v>
       </c>
       <c r="D190" s="5">
-        <v>0.82178323053261337</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87131339098882599</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>8110.2157710000001</v>
+        <v>8111.6513910000003</v>
       </c>
       <c r="C191" s="5">
-        <v>11.453930000000582</v>
+        <v>12.068514000000505</v>
       </c>
       <c r="D191" s="5">
-        <v>1.7104016448916237</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8027460880399193</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>8151.5020539999996</v>
+        <v>8152.2820789999996</v>
       </c>
       <c r="C192" s="5">
-        <v>41.286282999999457</v>
+        <v>40.630687999999282</v>
       </c>
       <c r="D192" s="5">
-        <v>6.2827549981977038</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1791011393800721</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>8170.3310179999999</v>
+        <v>8171.244256</v>
       </c>
       <c r="C193" s="5">
-        <v>18.828964000000269</v>
+        <v>18.962177000000338</v>
       </c>
       <c r="D193" s="5">
-        <v>2.8073389916568603</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8271814318303612</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>8196.1740709999995</v>
+        <v>8197.6260939999993</v>
       </c>
       <c r="C194" s="5">
-        <v>25.8430529999996</v>
+        <v>26.381837999999334</v>
       </c>
       <c r="D194" s="5">
-        <v>3.8623763226525165</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9438874290180337</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>8200.9559599999993</v>
+        <v>8202.1609270000008</v>
       </c>
       <c r="C195" s="5">
-        <v>4.7818889999998646</v>
+        <v>4.5348330000015267</v>
       </c>
       <c r="D195" s="5">
-        <v>0.70236623961303923</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.66584972074277271</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>8236.263997</v>
+        <v>8236.7412999999997</v>
       </c>
       <c r="C196" s="5">
-        <v>35.308037000000695</v>
+        <v>34.580372999998872</v>
       </c>
       <c r="D196" s="5">
-        <v>5.2905385342344013</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1781866913709784</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>8252.2682229999991</v>
+        <v>8253.4090479999995</v>
       </c>
       <c r="C197" s="5">
-        <v>16.004225999999107</v>
+        <v>16.667747999999847</v>
       </c>
       <c r="D197" s="5">
-        <v>2.3568521364327299</v>
+        <v>2.4555117246808367</v>
       </c>
       <c r="E197" s="5">
-        <v>3.0257785287141292</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0271777070688843</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>8277.920822</v>
+        <v>8278.774829</v>
       </c>
       <c r="C198" s="5">
-        <v>25.652599000000919</v>
+        <v>25.365781000000425</v>
       </c>
       <c r="D198" s="5">
-        <v>3.7947034307577177</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7510282609248602</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>8293.5518350000002</v>
+        <v>8294.6587240000008</v>
       </c>
       <c r="C199" s="5">
-        <v>15.631013000000166</v>
+        <v>15.883895000000848</v>
       </c>
       <c r="D199" s="5">
-        <v>2.2896148620972223</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3268059929565821</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>8318.8814550000006</v>
+        <v>8318.4277949999996</v>
       </c>
       <c r="C200" s="5">
-        <v>25.329620000000432</v>
+        <v>23.769070999998803</v>
       </c>
       <c r="D200" s="5">
-        <v>3.7271551183927887</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4934226373741328</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>8326.3052740000003</v>
+        <v>8327.2215419999993</v>
       </c>
       <c r="C201" s="5">
-        <v>7.4238189999996393</v>
+        <v>8.793746999999712</v>
       </c>
       <c r="D201" s="5">
-        <v>1.0761589253466486</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2759704685440187</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>8345.1978620000009</v>
+        <v>8346.1396760000007</v>
       </c>
       <c r="C202" s="5">
-        <v>18.892588000000615</v>
+        <v>18.918134000001373</v>
       </c>
       <c r="D202" s="5">
-        <v>2.7570672442527089</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7605343906124347</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>8367.0728369999997</v>
+        <v>8368.3727610000005</v>
       </c>
       <c r="C203" s="5">
-        <v>21.874974999998813</v>
+        <v>22.233084999999846</v>
       </c>
       <c r="D203" s="5">
-        <v>3.1912653725886919</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.24390529958134</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>8364.8471140000001</v>
+        <v>8365.6525020000008</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.2257229999995616</v>
+        <v>-2.7202589999997144</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.31874509666192097</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.38938048084897758</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>8405.949278</v>
+        <v>8407.2843470000007</v>
       </c>
       <c r="C205" s="5">
-        <v>41.102163999999902</v>
+        <v>41.631844999999885</v>
       </c>
       <c r="D205" s="5">
-        <v>6.0584044378967139</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1380212154825697</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>8436.4606609999992</v>
+        <v>8437.7009610000005</v>
       </c>
       <c r="C206" s="5">
-        <v>30.511382999999114</v>
+        <v>30.416613999999754</v>
       </c>
       <c r="D206" s="5">
-        <v>4.4436997452871774</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4289042143479618</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>8439.9700699999994</v>
+        <v>8441.9366690000006</v>
       </c>
       <c r="C207" s="5">
-        <v>3.5094090000002325</v>
+        <v>4.2357080000001588</v>
       </c>
       <c r="D207" s="5">
-        <v>0.5003210872271957</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.60406345538224215</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>8466.26073</v>
+        <v>8466.9985969999998</v>
       </c>
       <c r="C208" s="5">
-        <v>26.290660000000571</v>
+        <v>25.06192799999917</v>
       </c>
       <c r="D208" s="5">
-        <v>3.8027334757420039</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.621237940481592</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>8492.8929160000007</v>
+        <v>8493.7006199999996</v>
       </c>
       <c r="C209" s="5">
-        <v>26.632186000000729</v>
+        <v>26.702022999999826</v>
       </c>
       <c r="D209" s="5">
-        <v>3.8408203873136371</v>
+        <v>3.8507259905441682</v>
       </c>
       <c r="E209" s="5">
-        <v>2.9158612698670261</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.911422063325797</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>8505.0132539999995</v>
+        <v>8505.5878759999996</v>
       </c>
       <c r="C210" s="5">
-        <v>12.12033799999881</v>
+        <v>11.887255999999979</v>
       </c>
       <c r="D210" s="5">
-        <v>1.7260445361335419</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6924334505725946</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>8537.4941670000007</v>
+        <v>8538.6719900000007</v>
       </c>
       <c r="C211" s="5">
-        <v>32.480913000001237</v>
+        <v>33.084114000001136</v>
       </c>
       <c r="D211" s="5">
-        <v>4.6803347404625883</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7687920858804134</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>8570.5460729999995</v>
+        <v>8569.8314129999999</v>
       </c>
       <c r="C212" s="5">
-        <v>33.05190599999878</v>
+        <v>31.159422999999151</v>
       </c>
       <c r="D212" s="5">
-        <v>4.7458649364226835</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4680226831740111</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>8582.0022580000004</v>
+        <v>8583.4552870000007</v>
       </c>
       <c r="C213" s="5">
-        <v>11.456185000000914</v>
+        <v>13.623874000000797</v>
       </c>
       <c r="D213" s="5">
-        <v>1.615876279571582</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9244667145508654</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>8605.7500349999991</v>
+        <v>8607.3166409999994</v>
       </c>
       <c r="C214" s="5">
-        <v>23.747776999998678</v>
+        <v>23.861353999998755</v>
       </c>
       <c r="D214" s="5">
-        <v>3.3715989399476287</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3873891436662307</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>8633.7754530000002</v>
+        <v>8634.8851969999996</v>
       </c>
       <c r="C215" s="5">
-        <v>28.025418000001082</v>
+        <v>27.568556000000171</v>
       </c>
       <c r="D215" s="5">
-        <v>3.9786715890002267</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9119408596986371</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>8649.3933919999999</v>
+        <v>8650.2056209999992</v>
       </c>
       <c r="C216" s="5">
-        <v>15.617938999999751</v>
+        <v>15.320423999999548</v>
       </c>
       <c r="D216" s="5">
-        <v>2.1924496350727019</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1499969396803431</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>8667.1520930000006</v>
+        <v>8668.6201099999998</v>
       </c>
       <c r="C217" s="5">
-        <v>17.758701000000656</v>
+        <v>18.414489000000685</v>
       </c>
       <c r="D217" s="5">
-        <v>2.4918213275656909</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5846733107151465</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>8680.9846699999998</v>
+        <v>8682.0050790000005</v>
       </c>
       <c r="C218" s="5">
-        <v>13.832576999999219</v>
+        <v>13.384969000000638</v>
       </c>
       <c r="D218" s="5">
-        <v>1.9320735230336616</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.868702469644079</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>8702.5708680000007</v>
+        <v>8703.9207299999998</v>
       </c>
       <c r="C219" s="5">
-        <v>21.586198000000877</v>
+        <v>21.915650999999343</v>
       </c>
       <c r="D219" s="5">
-        <v>3.0250778767592301</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0715241643273883</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>8726.6227060000001</v>
+        <v>8727.3349190000008</v>
       </c>
       <c r="C220" s="5">
-        <v>24.051837999999407</v>
+        <v>23.414189000000988</v>
       </c>
       <c r="D220" s="5">
-        <v>3.3673955198291194</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2762802954705794</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>8743.8705460000001</v>
+        <v>8744.8235619999996</v>
       </c>
       <c r="C221" s="5">
-        <v>17.247839999999997</v>
+        <v>17.488642999998774</v>
       </c>
       <c r="D221" s="5">
-        <v>2.3977075276506499</v>
+        <v>2.4313519750131407</v>
       </c>
       <c r="E221" s="5">
-        <v>2.9551488813331916</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.956578683838762</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>8773.3157690000007</v>
+        <v>8774.2682270000005</v>
       </c>
       <c r="C222" s="5">
-        <v>29.445223000000624</v>
+        <v>29.444665000000896</v>
       </c>
       <c r="D222" s="5">
-        <v>4.1167249260190664</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1161884865956067</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>8799.8904760000005</v>
+        <v>8801.2165980000009</v>
       </c>
       <c r="C223" s="5">
-        <v>26.574706999999762</v>
+        <v>26.948371000000407</v>
       </c>
       <c r="D223" s="5">
-        <v>3.6960166944619344</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7484533077369209</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>8789.8727010000002</v>
+        <v>8789.4671159999998</v>
       </c>
       <c r="C224" s="5">
-        <v>-10.017775000000256</v>
+        <v>-11.74948200000108</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.3575563376869604</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5902704022470404</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>8802.5806979999998</v>
+        <v>8804.4586190000009</v>
       </c>
       <c r="C225" s="5">
-        <v>12.707996999999523</v>
+        <v>14.991503000001103</v>
       </c>
       <c r="D225" s="5">
-        <v>1.7487673188433916</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0660555857366703</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>8814.4200120000005</v>
+        <v>8816.1979240000001</v>
       </c>
       <c r="C226" s="5">
-        <v>11.839314000000741</v>
+        <v>11.739304999999149</v>
       </c>
       <c r="D226" s="5">
-        <v>1.625971529416792</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.611789350602999</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>8817.5435199999993</v>
+        <v>8818.6490389999999</v>
       </c>
       <c r="C227" s="5">
-        <v>3.1235079999987647</v>
+        <v>2.4511149999998452</v>
       </c>
       <c r="D227" s="5">
-        <v>0.42606586557296655</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.33413948858664888</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>8832.2383269999991</v>
+        <v>8833.1323119999997</v>
       </c>
       <c r="C228" s="5">
-        <v>14.694806999999855</v>
+        <v>14.483272999999826</v>
       </c>
       <c r="D228" s="5">
-        <v>2.018283256271558</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9887152049438139</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>8844.4647349999996</v>
+        <v>8845.3360350000003</v>
       </c>
       <c r="C229" s="5">
-        <v>12.226408000000447</v>
+        <v>12.203723000000537</v>
       </c>
       <c r="D229" s="5">
-        <v>1.6738578225571565</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6705581122013147</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>8812.9593920000007</v>
+        <v>8813.8020710000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-31.505342999998902</v>
+        <v>-31.533964000000196</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.1918239455797757</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1951524335718915</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>8827.1166599999997</v>
+        <v>8827.6649789999992</v>
       </c>
       <c r="C231" s="5">
-        <v>14.157267999999021</v>
+        <v>13.862907999999152</v>
       </c>
       <c r="D231" s="5">
-        <v>1.9448209875335465</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.903849904397048</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>8818.7770500000006</v>
+        <v>8820.1445930000009</v>
       </c>
       <c r="C232" s="5">
-        <v>-8.3396099999990838</v>
+        <v>-7.5203859999983251</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.1278534338843516</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0175169586659205</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>8812.7161859999997</v>
+        <v>8813.8005119999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-6.0608640000009473</v>
+        <v>-6.344081000001097</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.82161140363375962</v>
+        <v>-0.85971977316633419</v>
       </c>
       <c r="E233" s="5">
-        <v>0.78735886628027441</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.78877463348414611</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>8787.7376690000001</v>
+        <v>8788.9285720000007</v>
       </c>
       <c r="C234" s="5">
-        <v>-24.978516999999556</v>
+        <v>-24.871939999999086</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.3487221135820033</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3342511221882143</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>8755.9123930000005</v>
+        <v>8757.5335670000004</v>
       </c>
       <c r="C235" s="5">
-        <v>-31.825275999999576</v>
+        <v>-31.39500500000031</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.2603392465885959</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.203309023866197</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>8728.4523530000006</v>
+        <v>8729.1022639999992</v>
       </c>
       <c r="C236" s="5">
-        <v>-27.460039999999935</v>
+        <v>-28.431303000001208</v>
       </c>
       <c r="D236" s="5">
-        <v>-3.699164490785356</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8269809502753938</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>8709.486594</v>
+        <v>8711.2191509999993</v>
       </c>
       <c r="C237" s="5">
-        <v>-18.965759000000617</v>
+        <v>-17.883112999999867</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.5765031286998585</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4309002493273613</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>8698.7105499999998</v>
+        <v>8700.1193899999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-10.776044000000184</v>
+        <v>-11.099760999999489</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.4746698471767461</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5183596057126603</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>8688.7643250000001</v>
+        <v>8689.8892140000007</v>
       </c>
       <c r="C239" s="5">
-        <v>-9.9462249999996857</v>
+        <v>-10.230175999999119</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.3635004621003866</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4019495044983343</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>8681.9836880000003</v>
+        <v>8683.0561180000004</v>
       </c>
       <c r="C240" s="5">
-        <v>-6.7806369999998424</v>
+        <v>-6.833096000000296</v>
       </c>
       <c r="D240" s="5">
-        <v>-0.93246065271090917</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.93952243353611076</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>8661.6176620000006</v>
+        <v>8662.3356640000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-20.366025999999692</v>
+        <v>-20.720454000000245</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.7789010819017301</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8262845181072693</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>8665.2743730000002</v>
+        <v>8666.0314890000009</v>
       </c>
       <c r="C242" s="5">
-        <v>3.6567109999996319</v>
+        <v>3.6958250000006956</v>
       </c>
       <c r="D242" s="5">
-        <v>0.50778695132753793</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.51318860586375692</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>8677.0687990000006</v>
+        <v>8677.2883340000008</v>
       </c>
       <c r="C243" s="5">
-        <v>11.794426000000385</v>
+        <v>11.256844999999885</v>
       </c>
       <c r="D243" s="5">
-        <v>1.6456197761580915</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5699388709867534</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>8676.4456439999994</v>
+        <v>8678.0994289999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.62315500000113389</v>
+        <v>0.8110949999991135</v>
       </c>
       <c r="D244" s="5">
-        <v>-8.6145531431225386E-2</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.11222567493316404</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>8681.4579099999992</v>
+        <v>8683.2066900000009</v>
       </c>
       <c r="C245" s="5">
-        <v>5.0122659999997268</v>
+        <v>5.1072610000010172</v>
       </c>
       <c r="D245" s="5">
-        <v>0.69543067728408126</v>
+        <v>0.70851804661069551</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.4894190761359005</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4816970479669345</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>8696.7644500000006</v>
+        <v>8698.5776779999997</v>
       </c>
       <c r="C246" s="5">
-        <v>15.306540000001405</v>
+        <v>15.370987999998761</v>
       </c>
       <c r="D246" s="5">
-        <v>2.1363941577883461</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1450408870777204</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>8706.1864139999998</v>
+        <v>8707.8448430000008</v>
       </c>
       <c r="C247" s="5">
-        <v>9.4219639999992069</v>
+        <v>9.2671650000011141</v>
       </c>
       <c r="D247" s="5">
-        <v>1.3078393868183991</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2859563520231765</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>8733.9414880000004</v>
+        <v>8735.0356800000009</v>
       </c>
       <c r="C248" s="5">
-        <v>27.755074000000604</v>
+        <v>27.190837000000101</v>
       </c>
       <c r="D248" s="5">
-        <v>3.8933605842266239</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8121089005673348</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>8759.315364</v>
+        <v>8760.7689879999998</v>
       </c>
       <c r="C249" s="5">
-        <v>25.373875999999655</v>
+        <v>25.733307999998942</v>
       </c>
       <c r="D249" s="5">
-        <v>3.5424923670924757</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5930318907298586</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>8808.3847139999998</v>
+        <v>8809.3045880000009</v>
       </c>
       <c r="C250" s="5">
-        <v>49.069349999999758</v>
+        <v>48.535600000001068</v>
       </c>
       <c r="D250" s="5">
-        <v>6.9333919951365397</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8544890910385625</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>8805.7994319999998</v>
+        <v>8806.7398570000005</v>
       </c>
       <c r="C251" s="5">
-        <v>-2.5852820000000065</v>
+        <v>-2.5647310000003927</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.35163488042915247</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.34880776067038877</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>8793.1550979999993</v>
+        <v>8793.9039570000004</v>
       </c>
       <c r="C252" s="5">
-        <v>-12.644334000000526</v>
+        <v>-12.835900000000038</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.7095485996909354</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.735057750942004</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>8797.0210000000006</v>
+        <v>8797.7198659999995</v>
       </c>
       <c r="C253" s="5">
-        <v>3.8659020000013697</v>
+        <v>3.8159089999990101</v>
       </c>
       <c r="D253" s="5">
-        <v>0.52885641478452872</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.52195646968973275</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>8810.7069549999997</v>
+        <v>8811.5456169999998</v>
       </c>
       <c r="C254" s="5">
-        <v>13.685954999999012</v>
+        <v>13.825751000000309</v>
       </c>
       <c r="D254" s="5">
-        <v>1.8829560482892749</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9022037533259928</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>8844.9183959999991</v>
+        <v>8845.5897320000004</v>
       </c>
       <c r="C255" s="5">
-        <v>34.211440999999468</v>
+        <v>34.044115000000602</v>
       </c>
       <c r="D255" s="5">
-        <v>4.7603361851648929</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.73609625813185</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>8850.3391489999995</v>
+        <v>8852.1397739999993</v>
       </c>
       <c r="C256" s="5">
-        <v>5.4207530000003317</v>
+        <v>6.550041999998939</v>
       </c>
       <c r="D256" s="5">
-        <v>0.73792370539607077</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.89221196459741137</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>8868.5581160000002</v>
+        <v>8870.2734500000006</v>
       </c>
       <c r="C257" s="5">
-        <v>18.218967000000703</v>
+        <v>18.133676000001287</v>
       </c>
       <c r="D257" s="5">
-        <v>2.4984352069558291</v>
+        <v>2.4860952990094498</v>
       </c>
       <c r="E257" s="5">
-        <v>2.1551703405079392</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1543511133442772</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>8881.8882450000001</v>
+        <v>8883.6926760000006</v>
       </c>
       <c r="C258" s="5">
-        <v>13.330128999999943</v>
+        <v>13.419225999999981</v>
       </c>
       <c r="D258" s="5">
-        <v>1.8186787984267649</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8305789572389264</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>8881.882818</v>
+        <v>8883.291819</v>
       </c>
       <c r="C259" s="5">
-        <v>-5.4270000000542495E-3</v>
+        <v>-0.40085700000054203</v>
       </c>
       <c r="D259" s="5">
-        <v>-7.3322000174735891E-4</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4133912113418781E-2</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>8915.0422550000003</v>
+        <v>8916.6434200000003</v>
       </c>
       <c r="C260" s="5">
-        <v>33.159437000000253</v>
+        <v>33.351601000000301</v>
       </c>
       <c r="D260" s="5">
-        <v>4.5732011667044548</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5995085250266854</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>8955.0384369999992</v>
+        <v>8956.2168149999998</v>
       </c>
       <c r="C261" s="5">
-        <v>39.996181999998953</v>
+        <v>39.573394999999437</v>
       </c>
       <c r="D261" s="5">
-        <v>5.518492939143238</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4577230712339997</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>8951.7336090000008</v>
+        <v>8952.1200599999993</v>
       </c>
       <c r="C262" s="5">
-        <v>-3.3048279999984516</v>
+        <v>-4.0967550000004849</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.44195833704770981</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.54752547244125704</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>8969.0591800000002</v>
+        <v>8970.0766829999993</v>
       </c>
       <c r="C263" s="5">
-        <v>17.3255709999994</v>
+        <v>17.956623000000036</v>
       </c>
       <c r="D263" s="5">
-        <v>2.3474151155028267</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4337547970536333</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>8983.9156160000002</v>
+        <v>8984.7871329999998</v>
       </c>
       <c r="C264" s="5">
-        <v>14.856436000000031</v>
+        <v>14.710450000000492</v>
       </c>
       <c r="D264" s="5">
-        <v>2.0059002857547137</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9857839558734769</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>8992.7150309999997</v>
+        <v>8993.4785570000004</v>
       </c>
       <c r="C265" s="5">
-        <v>8.7994149999994988</v>
+        <v>8.691424000000552</v>
       </c>
       <c r="D265" s="5">
-        <v>1.1817082911073529</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1670146865091935</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>9015.4116959999992</v>
+        <v>9016.4125289999993</v>
       </c>
       <c r="C266" s="5">
-        <v>22.696664999999484</v>
+        <v>22.933971999998903</v>
       </c>
       <c r="D266" s="5">
-        <v>3.0710715407167966</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1033659548015846</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>8995.4701690000002</v>
+        <v>8997.2227820000007</v>
       </c>
       <c r="C267" s="5">
-        <v>-19.941526999999041</v>
+        <v>-19.189746999998533</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.6222702766987904</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5242904252315235</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>9008.5212210000009</v>
+        <v>9009.9569740000006</v>
       </c>
       <c r="C268" s="5">
-        <v>13.051052000000709</v>
+        <v>12.734191999999894</v>
       </c>
       <c r="D268" s="5">
-        <v>1.754976671481101</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.711700104317404</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>9027.9035070000009</v>
+        <v>9029.5154610000009</v>
       </c>
       <c r="C269" s="5">
-        <v>19.382286000000022</v>
+        <v>19.558487000000241</v>
       </c>
       <c r="D269" s="5">
-        <v>2.6126329822949712</v>
+        <v>2.6362431292176192</v>
       </c>
       <c r="E269" s="5">
-        <v>1.7967451858101002</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7952322653593145</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>9060.6113509999996</v>
+        <v>9062.2519549999997</v>
       </c>
       <c r="C270" s="5">
-        <v>32.707843999998659</v>
+        <v>32.736493999998856</v>
       </c>
       <c r="D270" s="5">
-        <v>4.4352526258834457</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4384070740474346</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>9086.2594950000002</v>
+        <v>9087.7309299999997</v>
       </c>
       <c r="C271" s="5">
-        <v>25.648144000000684</v>
+        <v>25.478974999999991</v>
       </c>
       <c r="D271" s="5">
-        <v>3.4502641757538699</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4265238910551776</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>9111.7899419999994</v>
+        <v>9113.2108910000006</v>
       </c>
       <c r="C272" s="5">
-        <v>25.530446999999185</v>
+        <v>25.479961000000912</v>
       </c>
       <c r="D272" s="5">
-        <v>3.4243409575810402</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4169027090248383</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>9128.7927359999994</v>
+        <v>9129.9056199999995</v>
       </c>
       <c r="C273" s="5">
-        <v>17.002793999999994</v>
+        <v>16.694728999998915</v>
       </c>
       <c r="D273" s="5">
-        <v>2.2623505271857747</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2205964386798227</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>9154.6964059999991</v>
+        <v>9155.6596289999998</v>
       </c>
       <c r="C274" s="5">
-        <v>25.903669999999693</v>
+        <v>25.754009000000224</v>
       </c>
       <c r="D274" s="5">
-        <v>3.4587428387188091</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4380228866838003</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>9184.2205030000005</v>
+        <v>9185.2054320000007</v>
       </c>
       <c r="C275" s="5">
-        <v>29.524097000001348</v>
+        <v>29.545803000000888</v>
       </c>
       <c r="D275" s="5">
-        <v>3.9394147409707925</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9419404400264035</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>9191.9969930000007</v>
+        <v>9193.1421100000007</v>
       </c>
       <c r="C276" s="5">
-        <v>7.7764900000001944</v>
+        <v>7.936678000000029</v>
       </c>
       <c r="D276" s="5">
-        <v>1.0208126863100686</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0418282061431805</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>9230.4140960000004</v>
+        <v>9231.4827619999996</v>
       </c>
       <c r="C277" s="5">
-        <v>38.41710299999977</v>
+        <v>38.340651999998954</v>
       </c>
       <c r="D277" s="5">
-        <v>5.1321956835726157</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1210943775028106</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>9250.797928</v>
+        <v>9252.3302640000002</v>
       </c>
       <c r="C278" s="5">
-        <v>20.383831999999529</v>
+        <v>20.847502000000532</v>
       </c>
       <c r="D278" s="5">
-        <v>2.6824246838961674</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7438800610500191</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>9267.7178970000004</v>
+        <v>9269.508538</v>
       </c>
       <c r="C279" s="5">
-        <v>16.919969000000492</v>
+        <v>17.178273999999874</v>
       </c>
       <c r="D279" s="5">
-        <v>2.2170481092779193</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2508639760533189</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>9304.0764400000007</v>
+        <v>9305.2232569999996</v>
       </c>
       <c r="C280" s="5">
-        <v>36.358543000000282</v>
+        <v>35.714718999999604</v>
       </c>
       <c r="D280" s="5">
-        <v>4.8106873725037413</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7227562155669922</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>9326.6079320000008</v>
+        <v>9327.9003109999994</v>
       </c>
       <c r="C281" s="5">
-        <v>22.531492000000071</v>
+        <v>22.677053999999771</v>
       </c>
       <c r="D281" s="5">
-        <v>2.9450355704264242</v>
+        <v>2.9639471531466288</v>
       </c>
       <c r="E281" s="5">
-        <v>3.3086798587113053</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3045499649319243</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>9321.3215450000007</v>
+        <v>9322.4839859999993</v>
       </c>
       <c r="C282" s="5">
-        <v>-5.2863870000001043</v>
+        <v>-5.4163250000001426</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.6780520611025298</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.69456926792228479</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>9373.1575730000004</v>
+        <v>9374.4511340000008</v>
       </c>
       <c r="C283" s="5">
-        <v>51.836027999999715</v>
+        <v>51.967148000001544</v>
       </c>
       <c r="D283" s="5">
-        <v>6.8811560549488782</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8982124022323177</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>9393.3325220000006</v>
+        <v>9395.1340070000006</v>
       </c>
       <c r="C284" s="5">
-        <v>20.174949000000197</v>
+        <v>20.682872999999745</v>
       </c>
       <c r="D284" s="5">
-        <v>2.6136986758842573</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6799274801030393</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>9407.6273590000001</v>
+        <v>9408.7965650000006</v>
       </c>
       <c r="C285" s="5">
-        <v>14.294836999999461</v>
+        <v>13.66255799999999</v>
       </c>
       <c r="D285" s="5">
-        <v>1.8415308350975268</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7590848837369055</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>9426.7123030000002</v>
+        <v>9427.8782480000009</v>
       </c>
       <c r="C286" s="5">
-        <v>19.084944000000178</v>
+        <v>19.081683000000339</v>
       </c>
       <c r="D286" s="5">
-        <v>2.4617472589272937</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4610126407250243</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>9452.2754409999998</v>
+        <v>9453.503111</v>
       </c>
       <c r="C287" s="5">
-        <v>25.563137999999526</v>
+        <v>25.624862999999095</v>
       </c>
       <c r="D287" s="5">
-        <v>3.3031079800103225</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3107876804542968</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>9479.207257</v>
+        <v>9480.9856280000004</v>
       </c>
       <c r="C288" s="5">
-        <v>26.931816000000254</v>
+        <v>27.482517000000371</v>
       </c>
       <c r="D288" s="5">
-        <v>3.473181991741825</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5448733864196891</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>9503.4908680000008</v>
+        <v>9504.8455510000003</v>
       </c>
       <c r="C289" s="5">
-        <v>24.283611000000747</v>
+        <v>23.859922999999981</v>
       </c>
       <c r="D289" s="5">
-        <v>3.1178177001629725</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0620819579083802</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>9529.5612949999995</v>
+        <v>9530.7728850000003</v>
       </c>
       <c r="C290" s="5">
-        <v>26.070426999998745</v>
+        <v>25.927333999999973</v>
       </c>
       <c r="D290" s="5">
-        <v>3.342021596464062</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3229213065632424</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>9541.5966430000008</v>
+        <v>9543.2167989999998</v>
       </c>
       <c r="C291" s="5">
-        <v>12.03534800000125</v>
+        <v>12.443913999999495</v>
       </c>
       <c r="D291" s="5">
-        <v>1.5261102657361247</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5780879883519949</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>9575.8299200000001</v>
+        <v>9576.8917829999991</v>
       </c>
       <c r="C292" s="5">
-        <v>34.233276999999362</v>
+        <v>33.674983999999313</v>
       </c>
       <c r="D292" s="5">
-        <v>4.3913332209532419</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3175741564314141</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>9582.1736340000007</v>
+        <v>9583.1826299999993</v>
       </c>
       <c r="C293" s="5">
-        <v>6.3437140000005456</v>
+        <v>6.2908470000002126</v>
       </c>
       <c r="D293" s="5">
-        <v>0.79786868593820781</v>
+        <v>0.79110735214182881</v>
       </c>
       <c r="E293" s="5">
-        <v>2.7401784642747007</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7367607981289899</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>9604.6424119999992</v>
+        <v>9606.212673</v>
       </c>
       <c r="C294" s="5">
-        <v>22.468777999998565</v>
+        <v>23.03004300000066</v>
       </c>
       <c r="D294" s="5">
-        <v>2.8503963972470014</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9222308266624086</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>9621.0998390000004</v>
+        <v>9622.4106740000007</v>
       </c>
       <c r="C295" s="5">
-        <v>16.457427000001189</v>
+        <v>16.198001000000659</v>
       </c>
       <c r="D295" s="5">
-        <v>2.0756729848476985</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0423121218083873</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>9651.4489610000001</v>
+        <v>9652.7863199999993</v>
       </c>
       <c r="C296" s="5">
-        <v>30.349121999999625</v>
+        <v>30.375645999998596</v>
       </c>
       <c r="D296" s="5">
-        <v>3.8516889421854161</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8545795187900911</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>9683.4346819999992</v>
+        <v>9684.6552279999996</v>
       </c>
       <c r="C297" s="5">
-        <v>31.985720999999103</v>
+        <v>31.868908000000374</v>
       </c>
       <c r="D297" s="5">
-        <v>4.0501974770504434</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0345671191639898</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>9712.2636440000006</v>
+        <v>9713.8805499999999</v>
       </c>
       <c r="C298" s="5">
-        <v>28.828962000001411</v>
+        <v>29.225322000000233</v>
       </c>
       <c r="D298" s="5">
-        <v>3.6316533482259272</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6819437369305152</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>9735.8112390000006</v>
+        <v>9737.1472479999993</v>
       </c>
       <c r="C299" s="5">
-        <v>23.547595000000001</v>
+        <v>23.266697999999451</v>
       </c>
       <c r="D299" s="5">
-        <v>2.948538250808852</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9124094644019438</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>9755.3916059999992</v>
+        <v>9757.073719</v>
       </c>
       <c r="C300" s="5">
-        <v>19.58036699999866</v>
+        <v>19.926471000000674</v>
       </c>
       <c r="D300" s="5">
-        <v>2.4402789235789868</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4835555740132964</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>9778.0611910000007</v>
+        <v>9779.9267720000007</v>
       </c>
       <c r="C301" s="5">
-        <v>22.669585000001462</v>
+        <v>22.853053000000727</v>
       </c>
       <c r="D301" s="5">
-        <v>2.8244785805152661</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8471355291665557</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>9801.5015399999993</v>
+        <v>9802.8290980000002</v>
       </c>
       <c r="C302" s="5">
-        <v>23.440348999998605</v>
+        <v>22.902325999999448</v>
       </c>
       <c r="D302" s="5">
-        <v>2.9149200228901551</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8466000192848506</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>9843.8642970000001</v>
+        <v>9845.0448749999996</v>
       </c>
       <c r="C303" s="5">
-        <v>42.362757000000784</v>
+        <v>42.215776999999434</v>
       </c>
       <c r="D303" s="5">
-        <v>5.3115651180686951</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2919637911237549</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>9862.3584260000007</v>
+        <v>9863.8006960000002</v>
       </c>
       <c r="C304" s="5">
-        <v>18.494129000000612</v>
+        <v>18.755821000000651</v>
       </c>
       <c r="D304" s="5">
-        <v>2.2779386764593124</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3102300873220516</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>9897.9934830000002</v>
+        <v>9899.1261500000001</v>
       </c>
       <c r="C305" s="5">
-        <v>35.635056999999506</v>
+        <v>35.325453999999809</v>
       </c>
       <c r="D305" s="5">
-        <v>4.423099219080151</v>
+        <v>4.3832568091429769</v>
       </c>
       <c r="E305" s="5">
-        <v>3.2959103128687772</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2968537927154262</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>9913.92994</v>
+        <v>9915.3733800000009</v>
       </c>
       <c r="C306" s="5">
-        <v>15.936456999999791</v>
+        <v>16.247230000000854</v>
       </c>
       <c r="D306" s="5">
-        <v>1.9492848430202603</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9874117498264399</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>9932.5602529999996</v>
+        <v>9933.8627259999994</v>
       </c>
       <c r="C307" s="5">
-        <v>18.63031299999966</v>
+        <v>18.489345999998477</v>
       </c>
       <c r="D307" s="5">
-        <v>2.2785007089136444</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2607505810276152</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>9939.7872110000008</v>
+        <v>9941.3743749999994</v>
       </c>
       <c r="C308" s="5">
-        <v>7.2269580000011047</v>
+        <v>7.511649000000034</v>
       </c>
       <c r="D308" s="5">
-        <v>0.87662584742262961</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91118249309620758</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>9974.7822930000002</v>
+        <v>9975.9330019999998</v>
       </c>
       <c r="C309" s="5">
-        <v>34.995081999999456</v>
+        <v>34.558627000000342</v>
       </c>
       <c r="D309" s="5">
-        <v>4.3076260828732282</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2521784303364063</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>9999.6674160000002</v>
+        <v>10000.875110000001</v>
       </c>
       <c r="C310" s="5">
-        <v>24.885123000000021</v>
+        <v>24.942108000001099</v>
       </c>
       <c r="D310" s="5">
-        <v>3.03518658116817</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0418770319096566</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>10024.260899999999</v>
+        <v>10025.73324</v>
       </c>
       <c r="C311" s="5">
-        <v>24.59348399999908</v>
+        <v>24.85812999999871</v>
       </c>
       <c r="D311" s="5">
-        <v>2.9915673988589297</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0238303392960741</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>10063.73842</v>
+        <v>10065.394259999999</v>
       </c>
       <c r="C312" s="5">
-        <v>39.477520000000368</v>
+        <v>39.661019999999553</v>
       </c>
       <c r="D312" s="5">
-        <v>4.8295548569593283</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.851766232626975</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>10073.78939</v>
+        <v>10075.58583</v>
       </c>
       <c r="C313" s="5">
-        <v>10.050970000000234</v>
+        <v>10.191570000000866</v>
       </c>
       <c r="D313" s="5">
-        <v>1.2050827225665861</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2218321149669142</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>10093.85874</v>
+        <v>10095.17942</v>
       </c>
       <c r="C314" s="5">
-        <v>20.069349999999758</v>
+        <v>19.593590000000404</v>
       </c>
       <c r="D314" s="5">
-        <v>2.4170514353499817</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3587138907740002</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>10119.15792</v>
+        <v>10120.53181</v>
       </c>
       <c r="C315" s="5">
-        <v>25.299179999999978</v>
+        <v>25.352390000000014</v>
       </c>
       <c r="D315" s="5">
-        <v>3.0494815740949699</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0555788653135574</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>10119.52967</v>
+        <v>10121.26828</v>
       </c>
       <c r="C316" s="5">
-        <v>0.37175000000024738</v>
+        <v>0.73646999999982654</v>
       </c>
       <c r="D316" s="5">
-        <v>4.4093604550754506E-2</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7358828090078333E-2</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>10146.22171</v>
+        <v>10147.699559999999</v>
       </c>
       <c r="C317" s="5">
-        <v>26.692039999999906</v>
+        <v>26.431279999998878</v>
       </c>
       <c r="D317" s="5">
-        <v>3.2115356752014712</v>
+        <v>3.1791554072603256</v>
       </c>
       <c r="E317" s="5">
-        <v>2.5078641183825523</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5110641710531123</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>10169.162899999999</v>
+        <v>10170.98223</v>
       </c>
       <c r="C318" s="5">
-        <v>22.941189999999551</v>
+        <v>23.282670000000508</v>
       </c>
       <c r="D318" s="5">
-        <v>2.7472662355395805</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7882655973315851</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>10182.746279999999</v>
+        <v>10184.28204</v>
       </c>
       <c r="C319" s="5">
-        <v>13.583380000000034</v>
+        <v>13.299810000000434</v>
       </c>
       <c r="D319" s="5">
-        <v>1.6147189940005191</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5804820930044094</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>10184.632369999999</v>
+        <v>10186.11852</v>
       </c>
       <c r="C320" s="5">
-        <v>1.8860899999999674</v>
+        <v>1.8364799999999377</v>
       </c>
       <c r="D320" s="5">
-        <v>0.22249549064468077</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.21660466416260071</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>10220.92705</v>
+        <v>10222.0502</v>
       </c>
       <c r="C321" s="5">
-        <v>36.294680000000881</v>
+        <v>35.931679999999687</v>
       </c>
       <c r="D321" s="5">
-        <v>4.3612273757372533</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.316116849825069</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>10228.44951</v>
+        <v>10229.806560000001</v>
       </c>
       <c r="C322" s="5">
-        <v>7.5224600000001374</v>
+        <v>7.7563600000012229</v>
       </c>
       <c r="D322" s="5">
-        <v>0.88676713558619724</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91435417007603714</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>10227.260840000001</v>
+        <v>10228.79808</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.1886699999995471</v>
+        <v>-1.0084800000004179</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.13936546703909869</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.11823489001987486</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>10273.560030000001</v>
+        <v>10275.10001</v>
       </c>
       <c r="C324" s="5">
-        <v>46.299189999999726</v>
+        <v>46.301929999999629</v>
       </c>
       <c r="D324" s="5">
-        <v>5.5697674847010603</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5692472997299403</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>10286.433779999999</v>
+        <v>10287.7078</v>
       </c>
       <c r="C325" s="5">
-        <v>12.873749999998836</v>
+        <v>12.607790000000023</v>
       </c>
       <c r="D325" s="5">
-        <v>1.5141214318461937</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4824059244376908</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>10319.46536</v>
+        <v>10321.173479999999</v>
       </c>
       <c r="C326" s="5">
-        <v>33.031580000000758</v>
+        <v>33.465679999999338</v>
       </c>
       <c r="D326" s="5">
-        <v>3.9222055770834707</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9741759195959681</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>10310.163350000001</v>
+        <v>10312.008459999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-9.3020099999994272</v>
+        <v>-9.1650200000003679</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.0763384927382047</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0603900234685049</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>10325.903029999999</v>
+        <v>10327.535830000001</v>
       </c>
       <c r="C328" s="5">
-        <v>15.739679999998771</v>
+        <v>15.527370000001611</v>
       </c>
       <c r="D328" s="5">
-        <v>1.8474017426649558</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8219469149652667</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>10343.96111</v>
+        <v>10345.79802</v>
       </c>
       <c r="C329" s="5">
-        <v>18.0580800000007</v>
+        <v>18.262189999999464</v>
       </c>
       <c r="D329" s="5">
-        <v>2.118879595685641</v>
+        <v>2.1427205637951419</v>
       </c>
       <c r="E329" s="5">
-        <v>1.9488968963206288</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9521514095752535</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>10371.738579999999</v>
+        <v>10372.76842</v>
       </c>
       <c r="C330" s="5">
-        <v>27.777469999999084</v>
+        <v>26.970400000000154</v>
       </c>
       <c r="D330" s="5">
-        <v>3.2704794126886094</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1735179126266555</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>10381.93785</v>
+        <v>10383.689829999999</v>
       </c>
       <c r="C331" s="5">
-        <v>10.199270000000979</v>
+        <v>10.921409999999014</v>
       </c>
       <c r="D331" s="5">
-        <v>1.1864488472396406</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2708133763881024</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>10411.82259</v>
+        <v>10413.693160000001</v>
       </c>
       <c r="C332" s="5">
-        <v>29.88473999999951</v>
+        <v>30.00333000000137</v>
       </c>
       <c r="D332" s="5">
-        <v>3.5094537523614466</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5229982353344846</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>10418.776669999999</v>
+        <v>10420.164269999999</v>
       </c>
       <c r="C333" s="5">
-        <v>6.9540799999995215</v>
+        <v>6.471109999998589</v>
       </c>
       <c r="D333" s="5">
-        <v>0.80443351206285207</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.74823856184713655</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>10431.57811</v>
+        <v>10432.900310000001</v>
       </c>
       <c r="C334" s="5">
-        <v>12.801440000001094</v>
+        <v>12.736040000001594</v>
       </c>
       <c r="D334" s="5">
-        <v>1.4844320206579109</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4765993136698574</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>10451.79911</v>
+        <v>10453.078740000001</v>
       </c>
       <c r="C335" s="5">
-        <v>20.220999999999549</v>
+        <v>20.178429999999935</v>
       </c>
       <c r="D335" s="5">
-        <v>2.3510901501482273</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3457872728685603</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>10438.514590000001</v>
+        <v>10440.116830000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-13.284519999999247</v>
+        <v>-12.961909999999989</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.5146152095563359</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4779041282828698</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>10449.23302</v>
+        <v>10450.347100000001</v>
       </c>
       <c r="C337" s="5">
-        <v>10.718429999998989</v>
+        <v>10.230270000000019</v>
       </c>
       <c r="D337" s="5">
-        <v>1.2391613486209874</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1822380360933415</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>10462.60707</v>
+        <v>10464.329739999999</v>
       </c>
       <c r="C338" s="5">
-        <v>13.374050000000352</v>
+        <v>13.982639999998355</v>
       </c>
       <c r="D338" s="5">
-        <v>1.5467469382877796</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6174772743788202</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>10487.272989999999</v>
+        <v>10489.71111</v>
       </c>
       <c r="C339" s="5">
-        <v>24.66591999999946</v>
+        <v>25.38137000000097</v>
       </c>
       <c r="D339" s="5">
-        <v>2.8660094279838955</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9497600549384551</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>10504.26541</v>
+        <v>10505.49149</v>
       </c>
       <c r="C340" s="5">
-        <v>16.992420000000493</v>
+        <v>15.78038000000015</v>
       </c>
       <c r="D340" s="5">
-        <v>1.961768753980464</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8202527013701841</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>10521.464889999999</v>
+        <v>10523.26606</v>
       </c>
       <c r="C341" s="5">
-        <v>17.199479999999312</v>
+        <v>17.774569999999585</v>
       </c>
       <c r="D341" s="5">
-        <v>1.9826483072989287</v>
+        <v>2.0493179037472498</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7160136055461184</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7153634708209742</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>10531.37509</v>
+        <v>10532.322920000001</v>
       </c>
       <c r="C342" s="5">
-        <v>9.910200000000259</v>
+        <v>9.0568600000005972</v>
       </c>
       <c r="D342" s="5">
-        <v>1.1361574949607878</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0376840675952126</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>10563.46708</v>
+        <v>10563.19299</v>
       </c>
       <c r="C343" s="5">
-        <v>32.091990000000806</v>
+        <v>30.870069999999032</v>
       </c>
       <c r="D343" s="5">
-        <v>3.7186429456864234</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.574436818769211</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>10596.11147</v>
+        <v>10596.31178</v>
       </c>
       <c r="C344" s="5">
-        <v>32.644389999999476</v>
+        <v>33.118790000000445</v>
       </c>
       <c r="D344" s="5">
-        <v>3.7720561577509359</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8279228503778739</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>10600.59454</v>
+        <v>10601.176079999999</v>
       </c>
       <c r="C345" s="5">
-        <v>4.4830700000002253</v>
+        <v>4.8642999999992753</v>
       </c>
       <c r="D345" s="5">
-        <v>0.50888668697359751</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.55226010738405051</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>10628.14488</v>
+        <v>10628.204809999999</v>
       </c>
       <c r="C346" s="5">
-        <v>27.550339999999778</v>
+        <v>27.028729999999996</v>
       </c>
       <c r="D346" s="5">
-        <v>3.1636996858744215</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1027864342924483</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>10656.779839999999</v>
+        <v>10656.71975</v>
       </c>
       <c r="C347" s="5">
-        <v>28.63495999999941</v>
+        <v>28.514940000000934</v>
       </c>
       <c r="D347" s="5">
-        <v>3.2814515534892008</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.267475463135594</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>10670.73424</v>
+        <v>10670.991980000001</v>
       </c>
       <c r="C348" s="5">
-        <v>13.954400000000533</v>
+        <v>14.272230000000491</v>
       </c>
       <c r="D348" s="5">
-        <v>1.5826925432361971</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6190156232580799</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>10695.37384</v>
+        <v>10694.997719999999</v>
       </c>
       <c r="C349" s="5">
-        <v>24.639600000000428</v>
+        <v>24.005739999998696</v>
       </c>
       <c r="D349" s="5">
-        <v>2.8063609022006109</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7332042185641559</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>10701.45522</v>
+        <v>10701.25123</v>
       </c>
       <c r="C350" s="5">
-        <v>6.0813799999996263</v>
+        <v>6.2535100000004604</v>
       </c>
       <c r="D350" s="5">
-        <v>0.6844567888599995</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.7039171278375278</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>10717.024890000001</v>
+        <v>10717.33188</v>
       </c>
       <c r="C351" s="5">
-        <v>15.56967000000077</v>
+        <v>16.080649999999878</v>
       </c>
       <c r="D351" s="5">
-        <v>1.7599324108940051</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8182047068595164</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>10733.6757</v>
+        <v>10733.183129999999</v>
       </c>
       <c r="C352" s="5">
-        <v>16.650809999999183</v>
+        <v>15.851249999999709</v>
       </c>
       <c r="D352" s="5">
-        <v>1.8804287188702196</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7893445018314358</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>10750.4918</v>
+        <v>10750.69029</v>
       </c>
       <c r="C353" s="5">
-        <v>16.816100000000006</v>
+        <v>17.507160000001022</v>
       </c>
       <c r="D353" s="5">
-        <v>1.8962851466810093</v>
+        <v>1.9750051996358264</v>
       </c>
       <c r="E353" s="5">
-        <v>2.1767587726085225</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1611563245033105</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>10762.04609</v>
+        <v>10762.57689</v>
       </c>
       <c r="C354" s="5">
-        <v>11.554290000000037</v>
+        <v>11.886599999999817</v>
       </c>
       <c r="D354" s="5">
-        <v>1.2973734254919878</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3348892756533726</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>10793.506439999999</v>
+        <v>10794.918439999999</v>
       </c>
       <c r="C355" s="5">
-        <v>31.46034999999938</v>
+        <v>32.341549999999188</v>
       </c>
       <c r="D355" s="5">
-        <v>3.5648756625731082</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6661999385023014</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>10806.60655</v>
+        <v>10808.76309</v>
       </c>
       <c r="C356" s="5">
-        <v>13.100110000001223</v>
+        <v>13.844650000000911</v>
       </c>
       <c r="D356" s="5">
-        <v>1.4662052064939646</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5499211028771054</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>10823.99849</v>
+        <v>10826.92114</v>
       </c>
       <c r="C357" s="5">
-        <v>17.391939999999522</v>
+        <v>18.158050000000003</v>
       </c>
       <c r="D357" s="5">
-        <v>1.9484431266872049</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0346565558087004</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>10851.055329999999</v>
+        <v>10853.435880000001</v>
       </c>
       <c r="C358" s="5">
-        <v>27.056839999999283</v>
+        <v>26.514740000000529</v>
       </c>
       <c r="D358" s="5">
-        <v>3.0412360339692635</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9786647031144087</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>10868.72164</v>
+        <v>10870.390299999999</v>
       </c>
       <c r="C359" s="5">
-        <v>17.666310000000522</v>
+        <v>16.954419999998208</v>
       </c>
       <c r="D359" s="5">
-        <v>1.9712769677853625</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8907393098499314</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>10895.91087</v>
+        <v>10896.96976</v>
       </c>
       <c r="C360" s="5">
-        <v>27.189229999999952</v>
+        <v>26.579460000000836</v>
       </c>
       <c r="D360" s="5">
-        <v>3.0435732529110471</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9739320333904029</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>10918.883379999999</v>
+        <v>10920.46787</v>
       </c>
       <c r="C361" s="5">
-        <v>22.972509999999602</v>
+        <v>23.498110000000452</v>
       </c>
       <c r="D361" s="5">
-        <v>2.5595781962088227</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6185790446827006</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>10931.733749999999</v>
+        <v>10932.699839999999</v>
       </c>
       <c r="C362" s="5">
-        <v>12.850370000000112</v>
+        <v>12.23196999999891</v>
       </c>
       <c r="D362" s="5">
-        <v>1.4214504669641581</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3524263890534183</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>10948.909390000001</v>
+        <v>10950.11751</v>
       </c>
       <c r="C363" s="5">
-        <v>17.175640000001295</v>
+        <v>17.417670000000726</v>
       </c>
       <c r="D363" s="5">
-        <v>1.9017853408550778</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9286476415112608</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>10982.2716</v>
+        <v>10982.80286</v>
       </c>
       <c r="C364" s="5">
-        <v>33.362209999999322</v>
+        <v>32.685349999999744</v>
       </c>
       <c r="D364" s="5">
-        <v>3.7184025050636338</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6413115510784078</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>10994.63775</v>
+        <v>10995.91216</v>
       </c>
       <c r="C365" s="5">
-        <v>12.366149999999834</v>
+        <v>13.109300000000076</v>
       </c>
       <c r="D365" s="5">
-        <v>1.3596118792165379</v>
+        <v>1.4417854813377096</v>
       </c>
       <c r="E365" s="5">
-        <v>2.2710212196989987</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2809872053341396</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>11028.444750000001</v>
+        <v>11029.768679999999</v>
       </c>
       <c r="C366" s="5">
-        <v>33.807000000000698</v>
+        <v>33.856519999999364</v>
       </c>
       <c r="D366" s="5">
-        <v>3.7528806549493421</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7580282516441965</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>11048.21177</v>
+        <v>11050.195970000001</v>
       </c>
       <c r="C367" s="5">
-        <v>19.76701999999932</v>
+        <v>20.427290000001449</v>
       </c>
       <c r="D367" s="5">
-        <v>2.1721705676113867</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2451952866941127</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>10990.107819999999</v>
+        <v>10992.83676</v>
       </c>
       <c r="C368" s="5">
-        <v>-58.103950000000623</v>
+        <v>-57.35921000000053</v>
       </c>
       <c r="D368" s="5">
-        <v>-6.131569520479796</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0541531753037781</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>9740.0292879999997</v>
+        <v>9743.0910710000007</v>
       </c>
       <c r="C369" s="5">
-        <v>-1250.0785319999995</v>
+        <v>-1249.7456889999994</v>
       </c>
       <c r="D369" s="5">
-        <v>-76.519912246805433</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-76.501302119938714</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>9989.9931130000004</v>
+        <v>9993.1212990000004</v>
       </c>
       <c r="C370" s="5">
-        <v>249.96382500000072</v>
+        <v>250.03022799999962</v>
       </c>
       <c r="D370" s="5">
-        <v>35.537388162973201</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>35.535406898957156</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>10228.5419</v>
+        <v>10231.05437</v>
       </c>
       <c r="C371" s="5">
-        <v>238.54878699999972</v>
+        <v>237.93307099999947</v>
       </c>
       <c r="D371" s="5">
-        <v>32.73408994249003</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32.626650940094223</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>10274.76816</v>
+        <v>10275.819579999999</v>
       </c>
       <c r="C372" s="5">
-        <v>46.226259999999456</v>
+        <v>44.76520999999957</v>
       </c>
       <c r="D372" s="5">
-        <v>5.5600609519133704</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3787236304569053</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>10355.100039999999</v>
+        <v>10356.707560000001</v>
       </c>
       <c r="C373" s="5">
-        <v>80.331879999999728</v>
+        <v>80.887980000001335</v>
       </c>
       <c r="D373" s="5">
-        <v>9.7961754508585575</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8658992805688239</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>10425.09426</v>
+        <v>10425.144029999999</v>
       </c>
       <c r="C374" s="5">
-        <v>69.994220000000496</v>
+        <v>68.436469999998735</v>
       </c>
       <c r="D374" s="5">
-        <v>8.4197240273054632</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.224155293325941</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>10515.861279999999</v>
+        <v>10516.959049999999</v>
       </c>
       <c r="C375" s="5">
-        <v>90.76701999999932</v>
+        <v>91.815020000000004</v>
       </c>
       <c r="D375" s="5">
-        <v>10.963027359843093</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.095746101770088</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>10551.79494</v>
+        <v>10552.31293</v>
       </c>
       <c r="C376" s="5">
-        <v>35.9336600000006</v>
+        <v>35.353880000000572</v>
       </c>
       <c r="D376" s="5">
-        <v>4.17845935111405</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1093527568863086</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>10603.27426</v>
+        <v>10604.83963</v>
       </c>
       <c r="C377" s="5">
-        <v>51.479320000000371</v>
+        <v>52.526700000000346</v>
       </c>
       <c r="D377" s="5">
-        <v>6.0141476018668261</v>
+        <v>6.1395697616861922</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.5595851259401456</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5565265010265357</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>10636.06285</v>
+        <v>10638.618829999999</v>
       </c>
       <c r="C378" s="5">
-        <v>32.788590000000113</v>
+        <v>33.779199999999037</v>
       </c>
       <c r="D378" s="5">
-        <v>3.7745363389586117</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8899942599577075</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>10611.264740000001</v>
+        <v>10614.56179</v>
       </c>
       <c r="C379" s="5">
-        <v>-24.798109999999724</v>
+        <v>-24.057039999999688</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.7622147136108444</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6800565807948318</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>10717.6425</v>
+        <v>10720.837310000001</v>
       </c>
       <c r="C380" s="5">
-        <v>106.3777599999994</v>
+        <v>106.27552000000105</v>
       </c>
       <c r="D380" s="5">
-        <v>12.715956290008279</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.698888502055961</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>10772.257310000001</v>
+        <v>10775.04312</v>
       </c>
       <c r="C381" s="5">
-        <v>54.614810000000944</v>
+        <v>54.205809999999474</v>
       </c>
       <c r="D381" s="5">
-        <v>6.2892700672695145</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2389414185110237</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>10831.5726</v>
+        <v>10834.666649999999</v>
       </c>
       <c r="C382" s="5">
-        <v>59.31528999999864</v>
+        <v>59.623529999998937</v>
       </c>
       <c r="D382" s="5">
-        <v>6.8113875241980315</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8460436224765386</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>10886.5987</v>
+        <v>10887.78991</v>
       </c>
       <c r="C383" s="5">
-        <v>55.026100000000952</v>
+        <v>53.1232600000003</v>
       </c>
       <c r="D383" s="5">
-        <v>6.2694400435912234</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0449859184367405</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>10993.687260000001</v>
+        <v>10993.29063</v>
       </c>
       <c r="C384" s="5">
-        <v>107.08856000000014</v>
+        <v>105.50072</v>
       </c>
       <c r="D384" s="5">
-        <v>12.464114480584865</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.267933575437029</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>11006.00099</v>
+        <v>11008.04838</v>
       </c>
       <c r="C385" s="5">
-        <v>12.31372999999985</v>
+        <v>14.757750000000669</v>
       </c>
       <c r="D385" s="5">
-        <v>1.3523984608870609</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6228663402147347</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>11063.335999999999</v>
+        <v>11061.42318</v>
       </c>
       <c r="C386" s="5">
-        <v>57.335009999998874</v>
+        <v>53.374799999999595</v>
       </c>
       <c r="D386" s="5">
-        <v>6.4335769675897714</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9761494079542565</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>11183.27153</v>
+        <v>11184.58531</v>
       </c>
       <c r="C387" s="5">
-        <v>119.93553000000065</v>
+        <v>123.16213000000062</v>
       </c>
       <c r="D387" s="5">
-        <v>13.813350360907673</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.210635030949437</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>11221.72946</v>
+        <v>11222.893760000001</v>
       </c>
       <c r="C388" s="5">
-        <v>38.457930000000488</v>
+        <v>38.308450000000448</v>
       </c>
       <c r="D388" s="5">
-        <v>4.2056086984407992</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1884516079025547</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>11279.71797</v>
+        <v>11281.988789999999</v>
       </c>
       <c r="C389" s="5">
-        <v>57.988509999999224</v>
+        <v>59.095029999998587</v>
       </c>
       <c r="D389" s="5">
-        <v>6.380336737343395</v>
+        <v>6.5049383759173907</v>
       </c>
       <c r="E389" s="5">
-        <v>6.3795738317533601</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3852843006170001</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>11284.84179</v>
+        <v>11285.929040000001</v>
       </c>
       <c r="C390" s="5">
-        <v>5.1238200000007055</v>
+        <v>3.9402500000014697</v>
       </c>
       <c r="D390" s="5">
-        <v>0.54646479574700368</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.41990762257315684</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>11371.54703</v>
+        <v>11374.153990000001</v>
       </c>
       <c r="C391" s="5">
-        <v>86.705239999999321</v>
+        <v>88.224949999999808</v>
       </c>
       <c r="D391" s="5">
-        <v>9.6197796285182982</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7947212286825902</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>11405.174779999999</v>
+        <v>11407.204739999999</v>
       </c>
       <c r="C392" s="5">
-        <v>33.627749999999651</v>
+        <v>33.050749999998516</v>
       </c>
       <c r="D392" s="5">
-        <v>3.606909361862054</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.543202529281797</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>11478.606949999999</v>
+        <v>11478.60146</v>
       </c>
       <c r="C393" s="5">
-        <v>73.432170000000042</v>
+        <v>71.396720000000641</v>
       </c>
       <c r="D393" s="5">
-        <v>8.0057506845714563</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7747168047165749</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>11508.029119999999</v>
+        <v>11507.253210000001</v>
       </c>
       <c r="C394" s="5">
-        <v>29.422169999999824</v>
+        <v>28.651750000000902</v>
       </c>
       <c r="D394" s="5">
-        <v>3.1195965993292107</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0367868590252201</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>11519.143819999999</v>
+        <v>11516.299859999999</v>
       </c>
       <c r="C395" s="5">
-        <v>11.114700000000084</v>
+        <v>9.046649999998408</v>
       </c>
       <c r="D395" s="5">
-        <v>1.1651620121377215</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.94749316311790732</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>11630.75786</v>
+        <v>11625.96255</v>
       </c>
       <c r="C396" s="5">
-        <v>111.61404000000039</v>
+        <v>109.66269000000102</v>
       </c>
       <c r="D396" s="5">
-        <v>12.26742559641265</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.044737213261335</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>11657.9012</v>
+        <v>11655.17266</v>
       </c>
       <c r="C397" s="5">
-        <v>27.143340000000535</v>
+        <v>29.210109999999986</v>
       </c>
       <c r="D397" s="5">
-        <v>2.8367335017901008</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0570016148854462</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>11704.938560000001</v>
+        <v>11697.4473</v>
       </c>
       <c r="C398" s="5">
-        <v>47.037360000000263</v>
+        <v>42.274639999999636</v>
       </c>
       <c r="D398" s="5">
-        <v>4.9506701875816406</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4404245338588</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>11723.482840000001</v>
+        <v>11719.54595</v>
       </c>
       <c r="C399" s="5">
-        <v>18.544280000000072</v>
+        <v>22.098649999999907</v>
       </c>
       <c r="D399" s="5">
-        <v>1.91782905497071</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2907273403283135</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>11740.869259999999</v>
+        <v>11735.92713</v>
       </c>
       <c r="C400" s="5">
-        <v>17.386419999998907</v>
+        <v>16.381180000000313</v>
       </c>
       <c r="D400" s="5">
-        <v>1.7942387962605943</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6902739196309913</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>11752.84331</v>
+        <v>11748.457640000001</v>
       </c>
       <c r="C401" s="5">
-        <v>11.974050000000716</v>
+        <v>12.530510000000504</v>
       </c>
       <c r="D401" s="5">
-        <v>1.2307208771954015</v>
+        <v>1.2887970015388772</v>
       </c>
       <c r="E401" s="5">
-        <v>4.1944784546771752</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1346331633786537</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>11825.298720000001</v>
+        <v>11818.506289999999</v>
       </c>
       <c r="C402" s="5">
-        <v>72.455410000000484</v>
+        <v>70.048649999998815</v>
       </c>
       <c r="D402" s="5">
-        <v>7.6539798864361241</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3941992087073194</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>11850.3364</v>
+        <v>11842.77088</v>
       </c>
       <c r="C403" s="5">
-        <v>25.037679999999455</v>
+        <v>24.26459000000068</v>
       </c>
       <c r="D403" s="5">
-        <v>2.5705547538665607</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4917332560943084</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>11882.170469999999</v>
+        <v>11872.723</v>
       </c>
       <c r="C404" s="5">
-        <v>31.834069999998974</v>
+        <v>29.952119999999923</v>
       </c>
       <c r="D404" s="5">
-        <v>3.27166935668739</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0775530095029646</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>11884.93389</v>
+        <v>11873.984570000001</v>
       </c>
       <c r="C405" s="5">
-        <v>2.7634200000011333</v>
+        <v>1.2615700000005745</v>
       </c>
       <c r="D405" s="5">
-        <v>0.27943960389624767</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.12758396323702126</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>11909.20111</v>
+        <v>11895.24812</v>
       </c>
       <c r="C406" s="5">
-        <v>24.267219999999725</v>
+        <v>21.263549999999668</v>
       </c>
       <c r="D406" s="5">
-        <v>2.4779212123230199</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1702134956897767</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>11946.197899999999</v>
+        <v>11929.85598</v>
       </c>
       <c r="C407" s="5">
-        <v>36.996789999999237</v>
+        <v>34.607860000000073</v>
       </c>
       <c r="D407" s="5">
-        <v>3.7922457497218343</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5476735559664796</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>11929.82134</v>
+        <v>11916.506450000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-16.37655999999879</v>
+        <v>-13.349529999999504</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.6326849246084962</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3345685878544122</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>11944.93636</v>
+        <v>11935.96746</v>
       </c>
       <c r="C409" s="5">
-        <v>15.115019999999276</v>
+        <v>19.461009999999078</v>
       </c>
       <c r="D409" s="5">
-        <v>1.5310332900490664</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.977435221053625</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>11977.303760000001</v>
+        <v>11966.00071</v>
       </c>
       <c r="C410" s="5">
-        <v>32.367400000000998</v>
+        <v>30.033250000000407</v>
       </c>
       <c r="D410" s="5">
-        <v>3.3005620336632902</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.061575562858776</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>11974.688959999999</v>
+        <v>11967.67967</v>
       </c>
       <c r="C411" s="5">
-        <v>-2.6148000000011962</v>
+        <v>1.6789599999992788</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.26166115754161501</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.16850304292470586</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>11983.9149</v>
+        <v>11974.90935</v>
       </c>
       <c r="C412" s="5">
-        <v>9.2259400000002643</v>
+        <v>7.2296800000003714</v>
       </c>
       <c r="D412" s="5">
-        <v>0.92847192652691923</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.72733391518420287</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>11996.55406</v>
+        <v>11990.32274</v>
       </c>
       <c r="C413" s="5">
-        <v>12.639160000000629</v>
+        <v>15.413389999999708</v>
       </c>
       <c r="D413" s="5">
-        <v>1.2729797977938162</v>
+        <v>1.5555499901942937</v>
       </c>
       <c r="E413" s="5">
-        <v>2.0736322570780619</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0586966171331378</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>12015.061820000001</v>
+        <v>12010.84195</v>
       </c>
       <c r="C414" s="5">
-        <v>18.507760000000417</v>
+        <v>20.519210000000385</v>
       </c>
       <c r="D414" s="5">
-        <v>1.8670973290117132</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0730165037989634</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>12029.682699999999</v>
+        <v>12024.95369</v>
       </c>
       <c r="C415" s="5">
-        <v>14.620879999998579</v>
+        <v>14.111740000000282</v>
       </c>
       <c r="D415" s="5">
-        <v>1.4700681584366659</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4190467717863031</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>12047.499659999999</v>
+        <v>12042.1152</v>
       </c>
       <c r="C416" s="5">
-        <v>17.816960000000108</v>
+        <v>17.161509999999907</v>
       </c>
       <c r="D416" s="5">
-        <v>1.7918492678786313</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7260966190181026</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>12052.44333</v>
+        <v>12048.509679999999</v>
       </c>
       <c r="C417" s="5">
-        <v>4.9436700000005658</v>
+        <v>6.3944799999990209</v>
       </c>
       <c r="D417" s="5">
-        <v>0.49353072680453636</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.63907595061061251</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>12077.75173</v>
+        <v>12070.77857</v>
       </c>
       <c r="C418" s="5">
-        <v>25.308399999999892</v>
+        <v>22.268890000001193</v>
       </c>
       <c r="D418" s="5">
-        <v>2.5491343387008092</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2406088444793637</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>12084.30458</v>
+        <v>12084.283869999999</v>
       </c>
       <c r="C419" s="5">
-        <v>6.5528500000000349</v>
+        <v>13.505299999998897</v>
       </c>
       <c r="D419" s="5">
-        <v>0.65301287377850237</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3509038194874146</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>12061.901610000001</v>
+        <v>12061.884529999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-22.402969999999186</v>
+        <v>-22.399339999999938</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.2021238616917849</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2017744117081128</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>12108.822270000001</v>
+        <v>12113.487429999999</v>
       </c>
       <c r="C421" s="5">
-        <v>46.920659999999771</v>
+        <v>51.602899999999863</v>
       </c>
       <c r="D421" s="5">
-        <v>4.7691640188389783</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2563526244162384</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>12112.10974</v>
+        <v>12129.637119999999</v>
       </c>
       <c r="C422" s="5">
-        <v>3.2874699999993027</v>
+        <v>16.149690000000192</v>
       </c>
       <c r="D422" s="5">
-        <v>0.32627946209549119</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6116221258233976</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>12135.173000000001</v>
+        <v>12141.83922</v>
       </c>
       <c r="C423" s="5">
-        <v>23.06326000000081</v>
+        <v>12.202100000000428</v>
       </c>
       <c r="D423" s="5">
-        <v>2.3090613451039577</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2138703825627095</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>12146.48839</v>
+        <v>12154.01728</v>
       </c>
       <c r="C424" s="5">
-        <v>11.315389999999752</v>
+        <v>12.178060000000187</v>
       </c>
       <c r="D424" s="5">
-        <v>1.1246911279247485</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2102414492079827</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>12168.38898</v>
+        <v>12174.06345</v>
       </c>
       <c r="C425" s="5">
-        <v>21.900589999999283</v>
+        <v>20.04616999999962</v>
       </c>
       <c r="D425" s="5">
-        <v>2.1852323174333943</v>
+        <v>1.9972675515238292</v>
       </c>
       <c r="E425" s="5">
-        <v>1.4323689881325707</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5324083761902196</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>12177.11643</v>
+        <v>12185.869640000001</v>
       </c>
       <c r="C426" s="5">
-        <v>8.7274500000003172</v>
+        <v>11.806190000001152</v>
       </c>
       <c r="D426" s="5">
-        <v>0.86407098233638457</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1699658972014859</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>12183.539779999999</v>
+        <v>12191.592000000001</v>
       </c>
       <c r="C427" s="5">
-        <v>6.4233499999991182</v>
+        <v>5.7223599999997532</v>
       </c>
       <c r="D427" s="5">
-        <v>0.63483190210746887</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.56496542815045458</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>12179.121059999999</v>
+        <v>12192.85332</v>
       </c>
       <c r="C428" s="5">
-        <v>-4.4187199999996665</v>
+        <v>1.2613199999996141</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.43434829695171429</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.1242204920153922</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>12202.900530000001</v>
+        <v>12210.24127</v>
       </c>
       <c r="C429" s="5">
-        <v>23.779470000001311</v>
+        <v>17.387950000000274</v>
       </c>
       <c r="D429" s="5">
-        <v>2.3682988056107801</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7247790323006162</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>12210.464379999999</v>
+        <v>12214.95075</v>
       </c>
       <c r="C430" s="5">
-        <v>7.5638499999986379</v>
+        <v>4.7094799999995303</v>
       </c>
       <c r="D430" s="5">
-        <v>0.74634938665434358</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.4638221163887124</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>12137.481030000001</v>
+        <v>12182.38471</v>
       </c>
       <c r="C431" s="5">
-        <v>-72.983349999998609</v>
+        <v>-32.566039999999703</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.9413823071251546</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.15279812624365</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>12144.84765</v>
+        <v>12201.717360000001</v>
       </c>
       <c r="C432" s="5">
-        <v>7.3666199999988748</v>
+        <v>19.332650000000285</v>
       </c>
       <c r="D432" s="5">
-        <v>0.730753982927701</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9210311624218379</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>12173.14954</v>
+        <v>12207.04286</v>
       </c>
       <c r="C433" s="5">
-        <v>28.30189000000064</v>
+        <v>5.3254999999990105</v>
       </c>
       <c r="D433" s="5">
-        <v>2.8325560070203482</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.52500503010877164</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>12163.29529</v>
+        <v>12209.63502</v>
       </c>
       <c r="C434" s="5">
-        <v>-9.8542500000003201</v>
+        <v>2.592160000000149</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.96709508168179026</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.25511727441529519</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>12154.28714</v>
+        <v>12210.352629999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-9.0081499999996595</v>
+        <v>0.71760999999969499</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.88511022045125731</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0551693022036233E-2</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>12152.113170000001</v>
+        <v>12219.420529999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.1739699999998265</v>
+        <v>9.0679000000000087</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.21442632678367879</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.89481738814842782</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>12172.177530000001</v>
+        <v>12241.551160000001</v>
       </c>
       <c r="C437" s="5">
-        <v>20.064360000000306</v>
+        <v>22.130630000001474</v>
       </c>
       <c r="D437" s="5">
-        <v>1.9994124571790062</v>
+        <v>2.195103530096576</v>
       </c>
       <c r="E437" s="5">
-        <v>3.113435974333445E-2</v>
+        <v>0.5543564831675063</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>12249.468699999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>7.917539999998553</v>
+      </c>
+      <c r="D438" s="5">
+        <v>0.7788979202418167</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>12253.82209</v>
+      </c>
+      <c r="C439" s="5">
+        <v>4.3533900000002177</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.42730762888172347</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE070000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>