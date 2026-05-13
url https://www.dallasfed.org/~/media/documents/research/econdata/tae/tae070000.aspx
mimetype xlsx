--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F3D436B3-9DDB-4819-AC60-90404794A2C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{87F27169-40E6-4175-B744-C1C797F7AA7B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1C508A35-461A-4C8F-9029-479CDACD0818}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B8EC9F6E-3B79-471C-964C-39D3FB461DD8}"/>
   </bookViews>
   <sheets>
     <sheet name="AE070000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Services Providing</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC137A7A-FEAE-4A84-BB23-464262E3A5A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6732E2E4-0350-4BF6-9039-FCCD6B3E5C15}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>5582.420959</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>5582.4209591999997</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>5591.7736279999999</v>
+        <v>5591.7736277000004</v>
       </c>
       <c r="C7" s="5">
-        <v>9.352668999999878</v>
+        <v>9.3526685000006182</v>
       </c>
       <c r="D7" s="5">
-        <v>2.0290837504310044</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>2.0290836408801249</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>5608.2454289999996</v>
+        <v>5608.2454285000003</v>
       </c>
       <c r="C8" s="5">
-        <v>16.471800999999687</v>
+        <v>16.471800799999983</v>
       </c>
       <c r="D8" s="5">
-        <v>3.5927003920709799</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>3.592700347935196</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>5630.8173919999999</v>
+        <v>5630.8173914999998</v>
       </c>
       <c r="C9" s="5">
-        <v>22.571963000000324</v>
+        <v>22.571962999999414</v>
       </c>
       <c r="D9" s="5">
-        <v>4.9380978441154744</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>4.9380978445652257</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>5669.4021979999998</v>
       </c>
       <c r="C10" s="5">
-        <v>38.584805999999844</v>
+        <v>38.584806500000013</v>
       </c>
       <c r="D10" s="5">
-        <v>8.5400188633573357</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>8.5400189790135315</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>5683.1183209999999</v>
       </c>
       <c r="C11" s="5">
         <v>13.716123000000152</v>
       </c>
       <c r="D11" s="5">
         <v>2.9421331622901725</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>5699.2721769999998</v>
+        <v>5699.2721770999997</v>
       </c>
       <c r="C12" s="5">
-        <v>16.153855999999905</v>
+        <v>16.153856099999757</v>
       </c>
       <c r="D12" s="5">
-        <v>3.464746393637097</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>3.464746415421871</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>5691.3192300000001</v>
+        <v>5691.3192302999996</v>
       </c>
       <c r="C13" s="5">
-        <v>-7.9529469999997673</v>
+        <v>-7.9529468000000634</v>
       </c>
       <c r="D13" s="5">
-        <v>-1.6617263178302255</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-1.6617262763326757</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>5718.5389510000005</v>
+        <v>5718.5389507999998</v>
       </c>
       <c r="C14" s="5">
-        <v>27.219721000000391</v>
+        <v>27.219720500000221</v>
       </c>
       <c r="D14" s="5">
-        <v>5.8926090975976564</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>5.8926089861741415</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>5717.2703510000001</v>
+        <v>5717.2703505999998</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.2686000000003332</v>
+        <v>-1.2686002000000371</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.26588329182599679</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-0.2658833337016886</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>5727.1421879999998</v>
+        <v>5727.1421878000001</v>
       </c>
       <c r="C16" s="5">
-        <v>9.8718369999996867</v>
+        <v>9.8718372000003001</v>
       </c>
       <c r="D16" s="5">
-        <v>2.0917943938190575</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>2.0917944367491614</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>5725.6334210000005</v>
+        <v>5725.6334207</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.5087669999993523</v>
+        <v>-1.5087671000001137</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.31567216748631388</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-0.31567218838980393</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>5702.522602</v>
+        <v>5702.5226022999996</v>
       </c>
       <c r="C18" s="5">
-        <v>-23.110819000000447</v>
+        <v>-23.110818400000426</v>
       </c>
       <c r="D18" s="5">
-        <v>-4.7375574620328598</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-4.7375573419972783</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>5709.0904970000001</v>
+        <v>5709.0904965999998</v>
       </c>
       <c r="C19" s="5">
-        <v>6.567895000000135</v>
+        <v>6.5678943000002619</v>
       </c>
       <c r="D19" s="5">
-        <v>1.3908918947214133</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>1.3908917454677594</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>5717.2127069999997</v>
+        <v>5717.2127072000003</v>
       </c>
       <c r="C20" s="5">
-        <v>8.1222099999995407</v>
+        <v>8.1222106000004715</v>
       </c>
       <c r="D20" s="5">
-        <v>1.7206383158692606</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1.7206384440930922</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>5715.4242059999997</v>
+        <v>5715.4242061000004</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.7885009999999966</v>
+        <v>-1.7885010999998485</v>
       </c>
       <c r="D21" s="5">
-        <v>-0.37474771522646444</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-0.37474773613054291</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>5738.401554</v>
       </c>
       <c r="C22" s="5">
-        <v>22.977348000000347</v>
+        <v>22.977347899999586</v>
       </c>
       <c r="D22" s="5">
-        <v>4.9323955058057534</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>4.932395483774088</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>5750.3957110000001</v>
       </c>
       <c r="C23" s="5">
         <v>11.994157000000087</v>
       </c>
       <c r="D23" s="5">
         <v>2.5372233501268937</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>5754.8937040000001</v>
+        <v>5754.8937044000004</v>
       </c>
       <c r="C24" s="5">
-        <v>4.4979929999999513</v>
+        <v>4.4979934000002686</v>
       </c>
       <c r="D24" s="5">
-        <v>0.94269571634753024</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>0.94269580054127111</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>5747.8239830000002</v>
+        <v>5747.8239831000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-7.0697209999998449</v>
+        <v>-7.0697213000003103</v>
       </c>
       <c r="D25" s="5">
-        <v>-1.4642457443841517</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-1.4642458059984875</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>5790.4265359999999</v>
+        <v>5790.4265358000002</v>
       </c>
       <c r="C26" s="5">
-        <v>42.602552999999716</v>
+        <v>42.60255270000016</v>
       </c>
       <c r="D26" s="5">
-        <v>9.2660265742040124</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>9.2660265061037741</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>5789.091985</v>
+        <v>5789.0919850999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.3345509999999194</v>
+        <v>-1.3345507000003636</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.27622019083948235</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-0.27622012883502522</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>5798.2515800000001</v>
+        <v>5798.2515804000004</v>
       </c>
       <c r="C28" s="5">
-        <v>9.1595950000000812</v>
+        <v>9.1595953000005466</v>
       </c>
       <c r="D28" s="5">
-        <v>1.915269359288696</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>1.9152694225322398</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>5804.387455</v>
+        <v>5804.3874548000003</v>
       </c>
       <c r="C29" s="5">
-        <v>6.1358749999999418</v>
+        <v>6.1358743999999206</v>
       </c>
       <c r="D29" s="5">
-        <v>1.2772913121646745</v>
+        <v>1.2772911864475045</v>
       </c>
       <c r="E29" s="5">
-        <v>1.3754641313771909</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>1.3754641331958029</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>5804.91806</v>
+        <v>5804.9180597000004</v>
       </c>
       <c r="C30" s="5">
-        <v>0.53060499999992317</v>
+        <v>0.53060490000007121</v>
       </c>
       <c r="D30" s="5">
-        <v>0.10975253381013683</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>0.10975251311893253</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>5816.9955090000003</v>
+        <v>5816.9955085000001</v>
       </c>
       <c r="C31" s="5">
-        <v>12.077449000000342</v>
+        <v>12.077448799999729</v>
       </c>
       <c r="D31" s="5">
-        <v>2.5254340600541214</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>2.5254340178856971</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>5825.8142200000002</v>
+        <v>5825.8142195</v>
       </c>
       <c r="C32" s="5">
         <v>8.8187109999998938</v>
       </c>
       <c r="D32" s="5">
-        <v>1.8344759876568251</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>1.8344759878158534</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>5835.7474689999999</v>
+        <v>5835.7474685999996</v>
       </c>
       <c r="C33" s="5">
-        <v>9.9332489999997051</v>
+        <v>9.9332490999995571</v>
       </c>
       <c r="D33" s="5">
-        <v>2.0653453062824401</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>2.0653453274489086</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>5843.4652340000002</v>
+        <v>5843.4652336999998</v>
       </c>
       <c r="C34" s="5">
-        <v>7.7177650000003268</v>
+        <v>7.7177651000001788</v>
       </c>
       <c r="D34" s="5">
-        <v>1.5985921794942737</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>1.5985922004687181</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>5848.2006380000003</v>
+        <v>5848.2006375000001</v>
       </c>
       <c r="C35" s="5">
-        <v>4.7354040000000168</v>
+        <v>4.7354038000003129</v>
       </c>
       <c r="D35" s="5">
-        <v>0.97679721412438081</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>0.97679717273564393</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>5891.4026530000001</v>
+        <v>5891.4026531</v>
       </c>
       <c r="C36" s="5">
-        <v>43.202014999999847</v>
+        <v>43.202015599999868</v>
       </c>
       <c r="D36" s="5">
-        <v>9.2338663521669861</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>9.233866486485919</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>5875.4232769999999</v>
+        <v>5875.4232770999997</v>
       </c>
       <c r="C37" s="5">
         <v>-15.979376000000229</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.2066675624274121</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-3.206667562373744</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>5882.3861189999998</v>
+        <v>5882.3861186000004</v>
       </c>
       <c r="C38" s="5">
-        <v>6.9628419999999096</v>
+        <v>6.9628415000006498</v>
       </c>
       <c r="D38" s="5">
-        <v>1.431400894414403</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>1.4314007909305149</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>5924.4822359999998</v>
+        <v>5924.4822360999997</v>
       </c>
       <c r="C39" s="5">
-        <v>42.096117000000049</v>
+        <v>42.096117499999309</v>
       </c>
       <c r="D39" s="5">
-        <v>8.9337569108354877</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>8.9337570217890026</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>5929.1880700000002</v>
+        <v>5929.1880703999996</v>
       </c>
       <c r="C40" s="5">
-        <v>4.7058340000003227</v>
+        <v>4.7058342999998786</v>
       </c>
       <c r="D40" s="5">
-        <v>0.95733869592684595</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>0.95733875720849237</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>5939.3216609999999</v>
+        <v>5939.3216608000002</v>
       </c>
       <c r="C41" s="5">
-        <v>10.133590999999797</v>
+        <v>10.133590400000685</v>
       </c>
       <c r="D41" s="5">
-        <v>2.0703122365721471</v>
+        <v>2.0703121126953938</v>
       </c>
       <c r="E41" s="5">
-        <v>2.3246932953065569</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>2.3246932953866484</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>5972.7719809999999</v>
+        <v>5972.7719810999997</v>
       </c>
       <c r="C42" s="5">
-        <v>33.45031999999992</v>
+        <v>33.450320299999476</v>
       </c>
       <c r="D42" s="5">
-        <v>6.9717415989132281</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>6.9717416636307705</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>5992.3600130000004</v>
+        <v>5992.3600127999998</v>
       </c>
       <c r="C43" s="5">
-        <v>19.588032000000567</v>
+        <v>19.588031700000101</v>
       </c>
       <c r="D43" s="5">
-        <v>4.0072334799783338</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>4.0072334174257929</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>5997.9110440000004</v>
+        <v>5997.9110436999999</v>
       </c>
       <c r="C44" s="5">
-        <v>5.5510309999999663</v>
+        <v>5.5510309000001143</v>
       </c>
       <c r="D44" s="5">
-        <v>1.1173028248772754</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.1173028046843836</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>6018.3563139999997</v>
+        <v>6018.3563143000001</v>
       </c>
       <c r="C45" s="5">
-        <v>20.445269999999255</v>
+        <v>20.445270600000185</v>
       </c>
       <c r="D45" s="5">
-        <v>4.1680446105150093</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>4.1680447353479089</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>6024.7278740000002</v>
+        <v>6024.7278741</v>
       </c>
       <c r="C46" s="5">
-        <v>6.3715600000004997</v>
+        <v>6.3715597999998863</v>
       </c>
       <c r="D46" s="5">
-        <v>1.2778488566775881</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>1.2778488162686008</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>6041.7267080000001</v>
+        <v>6041.7267083999996</v>
       </c>
       <c r="C47" s="5">
-        <v>16.998833999999988</v>
+        <v>16.998834299999544</v>
       </c>
       <c r="D47" s="5">
-        <v>3.4388522078256045</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>3.4388522694023704</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>6103.5878309999998</v>
+        <v>6103.5878312000004</v>
       </c>
       <c r="C48" s="5">
-        <v>61.861122999999679</v>
+        <v>61.861122800000885</v>
       </c>
       <c r="D48" s="5">
-        <v>13.002867523378736</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>13.002867478035141</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>6097.0981039999997</v>
+        <v>6097.0981037000001</v>
       </c>
       <c r="C49" s="5">
-        <v>-6.4897270000001299</v>
+        <v>-6.4897275000002992</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.2684820293182519</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-1.2684821264362212</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>6112.1345739999997</v>
+        <v>6112.1345738</v>
       </c>
       <c r="C50" s="5">
-        <v>15.036470000000008</v>
+        <v>15.03647009999986</v>
       </c>
       <c r="D50" s="5">
-        <v>2.9998748754987092</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.9998748958703469</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>6114.3429329999999</v>
+        <v>6114.3429334000002</v>
       </c>
       <c r="C51" s="5">
-        <v>2.2083590000002005</v>
+        <v>2.2083596000002217</v>
       </c>
       <c r="D51" s="5">
-        <v>0.43443141357288884</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.434431531854651</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>6119.2294359999996</v>
+        <v>6119.2294357000001</v>
       </c>
       <c r="C52" s="5">
-        <v>4.8865029999997205</v>
+        <v>4.8865022999998473</v>
       </c>
       <c r="D52" s="5">
-        <v>0.96325099265008873</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>0.96325085399222576</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>6140.4969090000004</v>
+        <v>6140.4969086000001</v>
       </c>
       <c r="C53" s="5">
-        <v>21.267473000000791</v>
+        <v>21.26747290000003</v>
       </c>
       <c r="D53" s="5">
-        <v>4.2512714633353488</v>
+        <v>4.251271443174609</v>
       </c>
       <c r="E53" s="5">
-        <v>3.3871754971783963</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.3871754939250431</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>6163.2651489999998</v>
+        <v>6163.2651490999997</v>
       </c>
       <c r="C54" s="5">
-        <v>22.768239999999423</v>
+        <v>22.768240499999592</v>
       </c>
       <c r="D54" s="5">
-        <v>4.5413290971876075</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>4.541329199261579</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>6169.2723999999998</v>
+        <v>6169.2724003000003</v>
       </c>
       <c r="C55" s="5">
-        <v>6.0072509999999966</v>
+        <v>6.00725120000061</v>
       </c>
       <c r="D55" s="5">
-        <v>1.1759142406389422</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>1.1759142799796729</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>6191.8904469999998</v>
+        <v>6191.8904464999996</v>
       </c>
       <c r="C56" s="5">
-        <v>22.618046999999933</v>
+        <v>22.618046199999299</v>
       </c>
       <c r="D56" s="5">
-        <v>4.4892966053002636</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.4892964430757409</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>6239.1433129999996</v>
+        <v>6239.1433127</v>
       </c>
       <c r="C57" s="5">
-        <v>47.252865999999813</v>
+        <v>47.252866200000426</v>
       </c>
       <c r="D57" s="5">
-        <v>9.5520156143475319</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>9.5520156572930013</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>6242.5102530000004</v>
+        <v>6242.5102526000001</v>
       </c>
       <c r="C58" s="5">
-        <v>3.3669400000007954</v>
+        <v>3.366939900000034</v>
       </c>
       <c r="D58" s="5">
-        <v>0.64950287918119631</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>0.6495028598643815</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>6265.7537510000002</v>
+        <v>6265.7537505</v>
       </c>
       <c r="C59" s="5">
-        <v>23.243497999999818</v>
+        <v>23.243497899999966</v>
       </c>
       <c r="D59" s="5">
-        <v>4.5607527825519467</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>4.5607527628248823</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>6330.6460040000002</v>
+        <v>6330.6460043999996</v>
       </c>
       <c r="C60" s="5">
-        <v>64.892252999999982</v>
+        <v>64.89225389999956</v>
       </c>
       <c r="D60" s="5">
-        <v>13.160922573309097</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>13.160922767470673</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>6327.5702039999996</v>
+        <v>6327.5702043000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-3.0758000000005268</v>
+        <v>-3.0758000999994692</v>
       </c>
       <c r="D61" s="5">
-        <v>-0.58147507921026964</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-0.58147509802787267</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>6336.4101350000001</v>
+        <v>6336.4101344999999</v>
       </c>
       <c r="C62" s="5">
-        <v>8.8399310000004334</v>
+        <v>8.8399301999997988</v>
       </c>
       <c r="D62" s="5">
-        <v>1.6894015339860013</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>1.6894013798404606</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>6363.4935729999997</v>
+        <v>6363.4935727000002</v>
       </c>
       <c r="C63" s="5">
-        <v>27.08343799999966</v>
+        <v>27.083438200000273</v>
       </c>
       <c r="D63" s="5">
-        <v>5.2514186989670364</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>5.251418739086966</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>6388.8850460000003</v>
+        <v>6388.8850456</v>
       </c>
       <c r="C64" s="5">
-        <v>25.391473000000587</v>
+        <v>25.391472899999826</v>
       </c>
       <c r="D64" s="5">
-        <v>4.8947061025742755</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>4.8947060831079359</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>6409.1428210000004</v>
+        <v>6409.1428205000002</v>
       </c>
       <c r="C65" s="5">
-        <v>20.257775000000038</v>
+        <v>20.257774900000186</v>
       </c>
       <c r="D65" s="5">
-        <v>3.8720028098927273</v>
+        <v>3.872002790691198</v>
       </c>
       <c r="E65" s="5">
-        <v>4.3749865195152449</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>4.3749865181716974</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>6416.1162590000004</v>
+        <v>6416.1162588999996</v>
       </c>
       <c r="C66" s="5">
-        <v>6.9734379999999874</v>
+        <v>6.9734383999993952</v>
       </c>
       <c r="D66" s="5">
-        <v>1.3134961805324252</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.3134962564295583</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>6436.8194510000003</v>
+        <v>6436.8194511000002</v>
       </c>
       <c r="C67" s="5">
-        <v>20.703191999999945</v>
+        <v>20.703192200000558</v>
       </c>
       <c r="D67" s="5">
-        <v>3.9415610045708371</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.9415610433886306</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>6451.1801939999996</v>
+        <v>6451.1801937</v>
       </c>
       <c r="C68" s="5">
-        <v>14.360742999999275</v>
+        <v>14.360742599999867</v>
       </c>
       <c r="D68" s="5">
-        <v>2.7103340945970444</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>2.7103340181327873</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>6455.9194770000004</v>
       </c>
       <c r="C69" s="5">
-        <v>4.7392830000007962</v>
+        <v>4.739283300000352</v>
       </c>
       <c r="D69" s="5">
-        <v>0.8851364766020442</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>0.88513653289963301</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>6472.2304290000002</v>
+        <v>6472.2304285</v>
       </c>
       <c r="C70" s="5">
-        <v>16.310951999999816</v>
+        <v>16.310951499999646</v>
       </c>
       <c r="D70" s="5">
-        <v>3.0742996104255571</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>3.0742995148715924</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>6494.242287</v>
+        <v>6494.2422869000002</v>
       </c>
       <c r="C71" s="5">
-        <v>22.011857999999847</v>
+        <v>22.011858400000165</v>
       </c>
       <c r="D71" s="5">
-        <v>4.1583749488104393</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>4.1583750261228847</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>6524.1434209999998</v>
+        <v>6524.1434208999999</v>
       </c>
       <c r="C72" s="5">
         <v>29.901133999999729</v>
       </c>
       <c r="D72" s="5">
-        <v>5.6671876053296488</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>5.6671876054190662</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>6525.4898149999999</v>
       </c>
       <c r="C73" s="5">
-        <v>1.3463940000001458</v>
+        <v>1.3463940999999977</v>
       </c>
       <c r="D73" s="5">
-        <v>0.24792648042555321</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>0.24792649886435925</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>6546.3694569999998</v>
+        <v>6546.3694564999996</v>
       </c>
       <c r="C74" s="5">
-        <v>20.879641999999876</v>
+        <v>20.879641499999707</v>
       </c>
       <c r="D74" s="5">
-        <v>3.9079433776207262</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>3.9079432823849514</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>6552.5018360000004</v>
+        <v>6552.5018357999998</v>
       </c>
       <c r="C75" s="5">
-        <v>6.1323790000005829</v>
+        <v>6.1323793000001388</v>
       </c>
       <c r="D75" s="5">
-        <v>1.1299221107683</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.1299221664165859</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>6573.1664129999999</v>
       </c>
       <c r="C76" s="5">
-        <v>20.664576999999554</v>
+        <v>20.664577200000167</v>
       </c>
       <c r="D76" s="5">
-        <v>3.8507683048754293</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>3.8507683429132245</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>6591.7166790000001</v>
+        <v>6591.7166789000003</v>
       </c>
       <c r="C77" s="5">
-        <v>18.550266000000192</v>
+        <v>18.55026590000034</v>
       </c>
       <c r="D77" s="5">
-        <v>3.439606720809496</v>
+        <v>3.439606701978648</v>
       </c>
       <c r="E77" s="5">
-        <v>2.8486470515493023</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.8486470580126211</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>6588.9645950000004</v>
+        <v>6588.9645947999998</v>
       </c>
       <c r="C78" s="5">
-        <v>-2.7520839999997406</v>
+        <v>-2.7520841000005021</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.49985884108895151</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-0.49985885921798312</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>6596.1079719999998</v>
+        <v>6596.1079722000004</v>
       </c>
       <c r="C79" s="5">
-        <v>7.1433769999994183</v>
+        <v>7.1433774000006451</v>
       </c>
       <c r="D79" s="5">
-        <v>1.3087565942548451</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.3087566680174412</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>6608.4829829999999</v>
+        <v>6608.4829824999997</v>
       </c>
       <c r="C80" s="5">
-        <v>12.375011000000086</v>
+        <v>12.375010299999303</v>
       </c>
       <c r="D80" s="5">
-        <v>2.2747060600166957</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>2.2747059299461636</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>6635.4581360000002</v>
+        <v>6635.4581359000003</v>
       </c>
       <c r="C81" s="5">
-        <v>26.975153000000319</v>
+        <v>26.975153400000636</v>
       </c>
       <c r="D81" s="5">
-        <v>5.0097560923494378</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>5.0097561686996528</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>6658.3058380000002</v>
+        <v>6658.3058382999998</v>
       </c>
       <c r="C82" s="5">
-        <v>22.847702000000027</v>
+        <v>22.847702399999434</v>
       </c>
       <c r="D82" s="5">
-        <v>4.2110847053711264</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>4.2110847805618246</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>6661.6583920000003</v>
+        <v>6661.6583916</v>
       </c>
       <c r="C83" s="5">
-        <v>3.3525540000000547</v>
+        <v>3.3525533000001815</v>
       </c>
       <c r="D83" s="5">
-        <v>0.60589357309783765</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>0.60589344621171382</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>6706.509591</v>
+        <v>6706.5095912999996</v>
       </c>
       <c r="C84" s="5">
-        <v>44.851198999999724</v>
+        <v>44.851199699999597</v>
       </c>
       <c r="D84" s="5">
-        <v>8.3852787835742006</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>8.3852789198505704</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>6707.7296500000002</v>
       </c>
       <c r="C85" s="5">
-        <v>1.2200590000002194</v>
+        <v>1.2200587000006635</v>
       </c>
       <c r="D85" s="5">
-        <v>0.21852449063408663</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>0.21852443683776368</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>6713.2663789999997</v>
+        <v>6713.2663787000001</v>
       </c>
       <c r="C86" s="5">
-        <v>5.5367289999994682</v>
+        <v>5.5367286999999124</v>
       </c>
       <c r="D86" s="5">
-        <v>0.99501937621575554</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>0.9950193220571002</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>6766.2050099999997</v>
+        <v>6766.2050101000004</v>
       </c>
       <c r="C87" s="5">
-        <v>52.938630999999987</v>
+        <v>52.938631400000304</v>
       </c>
       <c r="D87" s="5">
-        <v>9.8842042077168291</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>9.8842042861307924</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>6795.1483280000002</v>
+        <v>6795.1483276999998</v>
       </c>
       <c r="C88" s="5">
-        <v>28.943318000000545</v>
+        <v>28.943317599999318</v>
       </c>
       <c r="D88" s="5">
-        <v>5.2556616085294161</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>5.255661534098599</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>6800.7354320000004</v>
+        <v>6800.7354323999998</v>
       </c>
       <c r="C89" s="5">
-        <v>5.5871040000001813</v>
+        <v>5.5871047000000544</v>
       </c>
       <c r="D89" s="5">
-        <v>0.9911376440026487</v>
+        <v>0.99113776878705373</v>
       </c>
       <c r="E89" s="5">
-        <v>3.1709304749989675</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.1709304826323281</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>6829.1881199999998</v>
       </c>
       <c r="C90" s="5">
-        <v>28.452687999999398</v>
+        <v>28.45268759999999</v>
       </c>
       <c r="D90" s="5">
-        <v>5.1376717327151322</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>5.1376716585083804</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>6854.5660879999996</v>
+        <v>6854.5660881000003</v>
       </c>
       <c r="C91" s="5">
-        <v>25.377967999999782</v>
+        <v>25.377968100000544</v>
       </c>
       <c r="D91" s="5">
-        <v>4.551604538907017</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>4.5516045572105979</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>6882.153773</v>
+        <v>6882.1537724999998</v>
       </c>
       <c r="C92" s="5">
-        <v>27.58768500000042</v>
+        <v>27.587684399999489</v>
       </c>
       <c r="D92" s="5">
-        <v>4.9380161546183521</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>4.9380160447600963</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>6909.6352870000001</v>
+        <v>6909.6352871999998</v>
       </c>
       <c r="C93" s="5">
-        <v>27.481514000000061</v>
+        <v>27.481514699999934</v>
       </c>
       <c r="D93" s="5">
-        <v>4.898439664439902</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>4.8984397923279355</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>6937.7661459999999</v>
+        <v>6937.7661454999998</v>
       </c>
       <c r="C94" s="5">
-        <v>28.130858999999873</v>
+        <v>28.1308583</v>
       </c>
       <c r="D94" s="5">
-        <v>4.996394932780257</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>4.9963948055063545</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>6959.8238849999998</v>
+        <v>6959.8238847000002</v>
       </c>
       <c r="C95" s="5">
-        <v>22.057738999999856</v>
+        <v>22.057739200000469</v>
       </c>
       <c r="D95" s="5">
-        <v>3.8826739333458926</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.8826739694532764</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>6995.6938369999998</v>
+        <v>6995.6938374000001</v>
       </c>
       <c r="C96" s="5">
-        <v>35.869952000000012</v>
+        <v>35.869952699999885</v>
       </c>
       <c r="D96" s="5">
-        <v>6.3629888954549685</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>6.3629890234511599</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>7005.2179040000001</v>
+        <v>7005.2179040999999</v>
       </c>
       <c r="C97" s="5">
-        <v>9.5240670000002865</v>
+        <v>9.5240666999998211</v>
       </c>
       <c r="D97" s="5">
-        <v>1.6459907202393431</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>1.6459906679083147</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>7035.891893</v>
+        <v>7035.8918933000004</v>
       </c>
       <c r="C98" s="5">
-        <v>30.673988999999892</v>
+        <v>30.673989200000506</v>
       </c>
       <c r="D98" s="5">
-        <v>5.3828905596221999</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>5.382890595490486</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>7051.2884620000004</v>
+        <v>7051.2884623999998</v>
       </c>
       <c r="C99" s="5">
-        <v>15.396569000000454</v>
+        <v>15.396569099999397</v>
       </c>
       <c r="D99" s="5">
-        <v>2.657784019415832</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>2.6577840367714156</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>7074.9006939999999</v>
+        <v>7074.9006934999998</v>
       </c>
       <c r="C100" s="5">
-        <v>23.612231999999494</v>
+        <v>23.612231099999917</v>
       </c>
       <c r="D100" s="5">
-        <v>4.0932096761663317</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>4.0932095170291616</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>7088.548882</v>
+        <v>7088.5488815999997</v>
       </c>
       <c r="C101" s="5">
-        <v>13.648188000000118</v>
+        <v>13.64818809999997</v>
       </c>
       <c r="D101" s="5">
-        <v>2.3396395352837107</v>
+        <v>2.3396395527755853</v>
       </c>
       <c r="E101" s="5">
-        <v>4.232093026964856</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.2320930149524871</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>7122.9494029999996</v>
       </c>
       <c r="C102" s="5">
-        <v>34.400520999999571</v>
+        <v>34.400521399999889</v>
       </c>
       <c r="D102" s="5">
-        <v>5.9815458915291719</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>5.9815459632943879</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>7141.1732979999997</v>
+        <v>7141.1732976000003</v>
       </c>
       <c r="C103" s="5">
-        <v>18.223895000000084</v>
+        <v>18.223894600000676</v>
       </c>
       <c r="D103" s="5">
-        <v>3.1137440291659546</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.1137439598573069</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>7155.9262699999999</v>
+        <v>7155.9262698000002</v>
       </c>
       <c r="C104" s="5">
-        <v>14.752972000000227</v>
+        <v>14.752972199999931</v>
       </c>
       <c r="D104" s="5">
-        <v>2.5074471004769672</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>2.5074471349984195</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>7176.3141130000004</v>
+        <v>7176.3141133999998</v>
       </c>
       <c r="C105" s="5">
-        <v>20.38784300000043</v>
+        <v>20.387843599999542</v>
       </c>
       <c r="D105" s="5">
-        <v>3.4729882890485841</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>3.4729883929616623</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>7197.1673600000004</v>
+        <v>7197.1673602999999</v>
       </c>
       <c r="C106" s="5">
-        <v>20.85324700000001</v>
+        <v>20.853246900000158</v>
       </c>
       <c r="D106" s="5">
-        <v>3.5432856895035947</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.543285672039187</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>7205.2754789999999</v>
       </c>
       <c r="C107" s="5">
-        <v>8.1081189999995331</v>
+        <v>8.1081186999999773</v>
       </c>
       <c r="D107" s="5">
-        <v>1.3602930322844431</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>1.3602929815844433</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>7232.890222</v>
       </c>
       <c r="C108" s="5">
         <v>27.61474300000009</v>
       </c>
       <c r="D108" s="5">
         <v>4.6972814856089062</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>7248.5662490000004</v>
+        <v>7248.5662488999997</v>
       </c>
       <c r="C109" s="5">
-        <v>15.676027000000431</v>
+        <v>15.67602689999967</v>
       </c>
       <c r="D109" s="5">
-        <v>2.6320177767122255</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>2.6320177597213723</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>7282.8007850000004</v>
+        <v>7282.8007846</v>
       </c>
       <c r="C110" s="5">
-        <v>34.234535999999935</v>
+        <v>34.234535700000379</v>
       </c>
       <c r="D110" s="5">
-        <v>5.8170898978689545</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>5.8170898456443521</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>7303.2670330000001</v>
+        <v>7303.2670332999996</v>
       </c>
       <c r="C111" s="5">
-        <v>20.466247999999723</v>
+        <v>20.466248699999596</v>
       </c>
       <c r="D111" s="5">
-        <v>3.4248736230446886</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>3.4248737421919362</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>7324.4211420000001</v>
+        <v>7324.4211416999997</v>
       </c>
       <c r="C112" s="5">
-        <v>21.154109000000062</v>
+        <v>21.154108400000041</v>
       </c>
       <c r="D112" s="5">
-        <v>3.5317434713088236</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.5317433693884182</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>7349.6775390000003</v>
+        <v>7349.6775385999999</v>
       </c>
       <c r="C113" s="5">
-        <v>25.256397000000106</v>
+        <v>25.256396900000254</v>
       </c>
       <c r="D113" s="5">
-        <v>4.2172793875769443</v>
+        <v>4.2172793707372591</v>
       </c>
       <c r="E113" s="5">
-        <v>3.6838097803499004</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.6838097805577785</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>7357.2341269999997</v>
+        <v>7357.2341270999996</v>
       </c>
       <c r="C114" s="5">
-        <v>7.556587999999465</v>
+        <v>7.5565884999996342</v>
       </c>
       <c r="D114" s="5">
-        <v>1.2407835895895003</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>1.2407836722217569</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>7374.7721419999998</v>
+        <v>7374.7721423000003</v>
       </c>
       <c r="C115" s="5">
-        <v>17.538015000000087</v>
+        <v>17.5380152000007</v>
       </c>
       <c r="D115" s="5">
-        <v>2.8983373904495346</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.8983374238963355</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>7393.6994260000001</v>
+        <v>7393.6994255999998</v>
       </c>
       <c r="C116" s="5">
-        <v>18.927284000000327</v>
+        <v>18.927283299999544</v>
       </c>
       <c r="D116" s="5">
-        <v>3.1236362620402636</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>3.1236361447522842</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>7398.6057899999996</v>
+        <v>7398.6057897000001</v>
       </c>
       <c r="C117" s="5">
-        <v>4.9063639999994848</v>
+        <v>4.9063641000002463</v>
       </c>
       <c r="D117" s="5">
-        <v>0.7992173258233759</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>0.79921734221592988</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>7407.8198439999996</v>
+        <v>7407.8198441000004</v>
       </c>
       <c r="C118" s="5">
-        <v>9.2140540000000328</v>
+        <v>9.2140544000003501</v>
       </c>
       <c r="D118" s="5">
-        <v>1.5047314596499994</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>1.5047315254830718</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>7427.6161300000003</v>
+        <v>7427.6161295000002</v>
       </c>
       <c r="C119" s="5">
-        <v>19.796286000000691</v>
+        <v>19.796285399999761</v>
       </c>
       <c r="D119" s="5">
-        <v>3.2543757665568274</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>3.2543756664219714</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>7446.7908129999996</v>
+        <v>7446.7908128999998</v>
       </c>
       <c r="C120" s="5">
-        <v>19.174682999999277</v>
+        <v>19.174683399999594</v>
       </c>
       <c r="D120" s="5">
-        <v>3.1422125486881169</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>3.1422126153855201</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>7459.2246080000004</v>
+        <v>7459.2246077999998</v>
       </c>
       <c r="C121" s="5">
-        <v>12.433795000000828</v>
+        <v>12.433794900000066</v>
       </c>
       <c r="D121" s="5">
-        <v>2.0221246021187467</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>2.0221245857331427</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>7488.2013669999997</v>
+        <v>7488.2013668</v>
       </c>
       <c r="C122" s="5">
-        <v>28.97675899999922</v>
+        <v>28.976759000000129</v>
       </c>
       <c r="D122" s="5">
-        <v>4.7625257136770349</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>4.7625257138077304</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>7505.2248499999996</v>
+        <v>7505.2248497999999</v>
       </c>
       <c r="C123" s="5">
         <v>17.023482999999942</v>
       </c>
       <c r="D123" s="5">
-        <v>2.7624190415837857</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>2.7624190416586369</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>7520.3926879999999</v>
+        <v>7520.3926877000004</v>
       </c>
       <c r="C124" s="5">
-        <v>15.167838000000302</v>
+        <v>15.16783790000045</v>
       </c>
       <c r="D124" s="5">
-        <v>2.4523035436153418</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>2.4523035273334104</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>7545.7312449999999</v>
+        <v>7545.7312453000004</v>
       </c>
       <c r="C125" s="5">
-        <v>25.338557000000037</v>
+        <v>25.338557600000058</v>
       </c>
       <c r="D125" s="5">
-        <v>4.1189485071623455</v>
+        <v>4.1189486066780301</v>
       </c>
       <c r="E125" s="5">
-        <v>2.6675143903888143</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.6675144000582351</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>7573.2498269999996</v>
+        <v>7573.2498271000004</v>
       </c>
       <c r="C126" s="5">
-        <v>27.518581999999697</v>
+        <v>27.518581799999993</v>
       </c>
       <c r="D126" s="5">
-        <v>4.4651441440133555</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>4.465144110726782</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>7589.7102279999999</v>
+        <v>7589.7102275999996</v>
       </c>
       <c r="C127" s="5">
-        <v>16.460401000000275</v>
+        <v>16.460400499999196</v>
       </c>
       <c r="D127" s="5">
-        <v>2.6395967447331081</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.6395966635565093</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>7614.0395529999996</v>
+        <v>7614.0395527999999</v>
       </c>
       <c r="C128" s="5">
-        <v>24.329324999999699</v>
+        <v>24.329325200000312</v>
       </c>
       <c r="D128" s="5">
-        <v>3.9152297310506734</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>3.9152297640154154</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>7624.9335019999999</v>
+        <v>7624.9335021999996</v>
       </c>
       <c r="C129" s="5">
-        <v>10.893949000000248</v>
+        <v>10.893949399999656</v>
       </c>
       <c r="D129" s="5">
-        <v>1.7305010644583119</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.7305011285446703</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>7667.0718379999998</v>
+        <v>7667.0718379</v>
       </c>
       <c r="C130" s="5">
-        <v>42.138335999999981</v>
+        <v>42.138335700000425</v>
       </c>
       <c r="D130" s="5">
-        <v>6.8369948963013849</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>6.8369948459523489</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>7675.9826350000003</v>
+        <v>7675.9826346999998</v>
       </c>
       <c r="C131" s="5">
-        <v>8.910797000000457</v>
+        <v>8.9107967999998436</v>
       </c>
       <c r="D131" s="5">
-        <v>1.4036092959852642</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>1.4036092642981224</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>7682.7951210000001</v>
+        <v>7682.7951206999996</v>
       </c>
       <c r="C132" s="5">
         <v>6.812485999999808</v>
       </c>
       <c r="D132" s="5">
-        <v>1.0702220570460108</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>1.0702220570882659</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>7709.3043379999999</v>
+        <v>7709.3043378000002</v>
       </c>
       <c r="C133" s="5">
-        <v>26.509216999999808</v>
+        <v>26.509217100000569</v>
       </c>
       <c r="D133" s="5">
-        <v>4.2200467141447096</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>4.2200467305351097</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>7730.4809130000003</v>
+        <v>7730.4809125000002</v>
       </c>
       <c r="C134" s="5">
-        <v>21.176575000000412</v>
+        <v>21.176574699999946</v>
       </c>
       <c r="D134" s="5">
-        <v>3.3465207080186188</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>3.3465206599792019</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>7735.4724180000003</v>
+        <v>7735.4724183999997</v>
       </c>
       <c r="C135" s="5">
-        <v>4.991504999999961</v>
+        <v>4.9915058999995381</v>
       </c>
       <c r="D135" s="5">
-        <v>0.77758725896370784</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>0.7775873997162952</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>7751.8230830000002</v>
+        <v>7751.8230826999998</v>
       </c>
       <c r="C136" s="5">
-        <v>16.350664999999935</v>
+        <v>16.350664300000062</v>
       </c>
       <c r="D136" s="5">
-        <v>2.5661670204456311</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.5661669091690209</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>7767.5403040000001</v>
+        <v>7767.5403038000004</v>
       </c>
       <c r="C137" s="5">
-        <v>15.717220999999881</v>
+        <v>15.717221100000643</v>
       </c>
       <c r="D137" s="5">
-        <v>2.4603784591204381</v>
+        <v>2.4603784750460989</v>
       </c>
       <c r="E137" s="5">
-        <v>2.939530335737528</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.9395303289943886</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>7775.3173070000003</v>
+        <v>7775.3173066999998</v>
       </c>
       <c r="C138" s="5">
-        <v>7.7770030000001498</v>
+        <v>7.7770028999993883</v>
       </c>
       <c r="D138" s="5">
-        <v>1.2081001038411143</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>1.2081000882524062</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>7783.9240900000004</v>
+        <v>7783.9240903999998</v>
       </c>
       <c r="C139" s="5">
-        <v>8.6067830000001777</v>
+        <v>8.6067837000000509</v>
       </c>
       <c r="D139" s="5">
-        <v>1.3364408234577407</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>1.3364409328666893</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>7790.6794259999997</v>
+        <v>7790.6794262000003</v>
       </c>
       <c r="C140" s="5">
-        <v>6.7553359999992608</v>
+        <v>6.7553358000004664</v>
       </c>
       <c r="D140" s="5">
-        <v>1.0464142340213645</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>1.0464142028390189</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>7789.3882379999995</v>
+        <v>7789.3882375000003</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.2911880000001474</v>
+        <v>-1.2911887000000206</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.19870077156540766</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-0.19870087918503199</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>7792.1470470000004</v>
+        <v>7792.1470473999998</v>
       </c>
       <c r="C142" s="5">
-        <v>2.7588090000008378</v>
+        <v>2.7588098999995054</v>
       </c>
       <c r="D142" s="5">
-        <v>0.4258392561254043</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>0.4258393953439743</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>7801.6273170000004</v>
+        <v>7801.6273173999998</v>
       </c>
       <c r="C143" s="5">
         <v>9.4802700000000186</v>
       </c>
       <c r="D143" s="5">
-        <v>1.4697821614560791</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>1.4697821613801842</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>7783.1339019999996</v>
+        <v>7783.1339017</v>
       </c>
       <c r="C144" s="5">
-        <v>-18.493415000000823</v>
+        <v>-18.493415699999787</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.8077529777649768</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-2.8077530825181496</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>7793.5193159999999</v>
+        <v>7793.5193164000002</v>
       </c>
       <c r="C145" s="5">
-        <v>10.38541400000031</v>
+        <v>10.385414700000183</v>
       </c>
       <c r="D145" s="5">
-        <v>1.613021980713647</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>1.6130220902967896</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>7783.6460550000002</v>
+        <v>7783.6460547999995</v>
       </c>
       <c r="C146" s="5">
-        <v>-9.8732609999997294</v>
+        <v>-9.8732616000006601</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.5096784376045669</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-1.5096785286329184</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>7757.5206079999998</v>
+        <v>7757.5206074999996</v>
       </c>
       <c r="C147" s="5">
-        <v>-26.125447000000349</v>
+        <v>-26.125447299999905</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.9542158320311049</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-3.9542158767023494</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>7752.0658059999996</v>
+        <v>7752.0658061000004</v>
       </c>
       <c r="C148" s="5">
-        <v>-5.4548020000001998</v>
+        <v>-5.4548013999992691</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.84054002690069352</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-0.84053993485664336</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>7742.3154800000002</v>
       </c>
       <c r="C149" s="5">
-        <v>-9.7503259999994043</v>
+        <v>-9.7503261000001658</v>
       </c>
       <c r="D149" s="5">
-        <v>-1.4989281038076396</v>
+        <v>-1.498928119055376</v>
       </c>
       <c r="E149" s="5">
-        <v>-0.3247466123479259</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-0.32474660978147885</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>7751.5710049999998</v>
+        <v>7751.5710048000001</v>
       </c>
       <c r="C150" s="5">
-        <v>9.2555249999995794</v>
+        <v>9.2555247999998755</v>
       </c>
       <c r="D150" s="5">
-        <v>1.444005661648684</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>1.4440056302402082</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>7754.8375319999996</v>
+        <v>7754.8375321000003</v>
       </c>
       <c r="C151" s="5">
-        <v>3.266526999999769</v>
+        <v>3.2665273000002344</v>
       </c>
       <c r="D151" s="5">
-        <v>0.50685599193929232</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>0.50685603861047035</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>7764.5609729999996</v>
+        <v>7764.5609733000001</v>
       </c>
       <c r="C152" s="5">
-        <v>9.7234410000000935</v>
+        <v>9.7234411999997974</v>
       </c>
       <c r="D152" s="5">
-        <v>1.5150455680410735</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>1.5150455993991896</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>7768.7914849999997</v>
+        <v>7768.7914847000002</v>
       </c>
       <c r="C153" s="5">
-        <v>4.2305120000000898</v>
+        <v>4.2305114000000685</v>
       </c>
       <c r="D153" s="5">
-        <v>0.65578144233675584</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>0.65578134902526397</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>7786.1364100000001</v>
+        <v>7786.1364104000004</v>
       </c>
       <c r="C154" s="5">
-        <v>17.34492500000033</v>
+        <v>17.344925700000204</v>
       </c>
       <c r="D154" s="5">
-        <v>2.712314612339406</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>2.7123147232556155</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>7777.9548809999997</v>
+        <v>7777.9548808</v>
       </c>
       <c r="C155" s="5">
-        <v>-8.1815290000004097</v>
+        <v>-8.1815296000004309</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.2536760664984326</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.2536761578432087</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>7772.3460500000001</v>
+        <v>7772.3460499000003</v>
       </c>
       <c r="C156" s="5">
-        <v>-5.6088309999995545</v>
+        <v>-5.6088308999997025</v>
       </c>
       <c r="D156" s="5">
-        <v>-0.86191894617596576</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-0.86191893089179183</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>7785.6358899999996</v>
       </c>
       <c r="C157" s="5">
-        <v>13.289839999999458</v>
+        <v>13.28984009999931</v>
       </c>
       <c r="D157" s="5">
-        <v>2.0712723438278902</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>2.0712723595870619</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>7796.0398009999999</v>
       </c>
       <c r="C158" s="5">
         <v>10.403911000000335</v>
       </c>
       <c r="D158" s="5">
         <v>1.6153929044702364</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>7790.5479480000004</v>
       </c>
       <c r="C159" s="5">
         <v>-5.4918529999995371</v>
       </c>
       <c r="D159" s="5">
         <v>-0.84206216033883008</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>7802.9645250000003</v>
+        <v>7802.9645253999997</v>
       </c>
       <c r="C160" s="5">
-        <v>12.416576999999961</v>
+        <v>12.416577399999369</v>
       </c>
       <c r="D160" s="5">
-        <v>1.9294149618492185</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>1.9294150245511732</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>7800.6717879999997</v>
+        <v>7800.6717884</v>
       </c>
       <c r="C161" s="5">
-        <v>-2.2927370000006704</v>
+        <v>-2.2927369999997609</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.35202550316882908</v>
+        <v>-0.35202550315063252</v>
       </c>
       <c r="E161" s="5">
-        <v>0.75373198303203548</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>0.75373198819843612</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>7798.6264529999999</v>
+        <v>7798.6264534000002</v>
       </c>
       <c r="C162" s="5">
         <v>-2.0453349999997954</v>
       </c>
       <c r="D162" s="5">
-        <v>-0.31418647869702054</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-0.31418647868094451</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>7793.1506820000004</v>
+        <v>7793.1506823999998</v>
       </c>
       <c r="C163" s="5">
-        <v>-5.4757709999994404</v>
+        <v>-5.4757710000003499</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.83932842968106325</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-0.83932842963823084</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>7788.3572690000001</v>
+        <v>7788.3572692999996</v>
       </c>
       <c r="C164" s="5">
-        <v>-4.7934130000003279</v>
+        <v>-4.7934131000001798</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.73560446512680455</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-0.73560448038344495</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>7784.8775960000003</v>
+        <v>7784.8775961000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-3.4796729999998206</v>
+        <v>-3.4796731999995245</v>
       </c>
       <c r="D165" s="5">
-        <v>-0.53481909857195919</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-0.53481912921552466</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>7785.5848189999997</v>
+        <v>7785.5848187000001</v>
       </c>
       <c r="C166" s="5">
-        <v>0.70722299999943061</v>
+        <v>0.70722260000002279</v>
       </c>
       <c r="D166" s="5">
-        <v>0.10906937920109883</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>0.10906931747998172</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>7780.5990080000001</v>
+        <v>7780.5990083999995</v>
       </c>
       <c r="C167" s="5">
-        <v>-4.9858109999995577</v>
+        <v>-4.985810300000594</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.76576716537101186</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-0.7657670582664089</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>7775.9309000000003</v>
+        <v>7775.9308996999998</v>
       </c>
       <c r="C168" s="5">
-        <v>-4.6681079999998474</v>
+        <v>-4.6681086999997206</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.71759022662217786</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-0.71759033383584914</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>7792.0654539999996</v>
+        <v>7792.0654543000001</v>
       </c>
       <c r="C169" s="5">
-        <v>16.134553999999298</v>
+        <v>16.134554600000229</v>
       </c>
       <c r="D169" s="5">
-        <v>2.5185352434894615</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.5185353383167186</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>7799.9258730000001</v>
+        <v>7799.9258725</v>
       </c>
       <c r="C170" s="5">
-        <v>7.8604190000005474</v>
+        <v>7.8604181999999128</v>
       </c>
       <c r="D170" s="5">
-        <v>1.217265574674764</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>1.2172654500510749</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>7816.7277999999997</v>
+        <v>7816.7278004</v>
       </c>
       <c r="C171" s="5">
-        <v>16.801926999999523</v>
+        <v>16.80192790000001</v>
       </c>
       <c r="D171" s="5">
-        <v>2.6157827409947876</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>2.6157828829440843</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>7822.3779809999996</v>
+        <v>7822.3779812000002</v>
       </c>
       <c r="C172" s="5">
-        <v>5.650180999999975</v>
+        <v>5.6501808000002711</v>
       </c>
       <c r="D172" s="5">
-        <v>0.87085513220499511</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0.87085510121196474</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>7834.9819010000001</v>
       </c>
       <c r="C173" s="5">
-        <v>12.603920000000471</v>
+        <v>12.603919799999858</v>
       </c>
       <c r="D173" s="5">
-        <v>1.9507445152601832</v>
+        <v>1.9507444839802268</v>
       </c>
       <c r="E173" s="5">
-        <v>0.43983536203613394</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.43983535688580933</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>7859.4592160000002</v>
+        <v>7859.4592155999999</v>
       </c>
       <c r="C174" s="5">
-        <v>24.47731500000009</v>
+        <v>24.477314599999772</v>
       </c>
       <c r="D174" s="5">
-        <v>3.814019166158733</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>3.8140191027564052</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>7870.6369210000003</v>
+        <v>7870.6369206999998</v>
       </c>
       <c r="C175" s="5">
-        <v>11.17770500000006</v>
+        <v>11.177705099999912</v>
       </c>
       <c r="D175" s="5">
-        <v>1.7200502216797586</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.7200502372768822</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>7884.1874159999998</v>
+        <v>7884.1874162000004</v>
       </c>
       <c r="C176" s="5">
-        <v>13.550494999999501</v>
+        <v>13.550495500000579</v>
       </c>
       <c r="D176" s="5">
-        <v>2.085657635358662</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.0856577131281417</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>7908.8996619999998</v>
+        <v>7908.8996622000004</v>
       </c>
       <c r="C177" s="5">
         <v>24.71224600000005</v>
       </c>
       <c r="D177" s="5">
-        <v>3.8268114369131689</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.8268114368144257</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>7912.6473319999996</v>
+        <v>7912.6473323</v>
       </c>
       <c r="C178" s="5">
-        <v>3.7476699999997436</v>
+        <v>3.7476700999995955</v>
       </c>
       <c r="D178" s="5">
-        <v>0.5701100462142783</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.57011006145200049</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>7925.257071</v>
+        <v>7925.2570708000003</v>
       </c>
       <c r="C179" s="5">
-        <v>12.609739000000445</v>
+        <v>12.609738500000276</v>
       </c>
       <c r="D179" s="5">
-        <v>1.9291927143900489</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>1.9291926371485246</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>7950.3553460000003</v>
+        <v>7950.3553455000001</v>
       </c>
       <c r="C180" s="5">
-        <v>25.098275000000285</v>
+        <v>25.09827469999982</v>
       </c>
       <c r="D180" s="5">
-        <v>3.8671421037675735</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>3.8671420568347381</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>7958.97991</v>
+        <v>7958.9799101999997</v>
       </c>
       <c r="C181" s="5">
-        <v>8.6245639999997366</v>
+        <v>8.6245646999996097</v>
       </c>
       <c r="D181" s="5">
-        <v>1.3095578033420097</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>1.3095579103481692</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>7958.8894799999998</v>
+        <v>7958.8894799</v>
       </c>
       <c r="C182" s="5">
-        <v>-9.0430000000196742E-2</v>
+        <v>-9.0430299999752606E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.3633558597392348E-2</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-1.363360382329315E-2</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>7990.5654109999996</v>
+        <v>7990.5654105000003</v>
       </c>
       <c r="C183" s="5">
-        <v>31.675930999999764</v>
+        <v>31.675930600000356</v>
       </c>
       <c r="D183" s="5">
-        <v>4.8818753834329875</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>4.8818753204922238</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>7993.2253879999998</v>
+        <v>7993.2253883000003</v>
       </c>
       <c r="C184" s="5">
-        <v>2.6599770000002536</v>
+        <v>2.6599777999999787</v>
       </c>
       <c r="D184" s="5">
-        <v>0.40019984650141449</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.40019996710871641</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>8010.9047259999998</v>
+        <v>8010.9047262000004</v>
       </c>
       <c r="C185" s="5">
-        <v>17.679337999999916</v>
+        <v>17.679337900000064</v>
       </c>
       <c r="D185" s="5">
-        <v>2.6866748408467922</v>
+        <v>2.6866748253625783</v>
       </c>
       <c r="E185" s="5">
-        <v>2.2453507515766802</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.2453507541293272</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>8028.8015919999998</v>
+        <v>8028.8015923000003</v>
       </c>
       <c r="C186" s="5">
-        <v>17.896866000000045</v>
+        <v>17.896866099999897</v>
       </c>
       <c r="D186" s="5">
-        <v>2.7140630151487377</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>2.7140630304319346</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>8041.3346899999997</v>
+        <v>8041.3346902000003</v>
       </c>
       <c r="C187" s="5">
-        <v>12.533097999999882</v>
+        <v>12.53309790000003</v>
       </c>
       <c r="D187" s="5">
-        <v>1.8893874265044408</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.8893874112283049</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>8056.0250759999999</v>
+        <v>8056.0250764000002</v>
       </c>
       <c r="C188" s="5">
-        <v>14.690386000000217</v>
+        <v>14.690386199999921</v>
       </c>
       <c r="D188" s="5">
-        <v>2.2143926232170541</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.2143926536123182</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>8093.7294039999997</v>
+        <v>8093.7294038</v>
       </c>
       <c r="C189" s="5">
-        <v>37.704327999999805</v>
+        <v>37.704327399999784</v>
       </c>
       <c r="D189" s="5">
-        <v>5.763168936457852</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>5.7631688420799021</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>8099.5828769999998</v>
+        <v>8099.5828764999997</v>
       </c>
       <c r="C190" s="5">
-        <v>5.8534730000001218</v>
+        <v>5.8534726999996565</v>
       </c>
       <c r="D190" s="5">
-        <v>0.87131339098882599</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.87131334617636114</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>8111.6513910000003</v>
       </c>
       <c r="C191" s="5">
-        <v>12.068514000000505</v>
+        <v>12.068514500000674</v>
       </c>
       <c r="D191" s="5">
-        <v>1.8027460880399193</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>1.8027461634533726</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>8152.2820789999996</v>
+        <v>8152.2820787999999</v>
       </c>
       <c r="C192" s="5">
-        <v>40.630687999999282</v>
+        <v>40.630687799999578</v>
       </c>
       <c r="D192" s="5">
-        <v>6.1791011393800721</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>6.179101108121432</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>8171.244256</v>
+        <v>8171.2442559000001</v>
       </c>
       <c r="C193" s="5">
-        <v>18.962177000000338</v>
+        <v>18.96217710000019</v>
       </c>
       <c r="D193" s="5">
-        <v>2.8271814318303612</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.8271814470013368</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>8197.6260939999993</v>
+        <v>8197.6260942999997</v>
       </c>
       <c r="C194" s="5">
-        <v>26.381837999999334</v>
+        <v>26.381838399999651</v>
       </c>
       <c r="D194" s="5">
-        <v>3.9438874290180337</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>3.9438874899300203</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>8202.1609270000008</v>
+        <v>8202.1609267999993</v>
       </c>
       <c r="C195" s="5">
-        <v>4.5348330000015267</v>
+        <v>4.5348324999995384</v>
       </c>
       <c r="D195" s="5">
-        <v>0.66584972074277271</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.66584964707963046</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>8236.7412999999997</v>
+        <v>8236.7412999000007</v>
       </c>
       <c r="C196" s="5">
-        <v>34.580372999998872</v>
+        <v>34.580373100001452</v>
       </c>
       <c r="D196" s="5">
-        <v>5.1781866913709784</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>5.1781867068236176</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>8253.4090479999995</v>
+        <v>8253.4090481000003</v>
       </c>
       <c r="C197" s="5">
-        <v>16.667747999999847</v>
+        <v>16.667748199999551</v>
       </c>
       <c r="D197" s="5">
-        <v>2.4555117246808367</v>
+        <v>2.4555117545037586</v>
       </c>
       <c r="E197" s="5">
-        <v>3.0271777070688843</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.02717770574501</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>8278.774829</v>
+        <v>8278.7748291999997</v>
       </c>
       <c r="C198" s="5">
-        <v>25.365781000000425</v>
+        <v>25.365781099999367</v>
       </c>
       <c r="D198" s="5">
-        <v>3.7510282609248602</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>3.7510282759170233</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>8294.6587240000008</v>
       </c>
       <c r="C199" s="5">
-        <v>15.883895000000848</v>
+        <v>15.883894800001144</v>
       </c>
       <c r="D199" s="5">
-        <v>2.3268059929565821</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>2.3268059632923777</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>8318.4277949999996</v>
+        <v>8318.4277951000004</v>
       </c>
       <c r="C200" s="5">
-        <v>23.769070999998803</v>
+        <v>23.769071099999564</v>
       </c>
       <c r="D200" s="5">
-        <v>3.4934226373741328</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>3.4934226523041012</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>8327.2215419999993</v>
+        <v>8327.2215417999996</v>
       </c>
       <c r="C201" s="5">
-        <v>8.793746999999712</v>
+        <v>8.7937466999992466</v>
       </c>
       <c r="D201" s="5">
-        <v>1.2759704685440187</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>1.2759704247453429</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>8346.1396760000007</v>
+        <v>8346.1396762999993</v>
       </c>
       <c r="C202" s="5">
-        <v>18.918134000001373</v>
+        <v>18.918134499999724</v>
       </c>
       <c r="D202" s="5">
-        <v>2.7605343906124347</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.7605344645533325</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>8368.3727610000005</v>
+        <v>8368.3727608000008</v>
       </c>
       <c r="C203" s="5">
-        <v>22.233084999999846</v>
+        <v>22.233084500001496</v>
       </c>
       <c r="D203" s="5">
-        <v>3.24390529958134</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>3.2439052254388256</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>8365.6525020000008</v>
+        <v>8365.6525015000007</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.7202589999997144</v>
+        <v>-2.7202593000001798</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.38938048084897758</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.38938052372389231</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>8407.2843470000007</v>
+        <v>8407.2843474000001</v>
       </c>
       <c r="C205" s="5">
-        <v>41.631844999999885</v>
+        <v>41.631845899999462</v>
       </c>
       <c r="D205" s="5">
-        <v>6.1380212154825697</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>6.1380213522044036</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>8437.7009610000005</v>
+        <v>8437.7009610999994</v>
       </c>
       <c r="C206" s="5">
-        <v>30.416613999999754</v>
+        <v>30.416613699999289</v>
       </c>
       <c r="D206" s="5">
-        <v>4.4289042143479618</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>4.4289041695776854</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>8441.9366690000006</v>
+        <v>8441.9366688999999</v>
       </c>
       <c r="C207" s="5">
-        <v>4.2357080000001588</v>
+        <v>4.2357078000004549</v>
       </c>
       <c r="D207" s="5">
-        <v>0.60406345538224215</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>0.60406342677388203</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>8466.9985969999998</v>
+        <v>8466.9985968000001</v>
       </c>
       <c r="C208" s="5">
-        <v>25.06192799999917</v>
+        <v>25.061927900000228</v>
       </c>
       <c r="D208" s="5">
-        <v>3.621237940481592</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>3.62123792583946</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>8493.7006199999996</v>
+        <v>8493.7006197999999</v>
       </c>
       <c r="C209" s="5">
         <v>26.702022999999826</v>
       </c>
       <c r="D209" s="5">
-        <v>3.8507259905441682</v>
+        <v>3.8507259906365832</v>
       </c>
       <c r="E209" s="5">
-        <v>2.911422063325797</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.9114220596556661</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>8505.5878759999996</v>
+        <v>8505.5878754999994</v>
       </c>
       <c r="C210" s="5">
-        <v>11.887255999999979</v>
+        <v>11.887255699999514</v>
       </c>
       <c r="D210" s="5">
-        <v>1.6924334505725946</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.6924334075713254</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>8538.6719900000007</v>
+        <v>8538.6719897000003</v>
       </c>
       <c r="C211" s="5">
-        <v>33.084114000001136</v>
+        <v>33.08411420000084</v>
       </c>
       <c r="D211" s="5">
-        <v>4.7687920858804134</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>4.7687921156145174</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>8569.8314129999999</v>
+        <v>8569.8314126000005</v>
       </c>
       <c r="C212" s="5">
-        <v>31.159422999999151</v>
+        <v>31.159422900000209</v>
       </c>
       <c r="D212" s="5">
-        <v>4.4680226831740111</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>4.4680226687062286</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>8583.4552870000007</v>
+        <v>8583.4552872999993</v>
       </c>
       <c r="C213" s="5">
-        <v>13.623874000000797</v>
+        <v>13.623874699998851</v>
       </c>
       <c r="D213" s="5">
-        <v>1.9244667145508654</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.9244668143870491</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>8607.3166409999994</v>
+        <v>8607.3166407000008</v>
       </c>
       <c r="C214" s="5">
-        <v>23.861353999998755</v>
+        <v>23.861353400001462</v>
       </c>
       <c r="D214" s="5">
-        <v>3.3873891436662307</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.3873890570632392</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>8634.8851969999996</v>
+        <v>8634.8851967999999</v>
       </c>
       <c r="C215" s="5">
-        <v>27.568556000000171</v>
+        <v>27.568556099999114</v>
       </c>
       <c r="D215" s="5">
-        <v>3.9119408596986371</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>3.9119408742779749</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>8650.2056209999992</v>
+        <v>8650.2056205999997</v>
       </c>
       <c r="C216" s="5">
-        <v>15.320423999999548</v>
+        <v>15.320423799999844</v>
       </c>
       <c r="D216" s="5">
-        <v>2.1499969396803431</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>2.1499969113890183</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>8668.6201099999998</v>
+        <v>8668.6201094999997</v>
       </c>
       <c r="C217" s="5">
-        <v>18.414489000000685</v>
+        <v>18.414488899999924</v>
       </c>
       <c r="D217" s="5">
-        <v>2.5846733107151465</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.5846732966350094</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>8682.0050790000005</v>
+        <v>8682.0050793999999</v>
       </c>
       <c r="C218" s="5">
-        <v>13.384969000000638</v>
+        <v>13.384969900000215</v>
       </c>
       <c r="D218" s="5">
-        <v>1.868702469644079</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.8687025964725379</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>8703.9207299999998</v>
+        <v>8703.9207301999995</v>
       </c>
       <c r="C219" s="5">
-        <v>21.915650999999343</v>
+        <v>21.915650799999639</v>
       </c>
       <c r="D219" s="5">
-        <v>3.0715241643273883</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>3.0715241357632816</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>8727.3349190000008</v>
+        <v>8727.3349189</v>
       </c>
       <c r="C220" s="5">
-        <v>23.414189000000988</v>
+        <v>23.414188700000523</v>
       </c>
       <c r="D220" s="5">
-        <v>3.2762802954705794</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.2762802527930068</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>8744.8235619999996</v>
+        <v>8744.8235623</v>
       </c>
       <c r="C221" s="5">
-        <v>17.488642999998774</v>
+        <v>17.488643400000001</v>
       </c>
       <c r="D221" s="5">
-        <v>2.4313519750131407</v>
+        <v>2.4313520312657655</v>
       </c>
       <c r="E221" s="5">
-        <v>2.956578683838762</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.9565786897950863</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>8774.2682270000005</v>
+        <v>8774.2682268000008</v>
       </c>
       <c r="C222" s="5">
-        <v>29.444665000000896</v>
+        <v>29.444664500000727</v>
       </c>
       <c r="D222" s="5">
-        <v>4.1161884865956067</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>4.1161884152550288</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>8801.2165980000009</v>
+        <v>8801.2165982000006</v>
       </c>
       <c r="C223" s="5">
-        <v>26.948371000000407</v>
+        <v>26.948371399999814</v>
       </c>
       <c r="D223" s="5">
-        <v>3.7484533077369209</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.7484533644058571</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>8789.4671159999998</v>
+        <v>8789.4671156000004</v>
       </c>
       <c r="C224" s="5">
-        <v>-11.74948200000108</v>
+        <v>-11.749482600000192</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.5902704022470404</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-1.5902704828245628</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>8804.4586190000009</v>
+        <v>8804.4586189000001</v>
       </c>
       <c r="C225" s="5">
-        <v>14.991503000001103</v>
+        <v>14.991503299999749</v>
       </c>
       <c r="D225" s="5">
-        <v>2.0660555857366703</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>2.0660556275646114</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>8816.1979240000001</v>
+        <v>8816.1979241000008</v>
       </c>
       <c r="C226" s="5">
-        <v>11.739304999999149</v>
+        <v>11.739305200000672</v>
       </c>
       <c r="D226" s="5">
-        <v>1.611789350602999</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.6117893782831239</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>8818.6490389999999</v>
+        <v>8818.6490386000005</v>
       </c>
       <c r="C227" s="5">
-        <v>2.4511149999998452</v>
+        <v>2.4511144999996759</v>
       </c>
       <c r="D227" s="5">
-        <v>0.33413948858664888</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>0.33413942031772503</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>8833.1323119999997</v>
+        <v>8833.1323123999991</v>
       </c>
       <c r="C228" s="5">
-        <v>14.483272999999826</v>
+        <v>14.483273799998642</v>
       </c>
       <c r="D228" s="5">
-        <v>1.9887152049438139</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>1.9887153158776982</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>8845.3360350000003</v>
+        <v>8845.3360346999998</v>
       </c>
       <c r="C229" s="5">
-        <v>12.203723000000537</v>
+        <v>12.203722300000663</v>
       </c>
       <c r="D229" s="5">
-        <v>1.6705581122013147</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>1.6705580155735866</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>8813.8020710000001</v>
+        <v>8813.8020711999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-31.533964000000196</v>
+        <v>-31.533963500000027</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.1951524335718915</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.1951523684921499</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>8827.6649789999992</v>
+        <v>8827.6649792999997</v>
       </c>
       <c r="C231" s="5">
-        <v>13.862907999999152</v>
+        <v>13.862908099999913</v>
       </c>
       <c r="D231" s="5">
-        <v>1.903849904397048</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>1.9038499182060686</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>8820.1445930000009</v>
+        <v>8820.1445932000006</v>
       </c>
       <c r="C232" s="5">
-        <v>-7.5203859999983251</v>
+        <v>-7.5203860999990866</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.0175169586659205</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-1.0175169720984201</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>8813.8005119999998</v>
+        <v>8813.8005116000004</v>
       </c>
       <c r="C233" s="5">
-        <v>-6.344081000001097</v>
+        <v>-6.3440816000002087</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.85971977316633419</v>
+        <v>-0.85971985413458851</v>
       </c>
       <c r="E233" s="5">
-        <v>0.78877463348414611</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>0.78877462545234867</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>8788.9285720000007</v>
+        <v>8788.9285722000004</v>
       </c>
       <c r="C234" s="5">
-        <v>-24.871939999999086</v>
+        <v>-24.871939399999974</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.3342511221882143</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-3.3342510431475403</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>8757.5335670000004</v>
       </c>
       <c r="C235" s="5">
-        <v>-31.39500500000031</v>
+        <v>-31.395005200000014</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.203309023866197</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-4.2033090500253838</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>8729.1022639999992</v>
       </c>
       <c r="C236" s="5">
         <v>-28.431303000001208</v>
       </c>
       <c r="D236" s="5">
         <v>-3.8269809502753938</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>8711.2191509999993</v>
+        <v>8711.2191512999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-17.883112999999867</v>
+        <v>-17.883112699999401</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.4309002493273613</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-2.4309002090058818</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>8700.1193899999998</v>
+        <v>8700.1193899000009</v>
       </c>
       <c r="C238" s="5">
-        <v>-11.099760999999489</v>
+        <v>-11.099761399998897</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.5183596057126603</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-1.5183596599946281</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>8689.8892140000007</v>
+        <v>8689.8892135999995</v>
       </c>
       <c r="C239" s="5">
-        <v>-10.230175999999119</v>
+        <v>-10.230176300001403</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.4019495044983343</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-1.4019495453613251</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>8683.0561180000004</v>
+        <v>8683.0561182000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-6.833096000000296</v>
+        <v>-6.8330953999993653</v>
       </c>
       <c r="D240" s="5">
-        <v>-0.93952243353611076</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-0.93952235143797136</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>8662.3356640000002</v>
+        <v>8662.3356636999997</v>
       </c>
       <c r="C241" s="5">
-        <v>-20.720454000000245</v>
+        <v>-20.720454500000415</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.8262845181072693</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.8262845853507468</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>8666.0314890000009</v>
+        <v>8666.0314887999994</v>
       </c>
       <c r="C242" s="5">
-        <v>3.6958250000006956</v>
+        <v>3.695825099999638</v>
       </c>
       <c r="D242" s="5">
-        <v>0.51318860586375692</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>0.51318861979978703</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>8677.2883340000008</v>
       </c>
       <c r="C243" s="5">
-        <v>11.256844999999885</v>
+        <v>11.256845200001408</v>
       </c>
       <c r="D243" s="5">
-        <v>1.5699388709867534</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>1.5699388991159191</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>8678.0994289999999</v>
+        <v>8678.0994293999993</v>
       </c>
       <c r="C244" s="5">
-        <v>0.8110949999991135</v>
+        <v>0.81109539999852132</v>
       </c>
       <c r="D244" s="5">
-        <v>0.11222567493316404</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>0.11222573030660321</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>8683.2066900000009</v>
+        <v>8683.2066895999997</v>
       </c>
       <c r="C245" s="5">
-        <v>5.1072610000010172</v>
+        <v>5.1072602000003826</v>
       </c>
       <c r="D245" s="5">
-        <v>0.70851804661069551</v>
+        <v>0.70851793523647455</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.4816970479669345</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-1.4816970480342029</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>8698.5776779999997</v>
+        <v>8698.5776781999994</v>
       </c>
       <c r="C246" s="5">
-        <v>15.370987999998761</v>
+        <v>15.370988599999691</v>
       </c>
       <c r="D246" s="5">
-        <v>2.1450408870777204</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>2.1450409717251429</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>8707.8448430000008</v>
+        <v>8707.8448425999995</v>
       </c>
       <c r="C247" s="5">
-        <v>9.2671650000011141</v>
+        <v>9.2671644000001834</v>
       </c>
       <c r="D247" s="5">
-        <v>1.2859563520231765</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>1.2859562682461245</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>8735.0356800000009</v>
       </c>
       <c r="C248" s="5">
-        <v>27.190837000000101</v>
+        <v>27.190837400001328</v>
       </c>
       <c r="D248" s="5">
-        <v>3.8121089005673348</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>3.8121089577915157</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>8760.7689879999998</v>
+        <v>8760.7689874999996</v>
       </c>
       <c r="C249" s="5">
-        <v>25.733307999998942</v>
+        <v>25.733307499998773</v>
       </c>
       <c r="D249" s="5">
-        <v>3.5930318907298586</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>3.5930318197820776</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>8809.3045880000009</v>
+        <v>8809.3045880999998</v>
       </c>
       <c r="C250" s="5">
-        <v>48.535600000001068</v>
+        <v>48.53560060000018</v>
       </c>
       <c r="D250" s="5">
-        <v>6.8544890910385625</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>6.8544891787756246</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>8806.7398570000005</v>
+        <v>8806.7398568999997</v>
       </c>
       <c r="C251" s="5">
-        <v>-2.5647310000003927</v>
+        <v>-2.5647312000000966</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.34880776067038877</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-0.3488077878232243</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>8793.9039570000004</v>
+        <v>8793.9039572999991</v>
       </c>
       <c r="C252" s="5">
-        <v>-12.835900000000038</v>
+        <v>-12.83589960000063</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.735057750942004</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-1.7350576973254261</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>8797.7198659999995</v>
+        <v>8797.7198657000008</v>
       </c>
       <c r="C253" s="5">
-        <v>3.8159089999990101</v>
+        <v>3.8159084000017174</v>
       </c>
       <c r="D253" s="5">
-        <v>0.52195646968973275</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.5219563874056421</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>8811.5456169999998</v>
+        <v>8811.5456171999995</v>
       </c>
       <c r="C254" s="5">
-        <v>13.825751000000309</v>
+        <v>13.82575149999866</v>
       </c>
       <c r="D254" s="5">
-        <v>1.9022037533259928</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>1.9022038227788807</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>8845.5897320000004</v>
+        <v>8845.5897315999991</v>
       </c>
       <c r="C255" s="5">
-        <v>34.044115000000602</v>
+        <v>34.044114399999671</v>
       </c>
       <c r="D255" s="5">
-        <v>4.73609625813185</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>4.7360961727703099</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>8852.1397739999993</v>
+        <v>8852.1397739000004</v>
       </c>
       <c r="C256" s="5">
-        <v>6.550041999998939</v>
+        <v>6.5500423000012233</v>
       </c>
       <c r="D256" s="5">
-        <v>0.89221196459741137</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.89221200566909076</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>8870.2734500000006</v>
+        <v>8870.2734498999998</v>
       </c>
       <c r="C257" s="5">
-        <v>18.133676000001287</v>
+        <v>18.133675999999468</v>
       </c>
       <c r="D257" s="5">
-        <v>2.4860952990094498</v>
+        <v>2.4860952990375162</v>
       </c>
       <c r="E257" s="5">
-        <v>2.1543511133442772</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.1543511168984786</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>8883.6926760000006</v>
+        <v>8883.6926762999992</v>
       </c>
       <c r="C258" s="5">
-        <v>13.419225999999981</v>
+        <v>13.419226399999388</v>
       </c>
       <c r="D258" s="5">
-        <v>1.8305789572389264</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>1.8305790122801202</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>8883.291819</v>
+        <v>8883.2918186000006</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.40085700000054203</v>
+        <v>-0.40085769999859622</v>
       </c>
       <c r="D259" s="5">
-        <v>-5.4133912113418781E-2</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-5.4134006619666053E-2</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>8916.6434200000003</v>
+        <v>8916.6434195000002</v>
       </c>
       <c r="C260" s="5">
-        <v>33.351601000000301</v>
+        <v>33.351600899999539</v>
       </c>
       <c r="D260" s="5">
-        <v>4.5995085250266854</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>4.5995085111608436</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>8956.2168149999998</v>
+        <v>8956.2168148000001</v>
       </c>
       <c r="C261" s="5">
-        <v>39.573394999999437</v>
+        <v>39.573395299999902</v>
       </c>
       <c r="D261" s="5">
-        <v>5.4577230712339997</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>5.4577231139370852</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>8952.1200599999993</v>
+        <v>8952.1200597000006</v>
       </c>
       <c r="C262" s="5">
-        <v>-4.0967550000004849</v>
+        <v>-4.0967550999994273</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.54752547244125704</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-0.54752548578453908</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>8970.0766829999993</v>
+        <v>8970.0766832000008</v>
       </c>
       <c r="C263" s="5">
-        <v>17.956623000000036</v>
+        <v>17.956623500000205</v>
       </c>
       <c r="D263" s="5">
-        <v>2.4337547970536333</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.4337548656530927</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>8984.7871329999998</v>
+        <v>8984.7871324999996</v>
       </c>
       <c r="C264" s="5">
-        <v>14.710450000000492</v>
+        <v>14.7104492999988</v>
       </c>
       <c r="D264" s="5">
-        <v>1.9857839558734769</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>1.9857838604806721</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>8993.4785570000004</v>
+        <v>8993.4785573000008</v>
       </c>
       <c r="C265" s="5">
-        <v>8.691424000000552</v>
+        <v>8.6914248000011867</v>
       </c>
       <c r="D265" s="5">
-        <v>1.1670146865091935</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.1670147945644249</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>9016.4125289999993</v>
       </c>
       <c r="C266" s="5">
-        <v>22.933971999998903</v>
+        <v>22.933971699998438</v>
       </c>
       <c r="D266" s="5">
-        <v>3.1033659548015846</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>3.1033659135303093</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>8997.2227820000007</v>
+        <v>8997.2227820999997</v>
       </c>
       <c r="C267" s="5">
-        <v>-19.189746999998533</v>
+        <v>-19.189746899999591</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.5242904252315235</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-2.5242904122308563</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>9009.9569740000006</v>
+        <v>9009.9569740999996</v>
       </c>
       <c r="C268" s="5">
         <v>12.734191999999894</v>
       </c>
       <c r="D268" s="5">
-        <v>1.711700104317404</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>1.711700104298175</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>9029.5154610000009</v>
+        <v>9029.5154612000006</v>
       </c>
       <c r="C269" s="5">
-        <v>19.558487000000241</v>
+        <v>19.558487100001003</v>
       </c>
       <c r="D269" s="5">
-        <v>2.6362431292176192</v>
+        <v>2.6362431428283317</v>
       </c>
       <c r="E269" s="5">
-        <v>1.7952322653593145</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>1.7952322687616373</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>9062.2519549999997</v>
+        <v>9062.2519551000005</v>
       </c>
       <c r="C270" s="5">
-        <v>32.736493999998856</v>
+        <v>32.736493899999914</v>
       </c>
       <c r="D270" s="5">
-        <v>4.4384070740474346</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.4384070601179992</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>9087.7309299999997</v>
+        <v>9087.7309299000008</v>
       </c>
       <c r="C271" s="5">
-        <v>25.478974999999991</v>
+        <v>25.478974800000287</v>
       </c>
       <c r="D271" s="5">
-        <v>3.4265238910551776</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.4265238637027018</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>9113.2108910000006</v>
       </c>
       <c r="C272" s="5">
-        <v>25.479961000000912</v>
+        <v>25.479961099999855</v>
       </c>
       <c r="D272" s="5">
-        <v>3.4169027090248383</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.4169027226806925</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>9129.9056199999995</v>
+        <v>9129.9056201999992</v>
       </c>
       <c r="C273" s="5">
-        <v>16.694728999998915</v>
+        <v>16.694729199998619</v>
       </c>
       <c r="D273" s="5">
-        <v>2.2205964386798227</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.2205964655508614</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>9155.6596289999998</v>
+        <v>9155.6596286999993</v>
       </c>
       <c r="C274" s="5">
-        <v>25.754009000000224</v>
+        <v>25.754008500000054</v>
       </c>
       <c r="D274" s="5">
-        <v>3.4380228866838003</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.4380228188208406</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>9185.2054320000007</v>
+        <v>9185.2054317000002</v>
       </c>
       <c r="C275" s="5">
         <v>29.545803000000888</v>
       </c>
       <c r="D275" s="5">
-        <v>3.9419404400264035</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>3.9419404401578095</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>9193.1421100000007</v>
+        <v>9193.1421095000005</v>
       </c>
       <c r="C276" s="5">
-        <v>7.936678000000029</v>
+        <v>7.9366778000003251</v>
       </c>
       <c r="D276" s="5">
-        <v>1.0418282061431805</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>1.0418281797992313</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>9231.4827619999996</v>
+        <v>9231.4827617999999</v>
       </c>
       <c r="C277" s="5">
-        <v>38.340651999998954</v>
+        <v>38.340652299999419</v>
       </c>
       <c r="D277" s="5">
-        <v>5.1210943775028106</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>5.1210944187819241</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>9252.3302640000002</v>
+        <v>9252.3302638000005</v>
       </c>
       <c r="C278" s="5">
         <v>20.847502000000532</v>
       </c>
       <c r="D278" s="5">
-        <v>2.7438800610500191</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.7438800611101044</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>9269.508538</v>
+        <v>9269.5085378999993</v>
       </c>
       <c r="C279" s="5">
-        <v>17.178273999999874</v>
+        <v>17.178274099998816</v>
       </c>
       <c r="D279" s="5">
-        <v>2.2508639760533189</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.2508639893395133</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>9305.2232569999996</v>
       </c>
       <c r="C280" s="5">
-        <v>35.714718999999604</v>
+        <v>35.714719100000366</v>
       </c>
       <c r="D280" s="5">
-        <v>4.7227562155669922</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>4.72275622912397</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>9327.9003109999994</v>
+        <v>9327.9003107000008</v>
       </c>
       <c r="C281" s="5">
-        <v>22.677053999999771</v>
+        <v>22.677053700001125</v>
       </c>
       <c r="D281" s="5">
-        <v>2.9639471531466288</v>
+        <v>2.96394711340906</v>
       </c>
       <c r="E281" s="5">
-        <v>3.3045499649319243</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.3045499593213457</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>9322.4839859999993</v>
       </c>
       <c r="C282" s="5">
-        <v>-5.4163250000001426</v>
+        <v>-5.4163247000014962</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.69456926792228479</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-0.69456922959665324</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>9374.4511340000008</v>
+        <v>9374.4511339000001</v>
       </c>
       <c r="C283" s="5">
-        <v>51.967148000001544</v>
+        <v>51.967147900000782</v>
       </c>
       <c r="D283" s="5">
-        <v>6.8982124022323177</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>6.8982123885482638</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>9395.1340070000006</v>
+        <v>9395.1340068000009</v>
       </c>
       <c r="C284" s="5">
-        <v>20.682872999999745</v>
+        <v>20.682872900000802</v>
       </c>
       <c r="D284" s="5">
-        <v>2.6799274801030393</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>2.6799274670171735</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>9408.7965650000006</v>
       </c>
       <c r="C285" s="5">
-        <v>13.66255799999999</v>
+        <v>13.662558199999694</v>
       </c>
       <c r="D285" s="5">
-        <v>1.7590848837369055</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>1.7590849097313344</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>9427.8782480000009</v>
+        <v>9427.8782482000006</v>
       </c>
       <c r="C286" s="5">
-        <v>19.081683000000339</v>
+        <v>19.081683200000043</v>
       </c>
       <c r="D286" s="5">
-        <v>2.4610126407250243</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.4610126668077381</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>9453.503111</v>
+        <v>9453.5031111999997</v>
       </c>
       <c r="C287" s="5">
         <v>25.624862999999095</v>
       </c>
       <c r="D287" s="5">
-        <v>3.3107876804542968</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.3107876803831759</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>9480.9856280000004</v>
+        <v>9480.9856278999996</v>
       </c>
       <c r="C288" s="5">
-        <v>27.482517000000371</v>
+        <v>27.482516699999906</v>
       </c>
       <c r="D288" s="5">
-        <v>3.5448733864196891</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>3.5448733470268667</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>9504.8455510000003</v>
+        <v>9504.8455505000002</v>
       </c>
       <c r="C289" s="5">
-        <v>23.859922999999981</v>
+        <v>23.859922600000573</v>
       </c>
       <c r="D289" s="5">
-        <v>3.0620819579083802</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>3.0620819058942095</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>9530.7728850000003</v>
+        <v>9530.7728846000009</v>
       </c>
       <c r="C290" s="5">
-        <v>25.927333999999973</v>
+        <v>25.927334100000735</v>
       </c>
       <c r="D290" s="5">
-        <v>3.3229213065632424</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.3229213197500274</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>9543.2167989999998</v>
+        <v>9543.2167986000004</v>
       </c>
       <c r="C291" s="5">
         <v>12.443913999999495</v>
       </c>
       <c r="D291" s="5">
-        <v>1.5780879883519949</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.5780879884187637</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>9576.8917829999991</v>
+        <v>9576.8917825000008</v>
       </c>
       <c r="C292" s="5">
-        <v>33.674983999999313</v>
+        <v>33.67498390000037</v>
       </c>
       <c r="D292" s="5">
-        <v>4.3175741564314141</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.3175741435449</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>9583.1826299999993</v>
+        <v>9583.1826294999992</v>
       </c>
       <c r="C293" s="5">
-        <v>6.2908470000002126</v>
+        <v>6.2908469999983936</v>
       </c>
       <c r="D293" s="5">
-        <v>0.79110735214182881</v>
+        <v>0.79110735218290706</v>
       </c>
       <c r="E293" s="5">
-        <v>2.7367607981289899</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.736760796072879</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>9606.212673</v>
+        <v>9606.2126733999994</v>
       </c>
       <c r="C294" s="5">
-        <v>23.03004300000066</v>
+        <v>23.030043900000237</v>
       </c>
       <c r="D294" s="5">
-        <v>2.9222308266624086</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>2.9222309425295023</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>9622.4106740000007</v>
+        <v>9622.4106744000001</v>
       </c>
       <c r="C295" s="5">
         <v>16.198001000000659</v>
       </c>
       <c r="D295" s="5">
-        <v>2.0423121218083873</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.0423121217226115</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>9652.7863199999993</v>
+        <v>9652.7863197999995</v>
       </c>
       <c r="C296" s="5">
-        <v>30.375645999998596</v>
+        <v>30.375645399999485</v>
       </c>
       <c r="D296" s="5">
-        <v>3.8545795187900911</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.854579441162187</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>9684.6552279999996</v>
+        <v>9684.6552281000004</v>
       </c>
       <c r="C297" s="5">
-        <v>31.868908000000374</v>
+        <v>31.86890830000084</v>
       </c>
       <c r="D297" s="5">
-        <v>4.0345671191639898</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>4.034567157921054</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>9713.8805499999999</v>
+        <v>9713.8805496999994</v>
       </c>
       <c r="C298" s="5">
-        <v>29.225322000000233</v>
+        <v>29.225321599999006</v>
       </c>
       <c r="D298" s="5">
-        <v>3.6819437369305152</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.6819436856583732</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>9737.1472479999993</v>
+        <v>9737.1472481000001</v>
       </c>
       <c r="C299" s="5">
-        <v>23.266697999999451</v>
+        <v>23.266698400000678</v>
       </c>
       <c r="D299" s="5">
-        <v>2.9124094644019438</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>2.9124095152244678</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>9757.073719</v>
+        <v>9757.0737191000007</v>
       </c>
       <c r="C300" s="5">
         <v>19.926471000000674</v>
       </c>
       <c r="D300" s="5">
-        <v>2.4835555740132964</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.483555573987406</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>9779.9267720000007</v>
+        <v>9779.9267720999997</v>
       </c>
       <c r="C301" s="5">
-        <v>22.853053000000727</v>
+        <v>22.853052999998908</v>
       </c>
       <c r="D301" s="5">
-        <v>2.8471355291665557</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>2.8471355291367573</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>9802.8290980000002</v>
+        <v>9802.8290976000008</v>
       </c>
       <c r="C302" s="5">
-        <v>22.902325999999448</v>
+        <v>22.902325500001098</v>
       </c>
       <c r="D302" s="5">
-        <v>2.8466000192848506</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>2.8465999563064948</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>9845.0448749999996</v>
+        <v>9845.0448754000008</v>
       </c>
       <c r="C303" s="5">
-        <v>42.215776999999434</v>
+        <v>42.215777800000069</v>
       </c>
       <c r="D303" s="5">
-        <v>5.2919637911237549</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.2919638940160274</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>9863.8006960000002</v>
+        <v>9863.8006960999992</v>
       </c>
       <c r="C304" s="5">
-        <v>18.755821000000651</v>
+        <v>18.755820699998367</v>
       </c>
       <c r="D304" s="5">
-        <v>2.3102300873220516</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.3102300498866857</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>9899.1261500000001</v>
+        <v>9899.1261501999998</v>
       </c>
       <c r="C305" s="5">
-        <v>35.325453999999809</v>
+        <v>35.32545410000057</v>
       </c>
       <c r="D305" s="5">
-        <v>4.3832568091429769</v>
+        <v>4.3832568217514911</v>
       </c>
       <c r="E305" s="5">
-        <v>3.2968537927154262</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.2968538001918901</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>9915.3733800000009</v>
+        <v>9915.3733802000006</v>
       </c>
       <c r="C306" s="5">
         <v>16.247230000000854</v>
       </c>
       <c r="D306" s="5">
-        <v>1.9874117498264399</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.9874117497857613</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>9933.8627259999994</v>
       </c>
       <c r="C307" s="5">
-        <v>18.489345999998477</v>
+        <v>18.489345799998773</v>
       </c>
       <c r="D307" s="5">
-        <v>2.2607505810276152</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>2.2607505562755925</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>9941.3743749999994</v>
+        <v>9941.3743746</v>
       </c>
       <c r="C308" s="5">
-        <v>7.511649000000034</v>
+        <v>7.5116486000006262</v>
       </c>
       <c r="D308" s="5">
-        <v>0.91118249309620758</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.91118244437329299</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>9975.9330019999998</v>
+        <v>9975.9330018000001</v>
       </c>
       <c r="C309" s="5">
-        <v>34.558627000000342</v>
+        <v>34.558627200000046</v>
       </c>
       <c r="D309" s="5">
-        <v>4.2521784303364063</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>4.2521784555916486</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>10000.875110000001</v>
+        <v>10000.875113</v>
       </c>
       <c r="C310" s="5">
-        <v>24.942108000001099</v>
+        <v>24.942111199999999</v>
       </c>
       <c r="D310" s="5">
-        <v>3.0418770319096566</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.0418774276175453</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>10025.73324</v>
+        <v>10025.733241</v>
       </c>
       <c r="C311" s="5">
-        <v>24.85812999999871</v>
+        <v>24.858127999999851</v>
       </c>
       <c r="D311" s="5">
-        <v>3.0238303392960741</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>3.0238300917540428</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>10065.394259999999</v>
+        <v>10065.394262</v>
       </c>
       <c r="C312" s="5">
-        <v>39.661019999999553</v>
+        <v>39.661020999999892</v>
       </c>
       <c r="D312" s="5">
-        <v>4.851766232626975</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>4.8517663571371328</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>10075.58583</v>
+        <v>10075.585829</v>
       </c>
       <c r="C313" s="5">
-        <v>10.191570000000866</v>
+        <v>10.19156699999985</v>
       </c>
       <c r="D313" s="5">
-        <v>1.2218321149669142</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.2218317530576117</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>10095.17942</v>
+        <v>10095.179419</v>
       </c>
       <c r="C314" s="5">
         <v>19.593590000000404</v>
       </c>
       <c r="D314" s="5">
-        <v>2.3587138907740002</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>2.3587138910105443</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>10120.53181</v>
+        <v>10120.531806999999</v>
       </c>
       <c r="C315" s="5">
-        <v>25.352390000000014</v>
+        <v>25.352387999999337</v>
       </c>
       <c r="D315" s="5">
-        <v>3.0555788653135574</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>3.0555786212325353</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>10121.26828</v>
+        <v>10121.268284</v>
       </c>
       <c r="C316" s="5">
-        <v>0.73646999999982654</v>
+        <v>0.7364770000003773</v>
       </c>
       <c r="D316" s="5">
-        <v>8.7358828090078333E-2</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>8.7359658776398064E-2</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>10147.699559999999</v>
+        <v>10147.699556</v>
       </c>
       <c r="C317" s="5">
-        <v>26.431279999998878</v>
+        <v>26.431271999999808</v>
       </c>
       <c r="D317" s="5">
-        <v>3.1791554072603256</v>
+        <v>3.1791544298828356</v>
       </c>
       <c r="E317" s="5">
-        <v>2.5110641710531123</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.5110641285744029</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>10170.98223</v>
       </c>
       <c r="C318" s="5">
-        <v>23.282670000000508</v>
+        <v>23.282674000000043</v>
       </c>
       <c r="D318" s="5">
-        <v>2.7882655973315851</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>2.7882660835340856</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>10184.28204</v>
+        <v>10184.282036000001</v>
       </c>
       <c r="C319" s="5">
-        <v>13.299810000000434</v>
+        <v>13.299806000000899</v>
       </c>
       <c r="D319" s="5">
-        <v>1.5804820930044094</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>1.5804816142409139</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>10186.11852</v>
+        <v>10186.118515</v>
       </c>
       <c r="C320" s="5">
-        <v>1.8364799999999377</v>
+        <v>1.8364789999995992</v>
       </c>
       <c r="D320" s="5">
-        <v>0.21660466416260071</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>0.21660454618515068</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>10222.0502</v>
       </c>
       <c r="C321" s="5">
-        <v>35.931679999999687</v>
+        <v>35.931684999999561</v>
       </c>
       <c r="D321" s="5">
-        <v>4.316116849825069</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>4.3161174642853739</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>10229.806560000001</v>
+        <v>10229.806560999999</v>
       </c>
       <c r="C322" s="5">
-        <v>7.7563600000012229</v>
+        <v>7.7563609999997425</v>
       </c>
       <c r="D322" s="5">
-        <v>0.91435417007603714</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>0.91435428845290101</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>10228.79808</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.0084800000004179</v>
+        <v>-1.0084809999989375</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.11823489001987486</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-0.11823500718531887</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>10275.10001</v>
+        <v>10275.100007999999</v>
       </c>
       <c r="C324" s="5">
-        <v>46.301929999999629</v>
+        <v>46.301927999998952</v>
       </c>
       <c r="D324" s="5">
-        <v>5.5692472997299403</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>5.5692470531471194</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>10287.7078</v>
+        <v>10287.707796000001</v>
       </c>
       <c r="C325" s="5">
-        <v>12.607790000000023</v>
+        <v>12.607788000001165</v>
       </c>
       <c r="D325" s="5">
-        <v>1.4824059244376908</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>1.4824056879817693</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>10321.173479999999</v>
+        <v>10321.173477</v>
       </c>
       <c r="C326" s="5">
-        <v>33.465679999999338</v>
+        <v>33.465680999999677</v>
       </c>
       <c r="D326" s="5">
-        <v>3.9741759195959681</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>3.9741760420555883</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>10312.008459999999</v>
+        <v>10312.008462</v>
       </c>
       <c r="C327" s="5">
-        <v>-9.1650200000003679</v>
+        <v>-9.1650150000004942</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.0603900234685049</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-1.0603894480991638</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>10327.535830000001</v>
+        <v>10327.535829</v>
       </c>
       <c r="C328" s="5">
-        <v>15.527370000001611</v>
+        <v>15.527367000000595</v>
       </c>
       <c r="D328" s="5">
-        <v>1.8219469149652667</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.8219465596752471</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>10345.79802</v>
+        <v>10345.798024</v>
       </c>
       <c r="C329" s="5">
-        <v>18.262189999999464</v>
+        <v>18.262194999999338</v>
       </c>
       <c r="D329" s="5">
-        <v>2.1427205637951419</v>
+        <v>2.1427211563767035</v>
       </c>
       <c r="E329" s="5">
-        <v>1.9521514095752535</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.9521514891803315</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>10372.76842</v>
+        <v>10372.768416999999</v>
       </c>
       <c r="C330" s="5">
-        <v>26.970400000000154</v>
+        <v>26.970392999999603</v>
       </c>
       <c r="D330" s="5">
-        <v>3.1735179126266555</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.1735170758697695</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>10383.689829999999</v>
+        <v>10383.689833</v>
       </c>
       <c r="C331" s="5">
-        <v>10.921409999999014</v>
+        <v>10.921416000001045</v>
       </c>
       <c r="D331" s="5">
-        <v>1.2708133763881024</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.2708140789648992</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>10413.693160000001</v>
+        <v>10413.693158</v>
       </c>
       <c r="C332" s="5">
-        <v>30.00333000000137</v>
+        <v>30.003324999999677</v>
       </c>
       <c r="D332" s="5">
-        <v>3.5229982353344846</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.5229976378376104</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>10420.164269999999</v>
       </c>
       <c r="C333" s="5">
-        <v>6.471109999998589</v>
+        <v>6.4711119999992661</v>
       </c>
       <c r="D333" s="5">
-        <v>0.74823856184713655</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.74823879403749238</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>10432.900310000001</v>
+        <v>10432.900308</v>
       </c>
       <c r="C334" s="5">
-        <v>12.736040000001594</v>
+        <v>12.736038000000917</v>
       </c>
       <c r="D334" s="5">
-        <v>1.4765993136698574</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>1.4765990802312778</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>10453.078740000001</v>
+        <v>10453.078742</v>
       </c>
       <c r="C335" s="5">
-        <v>20.178429999999935</v>
+        <v>20.17843399999947</v>
       </c>
       <c r="D335" s="5">
-        <v>2.3457872728685603</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.3457877432895957</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>10440.116830000001</v>
+        <v>10440.116825999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-12.961909999999989</v>
+        <v>-12.961916000000201</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.4779041282828698</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-1.4779048074570866</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>10450.347100000001</v>
+        <v>10450.347097</v>
       </c>
       <c r="C337" s="5">
-        <v>10.230270000000019</v>
+        <v>10.230271000000357</v>
       </c>
       <c r="D337" s="5">
-        <v>1.1822380360933415</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>1.182238152734949</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>10464.329739999999</v>
+        <v>10464.329739000001</v>
       </c>
       <c r="C338" s="5">
-        <v>13.982639999998355</v>
+        <v>13.982642000000851</v>
       </c>
       <c r="D338" s="5">
-        <v>1.6174772743788202</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>1.6174775079070614</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>10489.71111</v>
+        <v>10489.711109</v>
       </c>
       <c r="C339" s="5">
-        <v>25.38137000000097</v>
+        <v>25.381369999999151</v>
       </c>
       <c r="D339" s="5">
-        <v>2.9497600549384551</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.9497600552241376</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>10505.49149</v>
+        <v>10505.491488</v>
       </c>
       <c r="C340" s="5">
-        <v>15.78038000000015</v>
+        <v>15.780378999999812</v>
       </c>
       <c r="D340" s="5">
-        <v>1.8202527013701841</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>1.8202525852399898</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>10523.26606</v>
+        <v>10523.266059</v>
       </c>
       <c r="C341" s="5">
-        <v>17.774569999999585</v>
+        <v>17.774570999999924</v>
       </c>
       <c r="D341" s="5">
-        <v>2.0493179037472498</v>
+        <v>2.0493180205110484</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7153634708209742</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.7153634218289637</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>10532.322920000001</v>
+        <v>10532.322917</v>
       </c>
       <c r="C342" s="5">
-        <v>9.0568600000005972</v>
+        <v>9.0568579999999201</v>
       </c>
       <c r="D342" s="5">
-        <v>1.0376840675952126</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>1.0376838374596575</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>10563.19299</v>
+        <v>10563.192985</v>
       </c>
       <c r="C343" s="5">
-        <v>30.870069999999032</v>
+        <v>30.870068000000174</v>
       </c>
       <c r="D343" s="5">
-        <v>3.574436818769211</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.5744365844785353</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>10596.31178</v>
+        <v>10596.311775</v>
       </c>
       <c r="C344" s="5">
         <v>33.118790000000445</v>
       </c>
       <c r="D344" s="5">
-        <v>3.8279228503778739</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.8279228522212438</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>10601.176079999999</v>
+        <v>10601.176078</v>
       </c>
       <c r="C345" s="5">
-        <v>4.8642999999992753</v>
+        <v>4.8643030000002909</v>
       </c>
       <c r="D345" s="5">
-        <v>0.55226010738405051</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>0.55226044910570149</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>10628.204809999999</v>
+        <v>10628.204811</v>
       </c>
       <c r="C346" s="5">
-        <v>27.028729999999996</v>
+        <v>27.028732999999193</v>
       </c>
       <c r="D346" s="5">
-        <v>3.1027864342924483</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.102786784117062</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>10656.71975</v>
+        <v>10656.719752000001</v>
       </c>
       <c r="C347" s="5">
-        <v>28.514940000000934</v>
+        <v>28.514941000001272</v>
       </c>
       <c r="D347" s="5">
-        <v>3.267475463135594</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>3.2674755791080923</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>10670.991980000001</v>
+        <v>10670.991979</v>
       </c>
       <c r="C348" s="5">
-        <v>14.272230000000491</v>
+        <v>14.272226999999475</v>
       </c>
       <c r="D348" s="5">
-        <v>1.6190156232580799</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.6190152801264679</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>10694.997719999999</v>
+        <v>10694.997716</v>
       </c>
       <c r="C349" s="5">
-        <v>24.005739999998696</v>
+        <v>24.005736999999499</v>
       </c>
       <c r="D349" s="5">
-        <v>2.7332042185641559</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>2.7332038730175201</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>10701.25123</v>
+        <v>10701.251226</v>
       </c>
       <c r="C350" s="5">
         <v>6.2535100000004604</v>
       </c>
       <c r="D350" s="5">
-        <v>0.7039171278375278</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>0.70391712810167206</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>10717.33188</v>
+        <v>10717.331878000001</v>
       </c>
       <c r="C351" s="5">
-        <v>16.080649999999878</v>
+        <v>16.080652000000555</v>
       </c>
       <c r="D351" s="5">
-        <v>1.8182047068595164</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.8182049355525809</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>10733.183129999999</v>
+        <v>10733.183128000001</v>
       </c>
       <c r="C352" s="5">
         <v>15.851249999999709</v>
       </c>
       <c r="D352" s="5">
-        <v>1.7893445018314358</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>1.7893445021680554</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>10750.69029</v>
+        <v>10750.690288</v>
       </c>
       <c r="C353" s="5">
-        <v>17.507160000001022</v>
+        <v>17.507159999999203</v>
       </c>
       <c r="D353" s="5">
-        <v>1.9750051996358264</v>
+        <v>1.9750052000069296</v>
       </c>
       <c r="E353" s="5">
-        <v>2.1611563245033105</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.1611563152059254</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>10762.57689</v>
       </c>
       <c r="C354" s="5">
-        <v>11.886599999999817</v>
+        <v>11.886602000000494</v>
       </c>
       <c r="D354" s="5">
-        <v>1.3348892756533726</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>1.3348895018749918</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>10794.918439999999</v>
+        <v>10794.918441</v>
       </c>
       <c r="C355" s="5">
-        <v>32.341549999999188</v>
+        <v>32.341550999999527</v>
       </c>
       <c r="D355" s="5">
-        <v>3.6661999385023014</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.6662000537412087</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>10808.76309</v>
+        <v>10808.763086000001</v>
       </c>
       <c r="C356" s="5">
-        <v>13.844650000000911</v>
+        <v>13.844645000001037</v>
       </c>
       <c r="D356" s="5">
-        <v>1.5499211028771054</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.5499205390234971</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>10826.92114</v>
+        <v>10826.921141000001</v>
       </c>
       <c r="C357" s="5">
-        <v>18.158050000000003</v>
+        <v>18.158054999999877</v>
       </c>
       <c r="D357" s="5">
-        <v>2.0346565558087004</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.0346571220182463</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>10853.435880000001</v>
+        <v>10853.435882</v>
       </c>
       <c r="C358" s="5">
-        <v>26.514740000000529</v>
+        <v>26.514740999999049</v>
       </c>
       <c r="D358" s="5">
-        <v>2.9786647031144087</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>2.9786648166928664</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>10870.390299999999</v>
+        <v>10870.390298</v>
       </c>
       <c r="C359" s="5">
-        <v>16.954419999998208</v>
+        <v>16.954416000000492</v>
       </c>
       <c r="D359" s="5">
-        <v>1.8907393098499314</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.8907388595834629</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>10896.96976</v>
+        <v>10896.969759</v>
       </c>
       <c r="C360" s="5">
-        <v>26.579460000000836</v>
+        <v>26.579460999999355</v>
       </c>
       <c r="D360" s="5">
-        <v>2.9739320333904029</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>2.9739321473420732</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>10920.46787</v>
+        <v>10920.467866999999</v>
       </c>
       <c r="C361" s="5">
-        <v>23.498110000000452</v>
+        <v>23.498107999999775</v>
       </c>
       <c r="D361" s="5">
-        <v>2.6185790446827006</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>2.6185788193999526</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>10932.699839999999</v>
+        <v>10932.699838</v>
       </c>
       <c r="C362" s="5">
-        <v>12.23196999999891</v>
+        <v>12.231971000001067</v>
       </c>
       <c r="D362" s="5">
-        <v>1.3524263890534183</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.3524265006745084</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>10950.11751</v>
+        <v>10950.117507000001</v>
       </c>
       <c r="C363" s="5">
-        <v>17.417670000000726</v>
+        <v>17.417669000000387</v>
       </c>
       <c r="D363" s="5">
-        <v>1.9286476415112608</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>1.928647530165728</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>10982.80286</v>
+        <v>10982.802861</v>
       </c>
       <c r="C364" s="5">
-        <v>32.685349999999744</v>
+        <v>32.685353999999279</v>
       </c>
       <c r="D364" s="5">
-        <v>3.6413115510784078</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>3.6413120050536429</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>10995.91216</v>
+        <v>10995.912157000001</v>
       </c>
       <c r="C365" s="5">
-        <v>13.109300000000076</v>
+        <v>13.109296000000541</v>
       </c>
       <c r="D365" s="5">
-        <v>1.4417854813377096</v>
+        <v>1.4417850383860342</v>
       </c>
       <c r="E365" s="5">
-        <v>2.2809872053341396</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.2809871964567741</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>11029.768679999999</v>
+        <v>11029.768674999999</v>
       </c>
       <c r="C366" s="5">
-        <v>33.856519999999364</v>
+        <v>33.856517999998687</v>
       </c>
       <c r="D366" s="5">
-        <v>3.7580282516441965</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>3.7580280269166266</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>11050.195970000001</v>
+        <v>11050.195972</v>
       </c>
       <c r="C367" s="5">
-        <v>20.427290000001449</v>
+        <v>20.427297000000181</v>
       </c>
       <c r="D367" s="5">
-        <v>2.2451952866941127</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.245196064956767</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>10992.83676</v>
+        <v>10992.836761</v>
       </c>
       <c r="C368" s="5">
-        <v>-57.35921000000053</v>
+        <v>-57.35921099999905</v>
       </c>
       <c r="D368" s="5">
-        <v>-6.0541531753037781</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-6.0541532767922179</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>9743.0910710000007</v>
+        <v>9743.0910710999997</v>
       </c>
       <c r="C369" s="5">
-        <v>-1249.7456889999994</v>
+        <v>-1249.7456899000008</v>
       </c>
       <c r="D369" s="5">
-        <v>-76.501302119938714</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-76.50130214269619</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>9993.1212990000004</v>
+        <v>9993.1212993000008</v>
       </c>
       <c r="C370" s="5">
-        <v>250.03022799999962</v>
+        <v>250.03022820000115</v>
       </c>
       <c r="D370" s="5">
-        <v>35.535406898957156</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>35.535406931090428</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>10231.05437</v>
+        <v>10231.054367999999</v>
       </c>
       <c r="C371" s="5">
-        <v>237.93307099999947</v>
+        <v>237.93306869999833</v>
       </c>
       <c r="D371" s="5">
-        <v>32.626650940094223</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>32.626650581199911</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>10275.819579999999</v>
+        <v>10275.819577</v>
       </c>
       <c r="C372" s="5">
-        <v>44.76520999999957</v>
+        <v>44.76520900000105</v>
       </c>
       <c r="D372" s="5">
-        <v>5.3787236304569053</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>5.3787235084738816</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>10356.707560000001</v>
+        <v>10356.707558</v>
       </c>
       <c r="C373" s="5">
-        <v>80.887980000001335</v>
+        <v>80.887980999999854</v>
       </c>
       <c r="D373" s="5">
-        <v>9.8658992805688239</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>9.8658994108728351</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>10425.144029999999</v>
+        <v>10425.144028000001</v>
       </c>
       <c r="C374" s="5">
-        <v>68.436469999998735</v>
+        <v>68.436470000000554</v>
       </c>
       <c r="D374" s="5">
-        <v>8.224155293325941</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>8.2241552949726007</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>10516.959049999999</v>
+        <v>10516.959046</v>
       </c>
       <c r="C375" s="5">
-        <v>91.815020000000004</v>
+        <v>91.815017999999327</v>
       </c>
       <c r="D375" s="5">
-        <v>11.095746101770088</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>11.095745850479165</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>10552.31293</v>
+        <v>10552.312926000001</v>
       </c>
       <c r="C376" s="5">
         <v>35.353880000000572</v>
       </c>
       <c r="D376" s="5">
-        <v>4.1093527568863086</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>4.1093527584782352</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>10604.83963</v>
+        <v>10604.839626999999</v>
       </c>
       <c r="C377" s="5">
-        <v>52.526700000000346</v>
+        <v>52.526700999998866</v>
       </c>
       <c r="D377" s="5">
-        <v>6.1395697616861922</v>
+        <v>6.1395698841805402</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.5565265010265357</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-3.5565265019968706</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>10638.618829999999</v>
       </c>
       <c r="C378" s="5">
-        <v>33.779199999999037</v>
+        <v>33.779203000000052</v>
       </c>
       <c r="D378" s="5">
-        <v>3.8899942599577075</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>3.8899946126308871</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>10614.56179</v>
+        <v>10614.561788999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-24.057039999999688</v>
+        <v>-24.057041000000027</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.6800565807948318</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-2.6800566908171786</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>10720.837310000001</v>
+        <v>10720.837312</v>
       </c>
       <c r="C380" s="5">
-        <v>106.27552000000105</v>
+        <v>106.27552300000025</v>
       </c>
       <c r="D380" s="5">
-        <v>12.698888502055961</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>12.698888881755789</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>10775.04312</v>
+        <v>10775.043116000001</v>
       </c>
       <c r="C381" s="5">
-        <v>54.205809999999474</v>
+        <v>54.205804000001081</v>
       </c>
       <c r="D381" s="5">
-        <v>6.2389414185110237</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>6.2389407074146641</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>10834.666649999999</v>
+        <v>10834.666647</v>
       </c>
       <c r="C382" s="5">
-        <v>59.623529999998937</v>
+        <v>59.623530999999275</v>
       </c>
       <c r="D382" s="5">
-        <v>6.8460436224765386</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>6.8460437434338051</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>10887.78991</v>
+        <v>10887.789907</v>
       </c>
       <c r="C383" s="5">
         <v>53.1232600000003</v>
       </c>
       <c r="D383" s="5">
-        <v>6.0449859184367405</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>6.0449859201558764</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>10993.29063</v>
+        <v>10993.290627</v>
       </c>
       <c r="C384" s="5">
         <v>105.50072</v>
       </c>
       <c r="D384" s="5">
-        <v>12.267933575437029</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.267933578999667</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>11008.04838</v>
+        <v>11008.048382999999</v>
       </c>
       <c r="C385" s="5">
-        <v>14.757750000000669</v>
+        <v>14.757755999999063</v>
       </c>
       <c r="D385" s="5">
-        <v>1.6228663402147347</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.6228670053421324</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>11061.42318</v>
+        <v>11061.423175</v>
       </c>
       <c r="C386" s="5">
-        <v>53.374799999999595</v>
+        <v>53.374792000000525</v>
       </c>
       <c r="D386" s="5">
-        <v>5.9761494079542565</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>5.9761484865351155</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>11184.58531</v>
+        <v>11184.585313</v>
       </c>
       <c r="C387" s="5">
-        <v>123.16213000000062</v>
+        <v>123.16213799999969</v>
       </c>
       <c r="D387" s="5">
-        <v>14.210635030949437</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>14.210636018068822</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>11222.893760000001</v>
+        <v>11222.893760999999</v>
       </c>
       <c r="C388" s="5">
-        <v>38.308450000000448</v>
+        <v>38.308447999999771</v>
       </c>
       <c r="D388" s="5">
-        <v>4.1884516079025547</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>4.1884513839520521</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>11281.988789999999</v>
+        <v>11281.988786</v>
       </c>
       <c r="C389" s="5">
-        <v>59.095029999998587</v>
+        <v>59.095025000000533</v>
       </c>
       <c r="D389" s="5">
-        <v>6.5049383759173907</v>
+        <v>6.5049378089051979</v>
       </c>
       <c r="E389" s="5">
-        <v>6.3852843006170001</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>6.3852842929936759</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>11285.929040000001</v>
+        <v>11285.929034999999</v>
       </c>
       <c r="C390" s="5">
-        <v>3.9402500000014697</v>
+        <v>3.9402489999993122</v>
       </c>
       <c r="D390" s="5">
-        <v>0.41990762257315684</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>0.4199075159485588</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>11374.153990000001</v>
+        <v>11374.153994</v>
       </c>
       <c r="C391" s="5">
-        <v>88.224949999999808</v>
+        <v>88.224959000001036</v>
       </c>
       <c r="D391" s="5">
-        <v>9.7947212286825902</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>9.7947222757343013</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>11407.204739999999</v>
+        <v>11407.204742</v>
       </c>
       <c r="C392" s="5">
-        <v>33.050749999998516</v>
+        <v>33.050747999999658</v>
       </c>
       <c r="D392" s="5">
-        <v>3.543202529281797</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>3.5432023101679588</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>11478.60146</v>
+        <v>11478.601461</v>
       </c>
       <c r="C393" s="5">
-        <v>71.396720000000641</v>
+        <v>71.396719000000303</v>
       </c>
       <c r="D393" s="5">
-        <v>7.7747168047165749</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>7.7747166906360077</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>11507.253210000001</v>
+        <v>11507.253205999999</v>
       </c>
       <c r="C394" s="5">
-        <v>28.651750000000902</v>
+        <v>28.65174499999921</v>
       </c>
       <c r="D394" s="5">
-        <v>3.0367868590252201</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.0367863215124746</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>11516.299859999999</v>
       </c>
       <c r="C395" s="5">
-        <v>9.046649999998408</v>
+        <v>9.0466539999997622</v>
       </c>
       <c r="D395" s="5">
-        <v>0.94749316311790732</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>0.94749358419872198</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>11625.96255</v>
+        <v>11625.962546999999</v>
       </c>
       <c r="C396" s="5">
-        <v>109.66269000000102</v>
+        <v>109.66268700000001</v>
       </c>
       <c r="D396" s="5">
-        <v>12.044737213261335</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>12.044736866312578</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>11655.17266</v>
+        <v>11655.172664</v>
       </c>
       <c r="C397" s="5">
-        <v>29.210109999999986</v>
+        <v>29.210117000000537</v>
       </c>
       <c r="D397" s="5">
-        <v>3.0570016148854462</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.0570023584273187</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>11697.4473</v>
+        <v>11697.447301</v>
       </c>
       <c r="C398" s="5">
-        <v>42.274639999999636</v>
+        <v>42.274637000000439</v>
       </c>
       <c r="D398" s="5">
-        <v>4.4404245338588</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.4404242108792236</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>11719.54595</v>
+        <v>11719.545953000001</v>
       </c>
       <c r="C399" s="5">
-        <v>22.098649999999907</v>
+        <v>22.098652000000584</v>
       </c>
       <c r="D399" s="5">
-        <v>2.2907273403283135</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>2.2907275496076851</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>11735.92713</v>
       </c>
       <c r="C400" s="5">
-        <v>16.381180000000313</v>
+        <v>16.381176999999298</v>
       </c>
       <c r="D400" s="5">
-        <v>1.6902739196309913</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.6902736072595737</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>11748.457640000001</v>
+        <v>11748.457641000001</v>
       </c>
       <c r="C401" s="5">
-        <v>12.530510000000504</v>
+        <v>12.530511000000843</v>
       </c>
       <c r="D401" s="5">
-        <v>1.2887970015388772</v>
+        <v>1.2887971049964086</v>
       </c>
       <c r="E401" s="5">
-        <v>4.1346331633786537</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.1346332091629856</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>11818.506289999999</v>
+        <v>11818.506289000001</v>
       </c>
       <c r="C402" s="5">
-        <v>70.048649999998815</v>
+        <v>70.048647999999957</v>
       </c>
       <c r="D402" s="5">
-        <v>7.3941992087073194</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>7.3941989899706906</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>11842.77088</v>
+        <v>11842.770875</v>
       </c>
       <c r="C403" s="5">
-        <v>24.26459000000068</v>
+        <v>24.264585999999326</v>
       </c>
       <c r="D403" s="5">
-        <v>2.4917332560943084</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.4917328408974537</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>11872.723</v>
       </c>
       <c r="C404" s="5">
-        <v>29.952119999999923</v>
+        <v>29.952124999999796</v>
       </c>
       <c r="D404" s="5">
-        <v>3.0775530095029646</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.0775535317332459</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>11873.984570000001</v>
+        <v>11873.984571999999</v>
       </c>
       <c r="C405" s="5">
-        <v>1.2615700000005745</v>
+        <v>1.2615719999994326</v>
       </c>
       <c r="D405" s="5">
-        <v>0.12758396323702126</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>0.12758416561733377</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>11895.24812</v>
+        <v>11895.248116999999</v>
       </c>
       <c r="C406" s="5">
-        <v>21.263549999999668</v>
+        <v>21.263544999999795</v>
       </c>
       <c r="D406" s="5">
-        <v>2.1702134956897767</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.1702129799709091</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>11929.85598</v>
+        <v>11929.855978</v>
       </c>
       <c r="C407" s="5">
-        <v>34.607860000000073</v>
+        <v>34.607861000000412</v>
       </c>
       <c r="D407" s="5">
-        <v>3.5476735559664796</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>3.547673661031947</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>11916.506450000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-13.349529999999504</v>
+        <v>-13.349527999998827</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.3345685878544122</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.3345683893632665</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>11935.96746</v>
+        <v>11935.967457999999</v>
       </c>
       <c r="C409" s="5">
-        <v>19.461009999999078</v>
+        <v>19.461007999998401</v>
       </c>
       <c r="D409" s="5">
-        <v>1.977435221053625</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>1.9774350160043364</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>11966.00071</v>
+        <v>11966.000706999999</v>
       </c>
       <c r="C410" s="5">
-        <v>30.033250000000407</v>
+        <v>30.033249000000069</v>
       </c>
       <c r="D410" s="5">
-        <v>3.061575562858776</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>3.0615754600246348</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>11967.67967</v>
+        <v>11967.679674000001</v>
       </c>
       <c r="C411" s="5">
-        <v>1.6789599999992788</v>
+        <v>1.6789670000016486</v>
       </c>
       <c r="D411" s="5">
-        <v>0.16850304292470586</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>0.16850374604049367</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>11974.90935</v>
       </c>
       <c r="C412" s="5">
-        <v>7.2296800000003714</v>
+        <v>7.2296759999990172</v>
       </c>
       <c r="D412" s="5">
-        <v>0.72733391518420287</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.72733351118685619</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>11990.32274</v>
+        <v>11990.322735</v>
       </c>
       <c r="C413" s="5">
-        <v>15.413389999999708</v>
+        <v>15.413384999999835</v>
       </c>
       <c r="D413" s="5">
-        <v>1.5555499901942937</v>
+        <v>1.5555494820068683</v>
       </c>
       <c r="E413" s="5">
-        <v>2.0586966171331378</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.0586965658873746</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>12010.84195</v>
+        <v>12010.841952000001</v>
       </c>
       <c r="C414" s="5">
-        <v>20.519210000000385</v>
+        <v>20.519217000000936</v>
       </c>
       <c r="D414" s="5">
-        <v>2.0730165037989634</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.0730172185379869</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>12024.95369</v>
+        <v>12024.953686000001</v>
       </c>
       <c r="C415" s="5">
-        <v>14.111740000000282</v>
+        <v>14.111734000000069</v>
       </c>
       <c r="D415" s="5">
-        <v>1.4190467717863031</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>1.4190461642970442</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>12042.1152</v>
+        <v>12042.115199</v>
       </c>
       <c r="C416" s="5">
-        <v>17.161509999999907</v>
+        <v>17.161512999999104</v>
       </c>
       <c r="D416" s="5">
-        <v>1.7260966190181026</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.7260969237076429</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>12048.509679999999</v>
+        <v>12048.509684000001</v>
       </c>
       <c r="C417" s="5">
-        <v>6.3944799999990209</v>
+        <v>6.3944850000007136</v>
       </c>
       <c r="D417" s="5">
-        <v>0.63907595061061251</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.63907645183360895</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>12070.77857</v>
+        <v>12070.778565000001</v>
       </c>
       <c r="C418" s="5">
-        <v>22.268890000001193</v>
+        <v>22.268880999999965</v>
       </c>
       <c r="D418" s="5">
-        <v>2.2406088444793637</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.2406079289579273</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>12084.283869999999</v>
       </c>
       <c r="C419" s="5">
-        <v>13.505299999998897</v>
+        <v>13.505304999998771</v>
       </c>
       <c r="D419" s="5">
-        <v>1.3509038194874146</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>1.3509043232705409</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>12061.884529999999</v>
+        <v>12061.884534000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-22.399339999999938</v>
+        <v>-22.399335999998584</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.2017744117081128</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-2.2017740225221294</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>12113.487429999999</v>
+        <v>12113.487424999999</v>
       </c>
       <c r="C421" s="5">
-        <v>51.602899999999863</v>
+        <v>51.602890999998635</v>
       </c>
       <c r="D421" s="5">
-        <v>5.2563526244162384</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>5.2563516841996227</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>12129.637119999999</v>
+        <v>12129.637117</v>
       </c>
       <c r="C422" s="5">
-        <v>16.149690000000192</v>
+        <v>16.149692000000869</v>
       </c>
       <c r="D422" s="5">
-        <v>1.6116221258233976</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.6116223275450148</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>12141.83922</v>
+        <v>12141.839222000001</v>
       </c>
       <c r="C423" s="5">
-        <v>12.202100000000428</v>
+        <v>12.202105000000302</v>
       </c>
       <c r="D423" s="5">
-        <v>1.2138703825627095</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>1.2138708830220946</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>12154.01728</v>
+        <v>12154.017276</v>
       </c>
       <c r="C424" s="5">
-        <v>12.178060000000187</v>
+        <v>12.178053999999975</v>
       </c>
       <c r="D424" s="5">
-        <v>1.2102414492079827</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.2102408494412797</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>12174.06345</v>
+        <v>12174.063446</v>
       </c>
       <c r="C425" s="5">
         <v>20.04616999999962</v>
       </c>
       <c r="D425" s="5">
-        <v>1.9972675515238292</v>
+        <v>1.9972675521872318</v>
       </c>
       <c r="E425" s="5">
-        <v>1.5324083761902196</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.5324083851693038</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>12185.869640000001</v>
+        <v>12185.869644</v>
       </c>
       <c r="C426" s="5">
-        <v>11.806190000001152</v>
+        <v>11.806198000000222</v>
       </c>
       <c r="D426" s="5">
-        <v>1.1699658972014859</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>1.1699666946026754</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>12191.592000000001</v>
+        <v>12191.592001999999</v>
       </c>
       <c r="C427" s="5">
-        <v>5.7223599999997532</v>
+        <v>5.7223579999990761</v>
       </c>
       <c r="D427" s="5">
-        <v>0.56496542815045458</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>0.56496522999518461</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>12192.85332</v>
+        <v>12192.853316999999</v>
       </c>
       <c r="C428" s="5">
-        <v>1.2613199999996141</v>
+        <v>1.2613149999997404</v>
       </c>
       <c r="D428" s="5">
-        <v>0.1242204920153922</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.12421999929217442</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>12210.24127</v>
+        <v>12210.241268</v>
       </c>
       <c r="C429" s="5">
-        <v>17.387950000000274</v>
+        <v>17.387951000000612</v>
       </c>
       <c r="D429" s="5">
-        <v>1.7247790323006162</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.7247791327015261</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>12214.95075</v>
+        <v>12214.950747000001</v>
       </c>
       <c r="C430" s="5">
-        <v>4.7094799999995303</v>
+        <v>4.7094790000010107</v>
       </c>
       <c r="D430" s="5">
-        <v>0.4638221163887124</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.46382201776902221</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>12182.38471</v>
+        <v>12182.384706000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-32.566039999999703</v>
+        <v>-32.566041000000041</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.15279812624365</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-3.1527982224040518</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>12201.717360000001</v>
+        <v>12201.717364</v>
       </c>
       <c r="C432" s="5">
-        <v>19.332650000000285</v>
+        <v>19.332657999999356</v>
       </c>
       <c r="D432" s="5">
-        <v>1.9210311624218379</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>1.9210319649465513</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>12207.04286</v>
+        <v>12207.042862</v>
       </c>
       <c r="C433" s="5">
-        <v>5.3254999999990105</v>
+        <v>5.3254980000001524</v>
       </c>
       <c r="D433" s="5">
-        <v>0.52500503010877164</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.52500483229636075</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>12209.63502</v>
+        <v>12209.635018999999</v>
       </c>
       <c r="C434" s="5">
-        <v>2.592160000000149</v>
+        <v>2.5921569999991334</v>
       </c>
       <c r="D434" s="5">
-        <v>0.25511727441529519</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>0.2551169787721852</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>12210.352629999999</v>
+        <v>12210.352629000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.71760999999969499</v>
+        <v>0.71761000000151398</v>
       </c>
       <c r="D435" s="5">
-        <v>7.0551693022036233E-2</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>7.0551693028164664E-2</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>12219.420529999999</v>
+        <v>12219.420529000001</v>
       </c>
       <c r="C436" s="5">
         <v>9.0679000000000087</v>
       </c>
       <c r="D436" s="5">
-        <v>0.89481738814842782</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.89481738822176915</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>12241.551160000001</v>
+        <v>12241.551159000001</v>
       </c>
       <c r="C437" s="5">
-        <v>22.130630000001474</v>
+        <v>22.130629999999655</v>
       </c>
       <c r="D437" s="5">
-        <v>2.195103530096576</v>
+        <v>2.1951035302778754</v>
       </c>
       <c r="E437" s="5">
-        <v>0.5543564831675063</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.55435650799220415</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>12249.468699999999</v>
+        <v>12249.468698000001</v>
       </c>
       <c r="C438" s="5">
-        <v>7.917539999998553</v>
+        <v>7.9175390000000334</v>
       </c>
       <c r="D438" s="5">
-        <v>0.7788979202418167</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>0.77889782157936072</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>12253.82209</v>
+        <v>12252.973607</v>
       </c>
       <c r="C439" s="5">
-        <v>4.3533900000002177</v>
+        <v>3.5049089999993157</v>
       </c>
       <c r="D439" s="5">
-        <v>0.42730762888172347</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.34389376671450922</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>12297.140884</v>
+      </c>
+      <c r="C440" s="5">
+        <v>44.167277000000468</v>
+      </c>
+      <c r="D440" s="5">
+        <v>4.4123347356603615</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE070000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>