--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{87F27169-40E6-4175-B744-C1C797F7AA7B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B9B5D81F-C9FD-490A-8E0D-480686A0AEE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B8EC9F6E-3B79-471C-964C-39D3FB461DD8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{313394C3-7CBB-4F6A-BEE0-644D54B11C56}"/>
   </bookViews>
   <sheets>
     <sheet name="AE070000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Services Providing</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6732E2E4-0350-4BF6-9039-FCCD6B3E5C15}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{38C2B1BF-28AB-43F9-BB40-1D141B5F86DE}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>5582.4209591999997</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>5591.7736277000004</v>
       </c>
       <c r="C7" s="5">
         <v>9.3526685000006182</v>
       </c>
       <c r="D7" s="5">
         <v>2.0290836408801249</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>5608.2454285000003</v>
       </c>
       <c r="C8" s="5">
         <v>16.471800799999983</v>
       </c>
       <c r="D8" s="5">
         <v>3.592700347935196</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>5630.8173914999998</v>
       </c>
       <c r="C9" s="5">
         <v>22.571962999999414</v>
       </c>
       <c r="D9" s="5">
         <v>4.9380978445652257</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>5669.4021979999998</v>
       </c>
       <c r="C10" s="5">
         <v>38.584806500000013</v>
       </c>
       <c r="D10" s="5">
         <v>8.5400189790135315</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>5683.1183209999999</v>
       </c>
       <c r="C11" s="5">
         <v>13.716123000000152</v>
       </c>
       <c r="D11" s="5">
         <v>2.9421331622901725</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>5699.2721770999997</v>
       </c>
       <c r="C12" s="5">
         <v>16.153856099999757</v>
       </c>
       <c r="D12" s="5">
         <v>3.464746415421871</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>5691.3192302999996</v>
       </c>
       <c r="C13" s="5">
         <v>-7.9529468000000634</v>
       </c>
       <c r="D13" s="5">
         <v>-1.6617262763326757</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>5718.5389507999998</v>
       </c>
       <c r="C14" s="5">
         <v>27.219720500000221</v>
       </c>
       <c r="D14" s="5">
         <v>5.8926089861741415</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>5717.2703505999998</v>
       </c>
       <c r="C15" s="5">
         <v>-1.2686002000000371</v>
       </c>
       <c r="D15" s="5">
         <v>-0.2658833337016886</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>5727.1421878000001</v>
       </c>
       <c r="C16" s="5">
         <v>9.8718372000003001</v>
       </c>
       <c r="D16" s="5">
         <v>2.0917944367491614</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>5725.6334207</v>
       </c>
       <c r="C17" s="5">
         <v>-1.5087671000001137</v>
       </c>
       <c r="D17" s="5">
         <v>-0.31567218838980393</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>5702.5226022999996</v>
       </c>
       <c r="C18" s="5">
         <v>-23.110818400000426</v>
       </c>
       <c r="D18" s="5">
         <v>-4.7375573419972783</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>5709.0904965999998</v>
       </c>
       <c r="C19" s="5">
         <v>6.5678943000002619</v>
       </c>
       <c r="D19" s="5">
         <v>1.3908917454677594</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>5717.2127072000003</v>
       </c>
       <c r="C20" s="5">
         <v>8.1222106000004715</v>
       </c>
       <c r="D20" s="5">
         <v>1.7206384440930922</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>5715.4242061000004</v>
       </c>
       <c r="C21" s="5">
         <v>-1.7885010999998485</v>
       </c>
       <c r="D21" s="5">
         <v>-0.37474773613054291</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>5738.401554</v>
       </c>
       <c r="C22" s="5">
         <v>22.977347899999586</v>
       </c>
       <c r="D22" s="5">
         <v>4.932395483774088</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>5750.3957110000001</v>
       </c>
       <c r="C23" s="5">
         <v>11.994157000000087</v>
       </c>
       <c r="D23" s="5">
         <v>2.5372233501268937</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>5754.8937044000004</v>
       </c>
       <c r="C24" s="5">
         <v>4.4979934000002686</v>
       </c>
       <c r="D24" s="5">
         <v>0.94269580054127111</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>5747.8239831000001</v>
       </c>
       <c r="C25" s="5">
         <v>-7.0697213000003103</v>
       </c>
       <c r="D25" s="5">
         <v>-1.4642458059984875</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>5790.4265358000002</v>
       </c>
       <c r="C26" s="5">
         <v>42.60255270000016</v>
       </c>
       <c r="D26" s="5">
         <v>9.2660265061037741</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>5789.0919850999999</v>
       </c>
       <c r="C27" s="5">
         <v>-1.3345507000003636</v>
       </c>
       <c r="D27" s="5">
         <v>-0.27622012883502522</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>5798.2515804000004</v>
       </c>
       <c r="C28" s="5">
         <v>9.1595953000005466</v>
       </c>
       <c r="D28" s="5">
         <v>1.9152694225322398</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>5804.3874548000003</v>
       </c>
       <c r="C29" s="5">
         <v>6.1358743999999206</v>
       </c>
       <c r="D29" s="5">
         <v>1.2772911864475045</v>
       </c>
       <c r="E29" s="5">
         <v>1.3754641331958029</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>5804.9180597000004</v>
       </c>
       <c r="C30" s="5">
         <v>0.53060490000007121</v>
       </c>
       <c r="D30" s="5">
         <v>0.10975251311893253</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>5816.9955085000001</v>
       </c>
       <c r="C31" s="5">
         <v>12.077448799999729</v>
       </c>
       <c r="D31" s="5">
         <v>2.5254340178856971</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>5825.8142195</v>
       </c>
       <c r="C32" s="5">
         <v>8.8187109999998938</v>
       </c>
       <c r="D32" s="5">
         <v>1.8344759878158534</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>5835.7474685999996</v>
       </c>
       <c r="C33" s="5">
         <v>9.9332490999995571</v>
       </c>
       <c r="D33" s="5">
         <v>2.0653453274489086</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>5843.4652336999998</v>
       </c>
       <c r="C34" s="5">
         <v>7.7177651000001788</v>
       </c>
       <c r="D34" s="5">
         <v>1.5985922004687181</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>5848.2006375000001</v>
       </c>
       <c r="C35" s="5">
         <v>4.7354038000003129</v>
       </c>
       <c r="D35" s="5">
         <v>0.97679717273564393</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>5891.4026531</v>
       </c>
       <c r="C36" s="5">
         <v>43.202015599999868</v>
       </c>
       <c r="D36" s="5">
         <v>9.233866486485919</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>5875.4232770999997</v>
       </c>
       <c r="C37" s="5">
         <v>-15.979376000000229</v>
       </c>
       <c r="D37" s="5">
         <v>-3.206667562373744</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>5882.3861186000004</v>
       </c>
       <c r="C38" s="5">
         <v>6.9628415000006498</v>
       </c>
       <c r="D38" s="5">
         <v>1.4314007909305149</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>5924.4822360999997</v>
       </c>
       <c r="C39" s="5">
         <v>42.096117499999309</v>
       </c>
       <c r="D39" s="5">
         <v>8.9337570217890026</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>5929.1880703999996</v>
       </c>
       <c r="C40" s="5">
         <v>4.7058342999998786</v>
       </c>
       <c r="D40" s="5">
         <v>0.95733875720849237</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>5939.3216608000002</v>
       </c>
       <c r="C41" s="5">
         <v>10.133590400000685</v>
       </c>
       <c r="D41" s="5">
         <v>2.0703121126953938</v>
       </c>
       <c r="E41" s="5">
         <v>2.3246932953866484</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>5972.7719810999997</v>
       </c>
       <c r="C42" s="5">
         <v>33.450320299999476</v>
       </c>
       <c r="D42" s="5">
         <v>6.9717416636307705</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>5992.3600127999998</v>
       </c>
       <c r="C43" s="5">
         <v>19.588031700000101</v>
       </c>
       <c r="D43" s="5">
         <v>4.0072334174257929</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>5997.9110436999999</v>
       </c>
       <c r="C44" s="5">
         <v>5.5510309000001143</v>
       </c>
       <c r="D44" s="5">
         <v>1.1173028046843836</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>6018.3563143000001</v>
       </c>
       <c r="C45" s="5">
         <v>20.445270600000185</v>
       </c>
       <c r="D45" s="5">
         <v>4.1680447353479089</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>6024.7278741</v>
       </c>
       <c r="C46" s="5">
         <v>6.3715597999998863</v>
       </c>
       <c r="D46" s="5">
         <v>1.2778488162686008</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>6041.7267083999996</v>
       </c>
       <c r="C47" s="5">
         <v>16.998834299999544</v>
       </c>
       <c r="D47" s="5">
         <v>3.4388522694023704</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>6103.5878312000004</v>
       </c>
       <c r="C48" s="5">
         <v>61.861122800000885</v>
       </c>
       <c r="D48" s="5">
         <v>13.002867478035141</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>6097.0981037000001</v>
       </c>
       <c r="C49" s="5">
         <v>-6.4897275000002992</v>
       </c>
       <c r="D49" s="5">
         <v>-1.2684821264362212</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>6112.1345738</v>
       </c>
       <c r="C50" s="5">
         <v>15.03647009999986</v>
       </c>
       <c r="D50" s="5">
         <v>2.9998748958703469</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>6114.3429334000002</v>
       </c>
       <c r="C51" s="5">
         <v>2.2083596000002217</v>
       </c>
       <c r="D51" s="5">
         <v>0.434431531854651</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>6119.2294357000001</v>
       </c>
       <c r="C52" s="5">
         <v>4.8865022999998473</v>
       </c>
       <c r="D52" s="5">
         <v>0.96325085399222576</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>6140.4969086000001</v>
       </c>
       <c r="C53" s="5">
         <v>21.26747290000003</v>
       </c>
       <c r="D53" s="5">
         <v>4.251271443174609</v>
       </c>
       <c r="E53" s="5">
         <v>3.3871754939250431</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>6163.2651490999997</v>
       </c>
       <c r="C54" s="5">
         <v>22.768240499999592</v>
       </c>
       <c r="D54" s="5">
         <v>4.541329199261579</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>6169.2724003000003</v>
       </c>
       <c r="C55" s="5">
         <v>6.00725120000061</v>
       </c>
       <c r="D55" s="5">
         <v>1.1759142799796729</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>6191.8904464999996</v>
       </c>
       <c r="C56" s="5">
         <v>22.618046199999299</v>
       </c>
       <c r="D56" s="5">
         <v>4.4892964430757409</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>6239.1433127</v>
       </c>
       <c r="C57" s="5">
         <v>47.252866200000426</v>
       </c>
       <c r="D57" s="5">
         <v>9.5520156572930013</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>6242.5102526000001</v>
       </c>
       <c r="C58" s="5">
         <v>3.366939900000034</v>
       </c>
       <c r="D58" s="5">
         <v>0.6495028598643815</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>6265.7537505</v>
       </c>
       <c r="C59" s="5">
         <v>23.243497899999966</v>
       </c>
       <c r="D59" s="5">
         <v>4.5607527628248823</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>6330.6460043999996</v>
       </c>
       <c r="C60" s="5">
         <v>64.89225389999956</v>
       </c>
       <c r="D60" s="5">
         <v>13.160922767470673</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>6327.5702043000001</v>
       </c>
       <c r="C61" s="5">
         <v>-3.0758000999994692</v>
       </c>
       <c r="D61" s="5">
         <v>-0.58147509802787267</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>6336.4101344999999</v>
       </c>
       <c r="C62" s="5">
         <v>8.8399301999997988</v>
       </c>
       <c r="D62" s="5">
         <v>1.6894013798404606</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>6363.4935727000002</v>
       </c>
       <c r="C63" s="5">
         <v>27.083438200000273</v>
       </c>
       <c r="D63" s="5">
         <v>5.251418739086966</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>6388.8850456</v>
       </c>
       <c r="C64" s="5">
         <v>25.391472899999826</v>
       </c>
       <c r="D64" s="5">
         <v>4.8947060831079359</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>6409.1428205000002</v>
       </c>
       <c r="C65" s="5">
         <v>20.257774900000186</v>
       </c>
       <c r="D65" s="5">
         <v>3.872002790691198</v>
       </c>
       <c r="E65" s="5">
         <v>4.3749865181716974</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>6416.1162588999996</v>
       </c>
       <c r="C66" s="5">
         <v>6.9734383999993952</v>
       </c>
       <c r="D66" s="5">
         <v>1.3134962564295583</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>6436.8194511000002</v>
       </c>
       <c r="C67" s="5">
         <v>20.703192200000558</v>
       </c>
       <c r="D67" s="5">
         <v>3.9415610433886306</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>6451.1801937</v>
       </c>
       <c r="C68" s="5">
         <v>14.360742599999867</v>
       </c>
       <c r="D68" s="5">
         <v>2.7103340181327873</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>6455.9194770000004</v>
       </c>
       <c r="C69" s="5">
         <v>4.739283300000352</v>
       </c>
       <c r="D69" s="5">
         <v>0.88513653289963301</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>6472.2304285</v>
       </c>
       <c r="C70" s="5">
         <v>16.310951499999646</v>
       </c>
       <c r="D70" s="5">
         <v>3.0742995148715924</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>6494.2422869000002</v>
       </c>
       <c r="C71" s="5">
         <v>22.011858400000165</v>
       </c>
       <c r="D71" s="5">
         <v>4.1583750261228847</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>6524.1434208999999</v>
       </c>
       <c r="C72" s="5">
         <v>29.901133999999729</v>
       </c>
       <c r="D72" s="5">
         <v>5.6671876054190662</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>6525.4898149999999</v>
       </c>
       <c r="C73" s="5">
         <v>1.3463940999999977</v>
       </c>
       <c r="D73" s="5">
         <v>0.24792649886435925</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>6546.3694564999996</v>
       </c>
       <c r="C74" s="5">
         <v>20.879641499999707</v>
       </c>
       <c r="D74" s="5">
         <v>3.9079432823849514</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>6552.5018357999998</v>
       </c>
       <c r="C75" s="5">
         <v>6.1323793000001388</v>
       </c>
       <c r="D75" s="5">
         <v>1.1299221664165859</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>6573.1664129999999</v>
       </c>
       <c r="C76" s="5">
         <v>20.664577200000167</v>
       </c>
       <c r="D76" s="5">
         <v>3.8507683429132245</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>6591.7166789000003</v>
       </c>
       <c r="C77" s="5">
         <v>18.55026590000034</v>
       </c>
       <c r="D77" s="5">
         <v>3.439606701978648</v>
       </c>
       <c r="E77" s="5">
         <v>2.8486470580126211</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>6588.9645947999998</v>
       </c>
       <c r="C78" s="5">
         <v>-2.7520841000005021</v>
       </c>
       <c r="D78" s="5">
         <v>-0.49985885921798312</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>6596.1079722000004</v>
       </c>
       <c r="C79" s="5">
         <v>7.1433774000006451</v>
       </c>
       <c r="D79" s="5">
         <v>1.3087566680174412</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>6608.4829824999997</v>
       </c>
       <c r="C80" s="5">
         <v>12.375010299999303</v>
       </c>
       <c r="D80" s="5">
         <v>2.2747059299461636</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>6635.4581359000003</v>
       </c>
       <c r="C81" s="5">
         <v>26.975153400000636</v>
       </c>
       <c r="D81" s="5">
         <v>5.0097561686996528</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>6658.3058382999998</v>
       </c>
       <c r="C82" s="5">
         <v>22.847702399999434</v>
       </c>
       <c r="D82" s="5">
         <v>4.2110847805618246</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>6661.6583916</v>
       </c>
       <c r="C83" s="5">
         <v>3.3525533000001815</v>
       </c>
       <c r="D83" s="5">
         <v>0.60589344621171382</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>6706.5095912999996</v>
       </c>
       <c r="C84" s="5">
         <v>44.851199699999597</v>
       </c>
       <c r="D84" s="5">
         <v>8.3852789198505704</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>6707.7296500000002</v>
       </c>
       <c r="C85" s="5">
         <v>1.2200587000006635</v>
       </c>
       <c r="D85" s="5">
         <v>0.21852443683776368</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>6713.2663787000001</v>
       </c>
       <c r="C86" s="5">
         <v>5.5367286999999124</v>
       </c>
       <c r="D86" s="5">
         <v>0.9950193220571002</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>6766.2050101000004</v>
       </c>
       <c r="C87" s="5">
         <v>52.938631400000304</v>
       </c>
       <c r="D87" s="5">
         <v>9.8842042861307924</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>6795.1483276999998</v>
       </c>
       <c r="C88" s="5">
         <v>28.943317599999318</v>
       </c>
       <c r="D88" s="5">
         <v>5.255661534098599</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>6800.7354323999998</v>
       </c>
       <c r="C89" s="5">
         <v>5.5871047000000544</v>
       </c>
       <c r="D89" s="5">
         <v>0.99113776878705373</v>
       </c>
       <c r="E89" s="5">
         <v>3.1709304826323281</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>6829.1881199999998</v>
       </c>
       <c r="C90" s="5">
         <v>28.45268759999999</v>
       </c>
       <c r="D90" s="5">
         <v>5.1376716585083804</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>6854.5660881000003</v>
       </c>
       <c r="C91" s="5">
         <v>25.377968100000544</v>
       </c>
       <c r="D91" s="5">
         <v>4.5516045572105979</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>6882.1537724999998</v>
       </c>
       <c r="C92" s="5">
         <v>27.587684399999489</v>
       </c>
       <c r="D92" s="5">
         <v>4.9380160447600963</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>6909.6352871999998</v>
       </c>
       <c r="C93" s="5">
         <v>27.481514699999934</v>
       </c>
       <c r="D93" s="5">
         <v>4.8984397923279355</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>6937.7661454999998</v>
       </c>
       <c r="C94" s="5">
         <v>28.1308583</v>
       </c>
       <c r="D94" s="5">
         <v>4.9963948055063545</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>6959.8238847000002</v>
       </c>
       <c r="C95" s="5">
         <v>22.057739200000469</v>
       </c>
       <c r="D95" s="5">
         <v>3.8826739694532764</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>6995.6938374000001</v>
       </c>
       <c r="C96" s="5">
         <v>35.869952699999885</v>
       </c>
       <c r="D96" s="5">
         <v>6.3629890234511599</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>7005.2179040999999</v>
       </c>
       <c r="C97" s="5">
         <v>9.5240666999998211</v>
       </c>
       <c r="D97" s="5">
         <v>1.6459906679083147</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>7035.8918933000004</v>
       </c>
       <c r="C98" s="5">
         <v>30.673989200000506</v>
       </c>
       <c r="D98" s="5">
         <v>5.382890595490486</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>7051.2884623999998</v>
       </c>
       <c r="C99" s="5">
         <v>15.396569099999397</v>
       </c>
       <c r="D99" s="5">
         <v>2.6577840367714156</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>7074.9006934999998</v>
       </c>
       <c r="C100" s="5">
         <v>23.612231099999917</v>
       </c>
       <c r="D100" s="5">
         <v>4.0932095170291616</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>7088.5488815999997</v>
       </c>
       <c r="C101" s="5">
         <v>13.64818809999997</v>
       </c>
       <c r="D101" s="5">
         <v>2.3396395527755853</v>
       </c>
       <c r="E101" s="5">
         <v>4.2320930149524871</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>7122.9494029999996</v>
       </c>
       <c r="C102" s="5">
         <v>34.400521399999889</v>
       </c>
       <c r="D102" s="5">
         <v>5.9815459632943879</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>7141.1732976000003</v>
       </c>
       <c r="C103" s="5">
         <v>18.223894600000676</v>
       </c>
       <c r="D103" s="5">
         <v>3.1137439598573069</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>7155.9262698000002</v>
       </c>
       <c r="C104" s="5">
         <v>14.752972199999931</v>
       </c>
       <c r="D104" s="5">
         <v>2.5074471349984195</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>7176.3141133999998</v>
       </c>
       <c r="C105" s="5">
         <v>20.387843599999542</v>
       </c>
       <c r="D105" s="5">
         <v>3.4729883929616623</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>7197.1673602999999</v>
       </c>
       <c r="C106" s="5">
         <v>20.853246900000158</v>
       </c>
       <c r="D106" s="5">
         <v>3.543285672039187</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>7205.2754789999999</v>
       </c>
       <c r="C107" s="5">
         <v>8.1081186999999773</v>
       </c>
       <c r="D107" s="5">
         <v>1.3602929815844433</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>7232.890222</v>
       </c>
       <c r="C108" s="5">
         <v>27.61474300000009</v>
       </c>
       <c r="D108" s="5">
         <v>4.6972814856089062</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>7248.5662488999997</v>
       </c>
       <c r="C109" s="5">
         <v>15.67602689999967</v>
       </c>
       <c r="D109" s="5">
         <v>2.6320177597213723</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>7282.8007846</v>
       </c>
       <c r="C110" s="5">
         <v>34.234535700000379</v>
       </c>
       <c r="D110" s="5">
         <v>5.8170898456443521</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>7303.2670332999996</v>
       </c>
       <c r="C111" s="5">
         <v>20.466248699999596</v>
       </c>
       <c r="D111" s="5">
         <v>3.4248737421919362</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>7324.4211416999997</v>
       </c>
       <c r="C112" s="5">
         <v>21.154108400000041</v>
       </c>
       <c r="D112" s="5">
         <v>3.5317433693884182</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>7349.6775385999999</v>
       </c>
       <c r="C113" s="5">
         <v>25.256396900000254</v>
       </c>
       <c r="D113" s="5">
         <v>4.2172793707372591</v>
       </c>
       <c r="E113" s="5">
         <v>3.6838097805577785</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>7357.2341270999996</v>
       </c>
       <c r="C114" s="5">
         <v>7.5565884999996342</v>
       </c>
       <c r="D114" s="5">
         <v>1.2407836722217569</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>7374.7721423000003</v>
       </c>
       <c r="C115" s="5">
         <v>17.5380152000007</v>
       </c>
       <c r="D115" s="5">
         <v>2.8983374238963355</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>7393.6994255999998</v>
       </c>
       <c r="C116" s="5">
         <v>18.927283299999544</v>
       </c>
       <c r="D116" s="5">
         <v>3.1236361447522842</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>7398.6057897000001</v>
       </c>
       <c r="C117" s="5">
         <v>4.9063641000002463</v>
       </c>
       <c r="D117" s="5">
         <v>0.79921734221592988</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>7407.8198441000004</v>
       </c>
       <c r="C118" s="5">
         <v>9.2140544000003501</v>
       </c>
       <c r="D118" s="5">
         <v>1.5047315254830718</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>7427.6161295000002</v>
       </c>
       <c r="C119" s="5">
         <v>19.796285399999761</v>
       </c>
       <c r="D119" s="5">
         <v>3.2543756664219714</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>7446.7908128999998</v>
       </c>
       <c r="C120" s="5">
         <v>19.174683399999594</v>
       </c>
       <c r="D120" s="5">
         <v>3.1422126153855201</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>7459.2246077999998</v>
       </c>
       <c r="C121" s="5">
         <v>12.433794900000066</v>
       </c>
       <c r="D121" s="5">
         <v>2.0221245857331427</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>7488.2013668</v>
       </c>
       <c r="C122" s="5">
         <v>28.976759000000129</v>
       </c>
       <c r="D122" s="5">
         <v>4.7625257138077304</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>7505.2248497999999</v>
       </c>
       <c r="C123" s="5">
         <v>17.023482999999942</v>
       </c>
       <c r="D123" s="5">
         <v>2.7624190416586369</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>7520.3926877000004</v>
       </c>
       <c r="C124" s="5">
         <v>15.16783790000045</v>
       </c>
       <c r="D124" s="5">
         <v>2.4523035273334104</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>7545.7312453000004</v>
       </c>
       <c r="C125" s="5">
         <v>25.338557600000058</v>
       </c>
       <c r="D125" s="5">
         <v>4.1189486066780301</v>
       </c>
       <c r="E125" s="5">
         <v>2.6675144000582351</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>7573.2498271000004</v>
       </c>
       <c r="C126" s="5">
         <v>27.518581799999993</v>
       </c>
       <c r="D126" s="5">
         <v>4.465144110726782</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>7589.7102275999996</v>
       </c>
       <c r="C127" s="5">
         <v>16.460400499999196</v>
       </c>
       <c r="D127" s="5">
         <v>2.6395966635565093</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>7614.0395527999999</v>
       </c>
       <c r="C128" s="5">
         <v>24.329325200000312</v>
       </c>
       <c r="D128" s="5">
         <v>3.9152297640154154</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>7624.9335021999996</v>
       </c>
       <c r="C129" s="5">
         <v>10.893949399999656</v>
       </c>
       <c r="D129" s="5">
         <v>1.7305011285446703</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>7667.0718379</v>
       </c>
       <c r="C130" s="5">
         <v>42.138335700000425</v>
       </c>
       <c r="D130" s="5">
         <v>6.8369948459523489</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>7675.9826346999998</v>
       </c>
       <c r="C131" s="5">
         <v>8.9107967999998436</v>
       </c>
       <c r="D131" s="5">
         <v>1.4036092642981224</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>7682.7951206999996</v>
       </c>
       <c r="C132" s="5">
         <v>6.812485999999808</v>
       </c>
       <c r="D132" s="5">
         <v>1.0702220570882659</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>7709.3043378000002</v>
       </c>
       <c r="C133" s="5">
         <v>26.509217100000569</v>
       </c>
       <c r="D133" s="5">
         <v>4.2200467305351097</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>7730.4809125000002</v>
       </c>
       <c r="C134" s="5">
         <v>21.176574699999946</v>
       </c>
       <c r="D134" s="5">
         <v>3.3465206599792019</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>7735.4724183999997</v>
       </c>
       <c r="C135" s="5">
         <v>4.9915058999995381</v>
       </c>
       <c r="D135" s="5">
         <v>0.7775873997162952</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>7751.8230826999998</v>
       </c>
       <c r="C136" s="5">
         <v>16.350664300000062</v>
       </c>
       <c r="D136" s="5">
         <v>2.5661669091690209</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>7767.5403038000004</v>
       </c>
       <c r="C137" s="5">
         <v>15.717221100000643</v>
       </c>
       <c r="D137" s="5">
         <v>2.4603784750460989</v>
       </c>
       <c r="E137" s="5">
         <v>2.9395303289943886</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>7775.3173066999998</v>
       </c>
       <c r="C138" s="5">
         <v>7.7770028999993883</v>
       </c>
       <c r="D138" s="5">
         <v>1.2081000882524062</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>7783.9240903999998</v>
       </c>
       <c r="C139" s="5">
         <v>8.6067837000000509</v>
       </c>
       <c r="D139" s="5">
         <v>1.3364409328666893</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>7790.6794262000003</v>
       </c>
       <c r="C140" s="5">
         <v>6.7553358000004664</v>
       </c>
       <c r="D140" s="5">
         <v>1.0464142028390189</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>7789.3882375000003</v>
       </c>
       <c r="C141" s="5">
         <v>-1.2911887000000206</v>
       </c>
       <c r="D141" s="5">
         <v>-0.19870087918503199</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>7792.1470473999998</v>
       </c>
       <c r="C142" s="5">
         <v>2.7588098999995054</v>
       </c>
       <c r="D142" s="5">
         <v>0.4258393953439743</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>7801.6273173999998</v>
       </c>
       <c r="C143" s="5">
         <v>9.4802700000000186</v>
       </c>
       <c r="D143" s="5">
         <v>1.4697821613801842</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>7783.1339017</v>
       </c>
       <c r="C144" s="5">
         <v>-18.493415699999787</v>
       </c>
       <c r="D144" s="5">
         <v>-2.8077530825181496</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>7793.5193164000002</v>
       </c>
       <c r="C145" s="5">
         <v>10.385414700000183</v>
       </c>
       <c r="D145" s="5">
         <v>1.6130220902967896</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>7783.6460547999995</v>
       </c>
       <c r="C146" s="5">
         <v>-9.8732616000006601</v>
       </c>
       <c r="D146" s="5">
         <v>-1.5096785286329184</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>7757.5206074999996</v>
       </c>
       <c r="C147" s="5">
         <v>-26.125447299999905</v>
       </c>
       <c r="D147" s="5">
         <v>-3.9542158767023494</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>7752.0658061000004</v>
       </c>
       <c r="C148" s="5">
         <v>-5.4548013999992691</v>
       </c>
       <c r="D148" s="5">
         <v>-0.84053993485664336</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>7742.3154800000002</v>
       </c>
       <c r="C149" s="5">
         <v>-9.7503261000001658</v>
       </c>
       <c r="D149" s="5">
         <v>-1.498928119055376</v>
       </c>
       <c r="E149" s="5">
         <v>-0.32474660978147885</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>7751.5710048000001</v>
       </c>
       <c r="C150" s="5">
         <v>9.2555247999998755</v>
       </c>
       <c r="D150" s="5">
         <v>1.4440056302402082</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>7754.8375321000003</v>
       </c>
       <c r="C151" s="5">
         <v>3.2665273000002344</v>
       </c>
       <c r="D151" s="5">
         <v>0.50685603861047035</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>7764.5609733000001</v>
       </c>
       <c r="C152" s="5">
         <v>9.7234411999997974</v>
       </c>
       <c r="D152" s="5">
         <v>1.5150455993991896</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>7768.7914847000002</v>
       </c>
       <c r="C153" s="5">
         <v>4.2305114000000685</v>
       </c>
       <c r="D153" s="5">
         <v>0.65578134902526397</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>7786.1364104000004</v>
       </c>
       <c r="C154" s="5">
         <v>17.344925700000204</v>
       </c>
       <c r="D154" s="5">
         <v>2.7123147232556155</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>7777.9548808</v>
       </c>
       <c r="C155" s="5">
         <v>-8.1815296000004309</v>
       </c>
       <c r="D155" s="5">
         <v>-1.2536761578432087</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>7772.3460499000003</v>
       </c>
       <c r="C156" s="5">
         <v>-5.6088308999997025</v>
       </c>
       <c r="D156" s="5">
         <v>-0.86191893089179183</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>7785.6358899999996</v>
       </c>
       <c r="C157" s="5">
         <v>13.28984009999931</v>
       </c>
       <c r="D157" s="5">
         <v>2.0712723595870619</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>7796.0398009999999</v>
       </c>
       <c r="C158" s="5">
         <v>10.403911000000335</v>
       </c>
       <c r="D158" s="5">
         <v>1.6153929044702364</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>7790.5479480000004</v>
       </c>
       <c r="C159" s="5">
         <v>-5.4918529999995371</v>
       </c>
       <c r="D159" s="5">
         <v>-0.84206216033883008</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>7802.9645253999997</v>
       </c>
       <c r="C160" s="5">
         <v>12.416577399999369</v>
       </c>
       <c r="D160" s="5">
         <v>1.9294150245511732</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>7800.6717884</v>
       </c>
       <c r="C161" s="5">
         <v>-2.2927369999997609</v>
       </c>
       <c r="D161" s="5">
         <v>-0.35202550315063252</v>
       </c>
       <c r="E161" s="5">
         <v>0.75373198819843612</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>7798.6264534000002</v>
       </c>
       <c r="C162" s="5">
         <v>-2.0453349999997954</v>
       </c>
       <c r="D162" s="5">
         <v>-0.31418647868094451</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>7793.1506823999998</v>
       </c>
       <c r="C163" s="5">
         <v>-5.4757710000003499</v>
       </c>
       <c r="D163" s="5">
         <v>-0.83932842963823084</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>7788.3572692999996</v>
       </c>
       <c r="C164" s="5">
         <v>-4.7934131000001798</v>
       </c>
       <c r="D164" s="5">
         <v>-0.73560448038344495</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>7784.8775961000001</v>
       </c>
       <c r="C165" s="5">
         <v>-3.4796731999995245</v>
       </c>
       <c r="D165" s="5">
         <v>-0.53481912921552466</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>7785.5848187000001</v>
       </c>
       <c r="C166" s="5">
         <v>0.70722260000002279</v>
       </c>
       <c r="D166" s="5">
         <v>0.10906931747998172</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>7780.5990083999995</v>
       </c>
       <c r="C167" s="5">
         <v>-4.985810300000594</v>
       </c>
       <c r="D167" s="5">
         <v>-0.7657670582664089</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>7775.9308996999998</v>
       </c>
       <c r="C168" s="5">
         <v>-4.6681086999997206</v>
       </c>
       <c r="D168" s="5">
         <v>-0.71759033383584914</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>7792.0654543000001</v>
       </c>
       <c r="C169" s="5">
         <v>16.134554600000229</v>
       </c>
       <c r="D169" s="5">
         <v>2.5185353383167186</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>7799.9258725</v>
       </c>
       <c r="C170" s="5">
         <v>7.8604181999999128</v>
       </c>
       <c r="D170" s="5">
         <v>1.2172654500510749</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>7816.7278004</v>
       </c>
       <c r="C171" s="5">
         <v>16.80192790000001</v>
       </c>
       <c r="D171" s="5">
         <v>2.6157828829440843</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>7822.3779812000002</v>
       </c>
       <c r="C172" s="5">
         <v>5.6501808000002711</v>
       </c>
       <c r="D172" s="5">
         <v>0.87085510121196474</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>7834.9819010000001</v>
       </c>
       <c r="C173" s="5">
         <v>12.603919799999858</v>
       </c>
       <c r="D173" s="5">
         <v>1.9507444839802268</v>
       </c>
       <c r="E173" s="5">
         <v>0.43983535688580933</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>7859.4592155999999</v>
       </c>
       <c r="C174" s="5">
         <v>24.477314599999772</v>
       </c>
       <c r="D174" s="5">
         <v>3.8140191027564052</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>7870.6369206999998</v>
       </c>
       <c r="C175" s="5">
         <v>11.177705099999912</v>
       </c>
       <c r="D175" s="5">
         <v>1.7200502372768822</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>7884.1874162000004</v>
       </c>
       <c r="C176" s="5">
         <v>13.550495500000579</v>
       </c>
       <c r="D176" s="5">
         <v>2.0856577131281417</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>7908.8996622000004</v>
       </c>
       <c r="C177" s="5">
         <v>24.71224600000005</v>
       </c>
       <c r="D177" s="5">
         <v>3.8268114368144257</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>7912.6473323</v>
       </c>
       <c r="C178" s="5">
         <v>3.7476700999995955</v>
       </c>
       <c r="D178" s="5">
         <v>0.57011006145200049</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>7925.2570708000003</v>
       </c>
       <c r="C179" s="5">
         <v>12.609738500000276</v>
       </c>
       <c r="D179" s="5">
         <v>1.9291926371485246</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>7950.3553455000001</v>
       </c>
       <c r="C180" s="5">
         <v>25.09827469999982</v>
       </c>
       <c r="D180" s="5">
         <v>3.8671420568347381</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>7958.9799101999997</v>
       </c>
       <c r="C181" s="5">
         <v>8.6245646999996097</v>
       </c>
       <c r="D181" s="5">
         <v>1.3095579103481692</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>7958.8894799</v>
       </c>
       <c r="C182" s="5">
         <v>-9.0430299999752606E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-1.363360382329315E-2</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>7990.5654105000003</v>
       </c>
       <c r="C183" s="5">
         <v>31.675930600000356</v>
       </c>
       <c r="D183" s="5">
         <v>4.8818753204922238</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>7993.2253883000003</v>
       </c>
       <c r="C184" s="5">
         <v>2.6599777999999787</v>
       </c>
       <c r="D184" s="5">
         <v>0.40019996710871641</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>8010.9047262000004</v>
       </c>
       <c r="C185" s="5">
         <v>17.679337900000064</v>
       </c>
       <c r="D185" s="5">
         <v>2.6866748253625783</v>
       </c>
       <c r="E185" s="5">
         <v>2.2453507541293272</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>8028.8015923000003</v>
       </c>
       <c r="C186" s="5">
         <v>17.896866099999897</v>
       </c>
       <c r="D186" s="5">
         <v>2.7140630304319346</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>8041.3346902000003</v>
       </c>
       <c r="C187" s="5">
         <v>12.53309790000003</v>
       </c>
       <c r="D187" s="5">
         <v>1.8893874112283049</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>8056.0250764000002</v>
       </c>
       <c r="C188" s="5">
         <v>14.690386199999921</v>
       </c>
       <c r="D188" s="5">
         <v>2.2143926536123182</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>8093.7294038</v>
       </c>
       <c r="C189" s="5">
         <v>37.704327399999784</v>
       </c>
       <c r="D189" s="5">
         <v>5.7631688420799021</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>8099.5828764999997</v>
       </c>
       <c r="C190" s="5">
         <v>5.8534726999996565</v>
       </c>
       <c r="D190" s="5">
         <v>0.87131334617636114</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>8111.6513910000003</v>
       </c>
       <c r="C191" s="5">
         <v>12.068514500000674</v>
       </c>
       <c r="D191" s="5">
         <v>1.8027461634533726</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>8152.2820787999999</v>
       </c>
       <c r="C192" s="5">
         <v>40.630687799999578</v>
       </c>
       <c r="D192" s="5">
         <v>6.179101108121432</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>8171.2442559000001</v>
       </c>
       <c r="C193" s="5">
         <v>18.96217710000019</v>
       </c>
       <c r="D193" s="5">
         <v>2.8271814470013368</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>8197.6260942999997</v>
       </c>
       <c r="C194" s="5">
         <v>26.381838399999651</v>
       </c>
       <c r="D194" s="5">
         <v>3.9438874899300203</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>8202.1609267999993</v>
       </c>
       <c r="C195" s="5">
         <v>4.5348324999995384</v>
       </c>
       <c r="D195" s="5">
         <v>0.66584964707963046</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>8236.7412999000007</v>
       </c>
       <c r="C196" s="5">
         <v>34.580373100001452</v>
       </c>
       <c r="D196" s="5">
         <v>5.1781867068236176</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>8253.4090481000003</v>
       </c>
       <c r="C197" s="5">
         <v>16.667748199999551</v>
       </c>
       <c r="D197" s="5">
         <v>2.4555117545037586</v>
       </c>
       <c r="E197" s="5">
         <v>3.02717770574501</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>8278.7748291999997</v>
       </c>
       <c r="C198" s="5">
         <v>25.365781099999367</v>
       </c>
       <c r="D198" s="5">
         <v>3.7510282759170233</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>8294.6587240000008</v>
       </c>
       <c r="C199" s="5">
         <v>15.883894800001144</v>
       </c>
       <c r="D199" s="5">
         <v>2.3268059632923777</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>8318.4277951000004</v>
       </c>
       <c r="C200" s="5">
         <v>23.769071099999564</v>
       </c>
       <c r="D200" s="5">
         <v>3.4934226523041012</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>8327.2215417999996</v>
       </c>
       <c r="C201" s="5">
         <v>8.7937466999992466</v>
       </c>
       <c r="D201" s="5">
         <v>1.2759704247453429</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>8346.1396762999993</v>
       </c>
       <c r="C202" s="5">
         <v>18.918134499999724</v>
       </c>
       <c r="D202" s="5">
         <v>2.7605344645533325</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>8368.3727608000008</v>
       </c>
       <c r="C203" s="5">
         <v>22.233084500001496</v>
       </c>
       <c r="D203" s="5">
         <v>3.2439052254388256</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>8365.6525015000007</v>
       </c>
       <c r="C204" s="5">
         <v>-2.7202593000001798</v>
       </c>
       <c r="D204" s="5">
         <v>-0.38938052372389231</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>8407.2843474000001</v>
       </c>
       <c r="C205" s="5">
         <v>41.631845899999462</v>
       </c>
       <c r="D205" s="5">
         <v>6.1380213522044036</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>8437.7009610999994</v>
       </c>
       <c r="C206" s="5">
         <v>30.416613699999289</v>
       </c>
       <c r="D206" s="5">
         <v>4.4289041695776854</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>8441.9366688999999</v>
       </c>
       <c r="C207" s="5">
         <v>4.2357078000004549</v>
       </c>
       <c r="D207" s="5">
         <v>0.60406342677388203</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>8466.9985968000001</v>
       </c>
       <c r="C208" s="5">
         <v>25.061927900000228</v>
       </c>
       <c r="D208" s="5">
         <v>3.62123792583946</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>8493.7006197999999</v>
       </c>
       <c r="C209" s="5">
         <v>26.702022999999826</v>
       </c>
       <c r="D209" s="5">
         <v>3.8507259906365832</v>
       </c>
       <c r="E209" s="5">
         <v>2.9114220596556661</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>8505.5878754999994</v>
       </c>
       <c r="C210" s="5">
         <v>11.887255699999514</v>
       </c>
       <c r="D210" s="5">
         <v>1.6924334075713254</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>8538.6719897000003</v>
       </c>
       <c r="C211" s="5">
         <v>33.08411420000084</v>
       </c>
       <c r="D211" s="5">
         <v>4.7687921156145174</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>8569.8314126000005</v>
       </c>
       <c r="C212" s="5">
         <v>31.159422900000209</v>
       </c>
       <c r="D212" s="5">
         <v>4.4680226687062286</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>8583.4552872999993</v>
       </c>
       <c r="C213" s="5">
         <v>13.623874699998851</v>
       </c>
       <c r="D213" s="5">
         <v>1.9244668143870491</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>8607.3166407000008</v>
       </c>
       <c r="C214" s="5">
         <v>23.861353400001462</v>
       </c>
       <c r="D214" s="5">
         <v>3.3873890570632392</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>8634.8851967999999</v>
       </c>
       <c r="C215" s="5">
         <v>27.568556099999114</v>
       </c>
       <c r="D215" s="5">
         <v>3.9119408742779749</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>8650.2056205999997</v>
       </c>
       <c r="C216" s="5">
         <v>15.320423799999844</v>
       </c>
       <c r="D216" s="5">
         <v>2.1499969113890183</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>8668.6201094999997</v>
       </c>
       <c r="C217" s="5">
         <v>18.414488899999924</v>
       </c>
       <c r="D217" s="5">
         <v>2.5846732966350094</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>8682.0050793999999</v>
       </c>
       <c r="C218" s="5">
         <v>13.384969900000215</v>
       </c>
       <c r="D218" s="5">
         <v>1.8687025964725379</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>8703.9207301999995</v>
       </c>
       <c r="C219" s="5">
         <v>21.915650799999639</v>
       </c>
       <c r="D219" s="5">
         <v>3.0715241357632816</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>8727.3349189</v>
       </c>
       <c r="C220" s="5">
         <v>23.414188700000523</v>
       </c>
       <c r="D220" s="5">
         <v>3.2762802527930068</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>8744.8235623</v>
       </c>
       <c r="C221" s="5">
         <v>17.488643400000001</v>
       </c>
       <c r="D221" s="5">
         <v>2.4313520312657655</v>
       </c>
       <c r="E221" s="5">
         <v>2.9565786897950863</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>8774.2682268000008</v>
       </c>
       <c r="C222" s="5">
         <v>29.444664500000727</v>
       </c>
       <c r="D222" s="5">
         <v>4.1161884152550288</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>8801.2165982000006</v>
       </c>
       <c r="C223" s="5">
         <v>26.948371399999814</v>
       </c>
       <c r="D223" s="5">
         <v>3.7484533644058571</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>8789.4671156000004</v>
       </c>
       <c r="C224" s="5">
         <v>-11.749482600000192</v>
       </c>
       <c r="D224" s="5">
         <v>-1.5902704828245628</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>8804.4586189000001</v>
       </c>
       <c r="C225" s="5">
         <v>14.991503299999749</v>
       </c>
       <c r="D225" s="5">
         <v>2.0660556275646114</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>8816.1979241000008</v>
       </c>
       <c r="C226" s="5">
         <v>11.739305200000672</v>
       </c>
       <c r="D226" s="5">
         <v>1.6117893782831239</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>8818.6490386000005</v>
       </c>
       <c r="C227" s="5">
         <v>2.4511144999996759</v>
       </c>
       <c r="D227" s="5">
         <v>0.33413942031772503</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>8833.1323123999991</v>
       </c>
       <c r="C228" s="5">
         <v>14.483273799998642</v>
       </c>
       <c r="D228" s="5">
         <v>1.9887153158776982</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>8845.3360346999998</v>
       </c>
       <c r="C229" s="5">
         <v>12.203722300000663</v>
       </c>
       <c r="D229" s="5">
         <v>1.6705580155735866</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>8813.8020711999998</v>
       </c>
       <c r="C230" s="5">
         <v>-31.533963500000027</v>
       </c>
       <c r="D230" s="5">
         <v>-4.1951523684921499</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>8827.6649792999997</v>
       </c>
       <c r="C231" s="5">
         <v>13.862908099999913</v>
       </c>
       <c r="D231" s="5">
         <v>1.9038499182060686</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>8820.1445932000006</v>
       </c>
       <c r="C232" s="5">
         <v>-7.5203860999990866</v>
       </c>
       <c r="D232" s="5">
         <v>-1.0175169720984201</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>8813.8005116000004</v>
       </c>
       <c r="C233" s="5">
         <v>-6.3440816000002087</v>
       </c>
       <c r="D233" s="5">
         <v>-0.85971985413458851</v>
       </c>
       <c r="E233" s="5">
         <v>0.78877462545234867</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>8788.9285722000004</v>
       </c>
       <c r="C234" s="5">
         <v>-24.871939399999974</v>
       </c>
       <c r="D234" s="5">
         <v>-3.3342510431475403</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>8757.5335670000004</v>
       </c>
       <c r="C235" s="5">
         <v>-31.395005200000014</v>
       </c>
       <c r="D235" s="5">
         <v>-4.2033090500253838</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>8729.1022639999992</v>
       </c>
       <c r="C236" s="5">
         <v>-28.431303000001208</v>
       </c>
       <c r="D236" s="5">
         <v>-3.8269809502753938</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>8711.2191512999998</v>
       </c>
       <c r="C237" s="5">
         <v>-17.883112699999401</v>
       </c>
       <c r="D237" s="5">
         <v>-2.4309002090058818</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>8700.1193899000009</v>
       </c>
       <c r="C238" s="5">
         <v>-11.099761399998897</v>
       </c>
       <c r="D238" s="5">
         <v>-1.5183596599946281</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>8689.8892135999995</v>
       </c>
       <c r="C239" s="5">
         <v>-10.230176300001403</v>
       </c>
       <c r="D239" s="5">
         <v>-1.4019495453613251</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>8683.0561182000001</v>
       </c>
       <c r="C240" s="5">
         <v>-6.8330953999993653</v>
       </c>
       <c r="D240" s="5">
         <v>-0.93952235143797136</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>8662.3356636999997</v>
       </c>
       <c r="C241" s="5">
         <v>-20.720454500000415</v>
       </c>
       <c r="D241" s="5">
         <v>-2.8262845853507468</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>8666.0314887999994</v>
       </c>
       <c r="C242" s="5">
         <v>3.695825099999638</v>
       </c>
       <c r="D242" s="5">
         <v>0.51318861979978703</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>8677.2883340000008</v>
       </c>
       <c r="C243" s="5">
         <v>11.256845200001408</v>
       </c>
       <c r="D243" s="5">
         <v>1.5699388991159191</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>8678.0994293999993</v>
       </c>
       <c r="C244" s="5">
         <v>0.81109539999852132</v>
       </c>
       <c r="D244" s="5">
         <v>0.11222573030660321</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>8683.2066895999997</v>
       </c>
       <c r="C245" s="5">
         <v>5.1072602000003826</v>
       </c>
       <c r="D245" s="5">
         <v>0.70851793523647455</v>
       </c>
       <c r="E245" s="5">
         <v>-1.4816970480342029</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>8698.5776781999994</v>
       </c>
       <c r="C246" s="5">
         <v>15.370988599999691</v>
       </c>
       <c r="D246" s="5">
         <v>2.1450409717251429</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>8707.8448425999995</v>
       </c>
       <c r="C247" s="5">
         <v>9.2671644000001834</v>
       </c>
       <c r="D247" s="5">
         <v>1.2859562682461245</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>8735.0356800000009</v>
       </c>
       <c r="C248" s="5">
         <v>27.190837400001328</v>
       </c>
       <c r="D248" s="5">
         <v>3.8121089577915157</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>8760.7689874999996</v>
       </c>
       <c r="C249" s="5">
         <v>25.733307499998773</v>
       </c>
       <c r="D249" s="5">
         <v>3.5930318197820776</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>8809.3045880999998</v>
       </c>
       <c r="C250" s="5">
         <v>48.53560060000018</v>
       </c>
       <c r="D250" s="5">
         <v>6.8544891787756246</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>8806.7398568999997</v>
       </c>
       <c r="C251" s="5">
         <v>-2.5647312000000966</v>
       </c>
       <c r="D251" s="5">
         <v>-0.3488077878232243</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>8793.9039572999991</v>
       </c>
       <c r="C252" s="5">
         <v>-12.83589960000063</v>
       </c>
       <c r="D252" s="5">
         <v>-1.7350576973254261</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>8797.7198657000008</v>
       </c>
       <c r="C253" s="5">
         <v>3.8159084000017174</v>
       </c>
       <c r="D253" s="5">
         <v>0.5219563874056421</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>8811.5456171999995</v>
       </c>
       <c r="C254" s="5">
         <v>13.82575149999866</v>
       </c>
       <c r="D254" s="5">
         <v>1.9022038227788807</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>8845.5897315999991</v>
       </c>
       <c r="C255" s="5">
         <v>34.044114399999671</v>
       </c>
       <c r="D255" s="5">
         <v>4.7360961727703099</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>8852.1397739000004</v>
       </c>
       <c r="C256" s="5">
         <v>6.5500423000012233</v>
       </c>
       <c r="D256" s="5">
         <v>0.89221200566909076</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>8870.2734498999998</v>
       </c>
       <c r="C257" s="5">
         <v>18.133675999999468</v>
       </c>
       <c r="D257" s="5">
         <v>2.4860952990375162</v>
       </c>
       <c r="E257" s="5">
         <v>2.1543511168984786</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>8883.6926762999992</v>
       </c>
       <c r="C258" s="5">
         <v>13.419226399999388</v>
       </c>
       <c r="D258" s="5">
         <v>1.8305790122801202</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>8883.2918186000006</v>
       </c>
       <c r="C259" s="5">
         <v>-0.40085769999859622</v>
       </c>
       <c r="D259" s="5">
         <v>-5.4134006619666053E-2</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>8916.6434195000002</v>
       </c>
       <c r="C260" s="5">
         <v>33.351600899999539</v>
       </c>
       <c r="D260" s="5">
         <v>4.5995085111608436</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>8956.2168148000001</v>
       </c>
       <c r="C261" s="5">
         <v>39.573395299999902</v>
       </c>
       <c r="D261" s="5">
         <v>5.4577231139370852</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>8952.1200597000006</v>
       </c>
       <c r="C262" s="5">
         <v>-4.0967550999994273</v>
       </c>
       <c r="D262" s="5">
         <v>-0.54752548578453908</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>8970.0766832000008</v>
       </c>
       <c r="C263" s="5">
         <v>17.956623500000205</v>
       </c>
       <c r="D263" s="5">
         <v>2.4337548656530927</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>8984.7871324999996</v>
       </c>
       <c r="C264" s="5">
         <v>14.7104492999988</v>
       </c>
       <c r="D264" s="5">
         <v>1.9857838604806721</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>8993.4785573000008</v>
       </c>
       <c r="C265" s="5">
         <v>8.6914248000011867</v>
       </c>
       <c r="D265" s="5">
         <v>1.1670147945644249</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>9016.4125289999993</v>
       </c>
       <c r="C266" s="5">
         <v>22.933971699998438</v>
       </c>
       <c r="D266" s="5">
         <v>3.1033659135303093</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>8997.2227820999997</v>
       </c>
       <c r="C267" s="5">
         <v>-19.189746899999591</v>
       </c>
       <c r="D267" s="5">
         <v>-2.5242904122308563</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>9009.9569740999996</v>
       </c>
       <c r="C268" s="5">
         <v>12.734191999999894</v>
       </c>
       <c r="D268" s="5">
         <v>1.711700104298175</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>9029.5154612000006</v>
       </c>
       <c r="C269" s="5">
         <v>19.558487100001003</v>
       </c>
       <c r="D269" s="5">
         <v>2.6362431428283317</v>
       </c>
       <c r="E269" s="5">
         <v>1.7952322687616373</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>9062.2519551000005</v>
       </c>
       <c r="C270" s="5">
         <v>32.736493899999914</v>
       </c>
       <c r="D270" s="5">
         <v>4.4384070601179992</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>9087.7309299000008</v>
       </c>
       <c r="C271" s="5">
         <v>25.478974800000287</v>
       </c>
       <c r="D271" s="5">
         <v>3.4265238637027018</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>9113.2108910000006</v>
       </c>
       <c r="C272" s="5">
         <v>25.479961099999855</v>
       </c>
       <c r="D272" s="5">
         <v>3.4169027226806925</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>9129.9056201999992</v>
       </c>
       <c r="C273" s="5">
         <v>16.694729199998619</v>
       </c>
       <c r="D273" s="5">
         <v>2.2205964655508614</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>9155.6596286999993</v>
       </c>
       <c r="C274" s="5">
         <v>25.754008500000054</v>
       </c>
       <c r="D274" s="5">
         <v>3.4380228188208406</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>9185.2054317000002</v>
       </c>
       <c r="C275" s="5">
         <v>29.545803000000888</v>
       </c>
       <c r="D275" s="5">
         <v>3.9419404401578095</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>9193.1421095000005</v>
       </c>
       <c r="C276" s="5">
         <v>7.9366778000003251</v>
       </c>
       <c r="D276" s="5">
         <v>1.0418281797992313</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>9231.4827617999999</v>
       </c>
       <c r="C277" s="5">
         <v>38.340652299999419</v>
       </c>
       <c r="D277" s="5">
         <v>5.1210944187819241</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>9252.3302638000005</v>
       </c>
       <c r="C278" s="5">
         <v>20.847502000000532</v>
       </c>
       <c r="D278" s="5">
         <v>2.7438800611101044</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>9269.5085378999993</v>
       </c>
       <c r="C279" s="5">
         <v>17.178274099998816</v>
       </c>
       <c r="D279" s="5">
         <v>2.2508639893395133</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>9305.2232569999996</v>
       </c>
       <c r="C280" s="5">
         <v>35.714719100000366</v>
       </c>
       <c r="D280" s="5">
         <v>4.72275622912397</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>9327.9003107000008</v>
       </c>
       <c r="C281" s="5">
         <v>22.677053700001125</v>
       </c>
       <c r="D281" s="5">
         <v>2.96394711340906</v>
       </c>
       <c r="E281" s="5">
         <v>3.3045499593213457</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>9322.4839859999993</v>
       </c>
       <c r="C282" s="5">
         <v>-5.4163247000014962</v>
       </c>
       <c r="D282" s="5">
         <v>-0.69456922959665324</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>9374.4511339000001</v>
       </c>
       <c r="C283" s="5">
         <v>51.967147900000782</v>
       </c>
       <c r="D283" s="5">
         <v>6.8982123885482638</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>9395.1340068000009</v>
       </c>
       <c r="C284" s="5">
         <v>20.682872900000802</v>
       </c>
       <c r="D284" s="5">
         <v>2.6799274670171735</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>9408.7965650000006</v>
       </c>
       <c r="C285" s="5">
         <v>13.662558199999694</v>
       </c>
       <c r="D285" s="5">
         <v>1.7590849097313344</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>9427.8782482000006</v>
       </c>
       <c r="C286" s="5">
         <v>19.081683200000043</v>
       </c>
       <c r="D286" s="5">
         <v>2.4610126668077381</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>9453.5031111999997</v>
       </c>
       <c r="C287" s="5">
         <v>25.624862999999095</v>
       </c>
       <c r="D287" s="5">
         <v>3.3107876803831759</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>9480.9856278999996</v>
       </c>
       <c r="C288" s="5">
         <v>27.482516699999906</v>
       </c>
       <c r="D288" s="5">
         <v>3.5448733470268667</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>9504.8455505000002</v>
       </c>
       <c r="C289" s="5">
         <v>23.859922600000573</v>
       </c>
       <c r="D289" s="5">
         <v>3.0620819058942095</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>9530.7728846000009</v>
       </c>
       <c r="C290" s="5">
         <v>25.927334100000735</v>
       </c>
       <c r="D290" s="5">
         <v>3.3229213197500274</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>9543.2167986000004</v>
       </c>
       <c r="C291" s="5">
         <v>12.443913999999495</v>
       </c>
       <c r="D291" s="5">
         <v>1.5780879884187637</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>9576.8917825000008</v>
       </c>
       <c r="C292" s="5">
         <v>33.67498390000037</v>
       </c>
       <c r="D292" s="5">
         <v>4.3175741435449</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>9583.1826294999992</v>
       </c>
       <c r="C293" s="5">
         <v>6.2908469999983936</v>
       </c>
       <c r="D293" s="5">
         <v>0.79110735218290706</v>
       </c>
       <c r="E293" s="5">
         <v>2.736760796072879</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>9606.2126733999994</v>
       </c>
       <c r="C294" s="5">
         <v>23.030043900000237</v>
       </c>
       <c r="D294" s="5">
         <v>2.9222309425295023</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>9622.4106744000001</v>
       </c>
       <c r="C295" s="5">
         <v>16.198001000000659</v>
       </c>
       <c r="D295" s="5">
         <v>2.0423121217226115</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>9652.7863197999995</v>
       </c>
       <c r="C296" s="5">
         <v>30.375645399999485</v>
       </c>
       <c r="D296" s="5">
         <v>3.854579441162187</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>9684.6552281000004</v>
       </c>
       <c r="C297" s="5">
         <v>31.86890830000084</v>
       </c>
       <c r="D297" s="5">
         <v>4.034567157921054</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>9713.8805496999994</v>
       </c>
       <c r="C298" s="5">
         <v>29.225321599999006</v>
       </c>
       <c r="D298" s="5">
         <v>3.6819436856583732</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>9737.1472481000001</v>
       </c>
       <c r="C299" s="5">
         <v>23.266698400000678</v>
       </c>
       <c r="D299" s="5">
         <v>2.9124095152244678</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>9757.0737191000007</v>
       </c>
       <c r="C300" s="5">
         <v>19.926471000000674</v>
       </c>
       <c r="D300" s="5">
         <v>2.483555573987406</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>9779.9267720999997</v>
       </c>
       <c r="C301" s="5">
         <v>22.853052999998908</v>
       </c>
       <c r="D301" s="5">
         <v>2.8471355291367573</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>9802.8290976000008</v>
       </c>
       <c r="C302" s="5">
         <v>22.902325500001098</v>
       </c>
       <c r="D302" s="5">
         <v>2.8465999563064948</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>9845.0448754000008</v>
       </c>
       <c r="C303" s="5">
         <v>42.215777800000069</v>
       </c>
       <c r="D303" s="5">
         <v>5.2919638940160274</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>9863.8006960999992</v>
       </c>
       <c r="C304" s="5">
         <v>18.755820699998367</v>
       </c>
       <c r="D304" s="5">
         <v>2.3102300498866857</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>9899.1261501999998</v>
       </c>
       <c r="C305" s="5">
         <v>35.32545410000057</v>
       </c>
       <c r="D305" s="5">
         <v>4.3832568217514911</v>
       </c>
       <c r="E305" s="5">
         <v>3.2968538001918901</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>9915.3733802000006</v>
       </c>
       <c r="C306" s="5">
         <v>16.247230000000854</v>
       </c>
       <c r="D306" s="5">
         <v>1.9874117497857613</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>9933.8627259999994</v>
       </c>
       <c r="C307" s="5">
         <v>18.489345799998773</v>
       </c>
       <c r="D307" s="5">
         <v>2.2607505562755925</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>9941.3743746</v>
       </c>
       <c r="C308" s="5">
         <v>7.5116486000006262</v>
       </c>
       <c r="D308" s="5">
         <v>0.91118244437329299</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>9975.9330018000001</v>
       </c>
       <c r="C309" s="5">
         <v>34.558627200000046</v>
       </c>
       <c r="D309" s="5">
         <v>4.2521784555916486</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>10000.875113</v>
       </c>
       <c r="C310" s="5">
         <v>24.942111199999999</v>
       </c>
       <c r="D310" s="5">
         <v>3.0418774276175453</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>10025.733241</v>
       </c>
       <c r="C311" s="5">
         <v>24.858127999999851</v>
       </c>
       <c r="D311" s="5">
         <v>3.0238300917540428</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>10065.394262</v>
       </c>
       <c r="C312" s="5">
         <v>39.661020999999892</v>
       </c>
       <c r="D312" s="5">
         <v>4.8517663571371328</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>10075.585829</v>
       </c>
       <c r="C313" s="5">
         <v>10.19156699999985</v>
       </c>
       <c r="D313" s="5">
         <v>1.2218317530576117</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>10095.179419</v>
       </c>
       <c r="C314" s="5">
         <v>19.593590000000404</v>
       </c>
       <c r="D314" s="5">
         <v>2.3587138910105443</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>10120.531806999999</v>
       </c>
       <c r="C315" s="5">
         <v>25.352387999999337</v>
       </c>
       <c r="D315" s="5">
         <v>3.0555786212325353</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>10121.268284</v>
       </c>
       <c r="C316" s="5">
         <v>0.7364770000003773</v>
       </c>
       <c r="D316" s="5">
         <v>8.7359658776398064E-2</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>10147.699556</v>
       </c>
       <c r="C317" s="5">
         <v>26.431271999999808</v>
       </c>
       <c r="D317" s="5">
         <v>3.1791544298828356</v>
       </c>
       <c r="E317" s="5">
         <v>2.5110641285744029</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>10170.98223</v>
       </c>
       <c r="C318" s="5">
         <v>23.282674000000043</v>
       </c>
       <c r="D318" s="5">
         <v>2.7882660835340856</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>10184.282036000001</v>
       </c>
       <c r="C319" s="5">
         <v>13.299806000000899</v>
       </c>
       <c r="D319" s="5">
         <v>1.5804816142409139</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>10186.118515</v>
       </c>
       <c r="C320" s="5">
         <v>1.8364789999995992</v>
       </c>
       <c r="D320" s="5">
         <v>0.21660454618515068</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>10222.0502</v>
       </c>
       <c r="C321" s="5">
         <v>35.931684999999561</v>
       </c>
       <c r="D321" s="5">
         <v>4.3161174642853739</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>10229.806560999999</v>
       </c>
       <c r="C322" s="5">
         <v>7.7563609999997425</v>
       </c>
       <c r="D322" s="5">
         <v>0.91435428845290101</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>10228.79808</v>
       </c>
       <c r="C323" s="5">
         <v>-1.0084809999989375</v>
       </c>
       <c r="D323" s="5">
         <v>-0.11823500718531887</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>10275.100007999999</v>
       </c>
       <c r="C324" s="5">
         <v>46.301927999998952</v>
       </c>
       <c r="D324" s="5">
         <v>5.5692470531471194</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>10287.707796000001</v>
       </c>
       <c r="C325" s="5">
         <v>12.607788000001165</v>
       </c>
       <c r="D325" s="5">
         <v>1.4824056879817693</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>10321.173477</v>
       </c>
       <c r="C326" s="5">
         <v>33.465680999999677</v>
       </c>
       <c r="D326" s="5">
         <v>3.9741760420555883</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>10312.008462</v>
       </c>
       <c r="C327" s="5">
         <v>-9.1650150000004942</v>
       </c>
       <c r="D327" s="5">
         <v>-1.0603894480991638</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>10327.535829</v>
       </c>
       <c r="C328" s="5">
         <v>15.527367000000595</v>
       </c>
       <c r="D328" s="5">
         <v>1.8219465596752471</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>10345.798024</v>
       </c>
       <c r="C329" s="5">
         <v>18.262194999999338</v>
       </c>
       <c r="D329" s="5">
         <v>2.1427211563767035</v>
       </c>
       <c r="E329" s="5">
         <v>1.9521514891803315</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>10372.768416999999</v>
       </c>
       <c r="C330" s="5">
         <v>26.970392999999603</v>
       </c>
       <c r="D330" s="5">
         <v>3.1735170758697695</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>10383.689833</v>
       </c>
       <c r="C331" s="5">
         <v>10.921416000001045</v>
       </c>
       <c r="D331" s="5">
         <v>1.2708140789648992</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>10413.693158</v>
       </c>
       <c r="C332" s="5">
         <v>30.003324999999677</v>
       </c>
       <c r="D332" s="5">
         <v>3.5229976378376104</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>10420.164269999999</v>
       </c>
       <c r="C333" s="5">
         <v>6.4711119999992661</v>
       </c>
       <c r="D333" s="5">
         <v>0.74823879403749238</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>10432.900308</v>
       </c>
       <c r="C334" s="5">
         <v>12.736038000000917</v>
       </c>
       <c r="D334" s="5">
         <v>1.4765990802312778</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>10453.078742</v>
       </c>
       <c r="C335" s="5">
         <v>20.17843399999947</v>
       </c>
       <c r="D335" s="5">
         <v>2.3457877432895957</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>10440.116825999999</v>
       </c>
       <c r="C336" s="5">
         <v>-12.961916000000201</v>
       </c>
       <c r="D336" s="5">
         <v>-1.4779048074570866</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>10450.347097</v>
       </c>
       <c r="C337" s="5">
         <v>10.230271000000357</v>
       </c>
       <c r="D337" s="5">
         <v>1.182238152734949</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>10464.329739000001</v>
       </c>
       <c r="C338" s="5">
         <v>13.982642000000851</v>
       </c>
       <c r="D338" s="5">
         <v>1.6174775079070614</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>10489.711109</v>
       </c>
       <c r="C339" s="5">
         <v>25.381369999999151</v>
       </c>
       <c r="D339" s="5">
         <v>2.9497600552241376</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>10505.491488</v>
       </c>
       <c r="C340" s="5">
         <v>15.780378999999812</v>
       </c>
       <c r="D340" s="5">
         <v>1.8202525852399898</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>10523.266059</v>
       </c>
       <c r="C341" s="5">
         <v>17.774570999999924</v>
       </c>
       <c r="D341" s="5">
         <v>2.0493180205110484</v>
       </c>
       <c r="E341" s="5">
         <v>1.7153634218289637</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>10532.322917</v>
       </c>
       <c r="C342" s="5">
         <v>9.0568579999999201</v>
       </c>
       <c r="D342" s="5">
         <v>1.0376838374596575</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>10563.192985</v>
       </c>
       <c r="C343" s="5">
         <v>30.870068000000174</v>
       </c>
       <c r="D343" s="5">
         <v>3.5744365844785353</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>10596.311775</v>
       </c>
       <c r="C344" s="5">
         <v>33.118790000000445</v>
       </c>
       <c r="D344" s="5">
         <v>3.8279228522212438</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>10601.176078</v>
       </c>
       <c r="C345" s="5">
         <v>4.8643030000002909</v>
       </c>
       <c r="D345" s="5">
         <v>0.55226044910570149</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>10628.204811</v>
       </c>
       <c r="C346" s="5">
         <v>27.028732999999193</v>
       </c>
       <c r="D346" s="5">
         <v>3.102786784117062</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>10656.719752000001</v>
       </c>
       <c r="C347" s="5">
         <v>28.514941000001272</v>
       </c>
       <c r="D347" s="5">
         <v>3.2674755791080923</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>10670.991979</v>
       </c>
       <c r="C348" s="5">
         <v>14.272226999999475</v>
       </c>
       <c r="D348" s="5">
         <v>1.6190152801264679</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>10694.997716</v>
       </c>
       <c r="C349" s="5">
         <v>24.005736999999499</v>
       </c>
       <c r="D349" s="5">
         <v>2.7332038730175201</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>10701.251226</v>
       </c>
       <c r="C350" s="5">
         <v>6.2535100000004604</v>
       </c>
       <c r="D350" s="5">
         <v>0.70391712810167206</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>10717.331878000001</v>
       </c>
       <c r="C351" s="5">
         <v>16.080652000000555</v>
       </c>
       <c r="D351" s="5">
         <v>1.8182049355525809</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>10733.183128000001</v>
       </c>
       <c r="C352" s="5">
         <v>15.851249999999709</v>
       </c>
       <c r="D352" s="5">
         <v>1.7893445021680554</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>10750.690288</v>
       </c>
       <c r="C353" s="5">
         <v>17.507159999999203</v>
       </c>
       <c r="D353" s="5">
         <v>1.9750052000069296</v>
       </c>
       <c r="E353" s="5">
         <v>2.1611563152059254</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>10762.57689</v>
       </c>
       <c r="C354" s="5">
         <v>11.886602000000494</v>
       </c>
       <c r="D354" s="5">
         <v>1.3348895018749918</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>10794.918441</v>
       </c>
       <c r="C355" s="5">
         <v>32.341550999999527</v>
       </c>
       <c r="D355" s="5">
         <v>3.6662000537412087</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>10808.763086000001</v>
       </c>
       <c r="C356" s="5">
         <v>13.844645000001037</v>
       </c>
       <c r="D356" s="5">
         <v>1.5499205390234971</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>10826.921141000001</v>
       </c>
       <c r="C357" s="5">
         <v>18.158054999999877</v>
       </c>
       <c r="D357" s="5">
         <v>2.0346571220182463</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>10853.435882</v>
       </c>
       <c r="C358" s="5">
         <v>26.514740999999049</v>
       </c>
       <c r="D358" s="5">
         <v>2.9786648166928664</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>10870.390298</v>
       </c>
       <c r="C359" s="5">
         <v>16.954416000000492</v>
       </c>
       <c r="D359" s="5">
         <v>1.8907388595834629</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>10896.969759</v>
       </c>
       <c r="C360" s="5">
         <v>26.579460999999355</v>
       </c>
       <c r="D360" s="5">
         <v>2.9739321473420732</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>10920.467866999999</v>
       </c>
       <c r="C361" s="5">
         <v>23.498107999999775</v>
       </c>
       <c r="D361" s="5">
         <v>2.6185788193999526</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>10932.699838</v>
       </c>
       <c r="C362" s="5">
         <v>12.231971000001067</v>
       </c>
       <c r="D362" s="5">
         <v>1.3524265006745084</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>10950.117507000001</v>
       </c>
       <c r="C363" s="5">
         <v>17.417669000000387</v>
       </c>
       <c r="D363" s="5">
         <v>1.928647530165728</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>10982.802861</v>
       </c>
       <c r="C364" s="5">
         <v>32.685353999999279</v>
       </c>
       <c r="D364" s="5">
         <v>3.6413120050536429</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>10995.912157000001</v>
       </c>
       <c r="C365" s="5">
         <v>13.109296000000541</v>
       </c>
       <c r="D365" s="5">
         <v>1.4417850383860342</v>
       </c>
       <c r="E365" s="5">
         <v>2.2809871964567741</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>11029.768674999999</v>
       </c>
       <c r="C366" s="5">
         <v>33.856517999998687</v>
       </c>
       <c r="D366" s="5">
         <v>3.7580280269166266</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>11050.195972</v>
       </c>
       <c r="C367" s="5">
         <v>20.427297000000181</v>
       </c>
       <c r="D367" s="5">
         <v>2.245196064956767</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>10992.836761</v>
       </c>
       <c r="C368" s="5">
         <v>-57.35921099999905</v>
       </c>
       <c r="D368" s="5">
         <v>-6.0541532767922179</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>9743.0910710999997</v>
       </c>
       <c r="C369" s="5">
         <v>-1249.7456899000008</v>
       </c>
       <c r="D369" s="5">
         <v>-76.50130214269619</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>9993.1212993000008</v>
       </c>
       <c r="C370" s="5">
         <v>250.03022820000115</v>
       </c>
       <c r="D370" s="5">
         <v>35.535406931090428</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>10231.054367999999</v>
       </c>
       <c r="C371" s="5">
         <v>237.93306869999833</v>
       </c>
       <c r="D371" s="5">
         <v>32.626650581199911</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>10275.819577</v>
       </c>
       <c r="C372" s="5">
         <v>44.76520900000105</v>
       </c>
       <c r="D372" s="5">
         <v>5.3787235084738816</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>10356.707558</v>
       </c>
       <c r="C373" s="5">
         <v>80.887980999999854</v>
       </c>
       <c r="D373" s="5">
         <v>9.8658994108728351</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>10425.144028000001</v>
       </c>
       <c r="C374" s="5">
         <v>68.436470000000554</v>
       </c>
       <c r="D374" s="5">
         <v>8.2241552949726007</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>10516.959046</v>
       </c>
       <c r="C375" s="5">
         <v>91.815017999999327</v>
       </c>
       <c r="D375" s="5">
         <v>11.095745850479165</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>10552.312926000001</v>
       </c>
       <c r="C376" s="5">
         <v>35.353880000000572</v>
       </c>
       <c r="D376" s="5">
         <v>4.1093527584782352</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>10604.839626999999</v>
       </c>
       <c r="C377" s="5">
         <v>52.526700999998866</v>
       </c>
       <c r="D377" s="5">
         <v>6.1395698841805402</v>
       </c>
       <c r="E377" s="5">
         <v>-3.5565265019968706</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>10638.618829999999</v>
       </c>
       <c r="C378" s="5">
         <v>33.779203000000052</v>
       </c>
       <c r="D378" s="5">
         <v>3.8899946126308871</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>10614.561788999999</v>
       </c>
       <c r="C379" s="5">
         <v>-24.057041000000027</v>
       </c>
       <c r="D379" s="5">
         <v>-2.6800566908171786</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>10720.837312</v>
       </c>
       <c r="C380" s="5">
         <v>106.27552300000025</v>
       </c>
       <c r="D380" s="5">
         <v>12.698888881755789</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>10775.043116000001</v>
       </c>
       <c r="C381" s="5">
         <v>54.205804000001081</v>
       </c>
       <c r="D381" s="5">
         <v>6.2389407074146641</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>10834.666647</v>
       </c>
       <c r="C382" s="5">
         <v>59.623530999999275</v>
       </c>
       <c r="D382" s="5">
         <v>6.8460437434338051</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>10887.789907</v>
       </c>
       <c r="C383" s="5">
         <v>53.1232600000003</v>
       </c>
       <c r="D383" s="5">
         <v>6.0449859201558764</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>10993.290627</v>
       </c>
       <c r="C384" s="5">
         <v>105.50072</v>
       </c>
       <c r="D384" s="5">
         <v>12.267933578999667</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>11008.048382999999</v>
       </c>
       <c r="C385" s="5">
         <v>14.757755999999063</v>
       </c>
       <c r="D385" s="5">
         <v>1.6228670053421324</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>11061.423175</v>
       </c>
       <c r="C386" s="5">
         <v>53.374792000000525</v>
       </c>
       <c r="D386" s="5">
         <v>5.9761484865351155</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>11184.585313</v>
       </c>
       <c r="C387" s="5">
         <v>123.16213799999969</v>
       </c>
       <c r="D387" s="5">
         <v>14.210636018068822</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>11222.893760999999</v>
       </c>
       <c r="C388" s="5">
         <v>38.308447999999771</v>
       </c>
       <c r="D388" s="5">
         <v>4.1884513839520521</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>11281.988786</v>
       </c>
       <c r="C389" s="5">
         <v>59.095025000000533</v>
       </c>
       <c r="D389" s="5">
         <v>6.5049378089051979</v>
       </c>
       <c r="E389" s="5">
         <v>6.3852842929936759</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>11285.929034999999</v>
       </c>
       <c r="C390" s="5">
         <v>3.9402489999993122</v>
       </c>
       <c r="D390" s="5">
         <v>0.4199075159485588</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>11374.153994</v>
       </c>
       <c r="C391" s="5">
         <v>88.224959000001036</v>
       </c>
       <c r="D391" s="5">
         <v>9.7947222757343013</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>11407.204742</v>
       </c>
       <c r="C392" s="5">
         <v>33.050747999999658</v>
       </c>
       <c r="D392" s="5">
         <v>3.5432023101679588</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>11478.601461</v>
       </c>
       <c r="C393" s="5">
         <v>71.396719000000303</v>
       </c>
       <c r="D393" s="5">
         <v>7.7747166906360077</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>11507.253205999999</v>
       </c>
       <c r="C394" s="5">
         <v>28.65174499999921</v>
       </c>
       <c r="D394" s="5">
         <v>3.0367863215124746</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>11516.299859999999</v>
       </c>
       <c r="C395" s="5">
         <v>9.0466539999997622</v>
       </c>
       <c r="D395" s="5">
         <v>0.94749358419872198</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>11625.962546999999</v>
       </c>
       <c r="C396" s="5">
         <v>109.66268700000001</v>
       </c>
       <c r="D396" s="5">
         <v>12.044736866312578</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>11655.172664</v>
       </c>
       <c r="C397" s="5">
         <v>29.210117000000537</v>
       </c>
       <c r="D397" s="5">
         <v>3.0570023584273187</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>11697.447301</v>
       </c>
       <c r="C398" s="5">
         <v>42.274637000000439</v>
       </c>
       <c r="D398" s="5">
         <v>4.4404242108792236</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>11719.545953000001</v>
       </c>
       <c r="C399" s="5">
         <v>22.098652000000584</v>
       </c>
       <c r="D399" s="5">
         <v>2.2907275496076851</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>11735.92713</v>
       </c>
       <c r="C400" s="5">
         <v>16.381176999999298</v>
       </c>
       <c r="D400" s="5">
         <v>1.6902736072595737</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>11748.457641000001</v>
       </c>
       <c r="C401" s="5">
         <v>12.530511000000843</v>
       </c>
       <c r="D401" s="5">
         <v>1.2887971049964086</v>
       </c>
       <c r="E401" s="5">
         <v>4.1346332091629856</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>11818.506289000001</v>
       </c>
       <c r="C402" s="5">
         <v>70.048647999999957</v>
       </c>
       <c r="D402" s="5">
         <v>7.3941989899706906</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>11842.770875</v>
       </c>
       <c r="C403" s="5">
         <v>24.264585999999326</v>
       </c>
       <c r="D403" s="5">
         <v>2.4917328408974537</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>11872.723</v>
       </c>
       <c r="C404" s="5">
         <v>29.952124999999796</v>
       </c>
       <c r="D404" s="5">
         <v>3.0775535317332459</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>11873.984571999999</v>
       </c>
       <c r="C405" s="5">
         <v>1.2615719999994326</v>
       </c>
       <c r="D405" s="5">
         <v>0.12758416561733377</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>11895.248116999999</v>
       </c>
       <c r="C406" s="5">
         <v>21.263544999999795</v>
       </c>
       <c r="D406" s="5">
         <v>2.1702129799709091</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>11929.855978</v>
       </c>
       <c r="C407" s="5">
         <v>34.607861000000412</v>
       </c>
       <c r="D407" s="5">
         <v>3.547673661031947</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>11916.506450000001</v>
       </c>
       <c r="C408" s="5">
         <v>-13.349527999998827</v>
       </c>
       <c r="D408" s="5">
         <v>-1.3345683893632665</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>11935.967457999999</v>
       </c>
       <c r="C409" s="5">
         <v>19.461007999998401</v>
       </c>
       <c r="D409" s="5">
         <v>1.9774350160043364</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>11966.000706999999</v>
       </c>
       <c r="C410" s="5">
         <v>30.033249000000069</v>
       </c>
       <c r="D410" s="5">
         <v>3.0615754600246348</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>11967.679674000001</v>
       </c>
       <c r="C411" s="5">
         <v>1.6789670000016486</v>
       </c>
       <c r="D411" s="5">
         <v>0.16850374604049367</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>11974.90935</v>
       </c>
       <c r="C412" s="5">
         <v>7.2296759999990172</v>
       </c>
       <c r="D412" s="5">
         <v>0.72733351118685619</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>11990.322735</v>
       </c>
       <c r="C413" s="5">
         <v>15.413384999999835</v>
       </c>
       <c r="D413" s="5">
         <v>1.5555494820068683</v>
       </c>
       <c r="E413" s="5">
         <v>2.0586965658873746</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>12010.841952000001</v>
       </c>
       <c r="C414" s="5">
         <v>20.519217000000936</v>
       </c>
       <c r="D414" s="5">
         <v>2.0730172185379869</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>12024.953686000001</v>
       </c>
       <c r="C415" s="5">
         <v>14.111734000000069</v>
       </c>
       <c r="D415" s="5">
         <v>1.4190461642970442</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>12042.115199</v>
       </c>
       <c r="C416" s="5">
         <v>17.161512999999104</v>
       </c>
       <c r="D416" s="5">
         <v>1.7260969237076429</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>12048.509684000001</v>
       </c>
       <c r="C417" s="5">
         <v>6.3944850000007136</v>
       </c>
       <c r="D417" s="5">
         <v>0.63907645183360895</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>12070.778565000001</v>
       </c>
       <c r="C418" s="5">
         <v>22.268880999999965</v>
       </c>
       <c r="D418" s="5">
         <v>2.2406079289579273</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>12084.283869999999</v>
       </c>
       <c r="C419" s="5">
         <v>13.505304999998771</v>
       </c>
       <c r="D419" s="5">
         <v>1.3509043232705409</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>12061.884534000001</v>
       </c>
       <c r="C420" s="5">
         <v>-22.399335999998584</v>
       </c>
       <c r="D420" s="5">
         <v>-2.2017740225221294</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>12113.487424999999</v>
       </c>
       <c r="C421" s="5">
         <v>51.602890999998635</v>
       </c>
       <c r="D421" s="5">
         <v>5.2563516841996227</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>12129.637117</v>
       </c>
       <c r="C422" s="5">
         <v>16.149692000000869</v>
       </c>
       <c r="D422" s="5">
         <v>1.6116223275450148</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>12141.839222000001</v>
       </c>
       <c r="C423" s="5">
         <v>12.202105000000302</v>
       </c>
       <c r="D423" s="5">
         <v>1.2138708830220946</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>12154.017276</v>
       </c>
       <c r="C424" s="5">
         <v>12.178053999999975</v>
       </c>
       <c r="D424" s="5">
         <v>1.2102408494412797</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>12174.063446</v>
       </c>
       <c r="C425" s="5">
         <v>20.04616999999962</v>
       </c>
       <c r="D425" s="5">
         <v>1.9972675521872318</v>
       </c>
       <c r="E425" s="5">
         <v>1.5324083851693038</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>12185.869644</v>
       </c>
       <c r="C426" s="5">
         <v>11.806198000000222</v>
       </c>
       <c r="D426" s="5">
         <v>1.1699666946026754</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>12191.592001999999</v>
       </c>
       <c r="C427" s="5">
         <v>5.7223579999990761</v>
       </c>
       <c r="D427" s="5">
         <v>0.56496522999518461</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>12192.853316999999</v>
       </c>
       <c r="C428" s="5">
         <v>1.2613149999997404</v>
       </c>
       <c r="D428" s="5">
         <v>0.12421999929217442</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>12210.241268</v>
       </c>
       <c r="C429" s="5">
         <v>17.387951000000612</v>
       </c>
       <c r="D429" s="5">
         <v>1.7247791327015261</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>12214.950747000001</v>
       </c>
       <c r="C430" s="5">
         <v>4.7094790000010107</v>
       </c>
       <c r="D430" s="5">
         <v>0.46382201776902221</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>12182.384706000001</v>
       </c>
       <c r="C431" s="5">
         <v>-32.566041000000041</v>
       </c>
       <c r="D431" s="5">
         <v>-3.1527982224040518</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>12201.717364</v>
       </c>
       <c r="C432" s="5">
         <v>19.332657999999356</v>
       </c>
       <c r="D432" s="5">
         <v>1.9210319649465513</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>12207.042862</v>
       </c>
       <c r="C433" s="5">
         <v>5.3254980000001524</v>
       </c>
       <c r="D433" s="5">
         <v>0.52500483229636075</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>12209.635018999999</v>
       </c>
       <c r="C434" s="5">
         <v>2.5921569999991334</v>
       </c>
       <c r="D434" s="5">
         <v>0.2551169787721852</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>12210.352629000001</v>
       </c>
       <c r="C435" s="5">
         <v>0.71761000000151398</v>
       </c>
       <c r="D435" s="5">
         <v>7.0551693028164664E-2</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>12219.420529000001</v>
       </c>
       <c r="C436" s="5">
         <v>9.0679000000000087</v>
       </c>
       <c r="D436" s="5">
         <v>0.89481738822176915</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>12241.551159000001</v>
       </c>
       <c r="C437" s="5">
         <v>22.130629999999655</v>
       </c>
       <c r="D437" s="5">
         <v>2.1951035302778754</v>
       </c>
       <c r="E437" s="5">
         <v>0.55435650799220415</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>12249.468698000001</v>
       </c>
       <c r="C438" s="5">
         <v>7.9175390000000334</v>
       </c>
       <c r="D438" s="5">
         <v>0.77889782157936072</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>12252.973607</v>
       </c>
       <c r="C439" s="5">
         <v>3.5049089999993157</v>
       </c>
       <c r="D439" s="5">
         <v>0.34389376671450922</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>12297.140884</v>
+        <v>12292.719406</v>
       </c>
       <c r="C440" s="5">
-        <v>44.167277000000468</v>
+        <v>39.745799000000261</v>
       </c>
       <c r="D440" s="5">
-        <v>4.4123347356603615</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9627229188734292</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>12307.643163000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>14.923757000000478</v>
+      </c>
+      <c r="D441" s="5">
+        <v>1.4666056643719783</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>