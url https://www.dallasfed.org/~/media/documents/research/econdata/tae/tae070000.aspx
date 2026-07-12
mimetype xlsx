--- v5 (2026-06-02)
+++ v6 (2026-07-12)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B9B5D81F-C9FD-490A-8E0D-480686A0AEE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6993ABDF-30CB-4807-9DCC-D1F06BCC59BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{313394C3-7CBB-4F6A-BEE0-644D54B11C56}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7CA524DF-73BC-4952-9392-884033C3671B}"/>
   </bookViews>
   <sheets>
     <sheet name="AE070000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Services Providing</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -920,6362 +920,6368 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{38C2B1BF-28AB-43F9-BB40-1D141B5F86DE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4BA8F48-A100-4B84-8EBB-85BC79A787EC}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>5582.4209591999997</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>5582.4241044999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>5591.7736277000004</v>
+        <v>5591.7742482000003</v>
       </c>
       <c r="C7" s="5">
-        <v>9.3526685000006182</v>
+        <v>9.3501437000004444</v>
       </c>
       <c r="D7" s="5">
-        <v>2.0290836408801249</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>2.0285296701890054</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>5608.2454285000003</v>
+        <v>5608.2480674999997</v>
       </c>
       <c r="C8" s="5">
-        <v>16.471800799999983</v>
+        <v>16.473819299999377</v>
       </c>
       <c r="D8" s="5">
-        <v>3.592700347935196</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>3.5931473602697883</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>5630.8173914999998</v>
+        <v>5630.8183958999998</v>
       </c>
       <c r="C9" s="5">
-        <v>22.571962999999414</v>
+        <v>22.570328400000108</v>
       </c>
       <c r="D9" s="5">
-        <v>4.9380978445652257</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>4.9377299135172859</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>5669.4021979999998</v>
+        <v>5669.3999342999996</v>
       </c>
       <c r="C10" s="5">
-        <v>38.584806500000013</v>
+        <v>38.581538399999772</v>
       </c>
       <c r="D10" s="5">
-        <v>8.5400189790135315</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>8.5392665917952471</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>5683.1183209999999</v>
+        <v>5683.1184105000002</v>
       </c>
       <c r="C11" s="5">
-        <v>13.716123000000152</v>
+        <v>13.718476200000623</v>
       </c>
       <c r="D11" s="5">
-        <v>2.9421331622901725</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>2.9426458551621293</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>5699.2721770999997</v>
+        <v>5699.2673594999997</v>
       </c>
       <c r="C12" s="5">
-        <v>16.153856099999757</v>
+        <v>16.148948999999448</v>
       </c>
       <c r="D12" s="5">
-        <v>3.464746415421871</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>3.4636773615145389</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>5691.3192302999996</v>
+        <v>5691.3249532999998</v>
       </c>
       <c r="C13" s="5">
-        <v>-7.9529468000000634</v>
+        <v>-7.942406199999823</v>
       </c>
       <c r="D13" s="5">
-        <v>-1.6617262763326757</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-1.6595421189630533</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>5718.5389507999998</v>
+        <v>5718.5410054000004</v>
       </c>
       <c r="C14" s="5">
-        <v>27.219720500000221</v>
+        <v>27.216052100000525</v>
       </c>
       <c r="D14" s="5">
-        <v>5.8926089861741415</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>5.8917877559736098</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>5717.2703505999998</v>
+        <v>5717.267433</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.2686002000000371</v>
+        <v>-1.2735724000003756</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.2658833337016886</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-0.2669240750416968</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>5727.1421878000001</v>
+        <v>5727.1401921999995</v>
       </c>
       <c r="C16" s="5">
-        <v>9.8718372000003001</v>
+        <v>9.8727591999995639</v>
       </c>
       <c r="D16" s="5">
-        <v>2.0917944367491614</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>2.0919927410515626</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>5725.6334207</v>
+        <v>5725.6306465999996</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.5087671000001137</v>
+        <v>-1.5095455999999103</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.31567218838980393</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-0.31583494409311852</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>5702.5226022999996</v>
+        <v>5702.5254758999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-23.110818400000426</v>
+        <v>-23.10517069999969</v>
       </c>
       <c r="D18" s="5">
-        <v>-4.7375573419972783</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-4.7364274205982877</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>5709.0904965999998</v>
+        <v>5709.0907858999999</v>
       </c>
       <c r="C19" s="5">
-        <v>6.5678943000002619</v>
+        <v>6.565309999999954</v>
       </c>
       <c r="D19" s="5">
-        <v>1.3908917454677594</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>1.3903402896451755</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>5717.2127072000003</v>
+        <v>5717.2150154999999</v>
       </c>
       <c r="C20" s="5">
-        <v>8.1222106000004715</v>
+        <v>8.1242296000000351</v>
       </c>
       <c r="D20" s="5">
-        <v>1.7206384440930922</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1.7210694215673783</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>5715.4242061000004</v>
+        <v>5715.4251440999997</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.7885010999998485</v>
+        <v>-1.7898714000002656</v>
       </c>
       <c r="D21" s="5">
-        <v>-0.37474773613054291</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-0.37503421210297594</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>5738.401554</v>
+        <v>5738.3980627999999</v>
       </c>
       <c r="C22" s="5">
-        <v>22.977347899999586</v>
+        <v>22.972918700000264</v>
       </c>
       <c r="D22" s="5">
-        <v>4.932395483774088</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>4.931422752520831</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>5750.3957110000001</v>
+        <v>5750.3944610999997</v>
       </c>
       <c r="C23" s="5">
-        <v>11.994157000000087</v>
+        <v>11.996398299999782</v>
       </c>
       <c r="D23" s="5">
-        <v>2.5372233501268937</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>2.5377044972819007</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>5754.8937044000004</v>
+        <v>5754.8926664999999</v>
       </c>
       <c r="C24" s="5">
-        <v>4.4979934000002686</v>
+        <v>4.4982054000001881</v>
       </c>
       <c r="D24" s="5">
-        <v>0.94269580054127111</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>0.94274062892800714</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>5747.8239831000001</v>
+        <v>5747.8287429000002</v>
       </c>
       <c r="C25" s="5">
-        <v>-7.0697213000003103</v>
+        <v>-7.0639235999997254</v>
       </c>
       <c r="D25" s="5">
-        <v>-1.4642458059984875</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-1.4630533720365935</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>5790.4265358000002</v>
+        <v>5790.4286175999996</v>
       </c>
       <c r="C26" s="5">
-        <v>42.60255270000016</v>
+        <v>42.599874699999418</v>
       </c>
       <c r="D26" s="5">
-        <v>9.2660265061037741</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>9.2654121094033925</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>5789.0919850999999</v>
+        <v>5789.0900025999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.3345507000003636</v>
+        <v>-1.3386149999996633</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.27622012883502522</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-0.27706017311410758</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>5798.2515804000004</v>
+        <v>5798.2503280000001</v>
       </c>
       <c r="C28" s="5">
-        <v>9.1595953000005466</v>
+        <v>9.1603254000001471</v>
       </c>
       <c r="D28" s="5">
-        <v>1.9152694225322398</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>1.9154240790109966</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>5804.3874548000003</v>
+        <v>5804.3852232999998</v>
       </c>
       <c r="C29" s="5">
-        <v>6.1358743999999206</v>
+        <v>6.1348952999996982</v>
       </c>
       <c r="D29" s="5">
-        <v>1.2772911864475045</v>
+        <v>1.2770864593149245</v>
       </c>
       <c r="E29" s="5">
-        <v>1.3754641331958029</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>1.3754742763011807</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>5804.9180597000004</v>
+        <v>5804.9201775000001</v>
       </c>
       <c r="C30" s="5">
-        <v>0.53060490000007121</v>
+        <v>0.53495420000035665</v>
       </c>
       <c r="D30" s="5">
-        <v>0.10975251311893253</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>0.11065263896168354</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>5816.9955085000001</v>
+        <v>5816.9951713999999</v>
       </c>
       <c r="C31" s="5">
-        <v>12.077448799999729</v>
+        <v>12.074993899999754</v>
       </c>
       <c r="D31" s="5">
-        <v>2.5254340178856971</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>2.5249138715178976</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>5825.8142195</v>
+        <v>5825.8157684999996</v>
       </c>
       <c r="C32" s="5">
-        <v>8.8187109999998938</v>
+        <v>8.8205970999997589</v>
       </c>
       <c r="D32" s="5">
-        <v>1.8344759878158534</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>1.8348717211377874</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>5835.7474685999996</v>
+        <v>5835.7478193999996</v>
       </c>
       <c r="C33" s="5">
-        <v>9.9332490999995571</v>
+        <v>9.932050899999922</v>
       </c>
       <c r="D33" s="5">
-        <v>2.0653453274489086</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>2.0650932999066285</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>5843.4652336999998</v>
+        <v>5843.4604568000004</v>
       </c>
       <c r="C34" s="5">
-        <v>7.7177651000001788</v>
+        <v>7.7126374000008582</v>
       </c>
       <c r="D34" s="5">
-        <v>1.5985922004687181</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>1.5975222633630048</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>5848.2006375000001</v>
+        <v>5848.1972881000002</v>
       </c>
       <c r="C35" s="5">
-        <v>4.7354038000003129</v>
+        <v>4.7368312999997215</v>
       </c>
       <c r="D35" s="5">
-        <v>0.97679717273564393</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>0.9770937471989205</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>5891.4026531</v>
+        <v>5891.4052978</v>
       </c>
       <c r="C36" s="5">
-        <v>43.202015599999868</v>
+        <v>43.20800969999982</v>
       </c>
       <c r="D36" s="5">
-        <v>9.233866486485919</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>9.2352056559431794</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>5875.4232770999997</v>
+        <v>5875.4272308</v>
       </c>
       <c r="C37" s="5">
-        <v>-15.979376000000229</v>
+        <v>-15.97806700000001</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.206667562373744</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-3.2064073661812076</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>5882.3861186000004</v>
+        <v>5882.3889531000004</v>
       </c>
       <c r="C38" s="5">
-        <v>6.9628415000006498</v>
+        <v>6.9617223000004742</v>
       </c>
       <c r="D38" s="5">
-        <v>1.4314007909305149</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>1.431168238201419</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>5924.4822360999997</v>
+        <v>5924.4816326</v>
       </c>
       <c r="C39" s="5">
-        <v>42.096117499999309</v>
+        <v>42.092679499999576</v>
       </c>
       <c r="D39" s="5">
-        <v>8.9337570217890026</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>8.9329939727579522</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>5929.1880703999996</v>
+        <v>5929.1876095999996</v>
       </c>
       <c r="C40" s="5">
-        <v>4.7058342999998786</v>
+        <v>4.7059769999996206</v>
       </c>
       <c r="D40" s="5">
-        <v>0.95733875720849237</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>0.9573680125004369</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>5939.3216608000002</v>
+        <v>5939.3202610999997</v>
       </c>
       <c r="C41" s="5">
-        <v>10.133590400000685</v>
+        <v>10.132651500000065</v>
       </c>
       <c r="D41" s="5">
-        <v>2.0703121126953938</v>
+        <v>2.070118649482211</v>
       </c>
       <c r="E41" s="5">
-        <v>2.3246932953866484</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>2.3247085196610007</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>5972.7719810999997</v>
+        <v>5972.7732741999998</v>
       </c>
       <c r="C42" s="5">
-        <v>33.450320299999476</v>
+        <v>33.453013100000135</v>
       </c>
       <c r="D42" s="5">
-        <v>6.9717416636307705</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>6.972322092748473</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>5992.3600127999998</v>
+        <v>5992.3592912000004</v>
       </c>
       <c r="C43" s="5">
-        <v>19.588031700000101</v>
+        <v>19.586017000000538</v>
       </c>
       <c r="D43" s="5">
-        <v>4.0072334174257929</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>4.0068129139625652</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>5997.9110436999999</v>
+        <v>5997.9111197000002</v>
       </c>
       <c r="C44" s="5">
-        <v>5.5510309000001143</v>
+        <v>5.5518284999998286</v>
       </c>
       <c r="D44" s="5">
-        <v>1.1173028046843836</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.1174642985535943</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>6018.3563143000001</v>
+        <v>6018.3565422000001</v>
       </c>
       <c r="C45" s="5">
-        <v>20.445270600000185</v>
+        <v>20.44542249999995</v>
       </c>
       <c r="D45" s="5">
-        <v>4.1680447353479089</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>4.168076231273421</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>6024.7278741</v>
+        <v>6024.7213599999995</v>
       </c>
       <c r="C46" s="5">
-        <v>6.3715597999998863</v>
+        <v>6.3648177999994004</v>
       </c>
       <c r="D46" s="5">
-        <v>1.2778488162686008</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>1.2764887505961608</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>6041.7267083999996</v>
+        <v>6041.7209978999999</v>
       </c>
       <c r="C47" s="5">
-        <v>16.998834299999544</v>
+        <v>16.99963790000038</v>
       </c>
       <c r="D47" s="5">
-        <v>3.4388522694023704</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>3.4390211445331831</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>6103.5878312000004</v>
+        <v>6103.5940362000001</v>
       </c>
       <c r="C48" s="5">
-        <v>61.861122800000885</v>
+        <v>61.873038300000189</v>
       </c>
       <c r="D48" s="5">
-        <v>13.002867478035141</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>13.005527766692548</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>6097.0981037000001</v>
+        <v>6097.1021947999998</v>
       </c>
       <c r="C49" s="5">
-        <v>-6.4897275000002992</v>
+        <v>-6.4918414000003395</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.2684821264362212</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-1.2688916128346328</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>6112.1345738</v>
+        <v>6112.137917</v>
       </c>
       <c r="C50" s="5">
-        <v>15.03647009999986</v>
+        <v>15.035722200000237</v>
       </c>
       <c r="D50" s="5">
-        <v>2.9998748958703469</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.9997216151451678</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>6114.3429334000002</v>
+        <v>6114.3437166000003</v>
       </c>
       <c r="C51" s="5">
-        <v>2.2083596000002217</v>
+        <v>2.2057996000003186</v>
       </c>
       <c r="D51" s="5">
-        <v>0.434431531854651</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.43392668729895778</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>6119.2294357000001</v>
+        <v>6119.2295381000004</v>
       </c>
       <c r="C52" s="5">
-        <v>4.8865022999998473</v>
+        <v>4.88582150000002</v>
       </c>
       <c r="D52" s="5">
-        <v>0.96325085399222576</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>0.96311593715110444</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>6140.4969086000001</v>
+        <v>6140.4958890999997</v>
       </c>
       <c r="C53" s="5">
-        <v>21.26747290000003</v>
+        <v>21.266350999999304</v>
       </c>
       <c r="D53" s="5">
-        <v>4.251271443174609</v>
+        <v>4.2510428040542392</v>
       </c>
       <c r="E53" s="5">
-        <v>3.3871754939250431</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.3871826935754523</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>6163.2651490999997</v>
+        <v>6163.2650868000001</v>
       </c>
       <c r="C54" s="5">
-        <v>22.768240499999592</v>
+        <v>22.769197700000404</v>
       </c>
       <c r="D54" s="5">
-        <v>4.541329199261579</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>4.5415248012608878</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>6169.2724003000003</v>
+        <v>6169.2713817000003</v>
       </c>
       <c r="C55" s="5">
-        <v>6.00725120000061</v>
+        <v>6.0062949000002845</v>
       </c>
       <c r="D55" s="5">
-        <v>1.1759142799796729</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>1.1757260925331137</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>6191.8904464999996</v>
+        <v>6191.8892618999998</v>
       </c>
       <c r="C56" s="5">
-        <v>22.618046199999299</v>
+        <v>22.61788019999949</v>
       </c>
       <c r="D56" s="5">
-        <v>4.4892964430757409</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.4892635839378636</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>6239.1433127</v>
+        <v>6239.1435504999999</v>
       </c>
       <c r="C57" s="5">
-        <v>47.252866200000426</v>
+        <v>47.254288600000109</v>
       </c>
       <c r="D57" s="5">
-        <v>9.5520156572930013</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>9.5523172705931358</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>6242.5102526000001</v>
+        <v>6242.5046751</v>
       </c>
       <c r="C58" s="5">
-        <v>3.366939900000034</v>
+        <v>3.3611246000000392</v>
       </c>
       <c r="D58" s="5">
-        <v>0.6495028598643815</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>0.64837770298007413</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>6265.7537505</v>
+        <v>6265.7494278000004</v>
       </c>
       <c r="C59" s="5">
-        <v>23.243497899999966</v>
+        <v>23.24475270000039</v>
       </c>
       <c r="D59" s="5">
-        <v>4.5607527628248823</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>4.5610081981193318</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>6330.6460043999996</v>
+        <v>6330.6498015999996</v>
       </c>
       <c r="C60" s="5">
-        <v>64.89225389999956</v>
+        <v>64.900373799999215</v>
       </c>
       <c r="D60" s="5">
-        <v>13.160922767470673</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>13.162674112220962</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>6327.5702043000001</v>
+        <v>6327.5737962000003</v>
       </c>
       <c r="C61" s="5">
-        <v>-3.0758000999994692</v>
+        <v>-3.0760053999993033</v>
       </c>
       <c r="D61" s="5">
-        <v>-0.58147509802787267</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-0.58151345813626243</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>6336.4101344999999</v>
+        <v>6336.4146833000004</v>
       </c>
       <c r="C62" s="5">
-        <v>8.8399301999997988</v>
+        <v>8.8408871000001454</v>
       </c>
       <c r="D62" s="5">
-        <v>1.6894013798404606</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>1.6895846943557169</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>6363.4935727000002</v>
+        <v>6363.4946798000001</v>
       </c>
       <c r="C63" s="5">
-        <v>27.083438200000273</v>
+        <v>27.079996499999652</v>
       </c>
       <c r="D63" s="5">
-        <v>5.251418739086966</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>5.2507317790178476</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>6388.8850456</v>
+        <v>6388.8851353999999</v>
       </c>
       <c r="C64" s="5">
-        <v>25.391472899999826</v>
+        <v>25.390455599999768</v>
       </c>
       <c r="D64" s="5">
-        <v>4.8947060831079359</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>4.8945047847980927</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>6409.1428205000002</v>
+        <v>6409.1417245000002</v>
       </c>
       <c r="C65" s="5">
-        <v>20.257774900000186</v>
+        <v>20.256589100000383</v>
       </c>
       <c r="D65" s="5">
-        <v>3.872002790691198</v>
+        <v>3.8717721185902665</v>
       </c>
       <c r="E65" s="5">
-        <v>4.3749865181716974</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>4.3749859987183504</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>6416.1162588999996</v>
+        <v>6416.1149771999999</v>
       </c>
       <c r="C66" s="5">
-        <v>6.9734383999993952</v>
+        <v>6.973252699999648</v>
       </c>
       <c r="D66" s="5">
-        <v>1.3134962564295583</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.3134612949053492</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>6436.8194511000002</v>
+        <v>6436.8181656999996</v>
       </c>
       <c r="C67" s="5">
-        <v>20.703192200000558</v>
+        <v>20.703188499999669</v>
       </c>
       <c r="D67" s="5">
-        <v>3.9415610433886306</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.9415611278209584</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>6451.1801937</v>
+        <v>6451.1782702</v>
       </c>
       <c r="C68" s="5">
-        <v>14.360742599999867</v>
+        <v>14.360104500000489</v>
       </c>
       <c r="D68" s="5">
-        <v>2.7103340181327873</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>2.7102126544930716</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>6455.9194770000004</v>
+        <v>6455.9213888000004</v>
       </c>
       <c r="C69" s="5">
-        <v>4.739283300000352</v>
+        <v>4.7431186000003436</v>
       </c>
       <c r="D69" s="5">
-        <v>0.88513653289963301</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>0.88585600042934143</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>6472.2304285</v>
+        <v>6472.2268518999999</v>
       </c>
       <c r="C70" s="5">
-        <v>16.310951499999646</v>
+        <v>16.305463099999542</v>
       </c>
       <c r="D70" s="5">
-        <v>3.0742995148715924</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>3.0732497227506261</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>6494.2422869000002</v>
+        <v>6494.2402204</v>
       </c>
       <c r="C71" s="5">
-        <v>22.011858400000165</v>
+        <v>22.01336850000007</v>
       </c>
       <c r="D71" s="5">
-        <v>4.1583750261228847</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>4.1586680059410686</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>6524.1434208999999</v>
+        <v>6524.1449180999998</v>
       </c>
       <c r="C72" s="5">
-        <v>29.901133999999729</v>
+        <v>29.904697699999815</v>
       </c>
       <c r="D72" s="5">
-        <v>5.6671876054190662</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>5.667882083354514</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>6525.4898149999999</v>
+        <v>6525.4923296999996</v>
       </c>
       <c r="C73" s="5">
-        <v>1.3463940999999977</v>
+        <v>1.3474115999997593</v>
       </c>
       <c r="D73" s="5">
-        <v>0.24792649886435925</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>0.24811401831390523</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>6546.3694564999996</v>
+        <v>6546.3740103999999</v>
       </c>
       <c r="C74" s="5">
-        <v>20.879641499999707</v>
+        <v>20.881680700000288</v>
       </c>
       <c r="D74" s="5">
-        <v>3.9079432823849514</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>3.9083301593260789</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>6552.5018357999998</v>
+        <v>6552.5023290999998</v>
       </c>
       <c r="C75" s="5">
-        <v>6.1323793000001388</v>
+        <v>6.1283186999999089</v>
       </c>
       <c r="D75" s="5">
-        <v>1.1299221664165859</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.1291693341790143</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>6573.1664129999999</v>
+        <v>6573.1660089999996</v>
       </c>
       <c r="C76" s="5">
-        <v>20.664577200000167</v>
+        <v>20.663679899999806</v>
       </c>
       <c r="D76" s="5">
-        <v>3.8507683429132245</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>3.8505979286433734</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>6591.7166789000003</v>
+        <v>6591.7145995999999</v>
       </c>
       <c r="C77" s="5">
-        <v>18.55026590000034</v>
+        <v>18.548590600000352</v>
       </c>
       <c r="D77" s="5">
-        <v>3.439606701978648</v>
+        <v>3.4392914441208511</v>
       </c>
       <c r="E77" s="5">
-        <v>2.8486470580126211</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.8486322029997346</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>6588.9645947999998</v>
+        <v>6588.9620437000003</v>
       </c>
       <c r="C78" s="5">
-        <v>-2.7520841000005021</v>
+        <v>-2.7525558999996065</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.49985885921798312</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-0.49994451250729988</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>6596.1079722000004</v>
+        <v>6596.1062658999999</v>
       </c>
       <c r="C79" s="5">
-        <v>7.1433774000006451</v>
+        <v>7.1442221999996036</v>
       </c>
       <c r="D79" s="5">
-        <v>1.3087566680174412</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.3089128800027883</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>6608.4829824999997</v>
+        <v>6608.4813255999998</v>
       </c>
       <c r="C80" s="5">
-        <v>12.375010299999303</v>
+        <v>12.375059699999838</v>
       </c>
       <c r="D80" s="5">
-        <v>2.2747059299461636</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>2.2747156987978245</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>6635.4581359000003</v>
+        <v>6635.4619358</v>
       </c>
       <c r="C81" s="5">
-        <v>26.975153400000636</v>
+        <v>26.980610200000228</v>
       </c>
       <c r="D81" s="5">
-        <v>5.0097561686996528</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>5.0107937402069203</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>6658.3058382999998</v>
+        <v>6658.3063781000001</v>
       </c>
       <c r="C82" s="5">
-        <v>22.847702399999434</v>
+        <v>22.844442300000082</v>
       </c>
       <c r="D82" s="5">
-        <v>4.2110847805618246</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>4.2104700278795093</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>6661.6583916</v>
+        <v>6661.6589756000003</v>
       </c>
       <c r="C83" s="5">
-        <v>3.3525533000001815</v>
+        <v>3.352597500000229</v>
       </c>
       <c r="D83" s="5">
-        <v>0.60589344621171382</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>0.60590140717680097</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>6706.5095912999996</v>
+        <v>6706.5088800000003</v>
       </c>
       <c r="C84" s="5">
-        <v>44.851199699999597</v>
+        <v>44.849904400000014</v>
       </c>
       <c r="D84" s="5">
-        <v>8.3852789198505704</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>8.3850269542946165</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>6707.7296500000002</v>
+        <v>6707.7305856000003</v>
       </c>
       <c r="C85" s="5">
-        <v>1.2200587000006635</v>
+        <v>1.2217055999999502</v>
       </c>
       <c r="D85" s="5">
-        <v>0.21852443683776368</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>0.21881973155926104</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>6713.2663787000001</v>
+        <v>6713.2705875000001</v>
       </c>
       <c r="C86" s="5">
-        <v>5.5367286999999124</v>
+        <v>5.5400018999998792</v>
       </c>
       <c r="D86" s="5">
-        <v>0.9950193220571002</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>0.99561009213551266</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>6766.2050101000004</v>
+        <v>6766.2040153999997</v>
       </c>
       <c r="C87" s="5">
-        <v>52.938631400000304</v>
+        <v>52.933427899999515</v>
       </c>
       <c r="D87" s="5">
-        <v>9.8842042861307924</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>9.8831837555064297</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>6795.1483276999998</v>
+        <v>6795.1472168999999</v>
       </c>
       <c r="C88" s="5">
-        <v>28.943317599999318</v>
+        <v>28.943201500000214</v>
       </c>
       <c r="D88" s="5">
-        <v>5.255661534098599</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>5.2556407445753628</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>6800.7354323999998</v>
+        <v>6800.7318117000004</v>
       </c>
       <c r="C89" s="5">
-        <v>5.5871047000000544</v>
+        <v>5.5845948000005592</v>
       </c>
       <c r="D89" s="5">
-        <v>0.99113776878705373</v>
+        <v>0.99069066723609378</v>
       </c>
       <c r="E89" s="5">
-        <v>3.1709304826323281</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.1709080989744898</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>6829.1881199999998</v>
+        <v>6829.1840112</v>
       </c>
       <c r="C90" s="5">
-        <v>28.45268759999999</v>
+        <v>28.452199499999551</v>
       </c>
       <c r="D90" s="5">
-        <v>5.1376716585083804</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>5.1375842834443741</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>6854.5660881000003</v>
+        <v>6854.5618267</v>
       </c>
       <c r="C91" s="5">
-        <v>25.377968100000544</v>
+        <v>25.377815499999997</v>
       </c>
       <c r="D91" s="5">
-        <v>4.5516045572105979</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>4.5515794208935922</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>6882.1537724999998</v>
+        <v>6882.1546891999997</v>
       </c>
       <c r="C92" s="5">
-        <v>27.587684399999489</v>
+        <v>27.592862499999683</v>
       </c>
       <c r="D92" s="5">
-        <v>4.9380160447600963</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>4.9389666458868442</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>6909.6352871999998</v>
+        <v>6909.6417947999998</v>
       </c>
       <c r="C93" s="5">
-        <v>27.481514699999934</v>
+        <v>27.487105600000177</v>
       </c>
       <c r="D93" s="5">
-        <v>4.8984397923279355</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>4.8994576670045475</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>6937.7661454999998</v>
+        <v>6937.7712908000003</v>
       </c>
       <c r="C94" s="5">
-        <v>28.1308583</v>
+        <v>28.129496000000472</v>
       </c>
       <c r="D94" s="5">
-        <v>4.9963948055063545</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>4.996142589326813</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>6959.8238847000002</v>
+        <v>6959.8255908000001</v>
       </c>
       <c r="C95" s="5">
-        <v>22.057739200000469</v>
+        <v>22.054299999999785</v>
       </c>
       <c r="D95" s="5">
-        <v>3.8826739694532764</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.8820550375088914</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>6995.6938374000001</v>
+        <v>6995.6922728999998</v>
       </c>
       <c r="C96" s="5">
-        <v>35.869952699999885</v>
+        <v>35.866682099999707</v>
       </c>
       <c r="D96" s="5">
-        <v>6.3629890234511599</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>6.3623907038593108</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>7005.2179040999999</v>
+        <v>7005.2194554999996</v>
       </c>
       <c r="C97" s="5">
-        <v>9.5240666999998211</v>
+        <v>9.5271825999998327</v>
       </c>
       <c r="D97" s="5">
-        <v>1.6459906679083147</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>1.6465335822212435</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>7035.8918933000004</v>
+        <v>7035.8933085999997</v>
       </c>
       <c r="C98" s="5">
-        <v>30.673989200000506</v>
+        <v>30.673853100000088</v>
       </c>
       <c r="D98" s="5">
-        <v>5.382890595490486</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>5.3828649126225203</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>7051.2884623999998</v>
+        <v>7051.2859674000001</v>
       </c>
       <c r="C99" s="5">
-        <v>15.396569099999397</v>
+        <v>15.39265880000039</v>
       </c>
       <c r="D99" s="5">
-        <v>2.6577840367714156</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>2.657100350036079</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>7074.9006934999998</v>
+        <v>7074.8989535999999</v>
       </c>
       <c r="C100" s="5">
-        <v>23.612231099999917</v>
+        <v>23.612986199999796</v>
       </c>
       <c r="D100" s="5">
-        <v>4.0932095170291616</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>4.0933443099461675</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>7088.5488815999997</v>
+        <v>7088.5435852000001</v>
       </c>
       <c r="C101" s="5">
-        <v>13.64818809999997</v>
+        <v>13.644631600000139</v>
       </c>
       <c r="D101" s="5">
-        <v>2.3396395527755853</v>
+        <v>2.3390239799285117</v>
       </c>
       <c r="E101" s="5">
-        <v>4.2320930149524871</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.2320706281175013</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>7122.9494029999996</v>
+        <v>7122.9435887999998</v>
       </c>
       <c r="C102" s="5">
-        <v>34.400521399999889</v>
+        <v>34.400003599999764</v>
       </c>
       <c r="D102" s="5">
-        <v>5.9815459632943879</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>5.9814581010544154</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>7141.1732976000003</v>
+        <v>7141.1667875000003</v>
       </c>
       <c r="C103" s="5">
-        <v>18.223894600000676</v>
+        <v>18.223198700000466</v>
       </c>
       <c r="D103" s="5">
-        <v>3.1137439598573069</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.1136259573872005</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>7155.9262698000002</v>
+        <v>7155.9301244999997</v>
       </c>
       <c r="C104" s="5">
-        <v>14.752972199999931</v>
+        <v>14.76333699999941</v>
       </c>
       <c r="D104" s="5">
-        <v>2.5074471349984195</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>2.5092311510724885</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>7176.3141133999998</v>
+        <v>7176.3221823000003</v>
       </c>
       <c r="C105" s="5">
-        <v>20.387843599999542</v>
+        <v>20.392057800000657</v>
       </c>
       <c r="D105" s="5">
-        <v>3.4729883929616623</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>3.4737156531945423</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>7197.1673602999999</v>
+        <v>7197.1766624000002</v>
       </c>
       <c r="C106" s="5">
-        <v>20.853246900000158</v>
+        <v>20.854480099999819</v>
       </c>
       <c r="D106" s="5">
-        <v>3.543285672039187</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.5434945238382198</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>7205.2754789999999</v>
+        <v>7205.2785989000004</v>
       </c>
       <c r="C107" s="5">
-        <v>8.1081186999999773</v>
+        <v>8.1019365000001926</v>
       </c>
       <c r="D107" s="5">
-        <v>1.3602929815844433</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>1.3592476008281507</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>7232.890222</v>
+        <v>7232.8880694999998</v>
       </c>
       <c r="C108" s="5">
-        <v>27.61474300000009</v>
+        <v>27.60947059999944</v>
       </c>
       <c r="D108" s="5">
-        <v>4.6972814856089062</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>4.6963635863597197</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>7248.5662488999997</v>
+        <v>7248.5686013000004</v>
       </c>
       <c r="C109" s="5">
-        <v>15.67602689999967</v>
+        <v>15.680531800000608</v>
       </c>
       <c r="D109" s="5">
-        <v>2.6320177597213723</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>2.632783970546515</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>7282.8007846</v>
+        <v>7282.7990773000001</v>
       </c>
       <c r="C110" s="5">
-        <v>34.234535700000379</v>
+        <v>34.230475999999726</v>
       </c>
       <c r="D110" s="5">
-        <v>5.8170898456443521</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>5.8163800750352435</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>7303.2670332999996</v>
+        <v>7303.2632733999999</v>
       </c>
       <c r="C111" s="5">
-        <v>20.466248699999596</v>
+        <v>20.464196099999754</v>
       </c>
       <c r="D111" s="5">
-        <v>3.4248737421919362</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>3.4245257444028843</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>7324.4211416999997</v>
+        <v>7324.4188672999999</v>
       </c>
       <c r="C112" s="5">
-        <v>21.154108400000041</v>
+        <v>21.155593899999985</v>
       </c>
       <c r="D112" s="5">
-        <v>3.5317433693884182</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.5319971901620173</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>7349.6775385999999</v>
+        <v>7349.6713956000003</v>
       </c>
       <c r="C113" s="5">
-        <v>25.256396900000254</v>
+        <v>25.252528300000449</v>
       </c>
       <c r="D113" s="5">
-        <v>4.2172793707372591</v>
+        <v>4.2166224332042201</v>
       </c>
       <c r="E113" s="5">
-        <v>3.6838097805577785</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.683800589802444</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>7357.2341270999996</v>
+        <v>7357.2268618999997</v>
       </c>
       <c r="C114" s="5">
-        <v>7.5565884999996342</v>
+        <v>7.5554662999993525</v>
       </c>
       <c r="D114" s="5">
-        <v>1.2407836722217569</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>1.2405994079046856</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>7374.7721423000003</v>
+        <v>7374.7633082000002</v>
       </c>
       <c r="C115" s="5">
-        <v>17.5380152000007</v>
+        <v>17.536446300000534</v>
       </c>
       <c r="D115" s="5">
-        <v>2.8983374238963355</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.8980776380529871</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>7393.6994255999998</v>
+        <v>7393.7061659999999</v>
       </c>
       <c r="C116" s="5">
-        <v>18.927283299999544</v>
+        <v>18.942857799999729</v>
       </c>
       <c r="D116" s="5">
-        <v>3.1236361447522842</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>3.1262466772908448</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>7398.6057897000001</v>
+        <v>7398.6152615999999</v>
       </c>
       <c r="C117" s="5">
-        <v>4.9063641000002463</v>
+        <v>4.9090956000000006</v>
       </c>
       <c r="D117" s="5">
-        <v>0.79921734221592988</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>0.79966318163633421</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>7407.8198441000004</v>
+        <v>7407.8317639999996</v>
       </c>
       <c r="C118" s="5">
-        <v>9.2140544000003501</v>
+        <v>9.2165023999996265</v>
       </c>
       <c r="D118" s="5">
-        <v>1.5047315254830718</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>1.5051321070735257</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>7427.6161295000002</v>
+        <v>7427.6206214000003</v>
       </c>
       <c r="C119" s="5">
-        <v>19.796285399999761</v>
+        <v>19.788857400000779</v>
       </c>
       <c r="D119" s="5">
-        <v>3.2543756664219714</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>3.2531312449425753</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>7446.7908128999998</v>
+        <v>7446.7876385</v>
       </c>
       <c r="C120" s="5">
-        <v>19.174683399999594</v>
+        <v>19.167017099999612</v>
       </c>
       <c r="D120" s="5">
-        <v>3.1422126153855201</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>3.140936505608205</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>7459.2246077999998</v>
+        <v>7459.2279237000002</v>
       </c>
       <c r="C121" s="5">
-        <v>12.433794900000066</v>
+        <v>12.440285200000289</v>
       </c>
       <c r="D121" s="5">
-        <v>2.0221245857331427</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>2.023190699323929</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>7488.2013668</v>
+        <v>7488.1966818999999</v>
       </c>
       <c r="C122" s="5">
-        <v>28.976759000000129</v>
+        <v>28.968758199999684</v>
       </c>
       <c r="D122" s="5">
-        <v>4.7625257138077304</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>4.7611803522755958</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>7505.2248497999999</v>
+        <v>7505.2205476999998</v>
       </c>
       <c r="C123" s="5">
-        <v>17.023482999999942</v>
+        <v>17.02386579999984</v>
       </c>
       <c r="D123" s="5">
-        <v>2.7624190416586369</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>2.7624836877675252</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>7520.3926877000004</v>
+        <v>7520.3903276999999</v>
       </c>
       <c r="C124" s="5">
-        <v>15.16783790000045</v>
+        <v>15.169780000000173</v>
       </c>
       <c r="D124" s="5">
-        <v>2.4523035273334104</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>2.4526224422461329</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>7545.7312453000004</v>
+        <v>7545.7254186999999</v>
       </c>
       <c r="C125" s="5">
-        <v>25.338557600000058</v>
+        <v>25.33509099999992</v>
       </c>
       <c r="D125" s="5">
-        <v>4.1189486066780301</v>
+        <v>4.1183759225513983</v>
       </c>
       <c r="E125" s="5">
-        <v>2.6675144000582351</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.6675209345736306</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>7573.2498271000004</v>
+        <v>7573.2426690000002</v>
       </c>
       <c r="C126" s="5">
-        <v>27.518581799999993</v>
+        <v>27.517250300000342</v>
       </c>
       <c r="D126" s="5">
-        <v>4.465144110726782</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>4.4649272280978369</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>7589.7102275999996</v>
+        <v>7589.7019065000004</v>
       </c>
       <c r="C127" s="5">
-        <v>16.460400499999196</v>
+        <v>16.459237500000199</v>
       </c>
       <c r="D127" s="5">
-        <v>2.6395966635565093</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.639410454092106</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>7614.0395527999999</v>
+        <v>7614.0469550999996</v>
       </c>
       <c r="C128" s="5">
-        <v>24.329325200000312</v>
+        <v>24.345048599999245</v>
       </c>
       <c r="D128" s="5">
-        <v>3.9152297640154154</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>3.9178092509424278</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>7624.9335021999996</v>
+        <v>7624.9425578</v>
       </c>
       <c r="C129" s="5">
-        <v>10.893949399999656</v>
+        <v>10.895602700000381</v>
       </c>
       <c r="D129" s="5">
-        <v>1.7305011285446703</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.7307641293625275</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>7667.0718379</v>
+        <v>7667.0855244000004</v>
       </c>
       <c r="C130" s="5">
-        <v>42.138335700000425</v>
+        <v>42.142966600000364</v>
       </c>
       <c r="D130" s="5">
-        <v>6.8369948459523489</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>6.8377608319962313</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>7675.9826346999998</v>
+        <v>7675.9880708999999</v>
       </c>
       <c r="C131" s="5">
-        <v>8.9107967999998436</v>
+        <v>8.9025464999995165</v>
       </c>
       <c r="D131" s="5">
-        <v>1.4036092642981224</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>1.4022988651939849</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>7682.7951206999996</v>
+        <v>7682.7917416</v>
       </c>
       <c r="C132" s="5">
-        <v>6.812485999999808</v>
+        <v>6.8036707000001115</v>
       </c>
       <c r="D132" s="5">
-        <v>1.0702220570882659</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>1.0688296799377106</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>7709.3043378000002</v>
+        <v>7709.3074849000004</v>
       </c>
       <c r="C133" s="5">
-        <v>26.509217100000569</v>
+        <v>26.515743300000395</v>
       </c>
       <c r="D133" s="5">
-        <v>4.2200467305351097</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>4.2211073390679976</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>7730.4809125000002</v>
+        <v>7730.4752107000004</v>
       </c>
       <c r="C134" s="5">
-        <v>21.176574699999946</v>
+        <v>21.167725799999971</v>
       </c>
       <c r="D134" s="5">
-        <v>3.3465206599792019</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>3.3450997026597262</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>7735.4724183999997</v>
+        <v>7735.4682291999998</v>
       </c>
       <c r="C135" s="5">
-        <v>4.9915058999995381</v>
+        <v>4.9930184999993799</v>
       </c>
       <c r="D135" s="5">
-        <v>0.7775873997162952</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>0.77782444920109217</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>7751.8230826999998</v>
+        <v>7751.8211026999998</v>
       </c>
       <c r="C136" s="5">
-        <v>16.350664300000062</v>
+        <v>16.352873499999987</v>
       </c>
       <c r="D136" s="5">
-        <v>2.5661669091690209</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.5665190810794103</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>7767.5403038000004</v>
+        <v>7767.5357090999996</v>
       </c>
       <c r="C137" s="5">
-        <v>15.717221100000643</v>
+        <v>15.714606399999866</v>
       </c>
       <c r="D137" s="5">
-        <v>2.4603784750460989</v>
+        <v>2.4599652301074304</v>
       </c>
       <c r="E137" s="5">
-        <v>2.9395303289943886</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.9395489246176965</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>7775.3173066999998</v>
+        <v>7775.3111523999996</v>
       </c>
       <c r="C138" s="5">
-        <v>7.7770028999993883</v>
+        <v>7.7754433000000063</v>
       </c>
       <c r="D138" s="5">
-        <v>1.2081000882524062</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>1.2078571988949571</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>7783.9240903999998</v>
+        <v>7783.9166877999996</v>
       </c>
       <c r="C139" s="5">
-        <v>8.6067837000000509</v>
+        <v>8.6055354000000079</v>
       </c>
       <c r="D139" s="5">
-        <v>1.3364409328666893</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>1.3362469824828249</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>7790.6794262000003</v>
+        <v>7790.6869079999997</v>
       </c>
       <c r="C140" s="5">
-        <v>6.7553358000004664</v>
+        <v>6.7702202000000398</v>
       </c>
       <c r="D140" s="5">
-        <v>1.0464142028390189</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>1.0487318671813961</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>7789.3882375000003</v>
+        <v>7789.3941297000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.2911887000000206</v>
+        <v>-1.2927782999995543</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.19870087918503199</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-0.19894508844544578</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>7792.1470473999998</v>
+        <v>7792.1572300999997</v>
       </c>
       <c r="C142" s="5">
-        <v>2.7588098999995054</v>
+        <v>2.7631003999995301</v>
       </c>
       <c r="D142" s="5">
-        <v>0.4258393953439743</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>0.42650262995140853</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>7801.6273173999998</v>
+        <v>7801.6323344000002</v>
       </c>
       <c r="C143" s="5">
-        <v>9.4802700000000186</v>
+        <v>9.4751043000005666</v>
       </c>
       <c r="D143" s="5">
-        <v>1.4697821613801842</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>1.4689739962494786</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>7783.1339017</v>
+        <v>7783.1302930000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-18.493415699999787</v>
+        <v>-18.502041400000053</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.8077530825181496</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-2.8090438576850563</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>7793.5193164000002</v>
+        <v>7793.5223189999997</v>
       </c>
       <c r="C145" s="5">
-        <v>10.385414700000183</v>
+        <v>10.392025999999532</v>
       </c>
       <c r="D145" s="5">
-        <v>1.6130220902967896</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>1.614057237920874</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>7783.6460547999995</v>
+        <v>7783.6401597000004</v>
       </c>
       <c r="C146" s="5">
-        <v>-9.8732616000006601</v>
+        <v>-9.88215929999933</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.5096785286329184</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-1.5110289860013948</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>7757.5206074999996</v>
+        <v>7757.5170512000004</v>
       </c>
       <c r="C147" s="5">
-        <v>-26.125447299999905</v>
+        <v>-26.123108499999944</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.9542158767023494</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-3.9538713357021193</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>7752.0658061000004</v>
+        <v>7752.0646698999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-5.4548013999992691</v>
+        <v>-5.4523813000005248</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.84053993485664336</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-0.84016884146458359</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>7742.3154800000002</v>
+        <v>7742.3126332000002</v>
       </c>
       <c r="C149" s="5">
-        <v>-9.7503261000001658</v>
+        <v>-9.752036699999735</v>
       </c>
       <c r="D149" s="5">
-        <v>-1.498928119055376</v>
+        <v>-1.4991894928309768</v>
       </c>
       <c r="E149" s="5">
-        <v>-0.32474660978147885</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-0.32472429924524926</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>7751.5710048000001</v>
+        <v>7751.5670533000002</v>
       </c>
       <c r="C150" s="5">
-        <v>9.2555247999998755</v>
+        <v>9.2544201000000612</v>
       </c>
       <c r="D150" s="5">
-        <v>1.4440056302402082</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>1.4438326796276435</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>7754.8375321000003</v>
+        <v>7754.8329504000003</v>
       </c>
       <c r="C151" s="5">
-        <v>3.2665273000002344</v>
+        <v>3.2658971000000747</v>
       </c>
       <c r="D151" s="5">
-        <v>0.50685603861047035</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>0.50675828481976382</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>7764.5609733000001</v>
+        <v>7764.5667092000003</v>
       </c>
       <c r="C152" s="5">
-        <v>9.7234411999997974</v>
+        <v>9.7337588000000324</v>
       </c>
       <c r="D152" s="5">
-        <v>1.5150455993991896</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>1.5166652398702185</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>7768.7914847000002</v>
+        <v>7768.7935493000004</v>
       </c>
       <c r="C153" s="5">
-        <v>4.2305114000000685</v>
+        <v>4.2268401000001177</v>
       </c>
       <c r="D153" s="5">
-        <v>0.65578134902526397</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>0.65521006186226582</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>7786.1364104000004</v>
+        <v>7786.1432932999996</v>
       </c>
       <c r="C154" s="5">
-        <v>17.344925700000204</v>
+        <v>17.349743999999191</v>
       </c>
       <c r="D154" s="5">
-        <v>2.7123147232556155</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>2.7130767343214623</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>7777.9548808</v>
+        <v>7777.9587918999996</v>
       </c>
       <c r="C155" s="5">
-        <v>-8.1815296000004309</v>
+        <v>-8.1845014000000447</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.2536761578432087</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.2541278024440938</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>7772.3460499000003</v>
+        <v>7772.3434542000005</v>
       </c>
       <c r="C156" s="5">
-        <v>-5.6088308999997025</v>
+        <v>-5.6153376999991451</v>
       </c>
       <c r="D156" s="5">
-        <v>-0.86191893089179183</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-0.86291444307908804</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>7785.6358899999996</v>
+        <v>7785.6376657999999</v>
       </c>
       <c r="C157" s="5">
-        <v>13.28984009999931</v>
+        <v>13.294211599999471</v>
       </c>
       <c r="D157" s="5">
-        <v>2.0712723595870619</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>2.0719607952631947</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>7796.0398009999999</v>
+        <v>7796.0348414</v>
       </c>
       <c r="C158" s="5">
-        <v>10.403911000000335</v>
+        <v>10.397175600000082</v>
       </c>
       <c r="D158" s="5">
-        <v>1.6153929044702364</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>1.6143390493487342</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>7790.5479480000004</v>
+        <v>7790.5458614999998</v>
       </c>
       <c r="C159" s="5">
-        <v>-5.4918529999995371</v>
+        <v>-5.4889799000002313</v>
       </c>
       <c r="D159" s="5">
-        <v>-0.84206216033883008</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-0.84162386768306119</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>7802.9645253999997</v>
+        <v>7802.9650601000003</v>
       </c>
       <c r="C160" s="5">
-        <v>12.416577399999369</v>
+        <v>12.419198600000527</v>
       </c>
       <c r="D160" s="5">
-        <v>1.9294150245511732</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>1.9298264326681469</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>7800.6717884</v>
+        <v>7800.6714402999996</v>
       </c>
       <c r="C161" s="5">
-        <v>-2.2927369999997609</v>
+        <v>-2.2936198000006698</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.35202550315063252</v>
+        <v>-0.35216080459835597</v>
       </c>
       <c r="E161" s="5">
-        <v>0.75373198819843612</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>0.75376453864377524</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>7798.6264534000002</v>
+        <v>7798.6251897000002</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.0453349999997954</v>
+        <v>-2.0462505999994391</v>
       </c>
       <c r="D162" s="5">
-        <v>-0.31418647868094451</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-0.31432693629867003</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>7793.1506823999998</v>
+        <v>7793.1486408000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-5.4757710000003499</v>
+        <v>-5.4765489000001253</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.83932842963823084</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-0.83944734181379266</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>7788.3572692999996</v>
+        <v>7788.3601534999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-4.7934131000001798</v>
+        <v>-4.7884873000002699</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.73560448038344495</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-0.73485130424690848</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>7784.8775961000001</v>
+        <v>7784.8752471999996</v>
       </c>
       <c r="C165" s="5">
-        <v>-3.4796731999995245</v>
+        <v>-3.4849063000001479</v>
       </c>
       <c r="D165" s="5">
-        <v>-0.53481912921552466</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-0.53562127046137276</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>7785.5848187000001</v>
+        <v>7785.5882132999996</v>
       </c>
       <c r="C166" s="5">
-        <v>0.70722260000002279</v>
+        <v>0.71296609999990324</v>
       </c>
       <c r="D166" s="5">
-        <v>0.10906931747998172</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>0.10995557122446264</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>7780.5990083999995</v>
+        <v>7780.6011350999997</v>
       </c>
       <c r="C167" s="5">
-        <v>-4.985810300000594</v>
+        <v>-4.9870781999998144</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.7657670582664089</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-0.76596077578530153</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>7775.9308996999998</v>
+        <v>7775.9292901999997</v>
       </c>
       <c r="C168" s="5">
-        <v>-4.6681086999997206</v>
+        <v>-4.6718448999999964</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.71759033383584914</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-0.71816257839406594</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>7792.0654543000001</v>
+        <v>7792.0658399000004</v>
       </c>
       <c r="C169" s="5">
-        <v>16.134554600000229</v>
+        <v>16.136549700000614</v>
       </c>
       <c r="D169" s="5">
-        <v>2.5185353383167186</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.5188508553270816</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>7799.9258725</v>
+        <v>7799.9220518000002</v>
       </c>
       <c r="C170" s="5">
-        <v>7.8604181999999128</v>
+        <v>7.8562118999998347</v>
       </c>
       <c r="D170" s="5">
-        <v>1.2172654500510749</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>1.2166103849466703</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>7816.7278004</v>
+        <v>7816.7274305999999</v>
       </c>
       <c r="C171" s="5">
-        <v>16.80192790000001</v>
+        <v>16.805378799999744</v>
       </c>
       <c r="D171" s="5">
-        <v>2.6157828829440843</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>2.6163278102886878</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>7822.3779812000002</v>
+        <v>7822.3810825999999</v>
       </c>
       <c r="C172" s="5">
-        <v>5.6501808000002711</v>
+        <v>5.6536519999999655</v>
       </c>
       <c r="D172" s="5">
-        <v>0.87085510121196474</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0.87139228427426385</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>7834.9819010000001</v>
+        <v>7834.9847092999998</v>
       </c>
       <c r="C173" s="5">
-        <v>12.603919799999858</v>
+        <v>12.60362669999995</v>
       </c>
       <c r="D173" s="5">
-        <v>1.9507444839802268</v>
+        <v>1.9506979370282895</v>
       </c>
       <c r="E173" s="5">
-        <v>0.43983535688580933</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.43987583969669064</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>7859.4592155999999</v>
+        <v>7859.4612834</v>
       </c>
       <c r="C174" s="5">
-        <v>24.477314599999772</v>
+        <v>24.476574100000107</v>
       </c>
       <c r="D174" s="5">
-        <v>3.8140191027564052</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>3.81390033883382</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>7870.6369206999998</v>
+        <v>7870.6380665999995</v>
       </c>
       <c r="C175" s="5">
-        <v>11.177705099999912</v>
+        <v>11.176783199999591</v>
       </c>
       <c r="D175" s="5">
-        <v>1.7200502372768822</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.7199068057806022</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>7884.1874162000004</v>
+        <v>7884.1877181</v>
       </c>
       <c r="C176" s="5">
-        <v>13.550495500000579</v>
+        <v>13.549651500000436</v>
       </c>
       <c r="D176" s="5">
-        <v>2.0856577131281417</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.0855262678047604</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>7908.8996622000004</v>
+        <v>7908.8860535000003</v>
       </c>
       <c r="C177" s="5">
-        <v>24.71224600000005</v>
+        <v>24.69833540000036</v>
       </c>
       <c r="D177" s="5">
-        <v>3.8268114368144257</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.8246199145672177</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>7912.6473323</v>
+        <v>7912.6484551000003</v>
       </c>
       <c r="C178" s="5">
-        <v>3.7476700999995955</v>
+        <v>3.7624015999999756</v>
       </c>
       <c r="D178" s="5">
-        <v>0.57011006145200049</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.57235792836127786</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>7925.2570708000003</v>
+        <v>7925.2584094000003</v>
       </c>
       <c r="C179" s="5">
-        <v>12.609738500000276</v>
+        <v>12.609954300000027</v>
       </c>
       <c r="D179" s="5">
-        <v>1.9291926371485246</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>1.9292256666433305</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>7950.3553455000001</v>
+        <v>7950.3557176000004</v>
       </c>
       <c r="C180" s="5">
-        <v>25.09827469999982</v>
+        <v>25.097308200000043</v>
       </c>
       <c r="D180" s="5">
-        <v>3.8671420568347381</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>3.8669898707027972</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>7958.9799101999997</v>
+        <v>7958.9811971999998</v>
       </c>
       <c r="C181" s="5">
-        <v>8.6245646999996097</v>
+        <v>8.6254795999993803</v>
       </c>
       <c r="D181" s="5">
-        <v>1.3095579103481692</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>1.3096975975075198</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>7958.8894799</v>
+        <v>7958.8897495000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-9.0430299999752606E-2</v>
+        <v>-9.1447699999662291E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.363360382329315E-2</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-1.3786978857799337E-2</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>7990.5654105000003</v>
+        <v>7990.5673691000002</v>
       </c>
       <c r="C183" s="5">
-        <v>31.675930600000356</v>
+        <v>31.677619600000071</v>
       </c>
       <c r="D183" s="5">
-        <v>4.8818753204922238</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>4.8821411837554951</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>7993.2253883000003</v>
+        <v>7993.2290298999997</v>
       </c>
       <c r="C184" s="5">
-        <v>2.6599777999999787</v>
+        <v>2.6616607999994812</v>
       </c>
       <c r="D184" s="5">
-        <v>0.40019996710871641</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.40045354418944967</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>8010.9047262000004</v>
+        <v>8010.9229483999998</v>
       </c>
       <c r="C185" s="5">
-        <v>17.679337900000064</v>
+        <v>17.693918500000109</v>
       </c>
       <c r="D185" s="5">
-        <v>2.6866748253625783</v>
+        <v>2.6889164006952404</v>
       </c>
       <c r="E185" s="5">
-        <v>2.2453507541293272</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.2455466810441083</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>8028.8015923000003</v>
+        <v>8028.7989740000003</v>
       </c>
       <c r="C186" s="5">
-        <v>17.896866099999897</v>
+        <v>17.876025600000503</v>
       </c>
       <c r="D186" s="5">
-        <v>2.7140630304319346</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>2.710857433745506</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>8041.3346902000003</v>
+        <v>8041.3284106000001</v>
       </c>
       <c r="C187" s="5">
-        <v>12.53309790000003</v>
+        <v>12.529436599999826</v>
       </c>
       <c r="D187" s="5">
-        <v>1.8893874112283049</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.888831338823227</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>8056.0250764000002</v>
+        <v>8056.0169603000004</v>
       </c>
       <c r="C188" s="5">
-        <v>14.690386199999921</v>
+        <v>14.688549700000294</v>
       </c>
       <c r="D188" s="5">
-        <v>2.2143926536123182</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.2141147835030628</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>8093.7294038</v>
+        <v>8093.6987247999996</v>
       </c>
       <c r="C189" s="5">
-        <v>37.704327399999784</v>
+        <v>37.68176449999919</v>
       </c>
       <c r="D189" s="5">
-        <v>5.7631688420799021</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>5.7596368155153677</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>8099.5828764999997</v>
+        <v>8099.5792461999999</v>
       </c>
       <c r="C190" s="5">
-        <v>5.8534726999996565</v>
+        <v>5.8805214000003616</v>
       </c>
       <c r="D190" s="5">
-        <v>0.87131334617636114</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.87535909009235358</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>8111.6513910000003</v>
+        <v>8111.6531670000004</v>
       </c>
       <c r="C191" s="5">
-        <v>12.068514500000674</v>
+        <v>12.073920800000451</v>
       </c>
       <c r="D191" s="5">
-        <v>1.8027461634533726</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>1.8035611823943976</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>8152.2820787999999</v>
+        <v>8152.2987320000002</v>
       </c>
       <c r="C192" s="5">
-        <v>40.630687799999578</v>
+        <v>40.645564999999806</v>
       </c>
       <c r="D192" s="5">
-        <v>6.179101108121432</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>6.1814249511541464</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>8171.2442559000001</v>
+        <v>8171.2556756000004</v>
       </c>
       <c r="C193" s="5">
-        <v>18.96217710000019</v>
+        <v>18.956943600000159</v>
       </c>
       <c r="D193" s="5">
-        <v>2.8271814470013368</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.8263852998607453</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>8197.6260942999997</v>
+        <v>8197.6384538000002</v>
       </c>
       <c r="C194" s="5">
-        <v>26.381838399999651</v>
+        <v>26.382778199999848</v>
       </c>
       <c r="D194" s="5">
-        <v>3.9438874899300203</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>3.9440248770121311</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>8202.1609267999993</v>
+        <v>8202.1713424999998</v>
       </c>
       <c r="C195" s="5">
-        <v>4.5348324999995384</v>
+        <v>4.532888699999603</v>
       </c>
       <c r="D195" s="5">
-        <v>0.66584964707963046</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.66556236377492972</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>8236.7412999000007</v>
+        <v>8236.7474746999997</v>
       </c>
       <c r="C196" s="5">
-        <v>34.580373100001452</v>
+        <v>34.576132199999847</v>
       </c>
       <c r="D196" s="5">
-        <v>5.1781867068236176</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>5.177530136052666</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>8253.4090481000003</v>
+        <v>8253.4388741000002</v>
       </c>
       <c r="C197" s="5">
-        <v>16.667748199999551</v>
+        <v>16.691399400000591</v>
       </c>
       <c r="D197" s="5">
-        <v>2.4555117545037586</v>
+        <v>2.4590331385761388</v>
       </c>
       <c r="E197" s="5">
-        <v>3.02717770574501</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.0273156696437598</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>8278.7748291999997</v>
+        <v>8278.7572722000004</v>
       </c>
       <c r="C198" s="5">
-        <v>25.365781099999367</v>
+        <v>25.318398100000195</v>
       </c>
       <c r="D198" s="5">
-        <v>3.7510282759170233</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>3.7438889988067325</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>8294.6587240000008</v>
+        <v>8294.6310709000009</v>
       </c>
       <c r="C199" s="5">
-        <v>15.883894800001144</v>
+        <v>15.873798700000407</v>
       </c>
       <c r="D199" s="5">
-        <v>2.3268059632923777</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>2.325316353993534</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>8318.4277951000004</v>
+        <v>8318.3979399</v>
       </c>
       <c r="C200" s="5">
-        <v>23.769071099999564</v>
+        <v>23.766868999999133</v>
       </c>
       <c r="D200" s="5">
-        <v>3.4934226523041012</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>3.4931057142041144</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>8327.2215417999996</v>
+        <v>8327.1620151000006</v>
       </c>
       <c r="C201" s="5">
-        <v>8.7937466999992466</v>
+        <v>8.7640752000006614</v>
       </c>
       <c r="D201" s="5">
-        <v>1.2759704247453429</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>1.271644709766595</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>8346.1396762999993</v>
+        <v>8346.1236626000009</v>
       </c>
       <c r="C202" s="5">
-        <v>18.918134499999724</v>
+        <v>18.961647500000254</v>
       </c>
       <c r="D202" s="5">
-        <v>2.7605344645533325</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.7669836406863046</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>8368.3727608000008</v>
+        <v>8368.3834093999994</v>
       </c>
       <c r="C203" s="5">
-        <v>22.233084500001496</v>
+        <v>22.259746799998538</v>
       </c>
       <c r="D203" s="5">
-        <v>3.2439052254388256</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>3.2478589373021283</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>8365.6525015000007</v>
+        <v>8365.7034332000003</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.7202593000001798</v>
+        <v>-2.679976199999146</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.38938052372389231</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.38362402758097547</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>8407.2843474000001</v>
+        <v>8407.3262398000006</v>
       </c>
       <c r="C205" s="5">
-        <v>41.631845899999462</v>
+        <v>41.622806600000331</v>
       </c>
       <c r="D205" s="5">
-        <v>6.1380213522044036</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>6.1366135680944955</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>8437.7009610999994</v>
+        <v>8437.7448122000005</v>
       </c>
       <c r="C206" s="5">
-        <v>30.416613699999289</v>
+        <v>30.418572399999903</v>
       </c>
       <c r="D206" s="5">
-        <v>4.4289041695776854</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>4.4291725603004872</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>8441.9366688999999</v>
+        <v>8441.9644821000002</v>
       </c>
       <c r="C207" s="5">
-        <v>4.2357078000004549</v>
+        <v>4.2196698999996443</v>
       </c>
       <c r="D207" s="5">
-        <v>0.60406342677388203</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>0.60176679658061616</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>8466.9985968000001</v>
+        <v>8467.0176085999992</v>
       </c>
       <c r="C208" s="5">
-        <v>25.061927900000228</v>
+        <v>25.053126499999053</v>
       </c>
       <c r="D208" s="5">
-        <v>3.62123792583946</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>3.6199332467833356</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>8493.7006197999999</v>
+        <v>8493.7267449999999</v>
       </c>
       <c r="C209" s="5">
-        <v>26.702022999999826</v>
+        <v>26.709136400000716</v>
       </c>
       <c r="D209" s="5">
-        <v>3.8507259906365832</v>
+        <v>3.8517608849966356</v>
       </c>
       <c r="E209" s="5">
-        <v>2.9114220596556661</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.9113666989652565</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>8505.5878754999994</v>
+        <v>8505.5455856000008</v>
       </c>
       <c r="C210" s="5">
-        <v>11.887255699999514</v>
+        <v>11.81884060000084</v>
       </c>
       <c r="D210" s="5">
-        <v>1.6924334075713254</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.6826130116807114</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>8538.6719897000003</v>
+        <v>8538.5969913999998</v>
       </c>
       <c r="C211" s="5">
-        <v>33.08411420000084</v>
+        <v>33.051405799998975</v>
       </c>
       <c r="D211" s="5">
-        <v>4.7687921156145174</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>4.7640004602340635</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>8569.8314126000005</v>
+        <v>8569.7518968000004</v>
       </c>
       <c r="C212" s="5">
-        <v>31.159422900000209</v>
+        <v>31.154905400000644</v>
       </c>
       <c r="D212" s="5">
-        <v>4.4680226687062286</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>4.4674018690758155</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>8583.4552872999993</v>
+        <v>8583.3467679000005</v>
       </c>
       <c r="C213" s="5">
-        <v>13.623874699998851</v>
+        <v>13.594871100000091</v>
       </c>
       <c r="D213" s="5">
-        <v>1.9244668143870491</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.9203520168855182</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>8607.3166407000008</v>
+        <v>8607.2915745999999</v>
       </c>
       <c r="C214" s="5">
-        <v>23.861353400001462</v>
+        <v>23.94480669999939</v>
       </c>
       <c r="D214" s="5">
-        <v>3.3873890570632392</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.399462201183745</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>8634.8851967999999</v>
+        <v>8634.9177278999996</v>
       </c>
       <c r="C215" s="5">
-        <v>27.568556099999114</v>
+        <v>27.626153299999714</v>
       </c>
       <c r="D215" s="5">
-        <v>3.9119408742779749</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>3.9202702733018624</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>8650.2056205999997</v>
+        <v>8650.3082532000008</v>
       </c>
       <c r="C216" s="5">
-        <v>15.320423799999844</v>
+        <v>15.390525300001173</v>
       </c>
       <c r="D216" s="5">
-        <v>2.1499969113890183</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>2.1599230529489644</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>8668.6201094999997</v>
+        <v>8668.7314666000002</v>
       </c>
       <c r="C217" s="5">
-        <v>18.414488899999924</v>
+        <v>18.42321339999944</v>
       </c>
       <c r="D217" s="5">
-        <v>2.5846732966350094</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.585881213843555</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>8682.0050793999999</v>
+        <v>8682.0958460000002</v>
       </c>
       <c r="C218" s="5">
-        <v>13.384969900000215</v>
+        <v>13.364379399999962</v>
       </c>
       <c r="D218" s="5">
-        <v>1.8687025964725379</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.8657793249587939</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>8703.9207301999995</v>
+        <v>8703.9688167999993</v>
       </c>
       <c r="C219" s="5">
-        <v>21.915650799999639</v>
+        <v>21.872970799999166</v>
       </c>
       <c r="D219" s="5">
-        <v>3.0715241357632816</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>3.065426825492068</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>8727.3349189</v>
+        <v>8727.3645429000007</v>
       </c>
       <c r="C220" s="5">
-        <v>23.414188700000523</v>
+        <v>23.395726100001411</v>
       </c>
       <c r="D220" s="5">
-        <v>3.2762802527930068</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.2736401684748451</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>8744.8235623</v>
+        <v>8744.8210111000008</v>
       </c>
       <c r="C221" s="5">
-        <v>17.488643400000001</v>
+        <v>17.456468200000018</v>
       </c>
       <c r="D221" s="5">
-        <v>2.4313520312657655</v>
+        <v>2.4268212341840734</v>
       </c>
       <c r="E221" s="5">
-        <v>2.9565786897950863</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.9562319772979739</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>8774.2682268000008</v>
+        <v>8774.1910148999996</v>
       </c>
       <c r="C222" s="5">
-        <v>29.444664500000727</v>
+        <v>29.370003799998813</v>
       </c>
       <c r="D222" s="5">
-        <v>4.1161884152550288</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>4.1055589726569419</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>8801.2165982000006</v>
+        <v>8801.0827310000004</v>
       </c>
       <c r="C223" s="5">
-        <v>26.948371399999814</v>
+        <v>26.891716100000849</v>
       </c>
       <c r="D223" s="5">
-        <v>3.7484533644058571</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.7404729105313672</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>8789.4671156000004</v>
+        <v>8789.3287493999997</v>
       </c>
       <c r="C224" s="5">
-        <v>-11.749482600000192</v>
+        <v>-11.75398160000077</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.5902704828245628</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-1.5908989685508024</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>8804.4586189000001</v>
+        <v>8804.2957334000002</v>
       </c>
       <c r="C225" s="5">
-        <v>14.991503299999749</v>
+        <v>14.966984000000593</v>
       </c>
       <c r="D225" s="5">
-        <v>2.0660556275646114</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>2.062677563600035</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>8816.1979241000008</v>
+        <v>8816.1671855000004</v>
       </c>
       <c r="C226" s="5">
-        <v>11.739305200000672</v>
+        <v>11.87145210000017</v>
       </c>
       <c r="D226" s="5">
-        <v>1.6117893782831239</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.6300981015666238</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>8818.6490386000005</v>
+        <v>8818.7129365000001</v>
       </c>
       <c r="C227" s="5">
-        <v>2.4511144999996759</v>
+        <v>2.5457509999996546</v>
       </c>
       <c r="D227" s="5">
-        <v>0.33413942031772503</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>0.34706211114388097</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>8833.1323123999991</v>
+        <v>8833.2901180999997</v>
       </c>
       <c r="C228" s="5">
-        <v>14.483273799998642</v>
+        <v>14.577181599999676</v>
       </c>
       <c r="D228" s="5">
-        <v>1.9887153158776982</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>2.0017127288767922</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>8845.3360346999998</v>
+        <v>8845.5303633999993</v>
       </c>
       <c r="C229" s="5">
-        <v>12.203722300000663</v>
+        <v>12.240245299999515</v>
       </c>
       <c r="D229" s="5">
-        <v>1.6705580155735866</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>1.6755656237521732</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>8813.8020711999998</v>
+        <v>8813.9481689999993</v>
       </c>
       <c r="C230" s="5">
-        <v>-31.533963500000027</v>
+        <v>-31.582194399999935</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.1951523684921499</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.201352843061712</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>8827.6649792999997</v>
+        <v>8827.7342802999992</v>
       </c>
       <c r="C231" s="5">
-        <v>13.862908099999913</v>
+        <v>13.786111299999902</v>
       </c>
       <c r="D231" s="5">
-        <v>1.9038499182060686</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>1.8931805516168687</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>8820.1445932000006</v>
+        <v>8820.1804355000004</v>
       </c>
       <c r="C232" s="5">
-        <v>-7.5203860999990866</v>
+        <v>-7.5538447999988421</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.0175169720984201</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-1.0220147033195182</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>8813.8005116000004</v>
+        <v>8813.7628447000006</v>
       </c>
       <c r="C233" s="5">
-        <v>-6.3440816000002087</v>
+        <v>-6.4175907999997435</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.85971985413458851</v>
+        <v>-0.86963812239272409</v>
       </c>
       <c r="E233" s="5">
-        <v>0.78877462545234867</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>0.78837329560537128</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>8788.9285722000004</v>
+        <v>8788.8112571000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-24.871939399999974</v>
+        <v>-24.951587600000494</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.3342510431475403</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-3.3447767985265608</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>8757.5335670000004</v>
+        <v>8757.3379511999992</v>
       </c>
       <c r="C235" s="5">
-        <v>-31.395005200000014</v>
+        <v>-31.473305900000923</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.2033090500253838</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-4.213641850492456</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>8729.1022639999992</v>
+        <v>8728.9044830000003</v>
       </c>
       <c r="C236" s="5">
-        <v>-28.431303000001208</v>
+        <v>-28.43346819999897</v>
       </c>
       <c r="D236" s="5">
-        <v>-3.8269809502753938</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-3.8273511815828054</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>8711.2191512999998</v>
+        <v>8711.0043461000005</v>
       </c>
       <c r="C237" s="5">
-        <v>-17.883112699999401</v>
+        <v>-17.900136899999779</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.4309002090058818</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-2.4332428289636221</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>8700.1193899000009</v>
+        <v>8700.0899926999991</v>
       </c>
       <c r="C238" s="5">
-        <v>-11.099761399998897</v>
+        <v>-10.914353400001346</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.5183596599946281</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-1.493208401052204</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>8689.8892135999995</v>
+        <v>8689.9825832000006</v>
       </c>
       <c r="C239" s="5">
-        <v>-10.230176300001403</v>
+        <v>-10.107409499998539</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.4019495453613251</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-1.3852375166473641</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>8683.0561182000001</v>
+        <v>8683.2608904000008</v>
       </c>
       <c r="C240" s="5">
-        <v>-6.8330953999993653</v>
+        <v>-6.7216927999998006</v>
       </c>
       <c r="D240" s="5">
-        <v>-0.93952235143797136</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-0.92426017371297631</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>8662.3356636999997</v>
+        <v>8662.6007262999992</v>
       </c>
       <c r="C241" s="5">
-        <v>-20.720454500000415</v>
+        <v>-20.660164100001566</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.8262845853507468</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.8181026608269044</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>8666.0314887999994</v>
+        <v>8666.2210899000002</v>
       </c>
       <c r="C242" s="5">
-        <v>3.695825099999638</v>
+        <v>3.6203636000009283</v>
       </c>
       <c r="D242" s="5">
-        <v>0.51318861979978703</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>0.50267080024617439</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>8677.2883340000008</v>
+        <v>8677.3690685000001</v>
       </c>
       <c r="C243" s="5">
-        <v>11.256845200001408</v>
+        <v>11.147978599999988</v>
       </c>
       <c r="D243" s="5">
-        <v>1.5699388991159191</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>1.5546139546523952</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>8678.0994293999993</v>
+        <v>8678.1285798999997</v>
       </c>
       <c r="C244" s="5">
-        <v>0.81109539999852132</v>
+        <v>0.75951139999961015</v>
       </c>
       <c r="D244" s="5">
-        <v>0.11222573030660321</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>0.10508399011781577</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>8683.2066895999997</v>
+        <v>8683.1306597000003</v>
       </c>
       <c r="C245" s="5">
-        <v>5.1072602000003826</v>
+        <v>5.0020798000005016</v>
       </c>
       <c r="D245" s="5">
-        <v>0.70851793523647455</v>
+        <v>0.69387788508976644</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.4816970480342029</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-1.4821386427313898</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>8698.5776781999994</v>
+        <v>8698.4327921000004</v>
       </c>
       <c r="C246" s="5">
-        <v>15.370988599999691</v>
+        <v>15.302132400000119</v>
       </c>
       <c r="D246" s="5">
-        <v>2.1450409717251429</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>2.1353575564435179</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>8707.8448425999995</v>
+        <v>8707.6139442999993</v>
       </c>
       <c r="C247" s="5">
-        <v>9.2671644000001834</v>
+        <v>9.1811521999989054</v>
       </c>
       <c r="D247" s="5">
-        <v>1.2859562682461245</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>1.2739727744840668</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>8735.0356800000009</v>
+        <v>8734.8098647000006</v>
       </c>
       <c r="C248" s="5">
-        <v>27.190837400001328</v>
+        <v>27.195920400001341</v>
       </c>
       <c r="D248" s="5">
-        <v>3.8121089577915157</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>3.812936718403237</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>8760.7689874999996</v>
+        <v>8760.5504209999999</v>
       </c>
       <c r="C249" s="5">
-        <v>25.733307499998773</v>
+        <v>25.740556299999298</v>
       </c>
       <c r="D249" s="5">
-        <v>3.5930318197820776</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>3.5941548247726773</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>8809.3045880999998</v>
+        <v>8809.2717747000006</v>
       </c>
       <c r="C250" s="5">
-        <v>48.53560060000018</v>
+        <v>48.721353700000691</v>
       </c>
       <c r="D250" s="5">
-        <v>6.8544891787756246</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>6.8817069069777137</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>8806.7398568999997</v>
+        <v>8806.8624959999997</v>
       </c>
       <c r="C251" s="5">
-        <v>-2.5647312000000966</v>
+        <v>-2.4092787000008684</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.3488077878232243</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-0.32769899603233288</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>8793.9039572999991</v>
+        <v>8794.1443918999994</v>
       </c>
       <c r="C252" s="5">
-        <v>-12.83589960000063</v>
+        <v>-12.718104100000346</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.7350576973254261</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-1.719237520117145</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>8797.7198657000008</v>
+        <v>8798.0134582999999</v>
       </c>
       <c r="C253" s="5">
-        <v>3.8159084000017174</v>
+        <v>3.8690664000005199</v>
       </c>
       <c r="D253" s="5">
-        <v>0.5219563874056421</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.52923066722700973</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>8811.5456171999995</v>
+        <v>8811.7512594</v>
       </c>
       <c r="C254" s="5">
-        <v>13.82575149999866</v>
+        <v>13.73780110000007</v>
       </c>
       <c r="D254" s="5">
-        <v>1.9022038227788807</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>1.8899355215602265</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>8845.5897315999991</v>
+        <v>8845.6641292999993</v>
       </c>
       <c r="C255" s="5">
-        <v>34.044114399999671</v>
+        <v>33.91286989999935</v>
       </c>
       <c r="D255" s="5">
-        <v>4.7360961727703099</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>4.7173372747241871</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>8852.1397739000004</v>
+        <v>8852.1657362000005</v>
       </c>
       <c r="C256" s="5">
-        <v>6.5500423000012233</v>
+        <v>6.5016069000012067</v>
       </c>
       <c r="D256" s="5">
-        <v>0.89221200566909076</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.88558022022158234</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>8870.2734498999998</v>
+        <v>8870.1675252000005</v>
       </c>
       <c r="C257" s="5">
-        <v>18.133675999999468</v>
+        <v>18.001788999999917</v>
       </c>
       <c r="D257" s="5">
-        <v>2.4860952990375162</v>
+        <v>2.4678037928932195</v>
       </c>
       <c r="E257" s="5">
-        <v>2.1543511168984786</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.1540256945351777</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>8883.6926762999992</v>
+        <v>8883.5526860999998</v>
       </c>
       <c r="C258" s="5">
-        <v>13.419226399999388</v>
+        <v>13.385160899999391</v>
       </c>
       <c r="D258" s="5">
-        <v>1.8305790122801202</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>1.8259153294971631</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>8883.2918186000006</v>
+        <v>8883.0638995000008</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.40085769999859622</v>
+        <v>-0.48878659999900265</v>
       </c>
       <c r="D259" s="5">
-        <v>-5.4134006619666053E-2</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-6.6005850845807235E-2</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>8916.6434195000002</v>
+        <v>8916.4317059000005</v>
       </c>
       <c r="C260" s="5">
-        <v>33.351600899999539</v>
+        <v>33.367806399999608</v>
       </c>
       <c r="D260" s="5">
-        <v>4.5995085111608436</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>4.6019103002943096</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>8956.2168148000001</v>
+        <v>8956.0318526999999</v>
       </c>
       <c r="C261" s="5">
-        <v>39.573395299999902</v>
+        <v>39.600146799999493</v>
       </c>
       <c r="D261" s="5">
-        <v>5.4577231139370852</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>5.4616359639706458</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>8952.1200597000006</v>
+        <v>8952.1051984000005</v>
       </c>
       <c r="C262" s="5">
-        <v>-4.0967550999994273</v>
+        <v>-3.9266542999994272</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.54752548578453908</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-0.52485736243229608</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>8970.0766832000008</v>
+        <v>8970.1801410000007</v>
       </c>
       <c r="C263" s="5">
-        <v>17.956623500000205</v>
+        <v>18.074942600000213</v>
       </c>
       <c r="D263" s="5">
-        <v>2.4337548656530927</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.4499738882894917</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>8984.7871324999996</v>
+        <v>8984.9968392999999</v>
       </c>
       <c r="C264" s="5">
-        <v>14.7104492999988</v>
+        <v>14.816698299999189</v>
       </c>
       <c r="D264" s="5">
-        <v>1.9857838604806721</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>2.0002338346769344</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>8993.4785573000008</v>
+        <v>8993.7418873000006</v>
       </c>
       <c r="C265" s="5">
-        <v>8.6914248000011867</v>
+        <v>8.7450480000006792</v>
       </c>
       <c r="D265" s="5">
-        <v>1.1670147945644249</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.1742259221523055</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>9016.4125289999993</v>
+        <v>9016.5973730999995</v>
       </c>
       <c r="C266" s="5">
-        <v>22.933971699998438</v>
+        <v>22.85548579999886</v>
       </c>
       <c r="D266" s="5">
-        <v>3.1033659135303093</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>3.0925047037736242</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>8997.2227820999997</v>
+        <v>8997.2719137000004</v>
       </c>
       <c r="C267" s="5">
-        <v>-19.189746899999591</v>
+        <v>-19.32545939999909</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.5242904122308563</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-2.5418811247451822</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>9009.9569740999996</v>
+        <v>9009.9662986000003</v>
       </c>
       <c r="C268" s="5">
-        <v>12.734191999999894</v>
+        <v>12.694384899999932</v>
       </c>
       <c r="D268" s="5">
-        <v>1.711700104298175</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>1.7062983473645099</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>9029.5154612000006</v>
+        <v>9029.4046909000008</v>
       </c>
       <c r="C269" s="5">
-        <v>19.558487100001003</v>
+        <v>19.438392300000487</v>
       </c>
       <c r="D269" s="5">
-        <v>2.6362431428283317</v>
+        <v>2.6198605469576419</v>
       </c>
       <c r="E269" s="5">
-        <v>1.7952322687616373</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>1.7951990787954175</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>9062.2519551000005</v>
+        <v>9062.1398458000003</v>
       </c>
       <c r="C270" s="5">
-        <v>32.736493899999914</v>
+        <v>32.735154899999543</v>
       </c>
       <c r="D270" s="5">
-        <v>4.4384070601179992</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.438277420864889</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>9087.7309299000008</v>
+        <v>9087.5511239000007</v>
       </c>
       <c r="C271" s="5">
-        <v>25.478974800000287</v>
+        <v>25.411278100000345</v>
       </c>
       <c r="D271" s="5">
-        <v>3.4265238637027018</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.4173217828375568</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>9113.2108910000006</v>
+        <v>9113.0501490000006</v>
       </c>
       <c r="C272" s="5">
-        <v>25.479961099999855</v>
+        <v>25.499025099999926</v>
       </c>
       <c r="D272" s="5">
-        <v>3.4169027226806925</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.4195675221075916</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>9129.9056201999992</v>
+        <v>9129.7732125999992</v>
       </c>
       <c r="C273" s="5">
-        <v>16.694729199998619</v>
+        <v>16.723063599998568</v>
       </c>
       <c r="D273" s="5">
-        <v>2.2205964655508614</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.2244430271119775</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>9155.6596286999993</v>
+        <v>9155.6481722000008</v>
       </c>
       <c r="C274" s="5">
-        <v>25.754008500000054</v>
+        <v>25.874959600001603</v>
       </c>
       <c r="D274" s="5">
-        <v>3.4380228188208406</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.4544725437451351</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>9185.2054317000002</v>
+        <v>9185.2818165000008</v>
       </c>
       <c r="C275" s="5">
-        <v>29.545803000000888</v>
+        <v>29.633644300000014</v>
       </c>
       <c r="D275" s="5">
-        <v>3.9419404401578095</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>3.9538744966953976</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>9193.1421095000005</v>
+        <v>9193.3089727999995</v>
       </c>
       <c r="C276" s="5">
-        <v>7.9366778000003251</v>
+        <v>8.0271562999987509</v>
       </c>
       <c r="D276" s="5">
-        <v>1.0418281797992313</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>1.0537534112407432</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>9231.4827617999999</v>
+        <v>9231.6780118999995</v>
       </c>
       <c r="C277" s="5">
-        <v>38.340652299999419</v>
+        <v>38.369039100000009</v>
       </c>
       <c r="D277" s="5">
-        <v>5.1210944187819241</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>5.1248782849804941</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>9252.3302638000005</v>
+        <v>9252.4738159000008</v>
       </c>
       <c r="C278" s="5">
-        <v>20.847502000000532</v>
+        <v>20.795804000001226</v>
       </c>
       <c r="D278" s="5">
-        <v>2.7438800611101044</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.7369326086109869</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>9269.5085378999993</v>
+        <v>9269.5381132999992</v>
       </c>
       <c r="C279" s="5">
-        <v>17.178274099998816</v>
+        <v>17.064297399998395</v>
       </c>
       <c r="D279" s="5">
-        <v>2.2508639893395133</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.2357428052133033</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>9305.2232569999996</v>
+        <v>9305.2057385999997</v>
       </c>
       <c r="C280" s="5">
-        <v>35.714719100000366</v>
+        <v>35.667625300000509</v>
       </c>
       <c r="D280" s="5">
-        <v>4.72275622912397</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>4.7163810069094092</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>9327.9003107000008</v>
+        <v>9327.8151636000002</v>
       </c>
       <c r="C281" s="5">
-        <v>22.677053700001125</v>
+        <v>22.609425000000556</v>
       </c>
       <c r="D281" s="5">
-        <v>2.96394711340906</v>
+        <v>2.9549950565058936</v>
       </c>
       <c r="E281" s="5">
-        <v>3.3045499593213457</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.3048742737241898</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>9322.4839859999993</v>
+        <v>9322.4260006000004</v>
       </c>
       <c r="C282" s="5">
-        <v>-5.4163247000014962</v>
+        <v>-5.3891629999998258</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.69456922959665324</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-0.69110346381697774</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>9374.4511339000001</v>
+        <v>9374.3430879999996</v>
       </c>
       <c r="C283" s="5">
-        <v>51.967147900000782</v>
+        <v>51.917087399999218</v>
       </c>
       <c r="D283" s="5">
-        <v>6.8982123885482638</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>6.8914066104674099</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>9395.1340068000009</v>
+        <v>9395.0208712999993</v>
       </c>
       <c r="C284" s="5">
-        <v>20.682872900000802</v>
+        <v>20.677783299999646</v>
       </c>
       <c r="D284" s="5">
-        <v>2.6799274670171735</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>2.679291230794556</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>9408.7965650000006</v>
+        <v>9408.6986572000005</v>
       </c>
       <c r="C285" s="5">
-        <v>13.662558199999694</v>
+        <v>13.677785900001254</v>
       </c>
       <c r="D285" s="5">
-        <v>1.7590849097313344</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>1.7610826124419443</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>9427.8782482000006</v>
+        <v>9427.8490502000004</v>
       </c>
       <c r="C286" s="5">
-        <v>19.081683200000043</v>
+        <v>19.150392999999895</v>
       </c>
       <c r="D286" s="5">
-        <v>2.4610126668077381</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.4699997723066192</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>9453.5031111999997</v>
+        <v>9453.5274943999993</v>
       </c>
       <c r="C287" s="5">
-        <v>25.624862999999095</v>
+        <v>25.678444199998921</v>
       </c>
       <c r="D287" s="5">
-        <v>3.3107876803831759</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.317824950968129</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>9480.9856278999996</v>
+        <v>9481.0840988</v>
       </c>
       <c r="C288" s="5">
-        <v>27.482516699999906</v>
+        <v>27.556604400000651</v>
       </c>
       <c r="D288" s="5">
-        <v>3.5448733470268667</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>3.5545740739569842</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>9504.8455505000002</v>
+        <v>9504.9562846999997</v>
       </c>
       <c r="C289" s="5">
-        <v>23.859922600000573</v>
+        <v>23.872185899999749</v>
       </c>
       <c r="D289" s="5">
-        <v>3.0620819058942095</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>3.0636453234806682</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>9530.7728846000009</v>
+        <v>9531.0278718000009</v>
       </c>
       <c r="C290" s="5">
-        <v>25.927334100000735</v>
+        <v>26.071587100001125</v>
       </c>
       <c r="D290" s="5">
-        <v>3.3229213197500274</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.3416494888532045</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>9543.2167986000004</v>
+        <v>9543.1643304999998</v>
       </c>
       <c r="C291" s="5">
-        <v>12.443913999999495</v>
+        <v>12.136458699998911</v>
       </c>
       <c r="D291" s="5">
-        <v>1.5780879884187637</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.5387828039858498</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>9576.8917825000008</v>
+        <v>9576.8387798999993</v>
       </c>
       <c r="C292" s="5">
-        <v>33.67498390000037</v>
+        <v>33.674449399999503</v>
       </c>
       <c r="D292" s="5">
-        <v>4.3175741435449</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.317528478324939</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>9583.1826294999992</v>
+        <v>9583.1376189000002</v>
       </c>
       <c r="C293" s="5">
-        <v>6.2908469999983936</v>
+        <v>6.2988390000009531</v>
       </c>
       <c r="D293" s="5">
-        <v>0.79110735218290706</v>
+        <v>0.79212042677274663</v>
       </c>
       <c r="E293" s="5">
-        <v>2.736760796072879</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.7372160663768907</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>9606.2126733999994</v>
+        <v>9606.2302106000006</v>
       </c>
       <c r="C294" s="5">
-        <v>23.030043900000237</v>
+        <v>23.092591700000412</v>
       </c>
       <c r="D294" s="5">
-        <v>2.9222309425295023</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>2.9302869211580651</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>9622.4106744000001</v>
+        <v>9622.3804964999999</v>
       </c>
       <c r="C295" s="5">
-        <v>16.198001000000659</v>
+        <v>16.15028589999929</v>
       </c>
       <c r="D295" s="5">
-        <v>2.0423121217226115</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.0362365114066083</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>9652.7863197999995</v>
+        <v>9652.7415105</v>
       </c>
       <c r="C296" s="5">
-        <v>30.375645399999485</v>
+        <v>30.361014000000068</v>
       </c>
       <c r="D296" s="5">
-        <v>3.854579441162187</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.8527027148821835</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>9684.6552281000004</v>
+        <v>9684.4501737999999</v>
       </c>
       <c r="C297" s="5">
-        <v>31.86890830000084</v>
+        <v>31.708663299999898</v>
       </c>
       <c r="D297" s="5">
-        <v>4.034567157921054</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>4.0139313899745233</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>9713.8805496999994</v>
+        <v>9713.8425394999995</v>
       </c>
       <c r="C298" s="5">
-        <v>29.225321599999006</v>
+        <v>29.392365699999573</v>
       </c>
       <c r="D298" s="5">
-        <v>3.6819436856583732</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.7034209514928085</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>9737.1472481000001</v>
+        <v>9737.1434513999993</v>
       </c>
       <c r="C299" s="5">
-        <v>23.266698400000678</v>
+        <v>23.300911899999846</v>
       </c>
       <c r="D299" s="5">
-        <v>2.9124095152244678</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>2.9167604141668413</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>9757.0737191000007</v>
+        <v>9757.0257683</v>
       </c>
       <c r="C300" s="5">
-        <v>19.926471000000674</v>
+        <v>19.88231690000066</v>
       </c>
       <c r="D300" s="5">
-        <v>2.483555573987406</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.4779914113673085</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>9779.9267720999997</v>
+        <v>9780.0225427999994</v>
       </c>
       <c r="C301" s="5">
-        <v>22.853052999998908</v>
+        <v>22.996774499999447</v>
       </c>
       <c r="D301" s="5">
-        <v>2.8471355291367573</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>2.8652880144457438</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>9802.8290976000008</v>
+        <v>9803.2849009000001</v>
       </c>
       <c r="C302" s="5">
-        <v>22.902325500001098</v>
+        <v>23.262358100000711</v>
       </c>
       <c r="D302" s="5">
-        <v>2.8465999563064948</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>2.8919079034432471</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>9845.0448754000008</v>
+        <v>9844.9613093000007</v>
       </c>
       <c r="C303" s="5">
-        <v>42.215777800000069</v>
+        <v>41.676408400000582</v>
       </c>
       <c r="D303" s="5">
-        <v>5.2919638940160274</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.2225140617081056</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>9863.8006960999992</v>
+        <v>9863.7356285999995</v>
       </c>
       <c r="C304" s="5">
-        <v>18.755820699998367</v>
+        <v>18.774319299998751</v>
       </c>
       <c r="D304" s="5">
-        <v>2.3102300498866857</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.3125523840082485</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>9899.1261501999998</v>
+        <v>9899.0986656999994</v>
       </c>
       <c r="C305" s="5">
-        <v>35.32545410000057</v>
+        <v>35.363037099999929</v>
       </c>
       <c r="D305" s="5">
-        <v>4.3832568217514911</v>
+        <v>4.3880420551774213</v>
       </c>
       <c r="E305" s="5">
-        <v>3.2968538001918901</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.2970521698118649</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>9915.3733802000006</v>
+        <v>9915.4473902000009</v>
       </c>
       <c r="C306" s="5">
-        <v>16.247230000000854</v>
+        <v>16.348724500001481</v>
       </c>
       <c r="D306" s="5">
-        <v>1.9874117497857613</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.9999454672421146</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>9933.8627259999994</v>
+        <v>9933.8846869000008</v>
       </c>
       <c r="C307" s="5">
-        <v>18.489345799998773</v>
+        <v>18.437296699999933</v>
       </c>
       <c r="D307" s="5">
-        <v>2.2607505562755925</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>2.254304122808426</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>9941.3743746</v>
+        <v>9941.3431832000006</v>
       </c>
       <c r="C308" s="5">
-        <v>7.5116486000006262</v>
+        <v>7.4584962999997515</v>
       </c>
       <c r="D308" s="5">
-        <v>0.91118244437329299</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.90470627643213231</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>9975.9330018000001</v>
+        <v>9975.5358907999998</v>
       </c>
       <c r="C309" s="5">
-        <v>34.558627200000046</v>
+        <v>34.192707599999267</v>
       </c>
       <c r="D309" s="5">
-        <v>4.2521784555916486</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>4.206313223035707</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>10000.875113</v>
+        <v>10000.820761000001</v>
       </c>
       <c r="C310" s="5">
-        <v>24.942111199999999</v>
+        <v>25.284870200001023</v>
       </c>
       <c r="D310" s="5">
-        <v>3.0418774276175453</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.0843884419304857</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>10025.733241</v>
+        <v>10025.709186</v>
       </c>
       <c r="C311" s="5">
-        <v>24.858127999999851</v>
+        <v>24.888424999999188</v>
       </c>
       <c r="D311" s="5">
-        <v>3.0238300917540428</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>3.0275827955273726</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>10065.394262</v>
+        <v>10065.094971</v>
       </c>
       <c r="C312" s="5">
-        <v>39.661020999999892</v>
+        <v>39.385785000000396</v>
       </c>
       <c r="D312" s="5">
-        <v>4.8517663571371328</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>4.817377557660163</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>10075.585829</v>
+        <v>10075.60267</v>
       </c>
       <c r="C313" s="5">
-        <v>10.19156699999985</v>
+        <v>10.507698999999775</v>
       </c>
       <c r="D313" s="5">
-        <v>1.2218317530576117</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.2599872960354475</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>10095.179419</v>
+        <v>10096.453439999999</v>
       </c>
       <c r="C314" s="5">
-        <v>19.593590000000404</v>
+        <v>20.850769999999102</v>
       </c>
       <c r="D314" s="5">
-        <v>2.3587138910105443</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>2.5117785481284072</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>10120.531806999999</v>
+        <v>10120.235224</v>
       </c>
       <c r="C315" s="5">
-        <v>25.352387999999337</v>
+        <v>23.781784000000698</v>
       </c>
       <c r="D315" s="5">
-        <v>3.0555786212325353</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>2.8634581008468718</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>10121.268284</v>
+        <v>10121.149810999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.7364770000003773</v>
+        <v>0.91458699999930104</v>
       </c>
       <c r="D316" s="5">
-        <v>8.7359658776398064E-2</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>0.10850044992918306</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>10147.699556</v>
+        <v>10147.656165</v>
       </c>
       <c r="C317" s="5">
-        <v>26.431271999999808</v>
+        <v>26.506354000001011</v>
       </c>
       <c r="D317" s="5">
-        <v>3.1791544298828356</v>
+        <v>3.188353632297658</v>
       </c>
       <c r="E317" s="5">
-        <v>2.5110641285744029</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.5109104141091576</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>10170.98223</v>
+        <v>10171.038094</v>
       </c>
       <c r="C318" s="5">
-        <v>23.282674000000043</v>
+        <v>23.381928999999218</v>
       </c>
       <c r="D318" s="5">
-        <v>2.7882660835340856</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>2.8003157455456229</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>10184.282036000001</v>
+        <v>10184.265083</v>
       </c>
       <c r="C319" s="5">
-        <v>13.299806000000899</v>
+        <v>13.226989000000685</v>
       </c>
       <c r="D319" s="5">
-        <v>1.5804816142409139</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>1.5717577307405639</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>10186.118515</v>
+        <v>10186.043288999999</v>
       </c>
       <c r="C320" s="5">
-        <v>1.8364789999995992</v>
+        <v>1.7782059999990452</v>
       </c>
       <c r="D320" s="5">
-        <v>0.21660454618515068</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>0.20972525239277839</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>10222.0502</v>
+        <v>10221.438633</v>
       </c>
       <c r="C321" s="5">
-        <v>35.931684999999561</v>
+        <v>35.395344000000478</v>
       </c>
       <c r="D321" s="5">
-        <v>4.3161174642853739</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>4.2504880290353153</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>10229.806560999999</v>
+        <v>10229.729613</v>
       </c>
       <c r="C322" s="5">
-        <v>7.7563609999997425</v>
+        <v>8.2909799999997631</v>
       </c>
       <c r="D322" s="5">
-        <v>0.91435428845290101</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>0.97771775052502008</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>10228.79808</v>
+        <v>10228.808252000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.0084809999989375</v>
+        <v>-0.92136099999879661</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.11823500718531887</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-0.1080268697587039</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>10275.100007999999</v>
+        <v>10274.676737</v>
       </c>
       <c r="C324" s="5">
-        <v>46.301927999998952</v>
+        <v>45.868484999999055</v>
       </c>
       <c r="D324" s="5">
-        <v>5.5692470531471194</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>5.5158140556717861</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>10287.707796000001</v>
+        <v>10287.81993</v>
       </c>
       <c r="C325" s="5">
-        <v>12.607788000001165</v>
+        <v>13.143192999999883</v>
       </c>
       <c r="D325" s="5">
-        <v>1.4824056879817693</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>1.5458655628948659</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>10321.173477</v>
+        <v>10323.140278999999</v>
       </c>
       <c r="C326" s="5">
-        <v>33.465680999999677</v>
+        <v>35.320348999999624</v>
       </c>
       <c r="D326" s="5">
-        <v>3.9741760420555883</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.1985553772940776</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>10312.008462</v>
+        <v>10311.719385</v>
       </c>
       <c r="C327" s="5">
-        <v>-9.1650150000004942</v>
+        <v>-11.420893999998952</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.0603894480991638</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-1.3195583597180871</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>10327.535829</v>
+        <v>10327.331049</v>
       </c>
       <c r="C328" s="5">
-        <v>15.527367000000595</v>
+        <v>15.611664000000019</v>
       </c>
       <c r="D328" s="5">
-        <v>1.8219465596752471</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.8319720724191857</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>10345.798024</v>
+        <v>10345.667597</v>
       </c>
       <c r="C329" s="5">
-        <v>18.262194999999338</v>
+        <v>18.336547999999311</v>
       </c>
       <c r="D329" s="5">
-        <v>2.1427211563767035</v>
+        <v>2.151573514848204</v>
       </c>
       <c r="E329" s="5">
-        <v>1.9521514891803315</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.9513021409116593</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>10372.768416999999</v>
+        <v>10372.541991</v>
       </c>
       <c r="C330" s="5">
-        <v>26.970392999999603</v>
+        <v>26.874394000000393</v>
       </c>
       <c r="D330" s="5">
-        <v>3.1735170758697695</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.1620997593603706</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>10383.689833</v>
+        <v>10383.421299</v>
       </c>
       <c r="C331" s="5">
-        <v>10.921416000001045</v>
+        <v>10.879307999999583</v>
       </c>
       <c r="D331" s="5">
-        <v>1.2708140789648992</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.2659138939700387</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>10413.693158</v>
+        <v>10413.360925999999</v>
       </c>
       <c r="C332" s="5">
-        <v>30.003324999999677</v>
+        <v>29.939626999999746</v>
       </c>
       <c r="D332" s="5">
-        <v>3.5229976378376104</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.5154915580405177</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>10420.164269999999</v>
+        <v>10419.512138</v>
       </c>
       <c r="C333" s="5">
-        <v>6.4711119999992661</v>
+        <v>6.1512120000006689</v>
       </c>
       <c r="D333" s="5">
-        <v>0.74823879403749238</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.71115206012914989</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>10432.900308</v>
+        <v>10432.760084</v>
       </c>
       <c r="C334" s="5">
-        <v>12.736038000000917</v>
+        <v>13.247945999999502</v>
       </c>
       <c r="D334" s="5">
-        <v>1.4765990802312778</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>1.5364615013815364</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>10453.078742</v>
+        <v>10453.24034</v>
       </c>
       <c r="C335" s="5">
-        <v>20.17843399999947</v>
+        <v>20.480256000000736</v>
       </c>
       <c r="D335" s="5">
-        <v>2.3457877432895957</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.3812872918722805</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>10440.116825999999</v>
+        <v>10440.071706999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-12.961916000000201</v>
+        <v>-13.168633000001137</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.4779048074570866</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-1.501288364021558</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>10450.347097</v>
+        <v>10450.7119</v>
       </c>
       <c r="C337" s="5">
-        <v>10.230271000000357</v>
+        <v>10.640193000001091</v>
       </c>
       <c r="D337" s="5">
-        <v>1.182238152734949</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>1.2298810827554574</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>10464.329739000001</v>
+        <v>10467.261536</v>
       </c>
       <c r="C338" s="5">
-        <v>13.982642000000851</v>
+        <v>16.549635999999737</v>
       </c>
       <c r="D338" s="5">
-        <v>1.6174775079070614</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>1.9169460766338409</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>10489.711109</v>
+        <v>10489.400315999999</v>
       </c>
       <c r="C339" s="5">
-        <v>25.381369999999151</v>
+        <v>22.138779999999315</v>
       </c>
       <c r="D339" s="5">
-        <v>2.9497600552241376</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.5677936513910593</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>10505.491488</v>
+        <v>10504.932065999999</v>
       </c>
       <c r="C340" s="5">
-        <v>15.780378999999812</v>
+        <v>15.531750000000102</v>
       </c>
       <c r="D340" s="5">
-        <v>1.8202525852399898</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>1.7913930184880744</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>10523.266059</v>
+        <v>10522.742107</v>
       </c>
       <c r="C341" s="5">
-        <v>17.774570999999924</v>
+        <v>17.810041000000638</v>
       </c>
       <c r="D341" s="5">
-        <v>2.0493180205110484</v>
+        <v>2.0535561131181046</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7153634218289637</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.7115812811475672</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>10532.322917</v>
+        <v>10531.506986</v>
       </c>
       <c r="C342" s="5">
-        <v>9.0568579999999201</v>
+        <v>8.7648790000002919</v>
       </c>
       <c r="D342" s="5">
-        <v>1.0376838374596575</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>1.0041273626098413</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>10563.192985</v>
+        <v>10562.364659000001</v>
       </c>
       <c r="C343" s="5">
-        <v>30.870068000000174</v>
+        <v>30.857673000000432</v>
       </c>
       <c r="D343" s="5">
-        <v>3.5744365844785353</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.5732594588493871</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>10596.311775</v>
+        <v>10595.531335</v>
       </c>
       <c r="C344" s="5">
-        <v>33.118790000000445</v>
+        <v>33.166675999998915</v>
       </c>
       <c r="D344" s="5">
-        <v>3.8279228522212438</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.8338593692639034</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>10601.176078</v>
+        <v>10600.456354</v>
       </c>
       <c r="C345" s="5">
-        <v>4.8643030000002909</v>
+        <v>4.9250190000002476</v>
       </c>
       <c r="D345" s="5">
-        <v>0.55226044910570149</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>0.55921266165717132</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>10628.204811</v>
+        <v>10628.101296999999</v>
       </c>
       <c r="C346" s="5">
-        <v>27.028732999999193</v>
+        <v>27.64494299999933</v>
       </c>
       <c r="D346" s="5">
-        <v>3.102786784117062</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.1747615462974998</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>10656.719752000001</v>
+        <v>10657.337527</v>
       </c>
       <c r="C347" s="5">
-        <v>28.514941000001272</v>
+        <v>29.236230000000432</v>
       </c>
       <c r="D347" s="5">
-        <v>3.2674755791080923</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>3.35141456718413</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>10670.991979</v>
+        <v>10671.980213000001</v>
       </c>
       <c r="C348" s="5">
-        <v>14.272226999999475</v>
+        <v>14.642686000001049</v>
       </c>
       <c r="D348" s="5">
-        <v>1.6190152801264679</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.6612605535675007</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>10694.997716</v>
+        <v>10696.442231000001</v>
       </c>
       <c r="C349" s="5">
-        <v>24.005736999999499</v>
+        <v>24.462018000000171</v>
       </c>
       <c r="D349" s="5">
-        <v>2.7332038730175201</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>2.7855499029161068</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>10701.251226</v>
+        <v>10704.900313</v>
       </c>
       <c r="C350" s="5">
-        <v>6.2535100000004604</v>
+        <v>8.4580819999991945</v>
       </c>
       <c r="D350" s="5">
-        <v>0.70391712810167206</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>0.95302310483316166</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>10717.331878000001</v>
+        <v>10717.090550000001</v>
       </c>
       <c r="C351" s="5">
-        <v>16.080652000000555</v>
+        <v>12.190237000000707</v>
       </c>
       <c r="D351" s="5">
-        <v>1.8182049355525809</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.3750947366332866</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>10733.183128000001</v>
+        <v>10732.112633999999</v>
       </c>
       <c r="C352" s="5">
-        <v>15.851249999999709</v>
+        <v>15.022083999998358</v>
       </c>
       <c r="D352" s="5">
-        <v>1.7893445021680554</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>1.6950611848116637</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>10750.690288</v>
+        <v>10748.907573</v>
       </c>
       <c r="C353" s="5">
-        <v>17.507159999999203</v>
+        <v>16.79493900000125</v>
       </c>
       <c r="D353" s="5">
-        <v>1.9750052000069296</v>
+        <v>1.8941565415786954</v>
       </c>
       <c r="E353" s="5">
-        <v>2.1611563152059254</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.1493016145434973</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>10762.57689</v>
+        <v>10760.800639999999</v>
       </c>
       <c r="C354" s="5">
-        <v>11.886602000000494</v>
+        <v>11.893066999999064</v>
       </c>
       <c r="D354" s="5">
-        <v>1.3348895018749918</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>1.335842821067823</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>10794.918441</v>
+        <v>10793.511696</v>
       </c>
       <c r="C355" s="5">
-        <v>32.341550999999527</v>
+        <v>32.711056000000099</v>
       </c>
       <c r="D355" s="5">
-        <v>3.6662000537412087</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.709411885719649</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>10808.763086000001</v>
+        <v>10806.994369</v>
       </c>
       <c r="C356" s="5">
-        <v>13.844645000001037</v>
+        <v>13.482673000000432</v>
       </c>
       <c r="D356" s="5">
-        <v>1.5499205390234971</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.5093167324255363</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>10826.921141000001</v>
+        <v>10826.400854</v>
       </c>
       <c r="C357" s="5">
-        <v>18.158054999999877</v>
+        <v>19.40648499999952</v>
       </c>
       <c r="D357" s="5">
-        <v>2.0346571220182463</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.1762912179503546</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>10853.435882</v>
+        <v>10853.689285</v>
       </c>
       <c r="C358" s="5">
-        <v>26.514740999999049</v>
+        <v>27.288431000000855</v>
       </c>
       <c r="D358" s="5">
-        <v>2.9786648166928664</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.066939123869461</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>10870.390298</v>
+        <v>10871.777572999999</v>
       </c>
       <c r="C359" s="5">
-        <v>16.954416000000492</v>
+        <v>18.088287999999011</v>
       </c>
       <c r="D359" s="5">
-        <v>1.8907388595834629</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.0183011014058394</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>10896.969759</v>
+        <v>10899.207875</v>
       </c>
       <c r="C360" s="5">
-        <v>26.579460999999355</v>
+        <v>27.430302000000665</v>
       </c>
       <c r="D360" s="5">
-        <v>2.9739321473420732</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.0700594293338712</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>10920.467866999999</v>
+        <v>10923.563072000001</v>
       </c>
       <c r="C361" s="5">
-        <v>23.498107999999775</v>
+        <v>24.355197000000771</v>
       </c>
       <c r="D361" s="5">
-        <v>2.6185788193999526</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>2.7147038958953651</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>10932.699838</v>
+        <v>10938.147883</v>
       </c>
       <c r="C362" s="5">
-        <v>12.231971000001067</v>
+        <v>14.584810999998808</v>
       </c>
       <c r="D362" s="5">
-        <v>1.3524265006745084</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.6140219007681811</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>10950.117507000001</v>
+        <v>10948.622026999999</v>
       </c>
       <c r="C363" s="5">
-        <v>17.417669000000387</v>
+        <v>10.474143999999797</v>
       </c>
       <c r="D363" s="5">
-        <v>1.928647530165728</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>1.1551664433357756</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>10982.802861</v>
+        <v>10980.600192</v>
       </c>
       <c r="C364" s="5">
-        <v>32.685353999999279</v>
+        <v>31.978165000000445</v>
       </c>
       <c r="D364" s="5">
-        <v>3.6413120050536429</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>3.5617523502721182</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>10995.912157000001</v>
+        <v>10992.637983000001</v>
       </c>
       <c r="C365" s="5">
-        <v>13.109296000000541</v>
+        <v>12.037791000000652</v>
       </c>
       <c r="D365" s="5">
-        <v>1.4417850383860342</v>
+        <v>1.3234947698333333</v>
       </c>
       <c r="E365" s="5">
-        <v>2.2809871964567741</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.2674900527772879</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>11029.768674999999</v>
+        <v>11027.048757</v>
       </c>
       <c r="C366" s="5">
-        <v>33.856517999998687</v>
+        <v>34.410773999999947</v>
       </c>
       <c r="D366" s="5">
-        <v>3.7580280269166266</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>3.8217701947650173</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>11050.195972</v>
+        <v>11048.334252000001</v>
       </c>
       <c r="C367" s="5">
-        <v>20.427297000000181</v>
+        <v>21.285495000000083</v>
       </c>
       <c r="D367" s="5">
-        <v>2.245196064956767</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.3411089921447248</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>10992.836761</v>
+        <v>10990.345561</v>
       </c>
       <c r="C368" s="5">
-        <v>-57.35921099999905</v>
+        <v>-57.988691000000472</v>
       </c>
       <c r="D368" s="5">
-        <v>-6.0541532767922179</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-6.1196895746997049</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>9743.0910710999997</v>
+        <v>9742.9861068999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-1249.7456899000008</v>
+        <v>-1247.3594541000002</v>
       </c>
       <c r="D369" s="5">
-        <v>-76.50130214269619</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-76.440350492019945</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>9993.1212993000008</v>
+        <v>9993.9653333999995</v>
       </c>
       <c r="C370" s="5">
-        <v>250.03022820000115</v>
+        <v>250.97922649999964</v>
       </c>
       <c r="D370" s="5">
-        <v>35.535406931090428</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>35.690381846604538</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>10231.054367999999</v>
+        <v>10233.045013000001</v>
       </c>
       <c r="C371" s="5">
-        <v>237.93306869999833</v>
+        <v>239.07967960000133</v>
       </c>
       <c r="D371" s="5">
-        <v>32.626650581199911</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>32.80198002045065</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>10275.819577</v>
+        <v>10278.894738000001</v>
       </c>
       <c r="C372" s="5">
-        <v>44.76520900000105</v>
+        <v>45.849725000000035</v>
       </c>
       <c r="D372" s="5">
-        <v>5.3787235084738816</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>5.5111629226242798</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>10356.707558</v>
+        <v>10361.170902</v>
       </c>
       <c r="C373" s="5">
-        <v>80.887980999999854</v>
+        <v>82.276163999998971</v>
       </c>
       <c r="D373" s="5">
-        <v>9.8658994108728351</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>10.039605018397069</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>10425.144028000001</v>
+        <v>10431.630127</v>
       </c>
       <c r="C374" s="5">
-        <v>68.436470000000554</v>
+        <v>70.459225000000515</v>
       </c>
       <c r="D374" s="5">
-        <v>8.2241552949726007</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>8.4726156462194382</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>10516.959046</v>
+        <v>10514.040168</v>
       </c>
       <c r="C375" s="5">
-        <v>91.815017999999327</v>
+        <v>82.410040999999183</v>
       </c>
       <c r="D375" s="5">
-        <v>11.095745850479165</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>9.902968566141368</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>10552.312926000001</v>
+        <v>10549.246413999999</v>
       </c>
       <c r="C376" s="5">
-        <v>35.353880000000572</v>
+        <v>35.206245999999737</v>
       </c>
       <c r="D376" s="5">
-        <v>4.1093527584782352</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>4.093032356692472</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>10604.839626999999</v>
+        <v>10600.475645</v>
       </c>
       <c r="C377" s="5">
-        <v>52.526700999998866</v>
+        <v>51.229231000001164</v>
       </c>
       <c r="D377" s="5">
-        <v>6.1395698841805402</v>
+        <v>5.9856305784920405</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.5565265019968706</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-3.5674997994701085</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>10638.618829999999</v>
+        <v>10635.380934999999</v>
       </c>
       <c r="C378" s="5">
-        <v>33.779203000000052</v>
+        <v>34.905289999998786</v>
       </c>
       <c r="D378" s="5">
-        <v>3.8899946126308871</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>4.0237171509138303</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>10614.561788999999</v>
+        <v>10612.73107</v>
       </c>
       <c r="C379" s="5">
-        <v>-24.057041000000027</v>
+        <v>-22.649864999999409</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.6800566908171786</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-2.525882687230363</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>10720.837312</v>
+        <v>10718.106587</v>
       </c>
       <c r="C380" s="5">
-        <v>106.27552300000025</v>
+        <v>105.3755170000004</v>
       </c>
       <c r="D380" s="5">
-        <v>12.698888881755789</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>12.587700389760803</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>10775.043116000001</v>
+        <v>10775.591761</v>
       </c>
       <c r="C381" s="5">
-        <v>54.205804000001081</v>
+        <v>57.485173999999461</v>
       </c>
       <c r="D381" s="5">
-        <v>6.2389407074146641</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>6.6293336886159127</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>10834.666647</v>
+        <v>10836.194643999999</v>
       </c>
       <c r="C382" s="5">
-        <v>59.623530999999275</v>
+        <v>60.602882999999565</v>
       </c>
       <c r="D382" s="5">
-        <v>6.8460437434338051</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>6.9616304016935304</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>10887.789907</v>
+        <v>10890.403353</v>
       </c>
       <c r="C383" s="5">
-        <v>53.1232600000003</v>
+        <v>54.208709000000454</v>
       </c>
       <c r="D383" s="5">
-        <v>6.0449859201558764</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>6.1710259092103037</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>10993.290627</v>
+        <v>10996.625516</v>
       </c>
       <c r="C384" s="5">
-        <v>105.50072</v>
+        <v>106.22216300000036</v>
       </c>
       <c r="D384" s="5">
-        <v>12.267933578999667</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.353251419444323</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>11008.048382999999</v>
+        <v>11012.949246</v>
       </c>
       <c r="C385" s="5">
-        <v>14.757755999999063</v>
+        <v>16.323730000000069</v>
       </c>
       <c r="D385" s="5">
-        <v>1.6228670053421324</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.7959325355257238</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>11061.423175</v>
+        <v>11068.075465</v>
       </c>
       <c r="C386" s="5">
-        <v>53.374792000000525</v>
+        <v>55.126218999999764</v>
       </c>
       <c r="D386" s="5">
-        <v>5.9761484865351155</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>6.1748573903310122</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>11184.585313</v>
+        <v>11180.143382</v>
       </c>
       <c r="C387" s="5">
-        <v>123.16213799999969</v>
+        <v>112.06791700000031</v>
       </c>
       <c r="D387" s="5">
-        <v>14.210636018068822</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>12.850409688405717</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>11222.893760999999</v>
+        <v>11219.101060000001</v>
       </c>
       <c r="C388" s="5">
-        <v>38.308447999999771</v>
+        <v>38.957678000000669</v>
       </c>
       <c r="D388" s="5">
-        <v>4.1884513839520521</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>4.2625258317178893</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>11281.988786</v>
+        <v>11277.867095</v>
       </c>
       <c r="C389" s="5">
-        <v>59.095025000000533</v>
+        <v>58.766034999998737</v>
       </c>
       <c r="D389" s="5">
-        <v>6.5049378089051979</v>
+        <v>6.4699245782034565</v>
       </c>
       <c r="E389" s="5">
-        <v>6.3852842929936759</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>6.3901986352801865</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>11285.929034999999</v>
+        <v>11282.838478</v>
       </c>
       <c r="C390" s="5">
-        <v>3.9402489999993122</v>
+        <v>4.9713830000000598</v>
       </c>
       <c r="D390" s="5">
-        <v>0.4199075159485588</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>0.53025490160900635</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>11374.153994</v>
+        <v>11372.458769999999</v>
       </c>
       <c r="C391" s="5">
-        <v>88.224959000001036</v>
+        <v>89.620291999999608</v>
       </c>
       <c r="D391" s="5">
-        <v>9.7947222757343013</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>9.9593086607028258</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>11407.204742</v>
+        <v>11405.331957</v>
       </c>
       <c r="C392" s="5">
-        <v>33.050747999999658</v>
+        <v>32.873187000001053</v>
       </c>
       <c r="D392" s="5">
-        <v>3.5432023101679588</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>3.5243969707668965</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>11478.601461</v>
+        <v>11479.640955000001</v>
       </c>
       <c r="C393" s="5">
-        <v>71.396719000000303</v>
+        <v>74.308998000000429</v>
       </c>
       <c r="D393" s="5">
-        <v>7.7747166906360077</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>8.1046807043204439</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>11507.253205999999</v>
+        <v>11509.159088</v>
       </c>
       <c r="C394" s="5">
-        <v>28.65174499999921</v>
+        <v>29.51813299999958</v>
       </c>
       <c r="D394" s="5">
-        <v>3.0367863215124746</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.1296298607725204</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>11516.299859999999</v>
+        <v>11518.988726</v>
       </c>
       <c r="C395" s="5">
-        <v>9.0466539999997622</v>
+        <v>9.8296379999992496</v>
       </c>
       <c r="D395" s="5">
-        <v>0.94749358419872198</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>1.0297131117295688</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>11625.962546999999</v>
+        <v>11629.229735000001</v>
       </c>
       <c r="C396" s="5">
-        <v>109.66268700000001</v>
+        <v>110.24100900000121</v>
       </c>
       <c r="D396" s="5">
-        <v>12.044736866312578</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>12.108660169135831</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>11655.172664</v>
+        <v>11658.829705</v>
       </c>
       <c r="C397" s="5">
-        <v>29.210117000000537</v>
+        <v>29.599969999999303</v>
       </c>
       <c r="D397" s="5">
-        <v>3.0570023584273187</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.0974930221245423</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>11697.447301</v>
+        <v>11701.478953</v>
       </c>
       <c r="C398" s="5">
-        <v>42.274637000000439</v>
+        <v>42.649247999999716</v>
       </c>
       <c r="D398" s="5">
-        <v>4.4404242108792236</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.4791339408697617</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>11719.545953000001</v>
+        <v>11714.940981</v>
       </c>
       <c r="C399" s="5">
-        <v>22.098652000000584</v>
+        <v>13.462027999999918</v>
       </c>
       <c r="D399" s="5">
-        <v>2.2907275496076851</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>1.3893153089212795</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>11735.92713</v>
+        <v>11733.175386999999</v>
       </c>
       <c r="C400" s="5">
-        <v>16.381176999999298</v>
+        <v>18.234405999999581</v>
       </c>
       <c r="D400" s="5">
-        <v>1.6902736072595737</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.8838834782775704</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>11748.457641000001</v>
+        <v>11745.57857</v>
       </c>
       <c r="C401" s="5">
-        <v>12.530511000000843</v>
+        <v>12.403183000000354</v>
       </c>
       <c r="D401" s="5">
-        <v>1.2887971049964086</v>
+        <v>1.2759257685762471</v>
       </c>
       <c r="E401" s="5">
-        <v>4.1346332091629856</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.1471625003220547</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>11818.506289000001</v>
+        <v>11816.306546</v>
       </c>
       <c r="C402" s="5">
-        <v>70.048647999999957</v>
+        <v>70.727976000000126</v>
       </c>
       <c r="D402" s="5">
-        <v>7.3941989899706906</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>7.4701903398481262</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>11842.770875</v>
+        <v>11841.669919</v>
       </c>
       <c r="C403" s="5">
-        <v>24.264585999999326</v>
+        <v>25.363373000000138</v>
       </c>
       <c r="D403" s="5">
-        <v>2.4917328408974537</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.6063936745097216</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>11872.723</v>
+        <v>11871.789782</v>
       </c>
       <c r="C404" s="5">
-        <v>29.952124999999796</v>
+        <v>30.119862999999896</v>
       </c>
       <c r="D404" s="5">
-        <v>3.0775535317332459</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.0953220552676353</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>11873.984571999999</v>
+        <v>11875.233516</v>
       </c>
       <c r="C405" s="5">
-        <v>1.2615719999994326</v>
+        <v>3.4437340000004042</v>
       </c>
       <c r="D405" s="5">
-        <v>0.12758416561733377</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>0.34864837684402961</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>11895.248116999999</v>
+        <v>11897.139492</v>
       </c>
       <c r="C406" s="5">
-        <v>21.263544999999795</v>
+        <v>21.90597600000001</v>
       </c>
       <c r="D406" s="5">
-        <v>2.1702129799709091</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.2362103756716545</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>11929.855978</v>
+        <v>11932.450629999999</v>
       </c>
       <c r="C407" s="5">
-        <v>34.607861000000412</v>
+        <v>35.311137999999119</v>
       </c>
       <c r="D407" s="5">
-        <v>3.547673661031947</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>3.6203632111720285</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>11916.506450000001</v>
+        <v>11919.213017</v>
       </c>
       <c r="C408" s="5">
-        <v>-13.349527999998827</v>
+        <v>-13.237612999999328</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.3345683893632665</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.3231622823021483</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>11935.967457999999</v>
+        <v>11937.969433</v>
       </c>
       <c r="C409" s="5">
-        <v>19.461007999998401</v>
+        <v>18.756416000000172</v>
       </c>
       <c r="D409" s="5">
-        <v>1.9774350160043364</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>1.9047841339997929</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>11966.000706999999</v>
+        <v>11966.723668000001</v>
       </c>
       <c r="C410" s="5">
-        <v>30.033249000000069</v>
+        <v>28.754235000000335</v>
       </c>
       <c r="D410" s="5">
-        <v>3.0615754600246348</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>2.9289636205390934</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>11967.679674000001</v>
+        <v>11962.226755</v>
       </c>
       <c r="C411" s="5">
-        <v>1.6789670000016486</v>
+        <v>-4.496913000000859</v>
       </c>
       <c r="D411" s="5">
-        <v>0.16850374604049367</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-0.45001092660154063</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>11974.90935</v>
+        <v>11974.072915000001</v>
       </c>
       <c r="C412" s="5">
-        <v>7.2296759999990172</v>
+        <v>11.846160000000964</v>
       </c>
       <c r="D412" s="5">
-        <v>0.72733351118685619</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.1948506322382979</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>11990.322735</v>
+        <v>11989.079194</v>
       </c>
       <c r="C413" s="5">
-        <v>15.413384999999835</v>
+        <v>15.006278999999267</v>
       </c>
       <c r="D413" s="5">
-        <v>1.5555494820068683</v>
+        <v>1.5142864676241263</v>
       </c>
       <c r="E413" s="5">
-        <v>2.0586965658873746</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.0731258366611049</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>12010.841952000001</v>
+        <v>12009.957856999999</v>
       </c>
       <c r="C414" s="5">
-        <v>20.519217000000936</v>
+        <v>20.878662999999506</v>
       </c>
       <c r="D414" s="5">
-        <v>2.0730172185379869</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.1099007934327396</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>12024.953686000001</v>
+        <v>12024.493108000001</v>
       </c>
       <c r="C415" s="5">
-        <v>14.111734000000069</v>
+        <v>14.535251000001153</v>
       </c>
       <c r="D415" s="5">
-        <v>1.4190461642970442</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>1.4620263591209604</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>12042.115199</v>
+        <v>12041.898465</v>
       </c>
       <c r="C416" s="5">
-        <v>17.161512999999104</v>
+        <v>17.40535699999964</v>
       </c>
       <c r="D416" s="5">
-        <v>1.7260969237076429</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.7508858199368094</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>12048.509684000001</v>
+        <v>12049.712968</v>
       </c>
       <c r="C417" s="5">
-        <v>6.3944850000007136</v>
+        <v>7.8145029999996041</v>
       </c>
       <c r="D417" s="5">
-        <v>0.63907645183360895</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.78151678687461423</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>12070.778565000001</v>
+        <v>12072.578207</v>
       </c>
       <c r="C418" s="5">
-        <v>22.268880999999965</v>
+        <v>22.865239000000656</v>
       </c>
       <c r="D418" s="5">
-        <v>2.2406079289579273</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.301006684284701</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>12084.283869999999</v>
+        <v>12086.658509000001</v>
       </c>
       <c r="C419" s="5">
-        <v>13.505304999998771</v>
+        <v>14.080302000000302</v>
       </c>
       <c r="D419" s="5">
-        <v>1.3509043232705409</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>1.4085781221153448</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>12061.884534000001</v>
+        <v>12064.213718000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-22.399335999998584</v>
+        <v>-22.444790999999896</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.2017740225221294</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-2.2057675124336429</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>12113.487424999999</v>
+        <v>12114.332436000001</v>
       </c>
       <c r="C421" s="5">
-        <v>51.602890999998635</v>
+        <v>50.118717999999717</v>
       </c>
       <c r="D421" s="5">
-        <v>5.2563516841996227</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>5.1006932784754655</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>12129.637117</v>
+        <v>12128.121411</v>
       </c>
       <c r="C422" s="5">
-        <v>16.149692000000869</v>
+        <v>13.788974999999482</v>
       </c>
       <c r="D422" s="5">
-        <v>1.6116223275450148</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.3744671342708958</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>12141.839222000001</v>
+        <v>12134.748533</v>
       </c>
       <c r="C423" s="5">
-        <v>12.202105000000302</v>
+        <v>6.6271219999998721</v>
       </c>
       <c r="D423" s="5">
-        <v>1.2138708830220946</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>0.65768554330696283</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>12154.017276</v>
+        <v>12155.666077</v>
       </c>
       <c r="C424" s="5">
-        <v>12.178053999999975</v>
+        <v>20.917543999999907</v>
       </c>
       <c r="D424" s="5">
-        <v>1.2102408494412797</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>2.0882511241133273</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>12174.063446</v>
+        <v>12173.53801</v>
       </c>
       <c r="C425" s="5">
-        <v>20.04616999999962</v>
+        <v>17.871933000000354</v>
       </c>
       <c r="D425" s="5">
-        <v>1.9972675521872318</v>
+        <v>1.7786434587379274</v>
       </c>
       <c r="E425" s="5">
-        <v>1.5324083851693038</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.5385569902008234</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>12185.869644</v>
+        <v>12185.936768</v>
       </c>
       <c r="C426" s="5">
-        <v>11.806198000000222</v>
+        <v>12.398757999999361</v>
       </c>
       <c r="D426" s="5">
-        <v>1.1699666946026754</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>1.2290707066031192</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>12191.592001999999</v>
+        <v>12191.630021000001</v>
       </c>
       <c r="C427" s="5">
-        <v>5.7223579999990761</v>
+        <v>5.6932530000012775</v>
       </c>
       <c r="D427" s="5">
-        <v>0.56496522999518461</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>0.56208121759715457</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>12192.853316999999</v>
+        <v>12192.6338</v>
       </c>
       <c r="C428" s="5">
-        <v>1.2613149999997404</v>
+        <v>1.0037789999987581</v>
       </c>
       <c r="D428" s="5">
-        <v>0.12421999929217442</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>9.8844896207594957E-2</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>12210.241268</v>
+        <v>12211.446961</v>
       </c>
       <c r="C429" s="5">
-        <v>17.387951000000612</v>
+        <v>18.813161000000036</v>
       </c>
       <c r="D429" s="5">
-        <v>1.7247791327015261</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.8673874020908032</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>12214.950747000001</v>
+        <v>12216.777324000001</v>
       </c>
       <c r="C430" s="5">
-        <v>4.7094790000010107</v>
+        <v>5.3303630000009434</v>
       </c>
       <c r="D430" s="5">
-        <v>0.46382201776902221</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.52506590090373173</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>12182.384706000001</v>
+        <v>12185.008304999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-32.566041000000041</v>
+        <v>-31.769019000001208</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.1527982224040518</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-3.0762836669789628</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>12201.717364</v>
+        <v>12203.547226999999</v>
       </c>
       <c r="C432" s="5">
-        <v>19.332657999999356</v>
+        <v>18.538921999999729</v>
       </c>
       <c r="D432" s="5">
-        <v>1.9210319649465513</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>1.8410996109464506</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>12207.042862</v>
+        <v>12207.97478</v>
       </c>
       <c r="C433" s="5">
-        <v>5.3254980000001524</v>
+        <v>4.4275530000013532</v>
       </c>
       <c r="D433" s="5">
-        <v>0.52500483229636075</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.43624024016319929</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>12209.635018999999</v>
+        <v>12207.549642</v>
       </c>
       <c r="C434" s="5">
-        <v>2.5921569999991334</v>
+        <v>-0.4251380000005156</v>
       </c>
       <c r="D434" s="5">
-        <v>0.2551169787721852</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-4.1781532627283013E-2</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>12210.352629000001</v>
+        <v>12233.778858</v>
       </c>
       <c r="C435" s="5">
-        <v>0.71761000000151398</v>
+        <v>26.229215999999724</v>
       </c>
       <c r="D435" s="5">
-        <v>7.0551693028164664E-2</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>2.6090155893528477</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>12219.420529000001</v>
+        <v>12234.128601</v>
       </c>
       <c r="C436" s="5">
-        <v>9.0679000000000087</v>
+        <v>0.3497430000006716</v>
       </c>
       <c r="D436" s="5">
-        <v>0.89481738822176915</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>3.4311360508954003E-2</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>12241.551159000001</v>
+        <v>12250.650949000001</v>
       </c>
       <c r="C437" s="5">
-        <v>22.130629999999655</v>
+        <v>16.52234800000042</v>
       </c>
       <c r="D437" s="5">
-        <v>2.1951035302778754</v>
+        <v>1.6327074272333819</v>
       </c>
       <c r="E437" s="5">
-        <v>0.55435650799220415</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.63344722739318016</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>12249.468698000001</v>
+        <v>12259.669709</v>
       </c>
       <c r="C438" s="5">
-        <v>7.9175390000000334</v>
+        <v>9.0187599999990198</v>
       </c>
       <c r="D438" s="5">
-        <v>0.77889782157936072</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>0.88700921840103586</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>12252.973607</v>
+        <v>12262.601988</v>
       </c>
       <c r="C439" s="5">
-        <v>3.5049089999993157</v>
+        <v>2.9322790000005625</v>
       </c>
       <c r="D439" s="5">
-        <v>0.34389376671450922</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.28739496692853361</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>12292.719406</v>
+        <v>12302.332077999999</v>
       </c>
       <c r="C440" s="5">
-        <v>39.745799000000261</v>
+        <v>39.730089999999109</v>
       </c>
       <c r="D440" s="5">
-        <v>3.9627229188734292</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>3.957962829087025</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>12307.643163000001</v>
+        <v>12325.195211</v>
       </c>
       <c r="C441" s="5">
-        <v>14.923757000000478</v>
+        <v>22.863133000000744</v>
       </c>
       <c r="D441" s="5">
-        <v>1.4666056643719783</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>2.2530635811949251</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>12331.251558</v>
+      </c>
+      <c r="C442" s="5">
+        <v>6.0563469999997324</v>
+      </c>
+      <c r="D442" s="5">
+        <v>0.59125148489576063</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">