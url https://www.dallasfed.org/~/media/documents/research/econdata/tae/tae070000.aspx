--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6993ABDF-30CB-4807-9DCC-D1F06BCC59BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CD640861-B385-49B2-ACF5-02D69314DF8D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7CA524DF-73BC-4952-9392-884033C3671B}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{45008F30-BE42-40A9-9717-09A377F1FD0A}"/>
   </bookViews>
   <sheets>
     <sheet name="AE070000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Services Providing</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6395 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4BA8F48-A100-4B84-8EBB-85BC79A787EC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DCD45842-5929-4CC7-85AD-1B509C13BD15}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>5582.4241044999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>5591.7742482000003</v>
       </c>
       <c r="C7" s="5">
         <v>9.3501437000004444</v>
       </c>
       <c r="D7" s="5">
         <v>2.0285296701890054</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>5608.2480674999997</v>
       </c>
       <c r="C8" s="5">
         <v>16.473819299999377</v>
       </c>
       <c r="D8" s="5">
         <v>3.5931473602697883</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>5630.8183958999998</v>
       </c>
       <c r="C9" s="5">
         <v>22.570328400000108</v>
       </c>
       <c r="D9" s="5">
         <v>4.9377299135172859</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>5669.3999342999996</v>
       </c>
       <c r="C10" s="5">
         <v>38.581538399999772</v>
       </c>
       <c r="D10" s="5">
         <v>8.5392665917952471</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>5683.1184105000002</v>
       </c>
       <c r="C11" s="5">
         <v>13.718476200000623</v>
       </c>
       <c r="D11" s="5">
         <v>2.9426458551621293</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>5699.2673594999997</v>
       </c>
       <c r="C12" s="5">
         <v>16.148948999999448</v>
       </c>
       <c r="D12" s="5">
         <v>3.4636773615145389</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>5691.3249532999998</v>
       </c>
       <c r="C13" s="5">
         <v>-7.942406199999823</v>
       </c>
       <c r="D13" s="5">
         <v>-1.6595421189630533</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>5718.5410054000004</v>
       </c>
       <c r="C14" s="5">
         <v>27.216052100000525</v>
       </c>
       <c r="D14" s="5">
         <v>5.8917877559736098</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>5717.267433</v>
       </c>
       <c r="C15" s="5">
         <v>-1.2735724000003756</v>
       </c>
       <c r="D15" s="5">
         <v>-0.2669240750416968</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>5727.1401921999995</v>
       </c>
       <c r="C16" s="5">
         <v>9.8727591999995639</v>
       </c>
       <c r="D16" s="5">
         <v>2.0919927410515626</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>5725.6306465999996</v>
       </c>
       <c r="C17" s="5">
         <v>-1.5095455999999103</v>
       </c>
       <c r="D17" s="5">
         <v>-0.31583494409311852</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>5702.5254758999999</v>
       </c>
       <c r="C18" s="5">
         <v>-23.10517069999969</v>
       </c>
       <c r="D18" s="5">
         <v>-4.7364274205982877</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>5709.0907858999999</v>
       </c>
       <c r="C19" s="5">
         <v>6.565309999999954</v>
       </c>
       <c r="D19" s="5">
         <v>1.3903402896451755</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>5717.2150154999999</v>
       </c>
       <c r="C20" s="5">
         <v>8.1242296000000351</v>
       </c>
       <c r="D20" s="5">
         <v>1.7210694215673783</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>5715.4251440999997</v>
       </c>
       <c r="C21" s="5">
         <v>-1.7898714000002656</v>
       </c>
       <c r="D21" s="5">
         <v>-0.37503421210297594</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>5738.3980627999999</v>
       </c>
       <c r="C22" s="5">
         <v>22.972918700000264</v>
       </c>
       <c r="D22" s="5">
         <v>4.931422752520831</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>5750.3944610999997</v>
       </c>
       <c r="C23" s="5">
         <v>11.996398299999782</v>
       </c>
       <c r="D23" s="5">
         <v>2.5377044972819007</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>5754.8926664999999</v>
       </c>
       <c r="C24" s="5">
         <v>4.4982054000001881</v>
       </c>
       <c r="D24" s="5">
         <v>0.94274062892800714</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>5747.8287429000002</v>
       </c>
       <c r="C25" s="5">
         <v>-7.0639235999997254</v>
       </c>
       <c r="D25" s="5">
         <v>-1.4630533720365935</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>5790.4286175999996</v>
       </c>
       <c r="C26" s="5">
         <v>42.599874699999418</v>
       </c>
       <c r="D26" s="5">
         <v>9.2654121094033925</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>5789.0900025999999</v>
       </c>
       <c r="C27" s="5">
         <v>-1.3386149999996633</v>
       </c>
       <c r="D27" s="5">
         <v>-0.27706017311410758</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>5798.2503280000001</v>
       </c>
       <c r="C28" s="5">
         <v>9.1603254000001471</v>
       </c>
       <c r="D28" s="5">
         <v>1.9154240790109966</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>5804.3852232999998</v>
       </c>
       <c r="C29" s="5">
         <v>6.1348952999996982</v>
       </c>
       <c r="D29" s="5">
         <v>1.2770864593149245</v>
       </c>
       <c r="E29" s="5">
         <v>1.3754742763011807</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>5804.9201775000001</v>
       </c>
       <c r="C30" s="5">
         <v>0.53495420000035665</v>
       </c>
       <c r="D30" s="5">
         <v>0.11065263896168354</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>5816.9951713999999</v>
       </c>
       <c r="C31" s="5">
         <v>12.074993899999754</v>
       </c>
       <c r="D31" s="5">
         <v>2.5249138715178976</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>5825.8157684999996</v>
       </c>
       <c r="C32" s="5">
         <v>8.8205970999997589</v>
       </c>
       <c r="D32" s="5">
         <v>1.8348717211377874</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>5835.7478193999996</v>
       </c>
       <c r="C33" s="5">
         <v>9.932050899999922</v>
       </c>
       <c r="D33" s="5">
         <v>2.0650932999066285</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>5843.4604568000004</v>
       </c>
       <c r="C34" s="5">
         <v>7.7126374000008582</v>
       </c>
       <c r="D34" s="5">
         <v>1.5975222633630048</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>5848.1972881000002</v>
       </c>
       <c r="C35" s="5">
         <v>4.7368312999997215</v>
       </c>
       <c r="D35" s="5">
         <v>0.9770937471989205</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>5891.4052978</v>
       </c>
       <c r="C36" s="5">
         <v>43.20800969999982</v>
       </c>
       <c r="D36" s="5">
         <v>9.2352056559431794</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>5875.4272308</v>
       </c>
       <c r="C37" s="5">
         <v>-15.97806700000001</v>
       </c>
       <c r="D37" s="5">
         <v>-3.2064073661812076</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>5882.3889531000004</v>
       </c>
       <c r="C38" s="5">
         <v>6.9617223000004742</v>
       </c>
       <c r="D38" s="5">
         <v>1.431168238201419</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>5924.4816326</v>
       </c>
       <c r="C39" s="5">
         <v>42.092679499999576</v>
       </c>
       <c r="D39" s="5">
         <v>8.9329939727579522</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>5929.1876095999996</v>
       </c>
       <c r="C40" s="5">
         <v>4.7059769999996206</v>
       </c>
       <c r="D40" s="5">
         <v>0.9573680125004369</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>5939.3202610999997</v>
       </c>
       <c r="C41" s="5">
         <v>10.132651500000065</v>
       </c>
       <c r="D41" s="5">
         <v>2.070118649482211</v>
       </c>
       <c r="E41" s="5">
         <v>2.3247085196610007</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>5972.7732741999998</v>
       </c>
       <c r="C42" s="5">
         <v>33.453013100000135</v>
       </c>
       <c r="D42" s="5">
         <v>6.972322092748473</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>5992.3592912000004</v>
       </c>
       <c r="C43" s="5">
         <v>19.586017000000538</v>
       </c>
       <c r="D43" s="5">
         <v>4.0068129139625652</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>5997.9111197000002</v>
       </c>
       <c r="C44" s="5">
         <v>5.5518284999998286</v>
       </c>
       <c r="D44" s="5">
         <v>1.1174642985535943</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>6018.3565422000001</v>
       </c>
       <c r="C45" s="5">
         <v>20.44542249999995</v>
       </c>
       <c r="D45" s="5">
         <v>4.168076231273421</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>6024.7213599999995</v>
       </c>
       <c r="C46" s="5">
         <v>6.3648177999994004</v>
       </c>
       <c r="D46" s="5">
         <v>1.2764887505961608</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>6041.7209978999999</v>
       </c>
       <c r="C47" s="5">
         <v>16.99963790000038</v>
       </c>
       <c r="D47" s="5">
         <v>3.4390211445331831</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>6103.5940362000001</v>
       </c>
       <c r="C48" s="5">
         <v>61.873038300000189</v>
       </c>
       <c r="D48" s="5">
         <v>13.005527766692548</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>6097.1021947999998</v>
       </c>
       <c r="C49" s="5">
         <v>-6.4918414000003395</v>
       </c>
       <c r="D49" s="5">
         <v>-1.2688916128346328</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>6112.137917</v>
       </c>
       <c r="C50" s="5">
         <v>15.035722200000237</v>
       </c>
       <c r="D50" s="5">
         <v>2.9997216151451678</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>6114.3437166000003</v>
       </c>
       <c r="C51" s="5">
         <v>2.2057996000003186</v>
       </c>
       <c r="D51" s="5">
         <v>0.43392668729895778</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>6119.2295381000004</v>
       </c>
       <c r="C52" s="5">
         <v>4.88582150000002</v>
       </c>
       <c r="D52" s="5">
         <v>0.96311593715110444</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>6140.4958890999997</v>
       </c>
       <c r="C53" s="5">
         <v>21.266350999999304</v>
       </c>
       <c r="D53" s="5">
         <v>4.2510428040542392</v>
       </c>
       <c r="E53" s="5">
         <v>3.3871826935754523</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>6163.2650868000001</v>
       </c>
       <c r="C54" s="5">
         <v>22.769197700000404</v>
       </c>
       <c r="D54" s="5">
         <v>4.5415248012608878</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>6169.2713817000003</v>
       </c>
       <c r="C55" s="5">
         <v>6.0062949000002845</v>
       </c>
       <c r="D55" s="5">
         <v>1.1757260925331137</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>6191.8892618999998</v>
       </c>
       <c r="C56" s="5">
         <v>22.61788019999949</v>
       </c>
       <c r="D56" s="5">
         <v>4.4892635839378636</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>6239.1435504999999</v>
       </c>
       <c r="C57" s="5">
         <v>47.254288600000109</v>
       </c>
       <c r="D57" s="5">
         <v>9.5523172705931358</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>6242.5046751</v>
       </c>
       <c r="C58" s="5">
         <v>3.3611246000000392</v>
       </c>
       <c r="D58" s="5">
         <v>0.64837770298007413</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>6265.7494278000004</v>
       </c>
       <c r="C59" s="5">
         <v>23.24475270000039</v>
       </c>
       <c r="D59" s="5">
         <v>4.5610081981193318</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>6330.6498015999996</v>
       </c>
       <c r="C60" s="5">
         <v>64.900373799999215</v>
       </c>
       <c r="D60" s="5">
         <v>13.162674112220962</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>6327.5737962000003</v>
       </c>
       <c r="C61" s="5">
         <v>-3.0760053999993033</v>
       </c>
       <c r="D61" s="5">
         <v>-0.58151345813626243</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>6336.4146833000004</v>
       </c>
       <c r="C62" s="5">
         <v>8.8408871000001454</v>
       </c>
       <c r="D62" s="5">
         <v>1.6895846943557169</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>6363.4946798000001</v>
       </c>
       <c r="C63" s="5">
         <v>27.079996499999652</v>
       </c>
       <c r="D63" s="5">
         <v>5.2507317790178476</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>6388.8851353999999</v>
       </c>
       <c r="C64" s="5">
         <v>25.390455599999768</v>
       </c>
       <c r="D64" s="5">
         <v>4.8945047847980927</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>6409.1417245000002</v>
       </c>
       <c r="C65" s="5">
         <v>20.256589100000383</v>
       </c>
       <c r="D65" s="5">
         <v>3.8717721185902665</v>
       </c>
       <c r="E65" s="5">
         <v>4.3749859987183504</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>6416.1149771999999</v>
       </c>
       <c r="C66" s="5">
         <v>6.973252699999648</v>
       </c>
       <c r="D66" s="5">
         <v>1.3134612949053492</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>6436.8181656999996</v>
       </c>
       <c r="C67" s="5">
         <v>20.703188499999669</v>
       </c>
       <c r="D67" s="5">
         <v>3.9415611278209584</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>6451.1782702</v>
       </c>
       <c r="C68" s="5">
         <v>14.360104500000489</v>
       </c>
       <c r="D68" s="5">
         <v>2.7102126544930716</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>6455.9213888000004</v>
       </c>
       <c r="C69" s="5">
         <v>4.7431186000003436</v>
       </c>
       <c r="D69" s="5">
         <v>0.88585600042934143</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>6472.2268518999999</v>
       </c>
       <c r="C70" s="5">
         <v>16.305463099999542</v>
       </c>
       <c r="D70" s="5">
         <v>3.0732497227506261</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>6494.2402204</v>
       </c>
       <c r="C71" s="5">
         <v>22.01336850000007</v>
       </c>
       <c r="D71" s="5">
         <v>4.1586680059410686</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>6524.1449180999998</v>
       </c>
       <c r="C72" s="5">
         <v>29.904697699999815</v>
       </c>
       <c r="D72" s="5">
         <v>5.667882083354514</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>6525.4923296999996</v>
       </c>
       <c r="C73" s="5">
         <v>1.3474115999997593</v>
       </c>
       <c r="D73" s="5">
         <v>0.24811401831390523</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>6546.3740103999999</v>
       </c>
       <c r="C74" s="5">
         <v>20.881680700000288</v>
       </c>
       <c r="D74" s="5">
         <v>3.9083301593260789</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>6552.5023290999998</v>
       </c>
       <c r="C75" s="5">
         <v>6.1283186999999089</v>
       </c>
       <c r="D75" s="5">
         <v>1.1291693341790143</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>6573.1660089999996</v>
       </c>
       <c r="C76" s="5">
         <v>20.663679899999806</v>
       </c>
       <c r="D76" s="5">
         <v>3.8505979286433734</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>6591.7145995999999</v>
       </c>
       <c r="C77" s="5">
         <v>18.548590600000352</v>
       </c>
       <c r="D77" s="5">
         <v>3.4392914441208511</v>
       </c>
       <c r="E77" s="5">
         <v>2.8486322029997346</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>6588.9620437000003</v>
       </c>
       <c r="C78" s="5">
         <v>-2.7525558999996065</v>
       </c>
       <c r="D78" s="5">
         <v>-0.49994451250729988</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>6596.1062658999999</v>
       </c>
       <c r="C79" s="5">
         <v>7.1442221999996036</v>
       </c>
       <c r="D79" s="5">
         <v>1.3089128800027883</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>6608.4813255999998</v>
       </c>
       <c r="C80" s="5">
         <v>12.375059699999838</v>
       </c>
       <c r="D80" s="5">
         <v>2.2747156987978245</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>6635.4619358</v>
       </c>
       <c r="C81" s="5">
         <v>26.980610200000228</v>
       </c>
       <c r="D81" s="5">
         <v>5.0107937402069203</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>6658.3063781000001</v>
       </c>
       <c r="C82" s="5">
         <v>22.844442300000082</v>
       </c>
       <c r="D82" s="5">
         <v>4.2104700278795093</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>6661.6589756000003</v>
       </c>
       <c r="C83" s="5">
         <v>3.352597500000229</v>
       </c>
       <c r="D83" s="5">
         <v>0.60590140717680097</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>6706.5088800000003</v>
       </c>
       <c r="C84" s="5">
         <v>44.849904400000014</v>
       </c>
       <c r="D84" s="5">
         <v>8.3850269542946165</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>6707.7305856000003</v>
       </c>
       <c r="C85" s="5">
         <v>1.2217055999999502</v>
       </c>
       <c r="D85" s="5">
         <v>0.21881973155926104</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>6713.2705875000001</v>
       </c>
       <c r="C86" s="5">
         <v>5.5400018999998792</v>
       </c>
       <c r="D86" s="5">
         <v>0.99561009213551266</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>6766.2040153999997</v>
       </c>
       <c r="C87" s="5">
         <v>52.933427899999515</v>
       </c>
       <c r="D87" s="5">
         <v>9.8831837555064297</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>6795.1472168999999</v>
       </c>
       <c r="C88" s="5">
         <v>28.943201500000214</v>
       </c>
       <c r="D88" s="5">
         <v>5.2556407445753628</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>6800.7318117000004</v>
       </c>
       <c r="C89" s="5">
         <v>5.5845948000005592</v>
       </c>
       <c r="D89" s="5">
         <v>0.99069066723609378</v>
       </c>
       <c r="E89" s="5">
         <v>3.1709080989744898</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>6829.1840112</v>
       </c>
       <c r="C90" s="5">
         <v>28.452199499999551</v>
       </c>
       <c r="D90" s="5">
         <v>5.1375842834443741</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>6854.5618267</v>
       </c>
       <c r="C91" s="5">
         <v>25.377815499999997</v>
       </c>
       <c r="D91" s="5">
         <v>4.5515794208935922</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>6882.1546891999997</v>
       </c>
       <c r="C92" s="5">
         <v>27.592862499999683</v>
       </c>
       <c r="D92" s="5">
         <v>4.9389666458868442</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>6909.6417947999998</v>
       </c>
       <c r="C93" s="5">
         <v>27.487105600000177</v>
       </c>
       <c r="D93" s="5">
         <v>4.8994576670045475</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>6937.7712908000003</v>
       </c>
       <c r="C94" s="5">
         <v>28.129496000000472</v>
       </c>
       <c r="D94" s="5">
         <v>4.996142589326813</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>6959.8255908000001</v>
       </c>
       <c r="C95" s="5">
         <v>22.054299999999785</v>
       </c>
       <c r="D95" s="5">
         <v>3.8820550375088914</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>6995.6922728999998</v>
       </c>
       <c r="C96" s="5">
         <v>35.866682099999707</v>
       </c>
       <c r="D96" s="5">
         <v>6.3623907038593108</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>7005.2194554999996</v>
       </c>
       <c r="C97" s="5">
         <v>9.5271825999998327</v>
       </c>
       <c r="D97" s="5">
         <v>1.6465335822212435</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>7035.8933085999997</v>
       </c>
       <c r="C98" s="5">
         <v>30.673853100000088</v>
       </c>
       <c r="D98" s="5">
         <v>5.3828649126225203</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>7051.2859674000001</v>
       </c>
       <c r="C99" s="5">
         <v>15.39265880000039</v>
       </c>
       <c r="D99" s="5">
         <v>2.657100350036079</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>7074.8989535999999</v>
       </c>
       <c r="C100" s="5">
         <v>23.612986199999796</v>
       </c>
       <c r="D100" s="5">
         <v>4.0933443099461675</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>7088.5435852000001</v>
       </c>
       <c r="C101" s="5">
         <v>13.644631600000139</v>
       </c>
       <c r="D101" s="5">
         <v>2.3390239799285117</v>
       </c>
       <c r="E101" s="5">
         <v>4.2320706281175013</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>7122.9435887999998</v>
       </c>
       <c r="C102" s="5">
         <v>34.400003599999764</v>
       </c>
       <c r="D102" s="5">
         <v>5.9814581010544154</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>7141.1667875000003</v>
       </c>
       <c r="C103" s="5">
         <v>18.223198700000466</v>
       </c>
       <c r="D103" s="5">
         <v>3.1136259573872005</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>7155.9301244999997</v>
       </c>
       <c r="C104" s="5">
         <v>14.76333699999941</v>
       </c>
       <c r="D104" s="5">
         <v>2.5092311510724885</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>7176.3221823000003</v>
       </c>
       <c r="C105" s="5">
         <v>20.392057800000657</v>
       </c>
       <c r="D105" s="5">
         <v>3.4737156531945423</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>7197.1766624000002</v>
       </c>
       <c r="C106" s="5">
         <v>20.854480099999819</v>
       </c>
       <c r="D106" s="5">
         <v>3.5434945238382198</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>7205.2785989000004</v>
       </c>
       <c r="C107" s="5">
         <v>8.1019365000001926</v>
       </c>
       <c r="D107" s="5">
         <v>1.3592476008281507</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>7232.8880694999998</v>
       </c>
       <c r="C108" s="5">
         <v>27.60947059999944</v>
       </c>
       <c r="D108" s="5">
         <v>4.6963635863597197</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>7248.5686013000004</v>
       </c>
       <c r="C109" s="5">
         <v>15.680531800000608</v>
       </c>
       <c r="D109" s="5">
         <v>2.632783970546515</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>7282.7990773000001</v>
       </c>
       <c r="C110" s="5">
         <v>34.230475999999726</v>
       </c>
       <c r="D110" s="5">
         <v>5.8163800750352435</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>7303.2632733999999</v>
       </c>
       <c r="C111" s="5">
         <v>20.464196099999754</v>
       </c>
       <c r="D111" s="5">
         <v>3.4245257444028843</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>7324.4188672999999</v>
       </c>
       <c r="C112" s="5">
         <v>21.155593899999985</v>
       </c>
       <c r="D112" s="5">
         <v>3.5319971901620173</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>7349.6713956000003</v>
       </c>
       <c r="C113" s="5">
         <v>25.252528300000449</v>
       </c>
       <c r="D113" s="5">
         <v>4.2166224332042201</v>
       </c>
       <c r="E113" s="5">
         <v>3.683800589802444</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>7357.2268618999997</v>
       </c>
       <c r="C114" s="5">
         <v>7.5554662999993525</v>
       </c>
       <c r="D114" s="5">
         <v>1.2405994079046856</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>7374.7633082000002</v>
       </c>
       <c r="C115" s="5">
         <v>17.536446300000534</v>
       </c>
       <c r="D115" s="5">
         <v>2.8980776380529871</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>7393.7061659999999</v>
       </c>
       <c r="C116" s="5">
         <v>18.942857799999729</v>
       </c>
       <c r="D116" s="5">
         <v>3.1262466772908448</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>7398.6152615999999</v>
       </c>
       <c r="C117" s="5">
         <v>4.9090956000000006</v>
       </c>
       <c r="D117" s="5">
         <v>0.79966318163633421</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>7407.8317639999996</v>
       </c>
       <c r="C118" s="5">
         <v>9.2165023999996265</v>
       </c>
       <c r="D118" s="5">
         <v>1.5051321070735257</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>7427.6206214000003</v>
       </c>
       <c r="C119" s="5">
         <v>19.788857400000779</v>
       </c>
       <c r="D119" s="5">
         <v>3.2531312449425753</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>7446.7876385</v>
       </c>
       <c r="C120" s="5">
         <v>19.167017099999612</v>
       </c>
       <c r="D120" s="5">
         <v>3.140936505608205</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>7459.2279237000002</v>
       </c>
       <c r="C121" s="5">
         <v>12.440285200000289</v>
       </c>
       <c r="D121" s="5">
         <v>2.023190699323929</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>7488.1966818999999</v>
       </c>
       <c r="C122" s="5">
         <v>28.968758199999684</v>
       </c>
       <c r="D122" s="5">
         <v>4.7611803522755958</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>7505.2205476999998</v>
       </c>
       <c r="C123" s="5">
         <v>17.02386579999984</v>
       </c>
       <c r="D123" s="5">
         <v>2.7624836877675252</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>7520.3903276999999</v>
       </c>
       <c r="C124" s="5">
         <v>15.169780000000173</v>
       </c>
       <c r="D124" s="5">
         <v>2.4526224422461329</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>7545.7254186999999</v>
       </c>
       <c r="C125" s="5">
         <v>25.33509099999992</v>
       </c>
       <c r="D125" s="5">
         <v>4.1183759225513983</v>
       </c>
       <c r="E125" s="5">
         <v>2.6675209345736306</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>7573.2426690000002</v>
       </c>
       <c r="C126" s="5">
         <v>27.517250300000342</v>
       </c>
       <c r="D126" s="5">
         <v>4.4649272280978369</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>7589.7019065000004</v>
       </c>
       <c r="C127" s="5">
         <v>16.459237500000199</v>
       </c>
       <c r="D127" s="5">
         <v>2.639410454092106</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>7614.0469550999996</v>
       </c>
       <c r="C128" s="5">
         <v>24.345048599999245</v>
       </c>
       <c r="D128" s="5">
         <v>3.9178092509424278</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>7624.9425578</v>
       </c>
       <c r="C129" s="5">
         <v>10.895602700000381</v>
       </c>
       <c r="D129" s="5">
         <v>1.7307641293625275</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>7667.0855244000004</v>
       </c>
       <c r="C130" s="5">
         <v>42.142966600000364</v>
       </c>
       <c r="D130" s="5">
         <v>6.8377608319962313</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>7675.9880708999999</v>
       </c>
       <c r="C131" s="5">
         <v>8.9025464999995165</v>
       </c>
       <c r="D131" s="5">
         <v>1.4022988651939849</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>7682.7917416</v>
       </c>
       <c r="C132" s="5">
         <v>6.8036707000001115</v>
       </c>
       <c r="D132" s="5">
         <v>1.0688296799377106</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>7709.3074849000004</v>
       </c>
       <c r="C133" s="5">
         <v>26.515743300000395</v>
       </c>
       <c r="D133" s="5">
         <v>4.2211073390679976</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>7730.4752107000004</v>
       </c>
       <c r="C134" s="5">
         <v>21.167725799999971</v>
       </c>
       <c r="D134" s="5">
         <v>3.3450997026597262</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>7735.4682291999998</v>
       </c>
       <c r="C135" s="5">
         <v>4.9930184999993799</v>
       </c>
       <c r="D135" s="5">
         <v>0.77782444920109217</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>7751.8211026999998</v>
       </c>
       <c r="C136" s="5">
         <v>16.352873499999987</v>
       </c>
       <c r="D136" s="5">
         <v>2.5665190810794103</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>7767.5357090999996</v>
       </c>
       <c r="C137" s="5">
         <v>15.714606399999866</v>
       </c>
       <c r="D137" s="5">
         <v>2.4599652301074304</v>
       </c>
       <c r="E137" s="5">
         <v>2.9395489246176965</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>7775.3111523999996</v>
       </c>
       <c r="C138" s="5">
         <v>7.7754433000000063</v>
       </c>
       <c r="D138" s="5">
         <v>1.2078571988949571</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>7783.9166877999996</v>
       </c>
       <c r="C139" s="5">
         <v>8.6055354000000079</v>
       </c>
       <c r="D139" s="5">
         <v>1.3362469824828249</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>7790.6869079999997</v>
       </c>
       <c r="C140" s="5">
         <v>6.7702202000000398</v>
       </c>
       <c r="D140" s="5">
         <v>1.0487318671813961</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>7789.3941297000001</v>
       </c>
       <c r="C141" s="5">
         <v>-1.2927782999995543</v>
       </c>
       <c r="D141" s="5">
         <v>-0.19894508844544578</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>7792.1572300999997</v>
       </c>
       <c r="C142" s="5">
         <v>2.7631003999995301</v>
       </c>
       <c r="D142" s="5">
         <v>0.42650262995140853</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>7801.6323344000002</v>
       </c>
       <c r="C143" s="5">
         <v>9.4751043000005666</v>
       </c>
       <c r="D143" s="5">
         <v>1.4689739962494786</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>7783.1302930000002</v>
       </c>
       <c r="C144" s="5">
         <v>-18.502041400000053</v>
       </c>
       <c r="D144" s="5">
         <v>-2.8090438576850563</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>7793.5223189999997</v>
       </c>
       <c r="C145" s="5">
         <v>10.392025999999532</v>
       </c>
       <c r="D145" s="5">
         <v>1.614057237920874</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>7783.6401597000004</v>
       </c>
       <c r="C146" s="5">
         <v>-9.88215929999933</v>
       </c>
       <c r="D146" s="5">
         <v>-1.5110289860013948</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>7757.5170512000004</v>
       </c>
       <c r="C147" s="5">
         <v>-26.123108499999944</v>
       </c>
       <c r="D147" s="5">
         <v>-3.9538713357021193</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>7752.0646698999999</v>
       </c>
       <c r="C148" s="5">
         <v>-5.4523813000005248</v>
       </c>
       <c r="D148" s="5">
         <v>-0.84016884146458359</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>7742.3126332000002</v>
       </c>
       <c r="C149" s="5">
         <v>-9.752036699999735</v>
       </c>
       <c r="D149" s="5">
         <v>-1.4991894928309768</v>
       </c>
       <c r="E149" s="5">
         <v>-0.32472429924524926</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>7751.5670533000002</v>
       </c>
       <c r="C150" s="5">
         <v>9.2544201000000612</v>
       </c>
       <c r="D150" s="5">
         <v>1.4438326796276435</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>7754.8329504000003</v>
       </c>
       <c r="C151" s="5">
         <v>3.2658971000000747</v>
       </c>
       <c r="D151" s="5">
         <v>0.50675828481976382</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>7764.5667092000003</v>
       </c>
       <c r="C152" s="5">
         <v>9.7337588000000324</v>
       </c>
       <c r="D152" s="5">
         <v>1.5166652398702185</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>7768.7935493000004</v>
       </c>
       <c r="C153" s="5">
         <v>4.2268401000001177</v>
       </c>
       <c r="D153" s="5">
         <v>0.65521006186226582</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>7786.1432932999996</v>
       </c>
       <c r="C154" s="5">
         <v>17.349743999999191</v>
       </c>
       <c r="D154" s="5">
         <v>2.7130767343214623</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>7777.9587918999996</v>
       </c>
       <c r="C155" s="5">
         <v>-8.1845014000000447</v>
       </c>
       <c r="D155" s="5">
         <v>-1.2541278024440938</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>7772.3434542000005</v>
       </c>
       <c r="C156" s="5">
         <v>-5.6153376999991451</v>
       </c>
       <c r="D156" s="5">
         <v>-0.86291444307908804</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>7785.6376657999999</v>
       </c>
       <c r="C157" s="5">
         <v>13.294211599999471</v>
       </c>
       <c r="D157" s="5">
         <v>2.0719607952631947</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>7796.0348414</v>
       </c>
       <c r="C158" s="5">
         <v>10.397175600000082</v>
       </c>
       <c r="D158" s="5">
         <v>1.6143390493487342</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>7790.5458614999998</v>
       </c>
       <c r="C159" s="5">
         <v>-5.4889799000002313</v>
       </c>
       <c r="D159" s="5">
         <v>-0.84162386768306119</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>7802.9650601000003</v>
       </c>
       <c r="C160" s="5">
         <v>12.419198600000527</v>
       </c>
       <c r="D160" s="5">
         <v>1.9298264326681469</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>7800.6714402999996</v>
       </c>
       <c r="C161" s="5">
         <v>-2.2936198000006698</v>
       </c>
       <c r="D161" s="5">
         <v>-0.35216080459835597</v>
       </c>
       <c r="E161" s="5">
         <v>0.75376453864377524</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>7798.6251897000002</v>
       </c>
       <c r="C162" s="5">
         <v>-2.0462505999994391</v>
       </c>
       <c r="D162" s="5">
         <v>-0.31432693629867003</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>7793.1486408000001</v>
       </c>
       <c r="C163" s="5">
         <v>-5.4765489000001253</v>
       </c>
       <c r="D163" s="5">
         <v>-0.83944734181379266</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>7788.3601534999998</v>
       </c>
       <c r="C164" s="5">
         <v>-4.7884873000002699</v>
       </c>
       <c r="D164" s="5">
         <v>-0.73485130424690848</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>7784.8752471999996</v>
       </c>
       <c r="C165" s="5">
         <v>-3.4849063000001479</v>
       </c>
       <c r="D165" s="5">
         <v>-0.53562127046137276</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>7785.5882132999996</v>
       </c>
       <c r="C166" s="5">
         <v>0.71296609999990324</v>
       </c>
       <c r="D166" s="5">
         <v>0.10995557122446264</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>7780.6011350999997</v>
       </c>
       <c r="C167" s="5">
         <v>-4.9870781999998144</v>
       </c>
       <c r="D167" s="5">
         <v>-0.76596077578530153</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>7775.9292901999997</v>
       </c>
       <c r="C168" s="5">
         <v>-4.6718448999999964</v>
       </c>
       <c r="D168" s="5">
         <v>-0.71816257839406594</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>7792.0658399000004</v>
       </c>
       <c r="C169" s="5">
         <v>16.136549700000614</v>
       </c>
       <c r="D169" s="5">
         <v>2.5188508553270816</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>7799.9220518000002</v>
       </c>
       <c r="C170" s="5">
         <v>7.8562118999998347</v>
       </c>
       <c r="D170" s="5">
         <v>1.2166103849466703</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>7816.7274305999999</v>
       </c>
       <c r="C171" s="5">
         <v>16.805378799999744</v>
       </c>
       <c r="D171" s="5">
         <v>2.6163278102886878</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>7822.3810825999999</v>
       </c>
       <c r="C172" s="5">
         <v>5.6536519999999655</v>
       </c>
       <c r="D172" s="5">
         <v>0.87139228427426385</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>7834.9847092999998</v>
       </c>
       <c r="C173" s="5">
         <v>12.60362669999995</v>
       </c>
       <c r="D173" s="5">
         <v>1.9506979370282895</v>
       </c>
       <c r="E173" s="5">
         <v>0.43987583969669064</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>7859.4612834</v>
       </c>
       <c r="C174" s="5">
         <v>24.476574100000107</v>
       </c>
       <c r="D174" s="5">
         <v>3.81390033883382</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>7870.6380665999995</v>
       </c>
       <c r="C175" s="5">
         <v>11.176783199999591</v>
       </c>
       <c r="D175" s="5">
         <v>1.7199068057806022</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>7884.1877181</v>
       </c>
       <c r="C176" s="5">
         <v>13.549651500000436</v>
       </c>
       <c r="D176" s="5">
         <v>2.0855262678047604</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>7908.8860535000003</v>
       </c>
       <c r="C177" s="5">
         <v>24.69833540000036</v>
       </c>
       <c r="D177" s="5">
         <v>3.8246199145672177</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>7912.6484551000003</v>
       </c>
       <c r="C178" s="5">
         <v>3.7624015999999756</v>
       </c>
       <c r="D178" s="5">
         <v>0.57235792836127786</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>7925.2584094000003</v>
       </c>
       <c r="C179" s="5">
         <v>12.609954300000027</v>
       </c>
       <c r="D179" s="5">
         <v>1.9292256666433305</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>7950.3557176000004</v>
       </c>
       <c r="C180" s="5">
         <v>25.097308200000043</v>
       </c>
       <c r="D180" s="5">
         <v>3.8669898707027972</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>7958.9811971999998</v>
       </c>
       <c r="C181" s="5">
         <v>8.6254795999993803</v>
       </c>
       <c r="D181" s="5">
         <v>1.3096975975075198</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>7958.8897495000001</v>
       </c>
       <c r="C182" s="5">
         <v>-9.1447699999662291E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-1.3786978857799337E-2</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>7990.5673691000002</v>
       </c>
       <c r="C183" s="5">
         <v>31.677619600000071</v>
       </c>
       <c r="D183" s="5">
         <v>4.8821411837554951</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>7993.2290298999997</v>
       </c>
       <c r="C184" s="5">
         <v>2.6616607999994812</v>
       </c>
       <c r="D184" s="5">
         <v>0.40045354418944967</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>8010.9229483999998</v>
       </c>
       <c r="C185" s="5">
         <v>17.693918500000109</v>
       </c>
       <c r="D185" s="5">
         <v>2.6889164006952404</v>
       </c>
       <c r="E185" s="5">
         <v>2.2455466810441083</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>8028.7989740000003</v>
       </c>
       <c r="C186" s="5">
         <v>17.876025600000503</v>
       </c>
       <c r="D186" s="5">
         <v>2.710857433745506</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>8041.3284106000001</v>
       </c>
       <c r="C187" s="5">
         <v>12.529436599999826</v>
       </c>
       <c r="D187" s="5">
         <v>1.888831338823227</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>8056.0169603000004</v>
       </c>
       <c r="C188" s="5">
         <v>14.688549700000294</v>
       </c>
       <c r="D188" s="5">
         <v>2.2141147835030628</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>8093.6987247999996</v>
       </c>
       <c r="C189" s="5">
         <v>37.68176449999919</v>
       </c>
       <c r="D189" s="5">
         <v>5.7596368155153677</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>8099.5792461999999</v>
       </c>
       <c r="C190" s="5">
         <v>5.8805214000003616</v>
       </c>
       <c r="D190" s="5">
         <v>0.87535909009235358</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>8111.6531670000004</v>
       </c>
       <c r="C191" s="5">
         <v>12.073920800000451</v>
       </c>
       <c r="D191" s="5">
         <v>1.8035611823943976</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>8152.2987320000002</v>
       </c>
       <c r="C192" s="5">
         <v>40.645564999999806</v>
       </c>
       <c r="D192" s="5">
         <v>6.1814249511541464</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>8171.2556756000004</v>
       </c>
       <c r="C193" s="5">
         <v>18.956943600000159</v>
       </c>
       <c r="D193" s="5">
         <v>2.8263852998607453</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>8197.6384538000002</v>
       </c>
       <c r="C194" s="5">
         <v>26.382778199999848</v>
       </c>
       <c r="D194" s="5">
         <v>3.9440248770121311</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>8202.1713424999998</v>
       </c>
       <c r="C195" s="5">
         <v>4.532888699999603</v>
       </c>
       <c r="D195" s="5">
         <v>0.66556236377492972</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>8236.7474746999997</v>
       </c>
       <c r="C196" s="5">
         <v>34.576132199999847</v>
       </c>
       <c r="D196" s="5">
         <v>5.177530136052666</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>8253.4388741000002</v>
       </c>
       <c r="C197" s="5">
         <v>16.691399400000591</v>
       </c>
       <c r="D197" s="5">
         <v>2.4590331385761388</v>
       </c>
       <c r="E197" s="5">
         <v>3.0273156696437598</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>8278.7572722000004</v>
       </c>
       <c r="C198" s="5">
         <v>25.318398100000195</v>
       </c>
       <c r="D198" s="5">
         <v>3.7438889988067325</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>8294.6310709000009</v>
       </c>
       <c r="C199" s="5">
         <v>15.873798700000407</v>
       </c>
       <c r="D199" s="5">
         <v>2.325316353993534</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>8318.3979399</v>
       </c>
       <c r="C200" s="5">
         <v>23.766868999999133</v>
       </c>
       <c r="D200" s="5">
         <v>3.4931057142041144</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>8327.1620151000006</v>
       </c>
       <c r="C201" s="5">
         <v>8.7640752000006614</v>
       </c>
       <c r="D201" s="5">
         <v>1.271644709766595</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>8346.1236626000009</v>
       </c>
       <c r="C202" s="5">
         <v>18.961647500000254</v>
       </c>
       <c r="D202" s="5">
         <v>2.7669836406863046</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>8368.3834093999994</v>
       </c>
       <c r="C203" s="5">
         <v>22.259746799998538</v>
       </c>
       <c r="D203" s="5">
         <v>3.2478589373021283</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>8365.7034332000003</v>
       </c>
       <c r="C204" s="5">
         <v>-2.679976199999146</v>
       </c>
       <c r="D204" s="5">
         <v>-0.38362402758097547</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>8407.3262398000006</v>
       </c>
       <c r="C205" s="5">
         <v>41.622806600000331</v>
       </c>
       <c r="D205" s="5">
         <v>6.1366135680944955</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>8437.7448122000005</v>
       </c>
       <c r="C206" s="5">
         <v>30.418572399999903</v>
       </c>
       <c r="D206" s="5">
         <v>4.4291725603004872</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>8441.9644821000002</v>
       </c>
       <c r="C207" s="5">
         <v>4.2196698999996443</v>
       </c>
       <c r="D207" s="5">
         <v>0.60176679658061616</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>8467.0176085999992</v>
       </c>
       <c r="C208" s="5">
         <v>25.053126499999053</v>
       </c>
       <c r="D208" s="5">
         <v>3.6199332467833356</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>8493.7267449999999</v>
       </c>
       <c r="C209" s="5">
         <v>26.709136400000716</v>
       </c>
       <c r="D209" s="5">
         <v>3.8517608849966356</v>
       </c>
       <c r="E209" s="5">
         <v>2.9113666989652565</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>8505.5455856000008</v>
       </c>
       <c r="C210" s="5">
         <v>11.81884060000084</v>
       </c>
       <c r="D210" s="5">
         <v>1.6826130116807114</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>8538.5969913999998</v>
       </c>
       <c r="C211" s="5">
         <v>33.051405799998975</v>
       </c>
       <c r="D211" s="5">
         <v>4.7640004602340635</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>8569.7518968000004</v>
       </c>
       <c r="C212" s="5">
         <v>31.154905400000644</v>
       </c>
       <c r="D212" s="5">
         <v>4.4674018690758155</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>8583.3467679000005</v>
       </c>
       <c r="C213" s="5">
         <v>13.594871100000091</v>
       </c>
       <c r="D213" s="5">
         <v>1.9203520168855182</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>8607.2915745999999</v>
       </c>
       <c r="C214" s="5">
         <v>23.94480669999939</v>
       </c>
       <c r="D214" s="5">
         <v>3.399462201183745</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>8634.9177278999996</v>
       </c>
       <c r="C215" s="5">
         <v>27.626153299999714</v>
       </c>
       <c r="D215" s="5">
         <v>3.9202702733018624</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>8650.3082532000008</v>
       </c>
       <c r="C216" s="5">
         <v>15.390525300001173</v>
       </c>
       <c r="D216" s="5">
         <v>2.1599230529489644</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>8668.7314666000002</v>
       </c>
       <c r="C217" s="5">
         <v>18.42321339999944</v>
       </c>
       <c r="D217" s="5">
         <v>2.585881213843555</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>8682.0958460000002</v>
       </c>
       <c r="C218" s="5">
         <v>13.364379399999962</v>
       </c>
       <c r="D218" s="5">
         <v>1.8657793249587939</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>8703.9688167999993</v>
       </c>
       <c r="C219" s="5">
         <v>21.872970799999166</v>
       </c>
       <c r="D219" s="5">
         <v>3.065426825492068</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>8727.3645429000007</v>
       </c>
       <c r="C220" s="5">
         <v>23.395726100001411</v>
       </c>
       <c r="D220" s="5">
         <v>3.2736401684748451</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>8744.8210111000008</v>
       </c>
       <c r="C221" s="5">
         <v>17.456468200000018</v>
       </c>
       <c r="D221" s="5">
-        <v>2.4268212341840734</v>
+        <v>2.4268212341840956</v>
       </c>
       <c r="E221" s="5">
         <v>2.9562319772979739</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>8774.1910148999996</v>
       </c>
       <c r="C222" s="5">
         <v>29.370003799998813</v>
       </c>
       <c r="D222" s="5">
         <v>4.1055589726569419</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>8801.0827310000004</v>
       </c>
       <c r="C223" s="5">
         <v>26.891716100000849</v>
       </c>
       <c r="D223" s="5">
         <v>3.7404729105313672</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>8789.3287493999997</v>
       </c>
       <c r="C224" s="5">
         <v>-11.75398160000077</v>
       </c>
       <c r="D224" s="5">
         <v>-1.5908989685508024</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>8804.2957334000002</v>
       </c>
       <c r="C225" s="5">
         <v>14.966984000000593</v>
       </c>
       <c r="D225" s="5">
         <v>2.062677563600035</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>8816.1671855000004</v>
       </c>
       <c r="C226" s="5">
         <v>11.87145210000017</v>
       </c>
       <c r="D226" s="5">
         <v>1.6300981015666238</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>8818.7129365000001</v>
       </c>
       <c r="C227" s="5">
         <v>2.5457509999996546</v>
       </c>
       <c r="D227" s="5">
         <v>0.34706211114388097</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>8833.2901180999997</v>
       </c>
       <c r="C228" s="5">
         <v>14.577181599999676</v>
       </c>
       <c r="D228" s="5">
         <v>2.0017127288767922</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>8845.5303633999993</v>
       </c>
       <c r="C229" s="5">
         <v>12.240245299999515</v>
       </c>
       <c r="D229" s="5">
         <v>1.6755656237521732</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>8813.9481689999993</v>
       </c>
       <c r="C230" s="5">
         <v>-31.582194399999935</v>
       </c>
       <c r="D230" s="5">
         <v>-4.201352843061712</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>8827.7342802999992</v>
       </c>
       <c r="C231" s="5">
         <v>13.786111299999902</v>
       </c>
       <c r="D231" s="5">
         <v>1.8931805516168687</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>8820.1804355000004</v>
       </c>
       <c r="C232" s="5">
         <v>-7.5538447999988421</v>
       </c>
       <c r="D232" s="5">
         <v>-1.0220147033195182</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>8813.7628447000006</v>
       </c>
       <c r="C233" s="5">
         <v>-6.4175907999997435</v>
       </c>
       <c r="D233" s="5">
         <v>-0.86963812239272409</v>
       </c>
       <c r="E233" s="5">
         <v>0.78837329560537128</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>8788.8112571000001</v>
       </c>
       <c r="C234" s="5">
         <v>-24.951587600000494</v>
       </c>
       <c r="D234" s="5">
         <v>-3.3447767985265608</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>8757.3379511999992</v>
       </c>
       <c r="C235" s="5">
         <v>-31.473305900000923</v>
       </c>
       <c r="D235" s="5">
         <v>-4.213641850492456</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>8728.9044830000003</v>
       </c>
       <c r="C236" s="5">
         <v>-28.43346819999897</v>
       </c>
       <c r="D236" s="5">
         <v>-3.8273511815828054</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>8711.0043461000005</v>
       </c>
       <c r="C237" s="5">
         <v>-17.900136899999779</v>
       </c>
       <c r="D237" s="5">
         <v>-2.4332428289636221</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>8700.0899926999991</v>
       </c>
       <c r="C238" s="5">
         <v>-10.914353400001346</v>
       </c>
       <c r="D238" s="5">
         <v>-1.493208401052204</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>8689.9825832000006</v>
       </c>
       <c r="C239" s="5">
         <v>-10.107409499998539</v>
       </c>
       <c r="D239" s="5">
         <v>-1.3852375166473641</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>8683.2608904000008</v>
       </c>
       <c r="C240" s="5">
         <v>-6.7216927999998006</v>
       </c>
       <c r="D240" s="5">
         <v>-0.92426017371297631</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>8662.6007262999992</v>
       </c>
       <c r="C241" s="5">
         <v>-20.660164100001566</v>
       </c>
       <c r="D241" s="5">
         <v>-2.8181026608269044</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>8666.2210899000002</v>
       </c>
       <c r="C242" s="5">
         <v>3.6203636000009283</v>
       </c>
       <c r="D242" s="5">
         <v>0.50267080024617439</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>8677.3690685000001</v>
       </c>
       <c r="C243" s="5">
         <v>11.147978599999988</v>
       </c>
       <c r="D243" s="5">
         <v>1.5546139546523952</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>8678.1285798999997</v>
       </c>
       <c r="C244" s="5">
         <v>0.75951139999961015</v>
       </c>
       <c r="D244" s="5">
         <v>0.10508399011781577</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>8683.1306597000003</v>
       </c>
       <c r="C245" s="5">
         <v>5.0020798000005016</v>
       </c>
       <c r="D245" s="5">
         <v>0.69387788508976644</v>
       </c>
       <c r="E245" s="5">
         <v>-1.4821386427313898</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>8698.4327921000004</v>
       </c>
       <c r="C246" s="5">
         <v>15.302132400000119</v>
       </c>
       <c r="D246" s="5">
         <v>2.1353575564435179</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>8707.6139442999993</v>
       </c>
       <c r="C247" s="5">
         <v>9.1811521999989054</v>
       </c>
       <c r="D247" s="5">
         <v>1.2739727744840668</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>8734.8098647000006</v>
       </c>
       <c r="C248" s="5">
         <v>27.195920400001341</v>
       </c>
       <c r="D248" s="5">
         <v>3.812936718403237</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>8760.5504209999999</v>
       </c>
       <c r="C249" s="5">
         <v>25.740556299999298</v>
       </c>
       <c r="D249" s="5">
         <v>3.5941548247726773</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>8809.2717747000006</v>
       </c>
       <c r="C250" s="5">
         <v>48.721353700000691</v>
       </c>
       <c r="D250" s="5">
         <v>6.8817069069777137</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>8806.8624959999997</v>
       </c>
       <c r="C251" s="5">
         <v>-2.4092787000008684</v>
       </c>
       <c r="D251" s="5">
         <v>-0.32769899603233288</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>8794.1443918999994</v>
       </c>
       <c r="C252" s="5">
         <v>-12.718104100000346</v>
       </c>
       <c r="D252" s="5">
         <v>-1.719237520117145</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>8798.0134582999999</v>
       </c>
       <c r="C253" s="5">
         <v>3.8690664000005199</v>
       </c>
       <c r="D253" s="5">
         <v>0.52923066722700973</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>8811.7512594</v>
       </c>
       <c r="C254" s="5">
         <v>13.73780110000007</v>
       </c>
       <c r="D254" s="5">
         <v>1.8899355215602265</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>8845.6641292999993</v>
       </c>
       <c r="C255" s="5">
         <v>33.91286989999935</v>
       </c>
       <c r="D255" s="5">
         <v>4.7173372747241871</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>8852.1657362000005</v>
       </c>
       <c r="C256" s="5">
         <v>6.5016069000012067</v>
       </c>
       <c r="D256" s="5">
         <v>0.88558022022158234</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>8870.1675252000005</v>
       </c>
       <c r="C257" s="5">
         <v>18.001788999999917</v>
       </c>
       <c r="D257" s="5">
         <v>2.4678037928932195</v>
       </c>
       <c r="E257" s="5">
         <v>2.1540256945351777</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>8883.5526860999998</v>
       </c>
       <c r="C258" s="5">
         <v>13.385160899999391</v>
       </c>
       <c r="D258" s="5">
         <v>1.8259153294971631</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>8883.0638995000008</v>
       </c>
       <c r="C259" s="5">
         <v>-0.48878659999900265</v>
       </c>
       <c r="D259" s="5">
         <v>-6.6005850845807235E-2</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>8916.4317059000005</v>
       </c>
       <c r="C260" s="5">
         <v>33.367806399999608</v>
       </c>
       <c r="D260" s="5">
         <v>4.6019103002943096</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>8956.0318526999999</v>
       </c>
       <c r="C261" s="5">
         <v>39.600146799999493</v>
       </c>
       <c r="D261" s="5">
         <v>5.4616359639706458</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>8952.1051984000005</v>
       </c>
       <c r="C262" s="5">
         <v>-3.9266542999994272</v>
       </c>
       <c r="D262" s="5">
         <v>-0.52485736243229608</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>8970.1801410000007</v>
       </c>
       <c r="C263" s="5">
         <v>18.074942600000213</v>
       </c>
       <c r="D263" s="5">
         <v>2.4499738882894917</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>8984.9968392999999</v>
       </c>
       <c r="C264" s="5">
         <v>14.816698299999189</v>
       </c>
       <c r="D264" s="5">
         <v>2.0002338346769344</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>8993.7418873000006</v>
       </c>
       <c r="C265" s="5">
         <v>8.7450480000006792</v>
       </c>
       <c r="D265" s="5">
         <v>1.1742259221523055</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>9016.5973730999995</v>
       </c>
       <c r="C266" s="5">
         <v>22.85548579999886</v>
       </c>
       <c r="D266" s="5">
         <v>3.0925047037736242</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>8997.2719137000004</v>
       </c>
       <c r="C267" s="5">
         <v>-19.32545939999909</v>
       </c>
       <c r="D267" s="5">
         <v>-2.5418811247451822</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>9009.9662986000003</v>
       </c>
       <c r="C268" s="5">
         <v>12.694384899999932</v>
       </c>
       <c r="D268" s="5">
         <v>1.7062983473645099</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>9029.4046909000008</v>
       </c>
       <c r="C269" s="5">
         <v>19.438392300000487</v>
       </c>
       <c r="D269" s="5">
         <v>2.6198605469576419</v>
       </c>
       <c r="E269" s="5">
         <v>1.7951990787954175</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>9062.1398458000003</v>
       </c>
       <c r="C270" s="5">
         <v>32.735154899999543</v>
       </c>
       <c r="D270" s="5">
         <v>4.438277420864889</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>9087.5511239000007</v>
       </c>
       <c r="C271" s="5">
         <v>25.411278100000345</v>
       </c>
       <c r="D271" s="5">
         <v>3.4173217828375568</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>9113.0501490000006</v>
       </c>
       <c r="C272" s="5">
         <v>25.499025099999926</v>
       </c>
       <c r="D272" s="5">
         <v>3.4195675221075916</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>9129.7732125999992</v>
       </c>
       <c r="C273" s="5">
         <v>16.723063599998568</v>
       </c>
       <c r="D273" s="5">
         <v>2.2244430271119775</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>9155.6481722000008</v>
       </c>
       <c r="C274" s="5">
         <v>25.874959600001603</v>
       </c>
       <c r="D274" s="5">
         <v>3.4544725437451351</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>9185.2818165000008</v>
       </c>
       <c r="C275" s="5">
         <v>29.633644300000014</v>
       </c>
       <c r="D275" s="5">
         <v>3.9538744966953976</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>9193.3089727999995</v>
       </c>
       <c r="C276" s="5">
         <v>8.0271562999987509</v>
       </c>
       <c r="D276" s="5">
         <v>1.0537534112407432</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>9231.6780118999995</v>
       </c>
       <c r="C277" s="5">
         <v>38.369039100000009</v>
       </c>
       <c r="D277" s="5">
         <v>5.1248782849804941</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>9252.4738159000008</v>
       </c>
       <c r="C278" s="5">
         <v>20.795804000001226</v>
       </c>
       <c r="D278" s="5">
         <v>2.7369326086109869</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>9269.5381132999992</v>
       </c>
       <c r="C279" s="5">
         <v>17.064297399998395</v>
       </c>
       <c r="D279" s="5">
         <v>2.2357428052133033</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>9305.2057385999997</v>
       </c>
       <c r="C280" s="5">
         <v>35.667625300000509</v>
       </c>
       <c r="D280" s="5">
         <v>4.7163810069094092</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>9327.8151636000002</v>
       </c>
       <c r="C281" s="5">
         <v>22.609425000000556</v>
       </c>
       <c r="D281" s="5">
         <v>2.9549950565058936</v>
       </c>
       <c r="E281" s="5">
         <v>3.3048742737241898</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>9322.4260006000004</v>
       </c>
       <c r="C282" s="5">
         <v>-5.3891629999998258</v>
       </c>
       <c r="D282" s="5">
         <v>-0.69110346381697774</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>9374.3430879999996</v>
       </c>
       <c r="C283" s="5">
         <v>51.917087399999218</v>
       </c>
       <c r="D283" s="5">
         <v>6.8914066104674099</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>9395.0208712999993</v>
       </c>
       <c r="C284" s="5">
         <v>20.677783299999646</v>
       </c>
       <c r="D284" s="5">
         <v>2.679291230794556</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>9408.6986572000005</v>
       </c>
       <c r="C285" s="5">
         <v>13.677785900001254</v>
       </c>
       <c r="D285" s="5">
         <v>1.7610826124419443</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>9427.8490502000004</v>
       </c>
       <c r="C286" s="5">
         <v>19.150392999999895</v>
       </c>
       <c r="D286" s="5">
         <v>2.4699997723066192</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>9453.5274943999993</v>
       </c>
       <c r="C287" s="5">
         <v>25.678444199998921</v>
       </c>
       <c r="D287" s="5">
         <v>3.317824950968129</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>9481.0840988</v>
       </c>
       <c r="C288" s="5">
         <v>27.556604400000651</v>
       </c>
       <c r="D288" s="5">
         <v>3.5545740739569842</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>9504.9562846999997</v>
       </c>
       <c r="C289" s="5">
         <v>23.872185899999749</v>
       </c>
       <c r="D289" s="5">
         <v>3.0636453234806682</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>9531.0278718000009</v>
       </c>
       <c r="C290" s="5">
         <v>26.071587100001125</v>
       </c>
       <c r="D290" s="5">
         <v>3.3416494888532045</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>9543.1643304999998</v>
       </c>
       <c r="C291" s="5">
         <v>12.136458699998911</v>
       </c>
       <c r="D291" s="5">
         <v>1.5387828039858498</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>9576.8387798999993</v>
       </c>
       <c r="C292" s="5">
         <v>33.674449399999503</v>
       </c>
       <c r="D292" s="5">
         <v>4.317528478324939</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>9583.1376189000002</v>
       </c>
       <c r="C293" s="5">
         <v>6.2988390000009531</v>
       </c>
       <c r="D293" s="5">
         <v>0.79212042677274663</v>
       </c>
       <c r="E293" s="5">
         <v>2.7372160663768907</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>9606.2302106000006</v>
       </c>
       <c r="C294" s="5">
         <v>23.092591700000412</v>
       </c>
       <c r="D294" s="5">
         <v>2.9302869211580651</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>9622.3804964999999</v>
       </c>
       <c r="C295" s="5">
         <v>16.15028589999929</v>
       </c>
       <c r="D295" s="5">
         <v>2.0362365114066083</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>9652.7415105</v>
       </c>
       <c r="C296" s="5">
         <v>30.361014000000068</v>
       </c>
       <c r="D296" s="5">
         <v>3.8527027148821835</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>9684.4501737999999</v>
       </c>
       <c r="C297" s="5">
         <v>31.708663299999898</v>
       </c>
       <c r="D297" s="5">
         <v>4.0139313899745233</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>9713.8425394999995</v>
       </c>
       <c r="C298" s="5">
         <v>29.392365699999573</v>
       </c>
       <c r="D298" s="5">
         <v>3.7034209514928085</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>9737.1434513999993</v>
       </c>
       <c r="C299" s="5">
         <v>23.300911899999846</v>
       </c>
       <c r="D299" s="5">
         <v>2.9167604141668413</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>9757.0257683</v>
       </c>
       <c r="C300" s="5">
         <v>19.88231690000066</v>
       </c>
       <c r="D300" s="5">
         <v>2.4779914113673085</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>9780.0225427999994</v>
       </c>
       <c r="C301" s="5">
         <v>22.996774499999447</v>
       </c>
       <c r="D301" s="5">
         <v>2.8652880144457438</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>9803.2849009000001</v>
       </c>
       <c r="C302" s="5">
         <v>23.262358100000711</v>
       </c>
       <c r="D302" s="5">
         <v>2.8919079034432471</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>9844.9613093000007</v>
       </c>
       <c r="C303" s="5">
         <v>41.676408400000582</v>
       </c>
       <c r="D303" s="5">
         <v>5.2225140617081056</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>9863.7356285999995</v>
       </c>
       <c r="C304" s="5">
         <v>18.774319299998751</v>
       </c>
       <c r="D304" s="5">
         <v>2.3125523840082485</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>9899.0986656999994</v>
       </c>
       <c r="C305" s="5">
         <v>35.363037099999929</v>
       </c>
       <c r="D305" s="5">
         <v>4.3880420551774213</v>
       </c>
       <c r="E305" s="5">
         <v>3.2970521698118649</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>9915.4473902000009</v>
       </c>
       <c r="C306" s="5">
         <v>16.348724500001481</v>
       </c>
       <c r="D306" s="5">
         <v>1.9999454672421146</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>9933.8846869000008</v>
       </c>
       <c r="C307" s="5">
         <v>18.437296699999933</v>
       </c>
       <c r="D307" s="5">
         <v>2.254304122808426</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>9941.3431832000006</v>
       </c>
       <c r="C308" s="5">
         <v>7.4584962999997515</v>
       </c>
       <c r="D308" s="5">
         <v>0.90470627643213231</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>9975.5358907999998</v>
       </c>
       <c r="C309" s="5">
         <v>34.192707599999267</v>
       </c>
       <c r="D309" s="5">
         <v>4.206313223035707</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>10000.820761000001</v>
       </c>
       <c r="C310" s="5">
         <v>25.284870200001023</v>
       </c>
       <c r="D310" s="5">
         <v>3.0843884419304857</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>10025.709186</v>
       </c>
       <c r="C311" s="5">
         <v>24.888424999999188</v>
       </c>
       <c r="D311" s="5">
         <v>3.0275827955273726</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>10065.094971</v>
       </c>
       <c r="C312" s="5">
         <v>39.385785000000396</v>
       </c>
       <c r="D312" s="5">
         <v>4.817377557660163</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>10075.60267</v>
       </c>
       <c r="C313" s="5">
         <v>10.507698999999775</v>
       </c>
       <c r="D313" s="5">
         <v>1.2599872960354475</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>10096.453439999999</v>
       </c>
       <c r="C314" s="5">
         <v>20.850769999999102</v>
       </c>
       <c r="D314" s="5">
         <v>2.5117785481284072</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>10120.235224</v>
       </c>
       <c r="C315" s="5">
         <v>23.781784000000698</v>
       </c>
       <c r="D315" s="5">
         <v>2.8634581008468718</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>10121.149810999999</v>
       </c>
       <c r="C316" s="5">
         <v>0.91458699999930104</v>
       </c>
       <c r="D316" s="5">
         <v>0.10850044992918306</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>10147.656165</v>
       </c>
       <c r="C317" s="5">
         <v>26.506354000001011</v>
       </c>
       <c r="D317" s="5">
         <v>3.188353632297658</v>
       </c>
       <c r="E317" s="5">
         <v>2.5109104141091576</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>10171.038094</v>
       </c>
       <c r="C318" s="5">
         <v>23.381928999999218</v>
       </c>
       <c r="D318" s="5">
         <v>2.8003157455456229</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>10184.265083</v>
       </c>
       <c r="C319" s="5">
         <v>13.226989000000685</v>
       </c>
       <c r="D319" s="5">
         <v>1.5717577307405639</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>10186.043288999999</v>
       </c>
       <c r="C320" s="5">
         <v>1.7782059999990452</v>
       </c>
       <c r="D320" s="5">
         <v>0.20972525239277839</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>10221.438633</v>
       </c>
       <c r="C321" s="5">
         <v>35.395344000000478</v>
       </c>
       <c r="D321" s="5">
         <v>4.2504880290353153</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>10229.729613</v>
       </c>
       <c r="C322" s="5">
         <v>8.2909799999997631</v>
       </c>
       <c r="D322" s="5">
         <v>0.97771775052502008</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>10228.808252000001</v>
       </c>
       <c r="C323" s="5">
         <v>-0.92136099999879661</v>
       </c>
       <c r="D323" s="5">
         <v>-0.1080268697587039</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>10274.676737</v>
       </c>
       <c r="C324" s="5">
         <v>45.868484999999055</v>
       </c>
       <c r="D324" s="5">
         <v>5.5158140556717861</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>10287.81993</v>
       </c>
       <c r="C325" s="5">
         <v>13.143192999999883</v>
       </c>
       <c r="D325" s="5">
         <v>1.5458655628948659</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>10323.140278999999</v>
       </c>
       <c r="C326" s="5">
         <v>35.320348999999624</v>
       </c>
       <c r="D326" s="5">
         <v>4.1985553772940776</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>10311.719385</v>
       </c>
       <c r="C327" s="5">
         <v>-11.420893999998952</v>
       </c>
       <c r="D327" s="5">
         <v>-1.3195583597180871</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>10327.331049</v>
       </c>
       <c r="C328" s="5">
         <v>15.611664000000019</v>
       </c>
       <c r="D328" s="5">
         <v>1.8319720724191857</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>10345.667597</v>
       </c>
       <c r="C329" s="5">
         <v>18.336547999999311</v>
       </c>
       <c r="D329" s="5">
         <v>2.151573514848204</v>
       </c>
       <c r="E329" s="5">
         <v>1.9513021409116593</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>10372.541991</v>
       </c>
       <c r="C330" s="5">
         <v>26.874394000000393</v>
       </c>
       <c r="D330" s="5">
         <v>3.1620997593603706</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>10383.421299</v>
       </c>
       <c r="C331" s="5">
         <v>10.879307999999583</v>
       </c>
       <c r="D331" s="5">
         <v>1.2659138939700387</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>10413.360925999999</v>
       </c>
       <c r="C332" s="5">
         <v>29.939626999999746</v>
       </c>
       <c r="D332" s="5">
         <v>3.5154915580405177</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>10419.512138</v>
       </c>
       <c r="C333" s="5">
         <v>6.1512120000006689</v>
       </c>
       <c r="D333" s="5">
         <v>0.71115206012914989</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>10432.760084</v>
       </c>
       <c r="C334" s="5">
         <v>13.247945999999502</v>
       </c>
       <c r="D334" s="5">
         <v>1.5364615013815364</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>10453.24034</v>
       </c>
       <c r="C335" s="5">
         <v>20.480256000000736</v>
       </c>
       <c r="D335" s="5">
         <v>2.3812872918722805</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>10440.071706999999</v>
       </c>
       <c r="C336" s="5">
         <v>-13.168633000001137</v>
       </c>
       <c r="D336" s="5">
         <v>-1.501288364021558</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>10450.7119</v>
       </c>
       <c r="C337" s="5">
         <v>10.640193000001091</v>
       </c>
       <c r="D337" s="5">
         <v>1.2298810827554574</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>10467.261536</v>
       </c>
       <c r="C338" s="5">
         <v>16.549635999999737</v>
       </c>
       <c r="D338" s="5">
         <v>1.9169460766338409</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>10489.400315999999</v>
       </c>
       <c r="C339" s="5">
         <v>22.138779999999315</v>
       </c>
       <c r="D339" s="5">
         <v>2.5677936513910593</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>10504.932065999999</v>
       </c>
       <c r="C340" s="5">
         <v>15.531750000000102</v>
       </c>
       <c r="D340" s="5">
         <v>1.7913930184880744</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>10522.742107</v>
       </c>
       <c r="C341" s="5">
         <v>17.810041000000638</v>
       </c>
       <c r="D341" s="5">
         <v>2.0535561131181046</v>
       </c>
       <c r="E341" s="5">
         <v>1.7115812811475672</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>10531.506986</v>
       </c>
       <c r="C342" s="5">
         <v>8.7648790000002919</v>
       </c>
       <c r="D342" s="5">
         <v>1.0041273626098413</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>10562.364659000001</v>
       </c>
       <c r="C343" s="5">
         <v>30.857673000000432</v>
       </c>
       <c r="D343" s="5">
         <v>3.5732594588493871</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>10595.531335</v>
       </c>
       <c r="C344" s="5">
         <v>33.166675999998915</v>
       </c>
       <c r="D344" s="5">
         <v>3.8338593692639034</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>10600.456354</v>
       </c>
       <c r="C345" s="5">
         <v>4.9250190000002476</v>
       </c>
       <c r="D345" s="5">
         <v>0.55921266165717132</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>10628.101296999999</v>
       </c>
       <c r="C346" s="5">
         <v>27.64494299999933</v>
       </c>
       <c r="D346" s="5">
         <v>3.1747615462974998</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>10657.337527</v>
       </c>
       <c r="C347" s="5">
         <v>29.236230000000432</v>
       </c>
       <c r="D347" s="5">
         <v>3.35141456718413</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>10671.980213000001</v>
       </c>
       <c r="C348" s="5">
         <v>14.642686000001049</v>
       </c>
       <c r="D348" s="5">
         <v>1.6612605535675007</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>10696.442231000001</v>
       </c>
       <c r="C349" s="5">
         <v>24.462018000000171</v>
       </c>
       <c r="D349" s="5">
         <v>2.7855499029161068</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>10704.900313</v>
       </c>
       <c r="C350" s="5">
         <v>8.4580819999991945</v>
       </c>
       <c r="D350" s="5">
         <v>0.95302310483316166</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>10717.090550000001</v>
       </c>
       <c r="C351" s="5">
         <v>12.190237000000707</v>
       </c>
       <c r="D351" s="5">
         <v>1.3750947366332866</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>10732.112633999999</v>
       </c>
       <c r="C352" s="5">
         <v>15.022083999998358</v>
       </c>
       <c r="D352" s="5">
         <v>1.6950611848116637</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>10748.907573</v>
       </c>
       <c r="C353" s="5">
         <v>16.79493900000125</v>
       </c>
       <c r="D353" s="5">
         <v>1.8941565415786954</v>
       </c>
       <c r="E353" s="5">
         <v>2.1493016145434973</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>10760.800639999999</v>
       </c>
       <c r="C354" s="5">
         <v>11.893066999999064</v>
       </c>
       <c r="D354" s="5">
         <v>1.335842821067823</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>10793.511696</v>
       </c>
       <c r="C355" s="5">
         <v>32.711056000000099</v>
       </c>
       <c r="D355" s="5">
         <v>3.709411885719649</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>10806.994369</v>
       </c>
       <c r="C356" s="5">
         <v>13.482673000000432</v>
       </c>
       <c r="D356" s="5">
         <v>1.5093167324255363</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>10826.400854</v>
       </c>
       <c r="C357" s="5">
         <v>19.40648499999952</v>
       </c>
       <c r="D357" s="5">
         <v>2.1762912179503546</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>10853.689285</v>
       </c>
       <c r="C358" s="5">
         <v>27.288431000000855</v>
       </c>
       <c r="D358" s="5">
         <v>3.066939123869461</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>10871.777572999999</v>
       </c>
       <c r="C359" s="5">
         <v>18.088287999999011</v>
       </c>
       <c r="D359" s="5">
         <v>2.0183011014058394</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>10899.207875</v>
       </c>
       <c r="C360" s="5">
         <v>27.430302000000665</v>
       </c>
       <c r="D360" s="5">
         <v>3.0700594293338712</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>10923.563072000001</v>
       </c>
       <c r="C361" s="5">
         <v>24.355197000000771</v>
       </c>
       <c r="D361" s="5">
         <v>2.7147038958953651</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>10938.147883</v>
       </c>
       <c r="C362" s="5">
         <v>14.584810999998808</v>
       </c>
       <c r="D362" s="5">
         <v>1.6140219007681811</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>10948.622026999999</v>
       </c>
       <c r="C363" s="5">
         <v>10.474143999999797</v>
       </c>
       <c r="D363" s="5">
         <v>1.1551664433357756</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>10980.600192</v>
       </c>
       <c r="C364" s="5">
         <v>31.978165000000445</v>
       </c>
       <c r="D364" s="5">
         <v>3.5617523502721182</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>10992.637983000001</v>
       </c>
       <c r="C365" s="5">
         <v>12.037791000000652</v>
       </c>
       <c r="D365" s="5">
         <v>1.3234947698333333</v>
       </c>
       <c r="E365" s="5">
         <v>2.2674900527772879</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>11027.048757</v>
       </c>
       <c r="C366" s="5">
         <v>34.410773999999947</v>
       </c>
       <c r="D366" s="5">
         <v>3.8217701947650173</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>11048.334252000001</v>
       </c>
       <c r="C367" s="5">
         <v>21.285495000000083</v>
       </c>
       <c r="D367" s="5">
         <v>2.3411089921447248</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>10990.345561</v>
       </c>
       <c r="C368" s="5">
         <v>-57.988691000000472</v>
       </c>
       <c r="D368" s="5">
         <v>-6.1196895746997049</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>9742.9861068999999</v>
       </c>
       <c r="C369" s="5">
         <v>-1247.3594541000002</v>
       </c>
       <c r="D369" s="5">
         <v>-76.440350492019945</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>9993.9653333999995</v>
       </c>
       <c r="C370" s="5">
         <v>250.97922649999964</v>
       </c>
       <c r="D370" s="5">
         <v>35.690381846604538</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>10233.045013000001</v>
       </c>
       <c r="C371" s="5">
         <v>239.07967960000133</v>
       </c>
       <c r="D371" s="5">
         <v>32.80198002045065</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>10278.894738000001</v>
       </c>
       <c r="C372" s="5">
         <v>45.849725000000035</v>
       </c>
       <c r="D372" s="5">
         <v>5.5111629226242798</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>10361.170902</v>
       </c>
       <c r="C373" s="5">
         <v>82.276163999998971</v>
       </c>
       <c r="D373" s="5">
         <v>10.039605018397069</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>10431.630127</v>
       </c>
       <c r="C374" s="5">
         <v>70.459225000000515</v>
       </c>
       <c r="D374" s="5">
         <v>8.4726156462194382</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>10514.040168</v>
       </c>
       <c r="C375" s="5">
         <v>82.410040999999183</v>
       </c>
       <c r="D375" s="5">
         <v>9.902968566141368</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>10549.246413999999</v>
       </c>
       <c r="C376" s="5">
         <v>35.206245999999737</v>
       </c>
       <c r="D376" s="5">
         <v>4.093032356692472</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>10600.475645</v>
       </c>
       <c r="C377" s="5">
         <v>51.229231000001164</v>
       </c>
       <c r="D377" s="5">
         <v>5.9856305784920405</v>
       </c>
       <c r="E377" s="5">
         <v>-3.5674997994701085</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>10635.380934999999</v>
       </c>
       <c r="C378" s="5">
         <v>34.905289999998786</v>
       </c>
       <c r="D378" s="5">
         <v>4.0237171509138303</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>10612.73107</v>
       </c>
       <c r="C379" s="5">
         <v>-22.649864999999409</v>
       </c>
       <c r="D379" s="5">
         <v>-2.525882687230363</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>10718.106587</v>
       </c>
       <c r="C380" s="5">
         <v>105.3755170000004</v>
       </c>
       <c r="D380" s="5">
         <v>12.587700389760803</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>10775.591761</v>
       </c>
       <c r="C381" s="5">
         <v>57.485173999999461</v>
       </c>
       <c r="D381" s="5">
         <v>6.6293336886159127</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>10836.194643999999</v>
       </c>
       <c r="C382" s="5">
         <v>60.602882999999565</v>
       </c>
       <c r="D382" s="5">
         <v>6.9616304016935304</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>10890.403353</v>
       </c>
       <c r="C383" s="5">
         <v>54.208709000000454</v>
       </c>
       <c r="D383" s="5">
         <v>6.1710259092103037</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>10996.625516</v>
       </c>
       <c r="C384" s="5">
         <v>106.22216300000036</v>
       </c>
       <c r="D384" s="5">
         <v>12.353251419444323</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>11012.949246</v>
       </c>
       <c r="C385" s="5">
         <v>16.323730000000069</v>
       </c>
       <c r="D385" s="5">
         <v>1.7959325355257238</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>11068.075465</v>
       </c>
       <c r="C386" s="5">
         <v>55.126218999999764</v>
       </c>
       <c r="D386" s="5">
         <v>6.1748573903310122</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>11180.143382</v>
       </c>
       <c r="C387" s="5">
         <v>112.06791700000031</v>
       </c>
       <c r="D387" s="5">
         <v>12.850409688405717</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>11219.101060000001</v>
       </c>
       <c r="C388" s="5">
         <v>38.957678000000669</v>
       </c>
       <c r="D388" s="5">
         <v>4.2625258317178893</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>11277.867095</v>
       </c>
       <c r="C389" s="5">
         <v>58.766034999998737</v>
       </c>
       <c r="D389" s="5">
         <v>6.4699245782034565</v>
       </c>
       <c r="E389" s="5">
         <v>6.3901986352801865</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>11282.838478</v>
       </c>
       <c r="C390" s="5">
         <v>4.9713830000000598</v>
       </c>
       <c r="D390" s="5">
         <v>0.53025490160900635</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>11372.458769999999</v>
       </c>
       <c r="C391" s="5">
         <v>89.620291999999608</v>
       </c>
       <c r="D391" s="5">
         <v>9.9593086607028258</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>11405.331957</v>
       </c>
       <c r="C392" s="5">
         <v>32.873187000001053</v>
       </c>
       <c r="D392" s="5">
         <v>3.5243969707668965</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>11479.640955000001</v>
       </c>
       <c r="C393" s="5">
         <v>74.308998000000429</v>
       </c>
       <c r="D393" s="5">
         <v>8.1046807043204439</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>11509.159088</v>
       </c>
       <c r="C394" s="5">
         <v>29.51813299999958</v>
       </c>
       <c r="D394" s="5">
         <v>3.1296298607725204</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>11518.988726</v>
       </c>
       <c r="C395" s="5">
         <v>9.8296379999992496</v>
       </c>
       <c r="D395" s="5">
         <v>1.0297131117295688</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>11629.229735000001</v>
       </c>
       <c r="C396" s="5">
         <v>110.24100900000121</v>
       </c>
       <c r="D396" s="5">
         <v>12.108660169135831</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>11658.829705</v>
       </c>
       <c r="C397" s="5">
         <v>29.599969999999303</v>
       </c>
       <c r="D397" s="5">
         <v>3.0974930221245423</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>11701.478953</v>
       </c>
       <c r="C398" s="5">
         <v>42.649247999999716</v>
       </c>
       <c r="D398" s="5">
         <v>4.4791339408697617</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>11714.940981</v>
       </c>
       <c r="C399" s="5">
         <v>13.462027999999918</v>
       </c>
       <c r="D399" s="5">
         <v>1.3893153089212795</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>11733.175386999999</v>
       </c>
       <c r="C400" s="5">
         <v>18.234405999999581</v>
       </c>
       <c r="D400" s="5">
         <v>1.8838834782775704</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>11745.57857</v>
       </c>
       <c r="C401" s="5">
         <v>12.403183000000354</v>
       </c>
       <c r="D401" s="5">
         <v>1.2759257685762471</v>
       </c>
       <c r="E401" s="5">
         <v>4.1471625003220547</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>11816.306546</v>
       </c>
       <c r="C402" s="5">
         <v>70.727976000000126</v>
       </c>
       <c r="D402" s="5">
         <v>7.4701903398481262</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>11841.669919</v>
       </c>
       <c r="C403" s="5">
         <v>25.363373000000138</v>
       </c>
       <c r="D403" s="5">
         <v>2.6063936745097216</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>11871.789782</v>
       </c>
       <c r="C404" s="5">
         <v>30.119862999999896</v>
       </c>
       <c r="D404" s="5">
         <v>3.0953220552676353</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>11875.233516</v>
       </c>
       <c r="C405" s="5">
         <v>3.4437340000004042</v>
       </c>
       <c r="D405" s="5">
         <v>0.34864837684402961</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>11897.139492</v>
       </c>
       <c r="C406" s="5">
         <v>21.90597600000001</v>
       </c>
       <c r="D406" s="5">
         <v>2.2362103756716545</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>11932.450629999999</v>
       </c>
       <c r="C407" s="5">
         <v>35.311137999999119</v>
       </c>
       <c r="D407" s="5">
         <v>3.6203632111720285</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>11919.213017</v>
       </c>
       <c r="C408" s="5">
         <v>-13.237612999999328</v>
       </c>
       <c r="D408" s="5">
         <v>-1.3231622823021483</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>11937.969433</v>
       </c>
       <c r="C409" s="5">
         <v>18.756416000000172</v>
       </c>
       <c r="D409" s="5">
         <v>1.9047841339997929</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>11966.723668000001</v>
       </c>
       <c r="C410" s="5">
         <v>28.754235000000335</v>
       </c>
       <c r="D410" s="5">
         <v>2.9289636205390934</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>11962.226755</v>
       </c>
       <c r="C411" s="5">
         <v>-4.496913000000859</v>
       </c>
       <c r="D411" s="5">
         <v>-0.45001092660154063</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>11974.072915000001</v>
       </c>
       <c r="C412" s="5">
         <v>11.846160000000964</v>
       </c>
       <c r="D412" s="5">
         <v>1.1948506322382979</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>11989.079194</v>
       </c>
       <c r="C413" s="5">
         <v>15.006278999999267</v>
       </c>
       <c r="D413" s="5">
         <v>1.5142864676241263</v>
       </c>
       <c r="E413" s="5">
         <v>2.0731258366611049</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>12009.957856999999</v>
       </c>
       <c r="C414" s="5">
         <v>20.878662999999506</v>
       </c>
       <c r="D414" s="5">
         <v>2.1099007934327396</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>12024.493108000001</v>
       </c>
       <c r="C415" s="5">
         <v>14.535251000001153</v>
       </c>
       <c r="D415" s="5">
         <v>1.4620263591209604</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>12041.898465</v>
       </c>
       <c r="C416" s="5">
         <v>17.40535699999964</v>
       </c>
       <c r="D416" s="5">
         <v>1.7508858199368094</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>12049.712968</v>
       </c>
       <c r="C417" s="5">
         <v>7.8145029999996041</v>
       </c>
       <c r="D417" s="5">
         <v>0.78151678687461423</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>12072.578207</v>
       </c>
       <c r="C418" s="5">
         <v>22.865239000000656</v>
       </c>
       <c r="D418" s="5">
         <v>2.301006684284701</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>12086.658509000001</v>
       </c>
       <c r="C419" s="5">
         <v>14.080302000000302</v>
       </c>
       <c r="D419" s="5">
         <v>1.4085781221153448</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>12064.213718000001</v>
       </c>
       <c r="C420" s="5">
         <v>-22.444790999999896</v>
       </c>
       <c r="D420" s="5">
         <v>-2.2057675124336429</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>12114.332436000001</v>
       </c>
       <c r="C421" s="5">
         <v>50.118717999999717</v>
       </c>
       <c r="D421" s="5">
         <v>5.1006932784754655</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>12128.121411</v>
       </c>
       <c r="C422" s="5">
         <v>13.788974999999482</v>
       </c>
       <c r="D422" s="5">
         <v>1.3744671342708958</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>12134.748533</v>
       </c>
       <c r="C423" s="5">
         <v>6.6271219999998721</v>
       </c>
       <c r="D423" s="5">
         <v>0.65768554330696283</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>12155.666077</v>
       </c>
       <c r="C424" s="5">
         <v>20.917543999999907</v>
       </c>
       <c r="D424" s="5">
         <v>2.0882511241133273</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>12173.53801</v>
       </c>
       <c r="C425" s="5">
         <v>17.871933000000354</v>
       </c>
       <c r="D425" s="5">
         <v>1.7786434587379274</v>
       </c>
       <c r="E425" s="5">
         <v>1.5385569902008234</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>12185.936768</v>
       </c>
       <c r="C426" s="5">
         <v>12.398757999999361</v>
       </c>
       <c r="D426" s="5">
         <v>1.2290707066031192</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>12191.630021000001</v>
       </c>
       <c r="C427" s="5">
         <v>5.6932530000012775</v>
       </c>
       <c r="D427" s="5">
         <v>0.56208121759715457</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>12192.6338</v>
       </c>
       <c r="C428" s="5">
         <v>1.0037789999987581</v>
       </c>
       <c r="D428" s="5">
         <v>9.8844896207594957E-2</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>12211.446961</v>
       </c>
       <c r="C429" s="5">
         <v>18.813161000000036</v>
       </c>
       <c r="D429" s="5">
         <v>1.8673874020908032</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>12216.777324000001</v>
       </c>
       <c r="C430" s="5">
         <v>5.3303630000009434</v>
       </c>
       <c r="D430" s="5">
         <v>0.52506590090373173</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>12185.008304999999</v>
       </c>
       <c r="C431" s="5">
         <v>-31.769019000001208</v>
       </c>
       <c r="D431" s="5">
         <v>-3.0762836669789628</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>12203.547226999999</v>
       </c>
       <c r="C432" s="5">
         <v>18.538921999999729</v>
       </c>
       <c r="D432" s="5">
         <v>1.8410996109464506</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>12207.97478</v>
       </c>
       <c r="C433" s="5">
         <v>4.4275530000013532</v>
       </c>
       <c r="D433" s="5">
         <v>0.43624024016319929</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>12207.549642</v>
       </c>
       <c r="C434" s="5">
         <v>-0.4251380000005156</v>
       </c>
       <c r="D434" s="5">
         <v>-4.1781532627283013E-2</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>12233.778858</v>
       </c>
       <c r="C435" s="5">
         <v>26.229215999999724</v>
       </c>
       <c r="D435" s="5">
         <v>2.6090155893528477</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>12234.128601</v>
       </c>
       <c r="C436" s="5">
         <v>0.3497430000006716</v>
       </c>
       <c r="D436" s="5">
         <v>3.4311360508954003E-2</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>12250.650949000001</v>
       </c>
       <c r="C437" s="5">
         <v>16.52234800000042</v>
       </c>
       <c r="D437" s="5">
         <v>1.6327074272333819</v>
       </c>
       <c r="E437" s="5">
         <v>0.63344722739318016</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>12259.669709</v>
       </c>
       <c r="C438" s="5">
         <v>9.0187599999990198</v>
       </c>
       <c r="D438" s="5">
         <v>0.88700921840103586</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>12262.601988</v>
       </c>
       <c r="C439" s="5">
         <v>2.9322790000005625</v>
       </c>
       <c r="D439" s="5">
         <v>0.28739496692853361</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>12302.332077999999</v>
       </c>
       <c r="C440" s="5">
         <v>39.730089999999109</v>
       </c>
       <c r="D440" s="5">
         <v>3.957962829087025</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>12325.195211</v>
       </c>
       <c r="C441" s="5">
         <v>22.863133000000744</v>
       </c>
       <c r="D441" s="5">
         <v>2.2530635811949251</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>12331.251558</v>
+        <v>12332.465797999999</v>
       </c>
       <c r="C442" s="5">
-        <v>6.0563469999997324</v>
+        <v>7.2705869999990682</v>
       </c>
       <c r="D442" s="5">
-        <v>0.59125148489576063</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.71017672933990639</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>12367.075542</v>
+      </c>
+      <c r="C443" s="5">
+        <v>34.609744000001228</v>
+      </c>
+      <c r="D443" s="5">
+        <v>3.4201413294232319</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C4531BA-AB92-4ACD-BCE9-C175D8F23EAA}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5247F6EB-7EDD-4B4B-A9E8-8388F5E76A6C}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05F83218-F99B-4F5F-A0DB-80A7AB27D9FD}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE070000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>