--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CD640861-B385-49B2-ACF5-02D69314DF8D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{30C6FC90-E966-4195-9822-B278F0B7E99B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{45008F30-BE42-40A9-9717-09A377F1FD0A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A10CFD3A-F09A-404E-8C8E-EFED94BFCB8F}"/>
   </bookViews>
   <sheets>
     <sheet name="AE070000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Services Providing</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DCD45842-5929-4CC7-85AD-1B509C13BD15}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{832D6DA7-9459-468B-A62D-A4E491739973}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>5582.4241044999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+        <v>5582.4241050000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>5591.7742482000003</v>
+        <v>5591.7742479999997</v>
       </c>
       <c r="C7" s="5">
-        <v>9.3501437000004444</v>
+        <v>9.3501429999996617</v>
       </c>
       <c r="D7" s="5">
-        <v>2.0285296701890054</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>2.0285295167377093</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>5608.2480674999997</v>
+        <v>5608.2480679999999</v>
       </c>
       <c r="C8" s="5">
-        <v>16.473819299999377</v>
+        <v>16.47382000000016</v>
       </c>
       <c r="D8" s="5">
-        <v>3.5931473602697883</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>3.593147515561701</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>5630.8183958999998</v>
+        <v>5630.8183959999997</v>
       </c>
       <c r="C9" s="5">
-        <v>22.570328400000108</v>
+        <v>22.57032799999979</v>
       </c>
       <c r="D9" s="5">
-        <v>4.9377299135172859</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>4.937729823612802</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>5669.3999342999996</v>
+        <v>5669.399934</v>
       </c>
       <c r="C10" s="5">
-        <v>38.581538399999772</v>
+        <v>38.581538000000364</v>
       </c>
       <c r="D10" s="5">
-        <v>8.5392665917952471</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>8.5392664997430359</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>5683.1184105000002</v>
+        <v>5683.1184110000004</v>
       </c>
       <c r="C11" s="5">
-        <v>13.718476200000623</v>
+        <v>13.718477000000348</v>
       </c>
       <c r="D11" s="5">
-        <v>2.9426458551621293</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>2.9426460292119039</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>5699.2673594999997</v>
+        <v>5699.2673599999998</v>
       </c>
       <c r="C12" s="5">
         <v>16.148948999999448</v>
       </c>
       <c r="D12" s="5">
-        <v>3.4636773615145389</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>3.4636773612050087</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>5691.3249532999998</v>
+        <v>5691.3249530000003</v>
       </c>
       <c r="C13" s="5">
-        <v>-7.942406199999823</v>
+        <v>-7.9424069999995481</v>
       </c>
       <c r="D13" s="5">
-        <v>-1.6595421189630533</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-1.6595422846969909</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>5718.5410054000004</v>
+        <v>5718.541005</v>
       </c>
       <c r="C14" s="5">
-        <v>27.216052100000525</v>
+        <v>27.216051999999763</v>
       </c>
       <c r="D14" s="5">
-        <v>5.8917877559736098</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>5.8917877340715963</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>5717.267433</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.2735724000003756</v>
+        <v>-1.2735720000000583</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.2669240750416968</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-0.2669239913281829</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>5727.1401921999995</v>
+        <v>5727.1401919999998</v>
       </c>
       <c r="C16" s="5">
-        <v>9.8727591999995639</v>
+        <v>9.87275899999986</v>
       </c>
       <c r="D16" s="5">
-        <v>2.0919927410515626</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0919926982690962</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>5725.6306465999996</v>
+        <v>5725.630647</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.5095455999999103</v>
+        <v>-1.5095449999998891</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.31583494409311852</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.31583481875099295</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>5702.5254758999999</v>
+        <v>5702.5254759999998</v>
       </c>
       <c r="C18" s="5">
-        <v>-23.10517069999969</v>
+        <v>-23.105171000000155</v>
       </c>
       <c r="D18" s="5">
-        <v>-4.7364274205982877</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.7364274804145623</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>5709.0907858999999</v>
+        <v>5709.0907859999998</v>
       </c>
       <c r="C19" s="5">
         <v>6.565309999999954</v>
       </c>
       <c r="D19" s="5">
-        <v>1.3903402896451755</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3903402896206174</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>5717.2150154999999</v>
+        <v>5717.2150160000001</v>
       </c>
       <c r="C20" s="5">
-        <v>8.1242296000000351</v>
+        <v>8.1242300000003524</v>
       </c>
       <c r="D20" s="5">
-        <v>1.7210694215673783</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7210695069390436</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>5715.4251440999997</v>
+        <v>5715.4251439999998</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.7898714000002656</v>
+        <v>-1.7898720000002868</v>
       </c>
       <c r="D21" s="5">
-        <v>-0.37503421210297594</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.37503433757269944</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>5738.3980627999999</v>
+        <v>5738.3980629999996</v>
       </c>
       <c r="C22" s="5">
-        <v>22.972918700000264</v>
+        <v>22.97291899999982</v>
       </c>
       <c r="D22" s="5">
-        <v>4.931422752520831</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9314228184378806</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>5750.3944610999997</v>
+        <v>5750.3944609999999</v>
       </c>
       <c r="C23" s="5">
-        <v>11.996398299999782</v>
+        <v>11.996398000000227</v>
       </c>
       <c r="D23" s="5">
-        <v>2.5377044972819007</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5377044329994991</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>5754.8926664999999</v>
+        <v>5754.8926670000001</v>
       </c>
       <c r="C24" s="5">
-        <v>4.4982054000001881</v>
+        <v>4.4982060000002093</v>
       </c>
       <c r="D24" s="5">
-        <v>0.94274062892800714</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.94274075523490541</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>5747.8287429000002</v>
+        <v>5747.828743</v>
       </c>
       <c r="C25" s="5">
-        <v>-7.0639235999997254</v>
+        <v>-7.0639240000000427</v>
       </c>
       <c r="D25" s="5">
-        <v>-1.4630533720365935</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4630534541984042</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>5790.4286175999996</v>
+        <v>5790.4286179999999</v>
       </c>
       <c r="C26" s="5">
-        <v>42.599874699999418</v>
+        <v>42.599874999999884</v>
       </c>
       <c r="D26" s="5">
-        <v>9.2654121094033925</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2654121771677431</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>5789.0900025999999</v>
+        <v>5789.0900030000003</v>
       </c>
       <c r="C27" s="5">
         <v>-1.3386149999996633</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.27706017311410758</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.27706017309496733</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>5798.2503280000001</v>
       </c>
       <c r="C28" s="5">
-        <v>9.1603254000001471</v>
+        <v>9.1603249999998297</v>
       </c>
       <c r="D28" s="5">
-        <v>1.9154240790109966</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9154239945081919</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>5804.3852232999998</v>
+        <v>5804.3852230000002</v>
       </c>
       <c r="C29" s="5">
-        <v>6.1348952999996982</v>
+        <v>6.1348950000001423</v>
       </c>
       <c r="D29" s="5">
-        <v>1.2770864593149245</v>
+        <v>1.2770863965007928</v>
       </c>
       <c r="E29" s="5">
-        <v>1.3754742763011807</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3754742639793704</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>5804.9201775000001</v>
+        <v>5804.9201780000003</v>
       </c>
       <c r="C30" s="5">
-        <v>0.53495420000035665</v>
+        <v>0.53495500000008178</v>
       </c>
       <c r="D30" s="5">
-        <v>0.11065263896168354</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.110652804527267</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>5816.9951713999999</v>
+        <v>5816.9951709999996</v>
       </c>
       <c r="C31" s="5">
-        <v>12.074993899999754</v>
+        <v>12.074992999999267</v>
       </c>
       <c r="D31" s="5">
-        <v>2.5249138715178976</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5249136809472272</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>5825.8157684999996</v>
+        <v>5825.8157689999998</v>
       </c>
       <c r="C32" s="5">
-        <v>8.8205970999997589</v>
+        <v>8.8205980000002455</v>
       </c>
       <c r="D32" s="5">
-        <v>1.8348717211377874</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8348719100482302</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>5835.7478193999996</v>
+        <v>5835.7478190000002</v>
       </c>
       <c r="C33" s="5">
-        <v>9.932050899999922</v>
+        <v>9.9320500000003449</v>
       </c>
       <c r="D33" s="5">
-        <v>2.0650932999066285</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0650931108398662</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>5843.4604568000004</v>
+        <v>5843.4604570000001</v>
       </c>
       <c r="C34" s="5">
-        <v>7.7126374000008582</v>
+        <v>7.7126379999999699</v>
       </c>
       <c r="D34" s="5">
-        <v>1.5975222633630048</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5975223886561585</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>5848.1972881000002</v>
+        <v>5848.1972880000003</v>
       </c>
       <c r="C35" s="5">
-        <v>4.7368312999997215</v>
+        <v>4.7368310000001657</v>
       </c>
       <c r="D35" s="5">
-        <v>0.9770937471989205</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.97709368500649152</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>5891.4052978</v>
+        <v>5891.4052979999997</v>
       </c>
       <c r="C36" s="5">
-        <v>43.20800969999982</v>
+        <v>43.208009999999376</v>
       </c>
       <c r="D36" s="5">
-        <v>9.2352056559431794</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2352057228564988</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>5875.4272308</v>
+        <v>5875.4272309999997</v>
       </c>
       <c r="C37" s="5">
         <v>-15.97806700000001</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.2064073661812076</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.2064073660738934</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>5882.3889531000004</v>
+        <v>5882.3889529999997</v>
       </c>
       <c r="C38" s="5">
-        <v>6.9617223000004742</v>
+        <v>6.9617220000000088</v>
       </c>
       <c r="D38" s="5">
-        <v>1.431168238201419</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4311681760768691</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>5924.4816326</v>
+        <v>5924.4816330000003</v>
       </c>
       <c r="C39" s="5">
-        <v>42.092679499999576</v>
+        <v>42.092680000000655</v>
       </c>
       <c r="D39" s="5">
-        <v>8.9329939727579522</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9329940832378227</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>5929.1876095999996</v>
+        <v>5929.1876099999999</v>
       </c>
       <c r="C40" s="5">
         <v>4.7059769999996206</v>
       </c>
       <c r="D40" s="5">
-        <v>0.9573680125004369</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.95736801243540004</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>5939.3202610999997</v>
+        <v>5939.3202609999998</v>
       </c>
       <c r="C41" s="5">
-        <v>10.132651500000065</v>
+        <v>10.132650999999896</v>
       </c>
       <c r="D41" s="5">
-        <v>2.070118649482211</v>
+        <v>2.0701185462281613</v>
       </c>
       <c r="E41" s="5">
-        <v>2.3247085196610007</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3247085232268372</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>5972.7732741999998</v>
+        <v>5972.7732740000001</v>
       </c>
       <c r="C42" s="5">
-        <v>33.453013100000135</v>
+        <v>33.453013000000283</v>
       </c>
       <c r="D42" s="5">
-        <v>6.972322092748473</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9723220713774792</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>5992.3592912000004</v>
+        <v>5992.3592909999998</v>
       </c>
       <c r="C43" s="5">
-        <v>19.586017000000538</v>
+        <v>19.586016999999629</v>
       </c>
       <c r="D43" s="5">
-        <v>4.0068129139625652</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0068129140990338</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>5997.9111197000002</v>
+        <v>5997.9111199999998</v>
       </c>
       <c r="C44" s="5">
-        <v>5.5518284999998286</v>
+        <v>5.5518289999999979</v>
       </c>
       <c r="D44" s="5">
-        <v>1.1174642985535943</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1174643997438283</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>6018.3565422000001</v>
+        <v>6018.3565420000004</v>
       </c>
       <c r="C45" s="5">
-        <v>20.44542249999995</v>
+        <v>20.44542200000069</v>
       </c>
       <c r="D45" s="5">
-        <v>4.168076231273421</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.168076127210818</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>6024.7213599999995</v>
       </c>
       <c r="C46" s="5">
-        <v>6.3648177999994004</v>
+        <v>6.3648179999991044</v>
       </c>
       <c r="D46" s="5">
-        <v>1.2764887505961608</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2764887909833433</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>6041.7209978999999</v>
+        <v>6041.7209979999998</v>
       </c>
       <c r="C47" s="5">
-        <v>16.99963790000038</v>
+        <v>16.999638000000232</v>
       </c>
       <c r="D47" s="5">
-        <v>3.4390211445331831</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4390211650778602</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>6103.5940362000001</v>
+        <v>6103.5940360000004</v>
       </c>
       <c r="C48" s="5">
-        <v>61.873038300000189</v>
+        <v>61.873038000000633</v>
       </c>
       <c r="D48" s="5">
-        <v>13.005527766692548</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.005527699812625</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>6097.1021947999998</v>
+        <v>6097.1021950000004</v>
       </c>
       <c r="C49" s="5">
-        <v>-6.4918414000003395</v>
+        <v>-6.4918410000000222</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.2688916128346328</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2688915351490304</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>6112.137917</v>
       </c>
       <c r="C50" s="5">
-        <v>15.035722200000237</v>
+        <v>15.035721999999623</v>
       </c>
       <c r="D50" s="5">
-        <v>2.9997216151451678</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9997215746012884</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>6114.3437166000003</v>
+        <v>6114.3437169999997</v>
       </c>
       <c r="C51" s="5">
-        <v>2.2057996000003186</v>
+        <v>2.2057999999997264</v>
       </c>
       <c r="D51" s="5">
-        <v>0.43392668729895778</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.43392676614339987</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>6119.2295381000004</v>
+        <v>6119.2295379999996</v>
       </c>
       <c r="C52" s="5">
-        <v>4.88582150000002</v>
+        <v>4.8858209999998508</v>
       </c>
       <c r="D52" s="5">
-        <v>0.96311593715110444</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.96311583809189916</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>6140.4958890999997</v>
+        <v>6140.4958889999998</v>
       </c>
       <c r="C53" s="5">
-        <v>21.266350999999304</v>
+        <v>21.266351000000213</v>
       </c>
       <c r="D53" s="5">
-        <v>4.2510428040542392</v>
+        <v>4.2510428041253823</v>
       </c>
       <c r="E53" s="5">
-        <v>3.3871826935754523</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3871826936324956</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>6163.2650868000001</v>
+        <v>6163.2650869999998</v>
       </c>
       <c r="C54" s="5">
-        <v>22.769197700000404</v>
+        <v>22.76919799999996</v>
       </c>
       <c r="D54" s="5">
-        <v>4.5415248012608878</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5415248623997595</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>6169.2713817000003</v>
+        <v>6169.2713819999999</v>
       </c>
       <c r="C55" s="5">
-        <v>6.0062949000002845</v>
+        <v>6.0062950000001365</v>
       </c>
       <c r="D55" s="5">
-        <v>1.1757260925331137</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1757261121748908</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>6191.8892618999998</v>
+        <v>6191.8892619999997</v>
       </c>
       <c r="C56" s="5">
-        <v>22.61788019999949</v>
+        <v>22.617879999999786</v>
       </c>
       <c r="D56" s="5">
-        <v>4.4892635839378636</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4892635432146832</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>6239.1435504999999</v>
+        <v>6239.1435510000001</v>
       </c>
       <c r="C57" s="5">
-        <v>47.254288600000109</v>
+        <v>47.254289000000426</v>
       </c>
       <c r="D57" s="5">
-        <v>9.5523172705931358</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.552317354715111</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>6242.5046751</v>
+        <v>6242.5046750000001</v>
       </c>
       <c r="C58" s="5">
-        <v>3.3611246000000392</v>
+        <v>3.361124000000018</v>
       </c>
       <c r="D58" s="5">
-        <v>0.64837770298007413</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.64837758684188618</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>6265.7494278000004</v>
+        <v>6265.7494280000001</v>
       </c>
       <c r="C59" s="5">
-        <v>23.24475270000039</v>
+        <v>23.244752999999946</v>
       </c>
       <c r="D59" s="5">
-        <v>4.5610081981193318</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5610082582696609</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>6330.6498015999996</v>
+        <v>6330.6498019999999</v>
       </c>
       <c r="C60" s="5">
-        <v>64.900373799999215</v>
+        <v>64.900373999999829</v>
       </c>
       <c r="D60" s="5">
-        <v>13.162674112220962</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.162674154677489</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>6327.5737962000003</v>
+        <v>6327.5737959999997</v>
       </c>
       <c r="C61" s="5">
-        <v>-3.0760053999993033</v>
+        <v>-3.0760060000002341</v>
       </c>
       <c r="D61" s="5">
-        <v>-0.58151345813626243</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.58151357122577796</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>6336.4146833000004</v>
+        <v>6336.414683</v>
       </c>
       <c r="C62" s="5">
-        <v>8.8408871000001454</v>
+        <v>8.8408870000002935</v>
       </c>
       <c r="D62" s="5">
-        <v>1.6895846943557169</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6895846751514787</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>6363.4946798000001</v>
+        <v>6363.4946799999998</v>
       </c>
       <c r="C63" s="5">
-        <v>27.079996499999652</v>
+        <v>27.079996999999821</v>
       </c>
       <c r="D63" s="5">
-        <v>5.2507317790178476</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2507318785110169</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>6388.8851353999999</v>
+        <v>6388.8851350000004</v>
       </c>
       <c r="C64" s="5">
-        <v>25.390455599999768</v>
+        <v>25.390455000000657</v>
       </c>
       <c r="D64" s="5">
-        <v>4.8945047847980927</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8945046664296221</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>6409.1417245000002</v>
+        <v>6409.1417250000004</v>
       </c>
       <c r="C65" s="5">
-        <v>20.256589100000383</v>
+        <v>20.25658999999996</v>
       </c>
       <c r="D65" s="5">
-        <v>3.8717721185902665</v>
+        <v>3.8717722938706345</v>
       </c>
       <c r="E65" s="5">
-        <v>4.3749859987183504</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3749860085607883</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>6416.1149771999999</v>
+        <v>6416.1149770000002</v>
       </c>
       <c r="C66" s="5">
-        <v>6.973252699999648</v>
+        <v>6.9732519999997749</v>
       </c>
       <c r="D66" s="5">
-        <v>1.3134612949053492</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3134611621622883</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>6436.8181656999996</v>
+        <v>6436.818166</v>
       </c>
       <c r="C67" s="5">
-        <v>20.703188499999669</v>
+        <v>20.703188999999838</v>
       </c>
       <c r="D67" s="5">
-        <v>3.9415611278209584</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.941561224833845</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>6451.1782702</v>
+        <v>6451.1782700000003</v>
       </c>
       <c r="C68" s="5">
-        <v>14.360104500000489</v>
+        <v>14.36010400000032</v>
       </c>
       <c r="D68" s="5">
-        <v>2.7102126544930716</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.710212558838121</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>6455.9213888000004</v>
+        <v>6455.9213890000001</v>
       </c>
       <c r="C69" s="5">
-        <v>4.7431186000003436</v>
+        <v>4.7431189999997514</v>
       </c>
       <c r="D69" s="5">
-        <v>0.88585600042934143</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.88585607546571854</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>6472.2268518999999</v>
+        <v>6472.2268519999998</v>
       </c>
       <c r="C70" s="5">
-        <v>16.305463099999542</v>
+        <v>16.305462999999691</v>
       </c>
       <c r="D70" s="5">
-        <v>3.0732497227506261</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0732497035434347</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>6494.2402204</v>
+        <v>6494.2402199999997</v>
       </c>
       <c r="C71" s="5">
-        <v>22.01336850000007</v>
+        <v>22.0133679999999</v>
       </c>
       <c r="D71" s="5">
-        <v>4.1586680059410686</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1586679096438761</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>6524.1449180999998</v>
+        <v>6524.144918</v>
       </c>
       <c r="C72" s="5">
-        <v>29.904697699999815</v>
+        <v>29.90469800000028</v>
       </c>
       <c r="D72" s="5">
-        <v>5.667882083354514</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6678821420196313</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>6525.4923296999996</v>
+        <v>6525.49233</v>
       </c>
       <c r="C73" s="5">
-        <v>1.3474115999997593</v>
+        <v>1.3474120000000767</v>
       </c>
       <c r="D73" s="5">
-        <v>0.24811401831390523</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.24811409205784951</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>6546.3740103999999</v>
+        <v>6546.3740100000005</v>
       </c>
       <c r="C74" s="5">
-        <v>20.881680700000288</v>
+        <v>20.881680000000415</v>
       </c>
       <c r="D74" s="5">
-        <v>3.9083301593260789</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.908330025813167</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>6552.5023290999998</v>
+        <v>6552.5023289999999</v>
       </c>
       <c r="C75" s="5">
-        <v>6.1283186999999089</v>
+        <v>6.1283189999994647</v>
       </c>
       <c r="D75" s="5">
-        <v>1.1291693341790143</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1291693898094035</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>6573.1660089999996</v>
       </c>
       <c r="C76" s="5">
-        <v>20.663679899999806</v>
+        <v>20.663679999999658</v>
       </c>
       <c r="D76" s="5">
-        <v>3.8505979286433734</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8505979476619601</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>6591.7145995999999</v>
+        <v>6591.7146000000002</v>
       </c>
       <c r="C77" s="5">
-        <v>18.548590600000352</v>
+        <v>18.54859100000067</v>
       </c>
       <c r="D77" s="5">
-        <v>3.4392914441208511</v>
+        <v>3.4392915194440654</v>
       </c>
       <c r="E77" s="5">
-        <v>2.8486322029997346</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8486322012172272</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>6588.9620437000003</v>
+        <v>6588.9620439999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-2.7525558999996065</v>
+        <v>-2.7525560000003679</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.49994451250729988</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.49994453059839516</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>6596.1062658999999</v>
+        <v>6596.1062659999998</v>
       </c>
       <c r="C79" s="5">
-        <v>7.1442221999996036</v>
+        <v>7.1442219999998997</v>
       </c>
       <c r="D79" s="5">
-        <v>1.3089128800027883</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3089128430816777</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>6608.4813255999998</v>
+        <v>6608.4813260000001</v>
       </c>
       <c r="C80" s="5">
-        <v>12.375059699999838</v>
+        <v>12.375060000000303</v>
       </c>
       <c r="D80" s="5">
-        <v>2.2747156987978245</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2747157544776408</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>6635.4619358</v>
+        <v>6635.4619359999997</v>
       </c>
       <c r="C81" s="5">
-        <v>26.980610200000228</v>
+        <v>26.980609999999615</v>
       </c>
       <c r="D81" s="5">
-        <v>5.0107937402069203</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0107937019149729</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>6658.3063781000001</v>
+        <v>6658.3063780000002</v>
       </c>
       <c r="C82" s="5">
-        <v>22.844442300000082</v>
+        <v>22.844442000000527</v>
       </c>
       <c r="D82" s="5">
-        <v>4.2104700278795093</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2104699714059723</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>6661.6589756000003</v>
+        <v>6661.6589759999997</v>
       </c>
       <c r="C83" s="5">
-        <v>3.352597500000229</v>
+        <v>3.3525979999994888</v>
       </c>
       <c r="D83" s="5">
-        <v>0.60590140717680097</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.60590149779926605</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>6706.5088800000003</v>
       </c>
       <c r="C84" s="5">
-        <v>44.849904400000014</v>
+        <v>44.849904000000606</v>
       </c>
       <c r="D84" s="5">
-        <v>8.3850269542946165</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3850268761986424</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>6707.7305856000003</v>
+        <v>6707.7305859999997</v>
       </c>
       <c r="C85" s="5">
-        <v>1.2217055999999502</v>
+        <v>1.221705999999358</v>
       </c>
       <c r="D85" s="5">
-        <v>0.21881973155926104</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.21881980327516093</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>6713.2705875000001</v>
+        <v>6713.2705880000003</v>
       </c>
       <c r="C86" s="5">
-        <v>5.5400018999998792</v>
+        <v>5.5400020000006407</v>
       </c>
       <c r="D86" s="5">
-        <v>0.99561009213551266</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.99561011012898604</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>6766.2040153999997</v>
+        <v>6766.2040150000003</v>
       </c>
       <c r="C87" s="5">
-        <v>52.933427899999515</v>
+        <v>52.933426999999938</v>
       </c>
       <c r="D87" s="5">
-        <v>9.8831837555064297</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.8831835793463885</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>6795.1472168999999</v>
+        <v>6795.1472169999997</v>
       </c>
       <c r="C88" s="5">
-        <v>28.943201500000214</v>
+        <v>28.943201999999474</v>
       </c>
       <c r="D88" s="5">
-        <v>5.2556407445753628</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2556408378320985</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>6800.7318117000004</v>
+        <v>6800.731812</v>
       </c>
       <c r="C89" s="5">
-        <v>5.5845948000005592</v>
+        <v>5.5845950000002631</v>
       </c>
       <c r="D89" s="5">
-        <v>0.99069066723609378</v>
+        <v>0.99069070286139649</v>
       </c>
       <c r="E89" s="5">
-        <v>3.1709080989744898</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1709080972650128</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>6829.1840112</v>
+        <v>6829.1840110000003</v>
       </c>
       <c r="C90" s="5">
-        <v>28.452199499999551</v>
+        <v>28.452199000000292</v>
       </c>
       <c r="D90" s="5">
-        <v>5.1375842834443741</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1375841908406272</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>6854.5618267</v>
+        <v>6854.5618270000004</v>
       </c>
       <c r="C91" s="5">
-        <v>25.377815499999997</v>
+        <v>25.377816000000166</v>
       </c>
       <c r="D91" s="5">
-        <v>4.5515794208935922</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5515795125466996</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>6882.1546891999997</v>
+        <v>6882.154689</v>
       </c>
       <c r="C92" s="5">
-        <v>27.592862499999683</v>
+        <v>27.592861999999514</v>
       </c>
       <c r="D92" s="5">
-        <v>4.9389666458868442</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9389665541778704</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>6909.6417947999998</v>
+        <v>6909.6417949999995</v>
       </c>
       <c r="C93" s="5">
-        <v>27.487105600000177</v>
+        <v>27.487105999999585</v>
       </c>
       <c r="D93" s="5">
-        <v>4.8994576670045475</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8994577400218065</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>6937.7712908000003</v>
+        <v>6937.771291</v>
       </c>
       <c r="C94" s="5">
         <v>28.129496000000472</v>
       </c>
       <c r="D94" s="5">
-        <v>4.996142589326813</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9961425891788647</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>6959.8255908000001</v>
+        <v>6959.8255909999998</v>
       </c>
       <c r="C95" s="5">
         <v>22.054299999999785</v>
       </c>
       <c r="D95" s="5">
-        <v>3.8820550375088914</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8820550373949381</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>6995.6922728999998</v>
+        <v>6995.6922729999997</v>
       </c>
       <c r="C96" s="5">
-        <v>35.866682099999707</v>
+        <v>35.866681999999855</v>
       </c>
       <c r="D96" s="5">
-        <v>6.3623907038593108</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3623906854266332</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>7005.2194554999996</v>
+        <v>7005.2194559999998</v>
       </c>
       <c r="C97" s="5">
-        <v>9.5271825999998327</v>
+        <v>9.5271830000001501</v>
       </c>
       <c r="D97" s="5">
-        <v>1.6465335822212435</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6465336518462603</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>7035.8933085999997</v>
+        <v>7035.893309</v>
       </c>
       <c r="C98" s="5">
-        <v>30.673853100000088</v>
+        <v>30.673853000000236</v>
       </c>
       <c r="D98" s="5">
-        <v>5.3828649126225203</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3828648942554791</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>7051.2859674000001</v>
+        <v>7051.2859669999998</v>
       </c>
       <c r="C99" s="5">
-        <v>15.39265880000039</v>
+        <v>15.392657999999756</v>
       </c>
       <c r="D99" s="5">
-        <v>2.657100350036079</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6571002101201779</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>7074.8989535999999</v>
+        <v>7074.8989540000002</v>
       </c>
       <c r="C100" s="5">
-        <v>23.612986199999796</v>
+        <v>23.61298700000043</v>
       </c>
       <c r="D100" s="5">
-        <v>4.0933443099461675</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0933444514281936</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>7088.5435852000001</v>
+        <v>7088.5435850000003</v>
       </c>
       <c r="C101" s="5">
-        <v>13.644631600000139</v>
+        <v>13.644631000000118</v>
       </c>
       <c r="D101" s="5">
-        <v>2.3390239799285117</v>
+        <v>2.3390238758467685</v>
       </c>
       <c r="E101" s="5">
-        <v>4.2320706281175013</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2320706205786873</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>7122.9435887999998</v>
+        <v>7122.9435890000004</v>
       </c>
       <c r="C102" s="5">
-        <v>34.400003599999764</v>
+        <v>34.400004000000081</v>
       </c>
       <c r="D102" s="5">
-        <v>5.9814581010544154</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9814581726464588</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>7141.1667875000003</v>
+        <v>7141.1667880000005</v>
       </c>
       <c r="C103" s="5">
-        <v>18.223198700000466</v>
+        <v>18.223199000000022</v>
       </c>
       <c r="D103" s="5">
-        <v>3.1136259573872005</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1136260092802459</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>7155.9301244999997</v>
+        <v>7155.9301249999999</v>
       </c>
       <c r="C104" s="5">
         <v>14.76333699999941</v>
       </c>
       <c r="D104" s="5">
-        <v>2.5092311510724885</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.509231150894764</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>7176.3221823000003</v>
+        <v>7176.3221819999999</v>
       </c>
       <c r="C105" s="5">
-        <v>20.392057800000657</v>
+        <v>20.392057000000023</v>
       </c>
       <c r="D105" s="5">
-        <v>3.4737156531945423</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4737155145276866</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>7197.1766624000002</v>
+        <v>7197.1766619999999</v>
       </c>
       <c r="C106" s="5">
-        <v>20.854480099999819</v>
+        <v>20.854479999999967</v>
       </c>
       <c r="D106" s="5">
-        <v>3.5434945238382198</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5434945067247758</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>7205.2785989000004</v>
+        <v>7205.2785990000002</v>
       </c>
       <c r="C107" s="5">
-        <v>8.1019365000001926</v>
+        <v>8.1019370000003619</v>
       </c>
       <c r="D107" s="5">
-        <v>1.3592476008281507</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3592476853084845</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>7232.8880694999998</v>
+        <v>7232.88807</v>
       </c>
       <c r="C108" s="5">
-        <v>27.60947059999944</v>
+        <v>27.609470999999758</v>
       </c>
       <c r="D108" s="5">
-        <v>4.6963635863597197</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6963636557735944</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>7248.5686013000004</v>
+        <v>7248.5686009999999</v>
       </c>
       <c r="C109" s="5">
-        <v>15.680531800000608</v>
+        <v>15.680530999999974</v>
       </c>
       <c r="D109" s="5">
-        <v>2.632783970546515</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6327838344354371</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>7282.7990773000001</v>
+        <v>7282.7990769999997</v>
       </c>
       <c r="C110" s="5">
         <v>34.230475999999726</v>
       </c>
       <c r="D110" s="5">
-        <v>5.8163800750352435</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8163800752824901</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>7303.2632733999999</v>
+        <v>7303.2632729999996</v>
       </c>
       <c r="C111" s="5">
-        <v>20.464196099999754</v>
+        <v>20.464195999999902</v>
       </c>
       <c r="D111" s="5">
-        <v>3.4245257444028843</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4245257275523189</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>7324.4188672999999</v>
+        <v>7324.4188670000003</v>
       </c>
       <c r="C112" s="5">
-        <v>21.155593899999985</v>
+        <v>21.155594000000747</v>
       </c>
       <c r="D112" s="5">
-        <v>3.5319971901620173</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5319972073207584</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>7349.6713956000003</v>
+        <v>7349.6713959999997</v>
       </c>
       <c r="C113" s="5">
-        <v>25.252528300000449</v>
+        <v>25.252528999999413</v>
       </c>
       <c r="D113" s="5">
-        <v>4.2166224332042201</v>
+        <v>4.2166225524902012</v>
       </c>
       <c r="E113" s="5">
-        <v>3.683800589802444</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6838005983707234</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>7357.2268618999997</v>
+        <v>7357.2268620000004</v>
       </c>
       <c r="C114" s="5">
-        <v>7.5554662999993525</v>
+        <v>7.5554660000007061</v>
       </c>
       <c r="D114" s="5">
-        <v>1.2405994079046856</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2405993582984109</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>7374.7633082000002</v>
+        <v>7374.7633079999996</v>
       </c>
       <c r="C115" s="5">
-        <v>17.536446300000534</v>
+        <v>17.53644599999916</v>
       </c>
       <c r="D115" s="5">
-        <v>2.8980776380529871</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8980775877831766</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>7393.7061659999999</v>
       </c>
       <c r="C116" s="5">
-        <v>18.942857799999729</v>
+        <v>18.942858000000342</v>
       </c>
       <c r="D116" s="5">
-        <v>3.1262466772908448</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1262467108516212</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>7398.6152615999999</v>
+        <v>7398.6152620000003</v>
       </c>
       <c r="C117" s="5">
-        <v>4.9090956000000006</v>
+        <v>4.9090960000003179</v>
       </c>
       <c r="D117" s="5">
-        <v>0.79966318163633421</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.79966324703213409</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>7407.8317639999996</v>
       </c>
       <c r="C118" s="5">
-        <v>9.2165023999996265</v>
+        <v>9.2165019999993092</v>
       </c>
       <c r="D118" s="5">
-        <v>1.5051321070735257</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5051320412202251</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>7427.6206214000003</v>
+        <v>7427.620621</v>
       </c>
       <c r="C119" s="5">
-        <v>19.788857400000779</v>
+        <v>19.788857000000462</v>
       </c>
       <c r="D119" s="5">
-        <v>3.2531312449425753</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2531311782167505</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>7446.7876385</v>
+        <v>7446.7876390000001</v>
       </c>
       <c r="C120" s="5">
-        <v>19.167017099999612</v>
+        <v>19.167018000000098</v>
       </c>
       <c r="D120" s="5">
-        <v>3.140936505608205</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1409366553642348</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>7459.2279237000002</v>
+        <v>7459.2279239999998</v>
       </c>
       <c r="C121" s="5">
-        <v>12.440285200000289</v>
+        <v>12.440284999999676</v>
       </c>
       <c r="D121" s="5">
-        <v>2.023190699323929</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0231906663607857</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>7488.1966818999999</v>
+        <v>7488.1966819999998</v>
       </c>
       <c r="C122" s="5">
-        <v>28.968758199999684</v>
+        <v>28.96875799999998</v>
       </c>
       <c r="D122" s="5">
-        <v>4.7611803522755958</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.761180318503544</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>7505.2205476999998</v>
+        <v>7505.2205480000002</v>
       </c>
       <c r="C123" s="5">
-        <v>17.02386579999984</v>
+        <v>17.023866000000453</v>
       </c>
       <c r="D123" s="5">
-        <v>2.7624836877675252</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7624837205914021</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>7520.3903276999999</v>
+        <v>7520.3903280000004</v>
       </c>
       <c r="C124" s="5">
         <v>15.169780000000173</v>
       </c>
       <c r="D124" s="5">
-        <v>2.4526224422461329</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4526224421469678</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>7545.7254186999999</v>
+        <v>7545.7254190000003</v>
       </c>
       <c r="C125" s="5">
         <v>25.33509099999992</v>
       </c>
       <c r="D125" s="5">
-        <v>4.1183759225513983</v>
+        <v>4.1183759223841099</v>
       </c>
       <c r="E125" s="5">
-        <v>2.6675209345736306</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6675209330678573</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>7573.2426690000002</v>
       </c>
       <c r="C126" s="5">
-        <v>27.517250300000342</v>
+        <v>27.517249999999876</v>
       </c>
       <c r="D126" s="5">
-        <v>4.4649272280978369</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4649271782583488</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>7589.7019065000004</v>
+        <v>7589.7019069999997</v>
       </c>
       <c r="C127" s="5">
-        <v>16.459237500000199</v>
+        <v>16.459237999999459</v>
       </c>
       <c r="D127" s="5">
-        <v>2.639410454092106</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6394105352330888</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>7614.0469550999996</v>
+        <v>7614.0469549999998</v>
       </c>
       <c r="C128" s="5">
-        <v>24.345048599999245</v>
+        <v>24.345048000000133</v>
       </c>
       <c r="D128" s="5">
-        <v>3.9178092509424278</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9178091524130432</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>7624.9425578</v>
+        <v>7624.9425579999997</v>
       </c>
       <c r="C129" s="5">
-        <v>10.895602700000381</v>
+        <v>10.895602999999937</v>
       </c>
       <c r="D129" s="5">
-        <v>1.7307641293625275</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7307641774159555</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>7667.0855244000004</v>
+        <v>7667.0855240000001</v>
       </c>
       <c r="C130" s="5">
-        <v>42.142966600000364</v>
+        <v>42.142966000000342</v>
       </c>
       <c r="D130" s="5">
-        <v>6.8377608319962313</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.837760731482323</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>7675.9880708999999</v>
+        <v>7675.9880709999998</v>
       </c>
       <c r="C131" s="5">
-        <v>8.9025464999995165</v>
+        <v>8.9025469999996858</v>
       </c>
       <c r="D131" s="5">
-        <v>1.4022988651939849</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4022989445293454</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>7682.7917416</v>
+        <v>7682.7917420000003</v>
       </c>
       <c r="C132" s="5">
-        <v>6.8036707000001115</v>
+        <v>6.8036710000005769</v>
       </c>
       <c r="D132" s="5">
-        <v>1.0688296799377106</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.068829727282572</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>7709.3074849000004</v>
+        <v>7709.3074850000003</v>
       </c>
       <c r="C133" s="5">
-        <v>26.515743300000395</v>
+        <v>26.515742999999929</v>
       </c>
       <c r="D133" s="5">
-        <v>4.2211073390679976</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2211072901761737</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>7730.4752107000004</v>
+        <v>7730.4752109999999</v>
       </c>
       <c r="C134" s="5">
-        <v>21.167725799999971</v>
+        <v>21.167725999999675</v>
       </c>
       <c r="D134" s="5">
-        <v>3.3450997026597262</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3450997347001632</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>7735.4682291999998</v>
+        <v>7735.4682290000001</v>
       </c>
       <c r="C135" s="5">
-        <v>4.9930184999993799</v>
+        <v>4.9930180000001201</v>
       </c>
       <c r="D135" s="5">
-        <v>0.77782444920109217</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.77782437100282209</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>7751.8211026999998</v>
+        <v>7751.8211030000002</v>
       </c>
       <c r="C136" s="5">
-        <v>16.352873499999987</v>
+        <v>16.352874000000156</v>
       </c>
       <c r="D136" s="5">
-        <v>2.5665190810794103</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5665191605340087</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>7767.5357090999996</v>
+        <v>7767.5357089999998</v>
       </c>
       <c r="C137" s="5">
-        <v>15.714606399999866</v>
+        <v>15.714605999999549</v>
       </c>
       <c r="D137" s="5">
-        <v>2.4599652301074304</v>
+        <v>2.4599651666952216</v>
       </c>
       <c r="E137" s="5">
-        <v>2.9395489246176965</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9395489191998081</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>7775.3111523999996</v>
+        <v>7775.3111520000002</v>
       </c>
       <c r="C138" s="5">
-        <v>7.7754433000000063</v>
+        <v>7.7754430000004504</v>
       </c>
       <c r="D138" s="5">
-        <v>1.2078571988949571</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2078571520510284</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>7783.9166877999996</v>
+        <v>7783.9166880000002</v>
       </c>
       <c r="C139" s="5">
-        <v>8.6055354000000079</v>
+        <v>8.6055360000000292</v>
       </c>
       <c r="D139" s="5">
-        <v>1.3362469824828249</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3362470762863676</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>7790.6869079999997</v>
       </c>
       <c r="C140" s="5">
-        <v>6.7702202000000398</v>
+        <v>6.7702199999994264</v>
       </c>
       <c r="D140" s="5">
-        <v>1.0487318671813961</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0487318360250075</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>7789.3941297000001</v>
+        <v>7789.3941299999997</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.2927782999995543</v>
+        <v>-1.2927779999999984</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.19894508844544578</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.19894504232081944</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>7792.1572300999997</v>
+        <v>7792.1572299999998</v>
       </c>
       <c r="C142" s="5">
-        <v>2.7631003999995301</v>
+        <v>2.7631000000001222</v>
       </c>
       <c r="D142" s="5">
-        <v>0.42650262995140853</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.42650256807204023</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>7801.6323344000002</v>
+        <v>7801.6323339999999</v>
       </c>
       <c r="C143" s="5">
-        <v>9.4751043000005666</v>
+        <v>9.4751040000001012</v>
       </c>
       <c r="D143" s="5">
-        <v>1.4689739962494786</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4689739494462728</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>7783.1302930000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-18.502041400000053</v>
+        <v>-18.502040999999736</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.8090438576850563</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8090437978877336</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>7793.5223189999997</v>
       </c>
       <c r="C145" s="5">
         <v>10.392025999999532</v>
       </c>
       <c r="D145" s="5">
         <v>1.614057237920874</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>7783.6401597000004</v>
+        <v>7783.6401599999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-9.88215929999933</v>
+        <v>-9.8821589999997741</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.5110289860013948</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5110289404494992</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>7757.5170512000004</v>
+        <v>7757.5170509999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-26.123108499999944</v>
+        <v>-26.123109000000113</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.9538713357021193</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.9538714098387717</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>7752.0646698999999</v>
+        <v>7752.0646699999998</v>
       </c>
       <c r="C148" s="5">
-        <v>-5.4523813000005248</v>
+        <v>-5.4523810000000594</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.84016884146458359</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.84016879543705736</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>7742.3126332000002</v>
+        <v>7742.3126329999996</v>
       </c>
       <c r="C149" s="5">
-        <v>-9.752036699999735</v>
+        <v>-9.7520370000002004</v>
       </c>
       <c r="D149" s="5">
-        <v>-1.4991894928309768</v>
+        <v>-1.4991895386124554</v>
       </c>
       <c r="E149" s="5">
-        <v>-0.32472429924524926</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.32472430053684942</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>7751.5670533000002</v>
+        <v>7751.5670529999998</v>
       </c>
       <c r="C150" s="5">
-        <v>9.2544201000000612</v>
+        <v>9.2544200000002093</v>
       </c>
       <c r="D150" s="5">
-        <v>1.4438326796276435</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4438326639608201</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>7754.8329504000003</v>
+        <v>7754.83295</v>
       </c>
       <c r="C151" s="5">
-        <v>3.2658971000000747</v>
+        <v>3.2658970000002228</v>
       </c>
       <c r="D151" s="5">
-        <v>0.50675828481976382</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.5067582692867223</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>7764.5667092000003</v>
+        <v>7764.5667089999997</v>
       </c>
       <c r="C152" s="5">
-        <v>9.7337588000000324</v>
+        <v>9.7337589999997363</v>
       </c>
       <c r="D152" s="5">
-        <v>1.5166652398702185</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5166652713274109</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>7768.7935493000004</v>
+        <v>7768.793549</v>
       </c>
       <c r="C153" s="5">
-        <v>4.2268401000001177</v>
+        <v>4.2268400000002657</v>
       </c>
       <c r="D153" s="5">
-        <v>0.65521006186226582</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.65521004633151136</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>7786.1432932999996</v>
+        <v>7786.1432930000001</v>
       </c>
       <c r="C154" s="5">
-        <v>17.349743999999191</v>
+        <v>17.349744000000101</v>
       </c>
       <c r="D154" s="5">
-        <v>2.7130767343214623</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7130767344276885</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>7777.9587918999996</v>
+        <v>7777.9587920000004</v>
       </c>
       <c r="C155" s="5">
-        <v>-8.1845014000000447</v>
+        <v>-8.1845009999997274</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.2541278024440938</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2541277415532237</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>7772.3434542000005</v>
+        <v>7772.3434539999998</v>
       </c>
       <c r="C156" s="5">
-        <v>-5.6153376999991451</v>
+        <v>-5.61533800000052</v>
       </c>
       <c r="D156" s="5">
-        <v>-0.86291444307908804</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.86291448898671019</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>7785.6376657999999</v>
+        <v>7785.6376659999996</v>
       </c>
       <c r="C157" s="5">
-        <v>13.294211599999471</v>
+        <v>13.294211999999789</v>
       </c>
       <c r="D157" s="5">
-        <v>2.0719607952631947</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0719608582464355</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>7796.0348414</v>
+        <v>7796.0348409999997</v>
       </c>
       <c r="C158" s="5">
-        <v>10.397175600000082</v>
+        <v>10.397175000000061</v>
       </c>
       <c r="D158" s="5">
-        <v>1.6143390493487342</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6143389554612142</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>7790.5458614999998</v>
+        <v>7790.5458619999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-5.4889799000002313</v>
+        <v>-5.4889789999997447</v>
       </c>
       <c r="D159" s="5">
-        <v>-0.84162386768306119</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.84162373026317461</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>7802.9650601000003</v>
+        <v>7802.9650600000004</v>
       </c>
       <c r="C160" s="5">
-        <v>12.419198600000527</v>
+        <v>12.419198000000506</v>
       </c>
       <c r="D160" s="5">
-        <v>1.9298264326681469</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9298263384898595</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>7800.6714402999996</v>
+        <v>7800.6714400000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-2.2936198000006698</v>
+        <v>-2.2936200000003737</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.35216080459835597</v>
+        <v>-0.35216083526097286</v>
       </c>
       <c r="E161" s="5">
-        <v>0.75376453864377524</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.75376453737165949</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>7798.6251897000002</v>
+        <v>7798.6251899999997</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.0462505999994391</v>
+        <v>-2.0462500000003274</v>
       </c>
       <c r="D162" s="5">
-        <v>-0.31432693629867003</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.31432684427710189</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>7793.1486408000001</v>
+        <v>7793.1486409999998</v>
       </c>
       <c r="C163" s="5">
-        <v>-5.4765489000001253</v>
+        <v>-5.4765489999999772</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.83944734181379266</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.83944735705050455</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>7788.3601534999998</v>
+        <v>7788.360154</v>
       </c>
       <c r="C164" s="5">
-        <v>-4.7884873000002699</v>
+        <v>-4.7884869999998045</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.73485130424690848</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.73485125834499287</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>7784.8752471999996</v>
+        <v>7784.8752469999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-3.4849063000001479</v>
+        <v>-3.4849070000000211</v>
       </c>
       <c r="D165" s="5">
-        <v>-0.53562127046137276</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.5356213777505725</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>7785.5882132999996</v>
+        <v>7785.588213</v>
       </c>
       <c r="C166" s="5">
-        <v>0.71296609999990324</v>
+        <v>0.71296600000005128</v>
       </c>
       <c r="D166" s="5">
-        <v>0.10995557122446264</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.10995555579726979</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>7780.6011350999997</v>
+        <v>7780.6011349999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-4.9870781999998144</v>
+        <v>-4.9870780000001105</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.76596077578530153</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.76596074520517421</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>7775.9292901999997</v>
+        <v>7775.92929</v>
       </c>
       <c r="C168" s="5">
-        <v>-4.6718448999999964</v>
+        <v>-4.6718449999998484</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.71816257839406594</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.71816259372463609</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>7792.0658399000004</v>
+        <v>7792.0658400000002</v>
       </c>
       <c r="C169" s="5">
-        <v>16.136549700000614</v>
+        <v>16.13655000000017</v>
       </c>
       <c r="D169" s="5">
-        <v>2.5188508553270816</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5188509027569195</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>7799.9220518000002</v>
+        <v>7799.9220519999999</v>
       </c>
       <c r="C170" s="5">
-        <v>7.8562118999998347</v>
+        <v>7.8562119999996867</v>
       </c>
       <c r="D170" s="5">
-        <v>1.2166103849466703</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2166104005029155</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>7816.7274305999999</v>
+        <v>7816.7274310000003</v>
       </c>
       <c r="C171" s="5">
-        <v>16.805378799999744</v>
+        <v>16.805379000000357</v>
       </c>
       <c r="D171" s="5">
-        <v>2.6163278102886878</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6163278417274283</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>7822.3810825999999</v>
+        <v>7822.3810830000002</v>
       </c>
       <c r="C172" s="5">
         <v>5.6536519999999655</v>
       </c>
       <c r="D172" s="5">
-        <v>0.87139228427426385</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.87139228422967729</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>7834.9847092999998</v>
+        <v>7834.9847090000003</v>
       </c>
       <c r="C173" s="5">
-        <v>12.60362669999995</v>
+        <v>12.603626000000077</v>
       </c>
       <c r="D173" s="5">
-        <v>1.9506979370282895</v>
+        <v>1.9506978276248033</v>
       </c>
       <c r="E173" s="5">
-        <v>0.43987583969669064</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.43987583971361044</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>7859.4612834</v>
+        <v>7859.4612829999996</v>
       </c>
       <c r="C174" s="5">
-        <v>24.476574100000107</v>
+        <v>24.476573999999346</v>
       </c>
       <c r="D174" s="5">
-        <v>3.81390033883382</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8139003231318247</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>7870.6380665999995</v>
+        <v>7870.6380669999999</v>
       </c>
       <c r="C175" s="5">
-        <v>11.176783199999591</v>
+        <v>11.176784000000225</v>
       </c>
       <c r="D175" s="5">
-        <v>1.7199068057806022</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7199069299389302</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>7884.1877181</v>
+        <v>7884.1877180000001</v>
       </c>
       <c r="C176" s="5">
-        <v>13.549651500000436</v>
+        <v>13.549651000000267</v>
       </c>
       <c r="D176" s="5">
-        <v>2.0855262678047604</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0855261900090349</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>7908.8860535000003</v>
+        <v>7908.8860539999996</v>
       </c>
       <c r="C177" s="5">
-        <v>24.69833540000036</v>
+        <v>24.698335999999472</v>
       </c>
       <c r="D177" s="5">
-        <v>3.8246199145672177</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8246200091350824</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>7912.6484551000003</v>
+        <v>7912.6484549999996</v>
       </c>
       <c r="C178" s="5">
-        <v>3.7624015999999756</v>
+        <v>3.7624009999999544</v>
       </c>
       <c r="D178" s="5">
-        <v>0.57235792836127786</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.57235783681082175</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>7925.2584094000003</v>
+        <v>7925.258409</v>
       </c>
       <c r="C179" s="5">
-        <v>12.609954300000027</v>
+        <v>12.609954000000471</v>
       </c>
       <c r="D179" s="5">
-        <v>1.9292256666433305</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9292256203673919</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>7950.3557176000004</v>
+        <v>7950.3557179999998</v>
       </c>
       <c r="C180" s="5">
-        <v>25.097308200000043</v>
+        <v>25.097308999999768</v>
       </c>
       <c r="D180" s="5">
-        <v>3.8669898707027972</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8669899963200471</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>7958.9811971999998</v>
+        <v>7958.9811970000001</v>
       </c>
       <c r="C181" s="5">
-        <v>8.6254795999993803</v>
+        <v>8.6254790000002686</v>
       </c>
       <c r="D181" s="5">
-        <v>1.3096975975075198</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3096975057928395</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>7958.8897495000001</v>
+        <v>7958.8897500000003</v>
       </c>
       <c r="C182" s="5">
-        <v>-9.1447699999662291E-2</v>
+        <v>-9.1446999999789114E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.3786978857799337E-2</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3786873330356997E-2</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>7990.5673691000002</v>
+        <v>7990.5673690000003</v>
       </c>
       <c r="C183" s="5">
-        <v>31.677619600000071</v>
+        <v>31.67761900000005</v>
       </c>
       <c r="D183" s="5">
-        <v>4.8821411837554951</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8821410889366312</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>7993.2290298999997</v>
+        <v>7993.2290300000004</v>
       </c>
       <c r="C184" s="5">
-        <v>2.6616607999994812</v>
+        <v>2.6616610000000946</v>
       </c>
       <c r="D184" s="5">
-        <v>0.40045354418944967</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.40045357434019824</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>8010.9229483999998</v>
+        <v>8010.9229480000004</v>
       </c>
       <c r="C185" s="5">
-        <v>17.693918500000109</v>
+        <v>17.69391799999994</v>
       </c>
       <c r="D185" s="5">
-        <v>2.6889164006952404</v>
+        <v>2.6889163237495683</v>
       </c>
       <c r="E185" s="5">
-        <v>2.2455466810441083</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2455466798537715</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>8028.7989740000003</v>
       </c>
       <c r="C186" s="5">
-        <v>17.876025600000503</v>
+        <v>17.876025999999911</v>
       </c>
       <c r="D186" s="5">
-        <v>2.710857433745506</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7108574952880549</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>8041.3284106000001</v>
+        <v>8041.3284110000004</v>
       </c>
       <c r="C187" s="5">
-        <v>12.529436599999826</v>
+        <v>12.529437000000144</v>
       </c>
       <c r="D187" s="5">
-        <v>1.888831338823227</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8888313996425321</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>8056.0169603000004</v>
+        <v>8056.0169599999999</v>
       </c>
       <c r="C188" s="5">
-        <v>14.688549700000294</v>
+        <v>14.688548999999512</v>
       </c>
       <c r="D188" s="5">
-        <v>2.2141147835030628</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2141146768129616</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>8093.6987247999996</v>
+        <v>8093.6987250000002</v>
       </c>
       <c r="C189" s="5">
-        <v>37.68176449999919</v>
+        <v>37.681765000000269</v>
       </c>
       <c r="D189" s="5">
-        <v>5.7596368155153677</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7596368941370768</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>8099.5792461999999</v>
+        <v>8099.5792460000002</v>
       </c>
       <c r="C190" s="5">
-        <v>5.8805214000003616</v>
+        <v>5.8805210000000443</v>
       </c>
       <c r="D190" s="5">
-        <v>0.87535909009235358</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.87535903028925777</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>8111.6531670000004</v>
       </c>
       <c r="C191" s="5">
-        <v>12.073920800000451</v>
+        <v>12.073921000000155</v>
       </c>
       <c r="D191" s="5">
-        <v>1.8035611823943976</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8035612125600897</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>8152.2987320000002</v>
       </c>
       <c r="C192" s="5">
         <v>40.645564999999806</v>
       </c>
       <c r="D192" s="5">
         <v>6.1814249511541464</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>8171.2556756000004</v>
+        <v>8171.2556759999998</v>
       </c>
       <c r="C193" s="5">
-        <v>18.956943600000159</v>
+        <v>18.956943999999567</v>
       </c>
       <c r="D193" s="5">
-        <v>2.8263852998607453</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8263853602634725</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>8197.6384538000002</v>
+        <v>8197.6384539999999</v>
       </c>
       <c r="C194" s="5">
-        <v>26.382778199999848</v>
+        <v>26.382778000000144</v>
       </c>
       <c r="D194" s="5">
-        <v>3.9440248770121311</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9440248463842309</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>8202.1713424999998</v>
+        <v>8202.171343</v>
       </c>
       <c r="C195" s="5">
-        <v>4.532888699999603</v>
+        <v>4.5328890000000683</v>
       </c>
       <c r="D195" s="5">
-        <v>0.66556236377492972</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.66556240794144461</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>8236.7474746999997</v>
+        <v>8236.7474750000001</v>
       </c>
       <c r="C196" s="5">
-        <v>34.576132199999847</v>
+        <v>34.576132000000143</v>
       </c>
       <c r="D196" s="5">
-        <v>5.177530136052666</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1775301050833944</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>8253.4388741000002</v>
+        <v>8253.4388739999995</v>
       </c>
       <c r="C197" s="5">
-        <v>16.691399400000591</v>
+        <v>16.691398999999365</v>
       </c>
       <c r="D197" s="5">
-        <v>2.4590331385761388</v>
+        <v>2.4590330788976322</v>
       </c>
       <c r="E197" s="5">
-        <v>3.0273156696437598</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0273156735397766</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>8278.7572722000004</v>
+        <v>8278.7572720000007</v>
       </c>
       <c r="C198" s="5">
-        <v>25.318398100000195</v>
+        <v>25.318398000001253</v>
       </c>
       <c r="D198" s="5">
-        <v>3.7438889988067325</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7438889838152578</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>8294.6310709000009</v>
+        <v>8294.6310709999998</v>
       </c>
       <c r="C199" s="5">
-        <v>15.873798700000407</v>
+        <v>15.873798999999053</v>
       </c>
       <c r="D199" s="5">
-        <v>2.325316353993534</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3253163984610969</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>8318.3979399</v>
+        <v>8318.3979400000007</v>
       </c>
       <c r="C200" s="5">
-        <v>23.766868999999133</v>
+        <v>23.766869000000952</v>
       </c>
       <c r="D200" s="5">
-        <v>3.4931057142041144</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4931057141617705</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>8327.1620151000006</v>
+        <v>8327.1620149999999</v>
       </c>
       <c r="C201" s="5">
-        <v>8.7640752000006614</v>
+        <v>8.7640749999991385</v>
       </c>
       <c r="D201" s="5">
-        <v>1.271644709766595</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.271644680563222</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>8346.1236626000009</v>
+        <v>8346.1236630000003</v>
       </c>
       <c r="C202" s="5">
-        <v>18.961647500000254</v>
+        <v>18.961648000000423</v>
       </c>
       <c r="D202" s="5">
-        <v>2.7669836406863046</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7669837145989584</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>8368.3834093999994</v>
+        <v>8368.383409</v>
       </c>
       <c r="C203" s="5">
-        <v>22.259746799998538</v>
+        <v>22.259745999999723</v>
       </c>
       <c r="D203" s="5">
-        <v>3.2478589373021283</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2478588187010216</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>8365.7034332000003</v>
+        <v>8365.7034330000006</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.679976199999146</v>
+        <v>-2.6799759999994421</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.38362402758097547</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.38362399902084343</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>8407.3262398000006</v>
+        <v>8407.3262400000003</v>
       </c>
       <c r="C205" s="5">
-        <v>41.622806600000331</v>
+        <v>41.622806999999739</v>
       </c>
       <c r="D205" s="5">
-        <v>6.1366135680944955</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1366136288418804</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>8437.7448122000005</v>
+        <v>8437.7448120000008</v>
       </c>
       <c r="C206" s="5">
-        <v>30.418572399999903</v>
+        <v>30.418572000000495</v>
       </c>
       <c r="D206" s="5">
-        <v>4.4291725603004872</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.429172500786116</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>8441.9644821000002</v>
+        <v>8441.9644819999994</v>
       </c>
       <c r="C207" s="5">
-        <v>4.2196698999996443</v>
+        <v>4.2196699999985867</v>
       </c>
       <c r="D207" s="5">
-        <v>0.60176679658061616</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.60176681089494366</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>8467.0176085999992</v>
+        <v>8467.0176090000004</v>
       </c>
       <c r="C208" s="5">
-        <v>25.053126499999053</v>
+        <v>25.053127000001041</v>
       </c>
       <c r="D208" s="5">
-        <v>3.6199332467833356</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6199333202555417</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>8493.7267449999999</v>
       </c>
       <c r="C209" s="5">
-        <v>26.709136400000716</v>
+        <v>26.709135999999489</v>
       </c>
       <c r="D209" s="5">
-        <v>3.8517608849966356</v>
+        <v>3.851760826122419</v>
       </c>
       <c r="E209" s="5">
-        <v>2.9113666989652565</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9113667002121479</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>8505.5455856000008</v>
+        <v>8505.5455860000002</v>
       </c>
       <c r="C210" s="5">
-        <v>11.81884060000084</v>
+        <v>11.818841000000248</v>
       </c>
       <c r="D210" s="5">
-        <v>1.6826130116807114</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6826130690638763</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>8538.5969913999998</v>
+        <v>8538.5969910000003</v>
       </c>
       <c r="C211" s="5">
-        <v>33.051405799998975</v>
+        <v>33.051405000000159</v>
       </c>
       <c r="D211" s="5">
-        <v>4.7640004602340635</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7640003422185995</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>8569.7518968000004</v>
+        <v>8569.7518970000001</v>
       </c>
       <c r="C212" s="5">
-        <v>31.154905400000644</v>
+        <v>31.154905999999755</v>
       </c>
       <c r="D212" s="5">
-        <v>4.4674018690758155</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4674019570588364</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>8583.3467679000005</v>
+        <v>8583.3467679999994</v>
       </c>
       <c r="C213" s="5">
-        <v>13.594871100000091</v>
+        <v>13.59487099999933</v>
       </c>
       <c r="D213" s="5">
-        <v>1.9203520168855182</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9203520025912635</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>8607.2915745999999</v>
+        <v>8607.2915749999993</v>
       </c>
       <c r="C214" s="5">
-        <v>23.94480669999939</v>
+        <v>23.944806999999855</v>
       </c>
       <c r="D214" s="5">
-        <v>3.399462201183745</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3994622443904277</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>8634.9177278999996</v>
+        <v>8634.9177280000004</v>
       </c>
       <c r="C215" s="5">
-        <v>27.626153299999714</v>
+        <v>27.626153000001068</v>
       </c>
       <c r="D215" s="5">
-        <v>3.9202702733018624</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9202702297911118</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>8650.3082532000008</v>
+        <v>8650.3082529999992</v>
       </c>
       <c r="C216" s="5">
-        <v>15.390525300001173</v>
+        <v>15.390524999998888</v>
       </c>
       <c r="D216" s="5">
-        <v>2.1599230529489644</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1599230104075273</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>8668.7314666000002</v>
+        <v>8668.7314669999996</v>
       </c>
       <c r="C217" s="5">
-        <v>18.42321339999944</v>
+        <v>18.423214000000371</v>
       </c>
       <c r="D217" s="5">
-        <v>2.585881213843555</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.585881299109194</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>8682.0958460000002</v>
       </c>
       <c r="C218" s="5">
-        <v>13.364379399999962</v>
+        <v>13.364379000000554</v>
       </c>
       <c r="D218" s="5">
-        <v>1.8657793249587939</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8657792685543351</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>8703.9688167999993</v>
+        <v>8703.9688170000009</v>
       </c>
       <c r="C219" s="5">
-        <v>21.872970799999166</v>
+        <v>21.872971000000689</v>
       </c>
       <c r="D219" s="5">
-        <v>3.065426825492068</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0654268539110685</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>8727.3645429000007</v>
+        <v>8727.3645429999997</v>
       </c>
       <c r="C220" s="5">
-        <v>23.395726100001411</v>
+        <v>23.395725999998831</v>
       </c>
       <c r="D220" s="5">
-        <v>3.2736401684748451</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2736401541979987</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>8744.8210111000008</v>
+        <v>8744.821011</v>
       </c>
       <c r="C221" s="5">
-        <v>17.456468200000018</v>
+        <v>17.456468000000314</v>
       </c>
       <c r="D221" s="5">
-        <v>2.4268212341840956</v>
+        <v>2.4268212060452932</v>
       </c>
       <c r="E221" s="5">
-        <v>2.9562319772979739</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9562319761206268</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>8774.1910148999996</v>
+        <v>8774.1910150000003</v>
       </c>
       <c r="C222" s="5">
-        <v>29.370003799998813</v>
+        <v>29.370004000000336</v>
       </c>
       <c r="D222" s="5">
-        <v>4.1055589726569419</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1055590011808807</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>8801.0827310000004</v>
       </c>
       <c r="C223" s="5">
-        <v>26.891716100000849</v>
+        <v>26.891716000000088</v>
       </c>
       <c r="D223" s="5">
-        <v>3.7404729105313672</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7404728963433609</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>8789.3287493999997</v>
+        <v>8789.3287490000002</v>
       </c>
       <c r="C224" s="5">
-        <v>-11.75398160000077</v>
+        <v>-11.753982000000178</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.5908989685508024</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5908990222935571</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>8804.2957334000002</v>
+        <v>8804.2957330000008</v>
       </c>
       <c r="C225" s="5">
         <v>14.966984000000593</v>
       </c>
       <c r="D225" s="5">
-        <v>2.062677563600035</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0626775636947814</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>8816.1671855000004</v>
+        <v>8816.1671860000006</v>
       </c>
       <c r="C226" s="5">
-        <v>11.87145210000017</v>
+        <v>11.871452999999747</v>
       </c>
       <c r="D226" s="5">
-        <v>1.6300981015666238</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6300982261401975</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>8818.7129365000001</v>
+        <v>8818.7129370000002</v>
       </c>
       <c r="C227" s="5">
         <v>2.5457509999996546</v>
       </c>
       <c r="D227" s="5">
-        <v>0.34706211114388097</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.34706211112409679</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>8833.2901180999997</v>
+        <v>8833.2901180000008</v>
       </c>
       <c r="C228" s="5">
-        <v>14.577181599999676</v>
+        <v>14.577181000000564</v>
       </c>
       <c r="D228" s="5">
-        <v>2.0017127288767922</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0017126456208789</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>8845.5303633999993</v>
+        <v>8845.5303629999999</v>
       </c>
       <c r="C229" s="5">
-        <v>12.240245299999515</v>
+        <v>12.240244999999049</v>
       </c>
       <c r="D229" s="5">
-        <v>1.6755656237521732</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6755655823907256</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>8813.9481689999993</v>
       </c>
       <c r="C230" s="5">
-        <v>-31.582194399999935</v>
+        <v>-31.582194000000527</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.201352843061712</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.2013527910769284</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>8827.7342802999992</v>
+        <v>8827.7342800000006</v>
       </c>
       <c r="C231" s="5">
-        <v>13.786111299999902</v>
+        <v>13.786111000001256</v>
       </c>
       <c r="D231" s="5">
-        <v>1.8931805516168687</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.893180510064485</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>8820.1804355000004</v>
+        <v>8820.1804360000006</v>
       </c>
       <c r="C232" s="5">
-        <v>-7.5538447999988421</v>
+        <v>-7.5538440000000264</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.0220147033195182</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0220145956253979</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>8813.7628447000006</v>
+        <v>8813.7628449999993</v>
       </c>
       <c r="C233" s="5">
-        <v>-6.4175907999997435</v>
+        <v>-6.4175910000012664</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.86963812239272409</v>
+        <v>-0.86963814933720407</v>
       </c>
       <c r="E233" s="5">
-        <v>0.78837329560537128</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.78837330018850516</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>8788.8112571000001</v>
+        <v>8788.8112569999994</v>
       </c>
       <c r="C234" s="5">
-        <v>-24.951587600000494</v>
+        <v>-24.951587999999902</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.3447767985265608</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3447768512025022</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>8757.3379511999992</v>
+        <v>8757.3379509999995</v>
       </c>
       <c r="C235" s="5">
-        <v>-31.473305900000923</v>
+        <v>-31.473305999999866</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.213641850492456</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.2136418636647637</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>8728.9044830000003</v>
       </c>
       <c r="C236" s="5">
-        <v>-28.43346819999897</v>
+        <v>-28.433467999999266</v>
       </c>
       <c r="D236" s="5">
-        <v>-3.8273511815828054</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8273511552261774</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>8711.0043461000005</v>
+        <v>8711.0043459999997</v>
       </c>
       <c r="C237" s="5">
-        <v>-17.900136899999779</v>
+        <v>-17.900137000000541</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.4332428289636221</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4332428424042041</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>8700.0899926999991</v>
+        <v>8700.0899929999996</v>
       </c>
       <c r="C238" s="5">
-        <v>-10.914353400001346</v>
+        <v>-10.914353000000119</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.493208401052204</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4932083467210089</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>8689.9825832000006</v>
+        <v>8689.9825830000009</v>
       </c>
       <c r="C239" s="5">
-        <v>-10.107409499998539</v>
+        <v>-10.107409999998708</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.3852375166473641</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3852375846884923</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>8683.2608904000008</v>
+        <v>8683.2608899999996</v>
       </c>
       <c r="C240" s="5">
-        <v>-6.7216927999998006</v>
+        <v>-6.7216930000013235</v>
       </c>
       <c r="D240" s="5">
-        <v>-0.92426017371297631</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.92426020111833207</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>8662.6007262999992</v>
+        <v>8662.6007260000006</v>
       </c>
       <c r="C241" s="5">
-        <v>-20.660164100001566</v>
+        <v>-20.660163999998986</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.8181026608269044</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8181026474924153</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>8666.2210899000002</v>
+        <v>8666.2210899999991</v>
       </c>
       <c r="C242" s="5">
-        <v>3.6203636000009283</v>
+        <v>3.6203639999985171</v>
       </c>
       <c r="D242" s="5">
-        <v>0.50267080024617439</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.50267085592918814</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>8677.3690685000001</v>
+        <v>8677.3690690000003</v>
       </c>
       <c r="C243" s="5">
-        <v>11.147978599999988</v>
+        <v>11.147979000001214</v>
       </c>
       <c r="D243" s="5">
-        <v>1.5546139546523952</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5546140108107842</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>8678.1285798999997</v>
+        <v>8678.1285800000005</v>
       </c>
       <c r="C244" s="5">
-        <v>0.75951139999961015</v>
+        <v>0.75951100000020233</v>
       </c>
       <c r="D244" s="5">
-        <v>0.10508399011781577</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.10508393474211175</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>8683.1306597000003</v>
+        <v>8683.1306600000007</v>
       </c>
       <c r="C245" s="5">
-        <v>5.0020798000005016</v>
+        <v>5.0020800000002055</v>
       </c>
       <c r="D245" s="5">
-        <v>0.69387788508976644</v>
+        <v>0.69387791291333212</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.4821386427313898</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4821386426809191</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>8698.4327921000004</v>
+        <v>8698.4327919999996</v>
       </c>
       <c r="C246" s="5">
-        <v>15.302132400000119</v>
+        <v>15.302131999998892</v>
       </c>
       <c r="D246" s="5">
-        <v>2.1353575564435179</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1353575000081948</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>8707.6139442999993</v>
+        <v>8707.6139440000006</v>
       </c>
       <c r="C247" s="5">
-        <v>9.1811521999989054</v>
+        <v>9.1811520000010205</v>
       </c>
       <c r="D247" s="5">
-        <v>1.2739727744840668</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2739727465858497</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>8734.8098647000006</v>
+        <v>8734.8098649999993</v>
       </c>
       <c r="C248" s="5">
-        <v>27.195920400001341</v>
+        <v>27.195920999998634</v>
       </c>
       <c r="D248" s="5">
-        <v>3.812936718403237</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.812936804108058</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>8760.5504209999999</v>
       </c>
       <c r="C249" s="5">
-        <v>25.740556299999298</v>
+        <v>25.740556000000652</v>
       </c>
       <c r="D249" s="5">
-        <v>3.5941548247726773</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5941547820770969</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>8809.2717747000006</v>
+        <v>8809.2717749999993</v>
       </c>
       <c r="C250" s="5">
-        <v>48.721353700000691</v>
+        <v>48.721353999999337</v>
       </c>
       <c r="D250" s="5">
-        <v>6.8817069069777137</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8817069506559747</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>8806.8624959999997</v>
       </c>
       <c r="C251" s="5">
-        <v>-2.4092787000008684</v>
+        <v>-2.4092789999995148</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.32769899603233288</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.32769903676425072</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>8794.1443918999994</v>
+        <v>8794.1443920000002</v>
       </c>
       <c r="C252" s="5">
-        <v>-12.718104100000346</v>
+        <v>-12.718103999999585</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.719237520117145</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7192375067062726</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>8798.0134582999999</v>
+        <v>8798.0134579999994</v>
       </c>
       <c r="C253" s="5">
-        <v>3.8690664000005199</v>
+        <v>3.8690659999992931</v>
       </c>
       <c r="D253" s="5">
-        <v>0.52923066722700973</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.5292306123744428</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>8811.7512594</v>
+        <v>8811.7512590000006</v>
       </c>
       <c r="C254" s="5">
-        <v>13.73780110000007</v>
+        <v>13.737801000001127</v>
       </c>
       <c r="D254" s="5">
-        <v>1.8899355215602265</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8899355077496738</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>8845.6641292999993</v>
+        <v>8845.6641290000007</v>
       </c>
       <c r="C255" s="5">
-        <v>33.91286989999935</v>
+        <v>33.912870000000112</v>
       </c>
       <c r="D255" s="5">
-        <v>4.7173372747241871</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7173372891488707</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>8852.1657362000005</v>
+        <v>8852.1657360000008</v>
       </c>
       <c r="C256" s="5">
-        <v>6.5016069000012067</v>
+        <v>6.5016070000001491</v>
       </c>
       <c r="D256" s="5">
-        <v>0.88558022022158234</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.88558023392770746</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>8870.1675252000005</v>
+        <v>8870.1675250000008</v>
       </c>
       <c r="C257" s="5">
         <v>18.001788999999917</v>
       </c>
       <c r="D257" s="5">
-        <v>2.4678037928932195</v>
+        <v>2.4678037929496188</v>
       </c>
       <c r="E257" s="5">
-        <v>2.1540256945351777</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1540256887024656</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>8883.5526860999998</v>
+        <v>8883.5526860000009</v>
       </c>
       <c r="C258" s="5">
-        <v>13.385160899999391</v>
+        <v>13.385161000000153</v>
       </c>
       <c r="D258" s="5">
-        <v>1.8259153294971631</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8259153432935271</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>8883.0638995000008</v>
+        <v>8883.0638999999992</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.48878659999900265</v>
+        <v>-0.48878600000170991</v>
       </c>
       <c r="D259" s="5">
-        <v>-6.6005850845807235E-2</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.6005769847277129E-2</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>8916.4317059000005</v>
+        <v>8916.4317059999994</v>
       </c>
       <c r="C260" s="5">
-        <v>33.367806399999608</v>
+        <v>33.367806000000201</v>
       </c>
       <c r="D260" s="5">
-        <v>4.6019103002943096</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6019102437193871</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>8956.0318526999999</v>
+        <v>8956.0318530000004</v>
       </c>
       <c r="C261" s="5">
-        <v>39.600146799999493</v>
+        <v>39.600147000001016</v>
       </c>
       <c r="D261" s="5">
-        <v>5.4616359639706458</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4616359921694224</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>8952.1051984000005</v>
+        <v>8952.1051979999993</v>
       </c>
       <c r="C262" s="5">
-        <v>-3.9266542999994272</v>
+        <v>-3.9266550000011193</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.52485736243229608</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.52485745575522325</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>8970.1801410000007</v>
       </c>
       <c r="C263" s="5">
-        <v>18.074942600000213</v>
+        <v>18.07494300000144</v>
       </c>
       <c r="D263" s="5">
-        <v>2.4499738882894917</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4499739432220391</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>8984.9968392999999</v>
+        <v>8984.9968389999995</v>
       </c>
       <c r="C264" s="5">
-        <v>14.816698299999189</v>
+        <v>14.816697999998723</v>
       </c>
       <c r="D264" s="5">
-        <v>2.0002338346769344</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0002337938087367</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>8993.7418873000006</v>
+        <v>8993.7418870000001</v>
       </c>
       <c r="C265" s="5">
         <v>8.7450480000006792</v>
       </c>
       <c r="D265" s="5">
-        <v>1.1742259221523055</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.174225922191896</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>9016.5973730999995</v>
+        <v>9016.5973730000005</v>
       </c>
       <c r="C266" s="5">
-        <v>22.85548579999886</v>
+        <v>22.855486000000383</v>
       </c>
       <c r="D266" s="5">
-        <v>3.0925047037736242</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0925047313193899</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>8997.2719137000004</v>
+        <v>8997.2719140000008</v>
       </c>
       <c r="C267" s="5">
-        <v>-19.32545939999909</v>
+        <v>-19.325458999999682</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.5418811247451822</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5418810727797392</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>9009.9662986000003</v>
+        <v>9009.9662989999997</v>
       </c>
       <c r="C268" s="5">
-        <v>12.694384899999932</v>
+        <v>12.694384999998874</v>
       </c>
       <c r="D268" s="5">
-        <v>1.7062983473645099</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7062983608526539</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>9029.4046909000008</v>
+        <v>9029.4046909999997</v>
       </c>
       <c r="C269" s="5">
-        <v>19.438392300000487</v>
+        <v>19.438392000000022</v>
       </c>
       <c r="D269" s="5">
-        <v>2.6198605469576419</v>
+        <v>2.6198605059254865</v>
       </c>
       <c r="E269" s="5">
-        <v>1.7951990787954175</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7951990822179908</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>9062.1398458000003</v>
+        <v>9062.139846</v>
       </c>
       <c r="C270" s="5">
-        <v>32.735154899999543</v>
+        <v>32.735155000000304</v>
       </c>
       <c r="D270" s="5">
-        <v>4.438277420864889</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4382774346445775</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>9087.5511239000007</v>
+        <v>9087.5511239999996</v>
       </c>
       <c r="C271" s="5">
-        <v>25.411278100000345</v>
+        <v>25.411277999999584</v>
       </c>
       <c r="D271" s="5">
-        <v>3.4173217828375568</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4173217691047197</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>9113.0501490000006</v>
       </c>
       <c r="C272" s="5">
-        <v>25.499025099999926</v>
+        <v>25.499025000000984</v>
       </c>
       <c r="D272" s="5">
-        <v>3.4195675221075916</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4195675084514265</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>9129.7732125999992</v>
+        <v>9129.7732130000004</v>
       </c>
       <c r="C273" s="5">
-        <v>16.723063599998568</v>
+        <v>16.723063999999795</v>
       </c>
       <c r="D273" s="5">
-        <v>2.2244430271119775</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2244430808567417</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>9155.6481722000008</v>
+        <v>9155.6481719999992</v>
       </c>
       <c r="C274" s="5">
-        <v>25.874959600001603</v>
+        <v>25.874958999998853</v>
       </c>
       <c r="D274" s="5">
-        <v>3.4544725437451351</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4544724622344258</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>9185.2818165000008</v>
+        <v>9185.2818169999991</v>
       </c>
       <c r="C275" s="5">
-        <v>29.633644300000014</v>
+        <v>29.633644999999888</v>
       </c>
       <c r="D275" s="5">
-        <v>3.9538744966953976</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9538745918499263</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>9193.3089727999995</v>
+        <v>9193.3089729999992</v>
       </c>
       <c r="C276" s="5">
-        <v>8.0271562999987509</v>
+        <v>8.0271560000001045</v>
       </c>
       <c r="D276" s="5">
-        <v>1.0537534112407432</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.053753371611843</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>9231.6780118999995</v>
+        <v>9231.6780120000003</v>
       </c>
       <c r="C277" s="5">
-        <v>38.369039100000009</v>
+        <v>38.369039000001067</v>
       </c>
       <c r="D277" s="5">
-        <v>5.1248782849804941</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1248782712017382</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>9252.4738159000008</v>
+        <v>9252.4738159999997</v>
       </c>
       <c r="C278" s="5">
-        <v>20.795804000001226</v>
+        <v>20.795803999999407</v>
       </c>
       <c r="D278" s="5">
-        <v>2.7369326086109869</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7369326085806778</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>9269.5381132999992</v>
+        <v>9269.5381130000005</v>
       </c>
       <c r="C279" s="5">
-        <v>17.064297399998395</v>
+        <v>17.064297000000806</v>
       </c>
       <c r="D279" s="5">
-        <v>2.2357428052133033</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2357427522489148</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>9305.2057385999997</v>
+        <v>9305.2057390000009</v>
       </c>
       <c r="C280" s="5">
-        <v>35.667625300000509</v>
+        <v>35.667626000000382</v>
       </c>
       <c r="D280" s="5">
-        <v>4.7163810069094092</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7163811015948021</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>9327.8151636000002</v>
+        <v>9327.8151639999996</v>
       </c>
       <c r="C281" s="5">
-        <v>22.609425000000556</v>
+        <v>22.609424999998737</v>
       </c>
       <c r="D281" s="5">
-        <v>2.9549950565058936</v>
+        <v>2.9549950563769967</v>
       </c>
       <c r="E281" s="5">
-        <v>3.3048742737241898</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3048742770100725</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>9322.4260006000004</v>
+        <v>9322.4260009999998</v>
       </c>
       <c r="C282" s="5">
         <v>-5.3891629999998258</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.69110346381697774</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.69110346378732368</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>9374.3430879999996</v>
       </c>
       <c r="C283" s="5">
-        <v>51.917087399999218</v>
+        <v>51.91708699999981</v>
       </c>
       <c r="D283" s="5">
-        <v>6.8914066104674099</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8914065554304793</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>9395.0208712999993</v>
+        <v>9395.0208710000006</v>
       </c>
       <c r="C284" s="5">
-        <v>20.677783299999646</v>
+        <v>20.677783000001</v>
       </c>
       <c r="D284" s="5">
-        <v>2.679291230794556</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6792911914498063</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>9408.6986572000005</v>
+        <v>9408.6986570000008</v>
       </c>
       <c r="C285" s="5">
-        <v>13.677785900001254</v>
+        <v>13.677786000000197</v>
       </c>
       <c r="D285" s="5">
-        <v>1.7610826124419443</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7610826254772949</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>9427.8490502000004</v>
+        <v>9427.8490500000007</v>
       </c>
       <c r="C286" s="5">
         <v>19.150392999999895</v>
       </c>
       <c r="D286" s="5">
-        <v>2.4699997723066192</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4699997723597322</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>9453.5274943999993</v>
+        <v>9453.5274939999999</v>
       </c>
       <c r="C287" s="5">
-        <v>25.678444199998921</v>
+        <v>25.678443999999217</v>
       </c>
       <c r="D287" s="5">
-        <v>3.317824950968129</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3178249248099201</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>9481.0840988</v>
+        <v>9481.0840989999997</v>
       </c>
       <c r="C288" s="5">
-        <v>27.556604400000651</v>
+        <v>27.556604999999763</v>
       </c>
       <c r="D288" s="5">
-        <v>3.5545740739569842</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5545741527496899</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>9504.9562846999997</v>
+        <v>9504.9562850000002</v>
       </c>
       <c r="C289" s="5">
-        <v>23.872185899999749</v>
+        <v>23.872186000000511</v>
       </c>
       <c r="D289" s="5">
-        <v>3.0636453234806682</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0636453364270233</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>9531.0278718000009</v>
+        <v>9531.0278720000006</v>
       </c>
       <c r="C290" s="5">
-        <v>26.071587100001125</v>
+        <v>26.071587000000363</v>
       </c>
       <c r="D290" s="5">
-        <v>3.3416494888532045</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3416494757350979</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>9543.1643304999998</v>
+        <v>9543.1643309999999</v>
       </c>
       <c r="C291" s="5">
-        <v>12.136458699998911</v>
+        <v>12.136458999999377</v>
       </c>
       <c r="D291" s="5">
-        <v>1.5387828039858498</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.538782842257258</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>9576.8387798999993</v>
+        <v>9576.83878</v>
       </c>
       <c r="C292" s="5">
-        <v>33.674449399999503</v>
+        <v>33.674449000000095</v>
       </c>
       <c r="D292" s="5">
-        <v>4.317528478324939</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3175284258097468</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>9583.1376189000002</v>
+        <v>9583.1376189999992</v>
       </c>
       <c r="C293" s="5">
-        <v>6.2988390000009531</v>
+        <v>6.2988389999991341</v>
       </c>
       <c r="D293" s="5">
-        <v>0.79212042677274663</v>
+        <v>0.79212042676441996</v>
       </c>
       <c r="E293" s="5">
-        <v>2.7372160663768907</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7372160630433351</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>9606.2302106000006</v>
+        <v>9606.2302110000001</v>
       </c>
       <c r="C294" s="5">
-        <v>23.092591700000412</v>
+        <v>23.092592000000877</v>
       </c>
       <c r="D294" s="5">
-        <v>2.9302869211580651</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9302869597009229</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>9622.3804964999999</v>
+        <v>9622.3804970000001</v>
       </c>
       <c r="C295" s="5">
-        <v>16.15028589999929</v>
+        <v>16.150286000000051</v>
       </c>
       <c r="D295" s="5">
-        <v>2.0362365114066083</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0362365240459646</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>9652.7415105</v>
+        <v>9652.7415110000002</v>
       </c>
       <c r="C296" s="5">
         <v>30.361014000000068</v>
       </c>
       <c r="D296" s="5">
-        <v>3.8527027148821835</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8527027146783244</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>9684.4501737999999</v>
+        <v>9684.4501739999996</v>
       </c>
       <c r="C297" s="5">
-        <v>31.708663299999898</v>
+        <v>31.708662999999433</v>
       </c>
       <c r="D297" s="5">
-        <v>4.0139313899745233</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0139313510976882</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>9713.8425394999995</v>
+        <v>9713.8425399999996</v>
       </c>
       <c r="C298" s="5">
-        <v>29.392365699999573</v>
+        <v>29.392366000000038</v>
       </c>
       <c r="D298" s="5">
-        <v>3.7034209514928085</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.703420989848083</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>9737.1434513999993</v>
+        <v>9737.1434509999999</v>
       </c>
       <c r="C299" s="5">
-        <v>23.300911899999846</v>
+        <v>23.300911000000269</v>
       </c>
       <c r="D299" s="5">
-        <v>2.9167604141668413</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9167602998641851</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>9757.0257683</v>
+        <v>9757.0257679999995</v>
       </c>
       <c r="C300" s="5">
-        <v>19.88231690000066</v>
+        <v>19.882316999999603</v>
       </c>
       <c r="D300" s="5">
-        <v>2.4779914113673085</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4779914240737</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>9780.0225427999994</v>
+        <v>9780.0225429999991</v>
       </c>
       <c r="C301" s="5">
-        <v>22.996774499999447</v>
+        <v>22.996774999999616</v>
       </c>
       <c r="D301" s="5">
-        <v>2.8652880144457438</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8652880776423917</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>9803.2849009000001</v>
+        <v>9803.2849010000009</v>
       </c>
       <c r="C302" s="5">
-        <v>23.262358100000711</v>
+        <v>23.262358000001768</v>
       </c>
       <c r="D302" s="5">
-        <v>2.8919079034432471</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8919078907885698</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>9844.9613093000007</v>
+        <v>9844.9613090000003</v>
       </c>
       <c r="C303" s="5">
-        <v>41.676408400000582</v>
+        <v>41.676407999999356</v>
       </c>
       <c r="D303" s="5">
-        <v>5.2225140617081056</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2225140103514089</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>9863.7356285999995</v>
+        <v>9863.7356290000007</v>
       </c>
       <c r="C304" s="5">
-        <v>18.774319299998751</v>
+        <v>18.774320000000444</v>
       </c>
       <c r="D304" s="5">
-        <v>2.3125523840082485</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3125524712094725</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>9899.0986656999994</v>
+        <v>9899.0986659999999</v>
       </c>
       <c r="C305" s="5">
-        <v>35.363037099999929</v>
+        <v>35.363036999999167</v>
       </c>
       <c r="D305" s="5">
-        <v>4.3880420551774213</v>
+        <v>4.3880420423416888</v>
       </c>
       <c r="E305" s="5">
-        <v>3.2970521698118649</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2970521718644674</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>9915.4473902000009</v>
+        <v>9915.4473899999994</v>
       </c>
       <c r="C306" s="5">
-        <v>16.348724500001481</v>
+        <v>16.348723999999493</v>
       </c>
       <c r="D306" s="5">
-        <v>1.9999454672421146</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9999454054587584</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>9933.8846869000008</v>
+        <v>9933.8846869999998</v>
       </c>
       <c r="C307" s="5">
-        <v>18.437296699999933</v>
+        <v>18.437297000000399</v>
       </c>
       <c r="D307" s="5">
-        <v>2.254304122808426</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2543041599109026</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>9941.3431832000006</v>
+        <v>9941.3431830000009</v>
       </c>
       <c r="C308" s="5">
-        <v>7.4584962999997515</v>
+        <v>7.4584960000011051</v>
       </c>
       <c r="D308" s="5">
-        <v>0.90470627643213231</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.90470623988303522</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>9975.5358907999998</v>
+        <v>9975.5358909999995</v>
       </c>
       <c r="C309" s="5">
-        <v>34.192707599999267</v>
+        <v>34.192707999998674</v>
       </c>
       <c r="D309" s="5">
-        <v>4.206313223035707</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2063132732634845</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>10000.820761000001</v>
+        <v>10000.820760000001</v>
       </c>
       <c r="C310" s="5">
-        <v>25.284870200001023</v>
+        <v>25.284869000000981</v>
       </c>
       <c r="D310" s="5">
-        <v>3.0843884419304857</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0843882934382227</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>10025.709186</v>
+        <v>10025.70919</v>
       </c>
       <c r="C311" s="5">
-        <v>24.888424999999188</v>
+        <v>24.888429999999062</v>
       </c>
       <c r="D311" s="5">
-        <v>3.0275827955273726</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0275834124146694</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>10065.094971</v>
+        <v>10065.09497</v>
       </c>
       <c r="C312" s="5">
-        <v>39.385785000000396</v>
+        <v>39.385780000000523</v>
       </c>
       <c r="D312" s="5">
-        <v>4.817377557660163</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8173769308596182</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>10075.60267</v>
       </c>
       <c r="C313" s="5">
-        <v>10.507698999999775</v>
+        <v>10.507700000000114</v>
       </c>
       <c r="D313" s="5">
-        <v>1.2599872960354475</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2599874167614322</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>10096.453439999999</v>
       </c>
       <c r="C314" s="5">
         <v>20.850769999999102</v>
       </c>
       <c r="D314" s="5">
         <v>2.5117785481284072</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>10120.235224</v>
+        <v>10120.23522</v>
       </c>
       <c r="C315" s="5">
-        <v>23.781784000000698</v>
+        <v>23.781780000001163</v>
       </c>
       <c r="D315" s="5">
-        <v>2.8634581008468718</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8634576129683786</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>10121.149810999999</v>
+        <v>10121.149810000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.91458699999930104</v>
+        <v>0.91459000000031665</v>
       </c>
       <c r="D316" s="5">
-        <v>0.10850044992918306</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.10850080604882795</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>10147.656165</v>
+        <v>10147.65617</v>
       </c>
       <c r="C317" s="5">
-        <v>26.506354000001011</v>
+        <v>26.506359999999404</v>
       </c>
       <c r="D317" s="5">
-        <v>3.188353632297658</v>
+        <v>3.1883543647624135</v>
       </c>
       <c r="E317" s="5">
-        <v>2.5109104141091576</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5109104615121058</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>10171.038094</v>
+        <v>10171.03809</v>
       </c>
       <c r="C318" s="5">
-        <v>23.381928999999218</v>
+        <v>23.381919999999809</v>
       </c>
       <c r="D318" s="5">
-        <v>2.8003157455456229</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8003146525749534</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>10184.265083</v>
+        <v>10184.265079999999</v>
       </c>
       <c r="C319" s="5">
-        <v>13.226989000000685</v>
+        <v>13.226989999999205</v>
       </c>
       <c r="D319" s="5">
-        <v>1.5717577307405639</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5717578510439534</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>10186.043288999999</v>
+        <v>10186.04329</v>
       </c>
       <c r="C320" s="5">
-        <v>1.7782059999990452</v>
+        <v>1.7782100000003993</v>
       </c>
       <c r="D320" s="5">
-        <v>0.20972525239277839</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.20972572467623518</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>10221.438633</v>
+        <v>10221.438630000001</v>
       </c>
       <c r="C321" s="5">
-        <v>35.395344000000478</v>
+        <v>35.395340000000942</v>
       </c>
       <c r="D321" s="5">
-        <v>4.2504880290353153</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2504875390483976</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>10229.729613</v>
+        <v>10229.72961</v>
       </c>
       <c r="C322" s="5">
         <v>8.2909799999997631</v>
       </c>
       <c r="D322" s="5">
-        <v>0.97771775052502008</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.97771775081347823</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>10228.808252000001</v>
+        <v>10228.80825</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.92136099999879661</v>
+        <v>-0.92136000000027707</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.1080268697587039</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.10802675260158656</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>10274.676737</v>
+        <v>10274.676740000001</v>
       </c>
       <c r="C324" s="5">
-        <v>45.868484999999055</v>
+        <v>45.868490000000747</v>
       </c>
       <c r="D324" s="5">
-        <v>5.5158140556717861</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5158146729474167</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>10287.81993</v>
       </c>
       <c r="C325" s="5">
-        <v>13.143192999999883</v>
+        <v>13.143189999998867</v>
       </c>
       <c r="D325" s="5">
-        <v>1.5458655628948659</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5458652071022927</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>10323.140278999999</v>
+        <v>10323.14028</v>
       </c>
       <c r="C326" s="5">
-        <v>35.320348999999624</v>
+        <v>35.320349999999962</v>
       </c>
       <c r="D326" s="5">
-        <v>4.1985553772940776</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1985554984182327</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>10311.719385</v>
+        <v>10311.71939</v>
       </c>
       <c r="C327" s="5">
-        <v>-11.420893999998952</v>
+        <v>-11.420889999999417</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.3195583597180871</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.319557900243773</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>10327.331049</v>
+        <v>10327.331050000001</v>
       </c>
       <c r="C328" s="5">
-        <v>15.611664000000019</v>
+        <v>15.611660000000484</v>
       </c>
       <c r="D328" s="5">
-        <v>1.8319720724191857</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.831971598222637</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>10345.667597</v>
+        <v>10345.667600000001</v>
       </c>
       <c r="C329" s="5">
-        <v>18.336547999999311</v>
+        <v>18.336549999999988</v>
       </c>
       <c r="D329" s="5">
-        <v>2.151573514848204</v>
+        <v>2.1515737516102806</v>
       </c>
       <c r="E329" s="5">
-        <v>1.9513021409116593</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9513021202412384</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>10372.541991</v>
+        <v>10372.54199</v>
       </c>
       <c r="C330" s="5">
-        <v>26.874394000000393</v>
+        <v>26.874389999999039</v>
       </c>
       <c r="D330" s="5">
-        <v>3.1620997593603706</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1620992810367898</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>10383.421299</v>
+        <v>10383.4213</v>
       </c>
       <c r="C331" s="5">
-        <v>10.879307999999583</v>
+        <v>10.87931000000026</v>
       </c>
       <c r="D331" s="5">
-        <v>1.2659138939700387</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2659141281565089</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>10413.360925999999</v>
+        <v>10413.360930000001</v>
       </c>
       <c r="C332" s="5">
-        <v>29.939626999999746</v>
+        <v>29.939630000000761</v>
       </c>
       <c r="D332" s="5">
-        <v>3.5154915580405177</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5154919155597097</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>10419.512138</v>
+        <v>10419.512140000001</v>
       </c>
       <c r="C333" s="5">
-        <v>6.1512120000006689</v>
+        <v>6.1512099999999919</v>
       </c>
       <c r="D333" s="5">
-        <v>0.71115206012914989</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.71115182788008546</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>10432.760084</v>
+        <v>10432.76008</v>
       </c>
       <c r="C334" s="5">
-        <v>13.247945999999502</v>
+        <v>13.247939999999289</v>
       </c>
       <c r="D334" s="5">
-        <v>1.5364615013815364</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5364608003471725</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>10453.24034</v>
       </c>
       <c r="C335" s="5">
-        <v>20.480256000000736</v>
+        <v>20.480260000000271</v>
       </c>
       <c r="D335" s="5">
-        <v>2.3812872918722805</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3812877629174389</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>10440.071706999999</v>
+        <v>10440.07171</v>
       </c>
       <c r="C336" s="5">
-        <v>-13.168633000001137</v>
+        <v>-13.168630000000121</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.501288364021558</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5012880243730597</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>10450.7119</v>
       </c>
       <c r="C337" s="5">
-        <v>10.640193000001091</v>
+        <v>10.640190000000075</v>
       </c>
       <c r="D337" s="5">
-        <v>1.2298810827554574</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2298807336892592</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>10467.261536</v>
+        <v>10467.26154</v>
       </c>
       <c r="C338" s="5">
-        <v>16.549635999999737</v>
+        <v>16.549639999999272</v>
       </c>
       <c r="D338" s="5">
-        <v>1.9169460766338409</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9169465439969668</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>10489.400315999999</v>
+        <v>10489.400320000001</v>
       </c>
       <c r="C339" s="5">
-        <v>22.138779999999315</v>
+        <v>22.138780000001134</v>
       </c>
       <c r="D339" s="5">
-        <v>2.5677936513910593</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5677936503986309</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>10504.932065999999</v>
+        <v>10504.932070000001</v>
       </c>
       <c r="C340" s="5">
         <v>15.531750000000102</v>
       </c>
       <c r="D340" s="5">
-        <v>1.7913930184880744</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7913930177993587</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>10522.742107</v>
+        <v>10522.742109999999</v>
       </c>
       <c r="C341" s="5">
-        <v>17.810041000000638</v>
+        <v>17.81003999999848</v>
       </c>
       <c r="D341" s="5">
-        <v>2.0535561131181046</v>
+        <v>2.0535559959480754</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7115812811475672</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7115812806512309</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>10531.506986</v>
+        <v>10531.50699</v>
       </c>
       <c r="C342" s="5">
-        <v>8.7648790000002919</v>
+        <v>8.7648800000006304</v>
       </c>
       <c r="D342" s="5">
-        <v>1.0041273626098413</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0041274774099884</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>10562.364659000001</v>
+        <v>10562.364659999999</v>
       </c>
       <c r="C343" s="5">
-        <v>30.857673000000432</v>
+        <v>30.857669999999416</v>
       </c>
       <c r="D343" s="5">
-        <v>3.5732594588493871</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5732591044586925</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>10595.531335</v>
+        <v>10595.53134</v>
       </c>
       <c r="C344" s="5">
-        <v>33.166675999998915</v>
+        <v>33.16668000000027</v>
       </c>
       <c r="D344" s="5">
-        <v>3.8338593692639034</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8338598392842371</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>10600.456354</v>
+        <v>10600.45635</v>
       </c>
       <c r="C345" s="5">
-        <v>4.9250190000002476</v>
+        <v>4.9250100000008388</v>
       </c>
       <c r="D345" s="5">
-        <v>0.55921266165717132</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.55921163687131514</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>10628.101296999999</v>
+        <v>10628.1013</v>
       </c>
       <c r="C346" s="5">
-        <v>27.64494299999933</v>
+        <v>27.644949999999881</v>
       </c>
       <c r="D346" s="5">
-        <v>3.1747615462974998</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1747623629624799</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>10657.337527</v>
+        <v>10657.337530000001</v>
       </c>
       <c r="C347" s="5">
         <v>29.236230000000432</v>
       </c>
       <c r="D347" s="5">
-        <v>3.35141456718413</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3514145662237649</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>10671.980213000001</v>
+        <v>10671.98021</v>
       </c>
       <c r="C348" s="5">
-        <v>14.642686000001049</v>
+        <v>14.642679999999018</v>
       </c>
       <c r="D348" s="5">
-        <v>1.6612605535675007</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.661259867224274</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>10696.442231000001</v>
+        <v>10696.442230000001</v>
       </c>
       <c r="C349" s="5">
-        <v>24.462018000000171</v>
+        <v>24.462020000000848</v>
       </c>
       <c r="D349" s="5">
-        <v>2.7855499029161068</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7855501343329259</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>10704.900313</v>
+        <v>10704.900310000001</v>
       </c>
       <c r="C350" s="5">
-        <v>8.4580819999991945</v>
+        <v>8.4580800000003364</v>
       </c>
       <c r="D350" s="5">
-        <v>0.95302310483316166</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.95302287858971546</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>10717.090550000001</v>
       </c>
       <c r="C351" s="5">
-        <v>12.190237000000707</v>
+        <v>12.190239999999903</v>
       </c>
       <c r="D351" s="5">
-        <v>1.3750947366332866</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3750950775520465</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>10732.112633999999</v>
+        <v>10732.11263</v>
       </c>
       <c r="C352" s="5">
-        <v>15.022083999998358</v>
+        <v>15.022079999998823</v>
       </c>
       <c r="D352" s="5">
-        <v>1.6950611848116637</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6950607299747844</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>10748.907573</v>
+        <v>10748.907569999999</v>
       </c>
       <c r="C353" s="5">
-        <v>16.79493900000125</v>
+        <v>16.794939999999769</v>
       </c>
       <c r="D353" s="5">
-        <v>1.8941565415786954</v>
+        <v>1.8941566560444878</v>
       </c>
       <c r="E353" s="5">
-        <v>2.1493016145434973</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1493015569113982</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>10760.800639999999</v>
       </c>
       <c r="C354" s="5">
-        <v>11.893066999999064</v>
+        <v>11.89307000000008</v>
       </c>
       <c r="D354" s="5">
-        <v>1.335842821067823</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.33584316045956</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>10793.511696</v>
+        <v>10793.511699999999</v>
       </c>
       <c r="C355" s="5">
-        <v>32.711056000000099</v>
+        <v>32.711059999999634</v>
       </c>
       <c r="D355" s="5">
-        <v>3.709411885719649</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7094123469271656</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>10806.994369</v>
+        <v>10806.99437</v>
       </c>
       <c r="C356" s="5">
-        <v>13.482673000000432</v>
+        <v>13.482670000001235</v>
       </c>
       <c r="D356" s="5">
-        <v>1.5093167324255363</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5093163937171639</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>10826.400854</v>
+        <v>10826.40085</v>
       </c>
       <c r="C357" s="5">
-        <v>19.40648499999952</v>
+        <v>19.406479999999647</v>
       </c>
       <c r="D357" s="5">
-        <v>2.1762912179503546</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1762906514851021</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>10853.689285</v>
+        <v>10853.68929</v>
       </c>
       <c r="C358" s="5">
-        <v>27.288431000000855</v>
+        <v>27.288440000000264</v>
       </c>
       <c r="D358" s="5">
-        <v>3.066939123869461</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0669401505894589</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>10871.777572999999</v>
+        <v>10871.77757</v>
       </c>
       <c r="C359" s="5">
-        <v>18.088287999999011</v>
+        <v>18.088279999999941</v>
       </c>
       <c r="D359" s="5">
-        <v>2.0183011014058394</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0183001996253447</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>10899.207875</v>
+        <v>10899.20788</v>
       </c>
       <c r="C360" s="5">
-        <v>27.430302000000665</v>
+        <v>27.430309999999736</v>
       </c>
       <c r="D360" s="5">
-        <v>3.0700594293338712</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0700603380317215</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>10923.563072000001</v>
+        <v>10923.56307</v>
       </c>
       <c r="C361" s="5">
-        <v>24.355197000000771</v>
+        <v>24.355190000000221</v>
       </c>
       <c r="D361" s="5">
-        <v>2.7147038958953651</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7147031047792147</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>10938.147883</v>
+        <v>10938.14788</v>
       </c>
       <c r="C362" s="5">
-        <v>14.584810999998808</v>
+        <v>14.584810000000289</v>
       </c>
       <c r="D362" s="5">
-        <v>1.6140219007681811</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6140217895873832</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>10948.622026999999</v>
+        <v>10948.62203</v>
       </c>
       <c r="C363" s="5">
-        <v>10.474143999999797</v>
+        <v>10.474150000000009</v>
       </c>
       <c r="D363" s="5">
-        <v>1.1551664433357756</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.155167108867694</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>10980.600192</v>
+        <v>10980.600189999999</v>
       </c>
       <c r="C364" s="5">
-        <v>31.978165000000445</v>
+        <v>31.978159999998752</v>
       </c>
       <c r="D364" s="5">
-        <v>3.5617523502721182</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5617517833999468</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>10992.637983000001</v>
+        <v>10992.63798</v>
       </c>
       <c r="C365" s="5">
-        <v>12.037791000000652</v>
+        <v>12.037790000000314</v>
       </c>
       <c r="D365" s="5">
-        <v>1.3234947698333333</v>
+        <v>1.3234946594671504</v>
       </c>
       <c r="E365" s="5">
-        <v>2.2674900527772879</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2674900534101372</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>11027.048757</v>
+        <v>11027.04876</v>
       </c>
       <c r="C366" s="5">
-        <v>34.410773999999947</v>
+        <v>34.410780000000159</v>
       </c>
       <c r="D366" s="5">
-        <v>3.8217701947650173</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8217708737196654</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>11048.334252000001</v>
+        <v>11048.33425</v>
       </c>
       <c r="C367" s="5">
-        <v>21.285495000000083</v>
+        <v>21.285490000000209</v>
       </c>
       <c r="D367" s="5">
-        <v>2.3411089921447248</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3411084357190415</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>10990.345561</v>
+        <v>10990.34556</v>
       </c>
       <c r="C368" s="5">
-        <v>-57.988691000000472</v>
+        <v>-57.988690000000133</v>
       </c>
       <c r="D368" s="5">
-        <v>-6.1196895746997049</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.1196894732707623</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>9742.9861068999999</v>
+        <v>9742.9861070000006</v>
       </c>
       <c r="C369" s="5">
-        <v>-1247.3594541000002</v>
+        <v>-1247.3594529999991</v>
       </c>
       <c r="D369" s="5">
-        <v>-76.440350492019945</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-76.440350463394168</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>9993.9653333999995</v>
+        <v>9993.9653330000001</v>
       </c>
       <c r="C370" s="5">
-        <v>250.97922649999964</v>
+        <v>250.97922599999947</v>
       </c>
       <c r="D370" s="5">
-        <v>35.690381846604538</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>35.690381764721394</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>10233.045013000001</v>
+        <v>10233.04501</v>
       </c>
       <c r="C371" s="5">
-        <v>239.07967960000133</v>
+        <v>239.07967699999972</v>
       </c>
       <c r="D371" s="5">
-        <v>32.80198002045065</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+        <v>32.801979617034441</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>10278.894738000001</v>
+        <v>10278.89474</v>
       </c>
       <c r="C372" s="5">
-        <v>45.849725000000035</v>
+        <v>45.849729999999909</v>
       </c>
       <c r="D372" s="5">
-        <v>5.5111629226242798</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.511163540169961</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>10361.170902</v>
+        <v>10361.170899999999</v>
       </c>
       <c r="C373" s="5">
-        <v>82.276163999998971</v>
+        <v>82.276159999999436</v>
       </c>
       <c r="D373" s="5">
-        <v>10.039605018397069</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.039604506578726</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>10431.630127</v>
+        <v>10431.63013</v>
       </c>
       <c r="C374" s="5">
-        <v>70.459225000000515</v>
+        <v>70.459230000000389</v>
       </c>
       <c r="D374" s="5">
-        <v>8.4726156462194382</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4726162718225861</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>10514.040168</v>
+        <v>10514.04017</v>
       </c>
       <c r="C375" s="5">
-        <v>82.410040999999183</v>
+        <v>82.410040000000663</v>
       </c>
       <c r="D375" s="5">
-        <v>9.902968566141368</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.9029684377329517</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>10549.246413999999</v>
+        <v>10549.24641</v>
       </c>
       <c r="C376" s="5">
-        <v>35.206245999999737</v>
+        <v>35.206239999999525</v>
       </c>
       <c r="D376" s="5">
-        <v>4.093032356692472</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0930316454506732</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>10600.475645</v>
+        <v>10600.47565</v>
       </c>
       <c r="C377" s="5">
-        <v>51.229231000001164</v>
+        <v>51.229240000000573</v>
       </c>
       <c r="D377" s="5">
-        <v>5.9856305784920405</v>
+        <v>5.9856316606276216</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.5674997994701085</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5674997276677334</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>10635.380934999999</v>
+        <v>10635.380939999999</v>
       </c>
       <c r="C378" s="5">
         <v>34.905289999998786</v>
       </c>
       <c r="D378" s="5">
-        <v>4.0237171509138303</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0237171489816204</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>10612.73107</v>
       </c>
       <c r="C379" s="5">
-        <v>-22.649864999999409</v>
+        <v>-22.649869999999282</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.525882687230363</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.525883237135218</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>10718.106587</v>
+        <v>10718.106589999999</v>
       </c>
       <c r="C380" s="5">
-        <v>105.3755170000004</v>
+        <v>105.3755199999996</v>
       </c>
       <c r="D380" s="5">
-        <v>12.587700389760803</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.587700767920417</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>10775.591761</v>
+        <v>10775.591759999999</v>
       </c>
       <c r="C381" s="5">
-        <v>57.485173999999461</v>
+        <v>57.485169999999925</v>
       </c>
       <c r="D381" s="5">
-        <v>6.6293336886159127</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6293332117237647</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>10836.194643999999</v>
+        <v>10836.19464</v>
       </c>
       <c r="C382" s="5">
-        <v>60.602882999999565</v>
+        <v>60.602880000000368</v>
       </c>
       <c r="D382" s="5">
-        <v>6.9616304016935304</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9616300470121351</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>10890.403353</v>
+        <v>10890.403350000001</v>
       </c>
       <c r="C383" s="5">
-        <v>54.208709000000454</v>
+        <v>54.208710000000792</v>
       </c>
       <c r="D383" s="5">
-        <v>6.1710259092103037</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.171026028539961</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>10996.625516</v>
+        <v>10996.62552</v>
       </c>
       <c r="C384" s="5">
-        <v>106.22216300000036</v>
+        <v>106.2221699999991</v>
       </c>
       <c r="D384" s="5">
-        <v>12.353251419444323</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.353252281265114</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>11012.949246</v>
+        <v>11012.94925</v>
       </c>
       <c r="C385" s="5">
         <v>16.323730000000069</v>
       </c>
       <c r="D385" s="5">
-        <v>1.7959325355257238</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7959325348670507</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>11068.075465</v>
+        <v>11068.07547</v>
       </c>
       <c r="C386" s="5">
-        <v>55.126218999999764</v>
+        <v>55.126220000000103</v>
       </c>
       <c r="D386" s="5">
-        <v>6.1748573903310122</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1748575031408848</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>11180.143382</v>
+        <v>11180.14338</v>
       </c>
       <c r="C387" s="5">
-        <v>112.06791700000031</v>
+        <v>112.06790999999976</v>
       </c>
       <c r="D387" s="5">
-        <v>12.850409688405717</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.850408834392169</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>11219.101060000001</v>
       </c>
       <c r="C388" s="5">
-        <v>38.957678000000669</v>
+        <v>38.957680000001346</v>
       </c>
       <c r="D388" s="5">
-        <v>4.2625258317178893</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2625260555344546</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>11277.867095</v>
+        <v>11277.867099999999</v>
       </c>
       <c r="C389" s="5">
-        <v>58.766034999998737</v>
+        <v>58.766039999998611</v>
       </c>
       <c r="D389" s="5">
-        <v>6.4699245782034565</v>
+        <v>6.4699251446400874</v>
       </c>
       <c r="E389" s="5">
-        <v>6.3901986352801865</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3901986322660864</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>11282.838478</v>
+        <v>11282.83848</v>
       </c>
       <c r="C390" s="5">
-        <v>4.9713830000000598</v>
+        <v>4.9713800000008632</v>
       </c>
       <c r="D390" s="5">
-        <v>0.53025490160900635</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.53025458061297659</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>11372.458769999999</v>
       </c>
       <c r="C391" s="5">
-        <v>89.620291999999608</v>
+        <v>89.620289999998931</v>
       </c>
       <c r="D391" s="5">
-        <v>9.9593086607028258</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.9593084268056131</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>11405.331957</v>
+        <v>11405.33196</v>
       </c>
       <c r="C392" s="5">
-        <v>32.873187000001053</v>
+        <v>32.87319000000025</v>
       </c>
       <c r="D392" s="5">
-        <v>3.5243969707668965</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5243972975329552</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>11479.640955000001</v>
+        <v>11479.640960000001</v>
       </c>
       <c r="C393" s="5">
-        <v>74.308998000000429</v>
+        <v>74.309000000001106</v>
       </c>
       <c r="D393" s="5">
-        <v>8.1046807043204439</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.1046809281216206</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>11509.159088</v>
+        <v>11509.159089999999</v>
       </c>
       <c r="C394" s="5">
-        <v>29.51813299999958</v>
+        <v>29.518129999998564</v>
       </c>
       <c r="D394" s="5">
-        <v>3.1296298607725204</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1296295368062665</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>11518.988726</v>
+        <v>11518.988729999999</v>
       </c>
       <c r="C395" s="5">
-        <v>9.8296379999992496</v>
+        <v>9.8296399999999267</v>
       </c>
       <c r="D395" s="5">
-        <v>1.0297131117295688</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0297133220468435</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>11629.229735000001</v>
+        <v>11629.229740000001</v>
       </c>
       <c r="C396" s="5">
-        <v>110.24100900000121</v>
+        <v>110.24101000000155</v>
       </c>
       <c r="D396" s="5">
-        <v>12.108660169135831</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.10866028039035</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>11658.829705</v>
+        <v>11658.82971</v>
       </c>
       <c r="C397" s="5">
         <v>29.599969999999303</v>
       </c>
       <c r="D397" s="5">
-        <v>3.0974930221245423</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0974930207742224</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>11701.478953</v>
+        <v>11701.478950000001</v>
       </c>
       <c r="C398" s="5">
-        <v>42.649247999999716</v>
+        <v>42.649240000000646</v>
       </c>
       <c r="D398" s="5">
-        <v>4.4791339408697617</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4791330817539166</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>11714.940981</v>
+        <v>11714.940979999999</v>
       </c>
       <c r="C399" s="5">
-        <v>13.462027999999918</v>
+        <v>13.462029999998776</v>
       </c>
       <c r="D399" s="5">
-        <v>1.3893153089212795</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3893155169925286</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>11733.175386999999</v>
+        <v>11733.17539</v>
       </c>
       <c r="C400" s="5">
-        <v>18.234405999999581</v>
+        <v>18.234410000000935</v>
       </c>
       <c r="D400" s="5">
-        <v>1.8838834782775704</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8838838952433878</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>11745.57857</v>
       </c>
       <c r="C401" s="5">
-        <v>12.403183000000354</v>
+        <v>12.403179999999338</v>
       </c>
       <c r="D401" s="5">
-        <v>1.2759257685762471</v>
+        <v>1.2759254578389223</v>
       </c>
       <c r="E401" s="5">
-        <v>4.1471625003220547</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1471624541488117</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>11816.306546</v>
+        <v>11816.306549999999</v>
       </c>
       <c r="C402" s="5">
-        <v>70.727976000000126</v>
+        <v>70.727979999999661</v>
       </c>
       <c r="D402" s="5">
-        <v>7.4701903398481262</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4701907764116005</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>11841.669919</v>
+        <v>11841.66992</v>
       </c>
       <c r="C403" s="5">
-        <v>25.363373000000138</v>
+        <v>25.363370000000941</v>
       </c>
       <c r="D403" s="5">
-        <v>2.6063936745097216</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6063933616821355</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>11871.789782</v>
+        <v>11871.789779999999</v>
       </c>
       <c r="C404" s="5">
-        <v>30.119862999999896</v>
+        <v>30.11985999999888</v>
       </c>
       <c r="D404" s="5">
-        <v>3.0953220552676353</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0953217423765</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>11875.233516</v>
+        <v>11875.23352</v>
       </c>
       <c r="C405" s="5">
-        <v>3.4437340000004042</v>
+        <v>3.4437400000006164</v>
       </c>
       <c r="D405" s="5">
-        <v>0.34864837684402961</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.34864898532049882</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>11897.139492</v>
+        <v>11897.13949</v>
       </c>
       <c r="C406" s="5">
-        <v>21.90597600000001</v>
+        <v>21.905969999999797</v>
       </c>
       <c r="D406" s="5">
-        <v>2.2362103756716545</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2362097561898775</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>11932.450629999999</v>
       </c>
       <c r="C407" s="5">
-        <v>35.311137999999119</v>
+        <v>35.311139999999796</v>
       </c>
       <c r="D407" s="5">
-        <v>3.6203632111720285</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.620363420204642</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>11919.213017</v>
+        <v>11919.213019999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-13.237612999999328</v>
+        <v>-13.237610000000132</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.3231622823021483</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3231619842651976</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>11937.969433</v>
+        <v>11937.969429999999</v>
       </c>
       <c r="C409" s="5">
-        <v>18.756416000000172</v>
+        <v>18.75640999999996</v>
       </c>
       <c r="D409" s="5">
-        <v>1.9047841339997929</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.90478351891048</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>11966.723668000001</v>
+        <v>11966.723669999999</v>
       </c>
       <c r="C410" s="5">
-        <v>28.754235000000335</v>
+        <v>28.754240000000209</v>
       </c>
       <c r="D410" s="5">
-        <v>2.9289636205390934</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9289641373607678</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>11962.226755</v>
+        <v>11962.22676</v>
       </c>
       <c r="C411" s="5">
-        <v>-4.496913000000859</v>
+        <v>-4.4969099999998434</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.45001092660154063</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.45001062693336147</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>11974.072915000001</v>
+        <v>11974.072920000001</v>
       </c>
       <c r="C412" s="5">
         <v>11.846160000000964</v>
       </c>
       <c r="D412" s="5">
-        <v>1.1948506322382979</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1948506317361884</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>11989.079194</v>
+        <v>11989.07919</v>
       </c>
       <c r="C413" s="5">
-        <v>15.006278999999267</v>
+        <v>15.006269999999859</v>
       </c>
       <c r="D413" s="5">
-        <v>1.5142864676241263</v>
+        <v>1.5142855525266841</v>
       </c>
       <c r="E413" s="5">
-        <v>2.0731258366611049</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0731258026057464</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>12009.957856999999</v>
+        <v>12009.95786</v>
       </c>
       <c r="C414" s="5">
-        <v>20.878662999999506</v>
+        <v>20.878670000000056</v>
       </c>
       <c r="D414" s="5">
-        <v>2.1099007934327396</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1099015083202666</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>12024.493108000001</v>
+        <v>12024.493109999999</v>
       </c>
       <c r="C415" s="5">
-        <v>14.535251000001153</v>
+        <v>14.535249999998996</v>
       </c>
       <c r="D415" s="5">
-        <v>1.4620263591209604</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4620262574977838</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>12041.898465</v>
+        <v>12041.89847</v>
       </c>
       <c r="C416" s="5">
-        <v>17.40535699999964</v>
+        <v>17.405360000000655</v>
       </c>
       <c r="D416" s="5">
-        <v>1.7508858199368094</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7508861238340501</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>12049.712968</v>
+        <v>12049.71297</v>
       </c>
       <c r="C417" s="5">
-        <v>7.8145029999996041</v>
+        <v>7.8145000000004075</v>
       </c>
       <c r="D417" s="5">
-        <v>0.78151678687461423</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.78151648545203845</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>12072.578207</v>
+        <v>12072.57821</v>
       </c>
       <c r="C418" s="5">
-        <v>22.865239000000656</v>
+        <v>22.865239999999176</v>
       </c>
       <c r="D418" s="5">
-        <v>2.301006684284701</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3010067855844474</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>12086.658509000001</v>
+        <v>12086.658509999999</v>
       </c>
       <c r="C419" s="5">
-        <v>14.080302000000302</v>
+        <v>14.080299999999625</v>
       </c>
       <c r="D419" s="5">
-        <v>1.4085781221153448</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4085779203999893</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>12064.213718000001</v>
+        <v>12064.21372</v>
       </c>
       <c r="C420" s="5">
-        <v>-22.444790999999896</v>
+        <v>-22.444789999999557</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.2057675124336429</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2057674149791984</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>12114.332436000001</v>
+        <v>12114.33244</v>
       </c>
       <c r="C421" s="5">
-        <v>50.118717999999717</v>
+        <v>50.118720000000394</v>
       </c>
       <c r="D421" s="5">
-        <v>5.1006932784754655</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1006934858280006</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>12128.121411</v>
+        <v>12128.12141</v>
       </c>
       <c r="C422" s="5">
-        <v>13.788974999999482</v>
+        <v>13.788969999999608</v>
       </c>
       <c r="D422" s="5">
-        <v>1.3744671342708958</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3744666322965893</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>12134.748533</v>
+        <v>12134.748530000001</v>
       </c>
       <c r="C423" s="5">
-        <v>6.6271219999998721</v>
+        <v>6.627120000001014</v>
       </c>
       <c r="D423" s="5">
-        <v>0.65768554330696283</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.65768534428163328</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>12155.666077</v>
+        <v>12155.666080000001</v>
       </c>
       <c r="C424" s="5">
-        <v>20.917543999999907</v>
+        <v>20.917550000000119</v>
       </c>
       <c r="D424" s="5">
-        <v>2.0882511241133273</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0882517293198344</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>12173.53801</v>
       </c>
       <c r="C425" s="5">
-        <v>17.871933000000354</v>
+        <v>17.871929999999338</v>
       </c>
       <c r="D425" s="5">
-        <v>1.7786434587379274</v>
+        <v>1.7786431573120653</v>
       </c>
       <c r="E425" s="5">
-        <v>1.5385569902008234</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5385570240778357</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>12185.936768</v>
+        <v>12185.93677</v>
       </c>
       <c r="C426" s="5">
-        <v>12.398757999999361</v>
+        <v>12.398760000000038</v>
       </c>
       <c r="D426" s="5">
-        <v>1.2290707066031192</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2290709059721294</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>12191.630021000001</v>
+        <v>12191.630020000001</v>
       </c>
       <c r="C427" s="5">
-        <v>5.6932530000012775</v>
+        <v>5.6932500000002619</v>
       </c>
       <c r="D427" s="5">
-        <v>0.56208121759715457</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.56208092056009296</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>12192.6338</v>
       </c>
       <c r="C428" s="5">
-        <v>1.0037789999987581</v>
+        <v>1.0037799999990966</v>
       </c>
       <c r="D428" s="5">
-        <v>9.8844896207594957E-2</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.88449947329606E-2</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>12211.446961</v>
+        <v>12211.446959999999</v>
       </c>
       <c r="C429" s="5">
-        <v>18.813161000000036</v>
+        <v>18.813159999999698</v>
       </c>
       <c r="D429" s="5">
-        <v>1.8673874020908032</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8673873019871667</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>12216.777324000001</v>
+        <v>12216.777319999999</v>
       </c>
       <c r="C430" s="5">
-        <v>5.3303630000009434</v>
+        <v>5.3303599999999278</v>
       </c>
       <c r="D430" s="5">
-        <v>0.52506590090373173</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.52506560472269648</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>12185.008304999999</v>
+        <v>12185.008309999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-31.769019000001208</v>
+        <v>-31.76900999999998</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.0762836669789628</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0762828089028305</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>12203.547226999999</v>
+        <v>12203.54723</v>
       </c>
       <c r="C432" s="5">
-        <v>18.538921999999729</v>
+        <v>18.538920000000871</v>
       </c>
       <c r="D432" s="5">
-        <v>1.8410996109464506</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.841099409899738</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>12207.97478</v>
       </c>
       <c r="C433" s="5">
-        <v>4.4275530000013532</v>
+        <v>4.4275500000003376</v>
       </c>
       <c r="D433" s="5">
-        <v>0.43624024016319929</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.4362399438799125</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>12207.549642</v>
+        <v>12207.549639999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.4251380000005156</v>
+        <v>-0.42514000000119267</v>
       </c>
       <c r="D434" s="5">
-        <v>-4.1781532627283013E-2</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1781729144863E-2</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>12233.778858</v>
+        <v>12233.77886</v>
       </c>
       <c r="C435" s="5">
-        <v>26.229215999999724</v>
+        <v>26.229220000001078</v>
       </c>
       <c r="D435" s="5">
-        <v>2.6090155893528477</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6090159923782164</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>12234.128601</v>
+        <v>12234.1286</v>
       </c>
       <c r="C436" s="5">
-        <v>0.3497430000006716</v>
+        <v>0.34973999999965599</v>
       </c>
       <c r="D436" s="5">
-        <v>3.4311360508954003E-2</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4311066143266622E-2</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>12250.650949000001</v>
+        <v>12250.650949999999</v>
       </c>
       <c r="C437" s="5">
-        <v>16.52234800000042</v>
+        <v>16.522349999999278</v>
       </c>
       <c r="D437" s="5">
-        <v>1.6327074272333819</v>
+        <v>1.632707626474228</v>
       </c>
       <c r="E437" s="5">
-        <v>0.63344722739318016</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.63344723560772032</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>12259.669709</v>
+        <v>12259.66971</v>
       </c>
       <c r="C438" s="5">
-        <v>9.0187599999990198</v>
+        <v>9.0187600000008388</v>
       </c>
       <c r="D438" s="5">
-        <v>0.88700921840103586</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.88700921832851609</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>12262.601988</v>
+        <v>12262.601989999999</v>
       </c>
       <c r="C439" s="5">
-        <v>2.9322790000005625</v>
+        <v>2.9322799999990821</v>
       </c>
       <c r="D439" s="5">
-        <v>0.28739496692853361</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.28739506504456003</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>12302.332077999999</v>
+        <v>12302.33208</v>
       </c>
       <c r="C440" s="5">
-        <v>39.730089999999109</v>
+        <v>39.730090000000928</v>
       </c>
       <c r="D440" s="5">
-        <v>3.957962829087025</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9579628284301727</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>12325.195211</v>
+        <v>12325.19521</v>
       </c>
       <c r="C441" s="5">
-        <v>22.863133000000744</v>
+        <v>22.863129999999728</v>
       </c>
       <c r="D441" s="5">
-        <v>2.2530635811949251</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.25306328215924</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>12332.465797999999</v>
+        <v>12332.4658</v>
       </c>
       <c r="C442" s="5">
-        <v>7.2705869999990682</v>
+        <v>7.2705900000000838</v>
       </c>
       <c r="D442" s="5">
-        <v>0.71017672933990639</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.71017702338322941</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>12367.075542</v>
+        <v>12362.403679999999</v>
       </c>
       <c r="C443" s="5">
-        <v>34.609744000001228</v>
+        <v>29.937879999999495</v>
       </c>
       <c r="D443" s="5">
-        <v>3.4201413294232319</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9522904926084781</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>12369.88255</v>
+      </c>
+      <c r="C444" s="5">
+        <v>7.4788700000008248</v>
+      </c>
+      <c r="D444" s="5">
+        <v>0.72838309819760472</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE070000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>