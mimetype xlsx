--- v8 (2026-08-21)
+++ v9 (2026-10-01)
@@ -1,111 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{30C6FC90-E966-4195-9822-B278F0B7E99B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F7A19EE6-FFE2-4C28-8C7D-86BC25AAA5D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A10CFD3A-F09A-404E-8C8E-EFED94BFCB8F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1FCF8FBD-2E2A-4DA6-B8B2-3BBC514D347B}"/>
   </bookViews>
   <sheets>
     <sheet name="AE070000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Services Providing</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -929,6390 +933,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{832D6DA7-9459-468B-A62D-A4E491739973}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D853193-A7F7-43D4-94AA-E601459C74AA}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>5582.4241050000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>5582.4148599999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>5591.7742479999997</v>
+        <v>5591.7624744000004</v>
       </c>
       <c r="C7" s="5">
-        <v>9.3501429999996617</v>
+        <v>9.3476144000005661</v>
       </c>
       <c r="D7" s="5">
-        <v>2.0285295167377093</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>2.0279792600793822</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>5608.2480679999999</v>
+        <v>5608.2374059000003</v>
       </c>
       <c r="C8" s="5">
-        <v>16.47382000000016</v>
+        <v>16.474931499999911</v>
       </c>
       <c r="D8" s="5">
-        <v>3.593147515561701</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>3.5934015786387663</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>5630.8183959999997</v>
+        <v>5630.8156920000001</v>
       </c>
       <c r="C9" s="5">
-        <v>22.57032799999979</v>
+        <v>22.578286099999787</v>
       </c>
       <c r="D9" s="5">
-        <v>4.937729823612802</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>4.9395191534152172</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>5669.399934</v>
+        <v>5669.3986529000003</v>
       </c>
       <c r="C10" s="5">
-        <v>38.581538000000364</v>
+        <v>38.582960900000216</v>
       </c>
       <c r="D10" s="5">
-        <v>8.5392664997430359</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>8.539597649641383</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>5683.1184110000004</v>
+        <v>5683.2446510999998</v>
       </c>
       <c r="C11" s="5">
-        <v>13.718477000000348</v>
+        <v>13.845998199999485</v>
       </c>
       <c r="D11" s="5">
-        <v>2.9426460292119039</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>2.9703687923092748</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>5699.2673599999998</v>
+        <v>5699.2480566000004</v>
       </c>
       <c r="C12" s="5">
-        <v>16.148948999999448</v>
+        <v>16.003405500000554</v>
       </c>
       <c r="D12" s="5">
-        <v>3.4636773612050087</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>3.431898287804791</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>5691.3249530000003</v>
+        <v>5691.3141675999996</v>
       </c>
       <c r="C13" s="5">
-        <v>-7.9424069999995481</v>
+        <v>-7.9338890000008178</v>
       </c>
       <c r="D13" s="5">
-        <v>-1.6595422846969909</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-1.6577816509078525</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>5718.541005</v>
+        <v>5718.5232071999999</v>
       </c>
       <c r="C14" s="5">
-        <v>27.216051999999763</v>
+        <v>27.209039600000324</v>
       </c>
       <c r="D14" s="5">
-        <v>5.8917877340715963</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>5.8902409957243274</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>5717.267433</v>
+        <v>5717.2531403000003</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.2735720000000583</v>
+        <v>-1.2700668999996196</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.2669239913281829</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-0.26619109291573517</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>5727.1401919999998</v>
+        <v>5727.1269048000004</v>
       </c>
       <c r="C16" s="5">
-        <v>9.87275899999986</v>
+        <v>9.8737645000001066</v>
       </c>
       <c r="D16" s="5">
-        <v>2.0919926982690962</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>2.0922130671169548</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>5725.630647</v>
+        <v>5725.6189062000003</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.5095449999998891</v>
+        <v>-1.5079986000000645</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.31583481875099295</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-0.31551247229281154</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>5702.5254759999998</v>
+        <v>5702.5173101</v>
       </c>
       <c r="C18" s="5">
-        <v>-23.105171000000155</v>
+        <v>-23.101596100000279</v>
       </c>
       <c r="D18" s="5">
-        <v>-4.7364274804145623</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-4.7357203282362921</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>5709.0907859999998</v>
+        <v>5709.0801767000003</v>
       </c>
       <c r="C19" s="5">
-        <v>6.565309999999954</v>
+        <v>6.562866600000234</v>
       </c>
       <c r="D19" s="5">
-        <v>1.3903402896206174</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>1.3898215722319973</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>5717.2150160000001</v>
+        <v>5717.2051995000002</v>
       </c>
       <c r="C20" s="5">
-        <v>8.1242300000003524</v>
+        <v>8.125022799999897</v>
       </c>
       <c r="D20" s="5">
-        <v>1.7210695069390436</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1.7212419973628545</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>5715.4251439999998</v>
+        <v>5715.4231455999998</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.7898720000002868</v>
+        <v>-1.7820539000003919</v>
       </c>
       <c r="D21" s="5">
-        <v>-0.37503433757269944</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-0.37339964770084499</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>5738.3980629999996</v>
+        <v>5738.3969166999996</v>
       </c>
       <c r="C22" s="5">
-        <v>22.97291899999982</v>
+        <v>22.973771099999794</v>
       </c>
       <c r="D22" s="5">
-        <v>4.9314228184378806</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>4.9316115575892994</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>5750.3944609999999</v>
+        <v>5750.5059167999998</v>
       </c>
       <c r="C23" s="5">
-        <v>11.996398000000227</v>
+        <v>12.10900010000023</v>
       </c>
       <c r="D23" s="5">
-        <v>2.5377044329994991</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>2.5618018111742691</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>5754.8926670000001</v>
+        <v>5754.8766771000001</v>
       </c>
       <c r="C24" s="5">
-        <v>4.4982060000002093</v>
+        <v>4.3707603000002564</v>
       </c>
       <c r="D24" s="5">
-        <v>0.94274075523490541</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>0.91590091373714433</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>5747.828743</v>
+        <v>5747.8189713000002</v>
       </c>
       <c r="C25" s="5">
-        <v>-7.0639240000000427</v>
+        <v>-7.0577057999998942</v>
       </c>
       <c r="D25" s="5">
-        <v>-1.4630534541984042</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-1.4617782726281892</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>5790.4286179999999</v>
+        <v>5790.4120647</v>
       </c>
       <c r="C26" s="5">
-        <v>42.599874999999884</v>
+        <v>42.593093399999816</v>
       </c>
       <c r="D26" s="5">
-        <v>9.2654121771677431</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>9.2638929578197082</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>5789.0900030000003</v>
+        <v>5789.0763717</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.3386149999996633</v>
+        <v>-1.335692999999992</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.27706017309496733</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-0.27645694781206487</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>5798.2503280000001</v>
+        <v>5798.2382887000003</v>
       </c>
       <c r="C28" s="5">
-        <v>9.1603249999998297</v>
+        <v>9.1619170000003578</v>
       </c>
       <c r="D28" s="5">
-        <v>1.9154239945081919</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>1.9157643349313025</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>5804.3852230000002</v>
+        <v>5804.3750578999998</v>
       </c>
       <c r="C29" s="5">
-        <v>6.1348950000001423</v>
+        <v>6.1367691999994349</v>
       </c>
       <c r="D29" s="5">
-        <v>1.2770863965007928</v>
+        <v>1.2774814860974537</v>
       </c>
       <c r="E29" s="5">
-        <v>1.3754742639793704</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>1.3755046046588726</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>5804.9201780000003</v>
+        <v>5804.9135058000002</v>
       </c>
       <c r="C30" s="5">
-        <v>0.53495500000008178</v>
+        <v>0.53844790000039211</v>
       </c>
       <c r="D30" s="5">
-        <v>0.110652804527267</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>0.11137585748546286</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>5816.9951709999996</v>
+        <v>5816.9865206000004</v>
       </c>
       <c r="C31" s="5">
-        <v>12.074992999999267</v>
+        <v>12.073014800000237</v>
       </c>
       <c r="D31" s="5">
-        <v>2.5249136809472272</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>2.5244982258454618</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>5825.8157689999998</v>
+        <v>5825.8068520999996</v>
       </c>
       <c r="C32" s="5">
-        <v>8.8205980000002455</v>
+        <v>8.8203314999991562</v>
       </c>
       <c r="D32" s="5">
-        <v>1.8348719100482302</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>1.8348187605723432</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>5835.7478190000002</v>
+        <v>5835.7449030999996</v>
       </c>
       <c r="C33" s="5">
-        <v>9.9320500000003449</v>
+        <v>9.9380510000000868</v>
       </c>
       <c r="D33" s="5">
-        <v>2.0650931108398662</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>2.0663557739454053</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>5843.4604570000001</v>
+        <v>5843.4546197999998</v>
       </c>
       <c r="C34" s="5">
-        <v>7.7126379999999699</v>
+        <v>7.7097167000001718</v>
       </c>
       <c r="D34" s="5">
-        <v>1.5975223886561585</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>1.5969136986833554</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>5848.1972880000003</v>
+        <v>5848.2994482000004</v>
       </c>
       <c r="C35" s="5">
-        <v>4.7368310000001657</v>
+        <v>4.8448284000005515</v>
       </c>
       <c r="D35" s="5">
-        <v>0.97709368500649152</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>0.99947362778756155</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>5891.4052979999997</v>
+        <v>5891.3912398000002</v>
       </c>
       <c r="C36" s="5">
-        <v>43.208009999999376</v>
+        <v>43.091791599999851</v>
       </c>
       <c r="D36" s="5">
-        <v>9.2352057228564988</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>9.2091827873715069</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>5875.4272309999997</v>
+        <v>5875.4171497999996</v>
       </c>
       <c r="C37" s="5">
-        <v>-15.97806700000001</v>
+        <v>-15.974090000000615</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.2064073660738934</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-3.205628678944894</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>5882.3889529999997</v>
+        <v>5882.3739830000004</v>
       </c>
       <c r="C38" s="5">
-        <v>6.9617220000000088</v>
+        <v>6.9568332000008013</v>
       </c>
       <c r="D38" s="5">
-        <v>1.4311681760768691</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>1.4301590683400534</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>5924.4816330000003</v>
+        <v>5924.4698009000003</v>
       </c>
       <c r="C39" s="5">
-        <v>42.092680000000655</v>
+        <v>42.095817899999929</v>
       </c>
       <c r="D39" s="5">
-        <v>8.9329940832378227</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>8.9337100786754284</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>5929.1876099999999</v>
+        <v>5929.1788017999997</v>
       </c>
       <c r="C40" s="5">
-        <v>4.7059769999996206</v>
+        <v>4.7090008999994097</v>
       </c>
       <c r="D40" s="5">
-        <v>0.95736801243540004</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>0.95798779780698062</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>5939.3202609999998</v>
+        <v>5939.3124532000002</v>
       </c>
       <c r="C41" s="5">
-        <v>10.132650999999896</v>
+        <v>10.133651400000417</v>
       </c>
       <c r="D41" s="5">
-        <v>2.0701185462281613</v>
+        <v>2.070327959346363</v>
       </c>
       <c r="E41" s="5">
-        <v>2.3247085232268372</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>2.3247532069166521</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>5972.7732740000001</v>
+        <v>5972.7691056000003</v>
       </c>
       <c r="C42" s="5">
-        <v>33.453013000000283</v>
+        <v>33.456652400000166</v>
       </c>
       <c r="D42" s="5">
-        <v>6.9723220713774792</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>6.9731137061726178</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>5992.3592909999998</v>
+        <v>5992.3544947</v>
       </c>
       <c r="C43" s="5">
-        <v>19.586016999999629</v>
+        <v>19.585389099999702</v>
       </c>
       <c r="D43" s="5">
-        <v>4.0068129140990338</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>4.0066849827680828</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>5997.9111199999998</v>
+        <v>5997.9050981</v>
       </c>
       <c r="C44" s="5">
-        <v>5.5518289999999979</v>
+        <v>5.5506034</v>
       </c>
       <c r="D44" s="5">
-        <v>1.1174643997438283</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.1172173533567475</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>6018.3565420000004</v>
+        <v>6018.3465781000004</v>
       </c>
       <c r="C45" s="5">
-        <v>20.44542200000069</v>
+        <v>20.441480000000411</v>
       </c>
       <c r="D45" s="5">
-        <v>4.168076127210818</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>4.1672616366344784</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>6024.7213599999995</v>
+        <v>6024.7125815999998</v>
       </c>
       <c r="C46" s="5">
-        <v>6.3648179999991044</v>
+        <v>6.3660034999993513</v>
       </c>
       <c r="D46" s="5">
-        <v>1.2764887909833433</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>1.2767300585281083</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>6041.7209979999998</v>
+        <v>6041.8093160999997</v>
       </c>
       <c r="C47" s="5">
-        <v>16.999638000000232</v>
+        <v>17.096734499999911</v>
       </c>
       <c r="D47" s="5">
-        <v>3.4390211650778602</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>3.4589764697799064</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>6103.5940360000004</v>
+        <v>6103.5817416999998</v>
       </c>
       <c r="C48" s="5">
-        <v>61.873038000000633</v>
+        <v>61.772425600000133</v>
       </c>
       <c r="D48" s="5">
-        <v>13.005527699812625</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>12.98297557823247</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>6097.1021950000004</v>
+        <v>6097.0927058999996</v>
       </c>
       <c r="C49" s="5">
-        <v>-6.4918410000000222</v>
+        <v>-6.4890358000002379</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.2688915351490304</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-1.2683489743615661</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>6112.137917</v>
+        <v>6112.1267529999996</v>
       </c>
       <c r="C50" s="5">
-        <v>15.035721999999623</v>
+        <v>15.034047099999952</v>
       </c>
       <c r="D50" s="5">
-        <v>2.9997215746012884</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.9993876083217241</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>6114.3437169999997</v>
+        <v>6114.3345651999998</v>
       </c>
       <c r="C51" s="5">
-        <v>2.2057999999997264</v>
+        <v>2.2078122000002622</v>
       </c>
       <c r="D51" s="5">
-        <v>0.43392676614339987</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.43432418939244322</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>6119.2295379999996</v>
+        <v>6119.2248835</v>
       </c>
       <c r="C52" s="5">
-        <v>4.8858209999998508</v>
+        <v>4.8903183000002173</v>
       </c>
       <c r="D52" s="5">
-        <v>0.96311583809189916</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>0.96400771955729159</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>6140.4958889999998</v>
+        <v>6140.4919118999996</v>
       </c>
       <c r="C53" s="5">
-        <v>21.266351000000213</v>
+        <v>21.267028399999617</v>
       </c>
       <c r="D53" s="5">
-        <v>4.2510428041253823</v>
+        <v>4.251184107593553</v>
       </c>
       <c r="E53" s="5">
-        <v>3.3871826936324956</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.3872516437758238</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>6163.2650869999998</v>
+        <v>6163.2642579000003</v>
       </c>
       <c r="C54" s="5">
-        <v>22.76919799999996</v>
+        <v>22.772346000000653</v>
       </c>
       <c r="D54" s="5">
-        <v>4.5415248623997595</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>4.5421686242280934</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>6169.2713819999999</v>
+        <v>6169.2704967</v>
       </c>
       <c r="C55" s="5">
-        <v>6.0062950000001365</v>
+        <v>6.0062387999996645</v>
       </c>
       <c r="D55" s="5">
-        <v>1.1757261121748908</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>1.1757152110601021</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>6191.8892619999997</v>
+        <v>6191.8870550000001</v>
       </c>
       <c r="C56" s="5">
-        <v>22.617879999999786</v>
+        <v>22.616558300000179</v>
       </c>
       <c r="D56" s="5">
-        <v>4.4892635432146832</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.4889965536004661</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>6239.1435510000001</v>
+        <v>6239.1287757</v>
       </c>
       <c r="C57" s="5">
-        <v>47.254289000000426</v>
+        <v>47.24172069999986</v>
       </c>
       <c r="D57" s="5">
-        <v>9.552317354715111</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>9.5496727100555354</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>6242.5046750000001</v>
+        <v>6242.4879338000001</v>
       </c>
       <c r="C58" s="5">
-        <v>3.361124000000018</v>
+        <v>3.3591581000000588</v>
       </c>
       <c r="D58" s="5">
-        <v>0.64837758684188618</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>0.64799877035093267</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>6265.7494280000001</v>
+        <v>6265.814934</v>
       </c>
       <c r="C59" s="5">
-        <v>23.244752999999946</v>
+        <v>23.327000199999929</v>
       </c>
       <c r="D59" s="5">
-        <v>4.5610082582696609</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>4.5774921856316819</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>6330.6498019999999</v>
+        <v>6330.6396917000002</v>
       </c>
       <c r="C60" s="5">
-        <v>64.900373999999829</v>
+        <v>64.824757700000191</v>
       </c>
       <c r="D60" s="5">
-        <v>13.162674154677489</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>13.146309840152037</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>6327.5737959999997</v>
+        <v>6327.5639031999999</v>
       </c>
       <c r="C61" s="5">
-        <v>-3.0760060000002341</v>
+        <v>-3.0757885000002716</v>
       </c>
       <c r="D61" s="5">
-        <v>-0.58151357122577796</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-0.58147348919990183</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>6336.414683</v>
+        <v>6336.4062199999998</v>
       </c>
       <c r="C62" s="5">
-        <v>8.8408870000002935</v>
+        <v>8.842316799999935</v>
       </c>
       <c r="D62" s="5">
-        <v>1.6895846751514787</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>1.6898626905875513</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>6363.4946799999998</v>
+        <v>6363.4909624000002</v>
       </c>
       <c r="C63" s="5">
-        <v>27.079996999999821</v>
+        <v>27.084742400000323</v>
       </c>
       <c r="D63" s="5">
-        <v>5.2507318785110169</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>5.2516809161418099</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>6388.8851350000004</v>
+        <v>6388.8919149000003</v>
       </c>
       <c r="C64" s="5">
-        <v>25.390455000000657</v>
+        <v>25.40095250000013</v>
       </c>
       <c r="D64" s="5">
-        <v>4.8945046664296221</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>4.8965758195521625</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>6409.1417250000004</v>
+        <v>6409.1510785</v>
       </c>
       <c r="C65" s="5">
-        <v>20.25658999999996</v>
+        <v>20.259163599999738</v>
       </c>
       <c r="D65" s="5">
-        <v>3.8717722938706345</v>
+        <v>3.872268632083653</v>
       </c>
       <c r="E65" s="5">
-        <v>4.3749860085607883</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>4.3752059355269379</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>6416.1149770000002</v>
+        <v>6416.1245553999997</v>
       </c>
       <c r="C66" s="5">
-        <v>6.9732519999997749</v>
+        <v>6.9734768999996959</v>
       </c>
       <c r="D66" s="5">
-        <v>1.3134611621622883</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.3135018490765926</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>6436.818166</v>
+        <v>6436.8227820000002</v>
       </c>
       <c r="C67" s="5">
-        <v>20.703188999999838</v>
+        <v>20.698226600000453</v>
       </c>
       <c r="D67" s="5">
-        <v>3.941561224833845</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.9405936489942617</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>6451.1782700000003</v>
+        <v>6451.1761815</v>
       </c>
       <c r="C68" s="5">
-        <v>14.36010400000032</v>
+        <v>14.353399499999796</v>
       </c>
       <c r="D68" s="5">
-        <v>2.710212558838121</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>2.7089296789862827</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>6455.9213890000001</v>
+        <v>6455.8998602000001</v>
       </c>
       <c r="C69" s="5">
-        <v>4.7431189999997514</v>
+        <v>4.7236787000001641</v>
       </c>
       <c r="D69" s="5">
-        <v>0.88585607546571854</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>0.88221092968212567</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>6472.2268519999998</v>
+        <v>6472.1886275999996</v>
       </c>
       <c r="C70" s="5">
-        <v>16.305462999999691</v>
+        <v>16.288767399999415</v>
       </c>
       <c r="D70" s="5">
-        <v>3.0732497035434347</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>3.0700695059983962</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>6494.2402199999997</v>
+        <v>6494.2727179000003</v>
       </c>
       <c r="C71" s="5">
-        <v>22.0133679999999</v>
+        <v>22.084090300000753</v>
       </c>
       <c r="D71" s="5">
-        <v>4.1586679096438761</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>4.1723052898056112</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>6524.144918</v>
+        <v>6524.128197</v>
       </c>
       <c r="C72" s="5">
-        <v>29.90469800000028</v>
+        <v>29.855479099999684</v>
       </c>
       <c r="D72" s="5">
-        <v>5.6678821420196313</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>5.6582874565492824</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>6525.49233</v>
+        <v>6525.4767841000003</v>
       </c>
       <c r="C73" s="5">
-        <v>1.3474120000000767</v>
+        <v>1.3485871000002589</v>
       </c>
       <c r="D73" s="5">
-        <v>0.24811409205784951</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>0.24833135965449671</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>6546.3740100000005</v>
+        <v>6546.3678182000003</v>
       </c>
       <c r="C74" s="5">
-        <v>20.881680000000415</v>
+        <v>20.89103410000007</v>
       </c>
       <c r="D74" s="5">
-        <v>3.908330025813167</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>3.9101212123798801</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>6552.5023289999999</v>
+        <v>6552.5124833</v>
       </c>
       <c r="C75" s="5">
-        <v>6.1283189999994647</v>
+        <v>6.1446650999996564</v>
       </c>
       <c r="D75" s="5">
-        <v>1.1291693898094035</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.1321978718362047</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>6573.1660089999996</v>
+        <v>6573.1995096999999</v>
       </c>
       <c r="C76" s="5">
-        <v>20.663679999999658</v>
+        <v>20.687026399999922</v>
       </c>
       <c r="D76" s="5">
-        <v>3.8505979476619601</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>3.8550182021790169</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>6591.7146000000002</v>
+        <v>6591.7567857000004</v>
       </c>
       <c r="C77" s="5">
-        <v>18.54859100000067</v>
+        <v>18.557276000000456</v>
       </c>
       <c r="D77" s="5">
-        <v>3.4392915194440654</v>
+        <v>3.440909174750284</v>
       </c>
       <c r="E77" s="5">
-        <v>2.8486322012172272</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.8491403145818328</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>6588.9620439999999</v>
+        <v>6588.9982896000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-2.7525560000003679</v>
+        <v>-2.7584961000002295</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.49994453059839516</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-0.50101774513267028</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>6596.1062659999998</v>
+        <v>6596.1229676000003</v>
       </c>
       <c r="C79" s="5">
-        <v>7.1442219999998997</v>
+        <v>7.1246780000001309</v>
       </c>
       <c r="D79" s="5">
-        <v>1.3089128430816777</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.3053035873483054</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>6608.4813260000001</v>
+        <v>6608.4579501999997</v>
       </c>
       <c r="C80" s="5">
-        <v>12.375060000000303</v>
+        <v>12.334982599999421</v>
       </c>
       <c r="D80" s="5">
-        <v>2.2747157544776408</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>2.2672672133712268</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>6635.4619359999997</v>
+        <v>6635.4282603000001</v>
       </c>
       <c r="C81" s="5">
-        <v>26.980609999999615</v>
+        <v>26.970310100000461</v>
       </c>
       <c r="D81" s="5">
-        <v>5.0107937019149729</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>5.0088557988712923</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>6658.3063780000002</v>
+        <v>6658.230458</v>
       </c>
       <c r="C82" s="5">
-        <v>22.844442000000527</v>
+        <v>22.802197699999851</v>
       </c>
       <c r="D82" s="5">
-        <v>4.2104699714059723</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>4.2025578946952802</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>6661.6589759999997</v>
+        <v>6661.6494684999998</v>
       </c>
       <c r="C83" s="5">
-        <v>3.3525979999994888</v>
+        <v>3.4190104999997857</v>
       </c>
       <c r="D83" s="5">
-        <v>0.60590149779926605</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>0.61794494531777211</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>6706.5088800000003</v>
+        <v>6706.4686007</v>
       </c>
       <c r="C84" s="5">
-        <v>44.849904000000606</v>
+        <v>44.81913220000024</v>
       </c>
       <c r="D84" s="5">
-        <v>8.3850268761986424</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>8.3790717320080041</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>6707.7305859999997</v>
+        <v>6707.6961989000001</v>
       </c>
       <c r="C85" s="5">
-        <v>1.221705999999358</v>
+        <v>1.2275982000001022</v>
       </c>
       <c r="D85" s="5">
-        <v>0.21881980327516093</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>0.21987754003893745</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>6713.2705880000003</v>
+        <v>6713.2640287000004</v>
       </c>
       <c r="C86" s="5">
-        <v>5.5400020000006407</v>
+        <v>5.5678298000002542</v>
       </c>
       <c r="D86" s="5">
-        <v>0.99561011012898604</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>1.0006391330179554</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>6766.2040150000003</v>
+        <v>6766.2379222999998</v>
       </c>
       <c r="C87" s="5">
-        <v>52.933426999999938</v>
+        <v>52.973893599999428</v>
       </c>
       <c r="D87" s="5">
-        <v>9.8831835793463885</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>9.8910800594002488</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>6795.1472169999997</v>
+        <v>6795.2226628999997</v>
       </c>
       <c r="C88" s="5">
-        <v>28.943201999999474</v>
+        <v>28.984740599999895</v>
       </c>
       <c r="D88" s="5">
-        <v>5.2556408378320985</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>5.2633352046105752</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>6800.731812</v>
+        <v>6800.8339742999997</v>
       </c>
       <c r="C89" s="5">
-        <v>5.5845950000002631</v>
+        <v>5.6113113999999769</v>
       </c>
       <c r="D89" s="5">
-        <v>0.99069070286139649</v>
+        <v>0.9954405573466607</v>
       </c>
       <c r="E89" s="5">
-        <v>3.1709080972650128</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.1717976769647604</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>6829.1840110000003</v>
+        <v>6829.3111288999999</v>
       </c>
       <c r="C90" s="5">
-        <v>28.452199000000292</v>
+        <v>28.477154600000176</v>
       </c>
       <c r="D90" s="5">
-        <v>5.1375841908406272</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>5.1421156479532604</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>6854.5618270000004</v>
+        <v>6854.6114212000002</v>
       </c>
       <c r="C91" s="5">
-        <v>25.377816000000166</v>
+        <v>25.300292300000365</v>
       </c>
       <c r="D91" s="5">
-        <v>4.5515795125466996</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>4.5373047246602294</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>6882.154689</v>
+        <v>6882.0378682</v>
       </c>
       <c r="C92" s="5">
-        <v>27.592861999999514</v>
+        <v>27.426446999999825</v>
       </c>
       <c r="D92" s="5">
-        <v>4.9389665541778704</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>4.9084843905589093</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>6909.6417949999995</v>
+        <v>6909.5660092999997</v>
       </c>
       <c r="C93" s="5">
-        <v>27.487105999999585</v>
+        <v>27.52814109999963</v>
       </c>
       <c r="D93" s="5">
-        <v>4.8994577400218065</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>4.9070188636143097</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>6937.771291</v>
+        <v>6937.6564132000003</v>
       </c>
       <c r="C94" s="5">
-        <v>28.129496000000472</v>
+        <v>28.090403900000638</v>
       </c>
       <c r="D94" s="5">
-        <v>4.9961425891788647</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>4.9890993273351558</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>6959.8255909999998</v>
+        <v>6959.7897856</v>
       </c>
       <c r="C95" s="5">
-        <v>22.054299999999785</v>
+        <v>22.133372399999644</v>
       </c>
       <c r="D95" s="5">
-        <v>3.8820550373949381</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.8962843491060717</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>6995.6922729999997</v>
+        <v>6995.5915668999996</v>
       </c>
       <c r="C96" s="5">
-        <v>35.866681999999855</v>
+        <v>35.801781299999675</v>
       </c>
       <c r="D96" s="5">
-        <v>6.3623906854266332</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>6.3505839003799469</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>7005.2194559999998</v>
+        <v>7005.1422196000003</v>
       </c>
       <c r="C97" s="5">
-        <v>9.5271830000001501</v>
+        <v>9.5506527000006827</v>
       </c>
       <c r="D97" s="5">
-        <v>1.6465336518462603</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>1.6506442439113256</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>7035.893309</v>
+        <v>7035.9129733</v>
       </c>
       <c r="C98" s="5">
-        <v>30.673853000000236</v>
+        <v>30.770753699999659</v>
       </c>
       <c r="D98" s="5">
-        <v>5.3828648942554791</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>5.4003436221877088</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>7051.2859669999998</v>
+        <v>7051.3556420000004</v>
       </c>
       <c r="C99" s="5">
-        <v>15.392657999999756</v>
+        <v>15.442668700000468</v>
       </c>
       <c r="D99" s="5">
-        <v>2.6571002101201779</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>2.665830060627461</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>7074.8989540000002</v>
+        <v>7075.0405209</v>
       </c>
       <c r="C100" s="5">
-        <v>23.61298700000043</v>
+        <v>23.684878899999603</v>
       </c>
       <c r="D100" s="5">
-        <v>4.0933444514281936</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>4.1059968260345414</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>7088.5435850000003</v>
+        <v>7088.7139186000004</v>
       </c>
       <c r="C101" s="5">
-        <v>13.644631000000118</v>
+        <v>13.673397700000351</v>
       </c>
       <c r="D101" s="5">
-        <v>2.3390238758467685</v>
+        <v>2.3439603273159193</v>
       </c>
       <c r="E101" s="5">
-        <v>4.2320706205786873</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.2330094424872566</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>7122.9435890000004</v>
+        <v>7123.1677824999997</v>
       </c>
       <c r="C102" s="5">
-        <v>34.400004000000081</v>
+        <v>34.453863899999305</v>
       </c>
       <c r="D102" s="5">
-        <v>5.9814581726464588</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>5.990927247115474</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>7141.1667880000005</v>
+        <v>7141.2463621999996</v>
       </c>
       <c r="C103" s="5">
-        <v>18.223199000000022</v>
+        <v>18.078579699999864</v>
       </c>
       <c r="D103" s="5">
-        <v>3.1136260092802459</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.0884717696786579</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>7155.9301249999999</v>
+        <v>7155.7124396999998</v>
       </c>
       <c r="C104" s="5">
-        <v>14.76333699999941</v>
+        <v>14.46607750000021</v>
       </c>
       <c r="D104" s="5">
-        <v>2.509231150894764</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>2.4581159539517117</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>7176.3221819999999</v>
+        <v>7176.1977919999999</v>
       </c>
       <c r="C105" s="5">
-        <v>20.392057000000023</v>
+        <v>20.485352300000159</v>
       </c>
       <c r="D105" s="5">
-        <v>3.4737155145276866</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>3.4899669496564423</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>7197.1766619999999</v>
+        <v>7197.0236574</v>
       </c>
       <c r="C106" s="5">
-        <v>20.854479999999967</v>
+        <v>20.825865400000112</v>
       </c>
       <c r="D106" s="5">
-        <v>3.5434945067247758</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.5386169033380099</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>7205.2785990000002</v>
+        <v>7205.2133426</v>
       </c>
       <c r="C107" s="5">
-        <v>8.1019370000003619</v>
+        <v>8.1896851999999853</v>
       </c>
       <c r="D107" s="5">
-        <v>1.3592476853084845</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>1.3740906985186818</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>7232.88807</v>
+        <v>7232.7284501000004</v>
       </c>
       <c r="C108" s="5">
-        <v>27.609470999999758</v>
+        <v>27.51510750000034</v>
       </c>
       <c r="D108" s="5">
-        <v>4.6963636557735944</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>4.6800171234726573</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>7248.5686009999999</v>
+        <v>7248.4526803999997</v>
       </c>
       <c r="C109" s="5">
-        <v>15.680530999999974</v>
+        <v>15.724230299999363</v>
       </c>
       <c r="D109" s="5">
-        <v>2.6327838344354371</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>2.6402679286146258</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>7282.7990769999997</v>
+        <v>7282.8445442000002</v>
       </c>
       <c r="C110" s="5">
-        <v>34.230475999999726</v>
+        <v>34.391863800000465</v>
       </c>
       <c r="D110" s="5">
-        <v>5.8163800752824901</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>5.8446182872839758</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>7303.2632729999996</v>
+        <v>7303.3681809</v>
       </c>
       <c r="C111" s="5">
-        <v>20.464195999999902</v>
+        <v>20.52363669999977</v>
       </c>
       <c r="D111" s="5">
-        <v>3.4245257275523189</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>3.4346055751836246</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>7324.4188670000003</v>
+        <v>7324.6209607000001</v>
       </c>
       <c r="C112" s="5">
-        <v>21.155594000000747</v>
+        <v>21.252779800000098</v>
       </c>
       <c r="D112" s="5">
-        <v>3.5319972073207584</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.5484314885178225</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>7349.6713959999997</v>
+        <v>7349.9171685000001</v>
       </c>
       <c r="C113" s="5">
-        <v>25.252528999999413</v>
+        <v>25.296207800000047</v>
       </c>
       <c r="D113" s="5">
-        <v>4.2166225524902012</v>
+        <v>4.2239362889585852</v>
       </c>
       <c r="E113" s="5">
-        <v>3.6838005983707234</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.6847762922782357</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>7357.2268620000004</v>
+        <v>7357.5368222999996</v>
       </c>
       <c r="C114" s="5">
-        <v>7.5554660000007061</v>
+        <v>7.6196537999994689</v>
       </c>
       <c r="D114" s="5">
-        <v>1.2405993582984109</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>1.2511570189723153</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>7374.7633079999996</v>
+        <v>7374.8638043999999</v>
       </c>
       <c r="C115" s="5">
-        <v>17.53644599999916</v>
+        <v>17.32698210000035</v>
       </c>
       <c r="D115" s="5">
-        <v>2.8980775877831766</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.8628897680021748</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>7393.7061659999999</v>
+        <v>7393.3916736000001</v>
       </c>
       <c r="C116" s="5">
-        <v>18.942858000000342</v>
+        <v>18.527869200000168</v>
       </c>
       <c r="D116" s="5">
-        <v>3.1262467108516212</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>3.0567675371637515</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>7398.6152620000003</v>
+        <v>7398.4385461000002</v>
       </c>
       <c r="C117" s="5">
-        <v>4.9090960000003179</v>
+        <v>5.0468725000000632</v>
       </c>
       <c r="D117" s="5">
-        <v>0.79966324703213409</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>0.82222567110743494</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>7407.8317639999996</v>
+        <v>7407.6524517999997</v>
       </c>
       <c r="C118" s="5">
-        <v>9.2165019999993092</v>
+        <v>9.2139056999994864</v>
       </c>
       <c r="D118" s="5">
-        <v>1.5051320412202251</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>1.5047413225779849</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>7427.620621</v>
+        <v>7427.5393803999996</v>
       </c>
       <c r="C119" s="5">
-        <v>19.788857000000462</v>
+        <v>19.886928599999919</v>
       </c>
       <c r="D119" s="5">
-        <v>3.2531311782167505</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>3.2695724822823458</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>7446.7876390000001</v>
+        <v>7446.5856829000004</v>
       </c>
       <c r="C120" s="5">
-        <v>19.167018000000098</v>
+        <v>19.04630250000082</v>
       </c>
       <c r="D120" s="5">
-        <v>3.1409366553642348</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>3.1209095766582706</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>7459.2279239999998</v>
+        <v>7459.0914038999999</v>
       </c>
       <c r="C121" s="5">
-        <v>12.440284999999676</v>
+        <v>12.505720999999539</v>
       </c>
       <c r="D121" s="5">
-        <v>2.0231906663607857</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>2.0339868252127857</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>7488.1966819999998</v>
+        <v>7488.2694241999998</v>
       </c>
       <c r="C122" s="5">
-        <v>28.96875799999998</v>
+        <v>29.178020299999844</v>
       </c>
       <c r="D122" s="5">
-        <v>4.761180318503544</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>4.7964067943874644</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>7505.2205480000002</v>
+        <v>7505.3482408</v>
       </c>
       <c r="C123" s="5">
-        <v>17.023866000000453</v>
+        <v>17.078816600000209</v>
       </c>
       <c r="D123" s="5">
-        <v>2.7624837205914021</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>2.7714855142500605</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>7520.3903280000004</v>
+        <v>7520.6252520999997</v>
       </c>
       <c r="C124" s="5">
-        <v>15.169780000000173</v>
+        <v>15.277011299999685</v>
       </c>
       <c r="D124" s="5">
-        <v>2.4526224421469678</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>2.4701114644702704</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>7545.7254190000003</v>
+        <v>7546.0028560999999</v>
       </c>
       <c r="C125" s="5">
-        <v>25.33509099999992</v>
+        <v>25.377604000000247</v>
       </c>
       <c r="D125" s="5">
-        <v>4.1183759223841099</v>
+        <v>4.1252841711916899</v>
       </c>
       <c r="E125" s="5">
-        <v>2.6675209330678573</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.6678625500757613</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>7573.2426690000002</v>
+        <v>7573.5572730000004</v>
       </c>
       <c r="C126" s="5">
-        <v>27.517249999999876</v>
+        <v>27.554416900000433</v>
       </c>
       <c r="D126" s="5">
-        <v>4.4649271782583488</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>4.4709117849226709</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>7589.7019069999997</v>
+        <v>7589.7956213999996</v>
       </c>
       <c r="C127" s="5">
-        <v>16.459237999999459</v>
+        <v>16.238348399999268</v>
       </c>
       <c r="D127" s="5">
-        <v>2.6394105352330888</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.603460409466285</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>7614.0469549999998</v>
+        <v>7613.7153963999999</v>
       </c>
       <c r="C128" s="5">
-        <v>24.345048000000133</v>
+        <v>23.9197750000003</v>
       </c>
       <c r="D128" s="5">
-        <v>3.9178091524130432</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>3.8481318233057005</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>7624.9425579999997</v>
+        <v>7624.7404586000002</v>
       </c>
       <c r="C129" s="5">
-        <v>10.895602999999937</v>
+        <v>11.02506220000032</v>
       </c>
       <c r="D129" s="5">
-        <v>1.7307641774159555</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.7515696820096016</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>7667.0855240000001</v>
+        <v>7666.8750041000003</v>
       </c>
       <c r="C130" s="5">
-        <v>42.142966000000342</v>
+        <v>42.134545500000058</v>
       </c>
       <c r="D130" s="5">
-        <v>6.837760731482323</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>6.8365394495630616</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>7675.9880709999998</v>
+        <v>7675.8879342999999</v>
       </c>
       <c r="C131" s="5">
-        <v>8.9025469999996858</v>
+        <v>9.0129301999995732</v>
       </c>
       <c r="D131" s="5">
-        <v>1.4022989445293454</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>1.4198379420173657</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>7682.7917420000003</v>
+        <v>7682.5803411999996</v>
       </c>
       <c r="C132" s="5">
-        <v>6.8036710000005769</v>
+        <v>6.6924068999996962</v>
       </c>
       <c r="D132" s="5">
-        <v>1.068829727282572</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>1.0512804594976277</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>7709.3074850000003</v>
+        <v>7709.1815978000004</v>
       </c>
       <c r="C133" s="5">
-        <v>26.515742999999929</v>
+        <v>26.601256600000852</v>
       </c>
       <c r="D133" s="5">
-        <v>4.2211072901761737</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>4.2350994626995986</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>7730.4752109999999</v>
+        <v>7730.5500464999996</v>
       </c>
       <c r="C134" s="5">
-        <v>21.167725999999675</v>
+        <v>21.368448699999135</v>
       </c>
       <c r="D134" s="5">
-        <v>3.3450997347001632</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>3.3773607391352822</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>7735.4682290000001</v>
+        <v>7735.5948528999998</v>
       </c>
       <c r="C135" s="5">
-        <v>4.9930180000001201</v>
+        <v>5.0448064000001978</v>
       </c>
       <c r="D135" s="5">
-        <v>0.77782437100282209</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>0.7859134366027698</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>7751.8211030000002</v>
+        <v>7752.0436706999999</v>
       </c>
       <c r="C136" s="5">
-        <v>16.352874000000156</v>
+        <v>16.448817800000143</v>
       </c>
       <c r="D136" s="5">
-        <v>2.5665191605340087</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.5817109533221361</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>7767.5357089999998</v>
+        <v>7767.8079181000003</v>
       </c>
       <c r="C137" s="5">
-        <v>15.714605999999549</v>
+        <v>15.764247400000386</v>
       </c>
       <c r="D137" s="5">
-        <v>2.4599651666952216</v>
+        <v>2.4677515091901858</v>
       </c>
       <c r="E137" s="5">
-        <v>2.9395489191998081</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.9393715617361371</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>7775.3111520000002</v>
+        <v>7775.6006805999996</v>
       </c>
       <c r="C138" s="5">
-        <v>7.7754430000004504</v>
+        <v>7.7927624999992986</v>
       </c>
       <c r="D138" s="5">
-        <v>1.2078571520510284</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>1.2105198139762186</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>7783.9166880000002</v>
+        <v>7783.9968638</v>
       </c>
       <c r="C139" s="5">
-        <v>8.6055360000000292</v>
+        <v>8.3961832000004506</v>
       </c>
       <c r="D139" s="5">
-        <v>1.3362470762863676</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>1.30349714542215</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>7790.6869079999997</v>
+        <v>7790.3889412999997</v>
       </c>
       <c r="C140" s="5">
-        <v>6.7702199999994264</v>
+        <v>6.3920774999996866</v>
       </c>
       <c r="D140" s="5">
-        <v>1.0487318360250075</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.98988115305693736</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>7789.3941299999997</v>
+        <v>7789.1913735999997</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.2927779999999984</v>
+        <v>-1.197567700000036</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.19894504232081944</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-0.18431259966046332</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>7792.1572299999998</v>
+        <v>7792.0138447999998</v>
       </c>
       <c r="C142" s="5">
-        <v>2.7631000000001222</v>
+        <v>2.8224712000001091</v>
       </c>
       <c r="D142" s="5">
-        <v>0.42650256807204023</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>0.43569653679700338</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>7801.6323339999999</v>
+        <v>7801.5527357999999</v>
       </c>
       <c r="C143" s="5">
-        <v>9.4751040000001012</v>
+        <v>9.5388910000001488</v>
       </c>
       <c r="D143" s="5">
-        <v>1.4689739494462728</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>1.4789572525186978</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>7783.1302930000002</v>
+        <v>7782.9565656000004</v>
       </c>
       <c r="C144" s="5">
-        <v>-18.502040999999736</v>
+        <v>-18.596170199999506</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.8090437978877336</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-2.8231764197494513</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>7793.5223189999997</v>
+        <v>7793.4207284000004</v>
       </c>
       <c r="C145" s="5">
-        <v>10.392025999999532</v>
+        <v>10.46416279999994</v>
       </c>
       <c r="D145" s="5">
-        <v>1.614057237920874</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>1.625380831265244</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>7783.6401599999999</v>
+        <v>7783.7211570999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-9.8821589999997741</v>
+        <v>-9.6995713000005708</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.5110289404494992</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-1.4833204565062763</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>7757.5170509999998</v>
+        <v>7757.6287216000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-26.123109000000113</v>
+        <v>-26.092435499999738</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.9538714098387717</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-3.9492737310831916</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>7752.0646699999998</v>
+        <v>7752.2561115999997</v>
       </c>
       <c r="C148" s="5">
-        <v>-5.4523810000000594</v>
+        <v>-5.3726100000003498</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.84016879543705736</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-0.82791162783781846</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>7742.3126329999996</v>
+        <v>7742.5304973000002</v>
       </c>
       <c r="C149" s="5">
-        <v>-9.7520370000002004</v>
+        <v>-9.7256142999995063</v>
       </c>
       <c r="D149" s="5">
-        <v>-1.4991895386124554</v>
+        <v>-1.4951188720910724</v>
       </c>
       <c r="E149" s="5">
-        <v>-0.32472430053684942</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-0.32541253679948534</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>7751.5670529999998</v>
+        <v>7751.7707391000004</v>
       </c>
       <c r="C150" s="5">
-        <v>9.2544200000002093</v>
+        <v>9.2402418000001489</v>
       </c>
       <c r="D150" s="5">
-        <v>1.4438326639608201</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>1.4415652739563356</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>7754.83295</v>
+        <v>7754.8835349999999</v>
       </c>
       <c r="C151" s="5">
-        <v>3.2658970000002228</v>
+        <v>3.1127958999995826</v>
       </c>
       <c r="D151" s="5">
-        <v>0.5067582692867223</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>0.48293687667892993</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>7764.5667089999997</v>
+        <v>7764.3597061</v>
       </c>
       <c r="C152" s="5">
-        <v>9.7337589999997363</v>
+        <v>9.4761711000001014</v>
       </c>
       <c r="D152" s="5">
-        <v>1.5166652713274109</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>1.4762494166645546</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>7768.793549</v>
+        <v>7768.6129294000002</v>
       </c>
       <c r="C153" s="5">
-        <v>4.2268400000002657</v>
+        <v>4.2532233000001725</v>
       </c>
       <c r="D153" s="5">
-        <v>0.65521004633151136</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>0.65932972893274489</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>7786.1432930000001</v>
+        <v>7786.0411676000003</v>
       </c>
       <c r="C154" s="5">
-        <v>17.349744000000101</v>
+        <v>17.428238200000123</v>
       </c>
       <c r="D154" s="5">
-        <v>2.7130767344276885</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>2.7255673121431512</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>7777.9587920000004</v>
+        <v>7777.8921020999996</v>
       </c>
       <c r="C155" s="5">
-        <v>-8.1845009999997274</v>
+        <v>-8.1490655000006882</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.2541277415532237</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.2487453908083923</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>7772.3434539999998</v>
+        <v>7772.2314746000002</v>
       </c>
       <c r="C156" s="5">
-        <v>-5.61533800000052</v>
+        <v>-5.6606274999994639</v>
       </c>
       <c r="D156" s="5">
-        <v>-0.86291448898671019</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-0.8698537652524041</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>7785.6376659999996</v>
+        <v>7785.5810583000002</v>
       </c>
       <c r="C157" s="5">
-        <v>13.294211999999789</v>
+        <v>13.349583700000039</v>
       </c>
       <c r="D157" s="5">
-        <v>2.0719608582464355</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>2.0807027282719659</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>7796.0348409999997</v>
+        <v>7796.0941479000003</v>
       </c>
       <c r="C158" s="5">
-        <v>10.397175000000061</v>
+        <v>10.513089600000058</v>
       </c>
       <c r="D158" s="5">
-        <v>1.6143389554612142</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>1.632482513078326</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>7790.5458619999999</v>
+        <v>7790.6275225999998</v>
       </c>
       <c r="C159" s="5">
-        <v>-5.4889789999997447</v>
+        <v>-5.4666253000004872</v>
       </c>
       <c r="D159" s="5">
-        <v>-0.84162373026317461</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-0.83820309913069657</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>7802.9650600000004</v>
+        <v>7803.0941370999999</v>
       </c>
       <c r="C160" s="5">
-        <v>12.419198000000506</v>
+        <v>12.466614500000105</v>
       </c>
       <c r="D160" s="5">
-        <v>1.9298263384898595</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>1.9372389002423551</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>7800.6714400000001</v>
+        <v>7800.8304473999997</v>
       </c>
       <c r="C161" s="5">
-        <v>-2.2936200000003737</v>
+        <v>-2.2636897000002136</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.35216083526097286</v>
+        <v>-0.34756694736157723</v>
       </c>
       <c r="E161" s="5">
-        <v>0.75376453737165949</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>0.75298315092631185</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>7798.6251899999997</v>
+        <v>7798.7391991000004</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.0462500000003274</v>
+        <v>-2.091248299999279</v>
       </c>
       <c r="D162" s="5">
-        <v>-0.31432684427710189</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-0.32122235884838313</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>7793.1486409999998</v>
+        <v>7793.1722952999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-5.4765489999999772</v>
+        <v>-5.5669038000005457</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.83944735705050455</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-0.85323022013208405</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>7788.360154</v>
+        <v>7788.2524280999996</v>
       </c>
       <c r="C164" s="5">
-        <v>-4.7884869999998045</v>
+        <v>-4.9198672000002261</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.73485125834499287</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-0.75494090424708116</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>7784.8752469999999</v>
+        <v>7784.7308758999998</v>
       </c>
       <c r="C165" s="5">
-        <v>-3.4849070000000211</v>
+        <v>-3.52155219999986</v>
       </c>
       <c r="D165" s="5">
-        <v>-0.5356213777505725</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-0.54124712077134873</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>7785.588213</v>
+        <v>7785.5268015000001</v>
       </c>
       <c r="C166" s="5">
-        <v>0.71296600000005128</v>
+        <v>0.79592560000037338</v>
       </c>
       <c r="D166" s="5">
-        <v>0.10995555579726979</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>0.1227592843106029</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>7780.6011349999999</v>
+        <v>7780.5564550999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-4.9870780000001105</v>
+        <v>-4.9703464000003805</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.76596074520517421</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-0.76340597098788487</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>7775.92929</v>
+        <v>7775.8761961999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-4.6718449999998484</v>
+        <v>-4.6802588999998989</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.71816259372463609</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-0.71945583201066254</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>7792.0658400000002</v>
+        <v>7792.0484802999999</v>
       </c>
       <c r="C169" s="5">
-        <v>16.13655000000017</v>
+        <v>16.17228410000007</v>
       </c>
       <c r="D169" s="5">
-        <v>2.5188509027569195</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.5245102478245629</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>7799.9220519999999</v>
+        <v>7799.9596025999999</v>
       </c>
       <c r="C170" s="5">
-        <v>7.8562119999996867</v>
+        <v>7.9111222999999882</v>
       </c>
       <c r="D170" s="5">
-        <v>1.2166104005029155</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>1.2251640763227378</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>7816.7274310000003</v>
+        <v>7816.7753292999996</v>
       </c>
       <c r="C171" s="5">
-        <v>16.805379000000357</v>
+        <v>16.815726699999686</v>
       </c>
       <c r="D171" s="5">
-        <v>2.6163278417274283</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>2.6179452091352529</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>7822.3810830000002</v>
+        <v>7822.4454814000001</v>
       </c>
       <c r="C172" s="5">
-        <v>5.6536519999999655</v>
+        <v>5.6701521000004504</v>
       </c>
       <c r="D172" s="5">
-        <v>0.87139228422967729</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0.87394020799136385</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>7834.9847090000003</v>
+        <v>7835.0674627999997</v>
       </c>
       <c r="C173" s="5">
-        <v>12.603626000000077</v>
+        <v>12.62198139999964</v>
       </c>
       <c r="D173" s="5">
-        <v>1.9506978276248033</v>
+        <v>1.9535477771551513</v>
       </c>
       <c r="E173" s="5">
-        <v>0.43987583971361044</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.43888936736742323</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>7859.4612829999996</v>
+        <v>7859.4910705000002</v>
       </c>
       <c r="C174" s="5">
-        <v>24.476573999999346</v>
+        <v>24.423607700000503</v>
       </c>
       <c r="D174" s="5">
-        <v>3.8139003231318247</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>3.8054643061705473</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>7870.6380669999999</v>
+        <v>7870.6393150000004</v>
       </c>
       <c r="C175" s="5">
-        <v>11.176784000000225</v>
+        <v>11.148244500000146</v>
       </c>
       <c r="D175" s="5">
-        <v>1.7199069299389302</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.7154743412976847</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>7884.1877180000001</v>
+        <v>7884.1654559999997</v>
       </c>
       <c r="C176" s="5">
-        <v>13.549651000000267</v>
+        <v>13.52614099999937</v>
       </c>
       <c r="D176" s="5">
-        <v>2.0855261900090349</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.081872988862199</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>7908.8860539999996</v>
+        <v>7908.8097632999998</v>
       </c>
       <c r="C177" s="5">
-        <v>24.698335999999472</v>
+        <v>24.644307300000037</v>
       </c>
       <c r="D177" s="5">
-        <v>3.8246200091350824</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.8161200901343451</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>7912.6484549999996</v>
+        <v>7912.6195798999997</v>
       </c>
       <c r="C178" s="5">
-        <v>3.7624009999999544</v>
+        <v>3.8098165999999765</v>
       </c>
       <c r="D178" s="5">
-        <v>0.57235783681082175</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.57959569487096019</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>7925.258409</v>
+        <v>7925.2239817999998</v>
       </c>
       <c r="C179" s="5">
-        <v>12.609954000000471</v>
+        <v>12.604401900000084</v>
       </c>
       <c r="D179" s="5">
-        <v>1.9292256203673919</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>1.928375835007401</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>7950.3557179999998</v>
+        <v>7950.3486676000002</v>
       </c>
       <c r="C180" s="5">
-        <v>25.097308999999768</v>
+        <v>25.124685800000407</v>
       </c>
       <c r="D180" s="5">
-        <v>3.8669899963200471</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>3.8712991413496933</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>7958.9811970000001</v>
+        <v>7958.9875470999996</v>
       </c>
       <c r="C181" s="5">
-        <v>8.6254790000002686</v>
+        <v>8.6388794999993479</v>
       </c>
       <c r="D181" s="5">
-        <v>1.3096975057928395</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>1.3117455910238052</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>7958.8897500000003</v>
+        <v>7958.8982274</v>
       </c>
       <c r="C182" s="5">
-        <v>-9.1446999999789114E-2</v>
+        <v>-8.9319699999578006E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.3786873330356997E-2</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-1.3466163106701234E-2</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>7990.5673690000003</v>
+        <v>7990.5863079000001</v>
       </c>
       <c r="C183" s="5">
-        <v>31.67761900000005</v>
+        <v>31.688080500000069</v>
       </c>
       <c r="D183" s="5">
-        <v>4.8821410889366312</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>4.8837835640497484</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>7993.2290300000004</v>
+        <v>7993.2426923000003</v>
       </c>
       <c r="C184" s="5">
-        <v>2.6616610000000946</v>
+        <v>2.6563844000002064</v>
       </c>
       <c r="D184" s="5">
-        <v>0.40045357434019824</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.39965729554791718</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>8010.9229480000004</v>
+        <v>8010.9495940999996</v>
       </c>
       <c r="C185" s="5">
-        <v>17.69391799999994</v>
+        <v>17.706901799999287</v>
       </c>
       <c r="D185" s="5">
-        <v>2.6889163237495683</v>
+        <v>2.6909088975753503</v>
       </c>
       <c r="E185" s="5">
-        <v>2.2455466798537715</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.2448068524625775</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>8028.7989740000003</v>
+        <v>8028.8114803999997</v>
       </c>
       <c r="C186" s="5">
-        <v>17.876025999999911</v>
+        <v>17.861886300000151</v>
       </c>
       <c r="D186" s="5">
-        <v>2.7108574952880549</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>2.7086777588252398</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>8041.3284110000004</v>
+        <v>8041.3369011000004</v>
       </c>
       <c r="C187" s="5">
-        <v>12.529437000000144</v>
+        <v>12.525420700000723</v>
       </c>
       <c r="D187" s="5">
-        <v>1.8888313996425321</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.888217765353839</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>8056.0169599999999</v>
+        <v>8056.0222862000001</v>
       </c>
       <c r="C188" s="5">
-        <v>14.688548999999512</v>
+        <v>14.685385099999621</v>
       </c>
       <c r="D188" s="5">
-        <v>2.2141146768129616</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.2136305973629478</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>8093.6987250000002</v>
+        <v>8093.6731251000001</v>
       </c>
       <c r="C189" s="5">
-        <v>37.681765000000269</v>
+        <v>37.650838900000053</v>
       </c>
       <c r="D189" s="5">
-        <v>5.7596368941370768</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>5.7547837899956322</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>8099.5792460000002</v>
+        <v>8099.5798979000001</v>
       </c>
       <c r="C190" s="5">
-        <v>5.8805210000000443</v>
+        <v>5.9067727999999988</v>
       </c>
       <c r="D190" s="5">
-        <v>0.87535903028925777</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.87928529596141836</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>8111.6531670000004</v>
+        <v>8111.6396383000001</v>
       </c>
       <c r="C191" s="5">
-        <v>12.073921000000155</v>
+        <v>12.05974040000001</v>
       </c>
       <c r="D191" s="5">
-        <v>1.8035612125600897</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>1.8014254400131602</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>8152.2987320000002</v>
+        <v>8152.2835371000001</v>
       </c>
       <c r="C192" s="5">
-        <v>40.645564999999806</v>
+        <v>40.643898799999988</v>
       </c>
       <c r="D192" s="5">
-        <v>6.1814249511541464</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>6.1811751247147217</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>8171.2556759999998</v>
+        <v>8171.2502909000004</v>
       </c>
       <c r="C193" s="5">
-        <v>18.956943999999567</v>
+        <v>18.966753800000333</v>
       </c>
       <c r="D193" s="5">
-        <v>2.8263853602634725</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.8278720567350701</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>8197.6384539999999</v>
+        <v>8197.6326456999996</v>
       </c>
       <c r="C194" s="5">
-        <v>26.382778000000144</v>
+        <v>26.382354799999121</v>
       </c>
       <c r="D194" s="5">
-        <v>3.9440248463842309</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>3.9439630990654173</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>8202.171343</v>
+        <v>8202.1673329999994</v>
       </c>
       <c r="C195" s="5">
-        <v>4.5328890000000683</v>
+        <v>4.5346872999998595</v>
       </c>
       <c r="D195" s="5">
-        <v>0.66556240794144461</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.66582772871377482</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>8236.7474750000001</v>
+        <v>8236.7394700000004</v>
       </c>
       <c r="C196" s="5">
-        <v>34.576132000000143</v>
+        <v>34.572137000001021</v>
       </c>
       <c r="D196" s="5">
-        <v>5.1775301050833944</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>5.176920536227092</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>8253.4388739999995</v>
+        <v>8253.4287002000001</v>
       </c>
       <c r="C197" s="5">
-        <v>16.691398999999365</v>
+        <v>16.689230199999656</v>
       </c>
       <c r="D197" s="5">
-        <v>2.4590330788976322</v>
+        <v>2.4587124111348002</v>
       </c>
       <c r="E197" s="5">
-        <v>3.0273156735397766</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.026845984383475</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>8278.7572720000007</v>
+        <v>8278.7754330999996</v>
       </c>
       <c r="C198" s="5">
-        <v>25.318398000001253</v>
+        <v>25.346732899999552</v>
       </c>
       <c r="D198" s="5">
-        <v>3.7438889838152578</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>3.7481546524217979</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>8294.6310709999998</v>
+        <v>8294.6575935000001</v>
       </c>
       <c r="C199" s="5">
-        <v>15.873798999999053</v>
+        <v>15.88216040000043</v>
       </c>
       <c r="D199" s="5">
-        <v>2.3253163984610969</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>2.3265490356047636</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>8318.3979400000007</v>
+        <v>8318.4259892999999</v>
       </c>
       <c r="C200" s="5">
-        <v>23.766869000000952</v>
+        <v>23.76839579999978</v>
       </c>
       <c r="D200" s="5">
-        <v>3.4931057141617705</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>3.4933223153413628</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>8327.1620149999999</v>
+        <v>8327.2121427999991</v>
       </c>
       <c r="C201" s="5">
-        <v>8.7640749999991385</v>
+        <v>8.7861534999992728</v>
       </c>
       <c r="D201" s="5">
-        <v>1.271644680563222</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>1.2748625233796496</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>8346.1236630000003</v>
+        <v>8346.1382243999997</v>
       </c>
       <c r="C202" s="5">
-        <v>18.961648000000423</v>
+        <v>18.926081600000543</v>
       </c>
       <c r="D202" s="5">
-        <v>2.7669837145989584</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.7617117959900295</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>8368.383409</v>
+        <v>8368.3663863000002</v>
       </c>
       <c r="C203" s="5">
-        <v>22.259745999999723</v>
+        <v>22.228161900000487</v>
       </c>
       <c r="D203" s="5">
-        <v>3.2478588187010216</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>3.2431770156502004</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>8365.7034330000006</v>
+        <v>8365.6519098999997</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.6799759999994421</v>
+        <v>-2.7144764000004216</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.38362399902084343</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.38855452555150993</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>8407.3262400000003</v>
+        <v>8407.2850505000006</v>
       </c>
       <c r="C205" s="5">
-        <v>41.622806999999739</v>
+        <v>41.633140600000843</v>
       </c>
       <c r="D205" s="5">
-        <v>6.1366136288418804</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>6.1382179381640922</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>8437.7448120000008</v>
+        <v>8437.7029008999998</v>
       </c>
       <c r="C206" s="5">
-        <v>30.418572000000495</v>
+        <v>30.417850399999224</v>
       </c>
       <c r="D206" s="5">
-        <v>4.429172500786116</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>4.4290874635999566</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>8441.9644819999994</v>
+        <v>8441.9373309000002</v>
       </c>
       <c r="C207" s="5">
-        <v>4.2196699999985867</v>
+        <v>4.2344300000004296</v>
       </c>
       <c r="D207" s="5">
-        <v>0.60176681089494366</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>0.60388055446900513</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>8467.0176090000004</v>
+        <v>8466.9901205000006</v>
       </c>
       <c r="C208" s="5">
-        <v>25.053127000001041</v>
+        <v>25.052789600000324</v>
       </c>
       <c r="D208" s="5">
-        <v>3.6199333202555417</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>3.6198956037910124</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>8493.7267449999999</v>
+        <v>8493.7184214000008</v>
       </c>
       <c r="C209" s="5">
-        <v>26.709135999999489</v>
+        <v>26.728300900000249</v>
       </c>
       <c r="D209" s="5">
-        <v>3.851760826122419</v>
+        <v>3.8545855158800935</v>
       </c>
       <c r="E209" s="5">
-        <v>2.9113667002121479</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.9113927063328049</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>8505.5455860000002</v>
+        <v>8505.5876929000005</v>
       </c>
       <c r="C210" s="5">
-        <v>11.818841000000248</v>
+        <v>11.869271499999741</v>
       </c>
       <c r="D210" s="5">
-        <v>1.6826130690638763</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.6898496490034054</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>8538.5969910000003</v>
+        <v>8538.6638702</v>
       </c>
       <c r="C211" s="5">
-        <v>33.051405000000159</v>
+        <v>33.076177299999472</v>
       </c>
       <c r="D211" s="5">
-        <v>4.7640003422185995</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>4.7676236049393861</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>8569.7518970000001</v>
+        <v>8569.8270570999994</v>
       </c>
       <c r="C212" s="5">
-        <v>31.154905999999755</v>
+        <v>31.163186899999346</v>
       </c>
       <c r="D212" s="5">
-        <v>4.4674019570588364</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>4.4685776121919263</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>8583.3467679999994</v>
+        <v>8583.4822146999995</v>
       </c>
       <c r="C213" s="5">
-        <v>13.59487099999933</v>
+        <v>13.655157600000166</v>
       </c>
       <c r="D213" s="5">
-        <v>1.9203520025912635</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.9289255281801143</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>8607.2915749999993</v>
+        <v>8607.3087066000007</v>
       </c>
       <c r="C214" s="5">
-        <v>23.944806999999855</v>
+        <v>23.826491900001201</v>
       </c>
       <c r="D214" s="5">
-        <v>3.3994622443904277</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.3823534992972304</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>8634.9177280000004</v>
+        <v>8634.8807889</v>
       </c>
       <c r="C215" s="5">
-        <v>27.626153000001068</v>
+        <v>27.572082299999238</v>
       </c>
       <c r="D215" s="5">
-        <v>3.9202702297911118</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>3.9124537558186789</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>8650.3082529999992</v>
+        <v>8650.1923518999993</v>
       </c>
       <c r="C216" s="5">
-        <v>15.390524999998888</v>
+        <v>15.311562999999296</v>
       </c>
       <c r="D216" s="5">
-        <v>2.1599230104075273</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>2.1487423832748709</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>8668.7314669999996</v>
+        <v>8668.6184940000003</v>
       </c>
       <c r="C217" s="5">
-        <v>18.423214000000371</v>
+        <v>18.426142100001016</v>
       </c>
       <c r="D217" s="5">
-        <v>2.585881299109194</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.5863321739059586</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>8682.0958460000002</v>
+        <v>8682.0047821999997</v>
       </c>
       <c r="C218" s="5">
-        <v>13.364379000000554</v>
+        <v>13.386288199999399</v>
       </c>
       <c r="D218" s="5">
-        <v>1.8657792685543351</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.86888856423435</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>8703.9688170000009</v>
+        <v>8703.9203333000005</v>
       </c>
       <c r="C219" s="5">
-        <v>21.872971000000689</v>
+        <v>21.915551100000812</v>
       </c>
       <c r="D219" s="5">
-        <v>3.0654268539110685</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>3.0715100746446566</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>8727.3645429999997</v>
+        <v>8727.3294881000002</v>
       </c>
       <c r="C220" s="5">
-        <v>23.395725999998831</v>
+        <v>23.409154799999669</v>
       </c>
       <c r="D220" s="5">
-        <v>3.2736401541979987</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.2755655733449629</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>8744.821011</v>
+        <v>8744.8375933999996</v>
       </c>
       <c r="C221" s="5">
-        <v>17.456468000000314</v>
+        <v>17.508105299999443</v>
       </c>
       <c r="D221" s="5">
-        <v>2.4268212060452932</v>
+        <v>2.4340891693494848</v>
       </c>
       <c r="E221" s="5">
-        <v>2.9562319761206268</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.9565281016062706</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>8774.1910150000003</v>
+        <v>8774.2713301000003</v>
       </c>
       <c r="C222" s="5">
-        <v>29.370004000000336</v>
+        <v>29.433736700000736</v>
       </c>
       <c r="D222" s="5">
-        <v>4.1055590011808807</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>4.1146256592072161</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>8801.0827310000004</v>
+        <v>8801.2012687000006</v>
       </c>
       <c r="C223" s="5">
-        <v>26.891716000000088</v>
+        <v>26.929938600000241</v>
       </c>
       <c r="D223" s="5">
-        <v>3.7404728963433609</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.745844624238015</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>8789.3287490000002</v>
+        <v>8789.4572910000006</v>
       </c>
       <c r="C224" s="5">
-        <v>-11.753982000000178</v>
+        <v>-11.743977699999959</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.5908990222935571</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-1.5895336127695558</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>8804.2957330000008</v>
+        <v>8804.5200745000002</v>
       </c>
       <c r="C225" s="5">
-        <v>14.966984000000593</v>
+        <v>15.062783499999568</v>
       </c>
       <c r="D225" s="5">
-        <v>2.0626775636947814</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>2.0759742359593325</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>8816.1671860000006</v>
+        <v>8816.1820967999993</v>
       </c>
       <c r="C226" s="5">
-        <v>11.871452999999747</v>
+        <v>11.66202229999908</v>
       </c>
       <c r="D226" s="5">
-        <v>1.6300982261401975</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.601089873946715</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>8818.7129370000002</v>
+        <v>8818.6415163999991</v>
       </c>
       <c r="C227" s="5">
-        <v>2.5457509999996546</v>
+        <v>2.4594195999998192</v>
       </c>
       <c r="D227" s="5">
-        <v>0.34706211112409679</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>0.33527392386689669</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>8833.2901180000008</v>
+        <v>8833.1069693999998</v>
       </c>
       <c r="C228" s="5">
-        <v>14.577181000000564</v>
+        <v>14.465453000000707</v>
       </c>
       <c r="D228" s="5">
-        <v>2.0017126456208789</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>1.9862479121950827</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>8845.5303629999999</v>
+        <v>8845.3333051999998</v>
       </c>
       <c r="C229" s="5">
-        <v>12.240244999999049</v>
+        <v>12.226335800000015</v>
       </c>
       <c r="D229" s="5">
-        <v>1.6755655823907256</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>1.6736820023152132</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>8813.9481689999993</v>
+        <v>8813.7995413999997</v>
       </c>
       <c r="C230" s="5">
-        <v>-31.582194000000527</v>
+        <v>-31.533763800000088</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.2013527910769284</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.1951275892009532</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>8827.7342800000006</v>
+        <v>8827.6646352000007</v>
       </c>
       <c r="C231" s="5">
-        <v>13.786111000001256</v>
+        <v>13.865093800000977</v>
       </c>
       <c r="D231" s="5">
-        <v>1.893180510064485</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>1.9041532424835639</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>8820.1804360000006</v>
+        <v>8820.1447420999993</v>
       </c>
       <c r="C232" s="5">
-        <v>-7.5538440000000264</v>
+        <v>-7.5198931000013545</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.0220145956253979</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-1.0174506203088685</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>8813.7628449999993</v>
+        <v>8813.8118293999996</v>
       </c>
       <c r="C233" s="5">
-        <v>-6.4175910000012664</v>
+        <v>-6.3329126999997243</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.86963814933720407</v>
+        <v>-0.8582122554224747</v>
       </c>
       <c r="E233" s="5">
-        <v>0.78837330018850516</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>0.78874233241401637</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>8788.8112569999994</v>
+        <v>8788.9368082000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-24.951587999999902</v>
+        <v>-24.875021199999537</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.3447768512025022</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-3.3346535717317494</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>8757.3379509999995</v>
+        <v>8757.5155400000003</v>
       </c>
       <c r="C235" s="5">
-        <v>-31.473305999999866</v>
+        <v>-31.421268199999759</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.2136418636647637</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-4.2067525488900355</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>8728.9044830000003</v>
+        <v>8729.0962777000004</v>
       </c>
       <c r="C236" s="5">
-        <v>-28.433467999999266</v>
+        <v>-28.4192622999999</v>
       </c>
       <c r="D236" s="5">
-        <v>-3.8273511552261774</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-3.8253967694225399</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>8711.0043459999997</v>
+        <v>8711.2833324000003</v>
       </c>
       <c r="C237" s="5">
-        <v>-17.900137000000541</v>
+        <v>-17.812945300000138</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.4332428424042041</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-2.4214706016370102</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>8700.0899929999996</v>
+        <v>8700.1044280000006</v>
       </c>
       <c r="C238" s="5">
-        <v>-10.914353000000119</v>
+        <v>-11.178904399999738</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.4932083467210089</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-1.5290983157051685</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>8689.9825830000009</v>
+        <v>8689.8835393999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-10.107409999998708</v>
+        <v>-10.220888600000762</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.3852375846884923</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-1.4006873593365943</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>8683.2608899999996</v>
+        <v>8683.0205662000008</v>
       </c>
       <c r="C240" s="5">
-        <v>-6.7216930000013235</v>
+        <v>-6.8629731999990327</v>
       </c>
       <c r="D240" s="5">
-        <v>-0.92426020111833207</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-0.94361321113776153</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>8662.6007260000006</v>
+        <v>8662.3329687000005</v>
       </c>
       <c r="C241" s="5">
-        <v>-20.660163999998986</v>
+        <v>-20.687597500000265</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.8181026474924153</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.821872834754402</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>8666.2210899999991</v>
+        <v>8666.0301280000003</v>
       </c>
       <c r="C242" s="5">
-        <v>3.6203639999985171</v>
+        <v>3.6971592999998393</v>
       </c>
       <c r="D242" s="5">
-        <v>0.50267085592918814</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>0.51337447708685868</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>8677.3690690000003</v>
+        <v>8677.2887615</v>
       </c>
       <c r="C243" s="5">
-        <v>11.147979000001214</v>
+        <v>11.258633499999632</v>
       </c>
       <c r="D243" s="5">
-        <v>1.5546140108107842</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>1.5701903379812032</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>8678.1285800000005</v>
+        <v>8678.1053580000007</v>
       </c>
       <c r="C244" s="5">
-        <v>0.75951100000020233</v>
+        <v>0.8165965000007418</v>
       </c>
       <c r="D244" s="5">
-        <v>0.10508393474211175</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>0.11298726837687401</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>8683.1306600000007</v>
+        <v>8683.2124862000001</v>
       </c>
       <c r="C245" s="5">
-        <v>5.0020800000002055</v>
+        <v>5.1071281999993516</v>
       </c>
       <c r="D245" s="5">
-        <v>0.69387791291333212</v>
+        <v>0.70849907828887115</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.4821386426809191</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-1.4817577879795762</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>8698.4327919999996</v>
+        <v>8698.5891296000009</v>
       </c>
       <c r="C246" s="5">
-        <v>15.302131999998892</v>
+        <v>15.37664340000083</v>
       </c>
       <c r="D246" s="5">
-        <v>2.1353575000081948</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>2.1458363615218135</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>8707.6139440000006</v>
+        <v>8707.8284277000002</v>
       </c>
       <c r="C247" s="5">
-        <v>9.1811520000010205</v>
+        <v>9.2392980999993597</v>
       </c>
       <c r="D247" s="5">
-        <v>1.2739727465858497</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>1.2820650913068832</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>8734.8098649999993</v>
+        <v>8735.0299290000003</v>
       </c>
       <c r="C248" s="5">
-        <v>27.195920999998634</v>
+        <v>27.201501300000018</v>
       </c>
       <c r="D248" s="5">
-        <v>3.812936804108058</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>3.8136371108310252</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>8760.5504209999999</v>
+        <v>8760.8278329999994</v>
       </c>
       <c r="C249" s="5">
-        <v>25.740556000000652</v>
+        <v>25.797903999999107</v>
       </c>
       <c r="D249" s="5">
-        <v>3.5941547820770969</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>3.6022005742588403</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>8809.2717749999993</v>
+        <v>8809.2873008000006</v>
       </c>
       <c r="C250" s="5">
-        <v>48.721353999999337</v>
+        <v>48.459467800001221</v>
       </c>
       <c r="D250" s="5">
-        <v>6.8817069506559747</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>6.843360687738187</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>8806.8624959999997</v>
+        <v>8806.7341304000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-2.4092789999995148</v>
+        <v>-2.5531704000004538</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.32769903676425072</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-0.34723868523093282</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>8794.1443920000002</v>
+        <v>8793.8653912000009</v>
       </c>
       <c r="C252" s="5">
-        <v>-12.718103999999585</v>
+        <v>-12.868739199999254</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.7192375067062726</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-1.73946220849025</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>8798.0134579999994</v>
+        <v>8797.7184367999998</v>
       </c>
       <c r="C253" s="5">
-        <v>3.8690659999992931</v>
+        <v>3.8530455999989499</v>
       </c>
       <c r="D253" s="5">
-        <v>0.5292306123744428</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.52705073831351701</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>8811.7512590000006</v>
+        <v>8811.5475843999993</v>
       </c>
       <c r="C254" s="5">
-        <v>13.737801000001127</v>
+        <v>13.829147599999487</v>
       </c>
       <c r="D254" s="5">
-        <v>1.8899355077496738</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>1.9026754308787863</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>8845.6641290000007</v>
+        <v>8845.5846677000009</v>
       </c>
       <c r="C255" s="5">
-        <v>33.912870000000112</v>
+        <v>34.037083300001541</v>
       </c>
       <c r="D255" s="5">
-        <v>4.7173372891488707</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>4.7350960776219919</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>8852.1657360000008</v>
+        <v>8852.1503425999999</v>
       </c>
       <c r="C256" s="5">
-        <v>6.5016070000001491</v>
+        <v>6.5656748999990668</v>
       </c>
       <c r="D256" s="5">
-        <v>0.88558023392770746</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.89435061014284667</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>8870.1675250000008</v>
+        <v>8870.2740709999998</v>
       </c>
       <c r="C257" s="5">
-        <v>18.001788999999917</v>
+        <v>18.123728399999891</v>
       </c>
       <c r="D257" s="5">
-        <v>2.4678037929496188</v>
+        <v>2.4847131067313066</v>
       </c>
       <c r="E257" s="5">
-        <v>2.1540256887024656</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.1542900752145711</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>8883.5526860000009</v>
+        <v>8883.7081049000008</v>
       </c>
       <c r="C258" s="5">
-        <v>13.385161000000153</v>
+        <v>13.434033900000941</v>
       </c>
       <c r="D258" s="5">
-        <v>1.8259153432935271</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>1.8326156982231723</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>8883.0638999999992</v>
+        <v>8883.2787036000009</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.48878600000170991</v>
+        <v>-0.4294012999998813</v>
       </c>
       <c r="D259" s="5">
-        <v>-6.6005769847277129E-2</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-5.7987564418859883E-2</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>8916.4317059999994</v>
+        <v>8916.6410319999995</v>
       </c>
       <c r="C260" s="5">
-        <v>33.367806000000201</v>
+        <v>33.36232839999866</v>
       </c>
       <c r="D260" s="5">
-        <v>4.6019102437193871</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>4.6010255628973429</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>8956.0318530000004</v>
+        <v>8956.2512444999993</v>
       </c>
       <c r="C261" s="5">
-        <v>39.600147000001016</v>
+        <v>39.610212499999761</v>
       </c>
       <c r="D261" s="5">
-        <v>5.4616359921694224</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>5.4629269152454363</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>8952.1051979999993</v>
+        <v>8952.1098072000004</v>
       </c>
       <c r="C262" s="5">
-        <v>-3.9266550000011193</v>
+        <v>-4.14143729999887</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.52485745575522325</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-0.55347989670228026</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>8970.1801410000007</v>
+        <v>8970.0760281000003</v>
       </c>
       <c r="C263" s="5">
-        <v>18.07494300000144</v>
+        <v>17.966220899999826</v>
       </c>
       <c r="D263" s="5">
-        <v>2.4499739432220391</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.4350728626889806</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>8984.9968389999995</v>
+        <v>8984.756609</v>
       </c>
       <c r="C264" s="5">
-        <v>14.816697999998723</v>
+        <v>14.680580899999768</v>
       </c>
       <c r="D264" s="5">
-        <v>2.0002337938087367</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>1.981715667735906</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>8993.7418870000001</v>
+        <v>8993.4839257999993</v>
       </c>
       <c r="C265" s="5">
-        <v>8.7450480000006792</v>
+        <v>8.7273167999992438</v>
       </c>
       <c r="D265" s="5">
-        <v>1.174225922191896</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.1718638626507127</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>9016.5973730000005</v>
+        <v>9016.4203319000007</v>
       </c>
       <c r="C266" s="5">
-        <v>22.855486000000383</v>
+        <v>22.936406100001477</v>
       </c>
       <c r="D266" s="5">
-        <v>3.0925047313193899</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>3.1036980858629271</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>8997.2719140000008</v>
+        <v>8997.2092028999996</v>
       </c>
       <c r="C267" s="5">
-        <v>-19.325458999999682</v>
+        <v>-19.211129000001165</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.5418810727797392</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-2.5270680528042266</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>9009.9662989999997</v>
+        <v>9009.9665972000003</v>
       </c>
       <c r="C268" s="5">
-        <v>12.694384999998874</v>
+        <v>12.757394300000669</v>
       </c>
       <c r="D268" s="5">
-        <v>1.7062983608526539</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>1.7148458737052508</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>9029.4046909999997</v>
+        <v>9029.5131512000007</v>
       </c>
       <c r="C269" s="5">
-        <v>19.438392000000022</v>
+        <v>19.546554000000469</v>
       </c>
       <c r="D269" s="5">
-        <v>2.6198605059254865</v>
+        <v>2.6346126203510511</v>
       </c>
       <c r="E269" s="5">
-        <v>1.7951990822179908</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>1.7951990989839794</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>9062.139846</v>
+        <v>9062.2670670000007</v>
       </c>
       <c r="C270" s="5">
-        <v>32.735155000000304</v>
+        <v>32.753915799999959</v>
       </c>
       <c r="D270" s="5">
-        <v>4.4382774346445775</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.4408175998524202</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>9087.5511239999996</v>
+        <v>9087.7259064999998</v>
       </c>
       <c r="C271" s="5">
-        <v>25.411277999999584</v>
+        <v>25.458839499999158</v>
       </c>
       <c r="D271" s="5">
-        <v>3.4173217691047197</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.423768206200295</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>9113.0501490000006</v>
+        <v>9113.2080256999998</v>
       </c>
       <c r="C272" s="5">
-        <v>25.499025000000984</v>
+        <v>25.482119199999943</v>
       </c>
       <c r="D272" s="5">
-        <v>3.4195675084514265</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.4171985231574054</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>9129.7732130000004</v>
+        <v>9129.9175947000003</v>
       </c>
       <c r="C273" s="5">
-        <v>16.723063999999795</v>
+        <v>16.709569000000556</v>
       </c>
       <c r="D273" s="5">
-        <v>2.2244430808567417</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.2225909884425521</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>9155.6481719999992</v>
+        <v>9155.6465193999993</v>
       </c>
       <c r="C274" s="5">
-        <v>25.874958999998853</v>
+        <v>25.72892469999897</v>
       </c>
       <c r="D274" s="5">
-        <v>3.4544724622344258</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.4346176201323075</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>9185.2818169999991</v>
+        <v>9185.2035880000003</v>
       </c>
       <c r="C275" s="5">
-        <v>29.633644999999888</v>
+        <v>29.557068600001003</v>
       </c>
       <c r="D275" s="5">
-        <v>3.9538745918499263</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>3.9434760075572894</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>9193.3089729999992</v>
+        <v>9193.1271820999991</v>
       </c>
       <c r="C276" s="5">
-        <v>8.0271560000001045</v>
+        <v>7.9235940999988088</v>
       </c>
       <c r="D276" s="5">
-        <v>1.053753371611843</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>1.0401027676565144</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>9231.6780120000003</v>
+        <v>9231.4979874000001</v>
       </c>
       <c r="C277" s="5">
-        <v>38.369039000001067</v>
+        <v>38.370805300000939</v>
       </c>
       <c r="D277" s="5">
-        <v>5.1248782712017382</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>5.125223319642247</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>9252.4738159999997</v>
+        <v>9252.3492277000005</v>
       </c>
       <c r="C278" s="5">
-        <v>20.795803999999407</v>
+        <v>20.851240300000427</v>
       </c>
       <c r="D278" s="5">
-        <v>2.7369326085806778</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.7443736296223653</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>9269.5381130000005</v>
+        <v>9269.4952696</v>
       </c>
       <c r="C279" s="5">
-        <v>17.064297000000806</v>
+        <v>17.146041899999545</v>
       </c>
       <c r="D279" s="5">
-        <v>2.2357427522489148</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.2465928236894195</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>9305.2057390000009</v>
+        <v>9305.2149475999995</v>
       </c>
       <c r="C280" s="5">
-        <v>35.667626000000382</v>
+        <v>35.719677999999476</v>
       </c>
       <c r="D280" s="5">
-        <v>4.7163811015948021</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>4.7234328369747169</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>9327.8151639999996</v>
+        <v>9327.9018925</v>
       </c>
       <c r="C281" s="5">
-        <v>22.609424999998737</v>
+        <v>22.686944900000526</v>
       </c>
       <c r="D281" s="5">
-        <v>2.9549950563769967</v>
+        <v>2.9652599862438844</v>
       </c>
       <c r="E281" s="5">
-        <v>3.3048742770100725</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.3045939056010276</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>9322.4260009999998</v>
+        <v>9322.5116966999994</v>
       </c>
       <c r="C282" s="5">
-        <v>-5.3891629999998258</v>
+        <v>-5.3901958000005834</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.69110346378732368</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-0.69122908233996139</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>9374.3430879999996</v>
+        <v>9374.4616590999995</v>
       </c>
       <c r="C283" s="5">
-        <v>51.91708699999981</v>
+        <v>51.949962400000004</v>
       </c>
       <c r="D283" s="5">
-        <v>6.8914065554304793</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>6.8958396576976666</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>9395.0208710000006</v>
+        <v>9395.1213681999998</v>
       </c>
       <c r="C284" s="5">
-        <v>20.677783000001</v>
+        <v>20.659709100000327</v>
       </c>
       <c r="D284" s="5">
-        <v>2.6792911914498063</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>2.6768865651349172</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>9408.6986570000008</v>
+        <v>9408.7688816000009</v>
       </c>
       <c r="C285" s="5">
-        <v>13.677786000000197</v>
+        <v>13.647513400001117</v>
       </c>
       <c r="D285" s="5">
-        <v>1.7610826254772949</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>1.757134738817312</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>9427.8490500000007</v>
+        <v>9427.8440917000007</v>
       </c>
       <c r="C286" s="5">
-        <v>19.150392999999895</v>
+        <v>19.075210099999822</v>
       </c>
       <c r="D286" s="5">
-        <v>2.4699997723597322</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.4601758032632315</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>9453.5274939999999</v>
+        <v>9453.4801800000005</v>
       </c>
       <c r="C287" s="5">
-        <v>25.678443999999217</v>
+        <v>25.636088299999756</v>
       </c>
       <c r="D287" s="5">
-        <v>3.3178249248099201</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.3122719524894872</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>9481.0840989999997</v>
+        <v>9480.9693019000006</v>
       </c>
       <c r="C288" s="5">
-        <v>27.556604999999763</v>
+        <v>27.4891219000001</v>
       </c>
       <c r="D288" s="5">
-        <v>3.5545741527496899</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>3.5457477392168091</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>9504.9562850000002</v>
+        <v>9504.8598779999993</v>
       </c>
       <c r="C289" s="5">
-        <v>23.872186000000511</v>
+        <v>23.890576099998725</v>
       </c>
       <c r="D289" s="5">
-        <v>3.0636453364270233</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>3.0660758808446653</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>9531.0278720000006</v>
+        <v>9530.9596968999995</v>
       </c>
       <c r="C290" s="5">
-        <v>26.071587000000363</v>
+        <v>26.099818900000173</v>
       </c>
       <c r="D290" s="5">
-        <v>3.3416494757350979</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.3453572861050551</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>9543.1643309999999</v>
+        <v>9543.1417928999999</v>
       </c>
       <c r="C291" s="5">
-        <v>12.136458999999377</v>
+        <v>12.182096000000456</v>
       </c>
       <c r="D291" s="5">
-        <v>1.538782842257258</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.5446210262138216</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>9576.83878</v>
+        <v>9576.8531729999995</v>
       </c>
       <c r="C292" s="5">
-        <v>33.674449000000095</v>
+        <v>33.711380099999587</v>
       </c>
       <c r="D292" s="5">
-        <v>4.3175284258097468</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.3223662834105614</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>9583.1376189999992</v>
+        <v>9583.1905217999993</v>
       </c>
       <c r="C293" s="5">
-        <v>6.2988389999991341</v>
+        <v>6.3373487999997451</v>
       </c>
       <c r="D293" s="5">
-        <v>0.79212042676441996</v>
+        <v>0.79697972481727053</v>
       </c>
       <c r="E293" s="5">
-        <v>2.7372160630433351</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.7368279838498433</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>9606.2302110000001</v>
+        <v>9606.272766</v>
       </c>
       <c r="C294" s="5">
-        <v>23.092592000000877</v>
+        <v>23.082244200000787</v>
       </c>
       <c r="D294" s="5">
-        <v>2.9302869597009229</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>2.9289400697999568</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>9622.3804970000001</v>
+        <v>9622.4433386000001</v>
       </c>
       <c r="C295" s="5">
-        <v>16.150286000000051</v>
+        <v>16.170572600000014</v>
       </c>
       <c r="D295" s="5">
-        <v>2.0362365240459646</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.0388088806735594</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>9652.7415110000002</v>
+        <v>9652.7816889000005</v>
       </c>
       <c r="C296" s="5">
-        <v>30.361014000000068</v>
+        <v>30.338350300000457</v>
       </c>
       <c r="D296" s="5">
-        <v>3.8527027146783244</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.8497511402587392</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>9684.4501739999996</v>
+        <v>9684.4690690999996</v>
       </c>
       <c r="C297" s="5">
-        <v>31.708662999999433</v>
+        <v>31.687380199999097</v>
       </c>
       <c r="D297" s="5">
-        <v>4.0139313510976882</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>4.0111713811369354</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>9713.8425399999996</v>
+        <v>9713.8392860000004</v>
       </c>
       <c r="C298" s="5">
-        <v>29.392366000000038</v>
+        <v>29.370216900000742</v>
       </c>
       <c r="D298" s="5">
-        <v>3.703420989848083</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.7005761617116883</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>9737.1434509999999</v>
+        <v>9737.1218177999999</v>
       </c>
       <c r="C299" s="5">
-        <v>23.300911000000269</v>
+        <v>23.28253179999956</v>
       </c>
       <c r="D299" s="5">
-        <v>2.9167602998641851</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>2.9144302052984683</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>9757.0257679999995</v>
+        <v>9756.9657169999991</v>
       </c>
       <c r="C300" s="5">
-        <v>19.882316999999603</v>
+        <v>19.843899199999214</v>
       </c>
       <c r="D300" s="5">
-        <v>2.4779914240737</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.4731550618533715</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>9780.0225429999991</v>
+        <v>9780.0003013000005</v>
       </c>
       <c r="C301" s="5">
-        <v>22.996774999999616</v>
+        <v>23.03458430000137</v>
       </c>
       <c r="D301" s="5">
-        <v>2.8652880776423917</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>2.8700781661328723</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>9803.2849010000009</v>
+        <v>9803.2609209000002</v>
       </c>
       <c r="C302" s="5">
-        <v>23.262358000001768</v>
+        <v>23.2606195999997</v>
       </c>
       <c r="D302" s="5">
-        <v>2.8919078907885698</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>2.8916956057658982</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>9844.9613090000003</v>
+        <v>9844.9487152000002</v>
       </c>
       <c r="C303" s="5">
-        <v>41.676407999999356</v>
+        <v>41.68779429999995</v>
       </c>
       <c r="D303" s="5">
-        <v>5.2225140103514089</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.223987453819201</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>9863.7356290000007</v>
+        <v>9863.7408646999993</v>
       </c>
       <c r="C304" s="5">
-        <v>18.774320000000444</v>
+        <v>18.792149499999141</v>
       </c>
       <c r="D304" s="5">
-        <v>2.3125524712094725</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.3147747440902755</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>9899.0986659999999</v>
+        <v>9899.1272922000007</v>
       </c>
       <c r="C305" s="5">
-        <v>35.363036999999167</v>
+        <v>35.386427500001446</v>
       </c>
       <c r="D305" s="5">
-        <v>4.3880420423416888</v>
+        <v>4.3909995957740922</v>
       </c>
       <c r="E305" s="5">
-        <v>3.2970521718644674</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.2967806460834082</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>9915.4473899999994</v>
+        <v>9915.4555536000007</v>
       </c>
       <c r="C306" s="5">
-        <v>16.348723999999493</v>
+        <v>16.328261399999974</v>
       </c>
       <c r="D306" s="5">
-        <v>1.9999454054587584</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.9974136268009701</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>9933.8846869999998</v>
+        <v>9933.9093558000004</v>
       </c>
       <c r="C307" s="5">
-        <v>18.437297000000399</v>
+        <v>18.4538021999997</v>
       </c>
       <c r="D307" s="5">
-        <v>2.2543041599109026</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>2.2563410543566587</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>9941.3431830000009</v>
+        <v>9941.3557959000009</v>
       </c>
       <c r="C308" s="5">
-        <v>7.4584960000011051</v>
+        <v>7.4464401000004727</v>
       </c>
       <c r="D308" s="5">
-        <v>0.90470623988303522</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.90323558773683921</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>9975.5358909999995</v>
+        <v>9975.5387940000001</v>
       </c>
       <c r="C309" s="5">
-        <v>34.192707999998674</v>
+        <v>34.182998099999168</v>
       </c>
       <c r="D309" s="5">
-        <v>4.2063132732634845</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>4.2050906661757814</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>10000.820760000001</v>
+        <v>10000.816418</v>
       </c>
       <c r="C310" s="5">
-        <v>25.284869000000981</v>
+        <v>25.277624000000287</v>
       </c>
       <c r="D310" s="5">
-        <v>3.0843882934382227</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.0834912450133478</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>10025.70919</v>
+        <v>10025.698254999999</v>
       </c>
       <c r="C311" s="5">
-        <v>24.888429999999062</v>
+        <v>24.881836999998995</v>
       </c>
       <c r="D311" s="5">
-        <v>3.0275834124146694</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>3.026771724692634</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>10065.09497</v>
+        <v>10065.073387</v>
       </c>
       <c r="C312" s="5">
-        <v>39.385780000000523</v>
+        <v>39.375132000001031</v>
       </c>
       <c r="D312" s="5">
-        <v>4.8173769308596182</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>4.8160516527952835</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>10075.60267</v>
+        <v>10075.612583</v>
       </c>
       <c r="C313" s="5">
-        <v>10.507700000000114</v>
+        <v>10.53919599999972</v>
       </c>
       <c r="D313" s="5">
-        <v>1.2599874167614322</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.2637886320620684</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>10096.453439999999</v>
+        <v>10096.457829999999</v>
       </c>
       <c r="C314" s="5">
-        <v>20.850769999999102</v>
+        <v>20.84524699999929</v>
       </c>
       <c r="D314" s="5">
-        <v>2.5117785481284072</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>2.5111031348429069</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>10120.23522</v>
+        <v>10120.228732</v>
       </c>
       <c r="C315" s="5">
-        <v>23.781780000001163</v>
+        <v>23.770902000000206</v>
       </c>
       <c r="D315" s="5">
-        <v>2.8634576129683786</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>2.8621295743893604</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>10121.149810000001</v>
+        <v>10121.146035</v>
       </c>
       <c r="C316" s="5">
-        <v>0.91459000000031665</v>
+        <v>0.91730300000017451</v>
       </c>
       <c r="D316" s="5">
-        <v>0.10850080604882795</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>0.10882288838889309</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>10147.65617</v>
+        <v>10147.662361000001</v>
       </c>
       <c r="C317" s="5">
-        <v>26.506359999999404</v>
+        <v>26.516326000000845</v>
       </c>
       <c r="D317" s="5">
-        <v>3.1883543647624135</v>
+        <v>3.189571671968805</v>
       </c>
       <c r="E317" s="5">
-        <v>2.5109104615121058</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.5106765623251759</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>10171.03809</v>
+        <v>10171.020681</v>
       </c>
       <c r="C318" s="5">
-        <v>23.381919999999809</v>
+        <v>23.358319999999367</v>
       </c>
       <c r="D318" s="5">
-        <v>2.8003146525749534</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>2.797450612877328</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>10184.265079999999</v>
+        <v>10184.282582</v>
       </c>
       <c r="C319" s="5">
-        <v>13.226989999999205</v>
+        <v>13.261900999999853</v>
       </c>
       <c r="D319" s="5">
-        <v>1.5717578510439534</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>1.5759388233666627</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>10186.04329</v>
+        <v>10186.03224</v>
       </c>
       <c r="C320" s="5">
-        <v>1.7782100000003993</v>
+        <v>1.7496580000006361</v>
       </c>
       <c r="D320" s="5">
-        <v>0.20972572467623518</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>0.20635470587757609</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>10221.438630000001</v>
+        <v>10221.435458</v>
       </c>
       <c r="C321" s="5">
-        <v>35.395340000000942</v>
+        <v>35.40321799999947</v>
       </c>
       <c r="D321" s="5">
-        <v>4.2504875390483976</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>4.2514564351954665</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>10229.72961</v>
+        <v>10229.727763000001</v>
       </c>
       <c r="C322" s="5">
-        <v>8.2909799999997631</v>
+        <v>8.2923050000008516</v>
       </c>
       <c r="D322" s="5">
-        <v>0.97771775081347823</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>0.97787500473105471</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>10228.80825</v>
+        <v>10228.80596</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.92136000000027707</v>
+        <v>-0.92180300000109128</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.10802675260158656</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-0.10807868681482757</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>10274.676740000001</v>
+        <v>10274.686738</v>
       </c>
       <c r="C324" s="5">
-        <v>45.868490000000747</v>
+        <v>45.880778000000646</v>
       </c>
       <c r="D324" s="5">
-        <v>5.5158146729474167</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>5.5173302484510245</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>10287.81993</v>
+        <v>10287.856374999999</v>
       </c>
       <c r="C325" s="5">
-        <v>13.143189999998867</v>
+        <v>13.169636999999057</v>
       </c>
       <c r="D325" s="5">
-        <v>1.5458652071022927</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>1.5489962729343665</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>10323.14028</v>
+        <v>10323.16685</v>
       </c>
       <c r="C326" s="5">
-        <v>35.320349999999962</v>
+        <v>35.310475000000224</v>
       </c>
       <c r="D326" s="5">
-        <v>4.1985554984182327</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.1973442516382464</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>10311.71939</v>
+        <v>10311.717694999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-11.420889999999417</v>
+        <v>-11.449155000000246</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.319557900243773</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-1.3228003307692027</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>10327.331050000001</v>
+        <v>10327.319129</v>
       </c>
       <c r="C328" s="5">
-        <v>15.611660000000484</v>
+        <v>15.601434000000154</v>
       </c>
       <c r="D328" s="5">
-        <v>1.831971598222637</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.8307619146134435</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>10345.667600000001</v>
+        <v>10345.626327</v>
       </c>
       <c r="C329" s="5">
-        <v>18.336549999999988</v>
+        <v>18.307198000000426</v>
       </c>
       <c r="D329" s="5">
-        <v>2.1515737516102806</v>
+        <v>2.1480985026185229</v>
       </c>
       <c r="E329" s="5">
-        <v>1.9513021202412384</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.9508331964297909</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>10372.54199</v>
+        <v>10372.497884</v>
       </c>
       <c r="C330" s="5">
-        <v>26.874389999999039</v>
+        <v>26.871557000000394</v>
       </c>
       <c r="D330" s="5">
-        <v>3.1620992810367898</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.1617739621422336</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>10383.4213</v>
+        <v>10383.423487</v>
       </c>
       <c r="C331" s="5">
-        <v>10.87931000000026</v>
+        <v>10.925602999999683</v>
       </c>
       <c r="D331" s="5">
-        <v>1.2659141281565089</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.2713374536075239</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>10413.360930000001</v>
+        <v>10413.330674999999</v>
       </c>
       <c r="C332" s="5">
-        <v>29.939630000000761</v>
+        <v>29.907187999999223</v>
       </c>
       <c r="D332" s="5">
-        <v>3.5154919155597097</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.5116212988289375</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>10419.512140000001</v>
+        <v>10419.506589000001</v>
       </c>
       <c r="C333" s="5">
-        <v>6.1512099999999919</v>
+        <v>6.1759140000012849</v>
       </c>
       <c r="D333" s="5">
-        <v>0.71115182788008546</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.71401930328891527</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>10432.76008</v>
+        <v>10432.769886</v>
       </c>
       <c r="C334" s="5">
-        <v>13.247939999999289</v>
+        <v>13.263296999999511</v>
       </c>
       <c r="D334" s="5">
-        <v>1.5364608003471725</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>1.5382551774962172</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>10453.24034</v>
+        <v>10453.280650999999</v>
       </c>
       <c r="C335" s="5">
-        <v>20.480260000000271</v>
+        <v>20.510764999999083</v>
       </c>
       <c r="D335" s="5">
-        <v>2.3812877629174389</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.3848708250699069</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>10440.07171</v>
+        <v>10440.132772999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-13.168630000000121</v>
+        <v>-13.147877999999764</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.5012880243730597</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-1.4989327970720057</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>10450.7119</v>
+        <v>10450.772800999999</v>
       </c>
       <c r="C337" s="5">
-        <v>10.640190000000075</v>
+        <v>10.640027999999802</v>
       </c>
       <c r="D337" s="5">
-        <v>1.2298807336892592</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>1.2298546696363433</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>10467.26154</v>
+        <v>10467.325327</v>
       </c>
       <c r="C338" s="5">
-        <v>16.549639999999272</v>
+        <v>16.552526000001308</v>
       </c>
       <c r="D338" s="5">
-        <v>1.9169465439969668</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>1.9172724767799298</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>10489.400320000001</v>
+        <v>10489.400967</v>
       </c>
       <c r="C339" s="5">
-        <v>22.138780000001134</v>
+        <v>22.075639999999112</v>
       </c>
       <c r="D339" s="5">
-        <v>2.5677936503986309</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.5603693403791095</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>10504.932070000001</v>
+        <v>10504.86889</v>
       </c>
       <c r="C340" s="5">
-        <v>15.531750000000102</v>
+        <v>15.467923000000155</v>
       </c>
       <c r="D340" s="5">
-        <v>1.7913930177993587</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>1.7839714533007367</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>10522.742109999999</v>
+        <v>10522.623701</v>
       </c>
       <c r="C341" s="5">
-        <v>17.81003999999848</v>
+        <v>17.7548110000007</v>
       </c>
       <c r="D341" s="5">
-        <v>2.0535559959480754</v>
+        <v>2.0471410260989087</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7115812806512309</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.7108425184280351</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>10531.50699</v>
+        <v>10531.41489</v>
       </c>
       <c r="C342" s="5">
-        <v>8.7648800000006304</v>
+        <v>8.7911889999995765</v>
       </c>
       <c r="D342" s="5">
-        <v>1.0041274774099884</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>1.0071667532853379</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>10562.364659999999</v>
+        <v>10562.351296000001</v>
       </c>
       <c r="C343" s="5">
-        <v>30.857669999999416</v>
+        <v>30.936406000000716</v>
       </c>
       <c r="D343" s="5">
-        <v>3.5732591044586925</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.5825562296601055</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>10595.53134</v>
+        <v>10595.468844999999</v>
       </c>
       <c r="C344" s="5">
-        <v>33.16668000000027</v>
+        <v>33.117548999998689</v>
       </c>
       <c r="D344" s="5">
-        <v>3.8338598392842371</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.8280872389474085</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>10600.45635</v>
+        <v>10600.43764</v>
       </c>
       <c r="C345" s="5">
-        <v>4.9250100000008388</v>
+        <v>4.9687950000006822</v>
       </c>
       <c r="D345" s="5">
-        <v>0.55921163687131514</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>0.56419938330609654</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>10628.1013</v>
+        <v>10628.133785</v>
       </c>
       <c r="C346" s="5">
-        <v>27.644949999999881</v>
+        <v>27.696144999999888</v>
       </c>
       <c r="D346" s="5">
-        <v>3.1747623629624799</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.1807320642015746</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>10657.337530000001</v>
+        <v>10657.508551999999</v>
       </c>
       <c r="C347" s="5">
-        <v>29.236230000000432</v>
+        <v>29.374766999999338</v>
       </c>
       <c r="D347" s="5">
-        <v>3.3514145662237649</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>3.3675271135912288</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>10671.98021</v>
+        <v>10672.092452000001</v>
       </c>
       <c r="C348" s="5">
-        <v>14.642679999999018</v>
+        <v>14.583900000001449</v>
       </c>
       <c r="D348" s="5">
-        <v>1.661259867224274</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.6545140622593824</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>10696.442230000001</v>
+        <v>10696.530758999999</v>
       </c>
       <c r="C349" s="5">
-        <v>24.462020000000848</v>
+        <v>24.438306999998531</v>
       </c>
       <c r="D349" s="5">
-        <v>2.7855501343329259</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>2.782786140231619</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>10704.900310000001</v>
+        <v>10705.098023</v>
       </c>
       <c r="C350" s="5">
-        <v>8.4580800000003364</v>
+        <v>8.5672640000011597</v>
       </c>
       <c r="D350" s="5">
-        <v>0.95302287858971546</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>0.96537151953435263</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>10717.090550000001</v>
+        <v>10717.037872000001</v>
       </c>
       <c r="C351" s="5">
-        <v>12.190239999999903</v>
+        <v>11.939849000000322</v>
       </c>
       <c r="D351" s="5">
-        <v>1.3750950775520465</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.3466517245263043</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>10732.11263</v>
+        <v>10731.980748</v>
       </c>
       <c r="C352" s="5">
-        <v>15.022079999998823</v>
+        <v>14.94287599999916</v>
       </c>
       <c r="D352" s="5">
-        <v>1.6950607299747844</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>1.6860632174550805</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>10748.907569999999</v>
+        <v>10748.632355</v>
       </c>
       <c r="C353" s="5">
-        <v>16.794939999999769</v>
+        <v>16.651606999999785</v>
       </c>
       <c r="D353" s="5">
-        <v>1.8941566560444878</v>
+        <v>1.8778764413722948</v>
       </c>
       <c r="E353" s="5">
-        <v>2.1493015569113982</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.1478355628978818</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>10760.800639999999</v>
+        <v>10760.645971</v>
       </c>
       <c r="C354" s="5">
-        <v>11.89307000000008</v>
+        <v>12.013616000000184</v>
       </c>
       <c r="D354" s="5">
-        <v>1.33584316045956</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>1.3495011312714578</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>10793.511699999999</v>
+        <v>10793.412237</v>
       </c>
       <c r="C355" s="5">
-        <v>32.711059999999634</v>
+        <v>32.766266000000542</v>
       </c>
       <c r="D355" s="5">
-        <v>3.7094123469271656</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.7158321921138437</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>10806.99437</v>
+        <v>10806.845708999999</v>
       </c>
       <c r="C356" s="5">
-        <v>13.482670000001235</v>
+        <v>13.433471999998801</v>
       </c>
       <c r="D356" s="5">
-        <v>1.5093163937171639</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.5037851259832369</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>10826.40085</v>
+        <v>10826.515402000001</v>
       </c>
       <c r="C357" s="5">
-        <v>19.406479999999647</v>
+        <v>19.669693000001644</v>
       </c>
       <c r="D357" s="5">
-        <v>2.1762906514851021</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.2061347842976531</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>10853.68929</v>
+        <v>10853.648931</v>
       </c>
       <c r="C358" s="5">
-        <v>27.288440000000264</v>
+        <v>27.133528999998816</v>
       </c>
       <c r="D358" s="5">
-        <v>3.0669401505894589</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.0492563558408792</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>10871.77757</v>
+        <v>10872.254713</v>
       </c>
       <c r="C359" s="5">
-        <v>18.088279999999941</v>
+        <v>18.605782000000545</v>
       </c>
       <c r="D359" s="5">
-        <v>2.0183001996253447</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.0765967126389562</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>10899.20788</v>
+        <v>10899.40928</v>
       </c>
       <c r="C360" s="5">
-        <v>27.430309999999736</v>
+        <v>27.154566999999588</v>
       </c>
       <c r="D360" s="5">
-        <v>3.0700603380317215</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.0386382133926304</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>10923.56307</v>
+        <v>10923.632807</v>
       </c>
       <c r="C361" s="5">
-        <v>24.355190000000221</v>
+        <v>24.223527000000104</v>
       </c>
       <c r="D361" s="5">
-        <v>2.7147031047792147</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>2.6997972004122683</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>10938.14788</v>
+        <v>10938.531311999999</v>
       </c>
       <c r="C362" s="5">
-        <v>14.584810000000289</v>
+        <v>14.898504999999204</v>
       </c>
       <c r="D362" s="5">
-        <v>1.6140217895873832</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.6489869461761453</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>10948.62203</v>
+        <v>10948.431741</v>
       </c>
       <c r="C363" s="5">
-        <v>10.474150000000009</v>
+        <v>9.9004290000011679</v>
       </c>
       <c r="D363" s="5">
-        <v>1.155167108867694</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>1.0915391505811334</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>10980.600189999999</v>
+        <v>10980.433607000001</v>
       </c>
       <c r="C364" s="5">
-        <v>31.978159999998752</v>
+        <v>32.001866000000518</v>
       </c>
       <c r="D364" s="5">
-        <v>3.5617517833999468</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>3.5644977177569093</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>10992.63798</v>
+        <v>10992.052528</v>
       </c>
       <c r="C365" s="5">
-        <v>12.037790000000314</v>
+        <v>11.618920999999318</v>
       </c>
       <c r="D365" s="5">
-        <v>1.3234946594671504</v>
+        <v>1.2771932806120434</v>
       </c>
       <c r="E365" s="5">
-        <v>2.2674900534101372</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.2646618189221757</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>11027.04876</v>
+        <v>11026.837296</v>
       </c>
       <c r="C366" s="5">
-        <v>34.410780000000159</v>
+        <v>34.784767999999531</v>
       </c>
       <c r="D366" s="5">
-        <v>3.8217708737196654</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>3.8642421770646251</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>11048.33425</v>
+        <v>11048.19737</v>
       </c>
       <c r="C367" s="5">
-        <v>21.285490000000209</v>
+        <v>21.360074000000168</v>
       </c>
       <c r="D367" s="5">
-        <v>2.3411084357190415</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.3494447701260857</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>10990.34556</v>
+        <v>10990.114831000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-57.988690000000133</v>
+        <v>-58.082538999999088</v>
       </c>
       <c r="D368" s="5">
-        <v>-6.1196894732707623</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-6.1293827552163949</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>9742.9861070000006</v>
+        <v>9743.2710470999991</v>
       </c>
       <c r="C369" s="5">
-        <v>-1247.3594529999991</v>
+        <v>-1246.8437839000017</v>
       </c>
       <c r="D369" s="5">
-        <v>-76.440350463394168</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-76.42614275268204</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>9993.9653330000001</v>
+        <v>9993.8448074000007</v>
       </c>
       <c r="C370" s="5">
-        <v>250.97922599999947</v>
+        <v>250.5737603000016</v>
       </c>
       <c r="D370" s="5">
-        <v>35.690381764721394</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>35.623141896253976</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>10233.04501</v>
+        <v>10233.764399</v>
       </c>
       <c r="C371" s="5">
-        <v>239.07967699999972</v>
+        <v>239.91959159999897</v>
       </c>
       <c r="D371" s="5">
-        <v>32.801979617034441</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>32.933292190566419</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>10278.89474</v>
+        <v>10279.167466999999</v>
       </c>
       <c r="C372" s="5">
-        <v>45.849729999999909</v>
+        <v>45.403067999999621</v>
       </c>
       <c r="D372" s="5">
-        <v>5.511163540169961</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>5.4557647932355957</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>10361.170899999999</v>
+        <v>10361.238111000001</v>
       </c>
       <c r="C373" s="5">
-        <v>82.276159999999436</v>
+        <v>82.070644000001266</v>
       </c>
       <c r="D373" s="5">
-        <v>10.039604506578726</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>10.013138010213861</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>10431.63013</v>
+        <v>10432.252796999999</v>
       </c>
       <c r="C374" s="5">
-        <v>70.459230000000389</v>
+        <v>71.014685999998619</v>
       </c>
       <c r="D374" s="5">
-        <v>8.4726162718225861</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>8.5418895287395316</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>10514.04017</v>
+        <v>10513.661747</v>
       </c>
       <c r="C375" s="5">
-        <v>82.410040000000663</v>
+        <v>81.408950000000914</v>
       </c>
       <c r="D375" s="5">
-        <v>9.9029684377329517</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>9.7768529302013398</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>10549.24641</v>
+        <v>10549.019630000001</v>
       </c>
       <c r="C376" s="5">
-        <v>35.206239999999525</v>
+        <v>35.357883000000584</v>
       </c>
       <c r="D376" s="5">
-        <v>4.0930316454506732</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>4.1111395431661313</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>10600.47565</v>
+        <v>10599.542095000001</v>
       </c>
       <c r="C377" s="5">
-        <v>51.229240000000573</v>
+        <v>50.522465000000011</v>
       </c>
       <c r="D377" s="5">
-        <v>5.9856316606276216</v>
+        <v>5.9009952663394261</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.5674997276677334</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-3.5708565984392759</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>10635.380939999999</v>
+        <v>10635.060469</v>
       </c>
       <c r="C378" s="5">
-        <v>34.905289999998786</v>
+        <v>35.518373999999312</v>
       </c>
       <c r="D378" s="5">
-        <v>4.0237171489816204</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>4.0960656130389905</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>10612.73107</v>
+        <v>10612.513209000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-22.649869999999282</v>
+        <v>-22.547259999999369</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.525883237135218</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-2.514648295916444</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>10718.106589999999</v>
+        <v>10717.854481</v>
       </c>
       <c r="C380" s="5">
-        <v>105.3755199999996</v>
+        <v>105.34127199999966</v>
       </c>
       <c r="D380" s="5">
-        <v>12.587700767920417</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>12.583656354557139</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>10775.591759999999</v>
+        <v>10776.110210999999</v>
       </c>
       <c r="C381" s="5">
-        <v>57.485169999999925</v>
+        <v>58.255729999998948</v>
       </c>
       <c r="D381" s="5">
-        <v>6.6293332117237647</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>6.7210325126839887</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>10836.19464</v>
+        <v>10836.085831</v>
       </c>
       <c r="C382" s="5">
-        <v>60.602880000000368</v>
+        <v>59.975620000001072</v>
       </c>
       <c r="D382" s="5">
-        <v>6.9616300470121351</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>6.8870136284835848</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>10890.403350000001</v>
+        <v>10891.583156000001</v>
       </c>
       <c r="C383" s="5">
-        <v>54.208710000000792</v>
+        <v>55.497325000000274</v>
       </c>
       <c r="D383" s="5">
-        <v>6.171026028539961</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>6.3219426336087903</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>10996.62552</v>
+        <v>10997.193261</v>
       </c>
       <c r="C384" s="5">
-        <v>106.2221699999991</v>
+        <v>105.61010499999975</v>
       </c>
       <c r="D384" s="5">
-        <v>12.353252281265114</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.276831415740808</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>11012.94925</v>
+        <v>11013.071087</v>
       </c>
       <c r="C385" s="5">
-        <v>16.323730000000069</v>
+        <v>15.877825999999914</v>
       </c>
       <c r="D385" s="5">
-        <v>1.7959325348670507</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.7463932027899975</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>11068.07547</v>
+        <v>11068.852704000001</v>
       </c>
       <c r="C386" s="5">
-        <v>55.126220000000103</v>
+        <v>55.781617000000551</v>
       </c>
       <c r="D386" s="5">
-        <v>6.1748575031408848</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>6.2502568299505512</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>11180.14338</v>
+        <v>11179.461445999999</v>
       </c>
       <c r="C387" s="5">
-        <v>112.06790999999976</v>
+        <v>110.60874199999853</v>
       </c>
       <c r="D387" s="5">
-        <v>12.850408834392169</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>12.672853216364777</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>11219.101060000001</v>
+        <v>11218.573356000001</v>
       </c>
       <c r="C388" s="5">
-        <v>38.957680000001346</v>
+        <v>39.111910000001444</v>
       </c>
       <c r="D388" s="5">
-        <v>4.2625260555344546</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>4.2799931348629139</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>11277.867099999999</v>
+        <v>11276.219399</v>
       </c>
       <c r="C389" s="5">
-        <v>58.766039999998611</v>
+        <v>57.646042999998826</v>
       </c>
       <c r="D389" s="5">
-        <v>6.4699251446400874</v>
+        <v>6.3434198419723975</v>
       </c>
       <c r="E389" s="5">
-        <v>6.3901986322660864</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>6.3840239317432435</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>11282.83848</v>
+        <v>11282.131786</v>
       </c>
       <c r="C390" s="5">
-        <v>4.9713800000008632</v>
+        <v>5.912387000000308</v>
       </c>
       <c r="D390" s="5">
-        <v>0.53025458061297659</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>0.63100583384445574</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>11372.458769999999</v>
+        <v>11372.261843</v>
       </c>
       <c r="C391" s="5">
-        <v>89.620289999998931</v>
+        <v>90.130057000000306</v>
       </c>
       <c r="D391" s="5">
-        <v>9.9593084268056131</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>10.019125087065262</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>11405.33196</v>
+        <v>11405.470452</v>
       </c>
       <c r="C392" s="5">
-        <v>32.87319000000025</v>
+        <v>33.208608999999342</v>
       </c>
       <c r="D392" s="5">
-        <v>3.5243972975329552</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>3.5610004075959933</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>11479.640960000001</v>
+        <v>11480.350171</v>
       </c>
       <c r="C393" s="5">
-        <v>74.309000000001106</v>
+        <v>74.879719000000478</v>
       </c>
       <c r="D393" s="5">
-        <v>8.1046809281216206</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>8.1690898299891614</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>11509.159089999999</v>
+        <v>11509.357276999999</v>
       </c>
       <c r="C394" s="5">
-        <v>29.518129999998564</v>
+        <v>29.007105999999112</v>
       </c>
       <c r="D394" s="5">
-        <v>3.1296295368062665</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.0745010333092404</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>11518.988729999999</v>
+        <v>11520.746696</v>
       </c>
       <c r="C395" s="5">
-        <v>9.8296399999999267</v>
+        <v>11.389419000000998</v>
       </c>
       <c r="D395" s="5">
-        <v>1.0297133220468435</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>1.1939794039333984</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>11629.229740000001</v>
+        <v>11630.344821000001</v>
       </c>
       <c r="C396" s="5">
-        <v>110.24101000000155</v>
+        <v>109.59812500000044</v>
       </c>
       <c r="D396" s="5">
-        <v>12.10866028039035</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>12.032378578983494</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>11658.82971</v>
+        <v>11659.181945</v>
       </c>
       <c r="C397" s="5">
-        <v>29.599969999999303</v>
+        <v>28.837123999999676</v>
       </c>
       <c r="D397" s="5">
-        <v>3.0974930207742224</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.0162800119405198</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>11701.478950000001</v>
+        <v>11702.248947</v>
       </c>
       <c r="C398" s="5">
-        <v>42.649240000000646</v>
+        <v>43.067001999999775</v>
       </c>
       <c r="D398" s="5">
-        <v>4.4791330817539166</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.5237633300383218</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>11714.940979999999</v>
+        <v>11713.86096</v>
       </c>
       <c r="C399" s="5">
-        <v>13.462029999998776</v>
+        <v>11.612012999999934</v>
       </c>
       <c r="D399" s="5">
-        <v>1.3893155169925286</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>1.1972669600983421</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>11733.17539</v>
+        <v>11731.843578</v>
       </c>
       <c r="C400" s="5">
-        <v>18.234410000000935</v>
+        <v>17.982618000000002</v>
       </c>
       <c r="D400" s="5">
-        <v>1.8838838952433878</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.8578227808964565</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>11745.57857</v>
+        <v>11742.813534000001</v>
       </c>
       <c r="C401" s="5">
-        <v>12.403179999999338</v>
+        <v>10.96995600000082</v>
       </c>
       <c r="D401" s="5">
-        <v>1.2759254578389223</v>
+        <v>1.1278584117174306</v>
       </c>
       <c r="E401" s="5">
-        <v>4.1471624541488117</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.1378596716677984</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>11816.306549999999</v>
+        <v>11814.406558000001</v>
       </c>
       <c r="C402" s="5">
-        <v>70.727979999999661</v>
+        <v>71.593023999999787</v>
       </c>
       <c r="D402" s="5">
-        <v>7.4701907764116005</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>7.5664818427913172</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>11841.66992</v>
+        <v>11841.523542999999</v>
       </c>
       <c r="C403" s="5">
-        <v>25.363370000000941</v>
+        <v>27.116984999998749</v>
       </c>
       <c r="D403" s="5">
-        <v>2.6063933616821355</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.7893340397281863</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>11871.789779999999</v>
+        <v>11873.103660000001</v>
       </c>
       <c r="C404" s="5">
-        <v>30.11985999999888</v>
+        <v>31.580117000001337</v>
       </c>
       <c r="D404" s="5">
-        <v>3.0953217423765</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.2476369594121257</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>11875.23352</v>
+        <v>11876.608717999999</v>
       </c>
       <c r="C405" s="5">
-        <v>3.4437400000006164</v>
+        <v>3.5050579999988258</v>
       </c>
       <c r="D405" s="5">
-        <v>0.34864898532049882</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>0.3548276549577345</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>11897.13949</v>
+        <v>11898.049424999999</v>
       </c>
       <c r="C406" s="5">
-        <v>21.905969999999797</v>
+        <v>21.440706999999747</v>
       </c>
       <c r="D406" s="5">
-        <v>2.2362097561898775</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.187986196801095</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>11932.450629999999</v>
+        <v>11934.867082000001</v>
       </c>
       <c r="C407" s="5">
-        <v>35.311139999999796</v>
+        <v>36.817657000001418</v>
       </c>
       <c r="D407" s="5">
-        <v>3.620363420204642</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>3.7771682042732735</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>11919.213019999999</v>
+        <v>11921.114450999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-13.237610000000132</v>
+        <v>-13.752631000001202</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.3231619842651976</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.3740384301715758</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>11937.969429999999</v>
+        <v>11938.797912</v>
       </c>
       <c r="C409" s="5">
-        <v>18.75640999999996</v>
+        <v>17.683461000000534</v>
       </c>
       <c r="D409" s="5">
-        <v>1.90478351891048</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>1.794642431682214</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>11966.723669999999</v>
+        <v>11967.181395</v>
       </c>
       <c r="C410" s="5">
-        <v>28.754240000000209</v>
+        <v>28.383482999999615</v>
       </c>
       <c r="D410" s="5">
-        <v>2.9289641373607678</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>2.8904996782296299</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>11962.22676</v>
+        <v>11960.578717</v>
       </c>
       <c r="C411" s="5">
-        <v>-4.4969099999998434</v>
+        <v>-6.6026779999992868</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.45001062693336147</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-0.66007310333653368</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>11974.072920000001</v>
+        <v>11971.389405</v>
       </c>
       <c r="C412" s="5">
-        <v>11.846160000000964</v>
+        <v>10.810687999999573</v>
       </c>
       <c r="D412" s="5">
-        <v>1.1948506317361884</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.090040164645667</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>11989.07919</v>
+        <v>11984.275428000001</v>
       </c>
       <c r="C413" s="5">
-        <v>15.006269999999859</v>
+        <v>12.886023000000932</v>
       </c>
       <c r="D413" s="5">
-        <v>1.5142855525266841</v>
+        <v>1.2993564802471269</v>
       </c>
       <c r="E413" s="5">
-        <v>2.0731258026057464</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.0562524756173151</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>12009.95786</v>
+        <v>12006.462534</v>
       </c>
       <c r="C414" s="5">
-        <v>20.878670000000056</v>
+        <v>22.187105999999403</v>
       </c>
       <c r="D414" s="5">
-        <v>2.1099015083202666</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.2443834705436316</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>12024.493109999999</v>
+        <v>12025.265296</v>
       </c>
       <c r="C415" s="5">
-        <v>14.535249999998996</v>
+        <v>18.802761999999348</v>
       </c>
       <c r="D415" s="5">
-        <v>1.4620262574977838</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>1.8955355827078524</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>12041.89847</v>
+        <v>12044.914789</v>
       </c>
       <c r="C416" s="5">
-        <v>17.405360000000655</v>
+        <v>19.649493000000803</v>
       </c>
       <c r="D416" s="5">
-        <v>1.7508861238340501</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.9785393284503128</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>12049.71297</v>
+        <v>12051.907789999999</v>
       </c>
       <c r="C417" s="5">
-        <v>7.8145000000004075</v>
+        <v>6.9930009999989124</v>
       </c>
       <c r="D417" s="5">
-        <v>0.78151648545203845</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.69892142141509961</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>12072.57821</v>
+        <v>12074.371627</v>
       </c>
       <c r="C418" s="5">
-        <v>22.865239999999176</v>
+        <v>22.463837000001149</v>
       </c>
       <c r="D418" s="5">
-        <v>2.3010067855844474</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.2597813449036996</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>12086.658509999999</v>
+        <v>12089.626711000001</v>
       </c>
       <c r="C419" s="5">
-        <v>14.080299999999625</v>
+        <v>15.255084000000352</v>
       </c>
       <c r="D419" s="5">
-        <v>1.4085779203999893</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>1.526691815519654</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>12064.21372</v>
+        <v>12066.88269</v>
       </c>
       <c r="C420" s="5">
-        <v>-22.444789999999557</v>
+        <v>-22.74402100000043</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.2057674149791984</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-2.2343277207886647</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>12114.33244</v>
+        <v>12115.74511</v>
       </c>
       <c r="C421" s="5">
-        <v>50.118720000000394</v>
+        <v>48.862419999999474</v>
       </c>
       <c r="D421" s="5">
-        <v>5.1006934858280006</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>4.9688523416320685</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>12128.12141</v>
+        <v>12128.305065</v>
       </c>
       <c r="C422" s="5">
-        <v>13.788969999999608</v>
+        <v>12.559955000000627</v>
       </c>
       <c r="D422" s="5">
-        <v>1.3744666322965893</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.2511140245417884</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>12134.748530000001</v>
+        <v>12132.423629000001</v>
       </c>
       <c r="C423" s="5">
-        <v>6.627120000001014</v>
+        <v>4.1185640000003332</v>
       </c>
       <c r="D423" s="5">
-        <v>0.65768534428163328</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>0.40826133145788202</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>12155.666080000001</v>
+        <v>12151.418498000001</v>
       </c>
       <c r="C424" s="5">
-        <v>20.917550000000119</v>
+        <v>18.994869000000108</v>
       </c>
       <c r="D424" s="5">
-        <v>2.0882517293198344</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.8950168775052845</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>12173.53801</v>
+        <v>12166.277658000001</v>
       </c>
       <c r="C425" s="5">
-        <v>17.871929999999338</v>
+        <v>14.859159999999974</v>
       </c>
       <c r="D425" s="5">
-        <v>1.7786431573120653</v>
+        <v>1.4773095008888237</v>
       </c>
       <c r="E425" s="5">
-        <v>1.5385570240778357</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.5186752932494496</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>12185.93677</v>
+        <v>12180.615173</v>
       </c>
       <c r="C426" s="5">
-        <v>12.398760000000038</v>
+        <v>14.337514999999257</v>
       </c>
       <c r="D426" s="5">
-        <v>1.2290709059721294</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>1.4233583092440494</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>12191.630020000001</v>
+        <v>12193.739197000001</v>
       </c>
       <c r="C427" s="5">
-        <v>5.6932500000002619</v>
+        <v>13.124024000000645</v>
       </c>
       <c r="D427" s="5">
-        <v>0.56208092056009296</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.3006315267155566</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>12192.6338</v>
+        <v>12197.416440999999</v>
       </c>
       <c r="C428" s="5">
-        <v>1.0037799999990966</v>
+        <v>3.6772439999986091</v>
       </c>
       <c r="D428" s="5">
-        <v>9.88449947329606E-2</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.36248267196132833</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>12211.446959999999</v>
+        <v>12214.652961</v>
       </c>
       <c r="C429" s="5">
-        <v>18.813159999999698</v>
+        <v>17.236520000000382</v>
       </c>
       <c r="D429" s="5">
-        <v>1.8673873019871667</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.708996552192521</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>12216.777319999999</v>
+        <v>12219.477365999999</v>
       </c>
       <c r="C430" s="5">
-        <v>5.3303599999999278</v>
+        <v>4.8244049999993877</v>
       </c>
       <c r="D430" s="5">
-        <v>0.52506560472269648</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.47499333925189458</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>12185.008309999999</v>
+        <v>12188.366139</v>
       </c>
       <c r="C431" s="5">
-        <v>-31.76900999999998</v>
+        <v>-31.111226999999417</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.0762828089028305</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-3.0128208274254553</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>12203.54723</v>
+        <v>12206.772816000001</v>
       </c>
       <c r="C432" s="5">
-        <v>18.538920000000871</v>
+        <v>18.406677000000855</v>
       </c>
       <c r="D432" s="5">
-        <v>1.841099409899738</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>1.8273493056433665</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>12207.97478</v>
+        <v>12209.944364999999</v>
       </c>
       <c r="C433" s="5">
-        <v>4.4275500000003376</v>
+        <v>3.1715489999987767</v>
       </c>
       <c r="D433" s="5">
-        <v>0.4362399438799125</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.31222847802723219</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>12207.549639999999</v>
+        <v>12207.626901</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.42514000000119267</v>
+        <v>-2.3174639999997453</v>
       </c>
       <c r="D434" s="5">
-        <v>-4.1781729144863E-2</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-0.22752401577809112</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>12233.77886</v>
+        <v>12239.710288</v>
       </c>
       <c r="C435" s="5">
-        <v>26.229220000001078</v>
+        <v>32.083387000000585</v>
       </c>
       <c r="D435" s="5">
-        <v>2.6090159923782164</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>3.1997602101394573</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>12234.1286</v>
+        <v>12238.789726000001</v>
       </c>
       <c r="C436" s="5">
-        <v>0.34973999999965599</v>
+        <v>-0.92056199999933597</v>
       </c>
       <c r="D436" s="5">
-        <v>3.4311066143266622E-2</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-9.0215987782715779E-2</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>12250.650949999999</v>
+        <v>12255.437285</v>
       </c>
       <c r="C437" s="5">
-        <v>16.522349999999278</v>
+        <v>16.647558999999092</v>
       </c>
       <c r="D437" s="5">
-        <v>1.632707626474228</v>
+        <v>1.6445420370633013</v>
       </c>
       <c r="E437" s="5">
-        <v>0.63344723560772032</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.73284228345200653</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>12259.66971</v>
+        <v>12261.61526</v>
       </c>
       <c r="C438" s="5">
-        <v>9.0187600000008388</v>
+        <v>6.1779750000005151</v>
       </c>
       <c r="D438" s="5">
-        <v>0.88700921832851609</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>0.60660088485529062</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>12262.601989999999</v>
+        <v>12252.148808</v>
       </c>
       <c r="C439" s="5">
-        <v>2.9322799999990821</v>
+        <v>-9.4664520000005723</v>
       </c>
       <c r="D439" s="5">
-        <v>0.28739506504456003</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.92252367576849403</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>12302.33208</v>
+        <v>12255.528292000001</v>
       </c>
       <c r="C440" s="5">
-        <v>39.730090000000928</v>
+        <v>3.3794840000009572</v>
       </c>
       <c r="D440" s="5">
-        <v>3.9579628284301727</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>0.33149602998205907</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>12325.19521</v>
+        <v>12271.237686</v>
       </c>
       <c r="C441" s="5">
-        <v>22.863129999999728</v>
+        <v>15.70939399999952</v>
       </c>
       <c r="D441" s="5">
-        <v>2.25306328215924</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>1.5490759445422553</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>12332.4658</v>
+        <v>12277.597793999999</v>
       </c>
       <c r="C442" s="5">
-        <v>7.2705900000000838</v>
+        <v>6.3601079999989452</v>
       </c>
       <c r="D442" s="5">
-        <v>0.71017702338322941</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>0.62372873073572865</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>12362.403679999999</v>
+        <v>12305.581566000001</v>
       </c>
       <c r="C443" s="5">
-        <v>29.937879999999495</v>
+        <v>27.983772000001409</v>
       </c>
       <c r="D443" s="5">
-        <v>2.9522904926084781</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>2.7696544422575853</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>12369.88255</v>
+        <v>12312.334145999999</v>
       </c>
       <c r="C444" s="5">
-        <v>7.4788700000008248</v>
+        <v>6.7525799999984883</v>
       </c>
       <c r="D444" s="5">
-        <v>0.72838309819760472</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5">
+        <v>0.66048049094904471</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5">
+        <v>12323.070828</v>
+      </c>
+      <c r="C445" s="5">
+        <v>10.736682000000656</v>
+      </c>
+      <c r="D445" s="5">
+        <v>1.0514652908581112</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE070000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>