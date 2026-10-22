--- v9 (2026-10-01)
+++ v10 (2026-10-22)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F7A19EE6-FFE2-4C28-8C7D-86BC25AAA5D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5DF48772-382F-4DCA-9776-E2F695C7F8EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1FCF8FBD-2E2A-4DA6-B8B2-3BBC514D347B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BECEF2D7-8790-4D4B-A2AD-FCC99576E47D}"/>
   </bookViews>
   <sheets>
     <sheet name="AE070000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Services Providing</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6402 +932,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D853193-A7F7-43D4-94AA-E601459C74AA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64F3F9A8-0388-404A-9302-90365DA72137}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>5582.4148599999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>5591.7624744000004</v>
       </c>
       <c r="C7" s="5">
         <v>9.3476144000005661</v>
       </c>
       <c r="D7" s="5">
         <v>2.0279792600793822</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>5608.2374059000003</v>
       </c>
       <c r="C8" s="5">
         <v>16.474931499999911</v>
       </c>
       <c r="D8" s="5">
         <v>3.5934015786387663</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>5630.8156920000001</v>
       </c>
       <c r="C9" s="5">
         <v>22.578286099999787</v>
       </c>
       <c r="D9" s="5">
         <v>4.9395191534152172</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>5669.3986529000003</v>
       </c>
       <c r="C10" s="5">
         <v>38.582960900000216</v>
       </c>
       <c r="D10" s="5">
         <v>8.539597649641383</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>5683.2446510999998</v>
       </c>
       <c r="C11" s="5">
         <v>13.845998199999485</v>
       </c>
       <c r="D11" s="5">
         <v>2.9703687923092748</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>5699.2480566000004</v>
       </c>
       <c r="C12" s="5">
         <v>16.003405500000554</v>
       </c>
       <c r="D12" s="5">
         <v>3.431898287804791</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>5691.3141675999996</v>
       </c>
       <c r="C13" s="5">
         <v>-7.9338890000008178</v>
       </c>
       <c r="D13" s="5">
         <v>-1.6577816509078525</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>5718.5232071999999</v>
       </c>
       <c r="C14" s="5">
         <v>27.209039600000324</v>
       </c>
       <c r="D14" s="5">
         <v>5.8902409957243274</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>5717.2531403000003</v>
       </c>
       <c r="C15" s="5">
         <v>-1.2700668999996196</v>
       </c>
       <c r="D15" s="5">
         <v>-0.26619109291573517</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>5727.1269048000004</v>
       </c>
       <c r="C16" s="5">
         <v>9.8737645000001066</v>
       </c>
       <c r="D16" s="5">
         <v>2.0922130671169548</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>5725.6189062000003</v>
       </c>
       <c r="C17" s="5">
         <v>-1.5079986000000645</v>
       </c>
       <c r="D17" s="5">
         <v>-0.31551247229281154</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>5702.5173101</v>
       </c>
       <c r="C18" s="5">
         <v>-23.101596100000279</v>
       </c>
       <c r="D18" s="5">
         <v>-4.7357203282362921</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>5709.0801767000003</v>
       </c>
       <c r="C19" s="5">
         <v>6.562866600000234</v>
       </c>
       <c r="D19" s="5">
         <v>1.3898215722319973</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>5717.2051995000002</v>
       </c>
       <c r="C20" s="5">
         <v>8.125022799999897</v>
       </c>
       <c r="D20" s="5">
         <v>1.7212419973628545</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>5715.4231455999998</v>
       </c>
       <c r="C21" s="5">
         <v>-1.7820539000003919</v>
       </c>
       <c r="D21" s="5">
         <v>-0.37339964770084499</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>5738.3969166999996</v>
       </c>
       <c r="C22" s="5">
         <v>22.973771099999794</v>
       </c>
       <c r="D22" s="5">
         <v>4.9316115575892994</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>5750.5059167999998</v>
       </c>
       <c r="C23" s="5">
         <v>12.10900010000023</v>
       </c>
       <c r="D23" s="5">
         <v>2.5618018111742691</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>5754.8766771000001</v>
       </c>
       <c r="C24" s="5">
         <v>4.3707603000002564</v>
       </c>
       <c r="D24" s="5">
         <v>0.91590091373714433</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>5747.8189713000002</v>
       </c>
       <c r="C25" s="5">
         <v>-7.0577057999998942</v>
       </c>
       <c r="D25" s="5">
         <v>-1.4617782726281892</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>5790.4120647</v>
       </c>
       <c r="C26" s="5">
         <v>42.593093399999816</v>
       </c>
       <c r="D26" s="5">
         <v>9.2638929578197082</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>5789.0763717</v>
       </c>
       <c r="C27" s="5">
         <v>-1.335692999999992</v>
       </c>
       <c r="D27" s="5">
         <v>-0.27645694781206487</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>5798.2382887000003</v>
       </c>
       <c r="C28" s="5">
         <v>9.1619170000003578</v>
       </c>
       <c r="D28" s="5">
         <v>1.9157643349313025</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>5804.3750578999998</v>
       </c>
       <c r="C29" s="5">
         <v>6.1367691999994349</v>
       </c>
       <c r="D29" s="5">
         <v>1.2774814860974537</v>
       </c>
       <c r="E29" s="5">
         <v>1.3755046046588726</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>5804.9135058000002</v>
       </c>
       <c r="C30" s="5">
         <v>0.53844790000039211</v>
       </c>
       <c r="D30" s="5">
         <v>0.11137585748546286</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>5816.9865206000004</v>
       </c>
       <c r="C31" s="5">
         <v>12.073014800000237</v>
       </c>
       <c r="D31" s="5">
         <v>2.5244982258454618</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>5825.8068520999996</v>
       </c>
       <c r="C32" s="5">
         <v>8.8203314999991562</v>
       </c>
       <c r="D32" s="5">
         <v>1.8348187605723432</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>5835.7449030999996</v>
       </c>
       <c r="C33" s="5">
         <v>9.9380510000000868</v>
       </c>
       <c r="D33" s="5">
         <v>2.0663557739454053</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>5843.4546197999998</v>
       </c>
       <c r="C34" s="5">
         <v>7.7097167000001718</v>
       </c>
       <c r="D34" s="5">
         <v>1.5969136986833554</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>5848.2994482000004</v>
       </c>
       <c r="C35" s="5">
         <v>4.8448284000005515</v>
       </c>
       <c r="D35" s="5">
         <v>0.99947362778756155</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>5891.3912398000002</v>
       </c>
       <c r="C36" s="5">
         <v>43.091791599999851</v>
       </c>
       <c r="D36" s="5">
         <v>9.2091827873715069</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>5875.4171497999996</v>
       </c>
       <c r="C37" s="5">
         <v>-15.974090000000615</v>
       </c>
       <c r="D37" s="5">
         <v>-3.205628678944894</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>5882.3739830000004</v>
       </c>
       <c r="C38" s="5">
         <v>6.9568332000008013</v>
       </c>
       <c r="D38" s="5">
         <v>1.4301590683400534</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>5924.4698009000003</v>
       </c>
       <c r="C39" s="5">
         <v>42.095817899999929</v>
       </c>
       <c r="D39" s="5">
         <v>8.9337100786754284</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>5929.1788017999997</v>
       </c>
       <c r="C40" s="5">
         <v>4.7090008999994097</v>
       </c>
       <c r="D40" s="5">
         <v>0.95798779780698062</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>5939.3124532000002</v>
       </c>
       <c r="C41" s="5">
         <v>10.133651400000417</v>
       </c>
       <c r="D41" s="5">
         <v>2.070327959346363</v>
       </c>
       <c r="E41" s="5">
         <v>2.3247532069166521</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>5972.7691056000003</v>
       </c>
       <c r="C42" s="5">
         <v>33.456652400000166</v>
       </c>
       <c r="D42" s="5">
         <v>6.9731137061726178</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>5992.3544947</v>
       </c>
       <c r="C43" s="5">
         <v>19.585389099999702</v>
       </c>
       <c r="D43" s="5">
         <v>4.0066849827680828</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>5997.9050981</v>
       </c>
       <c r="C44" s="5">
         <v>5.5506034</v>
       </c>
       <c r="D44" s="5">
         <v>1.1172173533567475</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>6018.3465781000004</v>
       </c>
       <c r="C45" s="5">
         <v>20.441480000000411</v>
       </c>
       <c r="D45" s="5">
         <v>4.1672616366344784</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>6024.7125815999998</v>
       </c>
       <c r="C46" s="5">
         <v>6.3660034999993513</v>
       </c>
       <c r="D46" s="5">
         <v>1.2767300585281083</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>6041.8093160999997</v>
       </c>
       <c r="C47" s="5">
         <v>17.096734499999911</v>
       </c>
       <c r="D47" s="5">
         <v>3.4589764697799064</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>6103.5817416999998</v>
       </c>
       <c r="C48" s="5">
         <v>61.772425600000133</v>
       </c>
       <c r="D48" s="5">
         <v>12.98297557823247</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>6097.0927058999996</v>
       </c>
       <c r="C49" s="5">
         <v>-6.4890358000002379</v>
       </c>
       <c r="D49" s="5">
         <v>-1.2683489743615661</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>6112.1267529999996</v>
       </c>
       <c r="C50" s="5">
         <v>15.034047099999952</v>
       </c>
       <c r="D50" s="5">
         <v>2.9993876083217241</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>6114.3345651999998</v>
       </c>
       <c r="C51" s="5">
         <v>2.2078122000002622</v>
       </c>
       <c r="D51" s="5">
         <v>0.43432418939244322</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>6119.2248835</v>
       </c>
       <c r="C52" s="5">
         <v>4.8903183000002173</v>
       </c>
       <c r="D52" s="5">
         <v>0.96400771955729159</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>6140.4919118999996</v>
       </c>
       <c r="C53" s="5">
         <v>21.267028399999617</v>
       </c>
       <c r="D53" s="5">
         <v>4.251184107593553</v>
       </c>
       <c r="E53" s="5">
         <v>3.3872516437758238</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>6163.2642579000003</v>
       </c>
       <c r="C54" s="5">
         <v>22.772346000000653</v>
       </c>
       <c r="D54" s="5">
         <v>4.5421686242280934</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>6169.2704967</v>
       </c>
       <c r="C55" s="5">
         <v>6.0062387999996645</v>
       </c>
       <c r="D55" s="5">
         <v>1.1757152110601021</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>6191.8870550000001</v>
       </c>
       <c r="C56" s="5">
         <v>22.616558300000179</v>
       </c>
       <c r="D56" s="5">
         <v>4.4889965536004661</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>6239.1287757</v>
       </c>
       <c r="C57" s="5">
         <v>47.24172069999986</v>
       </c>
       <c r="D57" s="5">
         <v>9.5496727100555354</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>6242.4879338000001</v>
       </c>
       <c r="C58" s="5">
         <v>3.3591581000000588</v>
       </c>
       <c r="D58" s="5">
         <v>0.64799877035093267</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>6265.814934</v>
       </c>
       <c r="C59" s="5">
         <v>23.327000199999929</v>
       </c>
       <c r="D59" s="5">
         <v>4.5774921856316819</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>6330.6396917000002</v>
       </c>
       <c r="C60" s="5">
         <v>64.824757700000191</v>
       </c>
       <c r="D60" s="5">
         <v>13.146309840152037</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>6327.5639031999999</v>
       </c>
       <c r="C61" s="5">
         <v>-3.0757885000002716</v>
       </c>
       <c r="D61" s="5">
         <v>-0.58147348919990183</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>6336.4062199999998</v>
       </c>
       <c r="C62" s="5">
         <v>8.842316799999935</v>
       </c>
       <c r="D62" s="5">
         <v>1.6898626905875513</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>6363.4909624000002</v>
       </c>
       <c r="C63" s="5">
         <v>27.084742400000323</v>
       </c>
       <c r="D63" s="5">
         <v>5.2516809161418099</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>6388.8919149000003</v>
       </c>
       <c r="C64" s="5">
         <v>25.40095250000013</v>
       </c>
       <c r="D64" s="5">
         <v>4.8965758195521625</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>6409.1510785</v>
       </c>
       <c r="C65" s="5">
         <v>20.259163599999738</v>
       </c>
       <c r="D65" s="5">
         <v>3.872268632083653</v>
       </c>
       <c r="E65" s="5">
         <v>4.3752059355269379</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>6416.1245553999997</v>
       </c>
       <c r="C66" s="5">
         <v>6.9734768999996959</v>
       </c>
       <c r="D66" s="5">
         <v>1.3135018490765926</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>6436.8227820000002</v>
       </c>
       <c r="C67" s="5">
         <v>20.698226600000453</v>
       </c>
       <c r="D67" s="5">
         <v>3.9405936489942617</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>6451.1761815</v>
       </c>
       <c r="C68" s="5">
         <v>14.353399499999796</v>
       </c>
       <c r="D68" s="5">
         <v>2.7089296789862827</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>6455.8998602000001</v>
       </c>
       <c r="C69" s="5">
         <v>4.7236787000001641</v>
       </c>
       <c r="D69" s="5">
         <v>0.88221092968212567</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>6472.1886275999996</v>
       </c>
       <c r="C70" s="5">
         <v>16.288767399999415</v>
       </c>
       <c r="D70" s="5">
         <v>3.0700695059983962</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>6494.2727179000003</v>
       </c>
       <c r="C71" s="5">
         <v>22.084090300000753</v>
       </c>
       <c r="D71" s="5">
         <v>4.1723052898056112</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>6524.128197</v>
       </c>
       <c r="C72" s="5">
         <v>29.855479099999684</v>
       </c>
       <c r="D72" s="5">
         <v>5.6582874565492824</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>6525.4767841000003</v>
       </c>
       <c r="C73" s="5">
         <v>1.3485871000002589</v>
       </c>
       <c r="D73" s="5">
         <v>0.24833135965449671</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>6546.3678182000003</v>
       </c>
       <c r="C74" s="5">
         <v>20.89103410000007</v>
       </c>
       <c r="D74" s="5">
         <v>3.9101212123798801</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>6552.5124833</v>
       </c>
       <c r="C75" s="5">
         <v>6.1446650999996564</v>
       </c>
       <c r="D75" s="5">
         <v>1.1321978718362047</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>6573.1995096999999</v>
       </c>
       <c r="C76" s="5">
         <v>20.687026399999922</v>
       </c>
       <c r="D76" s="5">
         <v>3.8550182021790169</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>6591.7567857000004</v>
       </c>
       <c r="C77" s="5">
         <v>18.557276000000456</v>
       </c>
       <c r="D77" s="5">
         <v>3.440909174750284</v>
       </c>
       <c r="E77" s="5">
         <v>2.8491403145818328</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>6588.9982896000001</v>
       </c>
       <c r="C78" s="5">
         <v>-2.7584961000002295</v>
       </c>
       <c r="D78" s="5">
         <v>-0.50101774513267028</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>6596.1229676000003</v>
       </c>
       <c r="C79" s="5">
         <v>7.1246780000001309</v>
       </c>
       <c r="D79" s="5">
         <v>1.3053035873483054</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>6608.4579501999997</v>
       </c>
       <c r="C80" s="5">
         <v>12.334982599999421</v>
       </c>
       <c r="D80" s="5">
         <v>2.2672672133712268</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>6635.4282603000001</v>
       </c>
       <c r="C81" s="5">
         <v>26.970310100000461</v>
       </c>
       <c r="D81" s="5">
         <v>5.0088557988712923</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>6658.230458</v>
       </c>
       <c r="C82" s="5">
         <v>22.802197699999851</v>
       </c>
       <c r="D82" s="5">
         <v>4.2025578946952802</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>6661.6494684999998</v>
       </c>
       <c r="C83" s="5">
         <v>3.4190104999997857</v>
       </c>
       <c r="D83" s="5">
         <v>0.61794494531777211</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>6706.4686007</v>
       </c>
       <c r="C84" s="5">
         <v>44.81913220000024</v>
       </c>
       <c r="D84" s="5">
         <v>8.3790717320080041</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>6707.6961989000001</v>
       </c>
       <c r="C85" s="5">
         <v>1.2275982000001022</v>
       </c>
       <c r="D85" s="5">
         <v>0.21987754003893745</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>6713.2640287000004</v>
       </c>
       <c r="C86" s="5">
         <v>5.5678298000002542</v>
       </c>
       <c r="D86" s="5">
         <v>1.0006391330179554</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>6766.2379222999998</v>
       </c>
       <c r="C87" s="5">
         <v>52.973893599999428</v>
       </c>
       <c r="D87" s="5">
         <v>9.8910800594002488</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>6795.2226628999997</v>
       </c>
       <c r="C88" s="5">
         <v>28.984740599999895</v>
       </c>
       <c r="D88" s="5">
         <v>5.2633352046105752</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>6800.8339742999997</v>
       </c>
       <c r="C89" s="5">
         <v>5.6113113999999769</v>
       </c>
       <c r="D89" s="5">
         <v>0.9954405573466607</v>
       </c>
       <c r="E89" s="5">
         <v>3.1717976769647604</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>6829.3111288999999</v>
       </c>
       <c r="C90" s="5">
         <v>28.477154600000176</v>
       </c>
       <c r="D90" s="5">
         <v>5.1421156479532604</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>6854.6114212000002</v>
       </c>
       <c r="C91" s="5">
         <v>25.300292300000365</v>
       </c>
       <c r="D91" s="5">
         <v>4.5373047246602294</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>6882.0378682</v>
       </c>
       <c r="C92" s="5">
         <v>27.426446999999825</v>
       </c>
       <c r="D92" s="5">
         <v>4.9084843905589093</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>6909.5660092999997</v>
       </c>
       <c r="C93" s="5">
         <v>27.52814109999963</v>
       </c>
       <c r="D93" s="5">
         <v>4.9070188636143097</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>6937.6564132000003</v>
       </c>
       <c r="C94" s="5">
         <v>28.090403900000638</v>
       </c>
       <c r="D94" s="5">
         <v>4.9890993273351558</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>6959.7897856</v>
       </c>
       <c r="C95" s="5">
         <v>22.133372399999644</v>
       </c>
       <c r="D95" s="5">
         <v>3.8962843491060717</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>6995.5915668999996</v>
       </c>
       <c r="C96" s="5">
         <v>35.801781299999675</v>
       </c>
       <c r="D96" s="5">
         <v>6.3505839003799469</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>7005.1422196000003</v>
       </c>
       <c r="C97" s="5">
         <v>9.5506527000006827</v>
       </c>
       <c r="D97" s="5">
         <v>1.6506442439113256</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>7035.9129733</v>
       </c>
       <c r="C98" s="5">
         <v>30.770753699999659</v>
       </c>
       <c r="D98" s="5">
         <v>5.4003436221877088</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>7051.3556420000004</v>
       </c>
       <c r="C99" s="5">
         <v>15.442668700000468</v>
       </c>
       <c r="D99" s="5">
         <v>2.665830060627461</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>7075.0405209</v>
       </c>
       <c r="C100" s="5">
         <v>23.684878899999603</v>
       </c>
       <c r="D100" s="5">
         <v>4.1059968260345414</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>7088.7139186000004</v>
       </c>
       <c r="C101" s="5">
         <v>13.673397700000351</v>
       </c>
       <c r="D101" s="5">
         <v>2.3439603273159193</v>
       </c>
       <c r="E101" s="5">
         <v>4.2330094424872566</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>7123.1677824999997</v>
       </c>
       <c r="C102" s="5">
         <v>34.453863899999305</v>
       </c>
       <c r="D102" s="5">
         <v>5.990927247115474</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>7141.2463621999996</v>
       </c>
       <c r="C103" s="5">
         <v>18.078579699999864</v>
       </c>
       <c r="D103" s="5">
         <v>3.0884717696786579</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>7155.7124396999998</v>
       </c>
       <c r="C104" s="5">
         <v>14.46607750000021</v>
       </c>
       <c r="D104" s="5">
         <v>2.4581159539517117</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>7176.1977919999999</v>
       </c>
       <c r="C105" s="5">
         <v>20.485352300000159</v>
       </c>
       <c r="D105" s="5">
         <v>3.4899669496564423</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>7197.0236574</v>
       </c>
       <c r="C106" s="5">
         <v>20.825865400000112</v>
       </c>
       <c r="D106" s="5">
         <v>3.5386169033380099</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>7205.2133426</v>
       </c>
       <c r="C107" s="5">
         <v>8.1896851999999853</v>
       </c>
       <c r="D107" s="5">
         <v>1.3740906985186818</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>7232.7284501000004</v>
       </c>
       <c r="C108" s="5">
         <v>27.51510750000034</v>
       </c>
       <c r="D108" s="5">
         <v>4.6800171234726573</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>7248.4526803999997</v>
       </c>
       <c r="C109" s="5">
         <v>15.724230299999363</v>
       </c>
       <c r="D109" s="5">
         <v>2.6402679286146258</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>7282.8445442000002</v>
       </c>
       <c r="C110" s="5">
         <v>34.391863800000465</v>
       </c>
       <c r="D110" s="5">
         <v>5.8446182872839758</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>7303.3681809</v>
       </c>
       <c r="C111" s="5">
         <v>20.52363669999977</v>
       </c>
       <c r="D111" s="5">
         <v>3.4346055751836246</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>7324.6209607000001</v>
       </c>
       <c r="C112" s="5">
         <v>21.252779800000098</v>
       </c>
       <c r="D112" s="5">
         <v>3.5484314885178225</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>7349.9171685000001</v>
       </c>
       <c r="C113" s="5">
         <v>25.296207800000047</v>
       </c>
       <c r="D113" s="5">
         <v>4.2239362889585852</v>
       </c>
       <c r="E113" s="5">
         <v>3.6847762922782357</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>7357.5368222999996</v>
       </c>
       <c r="C114" s="5">
         <v>7.6196537999994689</v>
       </c>
       <c r="D114" s="5">
         <v>1.2511570189723153</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>7374.8638043999999</v>
       </c>
       <c r="C115" s="5">
         <v>17.32698210000035</v>
       </c>
       <c r="D115" s="5">
         <v>2.8628897680021748</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>7393.3916736000001</v>
       </c>
       <c r="C116" s="5">
         <v>18.527869200000168</v>
       </c>
       <c r="D116" s="5">
         <v>3.0567675371637515</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>7398.4385461000002</v>
       </c>
       <c r="C117" s="5">
         <v>5.0468725000000632</v>
       </c>
       <c r="D117" s="5">
         <v>0.82222567110743494</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>7407.6524517999997</v>
       </c>
       <c r="C118" s="5">
         <v>9.2139056999994864</v>
       </c>
       <c r="D118" s="5">
         <v>1.5047413225779849</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>7427.5393803999996</v>
       </c>
       <c r="C119" s="5">
         <v>19.886928599999919</v>
       </c>
       <c r="D119" s="5">
         <v>3.2695724822823458</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>7446.5856829000004</v>
       </c>
       <c r="C120" s="5">
         <v>19.04630250000082</v>
       </c>
       <c r="D120" s="5">
         <v>3.1209095766582706</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>7459.0914038999999</v>
       </c>
       <c r="C121" s="5">
         <v>12.505720999999539</v>
       </c>
       <c r="D121" s="5">
         <v>2.0339868252127857</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>7488.2694241999998</v>
       </c>
       <c r="C122" s="5">
         <v>29.178020299999844</v>
       </c>
       <c r="D122" s="5">
         <v>4.7964067943874644</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>7505.3482408</v>
       </c>
       <c r="C123" s="5">
         <v>17.078816600000209</v>
       </c>
       <c r="D123" s="5">
         <v>2.7714855142500605</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>7520.6252520999997</v>
       </c>
       <c r="C124" s="5">
         <v>15.277011299999685</v>
       </c>
       <c r="D124" s="5">
         <v>2.4701114644702704</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>7546.0028560999999</v>
       </c>
       <c r="C125" s="5">
         <v>25.377604000000247</v>
       </c>
       <c r="D125" s="5">
         <v>4.1252841711916899</v>
       </c>
       <c r="E125" s="5">
         <v>2.6678625500757613</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>7573.5572730000004</v>
       </c>
       <c r="C126" s="5">
         <v>27.554416900000433</v>
       </c>
       <c r="D126" s="5">
         <v>4.4709117849226709</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>7589.7956213999996</v>
       </c>
       <c r="C127" s="5">
         <v>16.238348399999268</v>
       </c>
       <c r="D127" s="5">
         <v>2.603460409466285</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>7613.7153963999999</v>
       </c>
       <c r="C128" s="5">
         <v>23.9197750000003</v>
       </c>
       <c r="D128" s="5">
         <v>3.8481318233057005</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>7624.7404586000002</v>
       </c>
       <c r="C129" s="5">
         <v>11.02506220000032</v>
       </c>
       <c r="D129" s="5">
         <v>1.7515696820096016</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>7666.8750041000003</v>
       </c>
       <c r="C130" s="5">
         <v>42.134545500000058</v>
       </c>
       <c r="D130" s="5">
         <v>6.8365394495630616</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>7675.8879342999999</v>
       </c>
       <c r="C131" s="5">
         <v>9.0129301999995732</v>
       </c>
       <c r="D131" s="5">
         <v>1.4198379420173657</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>7682.5803411999996</v>
       </c>
       <c r="C132" s="5">
         <v>6.6924068999996962</v>
       </c>
       <c r="D132" s="5">
         <v>1.0512804594976277</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>7709.1815978000004</v>
       </c>
       <c r="C133" s="5">
         <v>26.601256600000852</v>
       </c>
       <c r="D133" s="5">
         <v>4.2350994626995986</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>7730.5500464999996</v>
       </c>
       <c r="C134" s="5">
         <v>21.368448699999135</v>
       </c>
       <c r="D134" s="5">
         <v>3.3773607391352822</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>7735.5948528999998</v>
       </c>
       <c r="C135" s="5">
         <v>5.0448064000001978</v>
       </c>
       <c r="D135" s="5">
         <v>0.7859134366027698</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>7752.0436706999999</v>
       </c>
       <c r="C136" s="5">
         <v>16.448817800000143</v>
       </c>
       <c r="D136" s="5">
         <v>2.5817109533221361</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>7767.8079181000003</v>
       </c>
       <c r="C137" s="5">
         <v>15.764247400000386</v>
       </c>
       <c r="D137" s="5">
         <v>2.4677515091901858</v>
       </c>
       <c r="E137" s="5">
         <v>2.9393715617361371</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>7775.6006805999996</v>
       </c>
       <c r="C138" s="5">
         <v>7.7927624999992986</v>
       </c>
       <c r="D138" s="5">
         <v>1.2105198139762186</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>7783.9968638</v>
       </c>
       <c r="C139" s="5">
         <v>8.3961832000004506</v>
       </c>
       <c r="D139" s="5">
         <v>1.30349714542215</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>7790.3889412999997</v>
       </c>
       <c r="C140" s="5">
         <v>6.3920774999996866</v>
       </c>
       <c r="D140" s="5">
         <v>0.98988115305693736</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>7789.1913735999997</v>
       </c>
       <c r="C141" s="5">
         <v>-1.197567700000036</v>
       </c>
       <c r="D141" s="5">
         <v>-0.18431259966046332</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>7792.0138447999998</v>
       </c>
       <c r="C142" s="5">
         <v>2.8224712000001091</v>
       </c>
       <c r="D142" s="5">
         <v>0.43569653679700338</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>7801.5527357999999</v>
       </c>
       <c r="C143" s="5">
         <v>9.5388910000001488</v>
       </c>
       <c r="D143" s="5">
         <v>1.4789572525186978</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>7782.9565656000004</v>
       </c>
       <c r="C144" s="5">
         <v>-18.596170199999506</v>
       </c>
       <c r="D144" s="5">
         <v>-2.8231764197494513</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>7793.4207284000004</v>
       </c>
       <c r="C145" s="5">
         <v>10.46416279999994</v>
       </c>
       <c r="D145" s="5">
         <v>1.625380831265244</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>7783.7211570999998</v>
       </c>
       <c r="C146" s="5">
         <v>-9.6995713000005708</v>
       </c>
       <c r="D146" s="5">
         <v>-1.4833204565062763</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>7757.6287216000001</v>
       </c>
       <c r="C147" s="5">
         <v>-26.092435499999738</v>
       </c>
       <c r="D147" s="5">
         <v>-3.9492737310831916</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>7752.2561115999997</v>
       </c>
       <c r="C148" s="5">
         <v>-5.3726100000003498</v>
       </c>
       <c r="D148" s="5">
         <v>-0.82791162783781846</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>7742.5304973000002</v>
       </c>
       <c r="C149" s="5">
         <v>-9.7256142999995063</v>
       </c>
       <c r="D149" s="5">
         <v>-1.4951188720910724</v>
       </c>
       <c r="E149" s="5">
         <v>-0.32541253679948534</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>7751.7707391000004</v>
       </c>
       <c r="C150" s="5">
         <v>9.2402418000001489</v>
       </c>
       <c r="D150" s="5">
         <v>1.4415652739563356</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>7754.8835349999999</v>
       </c>
       <c r="C151" s="5">
         <v>3.1127958999995826</v>
       </c>
       <c r="D151" s="5">
         <v>0.48293687667892993</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>7764.3597061</v>
       </c>
       <c r="C152" s="5">
         <v>9.4761711000001014</v>
       </c>
       <c r="D152" s="5">
         <v>1.4762494166645546</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>7768.6129294000002</v>
       </c>
       <c r="C153" s="5">
         <v>4.2532233000001725</v>
       </c>
       <c r="D153" s="5">
         <v>0.65932972893274489</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>7786.0411676000003</v>
       </c>
       <c r="C154" s="5">
         <v>17.428238200000123</v>
       </c>
       <c r="D154" s="5">
         <v>2.7255673121431512</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>7777.8921020999996</v>
       </c>
       <c r="C155" s="5">
         <v>-8.1490655000006882</v>
       </c>
       <c r="D155" s="5">
         <v>-1.2487453908083923</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>7772.2314746000002</v>
       </c>
       <c r="C156" s="5">
         <v>-5.6606274999994639</v>
       </c>
       <c r="D156" s="5">
         <v>-0.8698537652524041</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>7785.5810583000002</v>
       </c>
       <c r="C157" s="5">
         <v>13.349583700000039</v>
       </c>
       <c r="D157" s="5">
         <v>2.0807027282719659</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>7796.0941479000003</v>
       </c>
       <c r="C158" s="5">
         <v>10.513089600000058</v>
       </c>
       <c r="D158" s="5">
         <v>1.632482513078326</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>7790.6275225999998</v>
       </c>
       <c r="C159" s="5">
         <v>-5.4666253000004872</v>
       </c>
       <c r="D159" s="5">
         <v>-0.83820309913069657</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>7803.0941370999999</v>
       </c>
       <c r="C160" s="5">
         <v>12.466614500000105</v>
       </c>
       <c r="D160" s="5">
         <v>1.9372389002423551</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>7800.8304473999997</v>
       </c>
       <c r="C161" s="5">
         <v>-2.2636897000002136</v>
       </c>
       <c r="D161" s="5">
         <v>-0.34756694736157723</v>
       </c>
       <c r="E161" s="5">
         <v>0.75298315092631185</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>7798.7391991000004</v>
       </c>
       <c r="C162" s="5">
         <v>-2.091248299999279</v>
       </c>
       <c r="D162" s="5">
         <v>-0.32122235884838313</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>7793.1722952999999</v>
       </c>
       <c r="C163" s="5">
         <v>-5.5669038000005457</v>
       </c>
       <c r="D163" s="5">
         <v>-0.85323022013208405</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>7788.2524280999996</v>
       </c>
       <c r="C164" s="5">
         <v>-4.9198672000002261</v>
       </c>
       <c r="D164" s="5">
         <v>-0.75494090424708116</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>7784.7308758999998</v>
       </c>
       <c r="C165" s="5">
         <v>-3.52155219999986</v>
       </c>
       <c r="D165" s="5">
         <v>-0.54124712077134873</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>7785.5268015000001</v>
       </c>
       <c r="C166" s="5">
         <v>0.79592560000037338</v>
       </c>
       <c r="D166" s="5">
         <v>0.1227592843106029</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>7780.5564550999998</v>
       </c>
       <c r="C167" s="5">
         <v>-4.9703464000003805</v>
       </c>
       <c r="D167" s="5">
         <v>-0.76340597098788487</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>7775.8761961999999</v>
       </c>
       <c r="C168" s="5">
         <v>-4.6802588999998989</v>
       </c>
       <c r="D168" s="5">
         <v>-0.71945583201066254</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>7792.0484802999999</v>
       </c>
       <c r="C169" s="5">
         <v>16.17228410000007</v>
       </c>
       <c r="D169" s="5">
         <v>2.5245102478245629</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>7799.9596025999999</v>
       </c>
       <c r="C170" s="5">
         <v>7.9111222999999882</v>
       </c>
       <c r="D170" s="5">
         <v>1.2251640763227378</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>7816.7753292999996</v>
       </c>
       <c r="C171" s="5">
         <v>16.815726699999686</v>
       </c>
       <c r="D171" s="5">
         <v>2.6179452091352529</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>7822.4454814000001</v>
       </c>
       <c r="C172" s="5">
         <v>5.6701521000004504</v>
       </c>
       <c r="D172" s="5">
         <v>0.87394020799136385</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>7835.0674627999997</v>
       </c>
       <c r="C173" s="5">
         <v>12.62198139999964</v>
       </c>
       <c r="D173" s="5">
         <v>1.9535477771551513</v>
       </c>
       <c r="E173" s="5">
         <v>0.43888936736742323</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>7859.4910705000002</v>
       </c>
       <c r="C174" s="5">
         <v>24.423607700000503</v>
       </c>
       <c r="D174" s="5">
         <v>3.8054643061705473</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>7870.6393150000004</v>
       </c>
       <c r="C175" s="5">
         <v>11.148244500000146</v>
       </c>
       <c r="D175" s="5">
         <v>1.7154743412976847</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>7884.1654559999997</v>
       </c>
       <c r="C176" s="5">
         <v>13.52614099999937</v>
       </c>
       <c r="D176" s="5">
         <v>2.081872988862199</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>7908.8097632999998</v>
       </c>
       <c r="C177" s="5">
         <v>24.644307300000037</v>
       </c>
       <c r="D177" s="5">
         <v>3.8161200901343451</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>7912.6195798999997</v>
       </c>
       <c r="C178" s="5">
         <v>3.8098165999999765</v>
       </c>
       <c r="D178" s="5">
         <v>0.57959569487096019</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>7925.2239817999998</v>
       </c>
       <c r="C179" s="5">
         <v>12.604401900000084</v>
       </c>
       <c r="D179" s="5">
         <v>1.928375835007401</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>7950.3486676000002</v>
       </c>
       <c r="C180" s="5">
         <v>25.124685800000407</v>
       </c>
       <c r="D180" s="5">
         <v>3.8712991413496933</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>7958.9875470999996</v>
       </c>
       <c r="C181" s="5">
         <v>8.6388794999993479</v>
       </c>
       <c r="D181" s="5">
         <v>1.3117455910238052</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>7958.8982274</v>
       </c>
       <c r="C182" s="5">
         <v>-8.9319699999578006E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-1.3466163106701234E-2</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>7990.5863079000001</v>
       </c>
       <c r="C183" s="5">
         <v>31.688080500000069</v>
       </c>
       <c r="D183" s="5">
         <v>4.8837835640497484</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>7993.2426923000003</v>
       </c>
       <c r="C184" s="5">
         <v>2.6563844000002064</v>
       </c>
       <c r="D184" s="5">
         <v>0.39965729554791718</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>8010.9495940999996</v>
       </c>
       <c r="C185" s="5">
         <v>17.706901799999287</v>
       </c>
       <c r="D185" s="5">
         <v>2.6909088975753503</v>
       </c>
       <c r="E185" s="5">
         <v>2.2448068524625775</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>8028.8114803999997</v>
       </c>
       <c r="C186" s="5">
         <v>17.861886300000151</v>
       </c>
       <c r="D186" s="5">
         <v>2.7086777588252398</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>8041.3369011000004</v>
       </c>
       <c r="C187" s="5">
         <v>12.525420700000723</v>
       </c>
       <c r="D187" s="5">
         <v>1.888217765353839</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>8056.0222862000001</v>
       </c>
       <c r="C188" s="5">
         <v>14.685385099999621</v>
       </c>
       <c r="D188" s="5">
         <v>2.2136305973629478</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>8093.6731251000001</v>
       </c>
       <c r="C189" s="5">
         <v>37.650838900000053</v>
       </c>
       <c r="D189" s="5">
         <v>5.7547837899956322</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>8099.5798979000001</v>
       </c>
       <c r="C190" s="5">
         <v>5.9067727999999988</v>
       </c>
       <c r="D190" s="5">
         <v>0.87928529596141836</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>8111.6396383000001</v>
       </c>
       <c r="C191" s="5">
         <v>12.05974040000001</v>
       </c>
       <c r="D191" s="5">
         <v>1.8014254400131602</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>8152.2835371000001</v>
       </c>
       <c r="C192" s="5">
         <v>40.643898799999988</v>
       </c>
       <c r="D192" s="5">
         <v>6.1811751247147217</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>8171.2502909000004</v>
       </c>
       <c r="C193" s="5">
         <v>18.966753800000333</v>
       </c>
       <c r="D193" s="5">
         <v>2.8278720567350701</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>8197.6326456999996</v>
       </c>
       <c r="C194" s="5">
         <v>26.382354799999121</v>
       </c>
       <c r="D194" s="5">
         <v>3.9439630990654173</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>8202.1673329999994</v>
       </c>
       <c r="C195" s="5">
         <v>4.5346872999998595</v>
       </c>
       <c r="D195" s="5">
         <v>0.66582772871377482</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>8236.7394700000004</v>
       </c>
       <c r="C196" s="5">
         <v>34.572137000001021</v>
       </c>
       <c r="D196" s="5">
         <v>5.176920536227092</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>8253.4287002000001</v>
       </c>
       <c r="C197" s="5">
         <v>16.689230199999656</v>
       </c>
       <c r="D197" s="5">
         <v>2.4587124111348002</v>
       </c>
       <c r="E197" s="5">
         <v>3.026845984383475</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>8278.7754330999996</v>
       </c>
       <c r="C198" s="5">
         <v>25.346732899999552</v>
       </c>
       <c r="D198" s="5">
         <v>3.7481546524217979</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>8294.6575935000001</v>
       </c>
       <c r="C199" s="5">
         <v>15.88216040000043</v>
       </c>
       <c r="D199" s="5">
         <v>2.3265490356047636</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>8318.4259892999999</v>
       </c>
       <c r="C200" s="5">
         <v>23.76839579999978</v>
       </c>
       <c r="D200" s="5">
         <v>3.4933223153413628</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>8327.2121427999991</v>
       </c>
       <c r="C201" s="5">
         <v>8.7861534999992728</v>
       </c>
       <c r="D201" s="5">
         <v>1.2748625233796496</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>8346.1382243999997</v>
       </c>
       <c r="C202" s="5">
         <v>18.926081600000543</v>
       </c>
       <c r="D202" s="5">
         <v>2.7617117959900295</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>8368.3663863000002</v>
       </c>
       <c r="C203" s="5">
         <v>22.228161900000487</v>
       </c>
       <c r="D203" s="5">
         <v>3.2431770156502004</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>8365.6519098999997</v>
       </c>
       <c r="C204" s="5">
         <v>-2.7144764000004216</v>
       </c>
       <c r="D204" s="5">
         <v>-0.38855452555150993</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>8407.2850505000006</v>
       </c>
       <c r="C205" s="5">
         <v>41.633140600000843</v>
       </c>
       <c r="D205" s="5">
         <v>6.1382179381640922</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>8437.7029008999998</v>
       </c>
       <c r="C206" s="5">
         <v>30.417850399999224</v>
       </c>
       <c r="D206" s="5">
         <v>4.4290874635999566</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>8441.9373309000002</v>
       </c>
       <c r="C207" s="5">
         <v>4.2344300000004296</v>
       </c>
       <c r="D207" s="5">
         <v>0.60388055446900513</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>8466.9901205000006</v>
       </c>
       <c r="C208" s="5">
         <v>25.052789600000324</v>
       </c>
       <c r="D208" s="5">
         <v>3.6198956037910124</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>8493.7184214000008</v>
       </c>
       <c r="C209" s="5">
         <v>26.728300900000249</v>
       </c>
       <c r="D209" s="5">
         <v>3.8545855158800935</v>
       </c>
       <c r="E209" s="5">
         <v>2.9113927063328049</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>8505.5876929000005</v>
       </c>
       <c r="C210" s="5">
         <v>11.869271499999741</v>
       </c>
       <c r="D210" s="5">
         <v>1.6898496490034054</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>8538.6638702</v>
       </c>
       <c r="C211" s="5">
         <v>33.076177299999472</v>
       </c>
       <c r="D211" s="5">
         <v>4.7676236049393861</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>8569.8270570999994</v>
       </c>
       <c r="C212" s="5">
         <v>31.163186899999346</v>
       </c>
       <c r="D212" s="5">
         <v>4.4685776121919263</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>8583.4822146999995</v>
       </c>
       <c r="C213" s="5">
         <v>13.655157600000166</v>
       </c>
       <c r="D213" s="5">
         <v>1.9289255281801143</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>8607.3087066000007</v>
       </c>
       <c r="C214" s="5">
         <v>23.826491900001201</v>
       </c>
       <c r="D214" s="5">
         <v>3.3823534992972304</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>8634.8807889</v>
       </c>
       <c r="C215" s="5">
         <v>27.572082299999238</v>
       </c>
       <c r="D215" s="5">
         <v>3.9124537558186789</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>8650.1923518999993</v>
       </c>
       <c r="C216" s="5">
         <v>15.311562999999296</v>
       </c>
       <c r="D216" s="5">
         <v>2.1487423832748709</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>8668.6184940000003</v>
       </c>
       <c r="C217" s="5">
         <v>18.426142100001016</v>
       </c>
       <c r="D217" s="5">
         <v>2.5863321739059586</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>8682.0047821999997</v>
       </c>
       <c r="C218" s="5">
         <v>13.386288199999399</v>
       </c>
       <c r="D218" s="5">
         <v>1.86888856423435</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>8703.9203333000005</v>
       </c>
       <c r="C219" s="5">
         <v>21.915551100000812</v>
       </c>
       <c r="D219" s="5">
         <v>3.0715100746446566</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>8727.3294881000002</v>
       </c>
       <c r="C220" s="5">
         <v>23.409154799999669</v>
       </c>
       <c r="D220" s="5">
         <v>3.2755655733449629</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>8744.8375933999996</v>
       </c>
       <c r="C221" s="5">
         <v>17.508105299999443</v>
       </c>
       <c r="D221" s="5">
         <v>2.4340891693494848</v>
       </c>
       <c r="E221" s="5">
         <v>2.9565281016062706</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>8774.2713301000003</v>
       </c>
       <c r="C222" s="5">
         <v>29.433736700000736</v>
       </c>
       <c r="D222" s="5">
         <v>4.1146256592072161</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>8801.2012687000006</v>
       </c>
       <c r="C223" s="5">
         <v>26.929938600000241</v>
       </c>
       <c r="D223" s="5">
         <v>3.745844624238015</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>8789.4572910000006</v>
       </c>
       <c r="C224" s="5">
         <v>-11.743977699999959</v>
       </c>
       <c r="D224" s="5">
         <v>-1.5895336127695558</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>8804.5200745000002</v>
       </c>
       <c r="C225" s="5">
         <v>15.062783499999568</v>
       </c>
       <c r="D225" s="5">
         <v>2.0759742359593325</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>8816.1820967999993</v>
       </c>
       <c r="C226" s="5">
         <v>11.66202229999908</v>
       </c>
       <c r="D226" s="5">
         <v>1.601089873946715</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>8818.6415163999991</v>
       </c>
       <c r="C227" s="5">
         <v>2.4594195999998192</v>
       </c>
       <c r="D227" s="5">
         <v>0.33527392386689669</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>8833.1069693999998</v>
       </c>
       <c r="C228" s="5">
         <v>14.465453000000707</v>
       </c>
       <c r="D228" s="5">
         <v>1.9862479121950827</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>8845.3333051999998</v>
       </c>
       <c r="C229" s="5">
         <v>12.226335800000015</v>
       </c>
       <c r="D229" s="5">
         <v>1.6736820023152132</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>8813.7995413999997</v>
       </c>
       <c r="C230" s="5">
         <v>-31.533763800000088</v>
       </c>
       <c r="D230" s="5">
         <v>-4.1951275892009532</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>8827.6646352000007</v>
       </c>
       <c r="C231" s="5">
         <v>13.865093800000977</v>
       </c>
       <c r="D231" s="5">
         <v>1.9041532424835639</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>8820.1447420999993</v>
       </c>
       <c r="C232" s="5">
         <v>-7.5198931000013545</v>
       </c>
       <c r="D232" s="5">
         <v>-1.0174506203088685</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>8813.8118293999996</v>
       </c>
       <c r="C233" s="5">
         <v>-6.3329126999997243</v>
       </c>
       <c r="D233" s="5">
         <v>-0.8582122554224747</v>
       </c>
       <c r="E233" s="5">
         <v>0.78874233241401637</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>8788.9368082000001</v>
       </c>
       <c r="C234" s="5">
         <v>-24.875021199999537</v>
       </c>
       <c r="D234" s="5">
         <v>-3.3346535717317494</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>8757.5155400000003</v>
       </c>
       <c r="C235" s="5">
         <v>-31.421268199999759</v>
       </c>
       <c r="D235" s="5">
         <v>-4.2067525488900355</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>8729.0962777000004</v>
       </c>
       <c r="C236" s="5">
         <v>-28.4192622999999</v>
       </c>
       <c r="D236" s="5">
         <v>-3.8253967694225399</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>8711.2833324000003</v>
       </c>
       <c r="C237" s="5">
         <v>-17.812945300000138</v>
       </c>
       <c r="D237" s="5">
         <v>-2.4214706016370102</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>8700.1044280000006</v>
       </c>
       <c r="C238" s="5">
         <v>-11.178904399999738</v>
       </c>
       <c r="D238" s="5">
         <v>-1.5290983157051685</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>8689.8835393999998</v>
       </c>
       <c r="C239" s="5">
         <v>-10.220888600000762</v>
       </c>
       <c r="D239" s="5">
         <v>-1.4006873593365943</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>8683.0205662000008</v>
       </c>
       <c r="C240" s="5">
         <v>-6.8629731999990327</v>
       </c>
       <c r="D240" s="5">
         <v>-0.94361321113776153</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>8662.3329687000005</v>
       </c>
       <c r="C241" s="5">
         <v>-20.687597500000265</v>
       </c>
       <c r="D241" s="5">
         <v>-2.821872834754402</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>8666.0301280000003</v>
       </c>
       <c r="C242" s="5">
         <v>3.6971592999998393</v>
       </c>
       <c r="D242" s="5">
         <v>0.51337447708685868</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>8677.2887615</v>
       </c>
       <c r="C243" s="5">
         <v>11.258633499999632</v>
       </c>
       <c r="D243" s="5">
         <v>1.5701903379812032</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>8678.1053580000007</v>
       </c>
       <c r="C244" s="5">
         <v>0.8165965000007418</v>
       </c>
       <c r="D244" s="5">
         <v>0.11298726837687401</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>8683.2124862000001</v>
       </c>
       <c r="C245" s="5">
         <v>5.1071281999993516</v>
       </c>
       <c r="D245" s="5">
         <v>0.70849907828887115</v>
       </c>
       <c r="E245" s="5">
         <v>-1.4817577879795762</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>8698.5891296000009</v>
       </c>
       <c r="C246" s="5">
         <v>15.37664340000083</v>
       </c>
       <c r="D246" s="5">
         <v>2.1458363615218135</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>8707.8284277000002</v>
       </c>
       <c r="C247" s="5">
         <v>9.2392980999993597</v>
       </c>
       <c r="D247" s="5">
         <v>1.2820650913068832</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>8735.0299290000003</v>
       </c>
       <c r="C248" s="5">
         <v>27.201501300000018</v>
       </c>
       <c r="D248" s="5">
         <v>3.8136371108310252</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>8760.8278329999994</v>
       </c>
       <c r="C249" s="5">
         <v>25.797903999999107</v>
       </c>
       <c r="D249" s="5">
         <v>3.6022005742588403</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>8809.2873008000006</v>
       </c>
       <c r="C250" s="5">
         <v>48.459467800001221</v>
       </c>
       <c r="D250" s="5">
         <v>6.843360687738187</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>8806.7341304000001</v>
       </c>
       <c r="C251" s="5">
         <v>-2.5531704000004538</v>
       </c>
       <c r="D251" s="5">
         <v>-0.34723868523093282</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>8793.8653912000009</v>
       </c>
       <c r="C252" s="5">
         <v>-12.868739199999254</v>
       </c>
       <c r="D252" s="5">
         <v>-1.73946220849025</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>8797.7184367999998</v>
       </c>
       <c r="C253" s="5">
         <v>3.8530455999989499</v>
       </c>
       <c r="D253" s="5">
         <v>0.52705073831351701</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>8811.5475843999993</v>
       </c>
       <c r="C254" s="5">
         <v>13.829147599999487</v>
       </c>
       <c r="D254" s="5">
         <v>1.9026754308787863</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>8845.5846677000009</v>
       </c>
       <c r="C255" s="5">
         <v>34.037083300001541</v>
       </c>
       <c r="D255" s="5">
         <v>4.7350960776219919</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>8852.1503425999999</v>
       </c>
       <c r="C256" s="5">
         <v>6.5656748999990668</v>
       </c>
       <c r="D256" s="5">
         <v>0.89435061014284667</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>8870.2740709999998</v>
       </c>
       <c r="C257" s="5">
         <v>18.123728399999891</v>
       </c>
       <c r="D257" s="5">
         <v>2.4847131067313066</v>
       </c>
       <c r="E257" s="5">
         <v>2.1542900752145711</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>8883.7081049000008</v>
       </c>
       <c r="C258" s="5">
         <v>13.434033900000941</v>
       </c>
       <c r="D258" s="5">
         <v>1.8326156982231723</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>8883.2787036000009</v>
       </c>
       <c r="C259" s="5">
         <v>-0.4294012999998813</v>
       </c>
       <c r="D259" s="5">
         <v>-5.7987564418859883E-2</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>8916.6410319999995</v>
       </c>
       <c r="C260" s="5">
         <v>33.36232839999866</v>
       </c>
       <c r="D260" s="5">
         <v>4.6010255628973429</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>8956.2512444999993</v>
       </c>
       <c r="C261" s="5">
         <v>39.610212499999761</v>
       </c>
       <c r="D261" s="5">
         <v>5.4629269152454363</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>8952.1098072000004</v>
       </c>
       <c r="C262" s="5">
         <v>-4.14143729999887</v>
       </c>
       <c r="D262" s="5">
         <v>-0.55347989670228026</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>8970.0760281000003</v>
       </c>
       <c r="C263" s="5">
         <v>17.966220899999826</v>
       </c>
       <c r="D263" s="5">
         <v>2.4350728626889806</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>8984.756609</v>
       </c>
       <c r="C264" s="5">
         <v>14.680580899999768</v>
       </c>
       <c r="D264" s="5">
         <v>1.981715667735906</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>8993.4839257999993</v>
       </c>
       <c r="C265" s="5">
         <v>8.7273167999992438</v>
       </c>
       <c r="D265" s="5">
         <v>1.1718638626507127</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>9016.4203319000007</v>
       </c>
       <c r="C266" s="5">
         <v>22.936406100001477</v>
       </c>
       <c r="D266" s="5">
         <v>3.1036980858629271</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>8997.2092028999996</v>
       </c>
       <c r="C267" s="5">
         <v>-19.211129000001165</v>
       </c>
       <c r="D267" s="5">
         <v>-2.5270680528042266</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>9009.9665972000003</v>
       </c>
       <c r="C268" s="5">
         <v>12.757394300000669</v>
       </c>
       <c r="D268" s="5">
         <v>1.7148458737052508</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>9029.5131512000007</v>
       </c>
       <c r="C269" s="5">
         <v>19.546554000000469</v>
       </c>
       <c r="D269" s="5">
         <v>2.6346126203510511</v>
       </c>
       <c r="E269" s="5">
         <v>1.7951990989839794</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>9062.2670670000007</v>
       </c>
       <c r="C270" s="5">
         <v>32.753915799999959</v>
       </c>
       <c r="D270" s="5">
         <v>4.4408175998524202</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>9087.7259064999998</v>
       </c>
       <c r="C271" s="5">
         <v>25.458839499999158</v>
       </c>
       <c r="D271" s="5">
         <v>3.423768206200295</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>9113.2080256999998</v>
       </c>
       <c r="C272" s="5">
         <v>25.482119199999943</v>
       </c>
       <c r="D272" s="5">
         <v>3.4171985231574054</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>9129.9175947000003</v>
       </c>
       <c r="C273" s="5">
         <v>16.709569000000556</v>
       </c>
       <c r="D273" s="5">
         <v>2.2225909884425521</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>9155.6465193999993</v>
       </c>
       <c r="C274" s="5">
         <v>25.72892469999897</v>
       </c>
       <c r="D274" s="5">
         <v>3.4346176201323075</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>9185.2035880000003</v>
       </c>
       <c r="C275" s="5">
         <v>29.557068600001003</v>
       </c>
       <c r="D275" s="5">
         <v>3.9434760075572894</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>9193.1271820999991</v>
       </c>
       <c r="C276" s="5">
         <v>7.9235940999988088</v>
       </c>
       <c r="D276" s="5">
         <v>1.0401027676565144</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>9231.4979874000001</v>
       </c>
       <c r="C277" s="5">
         <v>38.370805300000939</v>
       </c>
       <c r="D277" s="5">
         <v>5.125223319642247</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>9252.3492277000005</v>
       </c>
       <c r="C278" s="5">
         <v>20.851240300000427</v>
       </c>
       <c r="D278" s="5">
         <v>2.7443736296223653</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>9269.4952696</v>
       </c>
       <c r="C279" s="5">
         <v>17.146041899999545</v>
       </c>
       <c r="D279" s="5">
         <v>2.2465928236894195</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>9305.2149475999995</v>
       </c>
       <c r="C280" s="5">
         <v>35.719677999999476</v>
       </c>
       <c r="D280" s="5">
         <v>4.7234328369747169</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>9327.9018925</v>
       </c>
       <c r="C281" s="5">
         <v>22.686944900000526</v>
       </c>
       <c r="D281" s="5">
         <v>2.9652599862438844</v>
       </c>
       <c r="E281" s="5">
         <v>3.3045939056010276</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>9322.5116966999994</v>
       </c>
       <c r="C282" s="5">
         <v>-5.3901958000005834</v>
       </c>
       <c r="D282" s="5">
         <v>-0.69122908233996139</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>9374.4616590999995</v>
       </c>
       <c r="C283" s="5">
         <v>51.949962400000004</v>
       </c>
       <c r="D283" s="5">
         <v>6.8958396576976666</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>9395.1213681999998</v>
       </c>
       <c r="C284" s="5">
         <v>20.659709100000327</v>
       </c>
       <c r="D284" s="5">
         <v>2.6768865651349172</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>9408.7688816000009</v>
       </c>
       <c r="C285" s="5">
         <v>13.647513400001117</v>
       </c>
       <c r="D285" s="5">
         <v>1.757134738817312</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>9427.8440917000007</v>
       </c>
       <c r="C286" s="5">
         <v>19.075210099999822</v>
       </c>
       <c r="D286" s="5">
         <v>2.4601758032632315</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>9453.4801800000005</v>
       </c>
       <c r="C287" s="5">
         <v>25.636088299999756</v>
       </c>
       <c r="D287" s="5">
         <v>3.3122719524894872</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>9480.9693019000006</v>
       </c>
       <c r="C288" s="5">
         <v>27.4891219000001</v>
       </c>
       <c r="D288" s="5">
         <v>3.5457477392168091</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>9504.8598779999993</v>
       </c>
       <c r="C289" s="5">
         <v>23.890576099998725</v>
       </c>
       <c r="D289" s="5">
         <v>3.0660758808446653</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>9530.9596968999995</v>
       </c>
       <c r="C290" s="5">
         <v>26.099818900000173</v>
       </c>
       <c r="D290" s="5">
         <v>3.3453572861050551</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>9543.1417928999999</v>
       </c>
       <c r="C291" s="5">
         <v>12.182096000000456</v>
       </c>
       <c r="D291" s="5">
         <v>1.5446210262138216</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>9576.8531729999995</v>
       </c>
       <c r="C292" s="5">
         <v>33.711380099999587</v>
       </c>
       <c r="D292" s="5">
         <v>4.3223662834105614</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>9583.1905217999993</v>
       </c>
       <c r="C293" s="5">
         <v>6.3373487999997451</v>
       </c>
       <c r="D293" s="5">
         <v>0.79697972481727053</v>
       </c>
       <c r="E293" s="5">
         <v>2.7368279838498433</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>9606.272766</v>
       </c>
       <c r="C294" s="5">
         <v>23.082244200000787</v>
       </c>
       <c r="D294" s="5">
         <v>2.9289400697999568</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>9622.4433386000001</v>
       </c>
       <c r="C295" s="5">
         <v>16.170572600000014</v>
       </c>
       <c r="D295" s="5">
         <v>2.0388088806735594</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>9652.7816889000005</v>
       </c>
       <c r="C296" s="5">
         <v>30.338350300000457</v>
       </c>
       <c r="D296" s="5">
         <v>3.8497511402587392</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>9684.4690690999996</v>
       </c>
       <c r="C297" s="5">
         <v>31.687380199999097</v>
       </c>
       <c r="D297" s="5">
         <v>4.0111713811369354</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>9713.8392860000004</v>
       </c>
       <c r="C298" s="5">
         <v>29.370216900000742</v>
       </c>
       <c r="D298" s="5">
         <v>3.7005761617116883</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>9737.1218177999999</v>
       </c>
       <c r="C299" s="5">
         <v>23.28253179999956</v>
       </c>
       <c r="D299" s="5">
         <v>2.9144302052984683</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>9756.9657169999991</v>
       </c>
       <c r="C300" s="5">
         <v>19.843899199999214</v>
       </c>
       <c r="D300" s="5">
         <v>2.4731550618533715</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>9780.0003013000005</v>
       </c>
       <c r="C301" s="5">
         <v>23.03458430000137</v>
       </c>
       <c r="D301" s="5">
         <v>2.8700781661328723</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>9803.2609209000002</v>
       </c>
       <c r="C302" s="5">
         <v>23.2606195999997</v>
       </c>
       <c r="D302" s="5">
         <v>2.8916956057658982</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>9844.9487152000002</v>
       </c>
       <c r="C303" s="5">
         <v>41.68779429999995</v>
       </c>
       <c r="D303" s="5">
         <v>5.223987453819201</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>9863.7408646999993</v>
       </c>
       <c r="C304" s="5">
         <v>18.792149499999141</v>
       </c>
       <c r="D304" s="5">
         <v>2.3147747440902755</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>9899.1272922000007</v>
       </c>
       <c r="C305" s="5">
         <v>35.386427500001446</v>
       </c>
       <c r="D305" s="5">
         <v>4.3909995957740922</v>
       </c>
       <c r="E305" s="5">
         <v>3.2967806460834082</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>9915.4555536000007</v>
       </c>
       <c r="C306" s="5">
         <v>16.328261399999974</v>
       </c>
       <c r="D306" s="5">
         <v>1.9974136268009701</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>9933.9093558000004</v>
       </c>
       <c r="C307" s="5">
         <v>18.4538021999997</v>
       </c>
       <c r="D307" s="5">
         <v>2.2563410543566587</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>9941.3557959000009</v>
       </c>
       <c r="C308" s="5">
         <v>7.4464401000004727</v>
       </c>
       <c r="D308" s="5">
         <v>0.90323558773683921</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>9975.5387940000001</v>
       </c>
       <c r="C309" s="5">
         <v>34.182998099999168</v>
       </c>
       <c r="D309" s="5">
         <v>4.2050906661757814</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>10000.816418</v>
       </c>
       <c r="C310" s="5">
         <v>25.277624000000287</v>
       </c>
       <c r="D310" s="5">
         <v>3.0834912450133478</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>10025.698254999999</v>
       </c>
       <c r="C311" s="5">
         <v>24.881836999998995</v>
       </c>
       <c r="D311" s="5">
         <v>3.026771724692634</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>10065.073387</v>
       </c>
       <c r="C312" s="5">
         <v>39.375132000001031</v>
       </c>
       <c r="D312" s="5">
         <v>4.8160516527952835</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>10075.612583</v>
       </c>
       <c r="C313" s="5">
         <v>10.53919599999972</v>
       </c>
       <c r="D313" s="5">
         <v>1.2637886320620684</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>10096.457829999999</v>
       </c>
       <c r="C314" s="5">
         <v>20.84524699999929</v>
       </c>
       <c r="D314" s="5">
         <v>2.5111031348429069</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>10120.228732</v>
       </c>
       <c r="C315" s="5">
         <v>23.770902000000206</v>
       </c>
       <c r="D315" s="5">
         <v>2.8621295743893604</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>10121.146035</v>
       </c>
       <c r="C316" s="5">
         <v>0.91730300000017451</v>
       </c>
       <c r="D316" s="5">
         <v>0.10882288838889309</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>10147.662361000001</v>
       </c>
       <c r="C317" s="5">
         <v>26.516326000000845</v>
       </c>
       <c r="D317" s="5">
         <v>3.189571671968805</v>
       </c>
       <c r="E317" s="5">
         <v>2.5106765623251759</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>10171.020681</v>
       </c>
       <c r="C318" s="5">
         <v>23.358319999999367</v>
       </c>
       <c r="D318" s="5">
         <v>2.797450612877328</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>10184.282582</v>
       </c>
       <c r="C319" s="5">
         <v>13.261900999999853</v>
       </c>
       <c r="D319" s="5">
         <v>1.5759388233666627</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>10186.03224</v>
       </c>
       <c r="C320" s="5">
         <v>1.7496580000006361</v>
       </c>
       <c r="D320" s="5">
         <v>0.20635470587757609</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>10221.435458</v>
       </c>
       <c r="C321" s="5">
         <v>35.40321799999947</v>
       </c>
       <c r="D321" s="5">
         <v>4.2514564351954665</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>10229.727763000001</v>
       </c>
       <c r="C322" s="5">
         <v>8.2923050000008516</v>
       </c>
       <c r="D322" s="5">
         <v>0.97787500473105471</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>10228.80596</v>
       </c>
       <c r="C323" s="5">
         <v>-0.92180300000109128</v>
       </c>
       <c r="D323" s="5">
         <v>-0.10807868681482757</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>10274.686738</v>
       </c>
       <c r="C324" s="5">
         <v>45.880778000000646</v>
       </c>
       <c r="D324" s="5">
         <v>5.5173302484510245</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>10287.856374999999</v>
       </c>
       <c r="C325" s="5">
         <v>13.169636999999057</v>
       </c>
       <c r="D325" s="5">
         <v>1.5489962729343665</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>10323.16685</v>
       </c>
       <c r="C326" s="5">
         <v>35.310475000000224</v>
       </c>
       <c r="D326" s="5">
         <v>4.1973442516382464</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>10311.717694999999</v>
       </c>
       <c r="C327" s="5">
         <v>-11.449155000000246</v>
       </c>
       <c r="D327" s="5">
         <v>-1.3228003307692027</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>10327.319129</v>
       </c>
       <c r="C328" s="5">
         <v>15.601434000000154</v>
       </c>
       <c r="D328" s="5">
         <v>1.8307619146134435</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>10345.626327</v>
       </c>
       <c r="C329" s="5">
         <v>18.307198000000426</v>
       </c>
       <c r="D329" s="5">
         <v>2.1480985026185229</v>
       </c>
       <c r="E329" s="5">
         <v>1.9508331964297909</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>10372.497884</v>
       </c>
       <c r="C330" s="5">
         <v>26.871557000000394</v>
       </c>
       <c r="D330" s="5">
         <v>3.1617739621422336</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>10383.423487</v>
       </c>
       <c r="C331" s="5">
         <v>10.925602999999683</v>
       </c>
       <c r="D331" s="5">
         <v>1.2713374536075239</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>10413.330674999999</v>
       </c>
       <c r="C332" s="5">
         <v>29.907187999999223</v>
       </c>
       <c r="D332" s="5">
         <v>3.5116212988289375</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>10419.506589000001</v>
       </c>
       <c r="C333" s="5">
         <v>6.1759140000012849</v>
       </c>
       <c r="D333" s="5">
         <v>0.71401930328891527</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>10432.769886</v>
       </c>
       <c r="C334" s="5">
         <v>13.263296999999511</v>
       </c>
       <c r="D334" s="5">
         <v>1.5382551774962172</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>10453.280650999999</v>
       </c>
       <c r="C335" s="5">
         <v>20.510764999999083</v>
       </c>
       <c r="D335" s="5">
         <v>2.3848708250699069</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>10440.132772999999</v>
       </c>
       <c r="C336" s="5">
         <v>-13.147877999999764</v>
       </c>
       <c r="D336" s="5">
         <v>-1.4989327970720057</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>10450.772800999999</v>
       </c>
       <c r="C337" s="5">
         <v>10.640027999999802</v>
       </c>
       <c r="D337" s="5">
         <v>1.2298546696363433</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>10467.325327</v>
       </c>
       <c r="C338" s="5">
         <v>16.552526000001308</v>
       </c>
       <c r="D338" s="5">
         <v>1.9172724767799298</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>10489.400967</v>
       </c>
       <c r="C339" s="5">
         <v>22.075639999999112</v>
       </c>
       <c r="D339" s="5">
         <v>2.5603693403791095</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>10504.86889</v>
       </c>
       <c r="C340" s="5">
         <v>15.467923000000155</v>
       </c>
       <c r="D340" s="5">
         <v>1.7839714533007367</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>10522.623701</v>
       </c>
       <c r="C341" s="5">
         <v>17.7548110000007</v>
       </c>
       <c r="D341" s="5">
         <v>2.0471410260989087</v>
       </c>
       <c r="E341" s="5">
         <v>1.7108425184280351</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>10531.41489</v>
       </c>
       <c r="C342" s="5">
         <v>8.7911889999995765</v>
       </c>
       <c r="D342" s="5">
         <v>1.0071667532853379</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>10562.351296000001</v>
       </c>
       <c r="C343" s="5">
         <v>30.936406000000716</v>
       </c>
       <c r="D343" s="5">
         <v>3.5825562296601055</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>10595.468844999999</v>
       </c>
       <c r="C344" s="5">
         <v>33.117548999998689</v>
       </c>
       <c r="D344" s="5">
         <v>3.8280872389474085</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>10600.43764</v>
       </c>
       <c r="C345" s="5">
         <v>4.9687950000006822</v>
       </c>
       <c r="D345" s="5">
         <v>0.56419938330609654</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>10628.133785</v>
       </c>
       <c r="C346" s="5">
         <v>27.696144999999888</v>
       </c>
       <c r="D346" s="5">
         <v>3.1807320642015746</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>10657.508551999999</v>
       </c>
       <c r="C347" s="5">
         <v>29.374766999999338</v>
       </c>
       <c r="D347" s="5">
         <v>3.3675271135912288</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>10672.092452000001</v>
       </c>
       <c r="C348" s="5">
         <v>14.583900000001449</v>
       </c>
       <c r="D348" s="5">
         <v>1.6545140622593824</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>10696.530758999999</v>
       </c>
       <c r="C349" s="5">
         <v>24.438306999998531</v>
       </c>
       <c r="D349" s="5">
         <v>2.782786140231619</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>10705.098023</v>
       </c>
       <c r="C350" s="5">
         <v>8.5672640000011597</v>
       </c>
       <c r="D350" s="5">
         <v>0.96537151953435263</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>10717.037872000001</v>
       </c>
       <c r="C351" s="5">
         <v>11.939849000000322</v>
       </c>
       <c r="D351" s="5">
         <v>1.3466517245263043</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>10731.980748</v>
       </c>
       <c r="C352" s="5">
         <v>14.94287599999916</v>
       </c>
       <c r="D352" s="5">
         <v>1.6860632174550805</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>10748.632355</v>
       </c>
       <c r="C353" s="5">
         <v>16.651606999999785</v>
       </c>
       <c r="D353" s="5">
         <v>1.8778764413722948</v>
       </c>
       <c r="E353" s="5">
         <v>2.1478355628978818</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>10760.645971</v>
       </c>
       <c r="C354" s="5">
         <v>12.013616000000184</v>
       </c>
       <c r="D354" s="5">
         <v>1.3495011312714578</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>10793.412237</v>
       </c>
       <c r="C355" s="5">
         <v>32.766266000000542</v>
       </c>
       <c r="D355" s="5">
         <v>3.7158321921138437</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>10806.845708999999</v>
       </c>
       <c r="C356" s="5">
         <v>13.433471999998801</v>
       </c>
       <c r="D356" s="5">
         <v>1.5037851259832369</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>10826.515402000001</v>
       </c>
       <c r="C357" s="5">
         <v>19.669693000001644</v>
       </c>
       <c r="D357" s="5">
         <v>2.2061347842976531</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>10853.648931</v>
       </c>
       <c r="C358" s="5">
         <v>27.133528999998816</v>
       </c>
       <c r="D358" s="5">
         <v>3.0492563558408792</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>10872.254713</v>
       </c>
       <c r="C359" s="5">
         <v>18.605782000000545</v>
       </c>
       <c r="D359" s="5">
         <v>2.0765967126389562</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>10899.40928</v>
       </c>
       <c r="C360" s="5">
         <v>27.154566999999588</v>
       </c>
       <c r="D360" s="5">
         <v>3.0386382133926304</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>10923.632807</v>
       </c>
       <c r="C361" s="5">
         <v>24.223527000000104</v>
       </c>
       <c r="D361" s="5">
         <v>2.6997972004122683</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>10938.531311999999</v>
       </c>
       <c r="C362" s="5">
         <v>14.898504999999204</v>
       </c>
       <c r="D362" s="5">
         <v>1.6489869461761453</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>10948.431741</v>
       </c>
       <c r="C363" s="5">
         <v>9.9004290000011679</v>
       </c>
       <c r="D363" s="5">
         <v>1.0915391505811334</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>10980.433607000001</v>
       </c>
       <c r="C364" s="5">
         <v>32.001866000000518</v>
       </c>
       <c r="D364" s="5">
         <v>3.5644977177569093</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>10992.052528</v>
       </c>
       <c r="C365" s="5">
         <v>11.618920999999318</v>
       </c>
       <c r="D365" s="5">
         <v>1.2771932806120434</v>
       </c>
       <c r="E365" s="5">
         <v>2.2646618189221757</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>11026.837296</v>
       </c>
       <c r="C366" s="5">
         <v>34.784767999999531</v>
       </c>
       <c r="D366" s="5">
         <v>3.8642421770646251</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>11048.19737</v>
       </c>
       <c r="C367" s="5">
         <v>21.360074000000168</v>
       </c>
       <c r="D367" s="5">
         <v>2.3494447701260857</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>10990.114831000001</v>
       </c>
       <c r="C368" s="5">
         <v>-58.082538999999088</v>
       </c>
       <c r="D368" s="5">
         <v>-6.1293827552163949</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>9743.2710470999991</v>
       </c>
       <c r="C369" s="5">
         <v>-1246.8437839000017</v>
       </c>
       <c r="D369" s="5">
         <v>-76.42614275268204</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>9993.8448074000007</v>
       </c>
       <c r="C370" s="5">
         <v>250.5737603000016</v>
       </c>
       <c r="D370" s="5">
         <v>35.623141896253976</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>10233.764399</v>
       </c>
       <c r="C371" s="5">
         <v>239.91959159999897</v>
       </c>
       <c r="D371" s="5">
         <v>32.933292190566419</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>10279.167466999999</v>
       </c>
       <c r="C372" s="5">
         <v>45.403067999999621</v>
       </c>
       <c r="D372" s="5">
         <v>5.4557647932355957</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>10361.238111000001</v>
       </c>
       <c r="C373" s="5">
         <v>82.070644000001266</v>
       </c>
       <c r="D373" s="5">
         <v>10.013138010213861</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>10432.252796999999</v>
       </c>
       <c r="C374" s="5">
         <v>71.014685999998619</v>
       </c>
       <c r="D374" s="5">
         <v>8.5418895287395316</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>10513.661747</v>
       </c>
       <c r="C375" s="5">
         <v>81.408950000000914</v>
       </c>
       <c r="D375" s="5">
         <v>9.7768529302013398</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>10549.019630000001</v>
       </c>
       <c r="C376" s="5">
         <v>35.357883000000584</v>
       </c>
       <c r="D376" s="5">
         <v>4.1111395431661313</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>10599.542095000001</v>
       </c>
       <c r="C377" s="5">
         <v>50.522465000000011</v>
       </c>
       <c r="D377" s="5">
         <v>5.9009952663394261</v>
       </c>
       <c r="E377" s="5">
         <v>-3.5708565984392759</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>10635.060469</v>
       </c>
       <c r="C378" s="5">
         <v>35.518373999999312</v>
       </c>
       <c r="D378" s="5">
         <v>4.0960656130389905</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>10612.513209000001</v>
       </c>
       <c r="C379" s="5">
         <v>-22.547259999999369</v>
       </c>
       <c r="D379" s="5">
         <v>-2.514648295916444</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>10717.854481</v>
       </c>
       <c r="C380" s="5">
         <v>105.34127199999966</v>
       </c>
       <c r="D380" s="5">
         <v>12.583656354557139</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>10776.110210999999</v>
       </c>
       <c r="C381" s="5">
         <v>58.255729999998948</v>
       </c>
       <c r="D381" s="5">
         <v>6.7210325126839887</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>10836.085831</v>
       </c>
       <c r="C382" s="5">
         <v>59.975620000001072</v>
       </c>
       <c r="D382" s="5">
         <v>6.8870136284835848</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>10891.583156000001</v>
       </c>
       <c r="C383" s="5">
         <v>55.497325000000274</v>
       </c>
       <c r="D383" s="5">
         <v>6.3219426336087903</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>10997.193261</v>
       </c>
       <c r="C384" s="5">
         <v>105.61010499999975</v>
       </c>
       <c r="D384" s="5">
         <v>12.276831415740808</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>11013.071087</v>
       </c>
       <c r="C385" s="5">
         <v>15.877825999999914</v>
       </c>
       <c r="D385" s="5">
         <v>1.7463932027899975</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>11068.852704000001</v>
       </c>
       <c r="C386" s="5">
         <v>55.781617000000551</v>
       </c>
       <c r="D386" s="5">
         <v>6.2502568299505512</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>11179.461445999999</v>
       </c>
       <c r="C387" s="5">
         <v>110.60874199999853</v>
       </c>
       <c r="D387" s="5">
         <v>12.672853216364777</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>11218.573356000001</v>
       </c>
       <c r="C388" s="5">
         <v>39.111910000001444</v>
       </c>
       <c r="D388" s="5">
         <v>4.2799931348629139</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>11276.219399</v>
       </c>
       <c r="C389" s="5">
         <v>57.646042999998826</v>
       </c>
       <c r="D389" s="5">
         <v>6.3434198419723975</v>
       </c>
       <c r="E389" s="5">
         <v>6.3840239317432435</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>11282.131786</v>
       </c>
       <c r="C390" s="5">
         <v>5.912387000000308</v>
       </c>
       <c r="D390" s="5">
         <v>0.63100583384445574</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>11372.261843</v>
       </c>
       <c r="C391" s="5">
         <v>90.130057000000306</v>
       </c>
       <c r="D391" s="5">
         <v>10.019125087065262</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>11405.470452</v>
       </c>
       <c r="C392" s="5">
         <v>33.208608999999342</v>
       </c>
       <c r="D392" s="5">
         <v>3.5610004075959933</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>11480.350171</v>
       </c>
       <c r="C393" s="5">
         <v>74.879719000000478</v>
       </c>
       <c r="D393" s="5">
         <v>8.1690898299891614</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>11509.357276999999</v>
       </c>
       <c r="C394" s="5">
         <v>29.007105999999112</v>
       </c>
       <c r="D394" s="5">
         <v>3.0745010333092404</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>11520.746696</v>
       </c>
       <c r="C395" s="5">
         <v>11.389419000000998</v>
       </c>
       <c r="D395" s="5">
         <v>1.1939794039333984</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>11630.344821000001</v>
       </c>
       <c r="C396" s="5">
         <v>109.59812500000044</v>
       </c>
       <c r="D396" s="5">
         <v>12.032378578983494</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>11659.181945</v>
       </c>
       <c r="C397" s="5">
         <v>28.837123999999676</v>
       </c>
       <c r="D397" s="5">
         <v>3.0162800119405198</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>11702.248947</v>
       </c>
       <c r="C398" s="5">
         <v>43.067001999999775</v>
       </c>
       <c r="D398" s="5">
         <v>4.5237633300383218</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>11713.86096</v>
       </c>
       <c r="C399" s="5">
         <v>11.612012999999934</v>
       </c>
       <c r="D399" s="5">
         <v>1.1972669600983421</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>11731.843578</v>
       </c>
       <c r="C400" s="5">
         <v>17.982618000000002</v>
       </c>
       <c r="D400" s="5">
         <v>1.8578227808964565</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>11742.813534000001</v>
       </c>
       <c r="C401" s="5">
         <v>10.96995600000082</v>
       </c>
       <c r="D401" s="5">
         <v>1.1278584117174306</v>
       </c>
       <c r="E401" s="5">
         <v>4.1378596716677984</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>11814.406558000001</v>
       </c>
       <c r="C402" s="5">
         <v>71.593023999999787</v>
       </c>
       <c r="D402" s="5">
         <v>7.5664818427913172</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>11841.523542999999</v>
       </c>
       <c r="C403" s="5">
         <v>27.116984999998749</v>
       </c>
       <c r="D403" s="5">
         <v>2.7893340397281863</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>11873.103660000001</v>
       </c>
       <c r="C404" s="5">
         <v>31.580117000001337</v>
       </c>
       <c r="D404" s="5">
         <v>3.2476369594121257</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>11876.608717999999</v>
       </c>
       <c r="C405" s="5">
         <v>3.5050579999988258</v>
       </c>
       <c r="D405" s="5">
         <v>0.3548276549577345</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>11898.049424999999</v>
       </c>
       <c r="C406" s="5">
         <v>21.440706999999747</v>
       </c>
       <c r="D406" s="5">
         <v>2.187986196801095</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>11934.867082000001</v>
       </c>
       <c r="C407" s="5">
         <v>36.817657000001418</v>
       </c>
       <c r="D407" s="5">
         <v>3.7771682042732735</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>11921.114450999999</v>
       </c>
       <c r="C408" s="5">
         <v>-13.752631000001202</v>
       </c>
       <c r="D408" s="5">
         <v>-1.3740384301715758</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>11938.797912</v>
       </c>
       <c r="C409" s="5">
         <v>17.683461000000534</v>
       </c>
       <c r="D409" s="5">
         <v>1.794642431682214</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>11967.181395</v>
       </c>
       <c r="C410" s="5">
         <v>28.383482999999615</v>
       </c>
       <c r="D410" s="5">
         <v>2.8904996782296299</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>11960.578717</v>
       </c>
       <c r="C411" s="5">
         <v>-6.6026779999992868</v>
       </c>
       <c r="D411" s="5">
         <v>-0.66007310333653368</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>11971.389405</v>
       </c>
       <c r="C412" s="5">
         <v>10.810687999999573</v>
       </c>
       <c r="D412" s="5">
         <v>1.090040164645667</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>11984.275428000001</v>
       </c>
       <c r="C413" s="5">
         <v>12.886023000000932</v>
       </c>
       <c r="D413" s="5">
         <v>1.2993564802471269</v>
       </c>
       <c r="E413" s="5">
         <v>2.0562524756173151</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>12006.462534</v>
       </c>
       <c r="C414" s="5">
         <v>22.187105999999403</v>
       </c>
       <c r="D414" s="5">
         <v>2.2443834705436316</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>12025.265296</v>
       </c>
       <c r="C415" s="5">
         <v>18.802761999999348</v>
       </c>
       <c r="D415" s="5">
         <v>1.8955355827078524</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>12044.914789</v>
       </c>
       <c r="C416" s="5">
         <v>19.649493000000803</v>
       </c>
       <c r="D416" s="5">
         <v>1.9785393284503128</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>12051.907789999999</v>
       </c>
       <c r="C417" s="5">
         <v>6.9930009999989124</v>
       </c>
       <c r="D417" s="5">
         <v>0.69892142141509961</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>12074.371627</v>
       </c>
       <c r="C418" s="5">
         <v>22.463837000001149</v>
       </c>
       <c r="D418" s="5">
         <v>2.2597813449036996</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>12089.626711000001</v>
       </c>
       <c r="C419" s="5">
         <v>15.255084000000352</v>
       </c>
       <c r="D419" s="5">
         <v>1.526691815519654</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>12066.88269</v>
       </c>
       <c r="C420" s="5">
         <v>-22.74402100000043</v>
       </c>
       <c r="D420" s="5">
         <v>-2.2343277207886647</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>12115.74511</v>
       </c>
       <c r="C421" s="5">
         <v>48.862419999999474</v>
       </c>
       <c r="D421" s="5">
         <v>4.9688523416320685</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>12128.305065</v>
       </c>
       <c r="C422" s="5">
         <v>12.559955000000627</v>
       </c>
       <c r="D422" s="5">
         <v>1.2511140245417884</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>12132.423629000001</v>
       </c>
       <c r="C423" s="5">
         <v>4.1185640000003332</v>
       </c>
       <c r="D423" s="5">
         <v>0.40826133145788202</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>12151.418498000001</v>
       </c>
       <c r="C424" s="5">
         <v>18.994869000000108</v>
       </c>
       <c r="D424" s="5">
         <v>1.8950168775052845</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>12166.277658000001</v>
       </c>
       <c r="C425" s="5">
         <v>14.859159999999974</v>
       </c>
       <c r="D425" s="5">
         <v>1.4773095008888237</v>
       </c>
       <c r="E425" s="5">
         <v>1.5186752932494496</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>12180.615173</v>
       </c>
       <c r="C426" s="5">
         <v>14.337514999999257</v>
       </c>
       <c r="D426" s="5">
         <v>1.4233583092440494</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>12193.739197000001</v>
       </c>
       <c r="C427" s="5">
         <v>13.124024000000645</v>
       </c>
       <c r="D427" s="5">
         <v>1.3006315267155566</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>12197.416440999999</v>
       </c>
       <c r="C428" s="5">
         <v>3.6772439999986091</v>
       </c>
       <c r="D428" s="5">
         <v>0.36248267196132833</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>12214.652961</v>
       </c>
       <c r="C429" s="5">
         <v>17.236520000000382</v>
       </c>
       <c r="D429" s="5">
         <v>1.708996552192521</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>12219.477365999999</v>
       </c>
       <c r="C430" s="5">
         <v>4.8244049999993877</v>
       </c>
       <c r="D430" s="5">
         <v>0.47499333925189458</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>12188.366139</v>
       </c>
       <c r="C431" s="5">
         <v>-31.111226999999417</v>
       </c>
       <c r="D431" s="5">
         <v>-3.0128208274254553</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>12206.772816000001</v>
       </c>
       <c r="C432" s="5">
         <v>18.406677000000855</v>
       </c>
       <c r="D432" s="5">
         <v>1.8273493056433665</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>12209.944364999999</v>
       </c>
       <c r="C433" s="5">
         <v>3.1715489999987767</v>
       </c>
       <c r="D433" s="5">
         <v>0.31222847802723219</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>12207.626901</v>
       </c>
       <c r="C434" s="5">
         <v>-2.3174639999997453</v>
       </c>
       <c r="D434" s="5">
         <v>-0.22752401577809112</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>12239.710288</v>
       </c>
       <c r="C435" s="5">
         <v>32.083387000000585</v>
       </c>
       <c r="D435" s="5">
         <v>3.1997602101394573</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>12238.789726000001</v>
       </c>
       <c r="C436" s="5">
         <v>-0.92056199999933597</v>
       </c>
       <c r="D436" s="5">
         <v>-9.0215987782715779E-2</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>12255.437285</v>
       </c>
       <c r="C437" s="5">
         <v>16.647558999999092</v>
       </c>
       <c r="D437" s="5">
         <v>1.6445420370633013</v>
       </c>
       <c r="E437" s="5">
         <v>0.73284228345200653</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>12261.61526</v>
       </c>
       <c r="C438" s="5">
         <v>6.1779750000005151</v>
       </c>
       <c r="D438" s="5">
         <v>0.60660088485529062</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>12252.148808</v>
       </c>
       <c r="C439" s="5">
         <v>-9.4664520000005723</v>
       </c>
       <c r="D439" s="5">
         <v>-0.92252367576849403</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>12255.528292000001</v>
       </c>
       <c r="C440" s="5">
         <v>3.3794840000009572</v>
       </c>
       <c r="D440" s="5">
         <v>0.33149602998205907</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>12271.237686</v>
       </c>
       <c r="C441" s="5">
         <v>15.70939399999952</v>
       </c>
       <c r="D441" s="5">
         <v>1.5490759445422553</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>12277.597793999999</v>
       </c>
       <c r="C442" s="5">
         <v>6.3601079999989452</v>
       </c>
       <c r="D442" s="5">
         <v>0.62372873073572865</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
         <v>12305.581566000001</v>
       </c>
       <c r="C443" s="5">
         <v>27.983772000001409</v>
       </c>
       <c r="D443" s="5">
         <v>2.7696544422575853</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>12312.334145999999</v>
       </c>
       <c r="C444" s="5">
         <v>6.7525799999984883</v>
       </c>
       <c r="D444" s="5">
         <v>0.66048049094904471</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>12323.070828</v>
+        <v>12328.60469</v>
       </c>
       <c r="C445" s="5">
-        <v>10.736682000000656</v>
+        <v>16.270544000000882</v>
       </c>
       <c r="D445" s="5">
-        <v>1.0514652908581112</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.597356585038856</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B446" s="5">
+        <v>12310.866142000001</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-17.738547999999355</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-1.7129768773874177</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE070000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>