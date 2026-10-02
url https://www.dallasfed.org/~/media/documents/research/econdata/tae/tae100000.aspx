--- v8 (2026-08-21)
+++ v9 (2026-10-02)
@@ -1,111 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5AADAF39-55FB-475F-8C31-0BBD0D200BC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D6A5C705-AD55-476C-94B5-F391E7BD9418}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F29F91A7-778C-4E8E-A3DC-A84A80D06DF8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1AEDB121-0CB1-4069-8A18-60D4859E4B0D}"/>
   </bookViews>
   <sheets>
     <sheet name="AE100000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Mining and Logging</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -929,6390 +933,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1AC13D60-2268-4BAD-84E5-5CF029C5FCB0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97E00856-5A83-40AF-AEA3-67BCEE39AAFE}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>158.28701760000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>158.28702079000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>159.13873000000001</v>
+        <v>159.13873842999999</v>
       </c>
       <c r="C7" s="5">
-        <v>0.85171239999999671</v>
+        <v>0.85171763999997552</v>
       </c>
       <c r="D7" s="5">
-        <v>6.6515320925820465</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>6.6515740954406155</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>159.86074619999999</v>
+        <v>159.86075020999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.72201619999998456</v>
+        <v>0.72201178000000255</v>
       </c>
       <c r="D8" s="5">
-        <v>5.5823625450664549</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>5.5823272109017275</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>161.12614669999999</v>
+        <v>161.12615155</v>
       </c>
       <c r="C9" s="5">
-        <v>1.2654004999999984</v>
+        <v>1.265401340000011</v>
       </c>
       <c r="D9" s="5">
-        <v>9.9234179147897237</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>9.9234245317054928</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>162.42785689999999</v>
+        <v>162.42786520999999</v>
       </c>
       <c r="C10" s="5">
-        <v>1.3017102000000023</v>
+        <v>1.3017136599999901</v>
       </c>
       <c r="D10" s="5">
-        <v>10.137170888265757</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>10.137198722841934</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>163.32491780000001</v>
+        <v>163.32492801999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.89706090000001382</v>
+        <v>0.89706280999999422</v>
       </c>
       <c r="D11" s="5">
-        <v>6.8324551335950945</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>6.8324697655533395</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>164.3750522</v>
+        <v>164.37505608999999</v>
       </c>
       <c r="C12" s="5">
-        <v>1.0501343999999904</v>
+        <v>1.0501280699999995</v>
       </c>
       <c r="D12" s="5">
-        <v>7.99445710895057</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>7.9944066851506568</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>165.43048039999999</v>
+        <v>165.4304817</v>
       </c>
       <c r="C13" s="5">
-        <v>1.0554281999999944</v>
+        <v>1.0554256100000146</v>
       </c>
       <c r="D13" s="5">
-        <v>7.983034060312777</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>7.983013577524245</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>165.6704713</v>
+        <v>165.67046954</v>
       </c>
       <c r="C14" s="5">
-        <v>0.23999090000000933</v>
+        <v>0.23998783999999773</v>
       </c>
       <c r="D14" s="5">
-        <v>1.7548039366318324</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>1.754781369309999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>168.2973116</v>
+        <v>168.29725400000001</v>
       </c>
       <c r="C15" s="5">
-        <v>2.6268402999999978</v>
+        <v>2.6267844600000103</v>
       </c>
       <c r="D15" s="5">
-        <v>20.777170225803388</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>20.776689589639052</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>169.15688929999999</v>
+        <v>169.15689168</v>
       </c>
       <c r="C16" s="5">
-        <v>0.85957769999998845</v>
+        <v>0.85963767999999163</v>
       </c>
       <c r="D16" s="5">
-        <v>6.3041302729943238</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>6.3045848150686368</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>169.11855629999999</v>
+        <v>169.11856491</v>
       </c>
       <c r="C17" s="5">
-        <v>-3.8332999999994399E-2</v>
+        <v>-3.8326769999997623E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.27159586056185736</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-0.27155177112242468</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>171.7036128</v>
+        <v>171.70361833999999</v>
       </c>
       <c r="C18" s="5">
-        <v>2.5850565000000074</v>
+        <v>2.5850534299999879</v>
       </c>
       <c r="D18" s="5">
-        <v>19.96596383796474</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>19.965936995157229</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>173.2328335</v>
+        <v>173.23284382</v>
       </c>
       <c r="C19" s="5">
-        <v>1.5292206999999962</v>
+        <v>1.529225480000008</v>
       </c>
       <c r="D19" s="5">
-        <v>11.226765953469741</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>11.226802402176329</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>173.43013239999999</v>
+        <v>173.43013819000001</v>
       </c>
       <c r="C20" s="5">
-        <v>0.19729889999999273</v>
+        <v>0.19729437000000871</v>
       </c>
       <c r="D20" s="5">
-        <v>1.3753016376757854</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1.3752697801285629</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>173.8917625</v>
+        <v>173.89176866</v>
       </c>
       <c r="C21" s="5">
-        <v>0.46163010000000781</v>
+        <v>0.46163046999998869</v>
       </c>
       <c r="D21" s="5">
-        <v>3.241295223464169</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>3.2412977497362272</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>173.9405668</v>
+        <v>173.94057617000001</v>
       </c>
       <c r="C22" s="5">
-        <v>4.8804300000000467E-2</v>
+        <v>4.8807510000017373E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>0.3373112470784978</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>0.33733345530710945</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>171.4071869</v>
+        <v>171.4071969</v>
       </c>
       <c r="C23" s="5">
-        <v>-2.5333798999999999</v>
+        <v>-2.5333792700000117</v>
       </c>
       <c r="D23" s="5">
-        <v>-16.143301879952777</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-16.143297380233236</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>171.6356797</v>
+        <v>171.63568423000001</v>
       </c>
       <c r="C24" s="5">
-        <v>0.22849279999999794</v>
+        <v>0.2284873300000072</v>
       </c>
       <c r="D24" s="5">
-        <v>1.6114296036843223</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>1.6113906489229057</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>170.50254369999999</v>
+        <v>170.50254135</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.1331360000000075</v>
+        <v>-1.1331428800000083</v>
       </c>
       <c r="D25" s="5">
-        <v>-7.6409494205174848</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-7.6409939478012774</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>168.72995090000001</v>
+        <v>168.72994423</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.772592799999984</v>
+        <v>-1.7725971200000004</v>
       </c>
       <c r="D26" s="5">
-        <v>-11.786346161683204</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-11.786373417409202</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>166.8441708</v>
+        <v>166.84411073000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.8857801000000052</v>
+        <v>-1.8858334999999897</v>
       </c>
       <c r="D27" s="5">
-        <v>-12.617132340388903</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-12.61746842053636</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>166.56248210000001</v>
+        <v>166.56248404999999</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.28168869999998947</v>
+        <v>-0.28162668000001645</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.0072932587374526</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-2.006856119429512</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>166.00382690000001</v>
+        <v>166.00383789</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.55865520000000402</v>
+        <v>-0.55864615999999501</v>
       </c>
       <c r="D29" s="5">
-        <v>-3.9514105299121471</v>
+        <v>-3.9513477187560264</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.8417431346059776</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-1.841741633544236</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>164.34260119999999</v>
+        <v>164.34261172999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-1.661225700000017</v>
+        <v>-1.6612261600000124</v>
       </c>
       <c r="D30" s="5">
-        <v>-11.369197784842221</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-11.369200050061846</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>163.41792570000001</v>
+        <v>163.41793906000001</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.924675499999978</v>
+        <v>-0.92467266999997832</v>
       </c>
       <c r="D31" s="5">
-        <v>-6.546742705936559</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-6.5467228787677527</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>162.76920150000001</v>
+        <v>162.76921023</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.64872420000000375</v>
+        <v>-0.64872883000001025</v>
       </c>
       <c r="D32" s="5">
-        <v>-4.6610263501767113</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-4.661058520611105</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>161.37778399999999</v>
+        <v>161.37779269000001</v>
       </c>
       <c r="C33" s="5">
-        <v>-1.3914175000000171</v>
+        <v>-1.391417539999992</v>
       </c>
       <c r="D33" s="5">
-        <v>-9.7892746099151431</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-9.7892743776316848</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>161.1741304</v>
+        <v>161.17414170000001</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.20365359999999555</v>
+        <v>-0.20365098999999987</v>
       </c>
       <c r="D34" s="5">
-        <v>-1.5038947771694677</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-1.5038755565911055</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>160.64183980000001</v>
+        <v>160.64185186</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.53229059999998185</v>
+        <v>-0.53228984000000423</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.8918971915195222</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-3.8918914673201188</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>159.62006959999999</v>
+        <v>159.62007532999999</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.0217702000000202</v>
+        <v>-1.021776530000011</v>
       </c>
       <c r="D36" s="5">
-        <v>-7.3712256711192969</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-7.3712692171160166</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>159.28220920000001</v>
+        <v>159.28220146999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.33786039999998252</v>
+        <v>-0.33787386000000197</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.5106225263418436</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-2.5107212962405923</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>159.1110505</v>
+        <v>159.11101307000001</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.17115870000000655</v>
+        <v>-0.17118839999997704</v>
       </c>
       <c r="D38" s="5">
-        <v>-1.281881395620299</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-1.282102580401423</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>158.09527600000001</v>
+        <v>158.09520928000001</v>
       </c>
       <c r="C39" s="5">
-        <v>-1.015774499999992</v>
+        <v>-1.0158037900000068</v>
       </c>
       <c r="D39" s="5">
-        <v>-7.3975237774384306</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>-7.3977313321959564</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>157.74429380000001</v>
+        <v>157.74428404</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.35098220000000424</v>
+        <v>-0.35092524000000935</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.6317912261580645</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-2.6313704172248098</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>157.28759489999999</v>
+        <v>157.28759654999999</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.45669890000002056</v>
+        <v>-0.4566874900000073</v>
       </c>
       <c r="D41" s="5">
-        <v>-3.419430495616671</v>
+        <v>-3.4193466296974173</v>
       </c>
       <c r="E41" s="5">
-        <v>-5.250621122879684</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-5.2506264016472297</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>157.65499919999999</v>
+        <v>157.65507539999999</v>
       </c>
       <c r="C42" s="5">
-        <v>0.36740430000000401</v>
+        <v>0.36747884999999769</v>
       </c>
       <c r="D42" s="5">
-        <v>2.8393446243947018</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>2.839928148926818</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>156.92798049999999</v>
+        <v>156.92799536000001</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.72701870000000213</v>
+        <v>-0.72708003999997572</v>
       </c>
       <c r="D43" s="5">
-        <v>-5.3955270998716447</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-5.3959683045489264</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>156.9209816</v>
+        <v>156.92099468000001</v>
       </c>
       <c r="C44" s="5">
-        <v>-6.9988999999850421E-3</v>
+        <v>-7.0006800000044223E-3</v>
       </c>
       <c r="D44" s="5">
-        <v>-5.3506201438091594E-2</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-5.3519801033963255E-2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>156.81713959999999</v>
+        <v>156.81716295999999</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.10384200000001442</v>
+        <v>-0.1038317200000165</v>
       </c>
       <c r="D45" s="5">
-        <v>-0.79121265072554792</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-0.7911345425287819</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>156.9378438</v>
+        <v>156.93785846</v>
       </c>
       <c r="C46" s="5">
-        <v>0.12070420000000581</v>
+        <v>0.12069550000001072</v>
       </c>
       <c r="D46" s="5">
-        <v>0.92757594303569668</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>0.92750866410162836</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>157.5603399</v>
+        <v>157.56035391</v>
       </c>
       <c r="C47" s="5">
-        <v>0.62249610000000644</v>
+        <v>0.62249545000000239</v>
       </c>
       <c r="D47" s="5">
-        <v>4.8650409691604279</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>4.8650353134168878</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>157.97173749999999</v>
+        <v>157.97174276000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.4113975999999866</v>
+        <v>0.41138885000000869</v>
       </c>
       <c r="D48" s="5">
-        <v>3.1786474241424445</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>3.1785785571025738</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>157.93645570000001</v>
+        <v>157.93643158</v>
       </c>
       <c r="C49" s="5">
-        <v>-3.5281799999978603E-2</v>
+        <v>-3.531118000000788E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.26768200353023408</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-0.26790462586783192</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>158.19195070000001</v>
+        <v>158.19185199</v>
       </c>
       <c r="C50" s="5">
-        <v>0.25549499999999625</v>
+        <v>0.25542040999999926</v>
       </c>
       <c r="D50" s="5">
-        <v>1.9586146146214567</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>1.9580380166728251</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>159.3340125</v>
+        <v>159.33390623</v>
       </c>
       <c r="C51" s="5">
-        <v>1.1420617999999934</v>
+        <v>1.1420542399999931</v>
       </c>
       <c r="D51" s="5">
-        <v>9.015773229716384</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>9.0157170103662754</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>158.8509775</v>
+        <v>158.85092553999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.48303500000000099</v>
+        <v>-0.4829806900000051</v>
       </c>
       <c r="D52" s="5">
-        <v>-3.5778563455851287</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-3.5774630988408829</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>157.93309350000001</v>
+        <v>157.93308592</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.9178839999999866</v>
+        <v>-0.91783961999999519</v>
       </c>
       <c r="D53" s="5">
-        <v>-6.717751405825223</v>
+        <v>-6.7174389798382528</v>
       </c>
       <c r="E53" s="5">
-        <v>0.41039383964796006</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>0.41038796711145853</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>158.0548593</v>
+        <v>158.05503329999999</v>
       </c>
       <c r="C54" s="5">
-        <v>0.12176579999999149</v>
+        <v>0.12194737999999461</v>
       </c>
       <c r="D54" s="5">
-        <v>0.92912869769437023</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>0.93052017033659062</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>157.28001689999999</v>
+        <v>157.28008199000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.77484240000001137</v>
+        <v>-0.77495130999997741</v>
       </c>
       <c r="D55" s="5">
-        <v>-5.726781141774917</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-5.7275583668010217</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>157.15903700000001</v>
+        <v>157.15909536000001</v>
       </c>
       <c r="C56" s="5">
-        <v>-0.12097989999998049</v>
+        <v>-0.12098663000000442</v>
       </c>
       <c r="D56" s="5">
-        <v>-0.91914582188482585</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>-0.91919635818437095</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>157.12780939999999</v>
+        <v>157.12786548</v>
       </c>
       <c r="C57" s="5">
-        <v>-3.1227600000022449E-2</v>
+        <v>-3.1229880000012145E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>-0.23818035028300155</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>-0.23819763302824759</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>156.34693050000001</v>
+        <v>156.34694689</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.78087889999997628</v>
+        <v>-0.78091858999999886</v>
       </c>
       <c r="D58" s="5">
-        <v>-5.8033100614237938</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-5.8035949975532519</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>156.3079218</v>
+        <v>156.3079448</v>
       </c>
       <c r="C59" s="5">
-        <v>-3.9008700000010776E-2</v>
+        <v>-3.900208999999677E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>-0.29899056786947265</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>-0.29893994229955867</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>154.7133489</v>
+        <v>154.71334716999999</v>
       </c>
       <c r="C60" s="5">
-        <v>-1.5945729000000028</v>
+        <v>-1.5945976300000098</v>
       </c>
       <c r="D60" s="5">
-        <v>-11.577747216334055</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>-11.577915212172151</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>155.03124170000001</v>
+        <v>155.03117273999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.31789280000000986</v>
+        <v>0.31782556999999656</v>
       </c>
       <c r="D61" s="5">
-        <v>2.4937215898546583</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>2.4931882569233066</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>155.0262989</v>
+        <v>155.02610540000001</v>
       </c>
       <c r="C62" s="5">
-        <v>-4.9428000000091288E-3</v>
+        <v>-5.0673399999823232E-3</v>
       </c>
       <c r="D62" s="5">
-        <v>-3.8252419033923957E-2</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-3.9216080536852438E-2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>155.0152617</v>
+        <v>155.01507140000001</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.1037200000004077E-2</v>
+        <v>-1.1033999999995103E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>-8.5401348284253054E-2</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-8.5376704205775145E-2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>154.7959587</v>
+        <v>154.79579906999999</v>
       </c>
       <c r="C64" s="5">
-        <v>-0.21930299999999647</v>
+        <v>-0.21927233000002389</v>
       </c>
       <c r="D64" s="5">
-        <v>-1.6845151827947658</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>-1.6842834810696261</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>154.406566</v>
+        <v>154.40645079000001</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.38939270000000192</v>
+        <v>-0.38934827999997879</v>
       </c>
       <c r="D65" s="5">
-        <v>-2.9772112576737286</v>
+        <v>-2.976879344047545</v>
       </c>
       <c r="E65" s="5">
-        <v>-2.2329249822488961</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>-2.232993238532921</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>153.65453690000001</v>
+        <v>153.6549594</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.75202909999998724</v>
+        <v>-0.75149139000001242</v>
       </c>
       <c r="D66" s="5">
-        <v>-5.6904909792914626</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-5.6865346294501684</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>153.11612769999999</v>
+        <v>153.11635623000001</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.53840920000001802</v>
+        <v>-0.53860316999998759</v>
       </c>
       <c r="D67" s="5">
-        <v>-4.1247319834883056</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>-4.1261783216974601</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>152.51092940000001</v>
+        <v>152.51107858</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.60519829999998365</v>
+        <v>-0.605277650000005</v>
       </c>
       <c r="D68" s="5">
-        <v>-4.6412905979635655</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-4.6418791889183737</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>152.86056160000001</v>
+        <v>152.86061837</v>
       </c>
       <c r="C69" s="5">
-        <v>0.34963220000000206</v>
+        <v>0.34953978999999435</v>
       </c>
       <c r="D69" s="5">
-        <v>2.7859603240029784</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>2.7852119115876928</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>152.625924</v>
+        <v>152.62593287999999</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.23463760000001344</v>
+        <v>-0.23468549000000394</v>
       </c>
       <c r="D70" s="5">
-        <v>-1.8265022596978375</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-1.8268712374401197</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>151.42012980000001</v>
+        <v>151.42015395000001</v>
       </c>
       <c r="C71" s="5">
-        <v>-1.2057941999999855</v>
+        <v>-1.2057789299999797</v>
       </c>
       <c r="D71" s="5">
-        <v>-9.0791064227475857</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>-9.078995889917806</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>151.496207</v>
+        <v>151.49618846999999</v>
       </c>
       <c r="C72" s="5">
-        <v>7.6077199999986078E-2</v>
+        <v>7.6034519999979011E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>0.60457836928489161</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>0.60423816142023412</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>151.3885429</v>
+        <v>151.38842111</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.10766409999999382</v>
+        <v>-0.10776735999999687</v>
       </c>
       <c r="D73" s="5">
-        <v>-0.84948082522336987</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-0.85029247590205914</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>151.59073129999999</v>
+        <v>151.59045526</v>
       </c>
       <c r="C74" s="5">
-        <v>0.20218839999998295</v>
+        <v>0.20203415000000291</v>
       </c>
       <c r="D74" s="5">
-        <v>1.6144964606098933</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>1.61325701020687</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>150.54210689999999</v>
+        <v>150.54180853</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.0486243999999942</v>
+        <v>-1.0486467300000015</v>
       </c>
       <c r="D75" s="5">
-        <v>-7.992315421014351</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-7.9924931963040518</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>149.90156089999999</v>
+        <v>149.90121984000001</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.6405460000000005</v>
+        <v>-0.64058868999998708</v>
       </c>
       <c r="D76" s="5">
-        <v>-4.988104414324857</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>-4.9884387682337046</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>150.10202810000001</v>
+        <v>150.10164685000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.20046720000001983</v>
+        <v>0.20042700999999852</v>
       </c>
       <c r="D77" s="5">
-        <v>1.6166472407255661</v>
+        <v>1.6163244500301044</v>
       </c>
       <c r="E77" s="5">
-        <v>-2.7877945941754745</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>-2.7879689727825729</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>149.31704540000001</v>
+        <v>149.31779592000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.78498270000000048</v>
+        <v>-0.78385092999999983</v>
       </c>
       <c r="D78" s="5">
-        <v>-6.0981971888701025</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-6.0896709522062604</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>149.94189030000001</v>
+        <v>149.94234204</v>
       </c>
       <c r="C79" s="5">
-        <v>0.62484489999999937</v>
+        <v>0.62454611999999088</v>
       </c>
       <c r="D79" s="5">
-        <v>5.1388267769632456</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>5.1362863467210307</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>150.5895529</v>
+        <v>150.58994186999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.64766259999998965</v>
+        <v>0.64759982999999011</v>
       </c>
       <c r="D80" s="5">
-        <v>5.3082381157283587</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>5.3076949987809208</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>151.92595159999999</v>
+        <v>151.92599838999999</v>
       </c>
       <c r="C81" s="5">
-        <v>1.3363986999999895</v>
+        <v>1.3360565199999996</v>
       </c>
       <c r="D81" s="5">
-        <v>11.184809597319179</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>11.181774294737146</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>151.7193685</v>
+        <v>151.7193785</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.20658309999998892</v>
+        <v>-0.20661988999998471</v>
       </c>
       <c r="D82" s="5">
-        <v>-1.6195661757665403</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>-1.6198519521434696</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>151.8157808</v>
+        <v>151.81582108999999</v>
       </c>
       <c r="C83" s="5">
-        <v>9.6412299999997231E-2</v>
+        <v>9.644258999998101E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>0.76522845125084338</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>0.76546965475967621</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>152.42858849999999</v>
+        <v>152.42851367</v>
       </c>
       <c r="C84" s="5">
-        <v>0.61280769999999052</v>
+        <v>0.61269258000001514</v>
       </c>
       <c r="D84" s="5">
-        <v>4.9528233885059336</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>4.9518708755238006</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>152.5604482</v>
+        <v>152.56028939999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.1318597000000068</v>
+        <v>0.13177572999998688</v>
       </c>
       <c r="D85" s="5">
-        <v>1.0430238505314549</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>1.0423569919391751</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>152.6719655</v>
+        <v>152.67160168999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.11151730000000271</v>
+        <v>0.11131229000000076</v>
       </c>
       <c r="D86" s="5">
-        <v>0.88070059985640992</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>0.87907596277876365</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>153.47217269999999</v>
+        <v>153.47170496000001</v>
       </c>
       <c r="C87" s="5">
-        <v>0.80020719999998846</v>
+        <v>0.80010327000002235</v>
       </c>
       <c r="D87" s="5">
-        <v>6.4741389277124028</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>6.4732895636279153</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>153.94253130000001</v>
+        <v>153.94191481999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.47035860000002572</v>
+        <v>0.47020985999998288</v>
       </c>
       <c r="D88" s="5">
-        <v>3.7403679392594036</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>3.7391767211295335</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>154.52465839999999</v>
+        <v>154.52392094999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.58212709999997969</v>
+        <v>0.58200612999999635</v>
       </c>
       <c r="D89" s="5">
-        <v>4.6333246373376547</v>
+        <v>4.6323606304081055</v>
       </c>
       <c r="E89" s="5">
-        <v>2.9464160851001786</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>2.9461862629790225</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>155.6324467</v>
+        <v>155.63355888000001</v>
       </c>
       <c r="C90" s="5">
-        <v>1.1077883000000099</v>
+        <v>1.1096379300000194</v>
       </c>
       <c r="D90" s="5">
-        <v>8.9502508132949465</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>8.9658342882783515</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>157.085227</v>
+        <v>157.08597148000001</v>
       </c>
       <c r="C91" s="5">
-        <v>1.4527803000000006</v>
+        <v>1.4524126000000024</v>
       </c>
       <c r="D91" s="5">
-        <v>11.795001682398908</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>11.791772851733672</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>157.83662240000001</v>
+        <v>157.83734342</v>
       </c>
       <c r="C92" s="5">
-        <v>0.75139540000000693</v>
+        <v>0.75137193999998431</v>
       </c>
       <c r="D92" s="5">
-        <v>5.8934791180893731</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>5.8932615758908069</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>157.97258969999999</v>
+        <v>157.97269438000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.13596729999997592</v>
+        <v>0.1353509600000109</v>
       </c>
       <c r="D93" s="5">
-        <v>1.0386438025805855</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>1.0339086552239252</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>159.1504382</v>
+        <v>159.1504813</v>
       </c>
       <c r="C94" s="5">
-        <v>1.1778485000000103</v>
+        <v>1.1777869199999884</v>
       </c>
       <c r="D94" s="5">
-        <v>9.3234206063144587</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>9.3229065686218693</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>159.84700699999999</v>
+        <v>159.84708047999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.69656879999999433</v>
+        <v>0.69659917999999266</v>
       </c>
       <c r="D95" s="5">
-        <v>5.3804483202800402</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>5.3806871672803736</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>163.7446716</v>
+        <v>163.74455635000001</v>
       </c>
       <c r="C96" s="5">
-        <v>3.897664600000013</v>
+        <v>3.8974758700000223</v>
       </c>
       <c r="D96" s="5">
-        <v>33.521748852917185</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>33.519884588173255</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>164.36251770000001</v>
+        <v>164.36230950999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.61784610000000839</v>
+        <v>0.61775315999997815</v>
       </c>
       <c r="D97" s="5">
-        <v>4.623032308632169</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>4.6223257136181362</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>164.52016900000001</v>
+        <v>164.51969181000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.15765129999999772</v>
+        <v>0.15738230000002318</v>
       </c>
       <c r="D98" s="5">
-        <v>1.1570933177566411</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>1.1551100340010834</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>165.53974310000001</v>
+        <v>165.53909654</v>
       </c>
       <c r="C99" s="5">
-        <v>1.0195740999999998</v>
+        <v>1.0194047299999909</v>
       </c>
       <c r="D99" s="5">
-        <v>7.6955005495176421</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>7.6942013916373009</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>166.35096859999999</v>
+        <v>166.35017056999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.81122549999997773</v>
+        <v>0.81107402999998612</v>
       </c>
       <c r="D100" s="5">
-        <v>6.041700800994132</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>6.0405663706719404</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>167.20347290000001</v>
+        <v>167.20176226000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.85250430000002098</v>
+        <v>0.85159169000002066</v>
       </c>
       <c r="D101" s="5">
-        <v>6.3260100855040191</v>
+        <v>6.3190774364764613</v>
       </c>
       <c r="E101" s="5">
-        <v>8.2050428917175502</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>8.204452250536832</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>168.2679838</v>
+        <v>168.26951939</v>
       </c>
       <c r="C102" s="5">
-        <v>1.0645108999999877</v>
+        <v>1.0677571299999897</v>
       </c>
       <c r="D102" s="5">
-        <v>7.9131494414915737</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>7.9382185379264891</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>168.05776030000001</v>
+        <v>168.05891556</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.21022349999998369</v>
+        <v>-0.21060382999999661</v>
       </c>
       <c r="D103" s="5">
-        <v>-1.4889461929156078</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-1.4916079146961136</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>165.29594299999999</v>
+        <v>165.29710406000001</v>
       </c>
       <c r="C104" s="5">
-        <v>-2.7618173000000183</v>
+        <v>-2.7618114999999932</v>
       </c>
       <c r="D104" s="5">
-        <v>-18.032162741907122</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-18.032015255143918</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>165.31002340000001</v>
+        <v>165.31029645999999</v>
       </c>
       <c r="C105" s="5">
-        <v>1.408040000001165E-2</v>
+        <v>1.3192399999979898E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>0.10226747281065762</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>9.5814327801235777E-2</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>164.9728939</v>
+        <v>164.97305829000001</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.33712950000000319</v>
+        <v>-0.3372381699999778</v>
       </c>
       <c r="D106" s="5">
-        <v>-2.4199886484895794</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>-2.4207560199906331</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>164.1124963</v>
+        <v>164.11266355000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.86039759999999887</v>
+        <v>-0.86039474000000382</v>
       </c>
       <c r="D107" s="5">
-        <v>-6.0820280537785543</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-6.0820025254570753</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>162.67028909999999</v>
+        <v>162.67015767999999</v>
       </c>
       <c r="C108" s="5">
-        <v>-1.4422072000000128</v>
+        <v>-1.4425058700000193</v>
       </c>
       <c r="D108" s="5">
-        <v>-10.050439949008428</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-10.052411991970267</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>160.87686840000001</v>
+        <v>160.87661786999999</v>
       </c>
       <c r="C109" s="5">
-        <v>-1.7934206999999844</v>
+        <v>-1.7935398099999986</v>
       </c>
       <c r="D109" s="5">
-        <v>-12.456403755782974</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>-12.457191000630674</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>159.93783880000001</v>
+        <v>159.93729496</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.9390295999999978</v>
+        <v>-0.93932290999998713</v>
       </c>
       <c r="D110" s="5">
-        <v>-6.7837917425889627</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-6.7858533427735956</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>157.81517070000001</v>
+        <v>157.81440497</v>
       </c>
       <c r="C111" s="5">
-        <v>-2.1226680999999985</v>
+        <v>-2.1228899900000044</v>
       </c>
       <c r="D111" s="5">
-        <v>-14.813590352421713</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-14.815074375333692</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>156.66173689999999</v>
+        <v>156.66074828000001</v>
       </c>
       <c r="C112" s="5">
-        <v>-1.1534338000000162</v>
+        <v>-1.1536566899999912</v>
       </c>
       <c r="D112" s="5">
-        <v>-8.4264071510489416</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-8.428009834699612</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>155.1432332</v>
+        <v>155.14049272</v>
       </c>
       <c r="C113" s="5">
-        <v>-1.5185036999999966</v>
+        <v>-1.5202555600000096</v>
       </c>
       <c r="D113" s="5">
-        <v>-11.030979651301909</v>
+        <v>-11.043100452480692</v>
       </c>
       <c r="E113" s="5">
-        <v>-7.2129122026149073</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>-7.2136019243892013</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>148.68990769999999</v>
+        <v>148.69179449000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-6.4533255000000054</v>
+        <v>-6.4486982299999909</v>
       </c>
       <c r="D114" s="5">
-        <v>-39.940204782345667</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-39.918324355596781</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>147.33772440000001</v>
+        <v>147.33914688999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-1.3521832999999788</v>
+        <v>-1.3526476000000116</v>
       </c>
       <c r="D115" s="5">
-        <v>-10.38316673822618</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-10.386430279920123</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>146.45821290000001</v>
+        <v>146.45950403000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.87951150000000666</v>
+        <v>-0.87964285999998992</v>
       </c>
       <c r="D116" s="5">
-        <v>-6.9326666154635124</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-6.9336035293428688</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>144.60797360000001</v>
+        <v>144.60838971999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.8502392999999984</v>
+        <v>-1.851114310000014</v>
       </c>
       <c r="D117" s="5">
-        <v>-14.149640499298133</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-14.155757717908447</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>142.9504421</v>
+        <v>142.95071207000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.6575315000000046</v>
+        <v>-1.6576776499999823</v>
       </c>
       <c r="D118" s="5">
-        <v>-12.919853786882928</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-12.920887262603475</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>141.930576</v>
+        <v>141.93083096999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-1.0198661000000016</v>
+        <v>-1.0198811000000205</v>
       </c>
       <c r="D119" s="5">
-        <v>-8.2332080931528768</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-8.2333095300099686</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>140.7032854</v>
+        <v>140.70313801</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.2272906000000035</v>
+        <v>-1.2276929599999846</v>
       </c>
       <c r="D120" s="5">
-        <v>-9.8969948861430623</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-9.9000698302281762</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>140.56275880000001</v>
+        <v>140.5624517</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.14052659999998696</v>
+        <v>-0.14068631000000664</v>
       </c>
       <c r="D121" s="5">
-        <v>-1.1919315567462729</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-1.1932800020552414</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>140.9234142</v>
+        <v>140.92294111000001</v>
       </c>
       <c r="C122" s="5">
-        <v>0.36065539999998464</v>
+        <v>0.36048941000001378</v>
       </c>
       <c r="D122" s="5">
-        <v>3.1227791194125887</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>3.1213284573180511</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>141.4212522</v>
+        <v>141.42043268</v>
       </c>
       <c r="C123" s="5">
-        <v>0.49783800000000156</v>
+        <v>0.497491569999994</v>
       </c>
       <c r="D123" s="5">
-        <v>4.322566495663982</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>4.3195146980591348</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>141.85733830000001</v>
+        <v>141.85625282999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.43608610000001136</v>
+        <v>0.43582014999998364</v>
       </c>
       <c r="D124" s="5">
-        <v>3.7637220855319509</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>3.7614098789153338</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>142.91818050000001</v>
+        <v>142.91463607</v>
       </c>
       <c r="C125" s="5">
-        <v>1.0608421999999962</v>
+        <v>1.0583832400000119</v>
       </c>
       <c r="D125" s="5">
-        <v>9.3523348854897002</v>
+        <v>9.3298339999278834</v>
       </c>
       <c r="E125" s="5">
-        <v>-7.8798491225461902</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>-7.8805065238934162</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>143.69604889999999</v>
+        <v>143.69843778000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.77786839999998847</v>
+        <v>0.78380171000000587</v>
       </c>
       <c r="D126" s="5">
-        <v>6.7304104541047405</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>6.7834794816225452</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>143.87019789999999</v>
+        <v>143.87182447999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.17414899999999989</v>
+        <v>0.17338669999998046</v>
       </c>
       <c r="D127" s="5">
-        <v>1.4640445025188242</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>1.457568979408852</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>144.74126140000001</v>
+        <v>144.74272457000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.87106350000001953</v>
+        <v>0.87090009000002055</v>
       </c>
       <c r="D128" s="5">
-        <v>7.5122982004893757</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>7.5107538960223152</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>143.9812852</v>
+        <v>143.9818904</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.7599762000000112</v>
+        <v>-0.76083417000000964</v>
       </c>
       <c r="D129" s="5">
-        <v>-6.1218954319102181</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-6.1285479614620826</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>144.6263008</v>
+        <v>144.62670921</v>
       </c>
       <c r="C130" s="5">
-        <v>0.64501559999999358</v>
+        <v>0.64481881000000385</v>
       </c>
       <c r="D130" s="5">
-        <v>5.5102828905220669</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>5.5085363881968386</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>144.7981412</v>
+        <v>144.79848935999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.17184040000000778</v>
+        <v>0.17178014999998936</v>
       </c>
       <c r="D131" s="5">
-        <v>1.4351565892602114</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>1.4346460308564124</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>145.82128280000001</v>
+        <v>145.82106257000001</v>
       </c>
       <c r="C132" s="5">
-        <v>1.0231416000000024</v>
+        <v>1.0225732100000187</v>
       </c>
       <c r="D132" s="5">
-        <v>8.8165949165594384</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>8.8114831955210082</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>146.14214100000001</v>
+        <v>146.14174593000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.32085820000000354</v>
+        <v>0.32068336000000386</v>
       </c>
       <c r="D133" s="5">
-        <v>2.6726125667442258</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>2.6711426469333777</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>147.04768469999999</v>
+        <v>147.04721133999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.9055436999999813</v>
+        <v>0.9054654099999766</v>
       </c>
       <c r="D134" s="5">
-        <v>7.6942965129660257</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>7.6936299739311931</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>148.51015100000001</v>
+        <v>148.50916291999999</v>
       </c>
       <c r="C135" s="5">
-        <v>1.4624663000000169</v>
+        <v>1.4619515800000045</v>
       </c>
       <c r="D135" s="5">
-        <v>12.60959227253522</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>12.604951671409005</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>148.99417579999999</v>
+        <v>148.99276309999999</v>
       </c>
       <c r="C136" s="5">
-        <v>0.48402479999998604</v>
+        <v>0.48360017999999627</v>
       </c>
       <c r="D136" s="5">
-        <v>3.9819193238531225</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>3.9783902553887085</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>151.76020080000001</v>
+        <v>151.75612083999999</v>
       </c>
       <c r="C137" s="5">
-        <v>2.7660250000000133</v>
+        <v>2.7633577400000036</v>
       </c>
       <c r="D137" s="5">
-        <v>24.699067175639588</v>
+        <v>24.673028250483476</v>
       </c>
       <c r="E137" s="5">
-        <v>6.186770828642052</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>6.1865495467304132</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>150.3505466</v>
+        <v>150.35338515999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-1.4096542000000056</v>
+        <v>-1.4027356800000064</v>
       </c>
       <c r="D138" s="5">
-        <v>-10.59425515585265</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-10.54514284314596</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>152.438986</v>
+        <v>152.44077016</v>
       </c>
       <c r="C139" s="5">
-        <v>2.0884393999999986</v>
+        <v>2.0873850000000118</v>
       </c>
       <c r="D139" s="5">
-        <v>18.002845299278469</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>17.992685111385477</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>153.88460079999999</v>
+        <v>153.88612619</v>
       </c>
       <c r="C140" s="5">
-        <v>1.4456147999999871</v>
+        <v>1.4453560299999992</v>
       </c>
       <c r="D140" s="5">
-        <v>11.992601207772925</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>11.990193596037324</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>155.82267329999999</v>
+        <v>155.82348877999999</v>
       </c>
       <c r="C141" s="5">
-        <v>1.9380725000000041</v>
+        <v>1.9373625899999922</v>
       </c>
       <c r="D141" s="5">
-        <v>16.20528047273968</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>16.198755769914431</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>156.38509289999999</v>
+        <v>156.38558931</v>
       </c>
       <c r="C142" s="5">
-        <v>0.56241959999999835</v>
+        <v>0.56210053000000926</v>
       </c>
       <c r="D142" s="5">
-        <v>4.4182520747380716</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>4.4156720194688415</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>157.93048630000001</v>
+        <v>157.93087903</v>
       </c>
       <c r="C143" s="5">
-        <v>1.5453934000000231</v>
+        <v>1.5452897199999995</v>
       </c>
       <c r="D143" s="5">
-        <v>12.524590896338061</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>12.523662503944944</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>158.5205225</v>
+        <v>158.52022916000001</v>
       </c>
       <c r="C144" s="5">
-        <v>0.59003619999998591</v>
+        <v>0.58935013000001391</v>
       </c>
       <c r="D144" s="5">
-        <v>4.5765402709738057</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>4.571097565679505</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>158.8642395</v>
+        <v>158.8637277</v>
       </c>
       <c r="C145" s="5">
-        <v>0.34371699999999805</v>
+        <v>0.34349853999998459</v>
       </c>
       <c r="D145" s="5">
-        <v>2.6331918002577837</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>2.6315031251406884</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>158.3956254</v>
+        <v>158.39517397</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.46861409999999637</v>
+        <v>-0.46855372999999645</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.4828656651274215</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-3.4824352700753236</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>157.80444309999999</v>
+        <v>157.80340176999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.59118230000001404</v>
+        <v>-0.5917722000000083</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.3879726157068921</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-4.3922737588294343</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>157.13250859999999</v>
+        <v>157.13107897</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.67193449999999189</v>
+        <v>-0.67232279999998923</v>
       </c>
       <c r="D148" s="5">
-        <v>-4.9916435974047051</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-4.9944931219898621</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>156.3501766</v>
+        <v>156.34609617000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.7823319999999967</v>
+        <v>-0.78498279999999454</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.813646042320098</v>
+        <v>-5.8328581828206101</v>
       </c>
       <c r="E149" s="5">
-        <v>3.0244924399177364</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>3.0245734436236349</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>151.4939378</v>
+        <v>151.49678008999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-4.8562387999999999</v>
+        <v>-4.8493160800000226</v>
       </c>
       <c r="D150" s="5">
-        <v>-31.520191152122223</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-31.483317238838794</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>150.77019089999999</v>
+        <v>150.77180204000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.72374690000000896</v>
+        <v>-0.72497804999997584</v>
       </c>
       <c r="D151" s="5">
-        <v>-5.5846160029779153</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-5.5937650418308671</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>149.60859500000001</v>
+        <v>149.60990679</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.1615958999999805</v>
+        <v>-1.1618952500000148</v>
       </c>
       <c r="D152" s="5">
-        <v>-8.8634222563568557</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-8.8655197222992861</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>148.80849430000001</v>
+        <v>148.8093073</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.80010070000000155</v>
+        <v>-0.80059948999999619</v>
       </c>
       <c r="D153" s="5">
-        <v>-6.232111788806538</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-6.2358302397067522</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>148.98166689999999</v>
+        <v>148.98213361000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.17317259999998669</v>
+        <v>0.17282631000000492</v>
       </c>
       <c r="D154" s="5">
-        <v>1.4054464041144632</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.4026102707988208</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>148.65827920000001</v>
+        <v>148.65860182</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.32338769999998362</v>
+        <v>-0.32353179000000409</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.5739116190030775</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-2.5750368284672032</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>147.19651139999999</v>
+        <v>147.19620029999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.4617678000000183</v>
+        <v>-1.4624015200000144</v>
       </c>
       <c r="D156" s="5">
-        <v>-11.181999699924106</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-11.186565232640454</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>147.2961033</v>
+        <v>147.29562981000001</v>
       </c>
       <c r="C157" s="5">
-        <v>9.9591900000007172E-2</v>
+        <v>9.9429510000021537E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>0.81493787702544562</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>0.81360586190941664</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>147.89977769999999</v>
+        <v>147.89942027999999</v>
       </c>
       <c r="C158" s="5">
-        <v>0.60367439999998851</v>
+        <v>0.60379046999997854</v>
       </c>
       <c r="D158" s="5">
-        <v>5.0304343112467231</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>5.0314399754253669</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>146.3851449</v>
+        <v>146.38427967000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.5146327999999869</v>
+        <v>-1.5151406099999747</v>
       </c>
       <c r="D159" s="5">
-        <v>-11.620034326086493</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-11.623739863528614</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>146.7998035</v>
+        <v>146.79851740999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.41465859999999566</v>
+        <v>0.41423773999997593</v>
       </c>
       <c r="D160" s="5">
-        <v>3.4526471002310766</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>3.4491088034129591</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>146.78036499999999</v>
+        <v>146.7772195</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.9438500000006798E-2</v>
+        <v>-2.1297909999987041E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.15878236123969547</v>
+        <v>-0.17396025927115533</v>
       </c>
       <c r="E161" s="5">
-        <v>-6.1207552227350748</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-6.1203169790664091</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>145.8888857</v>
+        <v>145.89143077</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.8914792999999861</v>
+        <v>-0.88578873000000158</v>
       </c>
       <c r="D162" s="5">
-        <v>-7.0496721484266667</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-7.0063003492965574</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>146.81335859999999</v>
+        <v>146.81467201999999</v>
       </c>
       <c r="C163" s="5">
-        <v>0.92447289999998361</v>
+        <v>0.92324124999998958</v>
       </c>
       <c r="D163" s="5">
-        <v>7.8748989665191615</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>7.8638976310646314</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>147.5134788</v>
+        <v>147.51445705</v>
       </c>
       <c r="C164" s="5">
-        <v>0.70012020000001485</v>
+        <v>0.69978503000001524</v>
       </c>
       <c r="D164" s="5">
-        <v>5.8750364716154246</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>5.872095846160974</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>148.29582139999999</v>
+        <v>148.29650029000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.78234259999999267</v>
+        <v>0.78204324000000724</v>
       </c>
       <c r="D165" s="5">
-        <v>6.5532021721080413</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>6.5505763393458594</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>148.97353659999999</v>
+        <v>148.97389601</v>
       </c>
       <c r="C166" s="5">
-        <v>0.67771519999999441</v>
+        <v>0.67739571999999271</v>
       </c>
       <c r="D166" s="5">
-        <v>5.6239899019748574</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>5.6212453694181486</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>149.08325199999999</v>
+        <v>149.08346832999999</v>
       </c>
       <c r="C167" s="5">
-        <v>0.10971539999999891</v>
+        <v>0.10957231999998385</v>
       </c>
       <c r="D167" s="5">
-        <v>0.88735954341050416</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>0.88619550468178598</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>149.7677597</v>
+        <v>149.76741766999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.68450770000001171</v>
+        <v>0.68394933999999807</v>
       </c>
       <c r="D168" s="5">
-        <v>5.6510239045715727</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>5.6462889779702596</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>150.45010250000001</v>
+        <v>150.44967416</v>
       </c>
       <c r="C169" s="5">
-        <v>0.6823428000000149</v>
+        <v>0.68225649000001454</v>
       </c>
       <c r="D169" s="5">
-        <v>5.6063065804362822</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>5.6055926979551973</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>150.6792481</v>
+        <v>150.67897966000001</v>
       </c>
       <c r="C170" s="5">
-        <v>0.22914559999998119</v>
+        <v>0.22930550000000949</v>
       </c>
       <c r="D170" s="5">
-        <v>1.8430687451904904</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>1.8443709516244633</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>149.9070188</v>
+        <v>149.90633134999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.77222929999999224</v>
+        <v>-0.77264831000002232</v>
       </c>
       <c r="D171" s="5">
-        <v>-5.979560555956942</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-5.9827244622953195</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>150.19899150000001</v>
+        <v>150.19795757</v>
       </c>
       <c r="C172" s="5">
-        <v>0.29197270000000231</v>
+        <v>0.29162622000001193</v>
       </c>
       <c r="D172" s="5">
-        <v>2.3624307801993316</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>2.3596081892141463</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>151.79789460000001</v>
+        <v>151.79564908</v>
       </c>
       <c r="C173" s="5">
-        <v>1.5989031000000011</v>
+        <v>1.5976915100000042</v>
       </c>
       <c r="D173" s="5">
-        <v>13.549382507474995</v>
+        <v>13.538606031371492</v>
       </c>
       <c r="E173" s="5">
-        <v>3.418392916518509</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>3.4190793347192328</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>151.94073689999999</v>
+        <v>151.94287962999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.14284229999998388</v>
+        <v>0.14723054999998908</v>
       </c>
       <c r="D174" s="5">
-        <v>1.1350663881156686</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>1.1701403367589958</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>152.3184378</v>
+        <v>152.31933895</v>
       </c>
       <c r="C175" s="5">
-        <v>0.37770090000000778</v>
+        <v>0.37645932000000926</v>
       </c>
       <c r="D175" s="5">
-        <v>3.024136254465315</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>3.0140163605626213</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>153.50505250000001</v>
+        <v>153.50575717000001</v>
       </c>
       <c r="C176" s="5">
-        <v>1.1866147000000069</v>
+        <v>1.1864182200000073</v>
       </c>
       <c r="D176" s="5">
-        <v>9.759563610911016</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>9.7578175466831674</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>153.42304150000001</v>
+        <v>153.42352898999999</v>
       </c>
       <c r="C177" s="5">
-        <v>-8.2010999999994283E-2</v>
+        <v>-8.2228180000015527E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-0.63922675258336614</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-0.64091162333927976</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>153.8258739</v>
+        <v>153.82611548</v>
       </c>
       <c r="C178" s="5">
-        <v>0.4028323999999941</v>
+        <v>0.40258649000000446</v>
       </c>
       <c r="D178" s="5">
-        <v>3.1966586292122345</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>3.1946686748530517</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>154.17703090000001</v>
+        <v>154.17711707999999</v>
       </c>
       <c r="C179" s="5">
-        <v>0.35115700000000061</v>
+        <v>0.35100159999998937</v>
       </c>
       <c r="D179" s="5">
-        <v>2.7740431810506783</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>2.7727957072769316</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>154.90682390000001</v>
+        <v>154.90648250999999</v>
       </c>
       <c r="C180" s="5">
-        <v>0.7297930000000008</v>
+        <v>0.72936543000000142</v>
       </c>
       <c r="D180" s="5">
-        <v>5.8304054881958889</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>5.8268968734099147</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>155.27363769999999</v>
+        <v>155.27334780999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.36681379999998853</v>
+        <v>0.36686530000000062</v>
       </c>
       <c r="D181" s="5">
-        <v>2.8788584867644129</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.8792743809484378</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>156.01886870000001</v>
+        <v>156.01865151999999</v>
       </c>
       <c r="C182" s="5">
-        <v>0.74523100000001818</v>
+        <v>0.74530371000000173</v>
       </c>
       <c r="D182" s="5">
-        <v>5.9138517553657399</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>5.9144554047500186</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>157.2644444</v>
+        <v>157.26396889</v>
       </c>
       <c r="C183" s="5">
-        <v>1.2455756999999892</v>
+        <v>1.2453173700000093</v>
       </c>
       <c r="D183" s="5">
-        <v>10.012249645401706</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>10.01009568070501</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>158.22744489999999</v>
+        <v>158.22666649000001</v>
       </c>
       <c r="C184" s="5">
-        <v>0.9630004999999926</v>
+        <v>0.9626976000000127</v>
       </c>
       <c r="D184" s="5">
-        <v>7.6007357299911371</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>7.5982877059082021</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>159.1956797</v>
+        <v>159.19454962</v>
       </c>
       <c r="C185" s="5">
-        <v>0.96823480000000473</v>
+        <v>0.96788312999998993</v>
       </c>
       <c r="D185" s="5">
-        <v>7.5953617817968722</v>
+        <v>7.5925482414539447</v>
       </c>
       <c r="E185" s="5">
-        <v>4.8734438112556067</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>4.8742507343544572</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>161.00479100000001</v>
+        <v>161.00625471999999</v>
       </c>
       <c r="C186" s="5">
-        <v>1.8091113000000121</v>
+        <v>1.8117050999999833</v>
       </c>
       <c r="D186" s="5">
-        <v>14.522353143977874</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>14.54460447041772</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>162.00657380000001</v>
+        <v>162.00706646</v>
       </c>
       <c r="C187" s="5">
-        <v>1.0017828000000009</v>
+        <v>1.0008117400000174</v>
       </c>
       <c r="D187" s="5">
-        <v>7.7273695317007673</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>7.7195486358369481</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>162.7447684</v>
+        <v>162.74520382</v>
       </c>
       <c r="C188" s="5">
-        <v>0.73819459999998571</v>
+        <v>0.73813735999999608</v>
       </c>
       <c r="D188" s="5">
-        <v>5.6070205668632855</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>5.606557364134912</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>164.68696689999999</v>
+        <v>164.68727426999999</v>
       </c>
       <c r="C189" s="5">
-        <v>1.9421984999999893</v>
+        <v>1.9420704499999886</v>
       </c>
       <c r="D189" s="5">
-        <v>15.299210454611401</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>15.298091015591741</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>165.85055800000001</v>
+        <v>165.85067226000001</v>
       </c>
       <c r="C190" s="5">
-        <v>1.1635911000000192</v>
+        <v>1.1633979900000213</v>
       </c>
       <c r="D190" s="5">
-        <v>8.8159283717040857</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>8.814390873079315</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>167.15245479999999</v>
+        <v>167.15242438999999</v>
       </c>
       <c r="C191" s="5">
-        <v>1.3018967999999802</v>
+        <v>1.3017521299999828</v>
       </c>
       <c r="D191" s="5">
-        <v>9.8373038638590593</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>9.8361560309676577</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>168.90218490000001</v>
+        <v>168.90191028999999</v>
       </c>
       <c r="C192" s="5">
-        <v>1.749730100000022</v>
+        <v>1.7494858999999963</v>
       </c>
       <c r="D192" s="5">
-        <v>13.310486148488</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>13.308522824941038</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>169.63367840000001</v>
+        <v>169.63351721999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.73149349999999913</v>
+        <v>0.7316069299999981</v>
       </c>
       <c r="D193" s="5">
-        <v>5.322641807228834</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>5.323495793686206</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>170.99872020000001</v>
+        <v>170.99852014999999</v>
       </c>
       <c r="C194" s="5">
-        <v>1.3650418000000002</v>
+        <v>1.3650029300000028</v>
       </c>
       <c r="D194" s="5">
-        <v>10.095448564147947</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>10.095158273304495</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>172.1279849</v>
+        <v>172.12776012</v>
       </c>
       <c r="C195" s="5">
-        <v>1.1292646999999931</v>
+        <v>1.1292399700000146</v>
       </c>
       <c r="D195" s="5">
-        <v>8.2189943150176923</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>8.2188177054938194</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>173.5089261</v>
+        <v>173.50861245999999</v>
       </c>
       <c r="C196" s="5">
-        <v>1.3809411999999952</v>
+        <v>1.3808523399999899</v>
       </c>
       <c r="D196" s="5">
-        <v>10.06368463726648</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>10.063021955892415</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>175.10603409999999</v>
+        <v>175.10547568000001</v>
       </c>
       <c r="C197" s="5">
-        <v>1.5971079999999915</v>
+        <v>1.5968632200000172</v>
       </c>
       <c r="D197" s="5">
-        <v>11.622432410334959</v>
+        <v>11.620582066503404</v>
       </c>
       <c r="E197" s="5">
-        <v>9.9942124245975918</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>9.9946424660766642</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>175.49776019999999</v>
+        <v>175.49857183</v>
       </c>
       <c r="C198" s="5">
-        <v>0.39172609999999963</v>
+        <v>0.39309614999999098</v>
       </c>
       <c r="D198" s="5">
-        <v>2.7177726736384855</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>2.7274044755637661</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>178.18880469999999</v>
+        <v>178.18901349999999</v>
       </c>
       <c r="C199" s="5">
-        <v>2.6910445000000038</v>
+        <v>2.6904416699999842</v>
       </c>
       <c r="D199" s="5">
-        <v>20.03448605831295</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>20.029512512366487</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>180.0569429</v>
+        <v>180.05714121</v>
       </c>
       <c r="C200" s="5">
-        <v>1.8681382000000042</v>
+        <v>1.8681277100000102</v>
       </c>
       <c r="D200" s="5">
-        <v>13.332244910659341</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>13.332149144628147</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>182.23306049999999</v>
+        <v>182.23322947</v>
       </c>
       <c r="C201" s="5">
-        <v>2.1761175999999978</v>
+        <v>2.1760882600000002</v>
       </c>
       <c r="D201" s="5">
-        <v>15.506802358967109</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>15.506560967024875</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>184.26790840000001</v>
+        <v>184.26797274</v>
       </c>
       <c r="C202" s="5">
-        <v>2.0348479000000168</v>
+        <v>2.034743270000007</v>
       </c>
       <c r="D202" s="5">
-        <v>14.253745859045775</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>14.252953324664897</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>186.8280905</v>
+        <v>186.82802852</v>
       </c>
       <c r="C203" s="5">
-        <v>2.5601820999999916</v>
+        <v>2.560055779999999</v>
       </c>
       <c r="D203" s="5">
-        <v>18.007504299515386</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>18.006540067429899</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>188.3682637</v>
+        <v>188.36808429999999</v>
       </c>
       <c r="C204" s="5">
-        <v>1.5401731999999981</v>
+        <v>1.5400557799999888</v>
       </c>
       <c r="D204" s="5">
-        <v>10.353653258699612</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>10.352831381339822</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>190.25252119999999</v>
+        <v>190.25248583999999</v>
       </c>
       <c r="C205" s="5">
-        <v>1.8842574999999897</v>
+        <v>1.8844015399999989</v>
       </c>
       <c r="D205" s="5">
-        <v>12.686588842298852</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>12.687625381474742</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>193.24938599999999</v>
+        <v>193.24920205999999</v>
       </c>
       <c r="C206" s="5">
-        <v>2.9968647999999973</v>
+        <v>2.9967162199999962</v>
       </c>
       <c r="D206" s="5">
-        <v>20.629193578171055</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>20.628084804194934</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>194.54425119999999</v>
+        <v>194.54419837</v>
       </c>
       <c r="C207" s="5">
-        <v>1.2948652000000038</v>
+        <v>1.2949963100000161</v>
       </c>
       <c r="D207" s="5">
-        <v>8.3436219015551529</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>8.3445063398254646</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>196.00378699999999</v>
+        <v>196.00369688999999</v>
       </c>
       <c r="C208" s="5">
-        <v>1.4595357999999976</v>
+        <v>1.4594985199999826</v>
       </c>
       <c r="D208" s="5">
-        <v>9.3837295283186517</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>9.3834825248274356</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>197.5002676</v>
+        <v>197.49991976000001</v>
       </c>
       <c r="C209" s="5">
-        <v>1.4964806000000124</v>
+        <v>1.4962228700000253</v>
       </c>
       <c r="D209" s="5">
-        <v>9.5566417359215006</v>
+        <v>9.5549307222678515</v>
       </c>
       <c r="E209" s="5">
-        <v>12.788955911828292</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>12.789116955385893</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>199.08731890000001</v>
+        <v>199.08784431999999</v>
       </c>
       <c r="C210" s="5">
-        <v>1.587051300000013</v>
+        <v>1.5879245599999763</v>
       </c>
       <c r="D210" s="5">
-        <v>10.080632257955946</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>10.086445136900046</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>201.023831</v>
+        <v>201.02391931</v>
       </c>
       <c r="C211" s="5">
-        <v>1.9365120999999874</v>
+        <v>1.9360749900000087</v>
       </c>
       <c r="D211" s="5">
-        <v>12.317484197923424</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>12.314519272544477</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>203.41829999999999</v>
+        <v>203.41830830999999</v>
       </c>
       <c r="C212" s="5">
-        <v>2.3944689999999866</v>
+        <v>2.3943889999999897</v>
       </c>
       <c r="D212" s="5">
-        <v>15.268250855442655</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>15.267699714152716</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>205.0730318</v>
+        <v>205.07310548999999</v>
       </c>
       <c r="C213" s="5">
-        <v>1.6547318000000075</v>
+        <v>1.6547971800000028</v>
       </c>
       <c r="D213" s="5">
-        <v>10.210349256004282</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>10.210770459014995</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>206.9072056</v>
+        <v>206.90725560999999</v>
       </c>
       <c r="C214" s="5">
-        <v>1.8341738000000021</v>
+        <v>1.8341501200000039</v>
       </c>
       <c r="D214" s="5">
-        <v>11.276833617991011</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>11.276676540420571</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>208.8211464</v>
+        <v>208.82112115000001</v>
       </c>
       <c r="C215" s="5">
-        <v>1.913940800000006</v>
+        <v>1.9138655400000175</v>
       </c>
       <c r="D215" s="5">
-        <v>11.682807704944164</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>11.682321725762467</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>210.2538563</v>
+        <v>210.25376198000001</v>
       </c>
       <c r="C216" s="5">
-        <v>1.4327098999999919</v>
+        <v>1.4326408299999969</v>
       </c>
       <c r="D216" s="5">
-        <v>8.5510259055411311</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>8.5505990614395344</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>211.67368279999999</v>
+        <v>211.67370249999999</v>
       </c>
       <c r="C217" s="5">
-        <v>1.4198264999999992</v>
+        <v>1.4199405199999831</v>
       </c>
       <c r="D217" s="5">
-        <v>8.4113496326956074</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>8.4120543110764103</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>211.75406620000001</v>
+        <v>211.7539179</v>
       </c>
       <c r="C218" s="5">
-        <v>8.0383400000016536E-2</v>
+        <v>8.021540000001437E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.45665480801186931</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>0.45569837427998916</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>213.2620374</v>
+        <v>213.26201424000001</v>
       </c>
       <c r="C219" s="5">
-        <v>1.5079711999999859</v>
+        <v>1.5080963400000087</v>
       </c>
       <c r="D219" s="5">
-        <v>8.8883818135907955</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>8.8891550225281613</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>215.31260510000001</v>
+        <v>215.31260427000001</v>
       </c>
       <c r="C220" s="5">
-        <v>2.0505677000000162</v>
+        <v>2.0505900299999951</v>
       </c>
       <c r="D220" s="5">
-        <v>12.168476143498697</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>12.168617131203895</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>216.87829590000001</v>
+        <v>216.8780983</v>
       </c>
       <c r="C221" s="5">
-        <v>1.5656907999999987</v>
+        <v>1.5654940299999964</v>
       </c>
       <c r="D221" s="5">
-        <v>9.0836444032440067</v>
+        <v>9.0824568087052739</v>
       </c>
       <c r="E221" s="5">
-        <v>9.8116466045740314</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>9.8117399559190623</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>219.19044120000001</v>
+        <v>219.19079004</v>
       </c>
       <c r="C222" s="5">
-        <v>2.3121452999999974</v>
+        <v>2.3126917399999911</v>
       </c>
       <c r="D222" s="5">
-        <v>13.570679464204026</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>13.57409018190614</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>222.421121</v>
+        <v>222.42112677</v>
       </c>
       <c r="C223" s="5">
-        <v>3.2306797999999901</v>
+        <v>3.2303367300000048</v>
       </c>
       <c r="D223" s="5">
-        <v>19.193609926038533</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>19.191370704812428</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>224.2853839</v>
+        <v>224.28524967000001</v>
       </c>
       <c r="C224" s="5">
-        <v>1.8642628999999999</v>
+        <v>1.8641229000000124</v>
       </c>
       <c r="D224" s="5">
-        <v>10.534886274576149</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>10.534058034627702</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>226.31990479999999</v>
+        <v>226.31999345</v>
       </c>
       <c r="C225" s="5">
-        <v>2.0345208999999898</v>
+        <v>2.0347437799999852</v>
       </c>
       <c r="D225" s="5">
-        <v>11.44519522785088</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>11.446519446523173</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>228.7772453</v>
+        <v>228.77730106000001</v>
       </c>
       <c r="C226" s="5">
-        <v>2.457340500000015</v>
+        <v>2.4573076100000151</v>
       </c>
       <c r="D226" s="5">
-        <v>13.836332408103157</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>13.836130273752811</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>230.81092240000001</v>
+        <v>230.81096618000001</v>
       </c>
       <c r="C227" s="5">
-        <v>2.0336771000000056</v>
+        <v>2.0336651199999949</v>
       </c>
       <c r="D227" s="5">
-        <v>11.204500246743931</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>11.204428117584996</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>232.85805479999999</v>
+        <v>232.85803806999999</v>
       </c>
       <c r="C228" s="5">
-        <v>2.0471323999999811</v>
+        <v>2.0470718899999838</v>
       </c>
       <c r="D228" s="5">
-        <v>11.178011885131166</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>11.177662975198</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>234.55985659999999</v>
+        <v>234.55988733000001</v>
       </c>
       <c r="C229" s="5">
-        <v>1.7018017999999984</v>
+        <v>1.7018492600000172</v>
       </c>
       <c r="D229" s="5">
-        <v>9.1312341874976823</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>9.1314998451206719</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>235.5262243</v>
+        <v>235.52609759000001</v>
       </c>
       <c r="C230" s="5">
-        <v>0.96636770000000638</v>
+        <v>0.96621025999999688</v>
       </c>
       <c r="D230" s="5">
-        <v>5.0574827421761004</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>5.0566393462677217</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>237.6939318</v>
+        <v>237.69386872999999</v>
       </c>
       <c r="C231" s="5">
-        <v>2.1677075000000059</v>
+        <v>2.1677711399999851</v>
       </c>
       <c r="D231" s="5">
-        <v>11.620996341420398</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>11.621361537809261</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>237.05965800000001</v>
+        <v>237.05956105000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.63427379999998834</v>
+        <v>-0.63430767999997784</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.1555565903015892</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-3.1557235045810983</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>234.8619918</v>
+        <v>234.86190995999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.1976662000000147</v>
+        <v>-2.1976510900000221</v>
       </c>
       <c r="D233" s="5">
-        <v>-10.574570625845292</v>
+        <v>-10.574505693465452</v>
       </c>
       <c r="E233" s="5">
-        <v>8.2920680584340545</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>8.2921289890340191</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>228.3966149</v>
+        <v>228.39693036</v>
       </c>
       <c r="C234" s="5">
-        <v>-6.4653768999999954</v>
+        <v>-6.4649795999999924</v>
       </c>
       <c r="D234" s="5">
-        <v>-28.464259314248309</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-28.462774514809176</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>222.50736209999999</v>
+        <v>222.50732410000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.8892528000000084</v>
+        <v>-5.8896062599999937</v>
       </c>
       <c r="D235" s="5">
-        <v>-26.910218074268656</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-26.911579262692776</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>216.84336200000001</v>
+        <v>216.84318468000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.6640000999999813</v>
+        <v>-5.6641394199999979</v>
       </c>
       <c r="D236" s="5">
-        <v>-26.612690784557458</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-26.613260519653114</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>206.97185529999999</v>
+        <v>206.97194431</v>
       </c>
       <c r="C237" s="5">
-        <v>-9.8715067000000261</v>
+        <v>-9.8712403700000095</v>
       </c>
       <c r="D237" s="5">
-        <v>-42.828191875274037</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-42.827335806677269</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>202.30756270000001</v>
+        <v>202.30755019</v>
       </c>
       <c r="C238" s="5">
-        <v>-4.6642925999999818</v>
+        <v>-4.6643941199999972</v>
       </c>
       <c r="D238" s="5">
-        <v>-23.930615381087051</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-23.931064397491674</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>197.7690953</v>
+        <v>197.76918719</v>
       </c>
       <c r="C239" s="5">
-        <v>-4.5384674000000018</v>
+        <v>-4.5383630000000039</v>
       </c>
       <c r="D239" s="5">
-        <v>-23.834954343026393</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-23.834473158905379</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>195.09479110000001</v>
+        <v>195.09500105999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.6743041999999946</v>
+        <v>-2.6741861300000096</v>
       </c>
       <c r="D240" s="5">
-        <v>-15.072768310903928</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-15.072145049839779</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>192.87675569999999</v>
+        <v>192.87670514000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.2180354000000193</v>
+        <v>-2.2182959199999743</v>
       </c>
       <c r="D241" s="5">
-        <v>-12.821253949459589</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-12.822654025978586</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>191.9622603</v>
+        <v>191.96214631000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.91449539999999274</v>
+        <v>-0.91455883000000426</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.5435647008841631</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-5.543940650132706</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>190.0428699</v>
+        <v>190.04277092999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.9193903999999975</v>
+        <v>-1.9193753800000195</v>
       </c>
       <c r="D243" s="5">
-        <v>-11.360213187767387</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-11.360135499450996</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>190.82494929999999</v>
+        <v>190.82476007</v>
       </c>
       <c r="C244" s="5">
-        <v>0.78207939999998644</v>
+        <v>0.78198914000000741</v>
       </c>
       <c r="D244" s="5">
-        <v>5.0516565992940743</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>5.0510630192643458</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>192.2317395</v>
+        <v>192.23153300000001</v>
       </c>
       <c r="C245" s="5">
-        <v>1.4067902000000174</v>
+        <v>1.4067729300000167</v>
       </c>
       <c r="D245" s="5">
-        <v>9.2142436752623134</v>
+        <v>9.2141354450463453</v>
       </c>
       <c r="E245" s="5">
-        <v>-18.151192525141479</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-18.151251928105527</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>193.90589180000001</v>
+        <v>193.90644878000001</v>
       </c>
       <c r="C246" s="5">
-        <v>1.6741523000000029</v>
+        <v>1.6749157799999921</v>
       </c>
       <c r="D246" s="5">
-        <v>10.966250692628797</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>10.971506149917154</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>196.3243123</v>
+        <v>196.32421869999999</v>
       </c>
       <c r="C247" s="5">
-        <v>2.4184204999999963</v>
+        <v>2.4177699199999836</v>
       </c>
       <c r="D247" s="5">
-        <v>16.037123726272196</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>16.03246026599836</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>198.86992509999999</v>
+        <v>198.86971166000001</v>
       </c>
       <c r="C248" s="5">
-        <v>2.5456127999999865</v>
+        <v>2.5454929600000185</v>
       </c>
       <c r="D248" s="5">
-        <v>16.718662935515582</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>16.717827462585234</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>202.0730188</v>
+        <v>202.07313834999999</v>
       </c>
       <c r="C249" s="5">
-        <v>3.2030937000000108</v>
+        <v>3.2034266899999864</v>
       </c>
       <c r="D249" s="5">
-        <v>21.135275681752642</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>21.137695818039838</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>205.10607300000001</v>
+        <v>205.10605294000001</v>
       </c>
       <c r="C250" s="5">
-        <v>3.0330542000000094</v>
+        <v>3.0329145900000185</v>
       </c>
       <c r="D250" s="5">
-        <v>19.575520865372887</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>19.574531615382519</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>207.0294274</v>
+        <v>207.02963034999999</v>
       </c>
       <c r="C251" s="5">
-        <v>1.9233543999999938</v>
+        <v>1.9235774099999787</v>
       </c>
       <c r="D251" s="5">
-        <v>11.851737847599697</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>11.853184902577185</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>208.1507421</v>
+        <v>208.15119702000001</v>
       </c>
       <c r="C252" s="5">
-        <v>1.1213146999999992</v>
+        <v>1.1215666700000213</v>
       </c>
       <c r="D252" s="5">
-        <v>6.6966026979089266</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>6.698145841742309</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>209.7830323</v>
+        <v>209.78288044999999</v>
       </c>
       <c r="C253" s="5">
-        <v>1.6322901999999999</v>
+        <v>1.6316834299999812</v>
       </c>
       <c r="D253" s="5">
-        <v>9.8269038385226928</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>9.8230695770293419</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>211.4235621</v>
+        <v>211.42331836</v>
       </c>
       <c r="C254" s="5">
-        <v>1.6405297999999959</v>
+        <v>1.6404379100000028</v>
       </c>
       <c r="D254" s="5">
-        <v>9.7984790154821866</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>9.7979137625837875</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>212.94843950000001</v>
+        <v>212.94812052</v>
       </c>
       <c r="C255" s="5">
-        <v>1.5248774000000083</v>
+        <v>1.5248021600000072</v>
       </c>
       <c r="D255" s="5">
-        <v>9.0066304437790734</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>9.0061790655630034</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>214.46626359999999</v>
+        <v>214.46577292000001</v>
       </c>
       <c r="C256" s="5">
-        <v>1.5178240999999844</v>
+        <v>1.5176524000000029</v>
       </c>
       <c r="D256" s="5">
-        <v>8.8965911574935053</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>8.8955588325035695</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>216.73918950000001</v>
+        <v>216.73871586999999</v>
       </c>
       <c r="C257" s="5">
-        <v>2.2729259000000184</v>
+        <v>2.2729429499999867</v>
       </c>
       <c r="D257" s="5">
-        <v>13.485797038657466</v>
+        <v>13.485936843284584</v>
       </c>
       <c r="E257" s="5">
-        <v>12.748909240349459</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>12.748783972918719</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>218.8788327</v>
+        <v>218.8799688</v>
       </c>
       <c r="C258" s="5">
-        <v>2.1396431999999947</v>
+        <v>2.1412529300000074</v>
       </c>
       <c r="D258" s="5">
-        <v>12.511218256156997</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>12.521176999698525</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>221.7206381</v>
+        <v>221.72057380000001</v>
       </c>
       <c r="C259" s="5">
-        <v>2.8418053999999984</v>
+        <v>2.8406050000000107</v>
       </c>
       <c r="D259" s="5">
-        <v>16.74230679387454</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>16.73462932390408</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>225.1341989</v>
+        <v>225.13410789</v>
       </c>
       <c r="C260" s="5">
-        <v>3.4135607999999991</v>
+        <v>3.4135340899999846</v>
       </c>
       <c r="D260" s="5">
-        <v>20.122460128494257</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>20.122295450456228</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>228.9781347</v>
+        <v>228.97839159</v>
       </c>
       <c r="C261" s="5">
-        <v>3.843935799999997</v>
+        <v>3.8442837000000054</v>
       </c>
       <c r="D261" s="5">
-        <v>22.526633967482248</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>22.52887790857292</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>231.5854812</v>
+        <v>231.58557690999999</v>
       </c>
       <c r="C262" s="5">
-        <v>2.6073465000000056</v>
+        <v>2.607185319999985</v>
       </c>
       <c r="D262" s="5">
-        <v>14.553347707354547</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>14.552373620233606</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>235.5400649</v>
+        <v>235.54045683999999</v>
       </c>
       <c r="C263" s="5">
-        <v>3.9545837000000006</v>
+        <v>3.9548799300000042</v>
       </c>
       <c r="D263" s="5">
-        <v>22.529748085487753</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>22.531587108334783</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>239.85483590000001</v>
+        <v>239.85561576999999</v>
       </c>
       <c r="C264" s="5">
-        <v>4.3147710000000075</v>
+        <v>4.3151589299999955</v>
       </c>
       <c r="D264" s="5">
-        <v>24.338110655119817</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>24.340479192462428</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>243.02978189999999</v>
+        <v>243.02936510000001</v>
       </c>
       <c r="C265" s="5">
-        <v>3.1749459999999772</v>
+        <v>3.173749330000021</v>
       </c>
       <c r="D265" s="5">
-        <v>17.093346252118693</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>17.086368018927512</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>246.1965036</v>
+        <v>246.19582463</v>
       </c>
       <c r="C266" s="5">
-        <v>3.1667217000000107</v>
+        <v>3.1664595299999974</v>
       </c>
       <c r="D266" s="5">
-        <v>16.806928870392014</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>16.805467170867882</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>249.7733039</v>
+        <v>249.77255679999999</v>
       </c>
       <c r="C267" s="5">
-        <v>3.5768003000000022</v>
+        <v>3.5767321699999854</v>
       </c>
       <c r="D267" s="5">
-        <v>18.896659082820698</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>18.896326255495843</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>252.3033987</v>
+        <v>252.30194263999999</v>
       </c>
       <c r="C268" s="5">
-        <v>2.5300948000000005</v>
+        <v>2.5293858400000033</v>
       </c>
       <c r="D268" s="5">
-        <v>12.856086706466963</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>12.852321934080923</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>255.4318888</v>
+        <v>255.43103769000001</v>
       </c>
       <c r="C269" s="5">
-        <v>3.1284900999999934</v>
+        <v>3.1290950500000179</v>
       </c>
       <c r="D269" s="5">
-        <v>15.937563172615189</v>
+        <v>15.940956532912276</v>
       </c>
       <c r="E269" s="5">
-        <v>17.852193407782391</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>17.852058255806824</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>257.72889939999999</v>
+        <v>257.73097302999997</v>
       </c>
       <c r="C270" s="5">
-        <v>2.297010599999993</v>
+        <v>2.299935339999962</v>
       </c>
       <c r="D270" s="5">
-        <v>11.341239646932921</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>11.356442499618623</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>261.2715445</v>
+        <v>261.27191109</v>
       </c>
       <c r="C271" s="5">
-        <v>3.5426451000000156</v>
+        <v>3.5409380600000304</v>
       </c>
       <c r="D271" s="5">
-        <v>17.800713606525242</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>17.791323875367972</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>264.97204870000002</v>
+        <v>264.97253783000002</v>
       </c>
       <c r="C272" s="5">
-        <v>3.7005042000000117</v>
+        <v>3.7006267400000183</v>
       </c>
       <c r="D272" s="5">
-        <v>18.384654815001511</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>18.385283961935084</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>267.24351280000002</v>
+        <v>267.2441579</v>
       </c>
       <c r="C273" s="5">
-        <v>2.2714641000000029</v>
+        <v>2.2716200699999831</v>
       </c>
       <c r="D273" s="5">
-        <v>10.786105926133626</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>10.786860958807342</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>269.81374579999999</v>
+        <v>269.81423225999998</v>
       </c>
       <c r="C274" s="5">
-        <v>2.5702329999999733</v>
+        <v>2.5700743599999782</v>
       </c>
       <c r="D274" s="5">
-        <v>12.171568914956655</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>12.170746537152732</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>271.80618049999998</v>
+        <v>271.80695115999998</v>
       </c>
       <c r="C275" s="5">
-        <v>1.9924346999999898</v>
+        <v>1.9927188999999998</v>
       </c>
       <c r="D275" s="5">
-        <v>9.2302878613311989</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>9.2316410748666478</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>274.12823220000001</v>
+        <v>274.12919897</v>
       </c>
       <c r="C276" s="5">
-        <v>2.3220517000000314</v>
+        <v>2.3222478100000217</v>
       </c>
       <c r="D276" s="5">
-        <v>10.747326691314129</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>10.748245511337572</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>274.28954249999998</v>
+        <v>274.28875969000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.16131029999996827</v>
+        <v>0.15956072000000177</v>
       </c>
       <c r="D277" s="5">
-        <v>0.70842787425215992</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>0.70071713463459862</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>274.9976355</v>
+        <v>274.99621411999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.7080930000000194</v>
+        <v>0.70745442999998431</v>
       </c>
       <c r="D278" s="5">
-        <v>3.1422294915656623</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>3.1393645455461749</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>276.80261389999998</v>
+        <v>276.80053564000002</v>
       </c>
       <c r="C279" s="5">
-        <v>1.8049783999999818</v>
+        <v>1.8043215200000304</v>
       </c>
       <c r="D279" s="5">
-        <v>8.166985638725599</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>8.1639491186286772</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>277.93088879999999</v>
+        <v>277.92650400000002</v>
       </c>
       <c r="C280" s="5">
-        <v>1.1282749000000081</v>
+        <v>1.1259683600000017</v>
       </c>
       <c r="D280" s="5">
-        <v>5.0024788926991359</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>4.9920607447669463</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>279.10366069999998</v>
+        <v>279.10475948999999</v>
       </c>
       <c r="C281" s="5">
-        <v>1.1727718999999865</v>
+        <v>1.1782554899999695</v>
       </c>
       <c r="D281" s="5">
-        <v>5.1827683958233672</v>
+        <v>5.2076536525678341</v>
       </c>
       <c r="E281" s="5">
-        <v>9.2673518608847871</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>9.2681461164994428</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>279.66897089999998</v>
+        <v>279.67149976000002</v>
       </c>
       <c r="C282" s="5">
-        <v>0.56531019999999899</v>
+        <v>0.56674027000002525</v>
       </c>
       <c r="D282" s="5">
-        <v>2.4577984343679304</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>2.4640757413350256</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>282.14388270000001</v>
+        <v>282.14447447999999</v>
       </c>
       <c r="C283" s="5">
-        <v>2.4749118000000294</v>
+        <v>2.4729747199999679</v>
       </c>
       <c r="D283" s="5">
-        <v>11.151736148592505</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>11.142473343661674</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>284.47814670000002</v>
+        <v>284.48042737999998</v>
       </c>
       <c r="C284" s="5">
-        <v>2.3342640000000188</v>
+        <v>2.3359528999999952</v>
       </c>
       <c r="D284" s="5">
-        <v>10.392420810294411</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>10.400262830302109</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>286.80892970000002</v>
+        <v>286.81057235999998</v>
       </c>
       <c r="C285" s="5">
-        <v>2.3307829999999967</v>
+        <v>2.33014498</v>
       </c>
       <c r="D285" s="5">
-        <v>10.287198762672345</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>10.28416853162688</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>288.41122539999998</v>
+        <v>288.41199208</v>
       </c>
       <c r="C286" s="5">
-        <v>1.6022956999999565</v>
+        <v>1.601419720000024</v>
       </c>
       <c r="D286" s="5">
-        <v>6.9138309298889755</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>6.9098934945387658</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>290.29668930000003</v>
+        <v>290.29765806</v>
       </c>
       <c r="C287" s="5">
-        <v>1.8854639000000475</v>
+        <v>1.8856659799999989</v>
       </c>
       <c r="D287" s="5">
-        <v>8.1332056244937121</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>8.1340865001025886</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>291.39793150000003</v>
+        <v>291.39885915999997</v>
       </c>
       <c r="C288" s="5">
-        <v>1.1012422000000015</v>
+        <v>1.1012010999999688</v>
       </c>
       <c r="D288" s="5">
-        <v>4.6483969177084861</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>4.6482039604551106</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>292.20271769999999</v>
+        <v>292.20119659</v>
       </c>
       <c r="C289" s="5">
-        <v>0.80478619999996681</v>
+        <v>0.80233743000002278</v>
       </c>
       <c r="D289" s="5">
-        <v>3.3649824999852473</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>3.3545772828314835</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>292.91345810000001</v>
+        <v>292.91082408</v>
       </c>
       <c r="C290" s="5">
-        <v>0.71074040000002014</v>
+        <v>0.70962749000000258</v>
       </c>
       <c r="D290" s="5">
-        <v>2.958190809587391</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.9535122748098885</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>292.5208576</v>
+        <v>292.51768635000002</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.39260050000001456</v>
+        <v>-0.39313772999997809</v>
       </c>
       <c r="D291" s="5">
-        <v>-1.5965912278723127</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-1.5987741536276134</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>293.84442769999998</v>
+        <v>293.83673920000001</v>
       </c>
       <c r="C292" s="5">
-        <v>1.3235700999999835</v>
+        <v>1.3190528499999914</v>
       </c>
       <c r="D292" s="5">
-        <v>5.5668242541160318</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>5.5474130824479717</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>294.34244430000001</v>
+        <v>294.34580267000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.49801660000002812</v>
+        <v>0.50906347000000096</v>
       </c>
       <c r="D293" s="5">
-        <v>2.052862708337666</v>
+        <v>2.0988889903157171</v>
       </c>
       <c r="E293" s="5">
-        <v>5.4599010137598158</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>5.4606891003397884</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>297.1325071</v>
+        <v>297.13538850999998</v>
       </c>
       <c r="C294" s="5">
-        <v>2.790062799999987</v>
+        <v>2.7895858399999724</v>
       </c>
       <c r="D294" s="5">
-        <v>11.986920963905124</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>11.984619886544401</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>299.71410780000002</v>
+        <v>299.71504912</v>
       </c>
       <c r="C295" s="5">
-        <v>2.5816007000000241</v>
+        <v>2.579660610000019</v>
       </c>
       <c r="D295" s="5">
-        <v>10.938994101993394</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>10.930265824491659</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>302.41682459999998</v>
+        <v>302.4210415</v>
       </c>
       <c r="C296" s="5">
-        <v>2.7027167999999619</v>
+        <v>2.7059923799999979</v>
       </c>
       <c r="D296" s="5">
-        <v>11.374342966646832</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>11.388782268375097</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>306.14737700000001</v>
+        <v>306.15011772000003</v>
       </c>
       <c r="C297" s="5">
-        <v>3.7305524000000219</v>
+        <v>3.7290762200000245</v>
       </c>
       <c r="D297" s="5">
-        <v>15.849756884438815</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>15.842817711500423</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>308.857462</v>
+        <v>308.85857525</v>
       </c>
       <c r="C298" s="5">
-        <v>2.7100849999999923</v>
+        <v>2.7084575299999756</v>
       </c>
       <c r="D298" s="5">
-        <v>11.155425655943096</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>11.148292584164254</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>311.56628599999999</v>
+        <v>311.56746096000001</v>
       </c>
       <c r="C299" s="5">
-        <v>2.7088239999999928</v>
+        <v>2.7088857100000041</v>
       </c>
       <c r="D299" s="5">
-        <v>11.047377823466897</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>11.047599997023404</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>314.46307819999998</v>
+        <v>314.46387976</v>
       </c>
       <c r="C300" s="5">
-        <v>2.896792199999993</v>
+        <v>2.8964187999999922</v>
       </c>
       <c r="D300" s="5">
-        <v>11.745604032554047</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>11.743965197608075</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>316.18072549999999</v>
+        <v>316.17894093000001</v>
       </c>
       <c r="C301" s="5">
-        <v>1.7176473000000101</v>
+        <v>1.7150611700000127</v>
       </c>
       <c r="D301" s="5">
-        <v>6.7551325299082254</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>6.7446371317044118</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>317.6162258</v>
+        <v>317.61267054000001</v>
       </c>
       <c r="C302" s="5">
-        <v>1.4355003000000011</v>
+        <v>1.4337296100000003</v>
       </c>
       <c r="D302" s="5">
-        <v>5.5862752246473635</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>5.5792440805737753</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>319.04018760000002</v>
+        <v>319.03564365</v>
       </c>
       <c r="C303" s="5">
-        <v>1.4239618000000291</v>
+        <v>1.4229731099999867</v>
       </c>
       <c r="D303" s="5">
-        <v>5.5145946358718057</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.5107341003253429</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>320.77416799999997</v>
+        <v>320.76264020000002</v>
       </c>
       <c r="C304" s="5">
-        <v>1.7339803999999504</v>
+        <v>1.7269965500000239</v>
       </c>
       <c r="D304" s="5">
-        <v>6.7205224047733658</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>6.6927418705635455</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>320.53732150000002</v>
+        <v>320.54284644000001</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.236846499999956</v>
+        <v>-0.21979376000001594</v>
       </c>
       <c r="D305" s="5">
-        <v>-0.88244151516800873</v>
+        <v>-0.81917510237405899</v>
       </c>
       <c r="E305" s="5">
-        <v>8.8994562990384107</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>8.900090822552098</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>314.8147811</v>
+        <v>314.81683342999997</v>
       </c>
       <c r="C306" s="5">
-        <v>-5.722540400000014</v>
+        <v>-5.726013010000031</v>
       </c>
       <c r="D306" s="5">
-        <v>-19.440244716113842</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-19.450604551309027</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>302.07773409999999</v>
+        <v>302.07868084</v>
       </c>
       <c r="C307" s="5">
-        <v>-12.737047000000018</v>
+        <v>-12.73815258999997</v>
       </c>
       <c r="D307" s="5">
-        <v>-39.079536480355024</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-39.082011060472489</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>293.58268980000003</v>
+        <v>293.58849858000002</v>
       </c>
       <c r="C308" s="5">
-        <v>-8.4950442999999609</v>
+        <v>-8.4901822599999832</v>
       </c>
       <c r="D308" s="5">
-        <v>-28.98652545052105</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-28.972334215586425</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>282.34155939999999</v>
+        <v>282.34531211000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-11.241130400000031</v>
+        <v>-11.243186470000012</v>
       </c>
       <c r="D309" s="5">
-        <v>-37.406048868130469</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-37.410926761217958</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>275.33578640000002</v>
+        <v>275.33721283</v>
       </c>
       <c r="C310" s="5">
-        <v>-7.0057729999999765</v>
+        <v>-7.0080992800000104</v>
       </c>
       <c r="D310" s="5">
-        <v>-26.030235768915144</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-26.037434703218821</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>272.41252859999997</v>
+        <v>272.41374386000001</v>
       </c>
       <c r="C311" s="5">
-        <v>-2.9232578000000444</v>
+        <v>-2.9234689699999876</v>
       </c>
       <c r="D311" s="5">
-        <v>-12.022222495472102</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-12.02298218433242</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>266.48000710000002</v>
+        <v>266.48061009000003</v>
       </c>
       <c r="C312" s="5">
-        <v>-5.9325214999999503</v>
+        <v>-5.9331337699999835</v>
       </c>
       <c r="D312" s="5">
-        <v>-23.21955133881578</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-23.221576747719787</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>262.52752229999999</v>
+        <v>262.52640793</v>
       </c>
       <c r="C313" s="5">
-        <v>-3.9524848000000361</v>
+        <v>-3.9542021600000226</v>
       </c>
       <c r="D313" s="5">
-        <v>-16.416124862820524</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-16.422651749854843</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>257.46180829999997</v>
+        <v>257.45902217000003</v>
       </c>
       <c r="C314" s="5">
-        <v>-5.065714000000014</v>
+        <v>-5.0673857599999792</v>
       </c>
       <c r="D314" s="5">
-        <v>-20.849127697805837</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-20.855374167547037</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>251.7054588</v>
+        <v>251.70183918999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-5.7563494999999705</v>
+        <v>-5.7571829800000387</v>
       </c>
       <c r="D315" s="5">
-        <v>-23.764398895829373</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-23.767654565713848</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>246.97063159999999</v>
+        <v>246.96046113</v>
       </c>
       <c r="C316" s="5">
-        <v>-4.7348272000000122</v>
+        <v>-4.7413780599999882</v>
       </c>
       <c r="D316" s="5">
-        <v>-20.378173280643598</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-20.403776778251014</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>244.55024019999999</v>
+        <v>244.55297478</v>
       </c>
       <c r="C317" s="5">
-        <v>-2.4203913999999997</v>
+        <v>-2.4074863499999992</v>
       </c>
       <c r="D317" s="5">
-        <v>-11.14673808728649</v>
+        <v>-11.090888259675202</v>
       </c>
       <c r="E317" s="5">
-        <v>-23.706157193929133</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-23.706619100677383</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>235.24043710000001</v>
+        <v>235.24046118000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-9.3098030999999821</v>
+        <v>-9.3125135999999884</v>
       </c>
       <c r="D318" s="5">
-        <v>-37.233688532881878</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-37.242033125327637</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>228.9271554</v>
+        <v>228.92786939999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-6.3132817000000045</v>
+        <v>-6.3125917800000195</v>
       </c>
       <c r="D319" s="5">
-        <v>-27.852047618141285</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-27.849435935193235</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>223.62220060000001</v>
+        <v>223.62735798</v>
       </c>
       <c r="C320" s="5">
-        <v>-5.3049547999999902</v>
+        <v>-5.3005114199999923</v>
       </c>
       <c r="D320" s="5">
-        <v>-24.523585514362367</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-24.505519951859167</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>217.11096509999999</v>
+        <v>217.11488843000001</v>
       </c>
       <c r="C321" s="5">
-        <v>-6.5112355000000264</v>
+        <v>-6.5124695499999916</v>
       </c>
       <c r="D321" s="5">
-        <v>-29.854132361879181</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-29.858334415718456</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>212.23026089999999</v>
+        <v>212.23204629</v>
       </c>
       <c r="C322" s="5">
-        <v>-4.8807041999999967</v>
+        <v>-4.8828421400000082</v>
       </c>
       <c r="D322" s="5">
-        <v>-23.878629107460338</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-23.887450739900384</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>209.75320500000001</v>
+        <v>209.75493121</v>
       </c>
       <c r="C323" s="5">
-        <v>-2.4770558999999821</v>
+        <v>-2.4771150800000044</v>
       </c>
       <c r="D323" s="5">
-        <v>-13.140850884128763</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-13.14104141083533</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>207.37154050000001</v>
+        <v>207.37270095</v>
       </c>
       <c r="C324" s="5">
-        <v>-2.3816644999999994</v>
+        <v>-2.38223026</v>
       </c>
       <c r="D324" s="5">
-        <v>-12.806004075343679</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-12.808759752624766</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>205.7092586</v>
+        <v>205.70872937999999</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.6622819000000106</v>
+        <v>-1.6639715700000011</v>
       </c>
       <c r="D325" s="5">
-        <v>-9.2061943237166322</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-9.2150938329248593</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>204.76903619999999</v>
+        <v>204.76734629000001</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.94022240000001034</v>
+        <v>-0.94138308999998799</v>
       </c>
       <c r="D326" s="5">
-        <v>-5.3489651162922254</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>-5.3554164609604165</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>205.25149590000001</v>
+        <v>205.25011021</v>
       </c>
       <c r="C327" s="5">
-        <v>0.48245970000002103</v>
+        <v>0.48276391999999646</v>
       </c>
       <c r="D327" s="5">
-        <v>2.8642675310251997</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>2.8661210692543682</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>204.754368</v>
+        <v>204.74918106000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.4971279000000095</v>
+        <v>-0.50092914999999039</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.8680446807714977</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-2.8897006917041779</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>205.7125149</v>
+        <v>205.70076311</v>
       </c>
       <c r="C329" s="5">
-        <v>0.95814690000000269</v>
+        <v>0.95158204999998475</v>
       </c>
       <c r="D329" s="5">
-        <v>5.7621960286627916</v>
+        <v>5.7218498729475042</v>
       </c>
       <c r="E329" s="5">
-        <v>-15.881286916028959</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-15.887032944478175</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>209.09875510000001</v>
+        <v>209.10064166000001</v>
       </c>
       <c r="C330" s="5">
-        <v>3.3862402000000031</v>
+        <v>3.399878550000011</v>
       </c>
       <c r="D330" s="5">
-        <v>21.64347075748001</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>21.7400714027576</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>212.1041716</v>
+        <v>212.10640394999999</v>
       </c>
       <c r="C331" s="5">
-        <v>3.0054164999999955</v>
+        <v>3.0057622899999785</v>
       </c>
       <c r="D331" s="5">
-        <v>18.678802571296682</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>18.680942265181422</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>214.53637710000001</v>
+        <v>214.54241963999999</v>
       </c>
       <c r="C332" s="5">
-        <v>2.4322055000000091</v>
+        <v>2.436015690000005</v>
       </c>
       <c r="D332" s="5">
-        <v>14.662336266806575</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>14.686611179349596</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>217.63778740000001</v>
+        <v>217.64208379999999</v>
       </c>
       <c r="C333" s="5">
-        <v>3.1014102999999977</v>
+        <v>3.0996641600000032</v>
       </c>
       <c r="D333" s="5">
-        <v>18.795589216875875</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>18.783580567586288</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>220.45298700000001</v>
+        <v>220.45619547999999</v>
       </c>
       <c r="C334" s="5">
-        <v>2.8151995999999997</v>
+        <v>2.8141116799999963</v>
       </c>
       <c r="D334" s="5">
-        <v>16.675649479585864</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>16.668387436876529</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>222.96782139999999</v>
+        <v>222.97458424000001</v>
       </c>
       <c r="C335" s="5">
-        <v>2.5148343999999838</v>
+        <v>2.5183887600000219</v>
       </c>
       <c r="D335" s="5">
-        <v>14.581481585059986</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>14.603176149662978</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>224.67430780000001</v>
+        <v>224.67773654999999</v>
       </c>
       <c r="C336" s="5">
-        <v>1.7064864000000171</v>
+        <v>1.7031523099999788</v>
       </c>
       <c r="D336" s="5">
-        <v>9.580849565891004</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>9.5610351636843394</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>225.61288690000001</v>
+        <v>225.60554483000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.93857909999999833</v>
+        <v>0.92780828000002202</v>
       </c>
       <c r="D337" s="5">
-        <v>5.1298111838864902</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>5.0695207577671653</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>227.2889017</v>
+        <v>227.2899084</v>
       </c>
       <c r="C338" s="5">
-        <v>1.6760147999999901</v>
+        <v>1.6843635699999879</v>
       </c>
       <c r="D338" s="5">
-        <v>9.2878615493250383</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>9.3363600029986458</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>228.1730158</v>
+        <v>228.17452298000001</v>
       </c>
       <c r="C339" s="5">
-        <v>0.88411410000000501</v>
+        <v>0.88461458000000448</v>
       </c>
       <c r="D339" s="5">
-        <v>4.7689593721710111</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>4.7716954484317897</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>230.1591932</v>
+        <v>230.15784787999999</v>
       </c>
       <c r="C340" s="5">
-        <v>1.9861774000000025</v>
+        <v>1.9833248999999853</v>
       </c>
       <c r="D340" s="5">
-        <v>10.960531197822011</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>10.943954143151124</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>232.1860824</v>
+        <v>232.15399603</v>
       </c>
       <c r="C341" s="5">
-        <v>2.0268891999999994</v>
+        <v>1.9961481500000104</v>
       </c>
       <c r="D341" s="5">
-        <v>11.094942503452266</v>
+        <v>10.918632451436139</v>
       </c>
       <c r="E341" s="5">
-        <v>12.869206092234698</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>12.860055801472136</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>232.2888193</v>
+        <v>232.29275912</v>
       </c>
       <c r="C342" s="5">
-        <v>0.10273689999999647</v>
+        <v>0.13876308999999765</v>
       </c>
       <c r="D342" s="5">
-        <v>0.532265969198642</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.71962669924050537</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>235.5097787</v>
+        <v>235.51440542</v>
       </c>
       <c r="C343" s="5">
-        <v>3.2209593999999981</v>
+        <v>3.2216463000000033</v>
       </c>
       <c r="D343" s="5">
-        <v>17.968933765413176</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>17.972734271170921</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>239.16048660000001</v>
+        <v>239.16791420000001</v>
       </c>
       <c r="C344" s="5">
-        <v>3.6507079000000147</v>
+        <v>3.6535087800000099</v>
       </c>
       <c r="D344" s="5">
-        <v>20.272353154559418</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>20.288823599068117</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>241.14029880000001</v>
+        <v>241.1457829</v>
       </c>
       <c r="C345" s="5">
-        <v>1.9798121999999978</v>
+        <v>1.9778686999999877</v>
       </c>
       <c r="D345" s="5">
-        <v>10.398811019892594</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>10.387796792100911</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>243.60250809999999</v>
+        <v>243.60748684999999</v>
       </c>
       <c r="C346" s="5">
-        <v>2.4622092999999836</v>
+        <v>2.4617039499999862</v>
       </c>
       <c r="D346" s="5">
-        <v>12.964901636041715</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>12.961778012962499</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>246.63575230000001</v>
+        <v>246.64978969000001</v>
       </c>
       <c r="C347" s="5">
-        <v>3.0332442000000128</v>
+        <v>3.0423028400000192</v>
       </c>
       <c r="D347" s="5">
-        <v>16.008903076295546</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>16.059692752828745</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>248.41802440000001</v>
+        <v>248.42928137000001</v>
       </c>
       <c r="C348" s="5">
-        <v>1.7822721000000001</v>
+        <v>1.7794916800000067</v>
       </c>
       <c r="D348" s="5">
-        <v>9.0246894312552293</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>9.0095139217286402</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>250.80009820000001</v>
+        <v>250.78285718000001</v>
       </c>
       <c r="C349" s="5">
-        <v>2.3820738000000006</v>
+        <v>2.3535758099999953</v>
       </c>
       <c r="D349" s="5">
-        <v>12.133449631691406</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>11.980075276925618</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>252.87297509999999</v>
+        <v>252.87277578999999</v>
       </c>
       <c r="C350" s="5">
-        <v>2.0728768999999829</v>
+        <v>2.0899186099999838</v>
       </c>
       <c r="D350" s="5">
-        <v>10.381576195150789</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>10.471628977257662</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>254.28593989999999</v>
+        <v>254.29073603000001</v>
       </c>
       <c r="C351" s="5">
-        <v>1.4129647999999975</v>
+        <v>1.4179602400000135</v>
       </c>
       <c r="D351" s="5">
-        <v>6.9151263918662442</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>6.9403388904526686</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>255.92605040000001</v>
+        <v>255.92996567</v>
       </c>
       <c r="C352" s="5">
-        <v>1.64011050000002</v>
+        <v>1.6392296399999964</v>
       </c>
       <c r="D352" s="5">
-        <v>8.0203952016348001</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>8.0157772143442774</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>256.39450570000002</v>
+        <v>256.33779999000001</v>
       </c>
       <c r="C353" s="5">
-        <v>0.46845530000001645</v>
+        <v>0.4078343200000063</v>
       </c>
       <c r="D353" s="5">
-        <v>2.2187673801022934</v>
+        <v>1.9290956701961237</v>
       </c>
       <c r="E353" s="5">
-        <v>10.426302494003403</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>10.417138784410529</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>255.2678344</v>
+        <v>255.27380933000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.1266713000000266</v>
+        <v>-1.0639906600000018</v>
       </c>
       <c r="D354" s="5">
-        <v>-5.147549570212373</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-4.8687335944905481</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>254.42521149999999</v>
+        <v>254.43318207999999</v>
       </c>
       <c r="C355" s="5">
-        <v>-0.84262290000000917</v>
+        <v>-0.84062725000001137</v>
       </c>
       <c r="D355" s="5">
-        <v>-3.8899943878046961</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>-3.8808584345965791</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>253.56324549999999</v>
+        <v>253.57271105000001</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.86196599999999535</v>
+        <v>-0.86047102999998515</v>
       </c>
       <c r="D356" s="5">
-        <v>-3.9905697502237603</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-3.9836543605601626</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>253.6458149</v>
+        <v>253.65271697</v>
       </c>
       <c r="C357" s="5">
-        <v>8.2569400000011228E-2</v>
+        <v>8.0005919999990738E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.39146419148494704</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>0.37927536855288935</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>253.15423029999999</v>
+        <v>253.16065076000001</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.49158460000001014</v>
+        <v>-0.49206620999999018</v>
       </c>
       <c r="D358" s="5">
-        <v>-2.3010589086151501</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-2.3032272714157198</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>251.9123821</v>
+        <v>251.93863253000001</v>
       </c>
       <c r="C359" s="5">
-        <v>-1.2418481999999926</v>
+        <v>-1.2220182300000033</v>
       </c>
       <c r="D359" s="5">
-        <v>-5.7303471768879843</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-5.641121008073946</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>250.13140910000001</v>
+        <v>250.14737962000001</v>
       </c>
       <c r="C360" s="5">
-        <v>-1.7809729999999888</v>
+        <v>-1.7912529099999972</v>
       </c>
       <c r="D360" s="5">
-        <v>-8.1615425595538795</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-8.2060029445235489</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>249.09559179999999</v>
+        <v>249.06750289999999</v>
       </c>
       <c r="C361" s="5">
-        <v>-1.0358173000000193</v>
+        <v>-1.0798767200000157</v>
       </c>
       <c r="D361" s="5">
-        <v>-4.8576777690862327</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-5.0591085437491241</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>246.5015492</v>
+        <v>246.49857544</v>
       </c>
       <c r="C362" s="5">
-        <v>-2.5940425999999945</v>
+        <v>-2.5689274599999976</v>
       </c>
       <c r="D362" s="5">
-        <v>-11.805128264070008</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-11.698482843859248</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>243.6094018</v>
+        <v>243.61373981</v>
       </c>
       <c r="C363" s="5">
-        <v>-2.8921473999999989</v>
+        <v>-2.8848356299999978</v>
       </c>
       <c r="D363" s="5">
-        <v>-13.205399723372146</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-13.174282439198992</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>240.6114293</v>
+        <v>240.61449918</v>
       </c>
       <c r="C364" s="5">
-        <v>-2.997972500000003</v>
+        <v>-2.9992406300000027</v>
       </c>
       <c r="D364" s="5">
-        <v>-13.808092660710102</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-13.813314176513492</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>237.05101440000001</v>
+        <v>236.99442415999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-3.5604148999999836</v>
+        <v>-3.6200750200000016</v>
       </c>
       <c r="D365" s="5">
-        <v>-16.380651023414437</v>
+        <v>-16.632646869373058</v>
       </c>
       <c r="E365" s="5">
-        <v>-7.5444250442064043</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>-7.5460489365027801</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>235.84734839999999</v>
+        <v>235.85084767999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-1.2036660000000268</v>
+        <v>-1.1435764800000072</v>
       </c>
       <c r="D366" s="5">
-        <v>-5.9258815364098938</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-5.6391688137837681</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>234.5152406</v>
+        <v>234.52045663000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-1.3321077999999886</v>
+        <v>-1.3303910499999745</v>
       </c>
       <c r="D367" s="5">
-        <v>-6.5711751446844939</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-6.5628731828606401</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>232.24094149999999</v>
+        <v>232.24738049000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.2742991000000075</v>
+        <v>-2.2730761400000006</v>
       </c>
       <c r="D368" s="5">
-        <v>-11.036360761553698</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-11.030506494472924</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>205.99924659999999</v>
+        <v>206.01864447</v>
       </c>
       <c r="C369" s="5">
-        <v>-26.241694899999999</v>
+        <v>-26.228736020000014</v>
       </c>
       <c r="D369" s="5">
-        <v>-76.279590460551233</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-76.260672467479139</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>186.57933370000001</v>
+        <v>186.58162988000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-19.419912899999986</v>
+        <v>-19.43701458999999</v>
       </c>
       <c r="D370" s="5">
-        <v>-69.5228137226634</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-69.552735064307512</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>176.1283301</v>
+        <v>176.15254378</v>
       </c>
       <c r="C371" s="5">
-        <v>-10.451003600000007</v>
+        <v>-10.429086100000006</v>
       </c>
       <c r="D371" s="5">
-        <v>-49.928781962021752</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-49.853521658893222</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>171.20600110000001</v>
+        <v>171.22194931999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-4.9223289999999906</v>
+        <v>-4.9305944600000089</v>
       </c>
       <c r="D372" s="5">
-        <v>-28.833240436014872</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-28.87107983005286</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>170.76451879999999</v>
+        <v>170.74492620999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.44148230000001831</v>
+        <v>-0.47702311000000464</v>
       </c>
       <c r="D373" s="5">
-        <v>-3.0508820211689103</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-3.2924364801988792</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>170.33184979999999</v>
+        <v>170.32439694000001</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.43266900000000419</v>
+        <v>-0.42052926999997453</v>
       </c>
       <c r="D374" s="5">
-        <v>-2.9984462948780988</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-2.9157829577263317</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>171.35993769999999</v>
+        <v>171.35721057999999</v>
       </c>
       <c r="C375" s="5">
-        <v>1.0280879000000027</v>
+        <v>1.0328136399999721</v>
       </c>
       <c r="D375" s="5">
-        <v>7.4882996019436598</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>7.5242168401872256</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>171.96004139999999</v>
+        <v>171.95512328999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.60010370000000535</v>
+        <v>0.59791271000000279</v>
       </c>
       <c r="D376" s="5">
-        <v>4.2843035008214958</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>4.2684292786614897</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>172.88227639999999</v>
+        <v>172.83420336</v>
       </c>
       <c r="C377" s="5">
-        <v>0.92223500000000058</v>
+        <v>0.87908007000001476</v>
       </c>
       <c r="D377" s="5">
-        <v>6.6289608851742621</v>
+        <v>6.3101835371686565</v>
       </c>
       <c r="E377" s="5">
-        <v>-27.069590131228736</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-27.072460049390891</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>174.36404329999999</v>
+        <v>174.36249122999999</v>
       </c>
       <c r="C378" s="5">
-        <v>1.4817668999999967</v>
+        <v>1.5282878699999856</v>
       </c>
       <c r="D378" s="5">
-        <v>10.784118391162023</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>11.14258124033778</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>173.86839699999999</v>
+        <v>173.87130166</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.4956463000000042</v>
+        <v>-0.49118956999998886</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.3582854336176249</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-3.3285840664405875</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>176.14520250000001</v>
+        <v>176.15345823999999</v>
       </c>
       <c r="C380" s="5">
-        <v>2.2768055000000231</v>
+        <v>2.2821565799999917</v>
       </c>
       <c r="D380" s="5">
-        <v>16.896640247853089</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>16.938957807964261</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>177.30757249999999</v>
+        <v>177.34293270000001</v>
       </c>
       <c r="C381" s="5">
-        <v>1.1623699999999815</v>
+        <v>1.1894744600000138</v>
       </c>
       <c r="D381" s="5">
-        <v>8.2125365052338353</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>8.4107999147683401</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>177.63464310000001</v>
+        <v>177.64242462999999</v>
       </c>
       <c r="C382" s="5">
-        <v>0.3270706000000132</v>
+        <v>0.29949192999998786</v>
       </c>
       <c r="D382" s="5">
-        <v>2.2361779947893679</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>2.0454566778324246</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>178.42214269999999</v>
+        <v>178.4592633</v>
       </c>
       <c r="C383" s="5">
-        <v>0.78749959999998964</v>
+        <v>0.81683867000000987</v>
       </c>
       <c r="D383" s="5">
-        <v>5.4515563735598738</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>5.6595711514104696</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>181.25365059999999</v>
+        <v>181.27830007</v>
       </c>
       <c r="C384" s="5">
-        <v>2.8315078999999912</v>
+        <v>2.8190367699999967</v>
       </c>
       <c r="D384" s="5">
-        <v>20.796998055630556</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>20.692612883765229</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>182.20960769999999</v>
+        <v>182.19331546999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.95595710000000622</v>
+        <v>0.91501539999998727</v>
       </c>
       <c r="D385" s="5">
-        <v>6.5158232572360752</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>6.2281036223500452</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>182.80500420000001</v>
+        <v>182.78683316999999</v>
       </c>
       <c r="C386" s="5">
-        <v>0.59539650000002098</v>
+        <v>0.5935177000000067</v>
       </c>
       <c r="D386" s="5">
-        <v>3.9924200576487934</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>3.9799575167362766</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>185.20470599999999</v>
+        <v>185.18231083000001</v>
       </c>
       <c r="C387" s="5">
-        <v>2.3997017999999741</v>
+        <v>2.3954776600000116</v>
       </c>
       <c r="D387" s="5">
-        <v>16.941120675417686</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>16.9109223611561</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>187.6593379</v>
+        <v>187.62568959000001</v>
       </c>
       <c r="C388" s="5">
-        <v>2.4546319000000096</v>
+        <v>2.4433787600000016</v>
       </c>
       <c r="D388" s="5">
-        <v>17.116461705402664</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>17.034425250063556</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>189.03574169999999</v>
+        <v>188.97119579</v>
       </c>
       <c r="C389" s="5">
-        <v>1.3764037999999914</v>
+        <v>1.3455061999999884</v>
       </c>
       <c r="D389" s="5">
-        <v>9.1653850616801193</v>
+        <v>8.9531316481151322</v>
       </c>
       <c r="E389" s="5">
-        <v>9.3436213568969464</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>9.3366892179251657</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>189.1785371</v>
+        <v>189.16059729</v>
       </c>
       <c r="C390" s="5">
-        <v>0.14279540000001134</v>
+        <v>0.18940150000000244</v>
       </c>
       <c r="D390" s="5">
-        <v>0.91024157427586072</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>1.2093847991232254</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>191.2296996</v>
+        <v>191.23309424999999</v>
       </c>
       <c r="C391" s="5">
-        <v>2.0511625000000038</v>
+        <v>2.0724969599999952</v>
       </c>
       <c r="D391" s="5">
-        <v>13.815591632001944</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>13.969464163017719</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>192.46053069999999</v>
+        <v>192.49033467999999</v>
       </c>
       <c r="C392" s="5">
-        <v>1.230831099999989</v>
+        <v>1.257240429999996</v>
       </c>
       <c r="D392" s="5">
-        <v>8.0030535428708749</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>8.1808787546080666</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>195.0454244</v>
+        <v>195.12082767999999</v>
       </c>
       <c r="C393" s="5">
-        <v>2.5848937000000092</v>
+        <v>2.6304930000000013</v>
       </c>
       <c r="D393" s="5">
-        <v>17.362418639959088</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>17.689149170103711</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>197.48800539999999</v>
+        <v>197.50149651000001</v>
       </c>
       <c r="C394" s="5">
-        <v>2.4425809999999899</v>
+        <v>2.3806688300000189</v>
       </c>
       <c r="D394" s="5">
-        <v>16.107288580252209</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>15.664779468870194</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>197.80786850000001</v>
+        <v>197.88039093</v>
       </c>
       <c r="C395" s="5">
-        <v>0.31986310000002049</v>
+        <v>0.37889441999999462</v>
       </c>
       <c r="D395" s="5">
-        <v>1.9609975896411447</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>2.3265725484143518</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>201.98775670000001</v>
+        <v>202.04049512</v>
       </c>
       <c r="C396" s="5">
-        <v>4.1798881999999935</v>
+        <v>4.1601041899999984</v>
       </c>
       <c r="D396" s="5">
-        <v>28.522093867500665</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>28.359487173151109</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>204.46874159999999</v>
+        <v>204.46871182999999</v>
       </c>
       <c r="C397" s="5">
-        <v>2.4809848999999815</v>
+        <v>2.4282167099999867</v>
       </c>
       <c r="D397" s="5">
-        <v>15.777065844684701</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>15.414730388227893</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>206.8076073</v>
+        <v>206.77459415999999</v>
       </c>
       <c r="C398" s="5">
-        <v>2.3388657000000137</v>
+        <v>2.3058823300000029</v>
       </c>
       <c r="D398" s="5">
-        <v>14.623860226122765</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>14.40468096676808</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>208.3581939</v>
+        <v>208.29705741999999</v>
       </c>
       <c r="C399" s="5">
-        <v>1.5505866000000026</v>
+        <v>1.522463259999995</v>
       </c>
       <c r="D399" s="5">
-        <v>9.3777261451428515</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>9.2022262390260465</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>209.41543139999999</v>
+        <v>209.31240578000001</v>
       </c>
       <c r="C400" s="5">
-        <v>1.0572374999999852</v>
+        <v>1.0153483600000186</v>
       </c>
       <c r="D400" s="5">
-        <v>6.261797776011413</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>6.0088236555675634</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>210.62026639999999</v>
+        <v>210.45984849000001</v>
       </c>
       <c r="C401" s="5">
-        <v>1.2048350000000028</v>
+        <v>1.1474427100000071</v>
       </c>
       <c r="D401" s="5">
-        <v>7.1266991192755036</v>
+        <v>6.7803667798858713</v>
       </c>
       <c r="E401" s="5">
-        <v>11.418224144222776</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>11.371390549848638</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>212.63025709999999</v>
+        <v>212.60499250000001</v>
       </c>
       <c r="C402" s="5">
-        <v>2.009990700000003</v>
+        <v>2.1451440099999957</v>
       </c>
       <c r="D402" s="5">
-        <v>12.072453282278882</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>12.940696748518121</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>213.4283738</v>
+        <v>213.43318386000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.79811670000000845</v>
+        <v>0.82819136000000526</v>
       </c>
       <c r="D403" s="5">
-        <v>4.5984122288902585</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>4.7759993624539865</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>214.45768200000001</v>
+        <v>214.53951927</v>
       </c>
       <c r="C404" s="5">
-        <v>1.0293082000000027</v>
+        <v>1.1063354099999856</v>
       </c>
       <c r="D404" s="5">
-        <v>5.9432829374331142</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>6.4006600830585736</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>212.46382270000001</v>
+        <v>212.62441548999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.9938592999999969</v>
+        <v>-1.9151037800000097</v>
       </c>
       <c r="D405" s="5">
-        <v>-10.603482012668163</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-10.201319513419083</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>213.75664230000001</v>
+        <v>213.80823692000001</v>
       </c>
       <c r="C406" s="5">
-        <v>1.2928196000000014</v>
+        <v>1.1838214300000232</v>
       </c>
       <c r="D406" s="5">
-        <v>7.5512676235901965</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>6.8896351845042503</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>215.0099328</v>
+        <v>215.13171629999999</v>
       </c>
       <c r="C407" s="5">
-        <v>1.2532904999999914</v>
+        <v>1.3234793799999807</v>
       </c>
       <c r="D407" s="5">
-        <v>7.267177750658349</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>7.6862159472897318</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>214.8634002</v>
+        <v>214.94152593000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.14653260000000046</v>
+        <v>-0.19019036999998207</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.81476008461682792</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.0557345223581316</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>215.80468970000001</v>
+        <v>215.81773382</v>
       </c>
       <c r="C409" s="5">
-        <v>0.94128950000001055</v>
+        <v>0.87620788999998922</v>
       </c>
       <c r="D409" s="5">
-        <v>5.3855845496660004</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>5.0029746805552389</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>216.0229325</v>
+        <v>215.96409097</v>
       </c>
       <c r="C410" s="5">
-        <v>0.21824279999998453</v>
+        <v>0.14635715000000005</v>
       </c>
       <c r="D410" s="5">
-        <v>1.2203300948048446</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>0.81682411066346106</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>216.1110334</v>
+        <v>215.99247822999999</v>
       </c>
       <c r="C411" s="5">
-        <v>8.8100900000000593E-2</v>
+        <v>2.8387259999988146E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>0.49049673301295726</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>0.15784730469439179</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>216.43291110000001</v>
+        <v>216.23691387</v>
       </c>
       <c r="C412" s="5">
-        <v>0.32187770000001592</v>
+        <v>0.24443564000000606</v>
       </c>
       <c r="D412" s="5">
-        <v>1.8020046685865099</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.3665077410879745</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>217.34359789999999</v>
+        <v>217.03884733000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.91068679999997926</v>
+        <v>0.80193346000001497</v>
       </c>
       <c r="D413" s="5">
-        <v>5.1677576626660393</v>
+        <v>4.542210140088998</v>
       </c>
       <c r="E413" s="5">
-        <v>3.1921579128721511</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.1260113922930044</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>218.58496450000001</v>
+        <v>218.54668353</v>
       </c>
       <c r="C414" s="5">
-        <v>1.2413666000000205</v>
+        <v>1.5078361999999856</v>
       </c>
       <c r="D414" s="5">
-        <v>7.0733030391757712</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>8.6628155224368406</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>219.59750980000001</v>
+        <v>219.66344174</v>
       </c>
       <c r="C415" s="5">
-        <v>1.0125452999999993</v>
+        <v>1.1167582100000004</v>
       </c>
       <c r="D415" s="5">
-        <v>5.7025602413187437</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>6.3072203080978273</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>219.72061529999999</v>
+        <v>219.88424749999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.12310549999997988</v>
+        <v>0.22080575999999041</v>
       </c>
       <c r="D416" s="5">
-        <v>0.67479332792546032</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.212931591680988</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>219.7449422</v>
+        <v>220.00328895999999</v>
       </c>
       <c r="C417" s="5">
-        <v>2.432690000000548E-2</v>
+        <v>0.11904146000000537</v>
       </c>
       <c r="D417" s="5">
-        <v>0.13294184088801231</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.65159679252795311</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>219.77923920000001</v>
+        <v>219.86545916</v>
       </c>
       <c r="C418" s="5">
-        <v>3.4297000000009348E-2</v>
+        <v>-0.13782979999999156</v>
       </c>
       <c r="D418" s="5">
-        <v>0.18745254138754497</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>-0.74920264209796805</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>219.8171457</v>
+        <v>219.97821826000001</v>
       </c>
       <c r="C419" s="5">
-        <v>3.7906499999991183E-2</v>
+        <v>0.11275910000000522</v>
       </c>
       <c r="D419" s="5">
-        <v>0.20716686146136087</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.61716490437579985</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>218.81890319999999</v>
+        <v>218.91571615999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.99824250000000347</v>
+        <v>-1.0625021000000174</v>
       </c>
       <c r="D420" s="5">
-        <v>-5.3154170354641987</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-5.6445192429267372</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>218.58808920000001</v>
+        <v>218.60727742</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.23081399999998098</v>
+        <v>-0.3084387399999855</v>
       </c>
       <c r="D421" s="5">
-        <v>-1.2584632893294589</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-1.6776856063087986</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>219.18244780000001</v>
+        <v>219.09839998999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.59435859999999252</v>
+        <v>0.49112256999998749</v>
       </c>
       <c r="D422" s="5">
-        <v>3.3121379593513245</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>2.7294792860443007</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>218.20368569999999</v>
+        <v>218.02911567000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.97876210000001151</v>
+        <v>-1.06928431999998</v>
       </c>
       <c r="D423" s="5">
-        <v>-5.2289459016987454</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-5.701790447570354</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>216.8829187</v>
+        <v>216.59686578</v>
       </c>
       <c r="C424" s="5">
-        <v>-1.3207669999999894</v>
+        <v>-1.4322498900000085</v>
       </c>
       <c r="D424" s="5">
-        <v>-7.0264946763795351</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-7.604228496248588</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>215.98763869999999</v>
+        <v>215.51120019000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.89528000000001384</v>
+        <v>-1.0856655899999907</v>
       </c>
       <c r="D425" s="5">
-        <v>-4.8425996447529762</v>
+        <v>-5.8517762992310374</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.62387814184611257</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>-0.70385885236353696</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>214.97344409999999</v>
+        <v>214.94446035999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.0141945999999962</v>
+        <v>-0.56673983000001726</v>
       </c>
       <c r="D426" s="5">
-        <v>-5.4914687182892274</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-3.1104508290250799</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>214.9388165</v>
+        <v>215.08386712000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-3.4627599999993208E-2</v>
+        <v>0.13940676000001417</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.19312304691544435</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>0.78106755562825647</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>214.8769078</v>
+        <v>215.12011421</v>
       </c>
       <c r="C428" s="5">
-        <v>-6.1908700000003591E-2</v>
+        <v>3.6247089999989157E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.34508827234582817</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.20241800419211753</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>215.18957940000001</v>
+        <v>215.52326072</v>
       </c>
       <c r="C429" s="5">
-        <v>0.31267160000001581</v>
+        <v>0.40314650999999913</v>
       </c>
       <c r="D429" s="5">
-        <v>1.7601861865322421</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>2.2721887881411496</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>214.46391120000001</v>
+        <v>214.59156252</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.72566820000000121</v>
+        <v>-0.93169819999999959</v>
       </c>
       <c r="D430" s="5">
-        <v>-3.9724555501749359</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-5.0659702171590109</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>212.13244649999999</v>
+        <v>212.30789340000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.3314647000000264</v>
+        <v>-2.2836691199999848</v>
       </c>
       <c r="D431" s="5">
-        <v>-12.292941902531563</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-12.048755525546984</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>211.55834110000001</v>
+        <v>211.65342942999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.57410539999997923</v>
+        <v>-0.65446397000002321</v>
       </c>
       <c r="D432" s="5">
-        <v>-3.1997170010703901</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-3.6370639739919275</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>210.47289960000001</v>
+        <v>210.48012362</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.0854415000000017</v>
+        <v>-1.173305809999988</v>
       </c>
       <c r="D433" s="5">
-        <v>-5.9860336548338449</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-6.4531076583502545</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>209.42729059999999</v>
+        <v>209.31653704999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.0456090000000131</v>
+        <v>-1.1635865700000068</v>
       </c>
       <c r="D434" s="5">
-        <v>-5.8012629427470426</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-6.4358639668907198</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>209.10456009999999</v>
+        <v>208.98147606000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.3227305000000058</v>
+        <v>-0.33506098999998812</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.8336244885265973</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-1.9040642328795432</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>208.66206</v>
+        <v>208.41113422000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.44250009999998952</v>
+        <v>-0.57034183999999755</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.5100516298708908</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-3.2262662034662326</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>208.255516</v>
+        <v>207.83497563</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.40654399999999669</v>
+        <v>-0.57615859000000569</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.3131126190404361</v>
+        <v>-3.2674552544386115</v>
       </c>
       <c r="E437" s="5">
-        <v>-3.5798913060666737</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-3.5618680389847279</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>207.5675114</v>
+        <v>205.62546338999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.6880045999999993</v>
+        <v>-2.2095122400000093</v>
       </c>
       <c r="D438" s="5">
-        <v>-3.8931413192576314</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-12.037186957895486</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>206.83807569999999</v>
+        <v>204.17622288999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.72943570000001046</v>
+        <v>-1.4492405000000019</v>
       </c>
       <c r="D439" s="5">
-        <v>-4.1364907526427412</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-8.1372891868785491</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>207.6718444</v>
+        <v>202.8648895</v>
       </c>
       <c r="C440" s="5">
-        <v>0.83376870000000736</v>
+        <v>-1.3113333899999873</v>
       </c>
       <c r="D440" s="5">
-        <v>4.9459240714845976</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-7.44056820754796</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>208.19986209999999</v>
+        <v>203.19375761000001</v>
       </c>
       <c r="C441" s="5">
-        <v>0.52801769999999237</v>
+        <v>0.32886811000000193</v>
       </c>
       <c r="D441" s="5">
-        <v>3.0940995950429651</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>1.9627817461227659</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>210.78904919999999</v>
+        <v>205.88966026</v>
       </c>
       <c r="C442" s="5">
-        <v>2.5891871000000037</v>
+        <v>2.6959026499999936</v>
       </c>
       <c r="D442" s="5">
-        <v>15.987526895468097</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>17.135922827034157</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>210.6530803</v>
+        <v>205.7352424</v>
       </c>
       <c r="C443" s="5">
-        <v>-0.13596889999999462</v>
+        <v>-0.15441785999999524</v>
       </c>
       <c r="D443" s="5">
-        <v>-0.77131644852046488</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-0.89630031946261735</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>210.86304530000001</v>
+        <v>205.41026564000001</v>
       </c>
       <c r="C444" s="5">
-        <v>0.20996500000001106</v>
+        <v>-0.32497675999999842</v>
       </c>
       <c r="D444" s="5">
-        <v>1.202659090263225</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5">
+        <v>-1.8791234336019147</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5">
+        <v>205.64833819</v>
+      </c>
+      <c r="C445" s="5">
+        <v>0.23807254999999827</v>
+      </c>
+      <c r="D445" s="5">
+        <v>1.3997121372290922</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE100000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>