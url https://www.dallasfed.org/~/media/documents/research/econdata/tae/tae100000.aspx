--- v9 (2026-10-02)
+++ v10 (2026-10-23)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D6A5C705-AD55-476C-94B5-F391E7BD9418}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{787011B9-112E-4125-B179-6D84F46EE84A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1AEDB121-0CB1-4069-8A18-60D4859E4B0D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{79DD9E88-7541-4F79-9FFB-15862558A336}"/>
   </bookViews>
   <sheets>
     <sheet name="AE100000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Mining and Logging</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6402 +932,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97E00856-5A83-40AF-AEA3-67BCEE39AAFE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B581C892-FD8F-45FD-B61E-33D0CC77E210}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>158.28702079000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>159.13873842999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.85171763999997552</v>
       </c>
       <c r="D7" s="5">
         <v>6.6515740954406155</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>159.86075020999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.72201178000000255</v>
       </c>
       <c r="D8" s="5">
         <v>5.5823272109017275</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>161.12615155</v>
       </c>
       <c r="C9" s="5">
         <v>1.265401340000011</v>
       </c>
       <c r="D9" s="5">
         <v>9.9234245317054928</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>162.42786520999999</v>
       </c>
       <c r="C10" s="5">
         <v>1.3017136599999901</v>
       </c>
       <c r="D10" s="5">
         <v>10.137198722841934</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>163.32492801999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.89706280999999422</v>
       </c>
       <c r="D11" s="5">
         <v>6.8324697655533395</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>164.37505608999999</v>
       </c>
       <c r="C12" s="5">
         <v>1.0501280699999995</v>
       </c>
       <c r="D12" s="5">
         <v>7.9944066851506568</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>165.4304817</v>
       </c>
       <c r="C13" s="5">
         <v>1.0554256100000146</v>
       </c>
       <c r="D13" s="5">
         <v>7.983013577524245</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>165.67046954</v>
       </c>
       <c r="C14" s="5">
         <v>0.23998783999999773</v>
       </c>
       <c r="D14" s="5">
         <v>1.754781369309999</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>168.29725400000001</v>
       </c>
       <c r="C15" s="5">
         <v>2.6267844600000103</v>
       </c>
       <c r="D15" s="5">
         <v>20.776689589639052</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>169.15689168</v>
       </c>
       <c r="C16" s="5">
         <v>0.85963767999999163</v>
       </c>
       <c r="D16" s="5">
         <v>6.3045848150686368</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>169.11856491</v>
       </c>
       <c r="C17" s="5">
         <v>-3.8326769999997623E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-0.27155177112242468</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>171.70361833999999</v>
       </c>
       <c r="C18" s="5">
         <v>2.5850534299999879</v>
       </c>
       <c r="D18" s="5">
         <v>19.965936995157229</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>173.23284382</v>
       </c>
       <c r="C19" s="5">
         <v>1.529225480000008</v>
       </c>
       <c r="D19" s="5">
         <v>11.226802402176329</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>173.43013819000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.19729437000000871</v>
       </c>
       <c r="D20" s="5">
         <v>1.3752697801285629</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>173.89176866</v>
       </c>
       <c r="C21" s="5">
         <v>0.46163046999998869</v>
       </c>
       <c r="D21" s="5">
         <v>3.2412977497362272</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>173.94057617000001</v>
       </c>
       <c r="C22" s="5">
         <v>4.8807510000017373E-2</v>
       </c>
       <c r="D22" s="5">
         <v>0.33733345530710945</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>171.4071969</v>
       </c>
       <c r="C23" s="5">
         <v>-2.5333792700000117</v>
       </c>
       <c r="D23" s="5">
         <v>-16.143297380233236</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>171.63568423000001</v>
       </c>
       <c r="C24" s="5">
         <v>0.2284873300000072</v>
       </c>
       <c r="D24" s="5">
         <v>1.6113906489229057</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>170.50254135</v>
       </c>
       <c r="C25" s="5">
         <v>-1.1331428800000083</v>
       </c>
       <c r="D25" s="5">
         <v>-7.6409939478012774</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>168.72994423</v>
       </c>
       <c r="C26" s="5">
         <v>-1.7725971200000004</v>
       </c>
       <c r="D26" s="5">
         <v>-11.786373417409202</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>166.84411073000001</v>
       </c>
       <c r="C27" s="5">
         <v>-1.8858334999999897</v>
       </c>
       <c r="D27" s="5">
         <v>-12.61746842053636</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>166.56248404999999</v>
       </c>
       <c r="C28" s="5">
         <v>-0.28162668000001645</v>
       </c>
       <c r="D28" s="5">
         <v>-2.006856119429512</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>166.00383789</v>
       </c>
       <c r="C29" s="5">
         <v>-0.55864615999999501</v>
       </c>
       <c r="D29" s="5">
         <v>-3.9513477187560264</v>
       </c>
       <c r="E29" s="5">
         <v>-1.841741633544236</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>164.34261172999999</v>
       </c>
       <c r="C30" s="5">
         <v>-1.6612261600000124</v>
       </c>
       <c r="D30" s="5">
         <v>-11.369200050061846</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>163.41793906000001</v>
       </c>
       <c r="C31" s="5">
         <v>-0.92467266999997832</v>
       </c>
       <c r="D31" s="5">
         <v>-6.5467228787677527</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>162.76921023</v>
       </c>
       <c r="C32" s="5">
         <v>-0.64872883000001025</v>
       </c>
       <c r="D32" s="5">
         <v>-4.661058520611105</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>161.37779269000001</v>
       </c>
       <c r="C33" s="5">
         <v>-1.391417539999992</v>
       </c>
       <c r="D33" s="5">
         <v>-9.7892743776316848</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>161.17414170000001</v>
       </c>
       <c r="C34" s="5">
         <v>-0.20365098999999987</v>
       </c>
       <c r="D34" s="5">
         <v>-1.5038755565911055</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>160.64185186</v>
       </c>
       <c r="C35" s="5">
         <v>-0.53228984000000423</v>
       </c>
       <c r="D35" s="5">
         <v>-3.8918914673201188</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>159.62007532999999</v>
       </c>
       <c r="C36" s="5">
         <v>-1.021776530000011</v>
       </c>
       <c r="D36" s="5">
         <v>-7.3712692171160166</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>159.28220146999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.33787386000000197</v>
       </c>
       <c r="D37" s="5">
         <v>-2.5107212962405923</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>159.11101307000001</v>
       </c>
       <c r="C38" s="5">
         <v>-0.17118839999997704</v>
       </c>
       <c r="D38" s="5">
         <v>-1.282102580401423</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>158.09520928000001</v>
       </c>
       <c r="C39" s="5">
         <v>-1.0158037900000068</v>
       </c>
       <c r="D39" s="5">
         <v>-7.3977313321959564</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>157.74428404</v>
       </c>
       <c r="C40" s="5">
         <v>-0.35092524000000935</v>
       </c>
       <c r="D40" s="5">
         <v>-2.6313704172248098</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>157.28759654999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.4566874900000073</v>
       </c>
       <c r="D41" s="5">
         <v>-3.4193466296974173</v>
       </c>
       <c r="E41" s="5">
         <v>-5.2506264016472297</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>157.65507539999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.36747884999999769</v>
       </c>
       <c r="D42" s="5">
         <v>2.839928148926818</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>156.92799536000001</v>
       </c>
       <c r="C43" s="5">
         <v>-0.72708003999997572</v>
       </c>
       <c r="D43" s="5">
         <v>-5.3959683045489264</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>156.92099468000001</v>
       </c>
       <c r="C44" s="5">
         <v>-7.0006800000044223E-3</v>
       </c>
       <c r="D44" s="5">
         <v>-5.3519801033963255E-2</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>156.81716295999999</v>
       </c>
       <c r="C45" s="5">
         <v>-0.1038317200000165</v>
       </c>
       <c r="D45" s="5">
         <v>-0.7911345425287819</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>156.93785846</v>
       </c>
       <c r="C46" s="5">
         <v>0.12069550000001072</v>
       </c>
       <c r="D46" s="5">
         <v>0.92750866410162836</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>157.56035391</v>
       </c>
       <c r="C47" s="5">
         <v>0.62249545000000239</v>
       </c>
       <c r="D47" s="5">
         <v>4.8650353134168878</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>157.97174276000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.41138885000000869</v>
       </c>
       <c r="D48" s="5">
         <v>3.1785785571025738</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>157.93643158</v>
       </c>
       <c r="C49" s="5">
         <v>-3.531118000000788E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-0.26790462586783192</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>158.19185199</v>
       </c>
       <c r="C50" s="5">
         <v>0.25542040999999926</v>
       </c>
       <c r="D50" s="5">
         <v>1.9580380166728251</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>159.33390623</v>
       </c>
       <c r="C51" s="5">
         <v>1.1420542399999931</v>
       </c>
       <c r="D51" s="5">
         <v>9.0157170103662754</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>158.85092553999999</v>
       </c>
       <c r="C52" s="5">
         <v>-0.4829806900000051</v>
       </c>
       <c r="D52" s="5">
         <v>-3.5774630988408829</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>157.93308592</v>
       </c>
       <c r="C53" s="5">
         <v>-0.91783961999999519</v>
       </c>
       <c r="D53" s="5">
         <v>-6.7174389798382528</v>
       </c>
       <c r="E53" s="5">
         <v>0.41038796711145853</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>158.05503329999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.12194737999999461</v>
       </c>
       <c r="D54" s="5">
         <v>0.93052017033659062</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>157.28008199000001</v>
       </c>
       <c r="C55" s="5">
         <v>-0.77495130999997741</v>
       </c>
       <c r="D55" s="5">
         <v>-5.7275583668010217</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>157.15909536000001</v>
       </c>
       <c r="C56" s="5">
         <v>-0.12098663000000442</v>
       </c>
       <c r="D56" s="5">
         <v>-0.91919635818437095</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>157.12786548</v>
       </c>
       <c r="C57" s="5">
         <v>-3.1229880000012145E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-0.23819763302824759</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>156.34694689</v>
       </c>
       <c r="C58" s="5">
         <v>-0.78091858999999886</v>
       </c>
       <c r="D58" s="5">
         <v>-5.8035949975532519</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>156.3079448</v>
       </c>
       <c r="C59" s="5">
         <v>-3.900208999999677E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-0.29893994229955867</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>154.71334716999999</v>
       </c>
       <c r="C60" s="5">
         <v>-1.5945976300000098</v>
       </c>
       <c r="D60" s="5">
         <v>-11.577915212172151</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>155.03117273999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.31782556999999656</v>
       </c>
       <c r="D61" s="5">
         <v>2.4931882569233066</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>155.02610540000001</v>
       </c>
       <c r="C62" s="5">
         <v>-5.0673399999823232E-3</v>
       </c>
       <c r="D62" s="5">
         <v>-3.9216080536852438E-2</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>155.01507140000001</v>
       </c>
       <c r="C63" s="5">
         <v>-1.1033999999995103E-2</v>
       </c>
       <c r="D63" s="5">
         <v>-8.5376704205775145E-2</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>154.79579906999999</v>
       </c>
       <c r="C64" s="5">
         <v>-0.21927233000002389</v>
       </c>
       <c r="D64" s="5">
         <v>-1.6842834810696261</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>154.40645079000001</v>
       </c>
       <c r="C65" s="5">
         <v>-0.38934827999997879</v>
       </c>
       <c r="D65" s="5">
         <v>-2.976879344047545</v>
       </c>
       <c r="E65" s="5">
         <v>-2.232993238532921</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>153.6549594</v>
       </c>
       <c r="C66" s="5">
         <v>-0.75149139000001242</v>
       </c>
       <c r="D66" s="5">
         <v>-5.6865346294501684</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>153.11635623000001</v>
       </c>
       <c r="C67" s="5">
         <v>-0.53860316999998759</v>
       </c>
       <c r="D67" s="5">
         <v>-4.1261783216974601</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>152.51107858</v>
       </c>
       <c r="C68" s="5">
         <v>-0.605277650000005</v>
       </c>
       <c r="D68" s="5">
         <v>-4.6418791889183737</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>152.86061837</v>
       </c>
       <c r="C69" s="5">
         <v>0.34953978999999435</v>
       </c>
       <c r="D69" s="5">
         <v>2.7852119115876928</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>152.62593287999999</v>
       </c>
       <c r="C70" s="5">
         <v>-0.23468549000000394</v>
       </c>
       <c r="D70" s="5">
         <v>-1.8268712374401197</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>151.42015395000001</v>
       </c>
       <c r="C71" s="5">
         <v>-1.2057789299999797</v>
       </c>
       <c r="D71" s="5">
         <v>-9.078995889917806</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>151.49618846999999</v>
       </c>
       <c r="C72" s="5">
         <v>7.6034519999979011E-2</v>
       </c>
       <c r="D72" s="5">
         <v>0.60423816142023412</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>151.38842111</v>
       </c>
       <c r="C73" s="5">
         <v>-0.10776735999999687</v>
       </c>
       <c r="D73" s="5">
         <v>-0.85029247590205914</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>151.59045526</v>
       </c>
       <c r="C74" s="5">
         <v>0.20203415000000291</v>
       </c>
       <c r="D74" s="5">
         <v>1.61325701020687</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>150.54180853</v>
       </c>
       <c r="C75" s="5">
         <v>-1.0486467300000015</v>
       </c>
       <c r="D75" s="5">
         <v>-7.9924931963040518</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>149.90121984000001</v>
       </c>
       <c r="C76" s="5">
         <v>-0.64058868999998708</v>
       </c>
       <c r="D76" s="5">
         <v>-4.9884387682337046</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>150.10164685000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.20042700999999852</v>
       </c>
       <c r="D77" s="5">
         <v>1.6163244500301044</v>
       </c>
       <c r="E77" s="5">
         <v>-2.7879689727825729</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>149.31779592000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.78385092999999983</v>
       </c>
       <c r="D78" s="5">
         <v>-6.0896709522062604</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>149.94234204</v>
       </c>
       <c r="C79" s="5">
         <v>0.62454611999999088</v>
       </c>
       <c r="D79" s="5">
         <v>5.1362863467210307</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>150.58994186999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.64759982999999011</v>
       </c>
       <c r="D80" s="5">
         <v>5.3076949987809208</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>151.92599838999999</v>
       </c>
       <c r="C81" s="5">
         <v>1.3360565199999996</v>
       </c>
       <c r="D81" s="5">
         <v>11.181774294737146</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>151.7193785</v>
       </c>
       <c r="C82" s="5">
         <v>-0.20661988999998471</v>
       </c>
       <c r="D82" s="5">
         <v>-1.6198519521434696</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>151.81582108999999</v>
       </c>
       <c r="C83" s="5">
         <v>9.644258999998101E-2</v>
       </c>
       <c r="D83" s="5">
         <v>0.76546965475967621</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>152.42851367</v>
       </c>
       <c r="C84" s="5">
         <v>0.61269258000001514</v>
       </c>
       <c r="D84" s="5">
         <v>4.9518708755238006</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>152.56028939999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.13177572999998688</v>
       </c>
       <c r="D85" s="5">
         <v>1.0423569919391751</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>152.67160168999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.11131229000000076</v>
       </c>
       <c r="D86" s="5">
         <v>0.87907596277876365</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>153.47170496000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.80010327000002235</v>
       </c>
       <c r="D87" s="5">
         <v>6.4732895636279153</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>153.94191481999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.47020985999998288</v>
       </c>
       <c r="D88" s="5">
         <v>3.7391767211295335</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>154.52392094999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.58200612999999635</v>
       </c>
       <c r="D89" s="5">
         <v>4.6323606304081055</v>
       </c>
       <c r="E89" s="5">
         <v>2.9461862629790225</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>155.63355888000001</v>
       </c>
       <c r="C90" s="5">
         <v>1.1096379300000194</v>
       </c>
       <c r="D90" s="5">
         <v>8.9658342882783515</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>157.08597148000001</v>
       </c>
       <c r="C91" s="5">
         <v>1.4524126000000024</v>
       </c>
       <c r="D91" s="5">
         <v>11.791772851733672</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>157.83734342</v>
       </c>
       <c r="C92" s="5">
         <v>0.75137193999998431</v>
       </c>
       <c r="D92" s="5">
         <v>5.8932615758908069</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>157.97269438000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.1353509600000109</v>
       </c>
       <c r="D93" s="5">
         <v>1.0339086552239252</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>159.1504813</v>
       </c>
       <c r="C94" s="5">
         <v>1.1777869199999884</v>
       </c>
       <c r="D94" s="5">
         <v>9.3229065686218693</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>159.84708047999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.69659917999999266</v>
       </c>
       <c r="D95" s="5">
         <v>5.3806871672803736</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>163.74455635000001</v>
       </c>
       <c r="C96" s="5">
         <v>3.8974758700000223</v>
       </c>
       <c r="D96" s="5">
         <v>33.519884588173255</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>164.36230950999999</v>
       </c>
       <c r="C97" s="5">
         <v>0.61775315999997815</v>
       </c>
       <c r="D97" s="5">
         <v>4.6223257136181362</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>164.51969181000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.15738230000002318</v>
       </c>
       <c r="D98" s="5">
         <v>1.1551100340010834</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>165.53909654</v>
       </c>
       <c r="C99" s="5">
         <v>1.0194047299999909</v>
       </c>
       <c r="D99" s="5">
         <v>7.6942013916373009</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>166.35017056999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.81107402999998612</v>
       </c>
       <c r="D100" s="5">
         <v>6.0405663706719404</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>167.20176226000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.85159169000002066</v>
       </c>
       <c r="D101" s="5">
         <v>6.3190774364764613</v>
       </c>
       <c r="E101" s="5">
         <v>8.204452250536832</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>168.26951939</v>
       </c>
       <c r="C102" s="5">
         <v>1.0677571299999897</v>
       </c>
       <c r="D102" s="5">
         <v>7.9382185379264891</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>168.05891556</v>
       </c>
       <c r="C103" s="5">
         <v>-0.21060382999999661</v>
       </c>
       <c r="D103" s="5">
         <v>-1.4916079146961136</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>165.29710406000001</v>
       </c>
       <c r="C104" s="5">
         <v>-2.7618114999999932</v>
       </c>
       <c r="D104" s="5">
         <v>-18.032015255143918</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>165.31029645999999</v>
       </c>
       <c r="C105" s="5">
         <v>1.3192399999979898E-2</v>
       </c>
       <c r="D105" s="5">
         <v>9.5814327801235777E-2</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>164.97305829000001</v>
       </c>
       <c r="C106" s="5">
         <v>-0.3372381699999778</v>
       </c>
       <c r="D106" s="5">
         <v>-2.4207560199906331</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>164.11266355000001</v>
       </c>
       <c r="C107" s="5">
         <v>-0.86039474000000382</v>
       </c>
       <c r="D107" s="5">
         <v>-6.0820025254570753</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>162.67015767999999</v>
       </c>
       <c r="C108" s="5">
         <v>-1.4425058700000193</v>
       </c>
       <c r="D108" s="5">
         <v>-10.052411991970267</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>160.87661786999999</v>
       </c>
       <c r="C109" s="5">
         <v>-1.7935398099999986</v>
       </c>
       <c r="D109" s="5">
         <v>-12.457191000630674</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>159.93729496</v>
       </c>
       <c r="C110" s="5">
         <v>-0.93932290999998713</v>
       </c>
       <c r="D110" s="5">
         <v>-6.7858533427735956</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>157.81440497</v>
       </c>
       <c r="C111" s="5">
         <v>-2.1228899900000044</v>
       </c>
       <c r="D111" s="5">
         <v>-14.815074375333692</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>156.66074828000001</v>
       </c>
       <c r="C112" s="5">
         <v>-1.1536566899999912</v>
       </c>
       <c r="D112" s="5">
         <v>-8.428009834699612</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>155.14049272</v>
       </c>
       <c r="C113" s="5">
         <v>-1.5202555600000096</v>
       </c>
       <c r="D113" s="5">
         <v>-11.043100452480692</v>
       </c>
       <c r="E113" s="5">
         <v>-7.2136019243892013</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>148.69179449000001</v>
       </c>
       <c r="C114" s="5">
         <v>-6.4486982299999909</v>
       </c>
       <c r="D114" s="5">
         <v>-39.918324355596781</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>147.33914688999999</v>
       </c>
       <c r="C115" s="5">
         <v>-1.3526476000000116</v>
       </c>
       <c r="D115" s="5">
         <v>-10.386430279920123</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>146.45950403000001</v>
       </c>
       <c r="C116" s="5">
         <v>-0.87964285999998992</v>
       </c>
       <c r="D116" s="5">
         <v>-6.9336035293428688</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>144.60838971999999</v>
       </c>
       <c r="C117" s="5">
         <v>-1.851114310000014</v>
       </c>
       <c r="D117" s="5">
         <v>-14.155757717908447</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>142.95071207000001</v>
       </c>
       <c r="C118" s="5">
         <v>-1.6576776499999823</v>
       </c>
       <c r="D118" s="5">
         <v>-12.920887262603475</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>141.93083096999999</v>
       </c>
       <c r="C119" s="5">
         <v>-1.0198811000000205</v>
       </c>
       <c r="D119" s="5">
         <v>-8.2333095300099686</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>140.70313801</v>
       </c>
       <c r="C120" s="5">
         <v>-1.2276929599999846</v>
       </c>
       <c r="D120" s="5">
         <v>-9.9000698302281762</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>140.5624517</v>
       </c>
       <c r="C121" s="5">
         <v>-0.14068631000000664</v>
       </c>
       <c r="D121" s="5">
         <v>-1.1932800020552414</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>140.92294111000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.36048941000001378</v>
       </c>
       <c r="D122" s="5">
         <v>3.1213284573180511</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>141.42043268</v>
       </c>
       <c r="C123" s="5">
         <v>0.497491569999994</v>
       </c>
       <c r="D123" s="5">
         <v>4.3195146980591348</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>141.85625282999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.43582014999998364</v>
       </c>
       <c r="D124" s="5">
         <v>3.7614098789153338</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>142.91463607</v>
       </c>
       <c r="C125" s="5">
         <v>1.0583832400000119</v>
       </c>
       <c r="D125" s="5">
         <v>9.3298339999278834</v>
       </c>
       <c r="E125" s="5">
         <v>-7.8805065238934162</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>143.69843778000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.78380171000000587</v>
       </c>
       <c r="D126" s="5">
         <v>6.7834794816225452</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>143.87182447999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.17338669999998046</v>
       </c>
       <c r="D127" s="5">
         <v>1.457568979408852</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>144.74272457000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.87090009000002055</v>
       </c>
       <c r="D128" s="5">
         <v>7.5107538960223152</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>143.9818904</v>
       </c>
       <c r="C129" s="5">
         <v>-0.76083417000000964</v>
       </c>
       <c r="D129" s="5">
         <v>-6.1285479614620826</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>144.62670921</v>
       </c>
       <c r="C130" s="5">
         <v>0.64481881000000385</v>
       </c>
       <c r="D130" s="5">
         <v>5.5085363881968386</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>144.79848935999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.17178014999998936</v>
       </c>
       <c r="D131" s="5">
         <v>1.4346460308564124</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>145.82106257000001</v>
       </c>
       <c r="C132" s="5">
         <v>1.0225732100000187</v>
       </c>
       <c r="D132" s="5">
         <v>8.8114831955210082</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>146.14174593000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.32068336000000386</v>
       </c>
       <c r="D133" s="5">
         <v>2.6711426469333777</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>147.04721133999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.9054654099999766</v>
       </c>
       <c r="D134" s="5">
         <v>7.6936299739311931</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>148.50916291999999</v>
       </c>
       <c r="C135" s="5">
         <v>1.4619515800000045</v>
       </c>
       <c r="D135" s="5">
         <v>12.604951671409005</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>148.99276309999999</v>
       </c>
       <c r="C136" s="5">
         <v>0.48360017999999627</v>
       </c>
       <c r="D136" s="5">
         <v>3.9783902553887085</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>151.75612083999999</v>
       </c>
       <c r="C137" s="5">
         <v>2.7633577400000036</v>
       </c>
       <c r="D137" s="5">
         <v>24.673028250483476</v>
       </c>
       <c r="E137" s="5">
         <v>6.1865495467304132</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>150.35338515999999</v>
       </c>
       <c r="C138" s="5">
         <v>-1.4027356800000064</v>
       </c>
       <c r="D138" s="5">
         <v>-10.54514284314596</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>152.44077016</v>
       </c>
       <c r="C139" s="5">
         <v>2.0873850000000118</v>
       </c>
       <c r="D139" s="5">
         <v>17.992685111385477</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>153.88612619</v>
       </c>
       <c r="C140" s="5">
         <v>1.4453560299999992</v>
       </c>
       <c r="D140" s="5">
         <v>11.990193596037324</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>155.82348877999999</v>
       </c>
       <c r="C141" s="5">
         <v>1.9373625899999922</v>
       </c>
       <c r="D141" s="5">
         <v>16.198755769914431</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>156.38558931</v>
       </c>
       <c r="C142" s="5">
         <v>0.56210053000000926</v>
       </c>
       <c r="D142" s="5">
         <v>4.4156720194688415</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>157.93087903</v>
       </c>
       <c r="C143" s="5">
         <v>1.5452897199999995</v>
       </c>
       <c r="D143" s="5">
         <v>12.523662503944944</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>158.52022916000001</v>
       </c>
       <c r="C144" s="5">
         <v>0.58935013000001391</v>
       </c>
       <c r="D144" s="5">
         <v>4.571097565679505</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>158.8637277</v>
       </c>
       <c r="C145" s="5">
         <v>0.34349853999998459</v>
       </c>
       <c r="D145" s="5">
         <v>2.6315031251406884</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>158.39517397</v>
       </c>
       <c r="C146" s="5">
         <v>-0.46855372999999645</v>
       </c>
       <c r="D146" s="5">
         <v>-3.4824352700753236</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>157.80340176999999</v>
       </c>
       <c r="C147" s="5">
         <v>-0.5917722000000083</v>
       </c>
       <c r="D147" s="5">
         <v>-4.3922737588294343</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>157.13107897</v>
       </c>
       <c r="C148" s="5">
         <v>-0.67232279999998923</v>
       </c>
       <c r="D148" s="5">
         <v>-4.9944931219898621</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>156.34609617000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.78498279999999454</v>
       </c>
       <c r="D149" s="5">
         <v>-5.8328581828206101</v>
       </c>
       <c r="E149" s="5">
         <v>3.0245734436236349</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>151.49678008999999</v>
       </c>
       <c r="C150" s="5">
         <v>-4.8493160800000226</v>
       </c>
       <c r="D150" s="5">
         <v>-31.483317238838794</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>150.77180204000001</v>
       </c>
       <c r="C151" s="5">
         <v>-0.72497804999997584</v>
       </c>
       <c r="D151" s="5">
         <v>-5.5937650418308671</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>149.60990679</v>
       </c>
       <c r="C152" s="5">
         <v>-1.1618952500000148</v>
       </c>
       <c r="D152" s="5">
         <v>-8.8655197222992861</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>148.8093073</v>
       </c>
       <c r="C153" s="5">
         <v>-0.80059948999999619</v>
       </c>
       <c r="D153" s="5">
         <v>-6.2358302397067522</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>148.98213361000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.17282631000000492</v>
       </c>
       <c r="D154" s="5">
         <v>1.4026102707988208</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>148.65860182</v>
       </c>
       <c r="C155" s="5">
         <v>-0.32353179000000409</v>
       </c>
       <c r="D155" s="5">
         <v>-2.5750368284672032</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>147.19620029999999</v>
       </c>
       <c r="C156" s="5">
         <v>-1.4624015200000144</v>
       </c>
       <c r="D156" s="5">
         <v>-11.186565232640454</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>147.29562981000001</v>
       </c>
       <c r="C157" s="5">
         <v>9.9429510000021537E-2</v>
       </c>
       <c r="D157" s="5">
         <v>0.81360586190941664</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>147.89942027999999</v>
       </c>
       <c r="C158" s="5">
         <v>0.60379046999997854</v>
       </c>
       <c r="D158" s="5">
         <v>5.0314399754253669</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>146.38427967000001</v>
       </c>
       <c r="C159" s="5">
         <v>-1.5151406099999747</v>
       </c>
       <c r="D159" s="5">
         <v>-11.623739863528614</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>146.79851740999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.41423773999997593</v>
       </c>
       <c r="D160" s="5">
         <v>3.4491088034129591</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>146.7772195</v>
       </c>
       <c r="C161" s="5">
         <v>-2.1297909999987041E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-0.17396025927115533</v>
       </c>
       <c r="E161" s="5">
         <v>-6.1203169790664091</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>145.89143077</v>
       </c>
       <c r="C162" s="5">
         <v>-0.88578873000000158</v>
       </c>
       <c r="D162" s="5">
         <v>-7.0063003492965574</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>146.81467201999999</v>
       </c>
       <c r="C163" s="5">
         <v>0.92324124999998958</v>
       </c>
       <c r="D163" s="5">
         <v>7.8638976310646314</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>147.51445705</v>
       </c>
       <c r="C164" s="5">
         <v>0.69978503000001524</v>
       </c>
       <c r="D164" s="5">
         <v>5.872095846160974</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>148.29650029000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.78204324000000724</v>
       </c>
       <c r="D165" s="5">
         <v>6.5505763393458594</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>148.97389601</v>
       </c>
       <c r="C166" s="5">
         <v>0.67739571999999271</v>
       </c>
       <c r="D166" s="5">
         <v>5.6212453694181486</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>149.08346832999999</v>
       </c>
       <c r="C167" s="5">
         <v>0.10957231999998385</v>
       </c>
       <c r="D167" s="5">
         <v>0.88619550468178598</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>149.76741766999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.68394933999999807</v>
       </c>
       <c r="D168" s="5">
         <v>5.6462889779702596</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>150.44967416</v>
       </c>
       <c r="C169" s="5">
         <v>0.68225649000001454</v>
       </c>
       <c r="D169" s="5">
         <v>5.6055926979551973</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>150.67897966000001</v>
       </c>
       <c r="C170" s="5">
         <v>0.22930550000000949</v>
       </c>
       <c r="D170" s="5">
         <v>1.8443709516244633</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>149.90633134999999</v>
       </c>
       <c r="C171" s="5">
         <v>-0.77264831000002232</v>
       </c>
       <c r="D171" s="5">
         <v>-5.9827244622953195</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>150.19795757</v>
       </c>
       <c r="C172" s="5">
         <v>0.29162622000001193</v>
       </c>
       <c r="D172" s="5">
         <v>2.3596081892141463</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>151.79564908</v>
       </c>
       <c r="C173" s="5">
         <v>1.5976915100000042</v>
       </c>
       <c r="D173" s="5">
         <v>13.538606031371492</v>
       </c>
       <c r="E173" s="5">
         <v>3.4190793347192328</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>151.94287962999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.14723054999998908</v>
       </c>
       <c r="D174" s="5">
         <v>1.1701403367589958</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>152.31933895</v>
       </c>
       <c r="C175" s="5">
         <v>0.37645932000000926</v>
       </c>
       <c r="D175" s="5">
         <v>3.0140163605626213</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>153.50575717000001</v>
       </c>
       <c r="C176" s="5">
         <v>1.1864182200000073</v>
       </c>
       <c r="D176" s="5">
         <v>9.7578175466831674</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>153.42352898999999</v>
       </c>
       <c r="C177" s="5">
         <v>-8.2228180000015527E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-0.64091162333927976</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>153.82611548</v>
       </c>
       <c r="C178" s="5">
         <v>0.40258649000000446</v>
       </c>
       <c r="D178" s="5">
         <v>3.1946686748530517</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>154.17711707999999</v>
       </c>
       <c r="C179" s="5">
         <v>0.35100159999998937</v>
       </c>
       <c r="D179" s="5">
         <v>2.7727957072769316</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>154.90648250999999</v>
       </c>
       <c r="C180" s="5">
         <v>0.72936543000000142</v>
       </c>
       <c r="D180" s="5">
         <v>5.8268968734099147</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>155.27334780999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.36686530000000062</v>
       </c>
       <c r="D181" s="5">
         <v>2.8792743809484378</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>156.01865151999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.74530371000000173</v>
       </c>
       <c r="D182" s="5">
         <v>5.9144554047500186</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>157.26396889</v>
       </c>
       <c r="C183" s="5">
         <v>1.2453173700000093</v>
       </c>
       <c r="D183" s="5">
         <v>10.01009568070501</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>158.22666649000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.9626976000000127</v>
       </c>
       <c r="D184" s="5">
         <v>7.5982877059082021</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>159.19454962</v>
       </c>
       <c r="C185" s="5">
         <v>0.96788312999998993</v>
       </c>
       <c r="D185" s="5">
         <v>7.5925482414539447</v>
       </c>
       <c r="E185" s="5">
         <v>4.8742507343544572</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>161.00625471999999</v>
       </c>
       <c r="C186" s="5">
         <v>1.8117050999999833</v>
       </c>
       <c r="D186" s="5">
         <v>14.54460447041772</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>162.00706646</v>
       </c>
       <c r="C187" s="5">
         <v>1.0008117400000174</v>
       </c>
       <c r="D187" s="5">
         <v>7.7195486358369481</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>162.74520382</v>
       </c>
       <c r="C188" s="5">
         <v>0.73813735999999608</v>
       </c>
       <c r="D188" s="5">
         <v>5.606557364134912</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>164.68727426999999</v>
       </c>
       <c r="C189" s="5">
         <v>1.9420704499999886</v>
       </c>
       <c r="D189" s="5">
         <v>15.298091015591741</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>165.85067226000001</v>
       </c>
       <c r="C190" s="5">
         <v>1.1633979900000213</v>
       </c>
       <c r="D190" s="5">
         <v>8.814390873079315</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>167.15242438999999</v>
       </c>
       <c r="C191" s="5">
         <v>1.3017521299999828</v>
       </c>
       <c r="D191" s="5">
         <v>9.8361560309676577</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>168.90191028999999</v>
       </c>
       <c r="C192" s="5">
         <v>1.7494858999999963</v>
       </c>
       <c r="D192" s="5">
         <v>13.308522824941038</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>169.63351721999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.7316069299999981</v>
       </c>
       <c r="D193" s="5">
         <v>5.323495793686206</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>170.99852014999999</v>
       </c>
       <c r="C194" s="5">
         <v>1.3650029300000028</v>
       </c>
       <c r="D194" s="5">
         <v>10.095158273304495</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>172.12776012</v>
       </c>
       <c r="C195" s="5">
         <v>1.1292399700000146</v>
       </c>
       <c r="D195" s="5">
         <v>8.2188177054938194</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>173.50861245999999</v>
       </c>
       <c r="C196" s="5">
         <v>1.3808523399999899</v>
       </c>
       <c r="D196" s="5">
         <v>10.063021955892415</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>175.10547568000001</v>
       </c>
       <c r="C197" s="5">
         <v>1.5968632200000172</v>
       </c>
       <c r="D197" s="5">
         <v>11.620582066503404</v>
       </c>
       <c r="E197" s="5">
         <v>9.9946424660766642</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>175.49857183</v>
       </c>
       <c r="C198" s="5">
         <v>0.39309614999999098</v>
       </c>
       <c r="D198" s="5">
         <v>2.7274044755637661</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>178.18901349999999</v>
       </c>
       <c r="C199" s="5">
         <v>2.6904416699999842</v>
       </c>
       <c r="D199" s="5">
         <v>20.029512512366487</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>180.05714121</v>
       </c>
       <c r="C200" s="5">
         <v>1.8681277100000102</v>
       </c>
       <c r="D200" s="5">
         <v>13.332149144628147</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>182.23322947</v>
       </c>
       <c r="C201" s="5">
         <v>2.1760882600000002</v>
       </c>
       <c r="D201" s="5">
         <v>15.506560967024875</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>184.26797274</v>
       </c>
       <c r="C202" s="5">
         <v>2.034743270000007</v>
       </c>
       <c r="D202" s="5">
         <v>14.252953324664897</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>186.82802852</v>
       </c>
       <c r="C203" s="5">
         <v>2.560055779999999</v>
       </c>
       <c r="D203" s="5">
         <v>18.006540067429899</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>188.36808429999999</v>
       </c>
       <c r="C204" s="5">
         <v>1.5400557799999888</v>
       </c>
       <c r="D204" s="5">
         <v>10.352831381339822</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>190.25248583999999</v>
       </c>
       <c r="C205" s="5">
         <v>1.8844015399999989</v>
       </c>
       <c r="D205" s="5">
         <v>12.687625381474742</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>193.24920205999999</v>
       </c>
       <c r="C206" s="5">
         <v>2.9967162199999962</v>
       </c>
       <c r="D206" s="5">
         <v>20.628084804194934</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>194.54419837</v>
       </c>
       <c r="C207" s="5">
         <v>1.2949963100000161</v>
       </c>
       <c r="D207" s="5">
         <v>8.3445063398254646</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>196.00369688999999</v>
       </c>
       <c r="C208" s="5">
         <v>1.4594985199999826</v>
       </c>
       <c r="D208" s="5">
         <v>9.3834825248274356</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>197.49991976000001</v>
       </c>
       <c r="C209" s="5">
         <v>1.4962228700000253</v>
       </c>
       <c r="D209" s="5">
         <v>9.5549307222678515</v>
       </c>
       <c r="E209" s="5">
         <v>12.789116955385893</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>199.08784431999999</v>
       </c>
       <c r="C210" s="5">
         <v>1.5879245599999763</v>
       </c>
       <c r="D210" s="5">
         <v>10.086445136900046</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>201.02391931</v>
       </c>
       <c r="C211" s="5">
         <v>1.9360749900000087</v>
       </c>
       <c r="D211" s="5">
         <v>12.314519272544477</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>203.41830830999999</v>
       </c>
       <c r="C212" s="5">
         <v>2.3943889999999897</v>
       </c>
       <c r="D212" s="5">
         <v>15.267699714152716</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>205.07310548999999</v>
       </c>
       <c r="C213" s="5">
         <v>1.6547971800000028</v>
       </c>
       <c r="D213" s="5">
         <v>10.210770459014995</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>206.90725560999999</v>
       </c>
       <c r="C214" s="5">
         <v>1.8341501200000039</v>
       </c>
       <c r="D214" s="5">
         <v>11.276676540420571</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>208.82112115000001</v>
       </c>
       <c r="C215" s="5">
         <v>1.9138655400000175</v>
       </c>
       <c r="D215" s="5">
         <v>11.682321725762467</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>210.25376198000001</v>
       </c>
       <c r="C216" s="5">
         <v>1.4326408299999969</v>
       </c>
       <c r="D216" s="5">
         <v>8.5505990614395344</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>211.67370249999999</v>
       </c>
       <c r="C217" s="5">
         <v>1.4199405199999831</v>
       </c>
       <c r="D217" s="5">
         <v>8.4120543110764103</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>211.7539179</v>
       </c>
       <c r="C218" s="5">
         <v>8.021540000001437E-2</v>
       </c>
       <c r="D218" s="5">
         <v>0.45569837427998916</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>213.26201424000001</v>
       </c>
       <c r="C219" s="5">
         <v>1.5080963400000087</v>
       </c>
       <c r="D219" s="5">
         <v>8.8891550225281613</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>215.31260427000001</v>
       </c>
       <c r="C220" s="5">
         <v>2.0505900299999951</v>
       </c>
       <c r="D220" s="5">
         <v>12.168617131203895</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>216.8780983</v>
       </c>
       <c r="C221" s="5">
         <v>1.5654940299999964</v>
       </c>
       <c r="D221" s="5">
         <v>9.0824568087052739</v>
       </c>
       <c r="E221" s="5">
         <v>9.8117399559190623</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>219.19079004</v>
       </c>
       <c r="C222" s="5">
         <v>2.3126917399999911</v>
       </c>
       <c r="D222" s="5">
         <v>13.57409018190614</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>222.42112677</v>
       </c>
       <c r="C223" s="5">
         <v>3.2303367300000048</v>
       </c>
       <c r="D223" s="5">
         <v>19.191370704812428</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>224.28524967000001</v>
       </c>
       <c r="C224" s="5">
         <v>1.8641229000000124</v>
       </c>
       <c r="D224" s="5">
         <v>10.534058034627702</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>226.31999345</v>
       </c>
       <c r="C225" s="5">
         <v>2.0347437799999852</v>
       </c>
       <c r="D225" s="5">
         <v>11.446519446523173</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>228.77730106000001</v>
       </c>
       <c r="C226" s="5">
         <v>2.4573076100000151</v>
       </c>
       <c r="D226" s="5">
         <v>13.836130273752811</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>230.81096618000001</v>
       </c>
       <c r="C227" s="5">
         <v>2.0336651199999949</v>
       </c>
       <c r="D227" s="5">
         <v>11.204428117584996</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>232.85803806999999</v>
       </c>
       <c r="C228" s="5">
         <v>2.0470718899999838</v>
       </c>
       <c r="D228" s="5">
         <v>11.177662975198</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>234.55988733000001</v>
       </c>
       <c r="C229" s="5">
         <v>1.7018492600000172</v>
       </c>
       <c r="D229" s="5">
         <v>9.1314998451206719</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>235.52609759000001</v>
       </c>
       <c r="C230" s="5">
         <v>0.96621025999999688</v>
       </c>
       <c r="D230" s="5">
         <v>5.0566393462677217</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>237.69386872999999</v>
       </c>
       <c r="C231" s="5">
         <v>2.1677711399999851</v>
       </c>
       <c r="D231" s="5">
         <v>11.621361537809261</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>237.05956105000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.63430767999997784</v>
       </c>
       <c r="D232" s="5">
         <v>-3.1557235045810983</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>234.86190995999999</v>
       </c>
       <c r="C233" s="5">
         <v>-2.1976510900000221</v>
       </c>
       <c r="D233" s="5">
         <v>-10.574505693465452</v>
       </c>
       <c r="E233" s="5">
         <v>8.2921289890340191</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>228.39693036</v>
       </c>
       <c r="C234" s="5">
         <v>-6.4649795999999924</v>
       </c>
       <c r="D234" s="5">
         <v>-28.462774514809176</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>222.50732410000001</v>
       </c>
       <c r="C235" s="5">
         <v>-5.8896062599999937</v>
       </c>
       <c r="D235" s="5">
         <v>-26.911579262692776</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>216.84318468000001</v>
       </c>
       <c r="C236" s="5">
         <v>-5.6641394199999979</v>
       </c>
       <c r="D236" s="5">
         <v>-26.613260519653114</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>206.97194431</v>
       </c>
       <c r="C237" s="5">
         <v>-9.8712403700000095</v>
       </c>
       <c r="D237" s="5">
         <v>-42.827335806677269</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>202.30755019</v>
       </c>
       <c r="C238" s="5">
         <v>-4.6643941199999972</v>
       </c>
       <c r="D238" s="5">
         <v>-23.931064397491674</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>197.76918719</v>
       </c>
       <c r="C239" s="5">
         <v>-4.5383630000000039</v>
       </c>
       <c r="D239" s="5">
         <v>-23.834473158905379</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>195.09500105999999</v>
       </c>
       <c r="C240" s="5">
         <v>-2.6741861300000096</v>
       </c>
       <c r="D240" s="5">
         <v>-15.072145049839779</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>192.87670514000001</v>
       </c>
       <c r="C241" s="5">
         <v>-2.2182959199999743</v>
       </c>
       <c r="D241" s="5">
         <v>-12.822654025978586</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>191.96214631000001</v>
       </c>
       <c r="C242" s="5">
         <v>-0.91455883000000426</v>
       </c>
       <c r="D242" s="5">
         <v>-5.543940650132706</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>190.04277092999999</v>
       </c>
       <c r="C243" s="5">
         <v>-1.9193753800000195</v>
       </c>
       <c r="D243" s="5">
         <v>-11.360135499450996</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>190.82476007</v>
       </c>
       <c r="C244" s="5">
         <v>0.78198914000000741</v>
       </c>
       <c r="D244" s="5">
         <v>5.0510630192643458</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>192.23153300000001</v>
       </c>
       <c r="C245" s="5">
         <v>1.4067729300000167</v>
       </c>
       <c r="D245" s="5">
         <v>9.2141354450463453</v>
       </c>
       <c r="E245" s="5">
         <v>-18.151251928105527</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>193.90644878000001</v>
       </c>
       <c r="C246" s="5">
         <v>1.6749157799999921</v>
       </c>
       <c r="D246" s="5">
         <v>10.971506149917154</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>196.32421869999999</v>
       </c>
       <c r="C247" s="5">
         <v>2.4177699199999836</v>
       </c>
       <c r="D247" s="5">
         <v>16.03246026599836</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>198.86971166000001</v>
       </c>
       <c r="C248" s="5">
         <v>2.5454929600000185</v>
       </c>
       <c r="D248" s="5">
         <v>16.717827462585234</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>202.07313834999999</v>
       </c>
       <c r="C249" s="5">
         <v>3.2034266899999864</v>
       </c>
       <c r="D249" s="5">
         <v>21.137695818039838</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>205.10605294000001</v>
       </c>
       <c r="C250" s="5">
         <v>3.0329145900000185</v>
       </c>
       <c r="D250" s="5">
         <v>19.574531615382519</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>207.02963034999999</v>
       </c>
       <c r="C251" s="5">
         <v>1.9235774099999787</v>
       </c>
       <c r="D251" s="5">
         <v>11.853184902577185</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>208.15119702000001</v>
       </c>
       <c r="C252" s="5">
         <v>1.1215666700000213</v>
       </c>
       <c r="D252" s="5">
         <v>6.698145841742309</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>209.78288044999999</v>
       </c>
       <c r="C253" s="5">
         <v>1.6316834299999812</v>
       </c>
       <c r="D253" s="5">
         <v>9.8230695770293419</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>211.42331836</v>
       </c>
       <c r="C254" s="5">
         <v>1.6404379100000028</v>
       </c>
       <c r="D254" s="5">
         <v>9.7979137625837875</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>212.94812052</v>
       </c>
       <c r="C255" s="5">
         <v>1.5248021600000072</v>
       </c>
       <c r="D255" s="5">
         <v>9.0061790655630034</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>214.46577292000001</v>
       </c>
       <c r="C256" s="5">
         <v>1.5176524000000029</v>
       </c>
       <c r="D256" s="5">
         <v>8.8955588325035695</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>216.73871586999999</v>
       </c>
       <c r="C257" s="5">
         <v>2.2729429499999867</v>
       </c>
       <c r="D257" s="5">
         <v>13.485936843284584</v>
       </c>
       <c r="E257" s="5">
         <v>12.748783972918719</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>218.8799688</v>
       </c>
       <c r="C258" s="5">
         <v>2.1412529300000074</v>
       </c>
       <c r="D258" s="5">
         <v>12.521176999698525</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>221.72057380000001</v>
       </c>
       <c r="C259" s="5">
         <v>2.8406050000000107</v>
       </c>
       <c r="D259" s="5">
         <v>16.73462932390408</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>225.13410789</v>
       </c>
       <c r="C260" s="5">
         <v>3.4135340899999846</v>
       </c>
       <c r="D260" s="5">
         <v>20.122295450456228</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>228.97839159</v>
       </c>
       <c r="C261" s="5">
         <v>3.8442837000000054</v>
       </c>
       <c r="D261" s="5">
         <v>22.52887790857292</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>231.58557690999999</v>
       </c>
       <c r="C262" s="5">
         <v>2.607185319999985</v>
       </c>
       <c r="D262" s="5">
         <v>14.552373620233606</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>235.54045683999999</v>
       </c>
       <c r="C263" s="5">
         <v>3.9548799300000042</v>
       </c>
       <c r="D263" s="5">
         <v>22.531587108334783</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>239.85561576999999</v>
       </c>
       <c r="C264" s="5">
         <v>4.3151589299999955</v>
       </c>
       <c r="D264" s="5">
         <v>24.340479192462428</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>243.02936510000001</v>
       </c>
       <c r="C265" s="5">
         <v>3.173749330000021</v>
       </c>
       <c r="D265" s="5">
         <v>17.086368018927512</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>246.19582463</v>
       </c>
       <c r="C266" s="5">
         <v>3.1664595299999974</v>
       </c>
       <c r="D266" s="5">
         <v>16.805467170867882</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>249.77255679999999</v>
       </c>
       <c r="C267" s="5">
         <v>3.5767321699999854</v>
       </c>
       <c r="D267" s="5">
         <v>18.896326255495843</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>252.30194263999999</v>
       </c>
       <c r="C268" s="5">
         <v>2.5293858400000033</v>
       </c>
       <c r="D268" s="5">
         <v>12.852321934080923</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>255.43103769000001</v>
       </c>
       <c r="C269" s="5">
         <v>3.1290950500000179</v>
       </c>
       <c r="D269" s="5">
         <v>15.940956532912276</v>
       </c>
       <c r="E269" s="5">
         <v>17.852058255806824</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>257.73097302999997</v>
       </c>
       <c r="C270" s="5">
         <v>2.299935339999962</v>
       </c>
       <c r="D270" s="5">
         <v>11.356442499618623</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>261.27191109</v>
       </c>
       <c r="C271" s="5">
         <v>3.5409380600000304</v>
       </c>
       <c r="D271" s="5">
         <v>17.791323875367972</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>264.97253783000002</v>
       </c>
       <c r="C272" s="5">
         <v>3.7006267400000183</v>
       </c>
       <c r="D272" s="5">
         <v>18.385283961935084</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>267.2441579</v>
       </c>
       <c r="C273" s="5">
         <v>2.2716200699999831</v>
       </c>
       <c r="D273" s="5">
         <v>10.786860958807342</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>269.81423225999998</v>
       </c>
       <c r="C274" s="5">
         <v>2.5700743599999782</v>
       </c>
       <c r="D274" s="5">
         <v>12.170746537152732</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>271.80695115999998</v>
       </c>
       <c r="C275" s="5">
         <v>1.9927188999999998</v>
       </c>
       <c r="D275" s="5">
         <v>9.2316410748666478</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>274.12919897</v>
       </c>
       <c r="C276" s="5">
         <v>2.3222478100000217</v>
       </c>
       <c r="D276" s="5">
         <v>10.748245511337572</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>274.28875969000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.15956072000000177</v>
       </c>
       <c r="D277" s="5">
         <v>0.70071713463459862</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>274.99621411999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.70745442999998431</v>
       </c>
       <c r="D278" s="5">
         <v>3.1393645455461749</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>276.80053564000002</v>
       </c>
       <c r="C279" s="5">
         <v>1.8043215200000304</v>
       </c>
       <c r="D279" s="5">
         <v>8.1639491186286772</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>277.92650400000002</v>
       </c>
       <c r="C280" s="5">
         <v>1.1259683600000017</v>
       </c>
       <c r="D280" s="5">
         <v>4.9920607447669463</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>279.10475948999999</v>
       </c>
       <c r="C281" s="5">
         <v>1.1782554899999695</v>
       </c>
       <c r="D281" s="5">
         <v>5.2076536525678341</v>
       </c>
       <c r="E281" s="5">
         <v>9.2681461164994428</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>279.67149976000002</v>
       </c>
       <c r="C282" s="5">
         <v>0.56674027000002525</v>
       </c>
       <c r="D282" s="5">
         <v>2.4640757413350256</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>282.14447447999999</v>
       </c>
       <c r="C283" s="5">
         <v>2.4729747199999679</v>
       </c>
       <c r="D283" s="5">
         <v>11.142473343661674</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>284.48042737999998</v>
       </c>
       <c r="C284" s="5">
         <v>2.3359528999999952</v>
       </c>
       <c r="D284" s="5">
         <v>10.400262830302109</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>286.81057235999998</v>
       </c>
       <c r="C285" s="5">
         <v>2.33014498</v>
       </c>
       <c r="D285" s="5">
         <v>10.28416853162688</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>288.41199208</v>
       </c>
       <c r="C286" s="5">
         <v>1.601419720000024</v>
       </c>
       <c r="D286" s="5">
         <v>6.9098934945387658</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>290.29765806</v>
       </c>
       <c r="C287" s="5">
         <v>1.8856659799999989</v>
       </c>
       <c r="D287" s="5">
         <v>8.1340865001025886</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>291.39885915999997</v>
       </c>
       <c r="C288" s="5">
         <v>1.1012010999999688</v>
       </c>
       <c r="D288" s="5">
         <v>4.6482039604551106</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>292.20119659</v>
       </c>
       <c r="C289" s="5">
         <v>0.80233743000002278</v>
       </c>
       <c r="D289" s="5">
         <v>3.3545772828314835</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>292.91082408</v>
       </c>
       <c r="C290" s="5">
         <v>0.70962749000000258</v>
       </c>
       <c r="D290" s="5">
         <v>2.9535122748098885</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>292.51768635000002</v>
       </c>
       <c r="C291" s="5">
         <v>-0.39313772999997809</v>
       </c>
       <c r="D291" s="5">
         <v>-1.5987741536276134</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>293.83673920000001</v>
       </c>
       <c r="C292" s="5">
         <v>1.3190528499999914</v>
       </c>
       <c r="D292" s="5">
         <v>5.5474130824479717</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>294.34580267000001</v>
       </c>
       <c r="C293" s="5">
         <v>0.50906347000000096</v>
       </c>
       <c r="D293" s="5">
         <v>2.0988889903157171</v>
       </c>
       <c r="E293" s="5">
         <v>5.4606891003397884</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>297.13538850999998</v>
       </c>
       <c r="C294" s="5">
         <v>2.7895858399999724</v>
       </c>
       <c r="D294" s="5">
         <v>11.984619886544401</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>299.71504912</v>
       </c>
       <c r="C295" s="5">
         <v>2.579660610000019</v>
       </c>
       <c r="D295" s="5">
         <v>10.930265824491659</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>302.4210415</v>
       </c>
       <c r="C296" s="5">
         <v>2.7059923799999979</v>
       </c>
       <c r="D296" s="5">
         <v>11.388782268375097</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>306.15011772000003</v>
       </c>
       <c r="C297" s="5">
         <v>3.7290762200000245</v>
       </c>
       <c r="D297" s="5">
         <v>15.842817711500423</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>308.85857525</v>
       </c>
       <c r="C298" s="5">
         <v>2.7084575299999756</v>
       </c>
       <c r="D298" s="5">
         <v>11.148292584164254</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>311.56746096000001</v>
       </c>
       <c r="C299" s="5">
         <v>2.7088857100000041</v>
       </c>
       <c r="D299" s="5">
         <v>11.047599997023404</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>314.46387976</v>
       </c>
       <c r="C300" s="5">
         <v>2.8964187999999922</v>
       </c>
       <c r="D300" s="5">
         <v>11.743965197608075</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>316.17894093000001</v>
       </c>
       <c r="C301" s="5">
         <v>1.7150611700000127</v>
       </c>
       <c r="D301" s="5">
         <v>6.7446371317044118</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>317.61267054000001</v>
       </c>
       <c r="C302" s="5">
         <v>1.4337296100000003</v>
       </c>
       <c r="D302" s="5">
         <v>5.5792440805737753</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>319.03564365</v>
       </c>
       <c r="C303" s="5">
         <v>1.4229731099999867</v>
       </c>
       <c r="D303" s="5">
         <v>5.5107341003253429</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>320.76264020000002</v>
       </c>
       <c r="C304" s="5">
         <v>1.7269965500000239</v>
       </c>
       <c r="D304" s="5">
         <v>6.6927418705635455</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>320.54284644000001</v>
       </c>
       <c r="C305" s="5">
         <v>-0.21979376000001594</v>
       </c>
       <c r="D305" s="5">
         <v>-0.81917510237405899</v>
       </c>
       <c r="E305" s="5">
         <v>8.900090822552098</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>314.81683342999997</v>
       </c>
       <c r="C306" s="5">
         <v>-5.726013010000031</v>
       </c>
       <c r="D306" s="5">
         <v>-19.450604551309027</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>302.07868084</v>
       </c>
       <c r="C307" s="5">
         <v>-12.73815258999997</v>
       </c>
       <c r="D307" s="5">
         <v>-39.082011060472489</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>293.58849858000002</v>
       </c>
       <c r="C308" s="5">
         <v>-8.4901822599999832</v>
       </c>
       <c r="D308" s="5">
         <v>-28.972334215586425</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>282.34531211000001</v>
       </c>
       <c r="C309" s="5">
         <v>-11.243186470000012</v>
       </c>
       <c r="D309" s="5">
         <v>-37.410926761217958</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>275.33721283</v>
       </c>
       <c r="C310" s="5">
         <v>-7.0080992800000104</v>
       </c>
       <c r="D310" s="5">
         <v>-26.037434703218821</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>272.41374386000001</v>
       </c>
       <c r="C311" s="5">
         <v>-2.9234689699999876</v>
       </c>
       <c r="D311" s="5">
         <v>-12.02298218433242</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>266.48061009000003</v>
       </c>
       <c r="C312" s="5">
         <v>-5.9331337699999835</v>
       </c>
       <c r="D312" s="5">
         <v>-23.221576747719787</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>262.52640793</v>
       </c>
       <c r="C313" s="5">
         <v>-3.9542021600000226</v>
       </c>
       <c r="D313" s="5">
         <v>-16.422651749854843</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>257.45902217000003</v>
       </c>
       <c r="C314" s="5">
         <v>-5.0673857599999792</v>
       </c>
       <c r="D314" s="5">
         <v>-20.855374167547037</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>251.70183918999999</v>
       </c>
       <c r="C315" s="5">
         <v>-5.7571829800000387</v>
       </c>
       <c r="D315" s="5">
         <v>-23.767654565713848</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>246.96046113</v>
       </c>
       <c r="C316" s="5">
         <v>-4.7413780599999882</v>
       </c>
       <c r="D316" s="5">
         <v>-20.403776778251014</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>244.55297478</v>
       </c>
       <c r="C317" s="5">
         <v>-2.4074863499999992</v>
       </c>
       <c r="D317" s="5">
         <v>-11.090888259675202</v>
       </c>
       <c r="E317" s="5">
         <v>-23.706619100677383</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>235.24046118000001</v>
       </c>
       <c r="C318" s="5">
         <v>-9.3125135999999884</v>
       </c>
       <c r="D318" s="5">
         <v>-37.242033125327637</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>228.92786939999999</v>
       </c>
       <c r="C319" s="5">
         <v>-6.3125917800000195</v>
       </c>
       <c r="D319" s="5">
         <v>-27.849435935193235</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>223.62735798</v>
       </c>
       <c r="C320" s="5">
         <v>-5.3005114199999923</v>
       </c>
       <c r="D320" s="5">
         <v>-24.505519951859167</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>217.11488843000001</v>
       </c>
       <c r="C321" s="5">
         <v>-6.5124695499999916</v>
       </c>
       <c r="D321" s="5">
         <v>-29.858334415718456</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>212.23204629</v>
       </c>
       <c r="C322" s="5">
         <v>-4.8828421400000082</v>
       </c>
       <c r="D322" s="5">
         <v>-23.887450739900384</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>209.75493121</v>
       </c>
       <c r="C323" s="5">
         <v>-2.4771150800000044</v>
       </c>
       <c r="D323" s="5">
         <v>-13.14104141083533</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>207.37270095</v>
       </c>
       <c r="C324" s="5">
         <v>-2.38223026</v>
       </c>
       <c r="D324" s="5">
         <v>-12.808759752624766</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>205.70872937999999</v>
       </c>
       <c r="C325" s="5">
         <v>-1.6639715700000011</v>
       </c>
       <c r="D325" s="5">
         <v>-9.2150938329248593</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>204.76734629000001</v>
       </c>
       <c r="C326" s="5">
         <v>-0.94138308999998799</v>
       </c>
       <c r="D326" s="5">
         <v>-5.3554164609604165</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>205.25011021</v>
       </c>
       <c r="C327" s="5">
         <v>0.48276391999999646</v>
       </c>
       <c r="D327" s="5">
         <v>2.8661210692543682</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>204.74918106000001</v>
       </c>
       <c r="C328" s="5">
         <v>-0.50092914999999039</v>
       </c>
       <c r="D328" s="5">
         <v>-2.8897006917041779</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>205.70076311</v>
       </c>
       <c r="C329" s="5">
         <v>0.95158204999998475</v>
       </c>
       <c r="D329" s="5">
         <v>5.7218498729475042</v>
       </c>
       <c r="E329" s="5">
         <v>-15.887032944478175</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>209.10064166000001</v>
       </c>
       <c r="C330" s="5">
         <v>3.399878550000011</v>
       </c>
       <c r="D330" s="5">
         <v>21.7400714027576</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>212.10640394999999</v>
       </c>
       <c r="C331" s="5">
         <v>3.0057622899999785</v>
       </c>
       <c r="D331" s="5">
         <v>18.680942265181422</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>214.54241963999999</v>
       </c>
       <c r="C332" s="5">
         <v>2.436015690000005</v>
       </c>
       <c r="D332" s="5">
         <v>14.686611179349596</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>217.64208379999999</v>
       </c>
       <c r="C333" s="5">
         <v>3.0996641600000032</v>
       </c>
       <c r="D333" s="5">
         <v>18.783580567586288</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>220.45619547999999</v>
       </c>
       <c r="C334" s="5">
         <v>2.8141116799999963</v>
       </c>
       <c r="D334" s="5">
         <v>16.668387436876529</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>222.97458424000001</v>
       </c>
       <c r="C335" s="5">
         <v>2.5183887600000219</v>
       </c>
       <c r="D335" s="5">
         <v>14.603176149662978</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>224.67773654999999</v>
       </c>
       <c r="C336" s="5">
         <v>1.7031523099999788</v>
       </c>
       <c r="D336" s="5">
         <v>9.5610351636843394</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>225.60554483000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.92780828000002202</v>
       </c>
       <c r="D337" s="5">
         <v>5.0695207577671653</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>227.2899084</v>
       </c>
       <c r="C338" s="5">
         <v>1.6843635699999879</v>
       </c>
       <c r="D338" s="5">
         <v>9.3363600029986458</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>228.17452298000001</v>
       </c>
       <c r="C339" s="5">
         <v>0.88461458000000448</v>
       </c>
       <c r="D339" s="5">
         <v>4.7716954484317897</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>230.15784787999999</v>
       </c>
       <c r="C340" s="5">
         <v>1.9833248999999853</v>
       </c>
       <c r="D340" s="5">
         <v>10.943954143151124</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>232.15399603</v>
       </c>
       <c r="C341" s="5">
         <v>1.9961481500000104</v>
       </c>
       <c r="D341" s="5">
         <v>10.918632451436139</v>
       </c>
       <c r="E341" s="5">
         <v>12.860055801472136</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>232.29275912</v>
       </c>
       <c r="C342" s="5">
         <v>0.13876308999999765</v>
       </c>
       <c r="D342" s="5">
         <v>0.71962669924050537</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>235.51440542</v>
       </c>
       <c r="C343" s="5">
         <v>3.2216463000000033</v>
       </c>
       <c r="D343" s="5">
         <v>17.972734271170921</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>239.16791420000001</v>
       </c>
       <c r="C344" s="5">
         <v>3.6535087800000099</v>
       </c>
       <c r="D344" s="5">
         <v>20.288823599068117</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>241.1457829</v>
       </c>
       <c r="C345" s="5">
         <v>1.9778686999999877</v>
       </c>
       <c r="D345" s="5">
         <v>10.387796792100911</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>243.60748684999999</v>
       </c>
       <c r="C346" s="5">
         <v>2.4617039499999862</v>
       </c>
       <c r="D346" s="5">
         <v>12.961778012962499</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>246.64978969000001</v>
       </c>
       <c r="C347" s="5">
         <v>3.0423028400000192</v>
       </c>
       <c r="D347" s="5">
         <v>16.059692752828745</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>248.42928137000001</v>
       </c>
       <c r="C348" s="5">
         <v>1.7794916800000067</v>
       </c>
       <c r="D348" s="5">
         <v>9.0095139217286402</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>250.78285718000001</v>
       </c>
       <c r="C349" s="5">
         <v>2.3535758099999953</v>
       </c>
       <c r="D349" s="5">
         <v>11.980075276925618</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>252.87277578999999</v>
       </c>
       <c r="C350" s="5">
         <v>2.0899186099999838</v>
       </c>
       <c r="D350" s="5">
         <v>10.471628977257662</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>254.29073603000001</v>
       </c>
       <c r="C351" s="5">
         <v>1.4179602400000135</v>
       </c>
       <c r="D351" s="5">
         <v>6.9403388904526686</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>255.92996567</v>
       </c>
       <c r="C352" s="5">
         <v>1.6392296399999964</v>
       </c>
       <c r="D352" s="5">
         <v>8.0157772143442774</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>256.33779999000001</v>
       </c>
       <c r="C353" s="5">
         <v>0.4078343200000063</v>
       </c>
       <c r="D353" s="5">
         <v>1.9290956701961237</v>
       </c>
       <c r="E353" s="5">
         <v>10.417138784410529</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>255.27380933000001</v>
       </c>
       <c r="C354" s="5">
         <v>-1.0639906600000018</v>
       </c>
       <c r="D354" s="5">
         <v>-4.8687335944905481</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>254.43318207999999</v>
       </c>
       <c r="C355" s="5">
         <v>-0.84062725000001137</v>
       </c>
       <c r="D355" s="5">
         <v>-3.8808584345965791</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>253.57271105000001</v>
       </c>
       <c r="C356" s="5">
         <v>-0.86047102999998515</v>
       </c>
       <c r="D356" s="5">
         <v>-3.9836543605601626</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>253.65271697</v>
       </c>
       <c r="C357" s="5">
         <v>8.0005919999990738E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.37927536855288935</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>253.16065076000001</v>
       </c>
       <c r="C358" s="5">
         <v>-0.49206620999999018</v>
       </c>
       <c r="D358" s="5">
         <v>-2.3032272714157198</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>251.93863253000001</v>
       </c>
       <c r="C359" s="5">
         <v>-1.2220182300000033</v>
       </c>
       <c r="D359" s="5">
         <v>-5.641121008073946</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>250.14737962000001</v>
       </c>
       <c r="C360" s="5">
         <v>-1.7912529099999972</v>
       </c>
       <c r="D360" s="5">
         <v>-8.2060029445235489</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>249.06750289999999</v>
       </c>
       <c r="C361" s="5">
         <v>-1.0798767200000157</v>
       </c>
       <c r="D361" s="5">
         <v>-5.0591085437491241</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>246.49857544</v>
       </c>
       <c r="C362" s="5">
         <v>-2.5689274599999976</v>
       </c>
       <c r="D362" s="5">
         <v>-11.698482843859248</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>243.61373981</v>
       </c>
       <c r="C363" s="5">
         <v>-2.8848356299999978</v>
       </c>
       <c r="D363" s="5">
         <v>-13.174282439198992</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>240.61449918</v>
       </c>
       <c r="C364" s="5">
         <v>-2.9992406300000027</v>
       </c>
       <c r="D364" s="5">
         <v>-13.813314176513492</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>236.99442415999999</v>
       </c>
       <c r="C365" s="5">
         <v>-3.6200750200000016</v>
       </c>
       <c r="D365" s="5">
         <v>-16.632646869373058</v>
       </c>
       <c r="E365" s="5">
         <v>-7.5460489365027801</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>235.85084767999999</v>
       </c>
       <c r="C366" s="5">
         <v>-1.1435764800000072</v>
       </c>
       <c r="D366" s="5">
         <v>-5.6391688137837681</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>234.52045663000001</v>
       </c>
       <c r="C367" s="5">
         <v>-1.3303910499999745</v>
       </c>
       <c r="D367" s="5">
         <v>-6.5628731828606401</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>232.24738049000001</v>
       </c>
       <c r="C368" s="5">
         <v>-2.2730761400000006</v>
       </c>
       <c r="D368" s="5">
         <v>-11.030506494472924</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>206.01864447</v>
       </c>
       <c r="C369" s="5">
         <v>-26.228736020000014</v>
       </c>
       <c r="D369" s="5">
         <v>-76.260672467479139</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>186.58162988000001</v>
       </c>
       <c r="C370" s="5">
         <v>-19.43701458999999</v>
       </c>
       <c r="D370" s="5">
         <v>-69.552735064307512</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>176.15254378</v>
       </c>
       <c r="C371" s="5">
         <v>-10.429086100000006</v>
       </c>
       <c r="D371" s="5">
         <v>-49.853521658893222</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>171.22194931999999</v>
       </c>
       <c r="C372" s="5">
         <v>-4.9305944600000089</v>
       </c>
       <c r="D372" s="5">
         <v>-28.87107983005286</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>170.74492620999999</v>
       </c>
       <c r="C373" s="5">
         <v>-0.47702311000000464</v>
       </c>
       <c r="D373" s="5">
         <v>-3.2924364801988792</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>170.32439694000001</v>
       </c>
       <c r="C374" s="5">
         <v>-0.42052926999997453</v>
       </c>
       <c r="D374" s="5">
         <v>-2.9157829577263317</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>171.35721057999999</v>
       </c>
       <c r="C375" s="5">
         <v>1.0328136399999721</v>
       </c>
       <c r="D375" s="5">
         <v>7.5242168401872256</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>171.95512328999999</v>
       </c>
       <c r="C376" s="5">
         <v>0.59791271000000279</v>
       </c>
       <c r="D376" s="5">
         <v>4.2684292786614897</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>172.83420336</v>
       </c>
       <c r="C377" s="5">
         <v>0.87908007000001476</v>
       </c>
       <c r="D377" s="5">
         <v>6.3101835371686565</v>
       </c>
       <c r="E377" s="5">
         <v>-27.072460049390891</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>174.36249122999999</v>
       </c>
       <c r="C378" s="5">
         <v>1.5282878699999856</v>
       </c>
       <c r="D378" s="5">
         <v>11.14258124033778</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>173.87130166</v>
       </c>
       <c r="C379" s="5">
         <v>-0.49118956999998886</v>
       </c>
       <c r="D379" s="5">
         <v>-3.3285840664405875</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>176.15345823999999</v>
       </c>
       <c r="C380" s="5">
         <v>2.2821565799999917</v>
       </c>
       <c r="D380" s="5">
         <v>16.938957807964261</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>177.34293270000001</v>
       </c>
       <c r="C381" s="5">
         <v>1.1894744600000138</v>
       </c>
       <c r="D381" s="5">
         <v>8.4107999147683401</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>177.64242462999999</v>
       </c>
       <c r="C382" s="5">
         <v>0.29949192999998786</v>
       </c>
       <c r="D382" s="5">
         <v>2.0454566778324246</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>178.4592633</v>
       </c>
       <c r="C383" s="5">
         <v>0.81683867000000987</v>
       </c>
       <c r="D383" s="5">
         <v>5.6595711514104696</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>181.27830007</v>
       </c>
       <c r="C384" s="5">
         <v>2.8190367699999967</v>
       </c>
       <c r="D384" s="5">
         <v>20.692612883765229</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>182.19331546999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.91501539999998727</v>
       </c>
       <c r="D385" s="5">
         <v>6.2281036223500452</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>182.78683316999999</v>
       </c>
       <c r="C386" s="5">
         <v>0.5935177000000067</v>
       </c>
       <c r="D386" s="5">
         <v>3.9799575167362766</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>185.18231083000001</v>
       </c>
       <c r="C387" s="5">
         <v>2.3954776600000116</v>
       </c>
       <c r="D387" s="5">
         <v>16.9109223611561</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>187.62568959000001</v>
       </c>
       <c r="C388" s="5">
         <v>2.4433787600000016</v>
       </c>
       <c r="D388" s="5">
         <v>17.034425250063556</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>188.97119579</v>
       </c>
       <c r="C389" s="5">
         <v>1.3455061999999884</v>
       </c>
       <c r="D389" s="5">
         <v>8.9531316481151322</v>
       </c>
       <c r="E389" s="5">
         <v>9.3366892179251657</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>189.16059729</v>
       </c>
       <c r="C390" s="5">
         <v>0.18940150000000244</v>
       </c>
       <c r="D390" s="5">
         <v>1.2093847991232254</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>191.23309424999999</v>
       </c>
       <c r="C391" s="5">
         <v>2.0724969599999952</v>
       </c>
       <c r="D391" s="5">
         <v>13.969464163017719</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>192.49033467999999</v>
       </c>
       <c r="C392" s="5">
         <v>1.257240429999996</v>
       </c>
       <c r="D392" s="5">
         <v>8.1808787546080666</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>195.12082767999999</v>
       </c>
       <c r="C393" s="5">
         <v>2.6304930000000013</v>
       </c>
       <c r="D393" s="5">
         <v>17.689149170103711</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>197.50149651000001</v>
       </c>
       <c r="C394" s="5">
         <v>2.3806688300000189</v>
       </c>
       <c r="D394" s="5">
         <v>15.664779468870194</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>197.88039093</v>
       </c>
       <c r="C395" s="5">
         <v>0.37889441999999462</v>
       </c>
       <c r="D395" s="5">
         <v>2.3265725484143518</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>202.04049512</v>
       </c>
       <c r="C396" s="5">
         <v>4.1601041899999984</v>
       </c>
       <c r="D396" s="5">
         <v>28.359487173151109</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>204.46871182999999</v>
       </c>
       <c r="C397" s="5">
         <v>2.4282167099999867</v>
       </c>
       <c r="D397" s="5">
         <v>15.414730388227893</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>206.77459415999999</v>
       </c>
       <c r="C398" s="5">
         <v>2.3058823300000029</v>
       </c>
       <c r="D398" s="5">
         <v>14.40468096676808</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>208.29705741999999</v>
       </c>
       <c r="C399" s="5">
         <v>1.522463259999995</v>
       </c>
       <c r="D399" s="5">
         <v>9.2022262390260465</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>209.31240578000001</v>
       </c>
       <c r="C400" s="5">
         <v>1.0153483600000186</v>
       </c>
       <c r="D400" s="5">
         <v>6.0088236555675634</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>210.45984849000001</v>
       </c>
       <c r="C401" s="5">
         <v>1.1474427100000071</v>
       </c>
       <c r="D401" s="5">
         <v>6.7803667798858713</v>
       </c>
       <c r="E401" s="5">
         <v>11.371390549848638</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>212.60499250000001</v>
       </c>
       <c r="C402" s="5">
         <v>2.1451440099999957</v>
       </c>
       <c r="D402" s="5">
         <v>12.940696748518121</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>213.43318386000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.82819136000000526</v>
       </c>
       <c r="D403" s="5">
         <v>4.7759993624539865</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>214.53951927</v>
       </c>
       <c r="C404" s="5">
         <v>1.1063354099999856</v>
       </c>
       <c r="D404" s="5">
         <v>6.4006600830585736</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>212.62441548999999</v>
       </c>
       <c r="C405" s="5">
         <v>-1.9151037800000097</v>
       </c>
       <c r="D405" s="5">
         <v>-10.201319513419083</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>213.80823692000001</v>
       </c>
       <c r="C406" s="5">
         <v>1.1838214300000232</v>
       </c>
       <c r="D406" s="5">
         <v>6.8896351845042503</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>215.13171629999999</v>
       </c>
       <c r="C407" s="5">
         <v>1.3234793799999807</v>
       </c>
       <c r="D407" s="5">
         <v>7.6862159472897318</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>214.94152593000001</v>
       </c>
       <c r="C408" s="5">
         <v>-0.19019036999998207</v>
       </c>
       <c r="D408" s="5">
         <v>-1.0557345223581316</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>215.81773382</v>
       </c>
       <c r="C409" s="5">
         <v>0.87620788999998922</v>
       </c>
       <c r="D409" s="5">
         <v>5.0029746805552389</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>215.96409097</v>
       </c>
       <c r="C410" s="5">
         <v>0.14635715000000005</v>
       </c>
       <c r="D410" s="5">
         <v>0.81682411066346106</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>215.99247822999999</v>
       </c>
       <c r="C411" s="5">
         <v>2.8387259999988146E-2</v>
       </c>
       <c r="D411" s="5">
         <v>0.15784730469439179</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>216.23691387</v>
       </c>
       <c r="C412" s="5">
         <v>0.24443564000000606</v>
       </c>
       <c r="D412" s="5">
         <v>1.3665077410879745</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>217.03884733000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.80193346000001497</v>
       </c>
       <c r="D413" s="5">
         <v>4.542210140088998</v>
       </c>
       <c r="E413" s="5">
         <v>3.1260113922930044</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>218.54668353</v>
       </c>
       <c r="C414" s="5">
         <v>1.5078361999999856</v>
       </c>
       <c r="D414" s="5">
         <v>8.6628155224368406</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>219.66344174</v>
       </c>
       <c r="C415" s="5">
         <v>1.1167582100000004</v>
       </c>
       <c r="D415" s="5">
         <v>6.3072203080978273</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>219.88424749999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.22080575999999041</v>
       </c>
       <c r="D416" s="5">
         <v>1.212931591680988</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>220.00328895999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.11904146000000537</v>
       </c>
       <c r="D417" s="5">
         <v>0.65159679252795311</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>219.86545916</v>
       </c>
       <c r="C418" s="5">
         <v>-0.13782979999999156</v>
       </c>
       <c r="D418" s="5">
         <v>-0.74920264209796805</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>219.97821826000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.11275910000000522</v>
       </c>
       <c r="D419" s="5">
         <v>0.61716490437579985</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>218.91571615999999</v>
       </c>
       <c r="C420" s="5">
         <v>-1.0625021000000174</v>
       </c>
       <c r="D420" s="5">
         <v>-5.6445192429267372</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>218.60727742</v>
       </c>
       <c r="C421" s="5">
         <v>-0.3084387399999855</v>
       </c>
       <c r="D421" s="5">
         <v>-1.6776856063087986</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>219.09839998999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.49112256999998749</v>
       </c>
       <c r="D422" s="5">
         <v>2.7294792860443007</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>218.02911567000001</v>
       </c>
       <c r="C423" s="5">
         <v>-1.06928431999998</v>
       </c>
       <c r="D423" s="5">
         <v>-5.701790447570354</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>216.59686578</v>
       </c>
       <c r="C424" s="5">
         <v>-1.4322498900000085</v>
       </c>
       <c r="D424" s="5">
         <v>-7.604228496248588</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>215.51120019000001</v>
       </c>
       <c r="C425" s="5">
         <v>-1.0856655899999907</v>
       </c>
       <c r="D425" s="5">
         <v>-5.8517762992310374</v>
       </c>
       <c r="E425" s="5">
         <v>-0.70385885236353696</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>214.94446035999999</v>
       </c>
       <c r="C426" s="5">
         <v>-0.56673983000001726</v>
       </c>
       <c r="D426" s="5">
         <v>-3.1104508290250799</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>215.08386712000001</v>
       </c>
       <c r="C427" s="5">
         <v>0.13940676000001417</v>
       </c>
       <c r="D427" s="5">
         <v>0.78106755562825647</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>215.12011421</v>
       </c>
       <c r="C428" s="5">
         <v>3.6247089999989157E-2</v>
       </c>
       <c r="D428" s="5">
         <v>0.20241800419211753</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>215.52326072</v>
       </c>
       <c r="C429" s="5">
         <v>0.40314650999999913</v>
       </c>
       <c r="D429" s="5">
         <v>2.2721887881411496</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>214.59156252</v>
       </c>
       <c r="C430" s="5">
         <v>-0.93169819999999959</v>
       </c>
       <c r="D430" s="5">
         <v>-5.0659702171590109</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>212.30789340000001</v>
       </c>
       <c r="C431" s="5">
         <v>-2.2836691199999848</v>
       </c>
       <c r="D431" s="5">
         <v>-12.048755525546984</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>211.65342942999999</v>
       </c>
       <c r="C432" s="5">
         <v>-0.65446397000002321</v>
       </c>
       <c r="D432" s="5">
         <v>-3.6370639739919275</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>210.48012362</v>
       </c>
       <c r="C433" s="5">
         <v>-1.173305809999988</v>
       </c>
       <c r="D433" s="5">
         <v>-6.4531076583502545</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>209.31653704999999</v>
       </c>
       <c r="C434" s="5">
         <v>-1.1635865700000068</v>
       </c>
       <c r="D434" s="5">
         <v>-6.4358639668907198</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>208.98147606000001</v>
       </c>
       <c r="C435" s="5">
         <v>-0.33506098999998812</v>
       </c>
       <c r="D435" s="5">
         <v>-1.9040642328795432</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>208.41113422000001</v>
       </c>
       <c r="C436" s="5">
         <v>-0.57034183999999755</v>
       </c>
       <c r="D436" s="5">
         <v>-3.2262662034662326</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>207.83497563</v>
       </c>
       <c r="C437" s="5">
         <v>-0.57615859000000569</v>
       </c>
       <c r="D437" s="5">
         <v>-3.2674552544386115</v>
       </c>
       <c r="E437" s="5">
         <v>-3.5618680389847279</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>205.62546338999999</v>
       </c>
       <c r="C438" s="5">
         <v>-2.2095122400000093</v>
       </c>
       <c r="D438" s="5">
         <v>-12.037186957895486</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>204.17622288999999</v>
       </c>
       <c r="C439" s="5">
         <v>-1.4492405000000019</v>
       </c>
       <c r="D439" s="5">
         <v>-8.1372891868785491</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>202.8648895</v>
       </c>
       <c r="C440" s="5">
         <v>-1.3113333899999873</v>
       </c>
       <c r="D440" s="5">
         <v>-7.44056820754796</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>203.19375761000001</v>
       </c>
       <c r="C441" s="5">
         <v>0.32886811000000193</v>
       </c>
       <c r="D441" s="5">
         <v>1.9627817461227659</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>205.88966026</v>
       </c>
       <c r="C442" s="5">
         <v>2.6959026499999936</v>
       </c>
       <c r="D442" s="5">
         <v>17.135922827034157</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
         <v>205.7352424</v>
       </c>
       <c r="C443" s="5">
         <v>-0.15441785999999524</v>
       </c>
       <c r="D443" s="5">
         <v>-0.89630031946261735</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>205.41026564000001</v>
       </c>
       <c r="C444" s="5">
         <v>-0.32497675999999842</v>
       </c>
       <c r="D444" s="5">
         <v>-1.8791234336019147</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>205.64833819</v>
+        <v>206.29421083</v>
       </c>
       <c r="C445" s="5">
-        <v>0.23807254999999827</v>
+        <v>0.8839451899999915</v>
       </c>
       <c r="D445" s="5">
-        <v>1.3997121372290922</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2879712175975202</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B446" s="5">
+        <v>206.17972409000001</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-0.1144867399999896</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-0.66393293960711475</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE100000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>