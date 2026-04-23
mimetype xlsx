--- v2 (2026-02-01)
+++ v3 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9CB89C64-AA8D-414D-9E24-C2D9CC203613}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8AB7343A-AC65-424E-AA57-8105E2C28E06}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8543410B-270A-4F24-BE88-04ED0D0C0CBF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E54BB3DB-CEB7-4B5D-9F85-27E85B50561D}"/>
   </bookViews>
   <sheets>
     <sheet name="AE100000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Mining and Logging</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF302103-2CFD-44EA-9F95-E4A33941FD8C}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E71DE855-1109-46C4-B11E-1751C43F3EF9}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>158.28700689999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>158.2870174</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>159.13870600000001</v>
+        <v>159.13872989999999</v>
       </c>
       <c r="C7" s="5">
-        <v>0.85169910000001892</v>
+        <v>0.85171249999999077</v>
       </c>
       <c r="D7" s="5">
-        <v>6.6514255949824408</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>6.6515329054522176</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>159.86073279999999</v>
+        <v>159.86074600000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.72202679999998054</v>
+        <v>0.72201610000001892</v>
       </c>
       <c r="D8" s="5">
-        <v>5.5824474192113005</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>5.5823617561052696</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>161.1261307</v>
+        <v>161.1261465</v>
       </c>
       <c r="C9" s="5">
-        <v>1.2653979000000106</v>
+        <v>1.2654004999999984</v>
       </c>
       <c r="D9" s="5">
-        <v>9.9233974978908623</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>9.9234179277502435</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>162.427831</v>
+        <v>162.42785649999999</v>
       </c>
       <c r="C10" s="5">
-        <v>1.3017002999999931</v>
+        <v>1.3017099999999857</v>
       </c>
       <c r="D10" s="5">
-        <v>10.137091385552498</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>10.137169274049128</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>163.32488749999999</v>
+        <v>163.3249175</v>
       </c>
       <c r="C11" s="5">
-        <v>0.89705649999999082</v>
+        <v>0.89706100000000788</v>
       </c>
       <c r="D11" s="5">
-        <v>6.8324217193648673</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>6.8324559358672321</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>164.37504050000001</v>
+        <v>164.37505200000001</v>
       </c>
       <c r="C12" s="5">
-        <v>1.050153000000023</v>
+        <v>1.0501345000000128</v>
       </c>
       <c r="D12" s="5">
-        <v>7.9946052875036422</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>7.9944579125588389</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>165.430477</v>
+        <v>165.43048039999999</v>
       </c>
       <c r="C13" s="5">
-        <v>1.0554364999999848</v>
+        <v>1.0554283999999825</v>
       </c>
       <c r="D13" s="5">
-        <v>7.9830996616417904</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>7.9830356369466005</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>165.6704786</v>
+        <v>165.67047149999999</v>
       </c>
       <c r="C14" s="5">
-        <v>0.24000159999999937</v>
+        <v>0.23999109999999746</v>
       </c>
       <c r="D14" s="5">
-        <v>1.754882836295435</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.7548054107117128</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>168.29749290000001</v>
+        <v>168.29731369999999</v>
       </c>
       <c r="C15" s="5">
-        <v>2.6270143000000132</v>
+        <v>2.6268421999999987</v>
       </c>
       <c r="D15" s="5">
-        <v>20.778667673351748</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>20.777186560726225</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>169.15688119999999</v>
+        <v>169.15688919999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.85938829999997779</v>
+        <v>0.85957550000000538</v>
       </c>
       <c r="D16" s="5">
-        <v>6.3026949929912757</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3041136014234889</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>169.1185256</v>
+        <v>169.11855589999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-3.8355599999988499E-2</v>
+        <v>-3.8333300000005011E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.27175579878448985</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.27159798362509369</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>171.70359339999999</v>
+        <v>171.70361260000001</v>
       </c>
       <c r="C18" s="5">
-        <v>2.5850677999999903</v>
+        <v>2.585056700000024</v>
       </c>
       <c r="D18" s="5">
-        <v>19.966062513480299</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.965965566060518</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>173.2328019</v>
+        <v>173.23283319999999</v>
       </c>
       <c r="C19" s="5">
-        <v>1.52920850000001</v>
+        <v>1.5292205999999737</v>
       </c>
       <c r="D19" s="5">
-        <v>11.226673286385358</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.226765196715505</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>173.4301127</v>
+        <v>173.43013210000001</v>
       </c>
       <c r="C20" s="5">
-        <v>0.19731079999999679</v>
+        <v>0.19729890000002115</v>
       </c>
       <c r="D20" s="5">
-        <v>1.3753853612073597</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3753016400727791</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>173.8917424</v>
+        <v>173.89176219999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.46162970000000314</v>
+        <v>0.46163009999997939</v>
       </c>
       <c r="D21" s="5">
-        <v>3.2412927472419861</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2412952291530184</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>173.9405381</v>
+        <v>173.94056639999999</v>
       </c>
       <c r="C22" s="5">
-        <v>4.8795699999999442E-2</v>
+        <v>4.8804200000006404E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>0.33725175539827124</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.33731055544345967</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>171.40715729999999</v>
+        <v>171.40718649999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-2.5333808000000033</v>
+        <v>-2.5333798999999999</v>
       </c>
       <c r="D23" s="5">
-        <v>-16.143309617566416</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.143301914154584</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>171.63566850000001</v>
+        <v>171.6356796</v>
       </c>
       <c r="C24" s="5">
-        <v>0.22851120000001401</v>
+        <v>0.22849310000000855</v>
       </c>
       <c r="D24" s="5">
-        <v>1.6115606016999129</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6114317387377453</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>170.50255319999999</v>
+        <v>170.502544</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.1331153000000143</v>
+        <v>-1.1331356000000028</v>
       </c>
       <c r="D25" s="5">
-        <v>-7.6408153459543211</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.640946824710138</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>168.72997609999999</v>
+        <v>168.7299515</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.7725771000000066</v>
+        <v>-1.7725925000000018</v>
       </c>
       <c r="D26" s="5">
-        <v>-11.786247044669995</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.786344260001458</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>166.84436120000001</v>
+        <v>166.84417310000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.8856148999999789</v>
+        <v>-1.8857783999999924</v>
       </c>
       <c r="D27" s="5">
-        <v>-12.616092303770976</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.617121613959192</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>166.56247500000001</v>
+        <v>166.56248210000001</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.28188620000000242</v>
+        <v>-0.28169099999999503</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.0086853065165999</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0073094690637783</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>166.0037849</v>
+        <v>166.00382619999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.55869010000000685</v>
+        <v>-0.5586559000000193</v>
       </c>
       <c r="D29" s="5">
-        <v>-3.95165300957252</v>
+        <v>-3.9514153900902294</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.8417501506410972</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8417433163524288</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>164.34255959999999</v>
+        <v>164.3426005</v>
       </c>
       <c r="C30" s="5">
-        <v>-1.6612253000000123</v>
+        <v>-1.6612256999999886</v>
       </c>
       <c r="D30" s="5">
-        <v>-11.369197916219765</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.36919783017607</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>163.4178781</v>
+        <v>163.417925</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.92468149999999127</v>
+        <v>-0.92467550000000642</v>
       </c>
       <c r="D31" s="5">
-        <v>-6.5467854865682966</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5467427329647272</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>162.7691719</v>
+        <v>162.76920100000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.64870619999999235</v>
+        <v>-0.6487239999999872</v>
       </c>
       <c r="D32" s="5">
-        <v>-4.6609011603093826</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6610249639537082</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>161.37776220000001</v>
+        <v>161.3777838</v>
       </c>
       <c r="C33" s="5">
-        <v>-1.391409699999997</v>
+        <v>-1.3914172000000065</v>
       </c>
       <c r="D33" s="5">
-        <v>-9.7892239845318585</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.7892726261743945</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>161.1741073</v>
+        <v>161.1741304</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.20365490000000364</v>
+        <v>-0.20365340000000742</v>
       </c>
       <c r="D34" s="5">
-        <v>-1.5039045123298345</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5038933123418197</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>160.6418161</v>
+        <v>160.64183980000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.53229120000000307</v>
+        <v>-0.53229059999998185</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.8919020468116128</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8918971915195222</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>159.62006629999999</v>
+        <v>159.62006980000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.0217498000000091</v>
+        <v>-1.0217700000000036</v>
       </c>
       <c r="D36" s="5">
-        <v>-7.3710846613881724</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.3712242783804172</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>159.28223589999999</v>
+        <v>159.28220930000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.33783040000000142</v>
+        <v>-0.337860500000005</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.5104022378261592</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5106232576980525</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>159.11114370000001</v>
+        <v>159.11105130000001</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.17109219999997549</v>
+        <v>-0.17115799999999126</v>
       </c>
       <c r="D38" s="5">
-        <v>-1.2813860735536808</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2818761831631664</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>158.09545940000001</v>
+        <v>158.09527689999999</v>
       </c>
       <c r="C39" s="5">
-        <v>-1.0156843000000038</v>
+        <v>-1.0157744000000264</v>
       </c>
       <c r="D39" s="5">
-        <v>-7.3968855904043229</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.3975230386543522</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>157.74430169999999</v>
+        <v>157.74429319999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.35115770000001589</v>
+        <v>-0.35098370000000045</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.6330881366374403</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6318023219197739</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>157.287587</v>
+        <v>157.2875951</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.45671469999999204</v>
+        <v>-0.45669809999998279</v>
       </c>
       <c r="D41" s="5">
-        <v>-3.4195467486314413</v>
+        <v>-3.4194246136506234</v>
       </c>
       <c r="E41" s="5">
-        <v>-5.2506019096194674</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2506206028641422</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>157.6547253</v>
+        <v>157.6549957</v>
       </c>
       <c r="C42" s="5">
-        <v>0.36713829999999348</v>
+        <v>0.3674005999999963</v>
       </c>
       <c r="D42" s="5">
-        <v>2.8372626264398182</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8393156583432111</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>156.92798089999999</v>
+        <v>156.92798250000001</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.72674440000000118</v>
+        <v>-0.72701319999998759</v>
       </c>
       <c r="D43" s="5">
-        <v>-5.3935518646471392</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3954874283392185</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>156.92098720000001</v>
+        <v>156.92098329999999</v>
       </c>
       <c r="C44" s="5">
-        <v>-6.9936999999811178E-3</v>
+        <v>-6.9992000000240751E-3</v>
       </c>
       <c r="D44" s="5">
-        <v>-5.3466457334527817E-2</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3508493677378866E-2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>156.817094</v>
+        <v>156.8171389</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.1038932000000159</v>
+        <v>-0.10384439999998563</v>
       </c>
       <c r="D45" s="5">
-        <v>-0.79160131586599736</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.79123086221380978</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>156.937827</v>
+        <v>156.93784439999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.12073300000000131</v>
+        <v>0.12070549999998548</v>
       </c>
       <c r="D46" s="5">
-        <v>0.92779847142152594</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.92758597963829015</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>157.56032020000001</v>
+        <v>157.56034020000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.62249320000000807</v>
+        <v>0.62249580000002425</v>
       </c>
       <c r="D47" s="5">
-        <v>4.8650183400636537</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8650385541559871</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>157.97173749999999</v>
       </c>
       <c r="C48" s="5">
-        <v>0.41141729999998233</v>
+        <v>0.41139729999997598</v>
       </c>
       <c r="D48" s="5">
-        <v>3.1788022311964648</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1786450666764443</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>157.9365104</v>
+        <v>157.93645480000001</v>
       </c>
       <c r="C49" s="5">
-        <v>-3.5227099999985967E-2</v>
+        <v>-3.5282699999982015E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.26726750506668173</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.26768882341869915</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>158.192162</v>
+        <v>158.19195049999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.2556515999999931</v>
+        <v>0.25549569999998312</v>
       </c>
       <c r="D50" s="5">
-        <v>1.9598251271497613</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9586200398895137</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>159.33422730000001</v>
+        <v>159.33401000000001</v>
       </c>
       <c r="C51" s="5">
-        <v>1.1420653000000129</v>
+        <v>1.1420595000000162</v>
       </c>
       <c r="D51" s="5">
-        <v>9.0157894412638875</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0157543577497279</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>158.85103319999999</v>
+        <v>158.85097479999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.48319410000001994</v>
+        <v>-0.48303520000001754</v>
       </c>
       <c r="D52" s="5">
-        <v>-3.5790104740820894</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.577857857584188</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>157.93310399999999</v>
+        <v>157.9330946</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.91792920000000322</v>
+        <v>-0.91788019999998482</v>
       </c>
       <c r="D53" s="5">
-        <v>-6.7180694893886113</v>
+        <v>-6.7177245830285948</v>
       </c>
       <c r="E53" s="5">
-        <v>0.41040555857723149</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.41039441132633137</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>158.0543079</v>
+        <v>158.05485519999999</v>
       </c>
       <c r="C54" s="5">
-        <v>0.1212039000000118</v>
+        <v>0.12176059999998756</v>
       </c>
       <c r="D54" s="5">
-        <v>0.92482296875577852</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.92908884442042261</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>157.28001929999999</v>
+        <v>157.28002509999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.77428860000000554</v>
+        <v>-0.77483010000000263</v>
       </c>
       <c r="D55" s="5">
-        <v>-5.7228171400244161</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.7266928152642222</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>157.15905330000001</v>
+        <v>157.1590439</v>
       </c>
       <c r="C56" s="5">
-        <v>-0.12096599999998148</v>
+        <v>-0.12098119999998858</v>
       </c>
       <c r="D56" s="5">
-        <v>-0.91904064887333714</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.91915560917952277</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>157.12772939999999</v>
+        <v>157.12780889999999</v>
       </c>
       <c r="C57" s="5">
-        <v>-3.1323900000018057E-2</v>
+        <v>-3.123500000000945E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>-0.23891402359876857</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.23823671971632265</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>156.34690259999999</v>
+        <v>156.34693010000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.78082679999999982</v>
+        <v>-0.78087879999998222</v>
       </c>
       <c r="D58" s="5">
-        <v>-5.8029362613000179</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8033093564067944</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>156.30787749999999</v>
+        <v>156.30792170000001</v>
       </c>
       <c r="C59" s="5">
-        <v>-3.9025100000003476E-2</v>
+        <v>-3.9008400000000165E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>-0.29911614998263669</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.29898827237322401</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>154.71334880000001</v>
+        <v>154.71334809999999</v>
       </c>
       <c r="C60" s="5">
-        <v>-1.5945286999999837</v>
+        <v>-1.5945736000000181</v>
       </c>
       <c r="D60" s="5">
-        <v>-11.577447179362244</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.577752024124511</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>155.03135760000001</v>
+        <v>155.03123790000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.3180088000000012</v>
+        <v>0.31788980000001743</v>
       </c>
       <c r="D61" s="5">
-        <v>2.4946418695275474</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.493697802701722</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>155.02666350000001</v>
+        <v>155.0262956</v>
       </c>
       <c r="C62" s="5">
-        <v>-4.6940999999947053E-3</v>
+        <v>-4.9423000000103912E-3</v>
       </c>
       <c r="D62" s="5">
-        <v>-3.6328018571263332E-2</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8248551140629417E-2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>155.01558600000001</v>
+        <v>155.01525530000001</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.1077499999998963E-2</v>
+        <v>-1.1040299999990566E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>-8.5712849189922835E-2</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.5425327242061311E-2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>154.79617619999999</v>
+        <v>154.7959516</v>
       </c>
       <c r="C64" s="5">
-        <v>-0.21940980000002241</v>
+        <v>-0.21930370000001176</v>
       </c>
       <c r="D64" s="5">
-        <v>-1.6853256633274305</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6845205868902147</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>154.4066924</v>
+        <v>154.40655960000001</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.38948379999999361</v>
+        <v>-0.38939199999998664</v>
       </c>
       <c r="D65" s="5">
-        <v>-2.9778940513058183</v>
+        <v>-2.9772061141273953</v>
       </c>
       <c r="E65" s="5">
-        <v>-2.2328514482942041</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.232929715542975</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>153.65330850000001</v>
+        <v>153.65453460000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.75338389999998867</v>
+        <v>-0.75202500000000327</v>
       </c>
       <c r="D66" s="5">
-        <v>-5.7004644825477175</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6904610110766418</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>153.1161487</v>
+        <v>153.116162</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.53715980000001196</v>
+        <v>-0.53837260000000242</v>
       </c>
       <c r="D67" s="5">
-        <v>-4.1153759339251366</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1244570339964977</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>152.51121900000001</v>
+        <v>152.5109482</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.60492969999998536</v>
+        <v>-0.60521380000000136</v>
       </c>
       <c r="D68" s="5">
-        <v>-4.6392746236888049</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6414058786873102</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>152.8603158</v>
+        <v>152.8605517</v>
       </c>
       <c r="C69" s="5">
-        <v>0.34909679999998389</v>
+        <v>0.34960350000000062</v>
       </c>
       <c r="D69" s="5">
-        <v>2.7816349171764898</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7857283962699597</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>152.62580489999999</v>
+        <v>152.62591839999999</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.23451090000000363</v>
+        <v>-0.23463330000001292</v>
       </c>
       <c r="D70" s="5">
-        <v>-1.8255271998173006</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8264691863445148</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>151.42002099999999</v>
+        <v>151.42012650000001</v>
       </c>
       <c r="C71" s="5">
-        <v>-1.2057839000000001</v>
+        <v>-1.2057918999999799</v>
       </c>
       <c r="D71" s="5">
-        <v>-9.0790389863168226</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.0790901689846386</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>151.49617950000001</v>
+        <v>151.4962032</v>
       </c>
       <c r="C72" s="5">
-        <v>7.6158500000019558E-2</v>
+        <v>7.6076699999987341E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>0.60522667713636125</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.60457439805765567</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>151.38873459999999</v>
+        <v>151.38853710000001</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.10744490000001861</v>
+        <v>-0.10766609999998877</v>
       </c>
       <c r="D73" s="5">
-        <v>-0.84775820875844232</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.84949656502396609</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>151.5912352</v>
+        <v>151.59072610000001</v>
       </c>
       <c r="C74" s="5">
-        <v>0.20250060000000758</v>
+        <v>0.20218900000000417</v>
       </c>
       <c r="D74" s="5">
-        <v>1.617005718117781</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6145013492334215</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>150.54259039999999</v>
+        <v>150.54209689999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.0486448000000053</v>
+        <v>-1.0486292000000219</v>
       </c>
       <c r="D75" s="5">
-        <v>-7.9924394717467484</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.9923508885466177</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>149.9021151</v>
+        <v>149.90154960000001</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.64047529999999142</v>
+        <v>-0.64054729999998017</v>
       </c>
       <c r="D76" s="5">
-        <v>-4.9875510270564032</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9881146256783637</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>150.1026952</v>
+        <v>150.10201749999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.20058009999999626</v>
+        <v>0.20046789999997827</v>
       </c>
       <c r="D77" s="5">
-        <v>1.6175583978812025</v>
+        <v>1.6166530501551923</v>
       </c>
       <c r="E77" s="5">
-        <v>-2.7874421329162513</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7877974298185282</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>149.3148209</v>
+        <v>149.31703820000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.78787429999999858</v>
+        <v>-0.78497929999997496</v>
       </c>
       <c r="D78" s="5">
-        <v>-6.1199899160949922</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0981719490883934</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>149.94161439999999</v>
+        <v>149.94194400000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.6267934999999909</v>
+        <v>0.62490579999999341</v>
       </c>
       <c r="D79" s="5">
-        <v>5.1553027668812534</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.139339466536863</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>150.59022160000001</v>
+        <v>150.58959719999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.64860720000001493</v>
+        <v>0.64765319999997928</v>
       </c>
       <c r="D80" s="5">
-        <v>5.3161751830121506</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3081572875484317</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>151.92551080000001</v>
+        <v>151.92593160000001</v>
       </c>
       <c r="C81" s="5">
-        <v>1.3352892000000054</v>
+        <v>1.3363344000000268</v>
       </c>
       <c r="D81" s="5">
-        <v>11.175014262551564</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.184241461973233</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>151.71910930000001</v>
+        <v>151.7193556</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.20640149999999835</v>
+        <v>-0.20657600000001253</v>
       </c>
       <c r="D82" s="5">
-        <v>-1.6181577527361046</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6195111405359008</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>151.81561500000001</v>
+        <v>151.81577530000001</v>
       </c>
       <c r="C83" s="5">
-        <v>9.6505699999994476E-2</v>
+        <v>9.6419700000012654E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>0.76597367952460083</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.76528745610329185</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>152.4285246</v>
+        <v>152.42857710000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.61290959999999473</v>
+        <v>0.61280179999999973</v>
       </c>
       <c r="D84" s="5">
-        <v>4.9536708661063855</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9527748234818869</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>152.5607522</v>
+        <v>152.56044549999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.13222759999999312</v>
+        <v>0.13186839999997346</v>
       </c>
       <c r="D85" s="5">
-        <v>1.0459483167146733</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0430930745886968</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>152.6726353</v>
+        <v>152.67196269999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.11188310000000001</v>
+        <v>0.11151720000000864</v>
       </c>
       <c r="D86" s="5">
-        <v>0.88359937607720429</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.88069982258458523</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>153.47288159999999</v>
+        <v>153.4721596</v>
       </c>
       <c r="C87" s="5">
-        <v>0.80024629999999775</v>
+        <v>0.8001969000000031</v>
       </c>
       <c r="D87" s="5">
-        <v>6.4744352159226803</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4740533001513612</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>153.94350159999999</v>
+        <v>153.94251199999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.47061999999999671</v>
+        <v>0.4703523999999959</v>
       </c>
       <c r="D88" s="5">
-        <v>3.7424642385517792</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.740318126501907</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>154.52593139999999</v>
+        <v>154.5246367</v>
       </c>
       <c r="C89" s="5">
-        <v>0.58242979999999989</v>
+        <v>0.58212470000000849</v>
       </c>
       <c r="D89" s="5">
-        <v>4.635754442005724</v>
+        <v>4.6333057290059987</v>
       </c>
       <c r="E89" s="5">
-        <v>2.9468066473465893</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9464088982015246</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>155.62899379999999</v>
+        <v>155.6324257</v>
       </c>
       <c r="C90" s="5">
-        <v>1.1030623999999989</v>
+        <v>1.1077889999999968</v>
       </c>
       <c r="D90" s="5">
-        <v>8.9104808245104685</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9502580005598631</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>157.08447039999999</v>
+        <v>157.08529630000001</v>
       </c>
       <c r="C91" s="5">
-        <v>1.4554765999999972</v>
+        <v>1.4528706000000113</v>
       </c>
       <c r="D91" s="5">
-        <v>11.818306645848731</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.795774539574587</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>157.83809339999999</v>
+        <v>157.8367149</v>
       </c>
       <c r="C92" s="5">
-        <v>0.75362300000000459</v>
+        <v>0.75141859999999383</v>
       </c>
       <c r="D92" s="5">
-        <v>5.9114438508112155</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8936632295256919</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>157.9717709</v>
+        <v>157.97255530000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.13367750000000456</v>
+        <v>0.13584040000000641</v>
       </c>
       <c r="D93" s="5">
-        <v>1.0210610788518704</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0376692190179559</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>159.14994730000001</v>
+        <v>159.1504146</v>
       </c>
       <c r="C94" s="5">
-        <v>1.1781764000000123</v>
+        <v>1.1778592999999944</v>
       </c>
       <c r="D94" s="5">
-        <v>9.326173863927556</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3235117452719063</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>159.84678120000001</v>
+        <v>159.84699989999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.69683390000000145</v>
+        <v>0.69658529999998109</v>
       </c>
       <c r="D95" s="5">
-        <v>5.3825625759300832</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3805796706519748</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>163.74457860000001</v>
+        <v>163.74465599999999</v>
       </c>
       <c r="C96" s="5">
-        <v>3.8977974000000017</v>
+        <v>3.8976561000000061</v>
       </c>
       <c r="D96" s="5">
-        <v>33.523102200163038</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>33.52166737347364</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>164.36291900000001</v>
+        <v>164.36251960000001</v>
       </c>
       <c r="C97" s="5">
-        <v>0.61834039999999391</v>
+        <v>0.61786360000002105</v>
       </c>
       <c r="D97" s="5">
-        <v>4.6268107441225892</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6231664313780785</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>164.52100490000001</v>
+        <v>164.52017290000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.15808590000000322</v>
+        <v>0.15765329999999267</v>
       </c>
       <c r="D98" s="5">
-        <v>1.1602971413303909</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1571080609833695</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>165.5407649</v>
+        <v>165.53974289999999</v>
       </c>
       <c r="C99" s="5">
-        <v>1.0197599999999909</v>
+        <v>1.0195699999999874</v>
       </c>
       <c r="D99" s="5">
-        <v>7.6969114047500176</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6954683527001411</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>166.35241500000001</v>
+        <v>166.3509703</v>
       </c>
       <c r="C100" s="5">
-        <v>0.81165010000000848</v>
+        <v>0.81122740000000704</v>
       </c>
       <c r="D100" s="5">
-        <v>6.0449104965853984</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0417153425272874</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>167.20518190000001</v>
+        <v>167.20334629999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.85276690000000599</v>
+        <v>0.85237599999999247</v>
       </c>
       <c r="D101" s="5">
-        <v>6.3279573945563383</v>
+        <v>6.3250309793556614</v>
       </c>
       <c r="E101" s="5">
-        <v>8.2052574510481424</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2049761583422587</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>168.2637464</v>
+        <v>168.2679746</v>
       </c>
       <c r="C102" s="5">
-        <v>1.0585644999999886</v>
+        <v>1.0646283000000096</v>
       </c>
       <c r="D102" s="5">
-        <v>7.8673127601303072</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9140591362128143</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>168.0563554</v>
+        <v>168.0578386</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.20739100000000121</v>
+        <v>-0.21013600000000565</v>
       </c>
       <c r="D103" s="5">
-        <v>-1.4690570428926408</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4883307894926978</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>165.29792459999999</v>
+        <v>165.29608250000001</v>
       </c>
       <c r="C104" s="5">
-        <v>-2.7584308000000135</v>
+        <v>-2.7617560999999853</v>
       </c>
       <c r="D104" s="5">
-        <v>-18.012145932083989</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.031790906067201</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>165.30893829999999</v>
+        <v>165.30998650000001</v>
       </c>
       <c r="C105" s="5">
-        <v>1.1013700000006565E-2</v>
+        <v>1.3903999999996586E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>7.9984575887825926E-2</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.10098558241422584</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>164.97224180000001</v>
+        <v>164.9728696</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.33669649999998796</v>
+        <v>-0.33711690000001227</v>
       </c>
       <c r="D106" s="5">
-        <v>-2.4169309034730024</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4198997491044816</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>164.1122464</v>
+        <v>164.112493</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.85999540000000252</v>
+        <v>-0.86037659999999505</v>
       </c>
       <c r="D107" s="5">
-        <v>-6.0792893192832764</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0818847099243118</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>162.67019149999999</v>
+        <v>162.6702722</v>
       </c>
       <c r="C108" s="5">
-        <v>-1.4420549000000165</v>
+        <v>-1.4422208000000012</v>
       </c>
       <c r="D108" s="5">
-        <v>-10.049443931688529</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.050530383865119</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>160.87731969999999</v>
+        <v>160.87687700000001</v>
       </c>
       <c r="C109" s="5">
-        <v>-1.7928718000000003</v>
+        <v>-1.793395199999992</v>
       </c>
       <c r="D109" s="5">
-        <v>-12.452826405623686</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.45623845773558</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>159.93869090000001</v>
+        <v>159.93785080000001</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.93862879999997517</v>
+        <v>-0.9390262000000007</v>
       </c>
       <c r="D110" s="5">
-        <v>-6.7809701195725598</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7837676121362041</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>157.81630089999999</v>
+        <v>157.81518460000001</v>
       </c>
       <c r="C111" s="5">
-        <v>-2.1223900000000242</v>
+        <v>-2.1226661999999976</v>
       </c>
       <c r="D111" s="5">
-        <v>-14.811715717072804</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.813577013693846</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>156.66328540000001</v>
+        <v>156.66175530000001</v>
       </c>
       <c r="C112" s="5">
-        <v>-1.1530154999999809</v>
+        <v>-1.1534292999999991</v>
       </c>
       <c r="D112" s="5">
-        <v>-8.4234150761871458</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.4263748737868802</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>155.144766</v>
+        <v>155.14300610000001</v>
       </c>
       <c r="C113" s="5">
-        <v>-1.5185194000000024</v>
+        <v>-1.518749200000002</v>
       </c>
       <c r="D113" s="5">
-        <v>-11.030984403474642</v>
+        <v>-11.032667833309773</v>
       </c>
       <c r="E113" s="5">
-        <v>-7.2129438591280959</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2129777704096014</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>148.68619000000001</v>
+        <v>148.68991729999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-6.4585759999999937</v>
+        <v>-6.4530888000000175</v>
       </c>
       <c r="D114" s="5">
-        <v>-39.965340461130097</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-39.939103246598265</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>147.3362176</v>
+        <v>147.33779799999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-1.3499724000000128</v>
+        <v>-1.3521192999999982</v>
       </c>
       <c r="D115" s="5">
-        <v>-10.36727469713381</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.382698970900417</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>146.46023360000001</v>
+        <v>146.4583599</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.87598399999998833</v>
+        <v>-0.87943809999998734</v>
       </c>
       <c r="D116" s="5">
-        <v>-6.9058326515461292</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9321035568492562</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>144.6068856</v>
+        <v>144.60794419999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.8533480000000111</v>
+        <v>-1.8504157000000134</v>
       </c>
       <c r="D117" s="5">
-        <v>-14.17160250325038</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.150883954182337</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>142.94980469999999</v>
+        <v>142.9504249</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.6570809000000111</v>
+        <v>-1.6575192999999899</v>
       </c>
       <c r="D118" s="5">
-        <v>-12.916651003531854</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.919767068717846</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>141.93036710000001</v>
+        <v>141.93058429999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-1.019437599999975</v>
+        <v>-1.0198406000000091</v>
       </c>
       <c r="D119" s="5">
-        <v>-8.2299186897729868</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.2330111973210833</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>140.70320860000001</v>
+        <v>140.7032724</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.2271585000000016</v>
+        <v>-1.2273118999999895</v>
       </c>
       <c r="D120" s="5">
-        <v>-9.8959936367299495</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.8971580145742593</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>140.5631271</v>
+        <v>140.56276800000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.14008150000000796</v>
+        <v>-0.14050439999999753</v>
       </c>
       <c r="D121" s="5">
-        <v>-1.1881775596788047</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1917444011993683</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>140.92411680000001</v>
+        <v>140.92343310000001</v>
       </c>
       <c r="C122" s="5">
-        <v>0.36098970000000463</v>
+        <v>0.36066510000000562</v>
       </c>
       <c r="D122" s="5">
-        <v>3.1257063990149714</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1228640895671012</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>141.42227339999999</v>
+        <v>141.4212765</v>
       </c>
       <c r="C123" s="5">
-        <v>0.49815659999998729</v>
+        <v>0.49784339999999361</v>
       </c>
       <c r="D123" s="5">
-        <v>4.3253648141515555</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3226137058116398</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>141.85875060000001</v>
+        <v>141.85737159999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.436477200000013</v>
+        <v>0.43609509999998863</v>
       </c>
       <c r="D124" s="5">
-        <v>3.7671273848222109</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7638004260823532</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>142.91946680000001</v>
+        <v>142.9178776</v>
       </c>
       <c r="C125" s="5">
-        <v>1.0607162000000017</v>
+        <v>1.0605060000000037</v>
       </c>
       <c r="D125" s="5">
-        <v>9.3510810414308523</v>
+        <v>9.3492457612362792</v>
       </c>
       <c r="E125" s="5">
-        <v>-7.8799301550398386</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.8799095153023524</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>143.6929389</v>
+        <v>143.69608600000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.77347209999999222</v>
+        <v>0.77820840000001112</v>
       </c>
       <c r="D126" s="5">
-        <v>6.6911707365751694</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7334556192941042</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>143.86862909999999</v>
+        <v>143.87025800000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.17569019999999114</v>
+        <v>0.17417199999999866</v>
       </c>
       <c r="D127" s="5">
-        <v>1.4771205780574226</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4642387703320159</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>144.7429491</v>
+        <v>144.7414043</v>
       </c>
       <c r="C128" s="5">
-        <v>0.87432000000001153</v>
+        <v>0.87114629999999238</v>
       </c>
       <c r="D128" s="5">
-        <v>7.5414135246302472</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.513032994793245</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>143.9803354</v>
+        <v>143.98127260000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.76261370000000284</v>
+        <v>-0.76013169999998809</v>
       </c>
       <c r="D129" s="5">
-        <v>-6.1424601007499913</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1231062148931255</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>144.62573470000001</v>
+        <v>144.6262964</v>
       </c>
       <c r="C130" s="5">
-        <v>0.64539930000000822</v>
+        <v>0.64502379999998993</v>
       </c>
       <c r="D130" s="5">
-        <v>5.5136792945389201</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5103551711780607</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>144.7979957</v>
+        <v>144.7981632</v>
       </c>
       <c r="C131" s="5">
-        <v>0.17226099999999178</v>
+        <v>0.17186680000000365</v>
       </c>
       <c r="D131" s="5">
-        <v>1.4386980191504639</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4353785607171599</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>145.82122860000001</v>
+        <v>145.821269</v>
       </c>
       <c r="C132" s="5">
-        <v>1.0232329000000107</v>
+        <v>1.0231057999999962</v>
       </c>
       <c r="D132" s="5">
-        <v>8.8174216991347087</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8162729434829945</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>146.1424758</v>
+        <v>146.14215179999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.32124719999998774</v>
+        <v>0.32088279999999259</v>
       </c>
       <c r="D133" s="5">
-        <v>2.6758931392537155</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6728202166232506</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>147.0483266</v>
+        <v>147.04770869999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.90585079999999607</v>
+        <v>0.90555689999999345</v>
       </c>
       <c r="D134" s="5">
-        <v>7.6969772599494002</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6944119333517191</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>148.51108769999999</v>
+        <v>148.5101746</v>
       </c>
       <c r="C135" s="5">
-        <v>1.4627610999999945</v>
+        <v>1.4624659000000122</v>
       </c>
       <c r="D135" s="5">
-        <v>12.612216627259665</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.609586460981159</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>148.99542070000001</v>
+        <v>148.99420370000001</v>
       </c>
       <c r="C136" s="5">
-        <v>0.48433300000002077</v>
+        <v>0.48402910000001498</v>
       </c>
       <c r="D136" s="5">
-        <v>3.9844748550618592</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9819546909476422</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>151.76113699999999</v>
+        <v>151.7598672</v>
       </c>
       <c r="C137" s="5">
-        <v>2.7657162999999798</v>
+        <v>2.7656634999999881</v>
       </c>
       <c r="D137" s="5">
-        <v>24.695795511879879</v>
+        <v>24.695497646856211</v>
       </c>
       <c r="E137" s="5">
-        <v>6.1864701835005587</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.186762460010109</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>150.34813800000001</v>
+        <v>150.3505969</v>
       </c>
       <c r="C138" s="5">
-        <v>-1.412998999999985</v>
+        <v>-1.4092703000000029</v>
       </c>
       <c r="D138" s="5">
-        <v>-10.618057819110305</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.591537796483518</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>152.43755010000001</v>
+        <v>152.43902969999999</v>
       </c>
       <c r="C139" s="5">
-        <v>2.0894121000000041</v>
+        <v>2.0884327999999925</v>
       </c>
       <c r="D139" s="5">
-        <v>18.012192164263595</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.002777500422674</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>153.8859769</v>
+        <v>153.8847323</v>
       </c>
       <c r="C140" s="5">
-        <v>1.4484267999999929</v>
+        <v>1.4457026000000042</v>
       </c>
       <c r="D140" s="5">
-        <v>12.017280724920676</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.993364369239146</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>155.8218339</v>
+        <v>155.82267640000001</v>
       </c>
       <c r="C141" s="5">
-        <v>1.9358569999999986</v>
+        <v>1.9379441000000099</v>
       </c>
       <c r="D141" s="5">
-        <v>16.185300531307668</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.20411660133183</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>156.3846173</v>
+        <v>156.38509769999999</v>
       </c>
       <c r="C142" s="5">
-        <v>0.56278340000000071</v>
+        <v>0.56242129999998269</v>
       </c>
       <c r="D142" s="5">
-        <v>4.4211913126351865</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4182656061578118</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>157.9304051</v>
+        <v>157.9305215</v>
       </c>
       <c r="C143" s="5">
-        <v>1.5457877999999994</v>
+        <v>1.5454238000000089</v>
       </c>
       <c r="D143" s="5">
-        <v>12.528003231299678</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.524850409017031</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>158.52051309999999</v>
+        <v>158.52051259999999</v>
       </c>
       <c r="C144" s="5">
-        <v>0.59010799999998653</v>
+        <v>0.58999109999999177</v>
       </c>
       <c r="D144" s="5">
-        <v>4.5771110748024979</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5761821990095042</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>158.8644907</v>
+        <v>158.86424479999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.34397760000001654</v>
+        <v>0.34373220000000515</v>
       </c>
       <c r="D145" s="5">
-        <v>2.6352122835074043</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6333098050570269</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>158.39616860000001</v>
+        <v>158.39564949999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.46832209999999463</v>
+        <v>-0.46859530000000404</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.4807250936309653</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4827280831321583</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>157.80523909999999</v>
+        <v>157.80446800000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.59092950000001565</v>
+        <v>-0.59118149999997627</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.386119839240143</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3879661451817871</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>157.13346630000001</v>
+        <v>157.13254140000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.67177279999998518</v>
+        <v>-0.67192660000000615</v>
       </c>
       <c r="D148" s="5">
-        <v>-4.9904457638542237</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9915855083933147</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>156.35058129999999</v>
+        <v>156.3498329</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.78288500000002159</v>
+        <v>-0.78270850000001246</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.8176090421636184</v>
+        <v>-5.8163664975425577</v>
       </c>
       <c r="E149" s="5">
-        <v>3.0241235606978778</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0244924331351841</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>151.49256320000001</v>
+        <v>151.494011</v>
       </c>
       <c r="C150" s="5">
-        <v>-4.8580180999999811</v>
+        <v>-4.8558218999999951</v>
       </c>
       <c r="D150" s="5">
-        <v>-31.529773892840971</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-31.517987605780263</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>150.76920179999999</v>
+        <v>150.7702213</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.72336140000001592</v>
+        <v>-0.72378969999999754</v>
       </c>
       <c r="D151" s="5">
-        <v>-5.5817683905233455</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5849350012638022</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>149.60918050000001</v>
+        <v>149.60868110000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.1600212999999826</v>
+        <v>-1.1615401999999904</v>
       </c>
       <c r="D152" s="5">
-        <v>-8.8519668996203453</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8630133764543206</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>148.8080185</v>
+        <v>148.80851240000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.80116200000000504</v>
+        <v>-0.8001687000000004</v>
       </c>
       <c r="D153" s="5">
-        <v>-6.2401127822382163</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2326224871247611</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>148.98141519999999</v>
+        <v>148.9816821</v>
       </c>
       <c r="C154" s="5">
-        <v>0.17339669999998364</v>
+        <v>0.17316969999998832</v>
       </c>
       <c r="D154" s="5">
-        <v>1.4072813711542231</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4054225452049041</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>148.65825720000001</v>
+        <v>148.65831360000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.32315799999997807</v>
+        <v>-0.32336849999998662</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.5721094372059383</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5737603623206651</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>147.19654170000001</v>
+        <v>147.1965041</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.4617154999999968</v>
+        <v>-1.4618095000000153</v>
       </c>
       <c r="D156" s="5">
-        <v>-11.181622573270156</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.182299190231893</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>147.29626250000001</v>
+        <v>147.2961033</v>
       </c>
       <c r="C157" s="5">
-        <v>9.9720800000000054E-2</v>
+        <v>9.959920000000011E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>0.81599640104121907</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.81499787431293935</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>147.90012189999999</v>
+        <v>147.89979249999999</v>
       </c>
       <c r="C158" s="5">
-        <v>0.60385939999997618</v>
+        <v>0.60368919999999093</v>
       </c>
       <c r="D158" s="5">
-        <v>5.0320052843092711</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0305604332442355</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>146.3856614</v>
+        <v>146.3851564</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.5144604999999842</v>
+        <v>-1.5146360999999899</v>
       </c>
       <c r="D159" s="5">
-        <v>-11.61876046995085</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.620057136469564</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>146.800364</v>
+        <v>146.79981549999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.41470259999999826</v>
+        <v>0.4146590999999944</v>
       </c>
       <c r="D160" s="5">
-        <v>3.4530068186864327</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4526510530669796</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>146.78043779999999</v>
+        <v>146.7801278</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.992620000001466E-2</v>
+        <v>-1.9687699999991537E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.16276251836756517</v>
+        <v>-0.16081642391004847</v>
       </c>
       <c r="E161" s="5">
-        <v>-6.120951659039342</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1207005613627352</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>145.88817370000001</v>
+        <v>145.88895020000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.89226409999997713</v>
+        <v>-0.8911775999999918</v>
       </c>
       <c r="D162" s="5">
-        <v>-7.0556688322595758</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.0473764643320784</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>146.81286230000001</v>
+        <v>146.8133832</v>
       </c>
       <c r="C163" s="5">
-        <v>0.92468859999999609</v>
+        <v>0.9244329999999934</v>
       </c>
       <c r="D163" s="5">
-        <v>7.8768406677546032</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8745435527146634</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>147.51361360000001</v>
+        <v>147.51352410000001</v>
       </c>
       <c r="C164" s="5">
-        <v>0.7007513000000074</v>
+        <v>0.70014090000000806</v>
       </c>
       <c r="D164" s="5">
-        <v>5.8804925256114693</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8752137457880327</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>148.2955671</v>
+        <v>148.2958409</v>
       </c>
       <c r="C165" s="5">
-        <v>0.78195349999998598</v>
+        <v>0.7823167999999896</v>
       </c>
       <c r="D165" s="5">
-        <v>6.5498411558310599</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5529776477644353</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>148.97341209999999</v>
+        <v>148.9735512</v>
       </c>
       <c r="C166" s="5">
-        <v>0.6778449999999907</v>
+        <v>0.6777103000000011</v>
       </c>
       <c r="D166" s="5">
-        <v>5.6251041537886071</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6239474538897216</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>149.08325379999999</v>
+        <v>149.0832824</v>
       </c>
       <c r="C167" s="5">
-        <v>0.10984170000000404</v>
+        <v>0.10973119999999881</v>
       </c>
       <c r="D167" s="5">
-        <v>0.88838592784536985</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.88748776193841028</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>149.76780840000001</v>
+        <v>149.76775359999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.68455460000001267</v>
+        <v>0.68447119999999018</v>
       </c>
       <c r="D168" s="5">
-        <v>5.6514208526200704</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.65071374410826</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>150.4501884</v>
+        <v>150.4500974</v>
       </c>
       <c r="C169" s="5">
-        <v>0.68237999999999488</v>
+        <v>0.68234380000001238</v>
       </c>
       <c r="D169" s="5">
-        <v>5.6066180559529499</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6063152377613612</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>150.67946449999999</v>
+        <v>150.6792557</v>
       </c>
       <c r="C170" s="5">
-        <v>0.22927609999999277</v>
+        <v>0.2291582999999946</v>
       </c>
       <c r="D170" s="5">
-        <v>1.8441261371242801</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8431718143559372</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>149.90733839999999</v>
+        <v>149.9070203</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.77212610000000836</v>
+        <v>-0.77223539999999957</v>
       </c>
       <c r="D171" s="5">
-        <v>-5.9787754928428587</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9796061732289463</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>150.19934599999999</v>
+        <v>150.1989906</v>
       </c>
       <c r="C172" s="5">
-        <v>0.29200760000000514</v>
+        <v>0.29197030000000268</v>
       </c>
       <c r="D172" s="5">
-        <v>2.3627111064715711</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3624111287597005</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>151.7980293</v>
+        <v>151.7977516</v>
       </c>
       <c r="C173" s="5">
-        <v>1.5986833000000047</v>
+        <v>1.5987609999999961</v>
       </c>
       <c r="D173" s="5">
-        <v>13.547375650078886</v>
+        <v>13.548107059239211</v>
       </c>
       <c r="E173" s="5">
-        <v>3.4184333928999999</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4184626183436206</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>151.9402001</v>
+        <v>151.94078920000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.14217080000000237</v>
+        <v>0.14303760000001375</v>
       </c>
       <c r="D174" s="5">
-        <v>1.1297019304179257</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1366274266945808</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>152.3182071</v>
+        <v>152.31845290000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.37800699999999665</v>
+        <v>0.37766369999999938</v>
       </c>
       <c r="D175" s="5">
-        <v>3.0266315763104013</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0238332666814527</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>153.50490300000001</v>
+        <v>153.50507020000001</v>
       </c>
       <c r="C176" s="5">
-        <v>1.1866959000000179</v>
+        <v>1.1866172999999947</v>
       </c>
       <c r="D176" s="5">
-        <v>9.7602757527740955</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7595849102777521</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>153.42295899999999</v>
+        <v>153.4230585</v>
       </c>
       <c r="C177" s="5">
-        <v>-8.1944000000021333E-2</v>
+        <v>-8.2011700000009569E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-0.63870668012780962</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.63923211915236644</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>153.8258366</v>
+        <v>153.82588620000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.40287760000001072</v>
+        <v>0.40282770000001733</v>
       </c>
       <c r="D178" s="5">
-        <v>3.1970242519428593</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1966204330047487</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>154.17705710000001</v>
+        <v>154.17705050000001</v>
       </c>
       <c r="C179" s="5">
-        <v>0.35122050000001082</v>
+        <v>0.35116429999999355</v>
       </c>
       <c r="D179" s="5">
-        <v>2.7745518108442502</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7741013504070544</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>154.90687930000001</v>
+        <v>154.90681599999999</v>
       </c>
       <c r="C180" s="5">
-        <v>0.72982220000000098</v>
+        <v>0.72976549999998497</v>
       </c>
       <c r="D180" s="5">
-        <v>5.8306438605780775</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.830179275969849</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>155.2736922</v>
+        <v>155.2736338</v>
       </c>
       <c r="C181" s="5">
-        <v>0.36681289999998512</v>
+        <v>0.36681780000000686</v>
       </c>
       <c r="D181" s="5">
-        <v>2.8788502880421341</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8788904386190639</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>156.01899739999999</v>
+        <v>156.0188699</v>
       </c>
       <c r="C182" s="5">
-        <v>0.74530519999999001</v>
+        <v>0.74523609999999962</v>
       </c>
       <c r="D182" s="5">
-        <v>5.9144540764716425</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9138934536484999</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>157.26462570000001</v>
+        <v>157.2644367</v>
       </c>
       <c r="C183" s="5">
-        <v>1.2456283000000212</v>
+        <v>1.245566800000006</v>
       </c>
       <c r="D183" s="5">
-        <v>10.012682568304388</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.012174854486645</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>158.227643</v>
+        <v>158.2274295</v>
       </c>
       <c r="C184" s="5">
-        <v>0.96301729999998997</v>
+        <v>0.96299279999999499</v>
       </c>
       <c r="D184" s="5">
-        <v>7.600863766063326</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6006732792281539</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>159.19585069999999</v>
+        <v>159.19564130000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.96820769999999357</v>
+        <v>0.96821180000000595</v>
       </c>
       <c r="D185" s="5">
-        <v>7.5951321581784859</v>
+        <v>7.5951760064898011</v>
       </c>
       <c r="E185" s="5">
-        <v>4.8734634000943577</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8735173097254281</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>161.0043761</v>
+        <v>161.00481479999999</v>
       </c>
       <c r="C186" s="5">
-        <v>1.8085254000000077</v>
+        <v>1.8091734999999858</v>
       </c>
       <c r="D186" s="5">
-        <v>14.517335670764698</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.522887782683359</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>162.00642590000001</v>
+        <v>162.0065755</v>
       </c>
       <c r="C187" s="5">
-        <v>1.0020498000000089</v>
+        <v>1.0017607000000055</v>
       </c>
       <c r="D187" s="5">
-        <v>7.7295206777717285</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7271920036798836</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>162.7446702</v>
+        <v>162.7447775</v>
       </c>
       <c r="C188" s="5">
-        <v>0.73824429999999097</v>
+        <v>0.73820200000000114</v>
       </c>
       <c r="D188" s="5">
-        <v>5.607412826712932</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6070781299369488</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>164.6869112</v>
+        <v>164.6869767</v>
       </c>
       <c r="C189" s="5">
-        <v>1.9422409999999957</v>
+        <v>1.9421992000000046</v>
       </c>
       <c r="D189" s="5">
-        <v>15.299577357839066</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.299215423165148</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>165.85053629999999</v>
+        <v>165.85056220000001</v>
       </c>
       <c r="C190" s="5">
-        <v>1.1636250999999902</v>
+        <v>1.1635855000000106</v>
       </c>
       <c r="D190" s="5">
-        <v>8.8161991628038514</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8158837360767563</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>167.15249069999999</v>
+        <v>167.15246329999999</v>
       </c>
       <c r="C191" s="5">
-        <v>1.3019543999999996</v>
+        <v>1.3019010999999807</v>
       </c>
       <c r="D191" s="5">
-        <v>9.8377594013914873</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8373375106906913</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>168.90224950000001</v>
+        <v>168.90218010000001</v>
       </c>
       <c r="C192" s="5">
-        <v>1.7497588000000235</v>
+        <v>1.7497168000000158</v>
       </c>
       <c r="D192" s="5">
-        <v>13.310714169093396</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.310378362263053</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>169.63370520000001</v>
+        <v>169.63367529999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.73145569999999793</v>
+        <v>0.73149519999998347</v>
       </c>
       <c r="D193" s="5">
-        <v>5.3223580907423518</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3226546281242237</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>170.99881160000001</v>
+        <v>170.99871759999999</v>
       </c>
       <c r="C194" s="5">
-        <v>1.3651064000000019</v>
+        <v>1.3650422999999989</v>
       </c>
       <c r="D194" s="5">
-        <v>10.095946002004453</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.095452619906897</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>172.12809329999999</v>
+        <v>172.1279826</v>
       </c>
       <c r="C195" s="5">
-        <v>1.1292816999999786</v>
+        <v>1.1292650000000037</v>
       </c>
       <c r="D195" s="5">
-        <v>8.2191180184528978</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2189967079241644</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>173.50902690000001</v>
+        <v>173.5089227</v>
       </c>
       <c r="C196" s="5">
-        <v>1.3809336000000201</v>
+        <v>1.3809401000000037</v>
       </c>
       <c r="D196" s="5">
-        <v>10.063620165522957</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.063676404437128</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>175.10608780000001</v>
+        <v>175.10601080000001</v>
       </c>
       <c r="C197" s="5">
-        <v>1.5970609000000024</v>
+        <v>1.5970881000000077</v>
       </c>
       <c r="D197" s="5">
-        <v>11.6220650233541</v>
+        <v>11.622280425278596</v>
       </c>
       <c r="E197" s="5">
-        <v>9.994128006503388</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9942243205122239</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>175.49753860000001</v>
+        <v>175.49777889999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.39145080000000121</v>
+        <v>0.39176809999997886</v>
       </c>
       <c r="D198" s="5">
-        <v>2.7158382701776285</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7180680282983705</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>178.18873450000001</v>
+        <v>178.1888064</v>
       </c>
       <c r="C199" s="5">
-        <v>2.6911958999999968</v>
+        <v>2.6910275000000183</v>
       </c>
       <c r="D199" s="5">
-        <v>20.035737396628406</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.034346318636299</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>180.0568724</v>
+        <v>180.05694819999999</v>
       </c>
       <c r="C200" s="5">
-        <v>1.8681378999999936</v>
+        <v>1.8681417999999894</v>
       </c>
       <c r="D200" s="5">
-        <v>13.332248203654441</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.332271967181054</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>182.23302419999999</v>
+        <v>182.2330637</v>
       </c>
       <c r="C201" s="5">
-        <v>2.1761517999999853</v>
+        <v>2.1761155000000088</v>
       </c>
       <c r="D201" s="5">
-        <v>15.507068968458215</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.506785898970232</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>184.26790449999999</v>
+        <v>184.26790980000001</v>
       </c>
       <c r="C202" s="5">
-        <v>2.0348802999999975</v>
+        <v>2.03484610000001</v>
       </c>
       <c r="D202" s="5">
-        <v>14.253989947334556</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.253732200288693</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>186.8281168</v>
+        <v>186.8280886</v>
       </c>
       <c r="C203" s="5">
-        <v>2.5602123000000176</v>
+        <v>2.5601787999999885</v>
       </c>
       <c r="D203" s="5">
-        <v>18.00773361562382</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.007479139265193</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>188.36832519999999</v>
+        <v>188.36826149999999</v>
       </c>
       <c r="C204" s="5">
-        <v>1.5402083999999832</v>
+        <v>1.5401728999999875</v>
       </c>
       <c r="D204" s="5">
-        <v>10.353899193503867</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.353651259789576</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>190.2525345</v>
+        <v>190.25252090000001</v>
       </c>
       <c r="C205" s="5">
-        <v>1.8842093000000091</v>
+        <v>1.884259400000019</v>
       </c>
       <c r="D205" s="5">
-        <v>12.68624188401053</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.686602503157363</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>193.2494409</v>
+        <v>193.24938159999999</v>
       </c>
       <c r="C206" s="5">
-        <v>2.9969064000000003</v>
+        <v>2.9968606999999849</v>
       </c>
       <c r="D206" s="5">
-        <v>20.629503617422664</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.629162902186948</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>194.5442974</v>
+        <v>194.54425259999999</v>
       </c>
       <c r="C207" s="5">
-        <v>1.2948565000000087</v>
+        <v>1.2948710000000005</v>
       </c>
       <c r="D207" s="5">
-        <v>8.3435613018361323</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.343660859519364</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>196.00383049999999</v>
+        <v>196.0037888</v>
       </c>
       <c r="C208" s="5">
-        <v>1.4595330999999874</v>
+        <v>1.4595362000000023</v>
       </c>
       <c r="D208" s="5">
-        <v>9.3837091256996796</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3837321367133306</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>197.50029979999999</v>
+        <v>197.5002552</v>
       </c>
       <c r="C209" s="5">
-        <v>1.4964693000000011</v>
+        <v>1.4964664000000027</v>
       </c>
       <c r="D209" s="5">
-        <v>9.5565643056233931</v>
+        <v>9.5565471208004524</v>
       </c>
       <c r="E209" s="5">
-        <v>12.788939711552372</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.788963838356127</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>199.08716799999999</v>
+        <v>199.08732850000001</v>
       </c>
       <c r="C210" s="5">
-        <v>1.5868681999999978</v>
+        <v>1.5870733000000143</v>
       </c>
       <c r="D210" s="5">
-        <v>10.079415657624269</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.080778891761376</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>201.02380260000001</v>
+        <v>201.02383380000001</v>
       </c>
       <c r="C211" s="5">
-        <v>1.9366346000000192</v>
+        <v>1.9365052999999932</v>
       </c>
       <c r="D211" s="5">
-        <v>12.31831537154553</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.317437979715585</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>203.41826459999999</v>
+        <v>203.4183056</v>
       </c>
       <c r="C212" s="5">
-        <v>2.3944619999999759</v>
+        <v>2.3944717999999909</v>
       </c>
       <c r="D212" s="5">
-        <v>15.268205556600755</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.268269668305301</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>205.07302240000001</v>
+        <v>205.0730312</v>
       </c>
       <c r="C213" s="5">
-        <v>1.6547578000000271</v>
+        <v>1.6547256000000061</v>
       </c>
       <c r="D213" s="5">
-        <v>10.210518788296973</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.21030897818509</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>206.9072133</v>
+        <v>206.90720379999999</v>
       </c>
       <c r="C214" s="5">
-        <v>1.8341908999999816</v>
+        <v>1.8341725999999881</v>
       </c>
       <c r="D214" s="5">
-        <v>11.276944519315158</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.276825908155331</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>208.82117410000001</v>
+        <v>208.82114189999999</v>
       </c>
       <c r="C215" s="5">
-        <v>1.9139608000000123</v>
+        <v>1.9139380999999958</v>
       </c>
       <c r="D215" s="5">
-        <v>11.682935605923372</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.682790483470008</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>210.25389519999999</v>
+        <v>210.25385460000001</v>
       </c>
       <c r="C216" s="5">
-        <v>1.4327210999999807</v>
+        <v>1.4327127000000246</v>
       </c>
       <c r="D216" s="5">
-        <v>8.5510941168994279</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5510434440163827</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>211.67368329999999</v>
+        <v>211.67368339999999</v>
       </c>
       <c r="C217" s="5">
-        <v>1.4197881000000052</v>
+        <v>1.4198287999999764</v>
       </c>
       <c r="D217" s="5">
-        <v>8.4111120139692694</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4113638389401899</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>211.75411080000001</v>
+        <v>211.75406419999999</v>
       </c>
       <c r="C218" s="5">
-        <v>8.0427500000013197E-2</v>
+        <v>8.0380800000000363E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.45690586101181374</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.45664000535816651</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>213.26203090000001</v>
+        <v>213.26204100000001</v>
       </c>
       <c r="C219" s="5">
-        <v>1.5079201000000069</v>
+        <v>1.5079768000000229</v>
       </c>
       <c r="D219" s="5">
-        <v>8.8880667773862712</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8884162121685151</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>215.31260449999999</v>
+        <v>215.31260689999999</v>
       </c>
       <c r="C220" s="5">
-        <v>2.0505735999999786</v>
+        <v>2.050565899999981</v>
       </c>
       <c r="D220" s="5">
-        <v>12.168513417928995</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.168464674447034</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>216.87831929999999</v>
+        <v>216.87828880000001</v>
       </c>
       <c r="C221" s="5">
-        <v>1.565714799999995</v>
+        <v>1.5656819000000155</v>
       </c>
       <c r="D221" s="5">
-        <v>9.0837892855148539</v>
+        <v>9.0835906068782002</v>
       </c>
       <c r="E221" s="5">
-        <v>9.8116405492160155</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8116499041364325</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>219.19034880000001</v>
+        <v>219.1904462</v>
       </c>
       <c r="C222" s="5">
-        <v>2.3120295000000226</v>
+        <v>2.3121573999999896</v>
       </c>
       <c r="D222" s="5">
-        <v>13.569957912092946</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.570755168357174</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>222.42111990000001</v>
+        <v>222.42112159999999</v>
       </c>
       <c r="C223" s="5">
-        <v>3.2307710999999983</v>
+        <v>3.2306753999999955</v>
       </c>
       <c r="D223" s="5">
-        <v>19.194205808440046</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.193581157050964</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>224.2853637</v>
+        <v>224.2853921</v>
       </c>
       <c r="C224" s="5">
-        <v>1.864243799999997</v>
+        <v>1.8642705000000035</v>
       </c>
       <c r="D224" s="5">
-        <v>10.534773372190799</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.53493119106934</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>226.31992149999999</v>
+        <v>226.31990110000001</v>
       </c>
       <c r="C225" s="5">
-        <v>2.0345577999999875</v>
+        <v>2.0345090000000141</v>
       </c>
       <c r="D225" s="5">
-        <v>11.445414355867456</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.445124470289848</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>228.77725580000001</v>
+        <v>228.7772429</v>
       </c>
       <c r="C226" s="5">
-        <v>2.4573343000000136</v>
+        <v>2.4573417999999947</v>
       </c>
       <c r="D226" s="5">
-        <v>13.836294305020115</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.836340410323466</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>230.81095199999999</v>
+        <v>230.81091570000001</v>
       </c>
       <c r="C227" s="5">
-        <v>2.0336961999999801</v>
+        <v>2.0336728000000051</v>
       </c>
       <c r="D227" s="5">
-        <v>11.204610135505689</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.204475509258183</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>232.85807600000001</v>
+        <v>232.8580528</v>
       </c>
       <c r="C228" s="5">
-        <v>2.047124000000025</v>
+        <v>2.0471370999999863</v>
       </c>
       <c r="D228" s="5">
-        <v>11.177962254069818</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.178039153764541</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>234.55984720000001</v>
+        <v>234.55985770000001</v>
       </c>
       <c r="C229" s="5">
-        <v>1.701771199999996</v>
+        <v>1.7018049000000133</v>
       </c>
       <c r="D229" s="5">
-        <v>9.131062479269648</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1312515767642886</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>235.5262419</v>
+        <v>235.52622489999999</v>
       </c>
       <c r="C230" s="5">
-        <v>0.96639469999999505</v>
+        <v>0.96636719999997922</v>
       </c>
       <c r="D230" s="5">
-        <v>5.0576274711565228</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0574800415923882</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>237.69391039999999</v>
+        <v>237.69393700000001</v>
       </c>
       <c r="C231" s="5">
-        <v>2.1676684999999907</v>
+        <v>2.167712100000017</v>
       </c>
       <c r="D231" s="5">
-        <v>11.620775656166927</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.621022232207491</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>237.0596342</v>
+        <v>237.0596635</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.63427619999998797</v>
+        <v>-0.63427350000000615</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.1555686357227386</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1555550515933617</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>234.86197329999999</v>
+        <v>234.861996</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.1976609000000167</v>
+        <v>-2.1976674999999943</v>
       </c>
       <c r="D233" s="5">
-        <v>-10.574547417788994</v>
+        <v>-10.574576332691555</v>
       </c>
       <c r="E233" s="5">
-        <v>8.2920478441756309</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2920735401892376</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>228.39663970000001</v>
+        <v>228.396601</v>
       </c>
       <c r="C234" s="5">
-        <v>-6.4653335999999797</v>
+        <v>-6.4653950000000009</v>
       </c>
       <c r="D234" s="5">
-        <v>-28.46409848509245</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-28.464326908529259</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>222.5073592</v>
+        <v>222.50736280000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.8892805000000124</v>
+        <v>-5.8892381999999941</v>
       </c>
       <c r="D235" s="5">
-        <v>-26.910324741111236</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-26.910161936899712</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>216.8433369</v>
+        <v>216.8433713</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.6640222999999992</v>
+        <v>-5.6639915000000087</v>
       </c>
       <c r="D236" s="5">
-        <v>-26.61278124330163</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-26.612655785727533</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>206.9718766</v>
+        <v>206.9718507</v>
       </c>
       <c r="C237" s="5">
-        <v>-9.8714602999999954</v>
+        <v>-9.8715205999999966</v>
       </c>
       <c r="D237" s="5">
-        <v>-42.828041857875554</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-42.828236547027977</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>202.3075637</v>
+        <v>202.30756310000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-4.6643128999999988</v>
+        <v>-4.6642875999999944</v>
       </c>
       <c r="D238" s="5">
-        <v>-23.930704810852475</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-23.930593288314718</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>197.76912469999999</v>
+        <v>197.7690892</v>
       </c>
       <c r="C239" s="5">
-        <v>-4.538439000000011</v>
+        <v>-4.5384739000000138</v>
       </c>
       <c r="D239" s="5">
-        <v>-23.834822989987114</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-23.834984340994335</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>195.09482070000001</v>
+        <v>195.09478329999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.674303999999978</v>
+        <v>-2.6743059000000073</v>
       </c>
       <c r="D240" s="5">
-        <v>-15.072765189413328</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.072777622170374</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>192.8767335</v>
+        <v>192.8767613</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.2180872000000136</v>
+        <v>-2.2180219999999906</v>
       </c>
       <c r="D241" s="5">
-        <v>-12.821533081952829</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.821181750101918</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>191.96224789999999</v>
+        <v>191.96226480000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.91448560000000612</v>
+        <v>-0.91449649999998428</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.5435074564357816</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5435710392618081</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>190.04283749999999</v>
+        <v>190.04287619999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.9194104000000038</v>
+        <v>-1.9193886000000191</v>
       </c>
       <c r="D243" s="5">
-        <v>-11.360325822447148</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.360202861259772</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>190.82489459999999</v>
+        <v>190.82496069999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.78205710000000295</v>
+        <v>0.7820844999999963</v>
       </c>
       <c r="D244" s="5">
-        <v>5.0515101628584747</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0516901194339381</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>192.23168250000001</v>
+        <v>192.2317529</v>
       </c>
       <c r="C245" s="5">
-        <v>1.4067879000000119</v>
+        <v>1.4067922000000124</v>
       </c>
       <c r="D245" s="5">
-        <v>9.2142307439050164</v>
+        <v>9.2142567376116258</v>
       </c>
       <c r="E245" s="5">
-        <v>-18.151210347511793</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.151188283352582</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>193.906083</v>
+        <v>193.90584580000001</v>
       </c>
       <c r="C246" s="5">
-        <v>1.6744004999999902</v>
+        <v>1.6740929000000051</v>
       </c>
       <c r="D246" s="5">
-        <v>10.967958558932978</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.965841978886615</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>196.32428279999999</v>
+        <v>196.32431840000001</v>
       </c>
       <c r="C247" s="5">
-        <v>2.4181997999999965</v>
+        <v>2.4184726000000012</v>
       </c>
       <c r="D247" s="5">
-        <v>16.035541492297622</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.037497319363524</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>198.86988439999999</v>
+        <v>198.8699368</v>
       </c>
       <c r="C248" s="5">
-        <v>2.5456015999999977</v>
+        <v>2.5456183999999951</v>
       </c>
       <c r="D248" s="5">
-        <v>16.718586748849805</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.71870181878543</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>202.0730423</v>
+        <v>202.07301240000001</v>
       </c>
       <c r="C249" s="5">
-        <v>3.2031579000000079</v>
+        <v>3.2030756000000054</v>
       </c>
       <c r="D249" s="5">
-        <v>21.135742224498188</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.135144122891305</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>205.10606519999999</v>
+        <v>205.10607490000001</v>
       </c>
       <c r="C250" s="5">
-        <v>3.0330228999999918</v>
+        <v>3.0330624999999998</v>
       </c>
       <c r="D250" s="5">
-        <v>19.575299425546653</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.575579603589667</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>207.0294605</v>
+        <v>207.0294207</v>
       </c>
       <c r="C251" s="5">
-        <v>1.9233953000000099</v>
+        <v>1.9233457999999928</v>
       </c>
       <c r="D251" s="5">
-        <v>11.852003486500795</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.85168197626254</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>208.1508058</v>
+        <v>208.15072699999999</v>
       </c>
       <c r="C252" s="5">
-        <v>1.1213453000000015</v>
+        <v>1.1213062999999863</v>
       </c>
       <c r="D252" s="5">
-        <v>6.6967898194096431</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6965512517647596</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>209.7829935</v>
+        <v>209.7830463</v>
       </c>
       <c r="C253" s="5">
-        <v>1.6321877000000029</v>
+        <v>1.632319300000006</v>
       </c>
       <c r="D253" s="5">
-        <v>9.8262567651156818</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8270873979115834</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>211.42350440000001</v>
+        <v>211.42357709999999</v>
       </c>
       <c r="C254" s="5">
-        <v>1.6405109000000095</v>
+        <v>1.6405307999999934</v>
       </c>
       <c r="D254" s="5">
-        <v>9.7983631225060144</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7984845651497352</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>212.9483663</v>
+        <v>212.94845430000001</v>
       </c>
       <c r="C255" s="5">
-        <v>1.5248618999999906</v>
+        <v>1.5248772000000201</v>
       </c>
       <c r="D255" s="5">
-        <v>9.0065377881842767</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0066285506808406</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>214.4661495</v>
+        <v>214.46628770000001</v>
       </c>
       <c r="C256" s="5">
-        <v>1.5177831999999967</v>
+        <v>1.5178334000000007</v>
       </c>
       <c r="D256" s="5">
-        <v>8.8963451299136622</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8966471803484826</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>216.7390843</v>
+        <v>216.7392164</v>
       </c>
       <c r="C257" s="5">
-        <v>2.2729348000000016</v>
+        <v>2.2729286999999943</v>
       </c>
       <c r="D257" s="5">
-        <v>13.485860557721963</v>
+        <v>13.485813026967275</v>
       </c>
       <c r="E257" s="5">
-        <v>12.74888794670983</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.748915374427728</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>218.8792195</v>
+        <v>218.87874199999999</v>
       </c>
       <c r="C258" s="5">
-        <v>2.1401352000000031</v>
+        <v>2.1395255999999847</v>
       </c>
       <c r="D258" s="5">
-        <v>12.514259559657305</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.510491215197273</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>221.720607</v>
+        <v>221.72064520000001</v>
       </c>
       <c r="C259" s="5">
-        <v>2.8413874999999962</v>
+        <v>2.8419032000000186</v>
       </c>
       <c r="D259" s="5">
-        <v>16.739634659127599</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.74293217038203</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>225.13416179999999</v>
+        <v>225.1342037</v>
       </c>
       <c r="C260" s="5">
-        <v>3.4135547999999858</v>
+        <v>3.4135584999999935</v>
       </c>
       <c r="D260" s="5">
-        <v>20.122424777893279</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.12244470237674</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>228.97815829999999</v>
+        <v>228.978117</v>
       </c>
       <c r="C261" s="5">
-        <v>3.8439965000000029</v>
+        <v>3.843913299999997</v>
       </c>
       <c r="D261" s="5">
-        <v>22.527027803836418</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.526488963800183</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>231.58546999999999</v>
+        <v>231.58547609999999</v>
       </c>
       <c r="C262" s="5">
-        <v>2.6073116999999968</v>
+        <v>2.6073590999999965</v>
       </c>
       <c r="D262" s="5">
-        <v>14.553139547325644</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.553423694538314</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>235.54012119999999</v>
+        <v>235.54005269999999</v>
       </c>
       <c r="C263" s="5">
-        <v>3.9546512000000007</v>
+        <v>3.9545765999999958</v>
       </c>
       <c r="D263" s="5">
-        <v>22.530170648280912</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.529704307448227</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>239.85495220000001</v>
+        <v>239.85481050000001</v>
       </c>
       <c r="C264" s="5">
-        <v>4.3148310000000265</v>
+        <v>4.3147578000000237</v>
       </c>
       <c r="D264" s="5">
-        <v>24.338477479998023</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.33802993256089</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>243.0297103</v>
+        <v>243.02981840000001</v>
       </c>
       <c r="C265" s="5">
-        <v>3.1747580999999911</v>
+        <v>3.1750078999999971</v>
       </c>
       <c r="D265" s="5">
-        <v>17.092250979239299</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.093706082493142</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>246.19638660000001</v>
+        <v>246.1965558</v>
       </c>
       <c r="C266" s="5">
-        <v>3.166676300000006</v>
+        <v>3.1667373999999882</v>
       </c>
       <c r="D266" s="5">
-        <v>16.806675704100527</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.807015548254679</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>249.77316300000001</v>
+        <v>249.77336159999999</v>
       </c>
       <c r="C267" s="5">
-        <v>3.5767764</v>
+        <v>3.5768057999999883</v>
       </c>
       <c r="D267" s="5">
-        <v>18.89653227042858</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.896686168026733</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>252.30309299999999</v>
+        <v>252.30341340000001</v>
       </c>
       <c r="C268" s="5">
-        <v>2.5299299999999789</v>
+        <v>2.5300518000000238</v>
       </c>
       <c r="D268" s="5">
-        <v>12.855209783518973</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.855852761100973</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>255.4316853</v>
+        <v>255.43196</v>
       </c>
       <c r="C269" s="5">
-        <v>3.1285923000000082</v>
+        <v>3.1285465999999928</v>
       </c>
       <c r="D269" s="5">
-        <v>15.938140469398054</v>
+        <v>15.937869916488445</v>
       </c>
       <c r="E269" s="5">
-        <v>17.852156718740918</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.852211631415681</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>257.72960790000002</v>
+        <v>257.72875260000001</v>
       </c>
       <c r="C270" s="5">
-        <v>2.297922600000021</v>
+        <v>2.2967926000000034</v>
       </c>
       <c r="D270" s="5">
-        <v>11.34597713804666</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.340106197366628</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>261.2715513</v>
+        <v>261.2715346</v>
       </c>
       <c r="C271" s="5">
-        <v>3.5419433999999796</v>
+        <v>3.5427819999999883</v>
       </c>
       <c r="D271" s="5">
-        <v>17.796864438327376</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.801465223621538</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>264.97207589999999</v>
+        <v>264.97201790000003</v>
       </c>
       <c r="C272" s="5">
-        <v>3.7005245999999943</v>
+        <v>3.7004833000000303</v>
       </c>
       <c r="D272" s="5">
-        <v>18.384763670835859</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.384543513964768</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>267.24355029999998</v>
+        <v>267.24346200000002</v>
       </c>
       <c r="C273" s="5">
-        <v>2.2714743999999882</v>
+        <v>2.2714440999999965</v>
       </c>
       <c r="D273" s="5">
-        <v>10.786156004724855</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.786007747342751</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>269.8137241</v>
+        <v>269.81370859999998</v>
       </c>
       <c r="C274" s="5">
-        <v>2.5701738000000205</v>
+        <v>2.5702465999999617</v>
       </c>
       <c r="D274" s="5">
-        <v>12.171271776492731</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.171639200687935</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>271.80629149999999</v>
+        <v>271.80613649999998</v>
       </c>
       <c r="C275" s="5">
-        <v>1.9925673999999844</v>
+        <v>1.9924278999999956</v>
       </c>
       <c r="D275" s="5">
-        <v>9.2309285709474267</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2302563936094586</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>274.12843989999999</v>
+        <v>274.12821559999998</v>
       </c>
       <c r="C276" s="5">
-        <v>2.3221484000000032</v>
+        <v>2.3220790999999963</v>
       </c>
       <c r="D276" s="5">
-        <v>10.747790894357845</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.747461348361753</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>274.28942910000001</v>
+        <v>274.28960549999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.16098920000001726</v>
+        <v>0.16138990000001741</v>
       </c>
       <c r="D277" s="5">
-        <v>0.70701260110677122</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.70877863007696718</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>274.99742689999999</v>
+        <v>274.99774559999997</v>
       </c>
       <c r="C278" s="5">
-        <v>0.70799779999998691</v>
+        <v>0.70814009999998007</v>
       </c>
       <c r="D278" s="5">
-        <v>3.1418023345390012</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1424407469504034</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>276.80231170000002</v>
+        <v>276.80277460000002</v>
       </c>
       <c r="C279" s="5">
-        <v>1.8048848000000248</v>
+        <v>1.8050290000000473</v>
       </c>
       <c r="D279" s="5">
-        <v>8.1665531433810621</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1672195275010573</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>277.93017409999999</v>
+        <v>277.93099849999999</v>
       </c>
       <c r="C280" s="5">
-        <v>1.1278623999999695</v>
+        <v>1.1282238999999663</v>
       </c>
       <c r="D280" s="5">
-        <v>5.0006143769556921</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0022447094124844</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>279.10344459999999</v>
+        <v>279.10367209999998</v>
       </c>
       <c r="C281" s="5">
-        <v>1.173270500000001</v>
+        <v>1.172673599999996</v>
       </c>
       <c r="D281" s="5">
-        <v>5.1850368860663076</v>
+        <v>5.1823217604564764</v>
       </c>
       <c r="E281" s="5">
-        <v>9.2673543112703261</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2673258663481093</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>279.67006839999999</v>
+        <v>279.66879870000002</v>
       </c>
       <c r="C282" s="5">
-        <v>0.56662380000000212</v>
+        <v>0.56512660000004189</v>
       </c>
       <c r="D282" s="5">
-        <v>2.4635754210452276</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.456991185049473</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>282.14385700000003</v>
+        <v>282.14388700000001</v>
       </c>
       <c r="C283" s="5">
-        <v>2.4737886000000344</v>
+        <v>2.4750882999999817</v>
       </c>
       <c r="D283" s="5">
-        <v>11.146380502920895</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.152577750819614</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>284.47850119999998</v>
+        <v>284.47804129999997</v>
       </c>
       <c r="C284" s="5">
-        <v>2.334644199999957</v>
+        <v>2.334154299999966</v>
       </c>
       <c r="D284" s="5">
-        <v>10.394192263756663</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.391909813577316</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>286.80898230000003</v>
+        <v>286.80872840000001</v>
       </c>
       <c r="C285" s="5">
-        <v>2.3304811000000427</v>
+        <v>2.3306871000000342</v>
       </c>
       <c r="D285" s="5">
-        <v>10.285792287867256</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.286760228740622</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>288.41113150000001</v>
+        <v>288.41113259999997</v>
       </c>
       <c r="C286" s="5">
-        <v>1.6021491999999853</v>
+        <v>1.6024041999999667</v>
       </c>
       <c r="D286" s="5">
-        <v>6.9131779353287515</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9143185843124622</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>290.29687589999997</v>
+        <v>290.29664070000001</v>
       </c>
       <c r="C287" s="5">
-        <v>1.8857443999999646</v>
+        <v>1.8855081000000382</v>
       </c>
       <c r="D287" s="5">
-        <v>8.1344621837074804</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1334059062718502</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>291.39822329999998</v>
+        <v>291.39793650000001</v>
       </c>
       <c r="C288" s="5">
-        <v>1.1013474000000087</v>
+        <v>1.1012958000000026</v>
       </c>
       <c r="D288" s="5">
-        <v>4.6488472276429604</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.648628701954971</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>292.20251889999997</v>
+        <v>292.20280220000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.80429559999998901</v>
+        <v>0.80486569999999347</v>
       </c>
       <c r="D289" s="5">
-        <v>3.3628965382275222</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3653199137215983</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>292.91309949999999</v>
+        <v>292.91361139999998</v>
       </c>
       <c r="C290" s="5">
-        <v>0.71058060000001433</v>
+        <v>0.7108091999999715</v>
       </c>
       <c r="D290" s="5">
-        <v>2.9575188201693248</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9584801388337967</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>292.52046510000002</v>
+        <v>292.5212808</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.39263439999996308</v>
+        <v>-0.39233059999997977</v>
       </c>
       <c r="D291" s="5">
-        <v>-1.5967300148712504</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5955008678679827</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>293.84328019999998</v>
+        <v>293.84461099999999</v>
       </c>
       <c r="C292" s="5">
-        <v>1.3228150999999571</v>
+        <v>1.3233301999999867</v>
       </c>
       <c r="D292" s="5">
-        <v>5.5635770477921787</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5657817647701835</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>294.34225270000002</v>
+        <v>294.34236859999999</v>
       </c>
       <c r="C293" s="5">
-        <v>0.49897250000003623</v>
+        <v>0.49775759999999991</v>
       </c>
       <c r="D293" s="5">
-        <v>2.0568479821825969</v>
+        <v>2.0517838323052429</v>
       </c>
       <c r="E293" s="5">
-        <v>5.4599140192768569</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.459869583707988</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>297.13394249999999</v>
+        <v>297.13232340000002</v>
       </c>
       <c r="C294" s="5">
-        <v>2.7916897999999719</v>
+        <v>2.7899548000000323</v>
       </c>
       <c r="D294" s="5">
-        <v>11.994287847907259</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.986435757771098</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>299.71399730000002</v>
+        <v>299.71410309999999</v>
       </c>
       <c r="C295" s="5">
-        <v>2.5800548000000276</v>
+        <v>2.58177969999997</v>
       </c>
       <c r="D295" s="5">
-        <v>10.932072371133451</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.939796275385394</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>302.41738600000002</v>
+        <v>302.41658530000001</v>
       </c>
       <c r="C296" s="5">
-        <v>2.703388700000005</v>
+        <v>2.7024822000000199</v>
       </c>
       <c r="D296" s="5">
-        <v>11.377316783130208</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.373306373944558</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>306.14726899999999</v>
+        <v>306.14695310000002</v>
       </c>
       <c r="C297" s="5">
-        <v>3.7298829999999725</v>
+        <v>3.7303678000000104</v>
       </c>
       <c r="D297" s="5">
-        <v>15.84668577430428</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.848932033483321</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>308.85723139999999</v>
+        <v>308.85728490000002</v>
       </c>
       <c r="C298" s="5">
-        <v>2.7099623999999949</v>
+        <v>2.7103318000000058</v>
       </c>
       <c r="D298" s="5">
-        <v>11.154900312186422</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.156507725103948</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>311.56670750000001</v>
+        <v>311.56626720000003</v>
       </c>
       <c r="C299" s="5">
-        <v>2.7094761000000176</v>
+        <v>2.7089823000000024</v>
       </c>
       <c r="D299" s="5">
-        <v>11.050175538673823</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.048061517895103</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>314.46378529999998</v>
+        <v>314.4632014</v>
       </c>
       <c r="C300" s="5">
-        <v>2.8970777999999768</v>
+        <v>2.8969341999999756</v>
       </c>
       <c r="D300" s="5">
-        <v>11.746805193735277</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.746210302086379</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>316.18108949999998</v>
+        <v>316.18095520000003</v>
       </c>
       <c r="C301" s="5">
-        <v>1.7173042000000009</v>
+        <v>1.7177538000000254</v>
       </c>
       <c r="D301" s="5">
-        <v>6.7537267630529474</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7555613074078424</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>317.61622970000002</v>
+        <v>317.6165201</v>
       </c>
       <c r="C302" s="5">
-        <v>1.4351402000000348</v>
+        <v>1.4355648999999744</v>
       </c>
       <c r="D302" s="5">
-        <v>5.5848321311081195</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5865287669885744</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>319.0395785</v>
+        <v>319.0408822</v>
       </c>
       <c r="C303" s="5">
-        <v>1.4233487999999852</v>
+        <v>1.4243620999999962</v>
       </c>
       <c r="D303" s="5">
-        <v>5.512161778460678</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5161780799180438</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>320.77181460000003</v>
+        <v>320.77430629999998</v>
       </c>
       <c r="C304" s="5">
-        <v>1.7322361000000228</v>
+        <v>1.7334240999999793</v>
       </c>
       <c r="D304" s="5">
-        <v>6.713571940265739</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7182864089666117</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>320.53613869999998</v>
+        <v>320.53685039999999</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.23567590000004657</v>
+        <v>-0.23745589999998629</v>
       </c>
       <c r="D305" s="5">
-        <v>-0.87810412487479006</v>
+        <v>-0.88470239865136024</v>
       </c>
       <c r="E305" s="5">
-        <v>8.8991253412391771</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8993242544695548</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>314.81612849999999</v>
+        <v>314.81460079999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-5.7200101999999902</v>
+        <v>-5.7222495999999978</v>
       </c>
       <c r="D306" s="5">
-        <v>-19.432539585113172</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.439377563478299</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>302.07736449999999</v>
+        <v>302.07767510000002</v>
       </c>
       <c r="C307" s="5">
-        <v>-12.738764000000003</v>
+        <v>-12.736925699999972</v>
       </c>
       <c r="D307" s="5">
-        <v>-39.083559652841593</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-39.079260580292399</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>293.58363059999999</v>
+        <v>293.58241509999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-8.4937338999999952</v>
+        <v>-8.4952600000000302</v>
       </c>
       <c r="D308" s="5">
-        <v>-28.982751918332848</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-28.987156361243326</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>282.34169409999998</v>
+        <v>282.34108350000002</v>
       </c>
       <c r="C309" s="5">
-        <v>-11.241936500000008</v>
+        <v>-11.241331599999967</v>
       </c>
       <c r="D309" s="5">
-        <v>-37.408097505974389</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-37.406612110674509</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>275.33567799999997</v>
+        <v>275.33561329999998</v>
       </c>
       <c r="C310" s="5">
-        <v>-7.0060161000000107</v>
+        <v>-7.0054702000000475</v>
       </c>
       <c r="D310" s="5">
-        <v>-26.031008704047089</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-26.029297653466333</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>272.4131792</v>
+        <v>272.41254989999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-2.9224987999999712</v>
+        <v>-2.9230633999999895</v>
       </c>
       <c r="D311" s="5">
-        <v>-12.019285409112001</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.021476218355986</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>266.48104319999999</v>
+        <v>266.48018459999997</v>
       </c>
       <c r="C312" s="5">
-        <v>-5.9321360000000141</v>
+        <v>-5.9323653000000149</v>
       </c>
       <c r="D312" s="5">
-        <v>-23.21816946046772</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-23.219009665467382</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>262.52899159999998</v>
+        <v>262.52792590000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-3.9520516000000043</v>
+        <v>-3.9522586999999589</v>
       </c>
       <c r="D313" s="5">
-        <v>-16.414411066351409</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.415250968359974</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>257.4629716</v>
+        <v>257.46231640000002</v>
       </c>
       <c r="C314" s="5">
-        <v>-5.0660199999999804</v>
+        <v>-5.0656094999999937</v>
       </c>
       <c r="D314" s="5">
-        <v>-20.85015196776213</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.848713452843448</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>251.70544219999999</v>
+        <v>251.70634190000001</v>
       </c>
       <c r="C315" s="5">
-        <v>-5.7575294000000099</v>
+        <v>-5.7559745000000078</v>
       </c>
       <c r="D315" s="5">
-        <v>-23.768592604524141</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-23.76299465511611</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>246.96789770000001</v>
+        <v>246.9707052</v>
       </c>
       <c r="C316" s="5">
-        <v>-4.7375444999999843</v>
+        <v>-4.7356367000000148</v>
       </c>
       <c r="D316" s="5">
-        <v>-20.388686344666439</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.381240682915458</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>244.54749440000001</v>
+        <v>244.54964039999999</v>
       </c>
       <c r="C317" s="5">
-        <v>-2.4204033000000038</v>
+        <v>-2.4210648000000106</v>
       </c>
       <c r="D317" s="5">
-        <v>-11.146906790924538</v>
+        <v>-11.149670921421606</v>
       </c>
       <c r="E317" s="5">
-        <v>-23.70673229177449</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-23.706232186775122</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>235.23986790000001</v>
+        <v>235.2401466</v>
       </c>
       <c r="C318" s="5">
-        <v>-9.3076264999999978</v>
+        <v>-9.3094937999999843</v>
       </c>
       <c r="D318" s="5">
-        <v>-37.227053757914575</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-37.232771313583804</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>228.92579069999999</v>
+        <v>228.9267997</v>
       </c>
       <c r="C319" s="5">
-        <v>-6.314077200000014</v>
+        <v>-6.3133468999999991</v>
       </c>
       <c r="D319" s="5">
-        <v>-27.855113824573742</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-27.852323681425251</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>223.62250320000001</v>
+        <v>223.62164419999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-5.3032874999999819</v>
+        <v>-5.3051555000000121</v>
       </c>
       <c r="D320" s="5">
-        <v>-24.516960377722985</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-24.524431773139277</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>217.1111803</v>
+        <v>217.11024459999999</v>
       </c>
       <c r="C321" s="5">
-        <v>-6.5113229000000103</v>
+        <v>-6.5113996000000043</v>
       </c>
       <c r="D321" s="5">
-        <v>-29.854437055080208</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-29.854831395804872</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>212.23015889999999</v>
+        <v>212.22959499999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-4.8810214000000087</v>
+        <v>-4.8806495999999981</v>
       </c>
       <c r="D322" s="5">
-        <v>-23.879973528010055</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-23.878463817106667</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>209.75467900000001</v>
+        <v>209.75300229999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-2.4754798999999821</v>
+        <v>-2.4765926999999976</v>
       </c>
       <c r="D323" s="5">
-        <v>-13.133024982580022</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.138587728564833</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>207.37420460000001</v>
+        <v>207.37210529999999</v>
       </c>
       <c r="C324" s="5">
-        <v>-2.3804743999999971</v>
+        <v>-2.3808970000000045</v>
       </c>
       <c r="D324" s="5">
-        <v>-12.799914625949905</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.802143056044525</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>205.7120951</v>
+        <v>205.7105038</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.6621095000000139</v>
+        <v>-1.6616014999999891</v>
       </c>
       <c r="D325" s="5">
-        <v>-9.2051681191820727</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.2025665937988776</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>204.7720487</v>
+        <v>204.77072329999999</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.94004639999999995</v>
+        <v>-0.9397805000000119</v>
       </c>
       <c r="D326" s="5">
-        <v>-5.3479169769470865</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3464824027619091</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>205.25539330000001</v>
+        <v>205.25367270000001</v>
       </c>
       <c r="C327" s="5">
-        <v>0.48334460000000945</v>
+        <v>0.48294940000002384</v>
       </c>
       <c r="D327" s="5">
-        <v>2.8695466316927876</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8671886683955483</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>204.75746670000001</v>
+        <v>204.7557037</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.49792659999999955</v>
+        <v>-0.49796900000001187</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.8725374387444824</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8728025511305044</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>205.6902824</v>
+        <v>205.70843239999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.93281569999999192</v>
+        <v>0.95272869999999443</v>
       </c>
       <c r="D329" s="5">
-        <v>5.605933646267891</v>
+        <v>5.7287348744574418</v>
       </c>
       <c r="E329" s="5">
-        <v>-15.889433705030021</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.882749995652823</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>209.1004662</v>
+        <v>209.098614</v>
       </c>
       <c r="C330" s="5">
-        <v>3.4101837999999987</v>
+        <v>3.3901816000000053</v>
       </c>
       <c r="D330" s="5">
-        <v>21.813303163682086</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.671458377593478</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>212.1035186</v>
+        <v>212.1032845</v>
       </c>
       <c r="C331" s="5">
-        <v>3.0030524000000014</v>
+        <v>3.0046705000000031</v>
       </c>
       <c r="D331" s="5">
-        <v>18.66276512368492</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.673807362297225</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>214.53689130000001</v>
+        <v>214.53467269999999</v>
       </c>
       <c r="C332" s="5">
-        <v>2.4333727000000067</v>
+        <v>2.4313881999999865</v>
       </c>
       <c r="D332" s="5">
-        <v>14.669870482132307</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.657159768029171</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>217.6335215</v>
+        <v>217.63621989999999</v>
       </c>
       <c r="C333" s="5">
-        <v>3.0966301999999928</v>
+        <v>3.1015471999999988</v>
       </c>
       <c r="D333" s="5">
-        <v>18.764234311323168</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.796647327073444</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>220.45359859999999</v>
+        <v>220.4508127</v>
       </c>
       <c r="C334" s="5">
-        <v>2.8200770999999918</v>
+        <v>2.814592800000014</v>
       </c>
       <c r="D334" s="5">
-        <v>16.706981646479036</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.671924464459241</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>222.97628750000001</v>
+        <v>222.96697850000001</v>
       </c>
       <c r="C335" s="5">
-        <v>2.5226889000000199</v>
+        <v>2.5161658000000102</v>
       </c>
       <c r="D335" s="5">
-        <v>14.629884214977661</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.589845260295542</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>224.6826513</v>
+        <v>224.6764172</v>
       </c>
       <c r="C336" s="5">
-        <v>1.7063637999999912</v>
+        <v>1.7094386999999927</v>
       </c>
       <c r="D336" s="5">
-        <v>9.5797528278881003</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.5981678170467433</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>225.60946269999999</v>
+        <v>225.61497299999999</v>
       </c>
       <c r="C337" s="5">
-        <v>0.92681139999999118</v>
+        <v>0.93855579999998895</v>
       </c>
       <c r="D337" s="5">
-        <v>5.0638363680171716</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1296316250871943</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>227.30051470000001</v>
+        <v>227.29519809999999</v>
       </c>
       <c r="C338" s="5">
-        <v>1.6910520000000133</v>
+        <v>1.6802251000000012</v>
       </c>
       <c r="D338" s="5">
-        <v>9.3748057986625888</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3120677470880366</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>228.18419900000001</v>
+        <v>228.17899420000001</v>
       </c>
       <c r="C339" s="5">
-        <v>0.88368429999999876</v>
+        <v>0.88379610000001207</v>
       </c>
       <c r="D339" s="5">
-        <v>4.7663424492267792</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7670723183941721</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>230.16944119999999</v>
+        <v>230.16305310000001</v>
       </c>
       <c r="C340" s="5">
-        <v>1.9852421999999876</v>
+        <v>1.984058900000008</v>
       </c>
       <c r="D340" s="5">
-        <v>10.954558108374467</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.947975080341866</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>232.1407701</v>
+        <v>232.1784059</v>
       </c>
       <c r="C341" s="5">
-        <v>1.9713289000000032</v>
+        <v>2.0153527999999881</v>
       </c>
       <c r="D341" s="5">
-        <v>10.775849660336668</v>
+        <v>11.02852827708718</v>
       </c>
       <c r="E341" s="5">
-        <v>12.85937643304047</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.86771436210703</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>232.2974595</v>
+        <v>232.28978000000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.15668940000000475</v>
+        <v>0.11137410000000614</v>
       </c>
       <c r="D342" s="5">
-        <v>0.81298463449888114</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.57715139601388632</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>235.4876946</v>
+        <v>235.50118209999999</v>
       </c>
       <c r="C343" s="5">
-        <v>3.1902350999999953</v>
+        <v>3.2114020999999866</v>
       </c>
       <c r="D343" s="5">
-        <v>17.783673107610309</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.911418752280419</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>239.1653207</v>
+        <v>239.1572615</v>
       </c>
       <c r="C344" s="5">
-        <v>3.6776260999999977</v>
+        <v>3.6560794000000101</v>
       </c>
       <c r="D344" s="5">
-        <v>20.436981643588446</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.305578287678472</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>241.13133999999999</v>
+        <v>241.13566990000001</v>
       </c>
       <c r="C345" s="5">
-        <v>1.9660192999999992</v>
+        <v>1.9784084000000064</v>
       </c>
       <c r="D345" s="5">
-        <v>10.322840719806848</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.39124557990001</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>243.60110069999999</v>
+        <v>243.5966645</v>
       </c>
       <c r="C346" s="5">
-        <v>2.4697606999999948</v>
+        <v>2.4609945999999923</v>
       </c>
       <c r="D346" s="5">
-        <v>13.007440989765428</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.958405234080296</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>246.6496933</v>
+        <v>246.6314118</v>
       </c>
       <c r="C347" s="5">
-        <v>3.0485926000000063</v>
+        <v>3.0347472999999923</v>
       </c>
       <c r="D347" s="5">
-        <v>16.095664477603421</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.017798373557635</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>248.45280629999999</v>
+        <v>248.42601719999999</v>
       </c>
       <c r="C348" s="5">
-        <v>1.8031129999999962</v>
+        <v>1.7946053999999947</v>
       </c>
       <c r="D348" s="5">
-        <v>9.1339616921183762</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0898270571427187</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>250.77659109999999</v>
+        <v>250.7929436</v>
       </c>
       <c r="C349" s="5">
-        <v>2.3237847999999985</v>
+        <v>2.3669264000000112</v>
       </c>
       <c r="D349" s="5">
-        <v>11.819373986319404</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.051798959526462</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>252.9114385</v>
+        <v>252.91440650000001</v>
       </c>
       <c r="C350" s="5">
-        <v>2.1348474000000124</v>
+        <v>2.1214629000000116</v>
       </c>
       <c r="D350" s="5">
-        <v>10.707674036210935</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.63666228004494</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>254.299903</v>
+        <v>254.2886494</v>
       </c>
       <c r="C351" s="5">
-        <v>1.3884644999999978</v>
+        <v>1.3742428999999845</v>
       </c>
       <c r="D351" s="5">
-        <v>6.7905131011844366</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.718787424070749</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>255.943524</v>
+        <v>255.92986569999999</v>
       </c>
       <c r="C352" s="5">
-        <v>1.643620999999996</v>
+        <v>1.6412162999999964</v>
       </c>
       <c r="D352" s="5">
-        <v>8.0377197749762495</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0259075452775654</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>256.32175969999997</v>
+        <v>256.38246409999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.3782356999999763</v>
+        <v>0.4525983999999994</v>
       </c>
       <c r="D353" s="5">
-        <v>1.7878561784935521</v>
+        <v>2.1428994160983095</v>
       </c>
       <c r="E353" s="5">
-        <v>10.416519937270596</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.424767155316218</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>255.28410500000001</v>
+        <v>255.26983540000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.0376546999999618</v>
+        <v>-1.1126286999999877</v>
       </c>
       <c r="D354" s="5">
-        <v>-4.7511840052297138</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.0851483647932794</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>254.37592799999999</v>
+        <v>254.4047052</v>
       </c>
       <c r="C355" s="5">
-        <v>-0.90817700000002333</v>
+        <v>-0.86513020000001006</v>
       </c>
       <c r="D355" s="5">
-        <v>-4.18647146174147</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9919405776113415</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>253.56981099999999</v>
+        <v>253.55546390000001</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.80611700000000042</v>
+        <v>-0.84924129999998854</v>
       </c>
       <c r="D356" s="5">
-        <v>-3.7372128388691306</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9330478794237012</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>253.6294882</v>
+        <v>253.63630989999999</v>
       </c>
       <c r="C357" s="5">
-        <v>5.9677200000010089E-2</v>
+        <v>8.0845999999979767E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.28278369952783322</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.3832909464945633</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>253.14897880000001</v>
+        <v>253.1438589</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.48050939999998832</v>
+        <v>-0.49245099999998843</v>
       </c>
       <c r="D358" s="5">
-        <v>-2.2498993155521174</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3051566963529724</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>251.93992660000001</v>
+        <v>251.90470590000001</v>
       </c>
       <c r="C359" s="5">
-        <v>-1.2090522000000021</v>
+        <v>-1.2391529999999875</v>
       </c>
       <c r="D359" s="5">
-        <v>-5.583081000958634</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.718471427503891</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>250.1907755</v>
+        <v>250.1462659</v>
       </c>
       <c r="C360" s="5">
-        <v>-1.749151100000006</v>
+        <v>-1.7584400000000073</v>
       </c>
       <c r="D360" s="5">
-        <v>-8.0203956021039797</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.062450856401016</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>249.0521071</v>
+        <v>249.0801108</v>
       </c>
       <c r="C361" s="5">
-        <v>-1.1386684000000002</v>
+        <v>-1.0661551000000031</v>
       </c>
       <c r="D361" s="5">
-        <v>-5.3267849451136717</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9963454763402577</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>246.56311020000001</v>
+        <v>246.576851</v>
       </c>
       <c r="C362" s="5">
-        <v>-2.4889968999999894</v>
+        <v>-2.503259799999995</v>
       </c>
       <c r="D362" s="5">
-        <v>-11.35493736102935</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.415238407643846</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>243.62077590000001</v>
+        <v>243.609881</v>
       </c>
       <c r="C363" s="5">
-        <v>-2.9423342999999988</v>
+        <v>-2.9669700000000034</v>
       </c>
       <c r="D363" s="5">
-        <v>-13.416593588355685</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.52089785532452</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>240.6256253</v>
+        <v>240.61512289999999</v>
       </c>
       <c r="C364" s="5">
-        <v>-2.9951506000000165</v>
+        <v>-2.9947581000000127</v>
       </c>
       <c r="D364" s="5">
-        <v>-13.795360346613005</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.79424875725671</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>236.98324109999999</v>
+        <v>237.04188289999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-3.6423842000000093</v>
+        <v>-3.5732399999999984</v>
       </c>
       <c r="D365" s="5">
-        <v>-16.726060136313659</v>
+        <v>-16.43469121520247</v>
       </c>
       <c r="E365" s="5">
-        <v>-7.5446261849301699</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5436443236836848</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>235.86572699999999</v>
+        <v>235.8522179</v>
       </c>
       <c r="C366" s="5">
-        <v>-1.117514099999994</v>
+        <v>-1.1896649999999909</v>
       </c>
       <c r="D366" s="5">
-        <v>-5.5142196290123291</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8590630084094268</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>234.4491409</v>
+        <v>234.49096610000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-1.4165860999999893</v>
+        <v>-1.3612517999999909</v>
       </c>
       <c r="D367" s="5">
-        <v>-6.9737153523088402</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7102743573426711</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>232.22875690000001</v>
+        <v>232.2112539</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.2203839999999957</v>
+        <v>-2.2797122000000059</v>
       </c>
       <c r="D368" s="5">
-        <v>-10.791092421978243</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.062325014950547</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>205.98289560000001</v>
+        <v>205.97971459999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-26.245861300000001</v>
+        <v>-26.231539300000009</v>
       </c>
       <c r="D369" s="5">
-        <v>-76.287249163833508</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-76.270189956167499</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>186.57657940000001</v>
+        <v>186.5671236</v>
       </c>
       <c r="C370" s="5">
-        <v>-19.406316199999992</v>
+        <v>-19.412590999999992</v>
       </c>
       <c r="D370" s="5">
-        <v>-69.499173145885223</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-69.512068120543006</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>176.1564922</v>
+        <v>176.1229161</v>
       </c>
       <c r="C371" s="5">
-        <v>-10.420087200000012</v>
+        <v>-10.444207500000005</v>
       </c>
       <c r="D371" s="5">
-        <v>-49.823735817705582</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-49.907925208726276</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>171.26556189999999</v>
+        <v>171.22406570000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-4.8909303000000079</v>
+        <v>-4.8988503999999864</v>
       </c>
       <c r="D372" s="5">
-        <v>-28.672552683271281</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-28.716789593199209</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>170.7323945</v>
+        <v>170.7556878</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.53316739999999641</v>
+        <v>-0.46837790000000723</v>
       </c>
       <c r="D373" s="5">
-        <v>-3.6724198569853983</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2336224171566785</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>170.38901139999999</v>
+        <v>170.4136058</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.34338310000001115</v>
+        <v>-0.34208200000000488</v>
       </c>
       <c r="D374" s="5">
-        <v>-2.3869636495132407</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3776979038992563</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>171.36404820000001</v>
+        <v>171.3626399</v>
       </c>
       <c r="C375" s="5">
-        <v>0.97503680000002646</v>
+        <v>0.94903410000000576</v>
       </c>
       <c r="D375" s="5">
-        <v>7.0871991293184777</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8913440643291191</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>171.96624750000001</v>
+        <v>171.9640028</v>
       </c>
       <c r="C376" s="5">
-        <v>0.60219929999999522</v>
+        <v>0.60136289999999804</v>
       </c>
       <c r="D376" s="5">
-        <v>4.2994497815388666</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2933984807689729</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>172.82740039999999</v>
+        <v>172.8760241</v>
       </c>
       <c r="C377" s="5">
-        <v>0.86115289999997913</v>
+        <v>0.91202129999999215</v>
       </c>
       <c r="D377" s="5">
-        <v>6.1775244296999432</v>
+        <v>6.5532357479153314</v>
       </c>
       <c r="E377" s="5">
-        <v>-27.071889304158901</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-27.069418288020188</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>174.3718877</v>
+        <v>174.3664144</v>
       </c>
       <c r="C378" s="5">
-        <v>1.5444873000000143</v>
+        <v>1.4903903000000014</v>
       </c>
       <c r="D378" s="5">
-        <v>11.267020661009086</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.850295137189224</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>173.81551450000001</v>
+        <v>173.84507730000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.5563731999999959</v>
+        <v>-0.52133709999998246</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.7623897966417297</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5294564290785146</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>176.11450780000001</v>
+        <v>176.09448979999999</v>
       </c>
       <c r="C380" s="5">
-        <v>2.2989933000000065</v>
+        <v>2.2494124999999769</v>
       </c>
       <c r="D380" s="5">
-        <v>17.079036786595591</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.681077179040837</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>177.27762870000001</v>
+        <v>177.2687416</v>
       </c>
       <c r="C381" s="5">
-        <v>1.1631208999999956</v>
+        <v>1.1742518000000075</v>
       </c>
       <c r="D381" s="5">
-        <v>8.2195207427044892</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3020660195633589</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>177.63537149999999</v>
+        <v>177.60988950000001</v>
       </c>
       <c r="C382" s="5">
-        <v>0.35774279999998271</v>
+        <v>0.34114790000000994</v>
       </c>
       <c r="D382" s="5">
-        <v>2.4486350473548635</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3339618590496158</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>178.47467570000001</v>
+        <v>178.4177742</v>
       </c>
       <c r="C383" s="5">
-        <v>0.83930420000001504</v>
+        <v>0.80788469999998824</v>
       </c>
       <c r="D383" s="5">
-        <v>5.8195315859307373</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5970235318088868</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>181.3335711</v>
+        <v>181.2896853</v>
       </c>
       <c r="C384" s="5">
-        <v>2.8588953999999944</v>
+        <v>2.8719111000000055</v>
       </c>
       <c r="D384" s="5">
-        <v>21.009469018083561</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.121080138307935</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>182.1924856</v>
+        <v>182.22984049999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.85891449999999736</v>
+        <v>0.94015519999999242</v>
       </c>
       <c r="D385" s="5">
-        <v>5.8344255536314726</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.403717050363511</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>182.88737589999999</v>
+        <v>182.9159573</v>
       </c>
       <c r="C386" s="5">
-        <v>0.6948902999999973</v>
+        <v>0.68611680000000774</v>
       </c>
       <c r="D386" s="5">
-        <v>4.6740946911116188</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6128878405421903</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>185.2081024</v>
+        <v>185.229366</v>
       </c>
       <c r="C387" s="5">
-        <v>2.3207265000000064</v>
+        <v>2.3134086999999965</v>
       </c>
       <c r="D387" s="5">
-        <v>16.336244878716766</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.27837430721215</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>187.64866459999999</v>
+        <v>187.67072160000001</v>
       </c>
       <c r="C388" s="5">
-        <v>2.440562199999988</v>
+        <v>2.4413556000000085</v>
       </c>
       <c r="D388" s="5">
-        <v>17.010801001931995</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.014640777378332</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>188.98013570000001</v>
+        <v>189.0281517</v>
       </c>
       <c r="C389" s="5">
-        <v>1.3314711000000159</v>
+        <v>1.3574300999999878</v>
       </c>
       <c r="D389" s="5">
-        <v>8.8549395026610753</v>
+        <v>9.0334032380284803</v>
       </c>
       <c r="E389" s="5">
-        <v>9.3461657483798088</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3431854903470057</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>189.1637704</v>
+        <v>189.1719057</v>
       </c>
       <c r="C390" s="5">
-        <v>0.18363469999999893</v>
+        <v>0.14375400000000127</v>
       </c>
       <c r="D390" s="5">
-        <v>1.1723092971769766</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91641464782297177</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>191.14259000000001</v>
+        <v>191.19168239999999</v>
       </c>
       <c r="C391" s="5">
-        <v>1.9788196000000084</v>
+        <v>2.0197766999999942</v>
       </c>
       <c r="D391" s="5">
-        <v>13.301081716852714</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.592137225135858</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>192.39626670000001</v>
+        <v>192.36810629999999</v>
       </c>
       <c r="C392" s="5">
-        <v>1.2536766999999998</v>
+        <v>1.1764239000000032</v>
       </c>
       <c r="D392" s="5">
-        <v>8.1608496842452638</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6388128461287508</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>195.00193770000001</v>
+        <v>194.9402345</v>
       </c>
       <c r="C393" s="5">
-        <v>2.605671000000001</v>
+        <v>2.5721282000000087</v>
       </c>
       <c r="D393" s="5">
-        <v>17.518823513822323</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.279194070014505</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>197.4638994</v>
+        <v>197.4165587</v>
       </c>
       <c r="C394" s="5">
-        <v>2.4619616999999892</v>
+        <v>2.4763241999999934</v>
       </c>
       <c r="D394" s="5">
-        <v>16.247971884767654</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.355017563178187</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>197.88166330000001</v>
+        <v>197.80927059999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.41776390000001129</v>
+        <v>0.39271189999999478</v>
       </c>
       <c r="D395" s="5">
-        <v>2.5685270363566381</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4133971962718714</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>202.16120520000001</v>
+        <v>202.0608623</v>
       </c>
       <c r="C396" s="5">
-        <v>4.2795418999999981</v>
+        <v>4.2515917000000059</v>
       </c>
       <c r="D396" s="5">
-        <v>29.272810196249409</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>29.070420746344805</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>204.4998774</v>
+        <v>204.55320699999999</v>
       </c>
       <c r="C397" s="5">
-        <v>2.3386721999999907</v>
+        <v>2.4923446999999896</v>
       </c>
       <c r="D397" s="5">
-        <v>14.80024310555239</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.848146361721804</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>206.93735219999999</v>
+        <v>207.01051799999999</v>
       </c>
       <c r="C398" s="5">
-        <v>2.4374747999999897</v>
+        <v>2.4573110000000042</v>
       </c>
       <c r="D398" s="5">
-        <v>15.2789550629562</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.4073401222655</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>208.3887665</v>
+        <v>208.45569939999999</v>
       </c>
       <c r="C399" s="5">
-        <v>1.4514143000000104</v>
+        <v>1.4451813999999956</v>
       </c>
       <c r="D399" s="5">
-        <v>8.7489300730089212</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7067067986058344</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>209.37230479999999</v>
+        <v>209.42279339999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.9835382999999922</v>
+        <v>0.96709400000000301</v>
       </c>
       <c r="D400" s="5">
-        <v>5.8130318554139748</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7114654947071353</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>210.5201702</v>
+        <v>210.5695211</v>
       </c>
       <c r="C401" s="5">
-        <v>1.1478654000000006</v>
+        <v>1.1467277000000138</v>
       </c>
       <c r="D401" s="5">
-        <v>6.7809409106970975</v>
+        <v>6.772333683471099</v>
       </c>
       <c r="E401" s="5">
-        <v>11.398041609089592</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.3958525258119</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>212.54744600000001</v>
+        <v>212.58297619999999</v>
       </c>
       <c r="C402" s="5">
-        <v>2.0272758000000124</v>
+        <v>2.0134550999999874</v>
       </c>
       <c r="D402" s="5">
-        <v>12.187931320018297</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.097436891706504</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>213.3012544</v>
+        <v>213.37096750000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.75380839999999694</v>
+        <v>0.78799130000001583</v>
       </c>
       <c r="D403" s="5">
-        <v>4.3398539349820631</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5399100432836015</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>214.34713840000001</v>
+        <v>214.30458440000001</v>
       </c>
       <c r="C404" s="5">
-        <v>1.0458840000000009</v>
+        <v>0.93361690000000408</v>
       </c>
       <c r="D404" s="5">
-        <v>6.0452853709616061</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3788903650438424</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>212.39849039999999</v>
+        <v>212.2648208</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.9486480000000199</v>
+        <v>-2.0397636000000148</v>
       </c>
       <c r="D405" s="5">
-        <v>-10.380022702007864</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.842323541019816</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>213.69714450000001</v>
+        <v>213.6187473</v>
       </c>
       <c r="C406" s="5">
-        <v>1.2986541000000216</v>
+        <v>1.3539265</v>
       </c>
       <c r="D406" s="5">
-        <v>7.5889129115748188</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9284865012381411</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>215.10054930000001</v>
+        <v>215.01724200000001</v>
       </c>
       <c r="C407" s="5">
-        <v>1.4034048000000041</v>
+        <v>1.3984947000000147</v>
       </c>
       <c r="D407" s="5">
-        <v>8.1716876157749585</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1451570221577221</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>215.1709242</v>
+        <v>214.9870262</v>
       </c>
       <c r="C408" s="5">
-        <v>7.0374899999990248E-2</v>
+        <v>-3.0215800000007675E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>0.39331377429256964</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.16850252669807775</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>215.92738869999999</v>
+        <v>215.9982651</v>
       </c>
       <c r="C409" s="5">
-        <v>0.75646449999999277</v>
+        <v>1.0112388999999951</v>
       </c>
       <c r="D409" s="5">
-        <v>4.3013114887783699</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7928035637120567</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>216.17161630000001</v>
+        <v>216.3280518</v>
       </c>
       <c r="C410" s="5">
-        <v>0.24422760000001631</v>
+        <v>0.32978669999999966</v>
       </c>
       <c r="D410" s="5">
-        <v>1.36575159270933</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8476270521280869</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>216.16383279999999</v>
+        <v>216.27863070000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-7.7835000000163745E-3</v>
+        <v>-4.9421099999989337E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-4.3198782097797483E-2</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.27380110498665955</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>216.36682020000001</v>
+        <v>216.44371849999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.20298740000001203</v>
+        <v>0.16508779999998069</v>
       </c>
       <c r="D412" s="5">
-        <v>1.1326912389670873</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91982812553548232</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>217.1989299</v>
+        <v>217.23990190000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.83210969999998952</v>
+        <v>0.79618340000001808</v>
       </c>
       <c r="D413" s="5">
-        <v>4.7138731988159988</v>
+        <v>4.5045833446719641</v>
       </c>
       <c r="E413" s="5">
-        <v>3.1725034677936081</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1677807714784345</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>218.42398499999999</v>
+        <v>218.48472419999999</v>
       </c>
       <c r="C414" s="5">
-        <v>1.2250550999999916</v>
+        <v>1.2448222999999814</v>
       </c>
       <c r="D414" s="5">
-        <v>6.9822531394452714</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.097111443761861</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>219.4348703</v>
+        <v>219.52600889999999</v>
       </c>
       <c r="C415" s="5">
-        <v>1.0108853000000124</v>
+        <v>1.0412847000000056</v>
       </c>
       <c r="D415" s="5">
-        <v>5.6972753316023805</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8714467106583568</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>219.5645116</v>
+        <v>219.5102133</v>
       </c>
       <c r="C416" s="5">
-        <v>0.12964130000000296</v>
+        <v>-1.5795599999989918E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>0.71126371636980323</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.6309684683860688E-2</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>219.86944840000001</v>
+        <v>219.4445632</v>
       </c>
       <c r="C417" s="5">
-        <v>0.30493680000000722</v>
+        <v>-6.5650099999999156E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>1.6793800789599578</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.35830069749368532</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>219.7768839</v>
+        <v>219.5712839</v>
       </c>
       <c r="C418" s="5">
-        <v>-9.256450000000882E-2</v>
+        <v>0.1267206999999928</v>
       </c>
       <c r="D418" s="5">
-        <v>-0.5040289279483412</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.69515841287928204</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>219.901871</v>
+        <v>219.8332297</v>
       </c>
       <c r="C419" s="5">
-        <v>0.12498709999999846</v>
+        <v>0.26194580000000656</v>
       </c>
       <c r="D419" s="5">
-        <v>0.68457854534140772</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4410157167576765</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>219.3765081</v>
+        <v>218.99103880000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.52536290000000463</v>
+        <v>-0.84219089999999142</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.8295221551940197</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5016123378466606</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>218.90960250000001</v>
+        <v>218.89073070000001</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.46690559999998982</v>
+        <v>-0.10030810000000656</v>
       </c>
       <c r="D421" s="5">
-        <v>-2.5243104639237179</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.54827330380633477</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>219.0337696</v>
+        <v>219.60280890000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.12416709999999398</v>
+        <v>0.71207820000000766</v>
       </c>
       <c r="D422" s="5">
-        <v>0.68277602340884869</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9743555747722814</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>218.18832760000001</v>
+        <v>218.4335686</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.84544199999999137</v>
+        <v>-1.1692403000000127</v>
       </c>
       <c r="D423" s="5">
-        <v>-4.5347681396301187</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2053898915918282</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>216.7084964</v>
+        <v>216.88857630000001</v>
       </c>
       <c r="C424" s="5">
-        <v>-1.4798312000000067</v>
+        <v>-1.5449922999999899</v>
       </c>
       <c r="D424" s="5">
-        <v>-7.8419865173069869</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.1651409784192062</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>215.50915979999999</v>
+        <v>215.82094000000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-1.1993366000000094</v>
+        <v>-1.0676363000000038</v>
       </c>
       <c r="D425" s="5">
-        <v>-6.4427304450916605</v>
+        <v>-5.7496825845107846</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.77798270036504302</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.65317738020944649</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>214.39946929999999</v>
+        <v>214.82050530000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.1096904999999992</v>
+        <v>-1.0004346999999996</v>
       </c>
       <c r="D426" s="5">
-        <v>-6.0069662202029361</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4229315269436089</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>214.39911029999999</v>
+        <v>214.8572729</v>
       </c>
       <c r="C427" s="5">
-        <v>-3.5900000000310683E-4</v>
+        <v>3.6767599999990352E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.0093148271116412E-3</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.20557943090948605</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>214.14345750000001</v>
+        <v>214.62928740000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.2556527999999787</v>
+        <v>-0.22798549999998841</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.4215514354203096</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2659175337398798</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>215.3839571</v>
+        <v>214.83200500000001</v>
       </c>
       <c r="C429" s="5">
-        <v>1.2404995999999926</v>
+        <v>0.20271759999999972</v>
       </c>
       <c r="D429" s="5">
-        <v>7.1772218747531591</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1393076504808697</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>214.56146240000001</v>
+        <v>214.2158608</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.82249469999999292</v>
+        <v>-0.61614420000000791</v>
       </c>
       <c r="D430" s="5">
-        <v>-4.4874529756166908</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3878603837680821</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>212.13293580000001</v>
+        <v>212.1495583</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.4285265999999979</v>
+        <v>-2.0663025000000061</v>
       </c>
       <c r="D431" s="5">
-        <v>-12.767848925839075</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.980304941665441</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>211.2005077</v>
+        <v>211.76089110000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.93242810000000986</v>
+        <v>-0.38866719999998622</v>
       </c>
       <c r="D432" s="5">
-        <v>-5.1489232218832504</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1764346854879157</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>212.05038819999999</v>
+        <v>210.85118829999999</v>
       </c>
       <c r="C433" s="5">
-        <v>0.84988049999998339</v>
+        <v>-0.90970280000001935</v>
       </c>
       <c r="D433" s="5">
-        <v>4.9371749082823824</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.035001628112834</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>210.8837628</v>
+        <v>209.90174479999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.1666253999999867</v>
+        <v>-0.94944350000000099</v>
       </c>
       <c r="D434" s="5">
-        <v>-6.4058201654545126</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.271655229169669</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>211.4353467</v>
+        <v>210.78655760000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.55158389999999713</v>
+        <v>0.88481280000002016</v>
       </c>
       <c r="D435" s="5">
-        <v>3.1842475064577824</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.177381004396886</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>208.18705439999999</v>
+        <v>208.3595254</v>
       </c>
       <c r="C436" s="5">
-        <v>-3.2482923000000028</v>
+        <v>-2.4270322000000135</v>
       </c>
       <c r="D436" s="5">
-        <v>-16.954990482055663</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.974730245883636</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>212.1757786</v>
+        <v>211.27752889999999</v>
       </c>
       <c r="C437" s="5">
-        <v>3.9887242000000072</v>
+        <v>2.9180034999999975</v>
       </c>
       <c r="D437" s="5">
-        <v>25.575526789251903</v>
+        <v>18.162423667614913</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.5467468775310911</v>
+        <v>-2.1051762169138954</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>210.54836950000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-0.72915939999998614</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-4.0637174106797573</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>209.7634209</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.78494860000000699</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-4.3831364614082657</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE100000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>