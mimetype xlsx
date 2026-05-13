--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8AB7343A-AC65-424E-AA57-8105E2C28E06}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{17E042B1-1444-4C8D-AC0C-7D4CAA295D2E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E54BB3DB-CEB7-4B5D-9F85-27E85B50561D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5337A05C-0E23-444F-B4D6-6EFC874714BE}"/>
   </bookViews>
   <sheets>
     <sheet name="AE100000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Mining and Logging</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E71DE855-1109-46C4-B11E-1751C43F3EF9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC2CDAAB-7435-4C3C-AA48-96AC22C7F500}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>158.2870174</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>158.28701741</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>159.13872989999999</v>
+        <v>159.13872985</v>
       </c>
       <c r="C7" s="5">
-        <v>0.85171249999999077</v>
+        <v>0.85171244000000002</v>
       </c>
       <c r="D7" s="5">
-        <v>6.6515329054522176</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>6.6515324224903249</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>159.86074600000001</v>
+        <v>159.86074601000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.72201610000001892</v>
+        <v>0.72201616000000968</v>
       </c>
       <c r="D8" s="5">
-        <v>5.5823617561052696</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>5.5823622334374434</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>161.1261465</v>
+        <v>161.12614647999999</v>
       </c>
       <c r="C9" s="5">
-        <v>1.2654004999999984</v>
+        <v>1.2654004699999746</v>
       </c>
       <c r="D9" s="5">
-        <v>9.9234179277502435</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>9.9234176815030004</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>162.42785649999999</v>
+        <v>162.42785651</v>
       </c>
       <c r="C10" s="5">
-        <v>1.3017099999999857</v>
+        <v>1.3017100300000095</v>
       </c>
       <c r="D10" s="5">
-        <v>10.137169274049128</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>10.137169519468348</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>163.3249175</v>
+        <v>163.32491744999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.89706100000000788</v>
+        <v>0.8970609399999887</v>
       </c>
       <c r="D11" s="5">
-        <v>6.8324559358672321</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>6.8324554644743962</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>164.37505200000001</v>
+        <v>164.37505204000001</v>
       </c>
       <c r="C12" s="5">
-        <v>1.0501345000000128</v>
+        <v>1.0501345900000274</v>
       </c>
       <c r="D12" s="5">
-        <v>7.9944579125588389</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>7.9944586246537774</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>165.43048039999999</v>
+        <v>165.43048038000001</v>
       </c>
       <c r="C13" s="5">
-        <v>1.0554283999999825</v>
+        <v>1.0554283399999917</v>
       </c>
       <c r="D13" s="5">
-        <v>7.9830356369466005</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>7.9830351649625264</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>165.67047149999999</v>
       </c>
       <c r="C14" s="5">
-        <v>0.23999109999999746</v>
+        <v>0.2399911199999849</v>
       </c>
       <c r="D14" s="5">
-        <v>1.7548054107117128</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>1.7548055583334943</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>168.29731369999999</v>
       </c>
       <c r="C15" s="5">
         <v>2.6268421999999987</v>
       </c>
       <c r="D15" s="5">
         <v>20.777186560726225</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>169.15688919999999</v>
+        <v>169.15688924</v>
       </c>
       <c r="C16" s="5">
-        <v>0.85957550000000538</v>
+        <v>0.85957554000000869</v>
       </c>
       <c r="D16" s="5">
-        <v>6.3041136014234889</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>6.3041139030722171</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>169.11855589999999</v>
+        <v>169.11855592000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-3.8333300000005011E-2</v>
+        <v>-3.8333319999992455E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.27159798362509369</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-0.27159812508773529</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>171.70361260000001</v>
+        <v>171.70361256999999</v>
       </c>
       <c r="C18" s="5">
-        <v>2.585056700000024</v>
+        <v>2.5850566499999843</v>
       </c>
       <c r="D18" s="5">
-        <v>19.965965566060518</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>19.965965144288745</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>173.23283319999999</v>
       </c>
       <c r="C19" s="5">
-        <v>1.5292205999999737</v>
+        <v>1.5292206299999975</v>
       </c>
       <c r="D19" s="5">
-        <v>11.226765196715505</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>11.226765429917718</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>173.43013210000001</v>
+        <v>173.43013209</v>
       </c>
       <c r="C20" s="5">
-        <v>0.19729890000002115</v>
+        <v>0.19729889000001322</v>
       </c>
       <c r="D20" s="5">
-        <v>1.3753016400727791</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1.3753015699289994</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>173.89176219999999</v>
+        <v>173.89176218</v>
       </c>
       <c r="C21" s="5">
-        <v>0.46163009999997939</v>
+        <v>0.46163008999999988</v>
       </c>
       <c r="D21" s="5">
-        <v>3.2412952291530184</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>3.241295158097679</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>173.94056639999999</v>
+        <v>173.94056637</v>
       </c>
       <c r="C22" s="5">
-        <v>4.8804200000006404E-2</v>
+        <v>4.8804189999998471E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>0.33731055544345967</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>0.33731048626060023</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>171.40718649999999</v>
+        <v>171.40718648000001</v>
       </c>
       <c r="C23" s="5">
-        <v>-2.5333798999999999</v>
+        <v>-2.533379889999992</v>
       </c>
       <c r="D23" s="5">
-        <v>-16.143301914154584</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-16.143301858012705</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>171.6356796</v>
+        <v>171.63567959</v>
       </c>
       <c r="C24" s="5">
-        <v>0.22849310000000855</v>
+        <v>0.22849310999998806</v>
       </c>
       <c r="D24" s="5">
-        <v>1.6114317387377453</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>1.6114318099689662</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>170.502544</v>
+        <v>170.50254394999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.1331356000000028</v>
+        <v>-1.1331356400000061</v>
       </c>
       <c r="D25" s="5">
-        <v>-7.640946824710138</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-7.6409470851491079</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>168.7299515</v>
+        <v>168.72995146</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.7725925000000018</v>
+        <v>-1.7725924899999939</v>
       </c>
       <c r="D26" s="5">
-        <v>-11.786344260001458</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-11.786344200525367</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>166.84417310000001</v>
+        <v>166.84417307999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.8857783999999924</v>
+        <v>-1.885778380000005</v>
       </c>
       <c r="D27" s="5">
-        <v>-12.617121613959192</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-12.617121491071515</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>166.56248210000001</v>
+        <v>166.56248208</v>
       </c>
       <c r="C28" s="5">
         <v>-0.28169099999999503</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.0073094690637783</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-2.0073094693021876</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>166.00382619999999</v>
+        <v>166.00382624</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.5586559000000193</v>
+        <v>-0.55865584000000013</v>
       </c>
       <c r="D29" s="5">
-        <v>-3.9514153900902294</v>
+        <v>-3.951414973969114</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.8417433163524288</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-1.8417433043086073</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>164.3426005</v>
+        <v>164.34260051999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-1.6612256999999886</v>
+        <v>-1.6612257200000045</v>
       </c>
       <c r="D30" s="5">
-        <v>-11.36919783017607</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-11.36919795701894</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>163.417925</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.92467550000000642</v>
+        <v>-0.92467551999999387</v>
       </c>
       <c r="D31" s="5">
-        <v>-6.5467427329647272</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-6.5467428694404139</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>162.76920100000001</v>
+        <v>162.76920103</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.6487239999999872</v>
+        <v>-0.64872396999999182</v>
       </c>
       <c r="D32" s="5">
-        <v>-4.6610249639537082</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-4.6610247530905591</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>161.3777838</v>
+        <v>161.37778376</v>
       </c>
       <c r="C33" s="5">
-        <v>-1.3914172000000065</v>
+        <v>-1.3914172700000051</v>
       </c>
       <c r="D33" s="5">
-        <v>-9.7892726261743945</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-9.7892730940169699</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>161.1741304</v>
+        <v>161.17413038999999</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.20365340000000742</v>
+        <v>-0.20365337000001205</v>
       </c>
       <c r="D34" s="5">
-        <v>-1.5038933123418197</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-1.5038930927102956</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>160.64183980000001</v>
+        <v>160.64183983000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.53229059999998185</v>
+        <v>-0.53229055999997854</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.8918971915195222</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-3.8918969045842022</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>159.62006980000001</v>
+        <v>159.62006984000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.0217700000000036</v>
+        <v>-1.0217699899999957</v>
       </c>
       <c r="D36" s="5">
-        <v>-7.3712242783804172</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-7.3712242074146612</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>159.28220930000001</v>
+        <v>159.28220931999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.337860500000005</v>
+        <v>-0.33786052000002087</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.5106232576980525</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-2.5106234039693698</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>159.11105130000001</v>
+        <v>159.11105126999999</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.17115799999999126</v>
+        <v>-0.1711580500000025</v>
       </c>
       <c r="D38" s="5">
-        <v>-1.2818761831631664</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-1.2818765552645273</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>158.09527689999999</v>
+        <v>158.09527686000001</v>
       </c>
       <c r="C39" s="5">
-        <v>-1.0157744000000264</v>
+        <v>-1.0157744099999775</v>
       </c>
       <c r="D39" s="5">
-        <v>-7.3975230386543522</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>-7.3975231102888728</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>157.74429319999999</v>
+        <v>157.74429316999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.35098370000000045</v>
+        <v>-0.35098369000002094</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.6318023219197739</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-2.6318022485072645</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>157.2875951</v>
+        <v>157.28759511000001</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.45669809999998279</v>
+        <v>-0.45669805999997948</v>
       </c>
       <c r="D41" s="5">
-        <v>-3.4194246136506234</v>
+        <v>-3.4194243195522667</v>
       </c>
       <c r="E41" s="5">
-        <v>-5.2506206028641422</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-5.2506206196708316</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>157.6549957</v>
+        <v>157.65499571999999</v>
       </c>
       <c r="C42" s="5">
-        <v>0.3674005999999963</v>
+        <v>0.36740060999997581</v>
       </c>
       <c r="D42" s="5">
-        <v>2.8393156583432111</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>2.8393157364367871</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>156.92798250000001</v>
+        <v>156.92798253000001</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.72701319999998759</v>
+        <v>-0.72701318999997966</v>
       </c>
       <c r="D43" s="5">
-        <v>-5.3954874283392185</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-5.3954873553295979</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>156.92098329999999</v>
+        <v>156.92098333000001</v>
       </c>
       <c r="C44" s="5">
-        <v>-6.9992000000240751E-3</v>
+        <v>-6.9991999999956533E-3</v>
       </c>
       <c r="D44" s="5">
-        <v>-5.3508493677378866E-2</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-5.3508493666853951E-2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>156.8171389</v>
+        <v>156.81713893</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.10384439999998563</v>
+        <v>-0.10384440000001405</v>
       </c>
       <c r="D45" s="5">
-        <v>-0.79123086221380978</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-0.79123086206329685</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>156.93784439999999</v>
+        <v>156.93784439000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.12070549999998548</v>
+        <v>0.12070546000001059</v>
       </c>
       <c r="D46" s="5">
-        <v>0.92758597963829015</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>0.92758567076973719</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>157.56034020000001</v>
+        <v>157.56034019000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.62249580000002425</v>
+        <v>0.62249579999999582</v>
       </c>
       <c r="D47" s="5">
-        <v>4.8650385541559871</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>4.865038554472445</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>157.97173749999999</v>
+        <v>157.97173749000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.41139729999997598</v>
+        <v>0.41139730000000441</v>
       </c>
       <c r="D48" s="5">
-        <v>3.1786450666764443</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>3.1786450668812805</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>157.93645480000001</v>
+        <v>157.93645484000001</v>
       </c>
       <c r="C49" s="5">
-        <v>-3.5282699999982015E-2</v>
+        <v>-3.5282649999999194E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.26768882341869915</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-0.2676884445530936</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>158.19195049999999</v>
+        <v>158.19195046999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.25549569999998312</v>
+        <v>0.25549562999998443</v>
       </c>
       <c r="D50" s="5">
-        <v>1.9586200398895137</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>1.9586194979881899</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>159.33401000000001</v>
+        <v>159.33401004000001</v>
       </c>
       <c r="C51" s="5">
-        <v>1.1420595000000162</v>
+        <v>1.1420595700000149</v>
       </c>
       <c r="D51" s="5">
-        <v>9.0157543577497279</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>9.0157549342527723</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>158.85097479999999</v>
+        <v>158.85097476000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.48303520000001754</v>
+        <v>-0.48303527999999574</v>
       </c>
       <c r="D52" s="5">
-        <v>-3.577857857584188</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-3.5778584394183799</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>157.9330946</v>
+        <v>157.93309459</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.91788019999998482</v>
+        <v>-0.91788017000001787</v>
       </c>
       <c r="D53" s="5">
-        <v>-6.7177245830285948</v>
+        <v>-6.7177243720351392</v>
       </c>
       <c r="E53" s="5">
-        <v>0.41039441132633137</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>0.41039439858467919</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>158.05485519999999</v>
       </c>
       <c r="C54" s="5">
-        <v>0.12176059999998756</v>
+        <v>0.12176060999999549</v>
       </c>
       <c r="D54" s="5">
-        <v>0.92908884442042261</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>0.92908892110803443</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>157.28002509999999</v>
+        <v>157.28002505000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.77483010000000263</v>
+        <v>-0.77483014999998545</v>
       </c>
       <c r="D55" s="5">
-        <v>-5.7266928152642222</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-5.7266931749028966</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>157.1590439</v>
+        <v>157.15904387</v>
       </c>
       <c r="C56" s="5">
-        <v>-0.12098119999998858</v>
+        <v>-0.12098118000000113</v>
       </c>
       <c r="D56" s="5">
-        <v>-0.91915560917952277</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>-0.91915545816280142</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>157.12780889999999</v>
+        <v>157.12780892000001</v>
       </c>
       <c r="C57" s="5">
-        <v>-3.123500000000945E-2</v>
+        <v>-3.1234949999998207E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>-0.23823671971632265</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>-0.23823633881661088</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>156.34693010000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.78087879999998222</v>
+        <v>-0.78087881999999809</v>
       </c>
       <c r="D58" s="5">
-        <v>-5.8033093564067944</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-5.8033095002847368</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>156.30792170000001</v>
+        <v>156.30792166000001</v>
       </c>
       <c r="C59" s="5">
-        <v>-3.9008400000000165E-2</v>
+        <v>-3.9008440000003475E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>-0.29898827237322401</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>-0.29898857854117056</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>154.71334809999999</v>
+        <v>154.71334808</v>
       </c>
       <c r="C60" s="5">
-        <v>-1.5945736000000181</v>
+        <v>-1.5945735800000023</v>
       </c>
       <c r="D60" s="5">
-        <v>-11.577752024124511</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>-11.577751889757437</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>155.03123790000001</v>
+        <v>155.03123787000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.31788980000001743</v>
+        <v>0.3178897900000095</v>
       </c>
       <c r="D61" s="5">
-        <v>2.493697802701722</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>2.4936977236937441</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>155.0262956</v>
+        <v>155.02629562000001</v>
       </c>
       <c r="C62" s="5">
-        <v>-4.9423000000103912E-3</v>
+        <v>-4.9422499999991487E-3</v>
       </c>
       <c r="D62" s="5">
-        <v>-3.8248551140629417E-2</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-3.8248164264842455E-2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>155.01525530000001</v>
+        <v>155.01525529</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.1040299999990566E-2</v>
+        <v>-1.1040330000014364E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>-8.5425327242061311E-2</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-8.542555926808193E-2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>154.7959516</v>
+        <v>154.79595158000001</v>
       </c>
       <c r="C64" s="5">
-        <v>-0.21930370000001176</v>
+        <v>-0.21930370999999127</v>
       </c>
       <c r="D64" s="5">
-        <v>-1.6845205868902147</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>-1.6845206632133847</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>154.40655960000001</v>
+        <v>154.40655959</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.38939199999998664</v>
+        <v>-0.38939199000000713</v>
       </c>
       <c r="D65" s="5">
-        <v>-2.9772061141273953</v>
+        <v>-2.9772060391037969</v>
       </c>
       <c r="E65" s="5">
-        <v>-2.232929715542975</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>-2.2329297156843619</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>153.65453460000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.75202500000000327</v>
+        <v>-0.75202498999999534</v>
       </c>
       <c r="D66" s="5">
-        <v>-5.6904610110766418</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-5.6904609377820492</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>153.116162</v>
+        <v>153.11616194999999</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.53837260000000242</v>
+        <v>-0.53837265000001366</v>
       </c>
       <c r="D67" s="5">
-        <v>-4.1244570339964977</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>-4.1244574096938607</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>152.5109482</v>
+        <v>152.51094824</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.60521380000000136</v>
+        <v>-0.6052137099999868</v>
       </c>
       <c r="D68" s="5">
-        <v>-4.6414058786873102</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-4.6414052048920791</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>152.8605517</v>
+        <v>152.86055171000001</v>
       </c>
       <c r="C69" s="5">
-        <v>0.34960350000000062</v>
+        <v>0.34960347000000525</v>
       </c>
       <c r="D69" s="5">
-        <v>2.7857283962699597</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>2.7857281534607203</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>152.62591839999999</v>
+        <v>152.62591838</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.23463330000001292</v>
+        <v>-0.2346333300000083</v>
       </c>
       <c r="D70" s="5">
-        <v>-1.8264691863445148</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-1.826469417788712</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>151.42012650000001</v>
       </c>
       <c r="C71" s="5">
-        <v>-1.2057918999999799</v>
+        <v>-1.2057918799999925</v>
       </c>
       <c r="D71" s="5">
-        <v>-9.0790901689846386</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>-9.0790900260141356</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>151.4962032</v>
+        <v>151.49620317</v>
       </c>
       <c r="C72" s="5">
-        <v>7.6076699999987341E-2</v>
+        <v>7.6076669999991964E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>0.60457439805765567</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>0.60457415899137779</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>151.38853710000001</v>
+        <v>151.38853707999999</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.10766609999998877</v>
+        <v>-0.10766609000000926</v>
       </c>
       <c r="D73" s="5">
-        <v>-0.84949656502396609</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-0.84949648659877752</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>151.59072610000001</v>
+        <v>151.59072610999999</v>
       </c>
       <c r="C74" s="5">
-        <v>0.20218900000000417</v>
+        <v>0.20218902999999955</v>
       </c>
       <c r="D74" s="5">
-        <v>1.6145013492334215</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>1.6145015907639282</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>150.54209689999999</v>
+        <v>150.54209686999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.0486292000000219</v>
+        <v>-1.0486292399999968</v>
       </c>
       <c r="D75" s="5">
-        <v>-7.9923508885466177</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-7.9923511814033121</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>149.90154960000001</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.64054729999998017</v>
+        <v>-0.64054726999998479</v>
       </c>
       <c r="D76" s="5">
-        <v>-4.9881146256783637</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>-4.9881143984710334</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>150.10201749999999</v>
+        <v>150.10201751</v>
       </c>
       <c r="C77" s="5">
-        <v>0.20046789999997827</v>
+        <v>0.2004679099999862</v>
       </c>
       <c r="D77" s="5">
-        <v>1.6166530501551923</v>
+        <v>1.6166531313934973</v>
       </c>
       <c r="E77" s="5">
-        <v>-2.7877974298185282</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>-2.7877974170462561</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>149.31703820000001</v>
+        <v>149.31703823000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.78497929999997496</v>
+        <v>-0.78497927999998751</v>
       </c>
       <c r="D78" s="5">
-        <v>-6.0981719490883934</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-6.0981717977637189</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>149.94194400000001</v>
+        <v>149.94194403</v>
       </c>
       <c r="C79" s="5">
         <v>0.62490579999999341</v>
       </c>
       <c r="D79" s="5">
-        <v>5.139339466536863</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>5.1393394654803526</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>150.58959719999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.64765319999997928</v>
+        <v>0.6476531699999839</v>
       </c>
       <c r="D80" s="5">
-        <v>5.3081572875484317</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>5.3081570347109253</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>151.92593160000001</v>
+        <v>151.92593162</v>
       </c>
       <c r="C81" s="5">
-        <v>1.3363344000000268</v>
+        <v>1.3363344200000142</v>
       </c>
       <c r="D81" s="5">
-        <v>11.184241461973233</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>11.184241637612914</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>151.7193556</v>
+        <v>151.71935558000001</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.20657600000001253</v>
+        <v>-0.20657603999998742</v>
       </c>
       <c r="D82" s="5">
-        <v>-1.6195111405359008</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>-1.6195114515740738</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>151.81577530000001</v>
+        <v>151.81577529</v>
       </c>
       <c r="C83" s="5">
-        <v>9.6419700000012654E-2</v>
+        <v>9.6419709999992165E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>0.76528745610329185</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>0.76528753585238807</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>152.42857710000001</v>
+        <v>152.42857712</v>
       </c>
       <c r="C84" s="5">
-        <v>0.61280179999999973</v>
+        <v>0.61280182999999511</v>
       </c>
       <c r="D84" s="5">
-        <v>4.9527748234818869</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>4.9527750716890306</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>152.56044549999999</v>
+        <v>152.56044553000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.13186839999997346</v>
+        <v>0.13186841000000982</v>
       </c>
       <c r="D85" s="5">
-        <v>1.0430930745886968</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>1.043093153929231</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>152.67196269999999</v>
+        <v>152.67196265999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.11151720000000864</v>
+        <v>0.11151712999998153</v>
       </c>
       <c r="D86" s="5">
-        <v>0.88069982258458523</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>0.88069926736566995</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>153.4721596</v>
+        <v>153.47215955999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.8001969000000031</v>
       </c>
       <c r="D87" s="5">
-        <v>6.4740533001513612</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>6.4740533018966318</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>153.94251199999999</v>
+        <v>153.94251204</v>
       </c>
       <c r="C88" s="5">
-        <v>0.4703523999999959</v>
+        <v>0.47035248000000252</v>
       </c>
       <c r="D88" s="5">
-        <v>3.740318126501907</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>3.7403187744276423</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>154.5246367</v>
+        <v>154.52463667999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.58212470000000849</v>
+        <v>0.58212463999998931</v>
       </c>
       <c r="D89" s="5">
-        <v>4.6333057290059987</v>
+        <v>4.6333052402430353</v>
       </c>
       <c r="E89" s="5">
-        <v>2.9464088982015246</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>2.9464088780188025</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>155.6324257</v>
+        <v>155.63242568000001</v>
       </c>
       <c r="C90" s="5">
-        <v>1.1077889999999968</v>
+        <v>1.1077890000000252</v>
       </c>
       <c r="D90" s="5">
-        <v>8.9502580005598631</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>8.9502580017646771</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>157.08529630000001</v>
+        <v>157.08529630999999</v>
       </c>
       <c r="C91" s="5">
-        <v>1.4528706000000113</v>
+        <v>1.4528706299999783</v>
       </c>
       <c r="D91" s="5">
-        <v>11.795774539574587</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>11.795774797376568</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>157.8367149</v>
+        <v>157.83671487000001</v>
       </c>
       <c r="C92" s="5">
-        <v>0.75141859999999383</v>
+        <v>0.75141856000001894</v>
       </c>
       <c r="D92" s="5">
-        <v>5.8936632295256919</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>5.8936629071055791</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>157.97255530000001</v>
+        <v>157.97255530999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.13584040000000641</v>
+        <v>0.1358404399999813</v>
       </c>
       <c r="D93" s="5">
-        <v>1.0376692190179559</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>1.0376695262193314</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>159.1504146</v>
+        <v>159.15041456</v>
       </c>
       <c r="C94" s="5">
-        <v>1.1778592999999944</v>
+        <v>1.1778592500000116</v>
       </c>
       <c r="D94" s="5">
-        <v>9.3235117452719063</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>9.3235113325059302</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>159.84699989999999</v>
+        <v>159.84699988</v>
       </c>
       <c r="C95" s="5">
-        <v>0.69658529999998109</v>
+        <v>0.69658531999999695</v>
       </c>
       <c r="D95" s="5">
-        <v>5.3805796706519748</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>5.3805798302590802</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>163.74465599999999</v>
+        <v>163.74465598</v>
       </c>
       <c r="C96" s="5">
         <v>3.8976561000000061</v>
       </c>
       <c r="D96" s="5">
-        <v>33.52166737347364</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>33.521667378245269</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>164.36251960000001</v>
+        <v>164.36251956999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.61786360000002105</v>
+        <v>0.6178635899999847</v>
       </c>
       <c r="D97" s="5">
-        <v>4.6231664313780785</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>4.6231663555693858</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>164.52017290000001</v>
+        <v>164.52017287000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.15765329999999267</v>
+        <v>0.15765330000002109</v>
       </c>
       <c r="D98" s="5">
-        <v>1.1571080609833695</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>1.1571080611958218</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>165.53974289999999</v>
+        <v>165.53974285999999</v>
       </c>
       <c r="C99" s="5">
-        <v>1.0195699999999874</v>
+        <v>1.0195699899999795</v>
       </c>
       <c r="D99" s="5">
-        <v>7.6954683527001411</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>7.6954682760827398</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>166.3509703</v>
+        <v>166.35097027</v>
       </c>
       <c r="C100" s="5">
-        <v>0.81122740000000704</v>
+        <v>0.81122741000001497</v>
       </c>
       <c r="D100" s="5">
-        <v>6.0417153425272874</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>6.0417154205218537</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>167.20334629999999</v>
+        <v>167.20334631</v>
       </c>
       <c r="C101" s="5">
-        <v>0.85237599999999247</v>
+        <v>0.85237603999999578</v>
       </c>
       <c r="D101" s="5">
-        <v>6.3250309793556614</v>
+        <v>6.3250312857616731</v>
       </c>
       <c r="E101" s="5">
-        <v>8.2049761583422587</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>8.2049761788186117</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>168.2679746</v>
+        <v>168.26797454999999</v>
       </c>
       <c r="C102" s="5">
-        <v>1.0646283000000096</v>
+        <v>1.0646282399999905</v>
       </c>
       <c r="D102" s="5">
-        <v>7.9140591362128143</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>7.914058673970481</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>168.0578386</v>
+        <v>168.05783858000001</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.21013600000000565</v>
+        <v>-0.21013596999998185</v>
       </c>
       <c r="D103" s="5">
-        <v>-1.4883307894926978</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-1.4883305789079371</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>165.29608250000001</v>
+        <v>165.29608246999999</v>
       </c>
       <c r="C104" s="5">
-        <v>-2.7617560999999853</v>
+        <v>-2.7617561100000216</v>
       </c>
       <c r="D104" s="5">
-        <v>-18.031790906067201</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-18.031790967529727</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>165.30998650000001</v>
+        <v>165.30998646</v>
       </c>
       <c r="C105" s="5">
-        <v>1.3903999999996586E-2</v>
+        <v>1.3903990000017075E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>0.10098558241422584</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>0.10098550976858078</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>164.9728696</v>
+        <v>164.97286962999999</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.33711690000001227</v>
+        <v>-0.33711683000001358</v>
       </c>
       <c r="D106" s="5">
-        <v>-2.4198997491044816</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>-2.4198992528303487</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>164.112493</v>
+        <v>164.11249303</v>
       </c>
       <c r="C107" s="5">
         <v>-0.86037659999999505</v>
       </c>
       <c r="D107" s="5">
-        <v>-6.0818847099243118</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-6.0818847088499055</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>162.6702722</v>
       </c>
       <c r="C108" s="5">
-        <v>-1.4422208000000012</v>
+        <v>-1.4422208299999966</v>
       </c>
       <c r="D108" s="5">
-        <v>-10.050530383865119</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-10.050530581179796</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>160.87687700000001</v>
+        <v>160.87687695</v>
       </c>
       <c r="C109" s="5">
-        <v>-1.793395199999992</v>
+        <v>-1.7933952500000032</v>
       </c>
       <c r="D109" s="5">
-        <v>-12.45623845773558</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>-12.456238784235429</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>159.93785080000001</v>
+        <v>159.93785076</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.9390262000000007</v>
+        <v>-0.93902618999999277</v>
       </c>
       <c r="D110" s="5">
-        <v>-6.7837676121362041</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-6.7837675442379624</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>157.81518460000001</v>
+        <v>157.81518462</v>
       </c>
       <c r="C111" s="5">
-        <v>-2.1226661999999976</v>
+        <v>-2.1226661400000069</v>
       </c>
       <c r="D111" s="5">
-        <v>-14.813577013693846</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-14.813576628486647</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>156.66175530000001</v>
+        <v>156.66175527999999</v>
       </c>
       <c r="C112" s="5">
-        <v>-1.1534292999999991</v>
+        <v>-1.1534293400000024</v>
       </c>
       <c r="D112" s="5">
-        <v>-8.4263748737868802</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-8.4263751533363305</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>155.14300610000001</v>
+        <v>155.14300607999999</v>
       </c>
       <c r="C113" s="5">
         <v>-1.518749200000002</v>
       </c>
       <c r="D113" s="5">
-        <v>-11.032667833309773</v>
+        <v>-11.032667834643938</v>
       </c>
       <c r="E113" s="5">
-        <v>-7.2129777704096014</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>-7.2129777879204493</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>148.68991729999999</v>
+        <v>148.68991728</v>
       </c>
       <c r="C114" s="5">
-        <v>-6.4530888000000175</v>
+        <v>-6.4530887999999891</v>
       </c>
       <c r="D114" s="5">
-        <v>-39.939103246598265</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-39.939103250630495</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>147.33779799999999</v>
+        <v>147.33779799000001</v>
       </c>
       <c r="C115" s="5">
-        <v>-1.3521192999999982</v>
+        <v>-1.3521192899999903</v>
       </c>
       <c r="D115" s="5">
-        <v>-10.382698970900417</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-10.382698899238562</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>146.4583599</v>
+        <v>146.45835991999999</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.87943809999998734</v>
+        <v>-0.87943807000002039</v>
       </c>
       <c r="D116" s="5">
-        <v>-6.9321035568492562</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-6.9321033285403182</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>144.60794419999999</v>
+        <v>144.60794423999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.8504157000000134</v>
+        <v>-1.8504156799999976</v>
       </c>
       <c r="D117" s="5">
-        <v>-14.150883954182337</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-14.150883809901703</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>142.9504249</v>
+        <v>142.95042488000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.6575192999999899</v>
+        <v>-1.6575193599999807</v>
       </c>
       <c r="D118" s="5">
-        <v>-12.919767068717846</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-12.919767503964197</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>141.93058429999999</v>
+        <v>141.93058432000001</v>
       </c>
       <c r="C119" s="5">
-        <v>-1.0198406000000091</v>
+        <v>-1.0198405600000058</v>
       </c>
       <c r="D119" s="5">
-        <v>-8.2330111973210833</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-8.2330108880781072</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>140.7032724</v>
+        <v>140.70327243</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.2273118999999895</v>
+        <v>-1.22731189000001</v>
       </c>
       <c r="D120" s="5">
-        <v>-9.8971580145742593</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-9.8971579364004576</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>140.56276800000001</v>
+        <v>140.56276801000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.14050439999999753</v>
+        <v>-0.14050441999998498</v>
       </c>
       <c r="D121" s="5">
-        <v>-1.1917444011993683</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-1.1917445696540185</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>140.92343310000001</v>
+        <v>140.92343312</v>
       </c>
       <c r="C122" s="5">
-        <v>0.36066510000000562</v>
+        <v>0.36066510999998513</v>
       </c>
       <c r="D122" s="5">
-        <v>3.1228640895671012</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>3.1228641771534393</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>141.4212765</v>
+        <v>141.42127644999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.49784339999999361</v>
+        <v>0.49784332999999492</v>
       </c>
       <c r="D123" s="5">
-        <v>4.3226137058116398</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>4.322613085541227</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>141.85737159999999</v>
+        <v>141.85737161</v>
       </c>
       <c r="C124" s="5">
-        <v>0.43609509999998863</v>
+        <v>0.43609516000000781</v>
       </c>
       <c r="D124" s="5">
-        <v>3.7638004260823532</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>3.7638009540911233</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>142.9178776</v>
+        <v>142.91787762999999</v>
       </c>
       <c r="C125" s="5">
-        <v>1.0605060000000037</v>
+        <v>1.0605060199999912</v>
       </c>
       <c r="D125" s="5">
-        <v>9.3492457612362792</v>
+        <v>9.349245944178497</v>
       </c>
       <c r="E125" s="5">
-        <v>-7.8799095153023524</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>-7.8799094840898416</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>143.69608600000001</v>
+        <v>143.69608597999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.77820840000001112</v>
+        <v>0.77820834999999988</v>
       </c>
       <c r="D126" s="5">
-        <v>6.7334556192941042</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>6.7334551721746738</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>143.87025800000001</v>
+        <v>143.87025804000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.17417199999999866</v>
+        <v>0.17417206000001784</v>
       </c>
       <c r="D127" s="5">
-        <v>1.4642387703320159</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>1.4642392783160263</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>144.7414043</v>
+        <v>144.74140427</v>
       </c>
       <c r="C128" s="5">
-        <v>0.87114629999999238</v>
+        <v>0.87114622999999369</v>
       </c>
       <c r="D128" s="5">
-        <v>7.513032994793245</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>7.5130323686874334</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>143.98127260000001</v>
+        <v>143.98127263999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.76013169999998809</v>
+        <v>-0.76013163000001782</v>
       </c>
       <c r="D129" s="5">
-        <v>-6.1231062148931255</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-6.1231056684395551</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>144.6262964</v>
+        <v>144.62629641999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.64502379999998993</v>
+        <v>0.64502378000000249</v>
       </c>
       <c r="D130" s="5">
-        <v>5.5103551711780607</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>5.5103549945203278</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>144.7981632</v>
+        <v>144.79816317000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.17186680000000365</v>
+        <v>0.17186675000002083</v>
       </c>
       <c r="D131" s="5">
-        <v>1.4353785607171599</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>1.4353781402000276</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>145.821269</v>
+        <v>145.82126898000001</v>
       </c>
       <c r="C132" s="5">
-        <v>1.0231057999999962</v>
+        <v>1.0231058100000041</v>
       </c>
       <c r="D132" s="5">
-        <v>8.8162729434829945</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>8.8162730349288232</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>146.14215179999999</v>
+        <v>146.14215175000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.32088279999999259</v>
+        <v>0.32088276999999721</v>
       </c>
       <c r="D133" s="5">
-        <v>2.6728202166232506</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>2.6728199640747352</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>147.04770869999999</v>
+        <v>147.04770869000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.90555689999999345</v>
+        <v>0.90555693999999676</v>
       </c>
       <c r="D134" s="5">
-        <v>7.6944119333517191</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>7.6944122876156262</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>148.5101746</v>
+        <v>148.51017462999999</v>
       </c>
       <c r="C135" s="5">
-        <v>1.4624659000000122</v>
+        <v>1.4624659399999871</v>
       </c>
       <c r="D135" s="5">
-        <v>12.609586460981159</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>12.60958682585156</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>148.99420370000001</v>
+        <v>148.99420369000001</v>
       </c>
       <c r="C136" s="5">
-        <v>0.48402910000001498</v>
+        <v>0.48402906000001167</v>
       </c>
       <c r="D136" s="5">
-        <v>3.9819546909476422</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>3.9819543551402825</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>151.7598672</v>
+        <v>151.75986717999999</v>
       </c>
       <c r="C137" s="5">
-        <v>2.7656634999999881</v>
+        <v>2.7656634899999801</v>
       </c>
       <c r="D137" s="5">
-        <v>24.695497646856211</v>
+        <v>24.695497550086863</v>
       </c>
       <c r="E137" s="5">
-        <v>6.186762460010109</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>6.1867624237263108</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>150.3505969</v>
+        <v>150.35059686</v>
       </c>
       <c r="C138" s="5">
-        <v>-1.4092703000000029</v>
+        <v>-1.4092703199999903</v>
       </c>
       <c r="D138" s="5">
-        <v>-10.591537796483518</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-10.591537940528795</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>152.43902969999999</v>
+        <v>152.43902965000001</v>
       </c>
       <c r="C139" s="5">
-        <v>2.0884327999999925</v>
+        <v>2.088432790000013</v>
       </c>
       <c r="D139" s="5">
-        <v>18.002777500422674</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>18.002777412692382</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>153.8847323</v>
+        <v>153.88473232999999</v>
       </c>
       <c r="C140" s="5">
-        <v>1.4457026000000042</v>
+        <v>1.4457026799999824</v>
       </c>
       <c r="D140" s="5">
-        <v>11.993364369239146</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>11.993365072043716</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>155.82267640000001</v>
+        <v>155.82267636</v>
       </c>
       <c r="C141" s="5">
-        <v>1.9379441000000099</v>
+        <v>1.9379440300000113</v>
       </c>
       <c r="D141" s="5">
-        <v>16.20411660133183</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>16.204115971524335</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>156.38509769999999</v>
+        <v>156.38509768</v>
       </c>
       <c r="C142" s="5">
-        <v>0.56242129999998269</v>
+        <v>0.56242131999999856</v>
       </c>
       <c r="D142" s="5">
-        <v>4.4182656061578118</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>4.4182657675626791</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>157.9305215</v>
+        <v>157.93052145999999</v>
       </c>
       <c r="C143" s="5">
-        <v>1.5454238000000089</v>
+        <v>1.545423779999993</v>
       </c>
       <c r="D143" s="5">
-        <v>12.524850409017031</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>12.524850239707863</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>158.52051259999999</v>
+        <v>158.52051255000001</v>
       </c>
       <c r="C144" s="5">
-        <v>0.58999109999999177</v>
+        <v>0.58999109000001226</v>
       </c>
       <c r="D144" s="5">
-        <v>4.5761821990095042</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>4.5761821210283493</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>158.86424479999999</v>
+        <v>158.86424475999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.34373220000000515</v>
+        <v>0.34373220999998466</v>
       </c>
       <c r="D145" s="5">
-        <v>2.6333098050570269</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>2.6333098834227853</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>158.39564949999999</v>
+        <v>158.39564953999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.46859530000000404</v>
+        <v>-0.46859521999999743</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.4827280831321583</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-3.482727499025573</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>157.80446800000001</v>
+        <v>157.80446800999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.59118149999997627</v>
+        <v>-0.59118153000000007</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.3879661451817871</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-4.3879663622166891</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>157.13254140000001</v>
+        <v>157.13254142</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.67192660000000615</v>
+        <v>-0.67192658999999821</v>
       </c>
       <c r="D148" s="5">
-        <v>-4.9915855083933147</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-4.9915854355276785</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>156.3498329</v>
+        <v>156.34983285000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.78270850000001246</v>
+        <v>-0.78270856999998273</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.8163664975425577</v>
+        <v>-5.8163670028301144</v>
       </c>
       <c r="E149" s="5">
-        <v>3.0244924331351841</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>3.0244924137657225</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>151.494011</v>
+        <v>151.49401104</v>
       </c>
       <c r="C150" s="5">
-        <v>-4.8558218999999951</v>
+        <v>-4.855821810000009</v>
       </c>
       <c r="D150" s="5">
-        <v>-31.517987605780263</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-31.517987125996072</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>150.7702213</v>
+        <v>150.77022133</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.72378969999999754</v>
+        <v>-0.72378971000000547</v>
       </c>
       <c r="D151" s="5">
-        <v>-5.5849350012638022</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-5.584935074973929</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>149.60868110000001</v>
+        <v>149.60868110999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.1615401999999904</v>
+        <v>-1.1615402200000062</v>
       </c>
       <c r="D152" s="5">
-        <v>-8.8630133764543206</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-8.8630135209654899</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>148.80851240000001</v>
+        <v>148.80851242</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.8001687000000004</v>
+        <v>-0.80016868999999247</v>
       </c>
       <c r="D153" s="5">
-        <v>-6.2326224871247611</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-6.2326224111057593</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>148.9816821</v>
+        <v>148.98168208000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.17316969999998832</v>
+        <v>0.17316966000001344</v>
       </c>
       <c r="D154" s="5">
-        <v>1.4054225452049041</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.4054222182995124</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>148.65831360000001</v>
+        <v>148.65831363999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.32336849999998662</v>
+        <v>-0.32336844000002429</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.5737603623206651</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-2.5737598907957904</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>147.1965041</v>
+        <v>147.19650414</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.4618095000000153</v>
+        <v>-1.4618094999999869</v>
       </c>
       <c r="D156" s="5">
-        <v>-11.182299190231893</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-11.182299187383759</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>147.2961033</v>
       </c>
       <c r="C157" s="5">
-        <v>9.959920000000011E-2</v>
+        <v>9.95991599999968E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>0.81499787431293935</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>0.81499754556040305</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>147.89979249999999</v>
+        <v>147.89979248</v>
       </c>
       <c r="C158" s="5">
-        <v>0.60368919999999093</v>
+        <v>0.60368918000000349</v>
       </c>
       <c r="D158" s="5">
-        <v>5.0305604332442355</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>5.0305602628092583</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>146.3851564</v>
+        <v>146.38515634999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.5146360999999899</v>
+        <v>-1.5146361300000137</v>
       </c>
       <c r="D159" s="5">
-        <v>-11.620057136469564</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-11.620057355303437</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>146.79981549999999</v>
+        <v>146.79981547</v>
       </c>
       <c r="C160" s="5">
-        <v>0.4146590999999944</v>
+        <v>0.41465912000001026</v>
       </c>
       <c r="D160" s="5">
-        <v>3.4526510530669796</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>3.4526512233974405</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>146.7801278</v>
+        <v>146.78012781000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.9687699999991537E-2</v>
+        <v>-1.9687659999988227E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.16081642391004847</v>
+        <v>-0.16081609744904579</v>
       </c>
       <c r="E161" s="5">
-        <v>-6.1207005613627352</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-6.1207005249446329</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>145.88895020000001</v>
+        <v>145.88895019</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.8911775999999918</v>
+        <v>-0.89117762000000766</v>
       </c>
       <c r="D162" s="5">
-        <v>-7.0473764643320784</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-7.047376616783108</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>146.8133832</v>
+        <v>146.81338321000001</v>
       </c>
       <c r="C163" s="5">
-        <v>0.9244329999999934</v>
+        <v>0.92443302000000926</v>
       </c>
       <c r="D163" s="5">
-        <v>7.8745435527146634</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>7.8745437296189102</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>147.51352410000001</v>
+        <v>147.51352410999999</v>
       </c>
       <c r="C164" s="5">
-        <v>0.70014090000000806</v>
+        <v>0.70014089999997964</v>
       </c>
       <c r="D164" s="5">
-        <v>5.8752137457880327</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>5.8752137453769837</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>148.2958409</v>
+        <v>148.29584094000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.7823167999999896</v>
+        <v>0.7823168300000134</v>
       </c>
       <c r="D165" s="5">
-        <v>6.5529776477644353</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>6.5529779059732229</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>148.9735512</v>
+        <v>148.97355117000001</v>
       </c>
       <c r="C166" s="5">
-        <v>0.6777103000000011</v>
+        <v>0.67771023000000241</v>
       </c>
       <c r="D166" s="5">
-        <v>5.6239474538897216</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>5.6239468567648387</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>149.0832824</v>
+        <v>149.08328234999999</v>
       </c>
       <c r="C167" s="5">
-        <v>0.10973119999999881</v>
+        <v>0.10973117999998294</v>
       </c>
       <c r="D167" s="5">
-        <v>0.88748776193841028</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>0.88748759970511681</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>149.76775359999999</v>
+        <v>149.76775355999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.68447119999999018</v>
+        <v>0.68447120999999811</v>
       </c>
       <c r="D168" s="5">
-        <v>5.65071374410826</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>5.6507138307032134</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>150.4500974</v>
+        <v>150.45009743</v>
       </c>
       <c r="C169" s="5">
-        <v>0.68234380000001238</v>
+        <v>0.68234387000001107</v>
       </c>
       <c r="D169" s="5">
-        <v>5.6063152377613612</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>5.6063158289225257</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>150.6792557</v>
+        <v>150.67925568999999</v>
       </c>
       <c r="C170" s="5">
-        <v>0.2291582999999946</v>
+        <v>0.22915825999999129</v>
       </c>
       <c r="D170" s="5">
-        <v>1.8431718143559372</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>1.8431714895562612</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>149.9070203</v>
+        <v>149.90702031999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.77223539999999957</v>
+        <v>-0.7722353700000042</v>
       </c>
       <c r="D171" s="5">
-        <v>-5.9796061732289463</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-5.9796059478258172</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>150.1989906</v>
+        <v>150.19899056</v>
       </c>
       <c r="C172" s="5">
-        <v>0.29197030000000268</v>
+        <v>0.29197024000001193</v>
       </c>
       <c r="D172" s="5">
-        <v>2.3624111287597005</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>2.3624106377526433</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>151.7977516</v>
+        <v>151.79775162999999</v>
       </c>
       <c r="C173" s="5">
-        <v>1.5987609999999961</v>
+        <v>1.5987610699999948</v>
       </c>
       <c r="D173" s="5">
-        <v>13.548107059239211</v>
+        <v>13.548107691399846</v>
       </c>
       <c r="E173" s="5">
-        <v>3.4184626183436206</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>3.4184626317365296</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>151.94078920000001</v>
+        <v>151.94078916999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.14303760000001375</v>
+        <v>0.14303753999999458</v>
       </c>
       <c r="D174" s="5">
-        <v>1.1366274266945808</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>1.136626947213859</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>152.31845290000001</v>
+        <v>152.31845292</v>
       </c>
       <c r="C175" s="5">
-        <v>0.37766369999999938</v>
+        <v>0.37766375000001062</v>
       </c>
       <c r="D175" s="5">
-        <v>3.0238332666814527</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>3.0238336731095439</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>153.50507020000001</v>
+        <v>153.50507024000001</v>
       </c>
       <c r="C176" s="5">
-        <v>1.1866172999999947</v>
+        <v>1.1866173200000105</v>
       </c>
       <c r="D176" s="5">
-        <v>9.7595849102777521</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>9.7595850805462181</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>153.4230585</v>
+        <v>153.42305851</v>
       </c>
       <c r="C177" s="5">
-        <v>-8.2011700000009569E-2</v>
+        <v>-8.2011730000004945E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-0.63923211915236644</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-0.63923235213158014</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>153.82588620000001</v>
+        <v>153.82588615</v>
       </c>
       <c r="C178" s="5">
-        <v>0.40282770000001733</v>
+        <v>0.40282763999999815</v>
       </c>
       <c r="D178" s="5">
-        <v>3.1966204330047487</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>3.1966199497693415</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>154.17705050000001</v>
+        <v>154.17705047999999</v>
       </c>
       <c r="C179" s="5">
-        <v>0.35116429999999355</v>
+        <v>0.35116432999998892</v>
       </c>
       <c r="D179" s="5">
-        <v>2.7741013504070544</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>2.7741015912952305</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>154.90681599999999</v>
+        <v>154.90681601</v>
       </c>
       <c r="C180" s="5">
-        <v>0.72976549999998497</v>
+        <v>0.72976553000000877</v>
       </c>
       <c r="D180" s="5">
-        <v>5.830179275969849</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>5.8301795226934017</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>155.2736338</v>
+        <v>155.27363384</v>
       </c>
       <c r="C181" s="5">
-        <v>0.36681780000000686</v>
+        <v>0.36681783000000223</v>
       </c>
       <c r="D181" s="5">
-        <v>2.8788904386190639</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.8788906769544154</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>156.0188699</v>
+        <v>156.01886984999999</v>
       </c>
       <c r="C182" s="5">
-        <v>0.74523609999999962</v>
+        <v>0.74523600999998507</v>
       </c>
       <c r="D182" s="5">
-        <v>5.9138934536484999</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>5.9138927189230417</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>157.2644367</v>
+        <v>157.26443669</v>
       </c>
       <c r="C183" s="5">
-        <v>1.245566800000006</v>
+        <v>1.2455668400000093</v>
       </c>
       <c r="D183" s="5">
-        <v>10.012174854486645</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>10.012175193614613</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>158.2274295</v>
       </c>
       <c r="C184" s="5">
-        <v>0.96299279999999499</v>
+        <v>0.96299281000000292</v>
       </c>
       <c r="D184" s="5">
-        <v>7.6006732792281539</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>7.6006733613324995</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>159.19564130000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.96821180000000595</v>
       </c>
       <c r="D185" s="5">
         <v>7.5951760064898011</v>
       </c>
       <c r="E185" s="5">
-        <v>4.8735173097254281</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>4.8735172889991407</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>161.00481479999999</v>
+        <v>161.00481482999999</v>
       </c>
       <c r="C186" s="5">
-        <v>1.8091734999999858</v>
+        <v>1.8091735299999812</v>
       </c>
       <c r="D186" s="5">
-        <v>14.522887782683359</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>14.522888038751569</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>162.0065755</v>
+        <v>162.00657545999999</v>
       </c>
       <c r="C187" s="5">
-        <v>1.0017607000000055</v>
+        <v>1.0017606300000068</v>
       </c>
       <c r="D187" s="5">
-        <v>7.7271920036798836</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>7.7271914436278122</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>162.7447775</v>
+        <v>162.74477748000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.73820200000000114</v>
+        <v>0.738202020000017</v>
       </c>
       <c r="D188" s="5">
-        <v>5.6070781299369488</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>5.6070782870951463</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>164.6869767</v>
+        <v>164.68697671000001</v>
       </c>
       <c r="C189" s="5">
-        <v>1.9421992000000046</v>
+        <v>1.9421992299999999</v>
       </c>
       <c r="D189" s="5">
-        <v>15.299215423165148</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>15.299215677210398</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>165.85056220000001</v>
+        <v>165.85056216999999</v>
       </c>
       <c r="C190" s="5">
-        <v>1.1635855000000106</v>
+        <v>1.1635854599999789</v>
       </c>
       <c r="D190" s="5">
-        <v>8.8158837360767563</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>8.8158834205883441</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>167.15246329999999</v>
+        <v>167.15246325999999</v>
       </c>
       <c r="C191" s="5">
-        <v>1.3019010999999807</v>
+        <v>1.3019010900000012</v>
       </c>
       <c r="D191" s="5">
-        <v>9.8373375106906913</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>9.8373374336945716</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>168.90218010000001</v>
+        <v>168.90218009</v>
       </c>
       <c r="C192" s="5">
-        <v>1.7497168000000158</v>
+        <v>1.7497168300000112</v>
       </c>
       <c r="D192" s="5">
-        <v>13.310378362263053</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>13.310378607144745</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>169.63367529999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.73149519999998347</v>
+        <v>0.7314952099999914</v>
       </c>
       <c r="D193" s="5">
-        <v>5.3226546281242237</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>5.3226547029530558</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>170.99871759999999</v>
+        <v>170.99871758</v>
       </c>
       <c r="C194" s="5">
-        <v>1.3650422999999989</v>
+        <v>1.3650422800000115</v>
       </c>
       <c r="D194" s="5">
-        <v>10.095452619906897</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>10.095452465385923</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>172.1279826</v>
+        <v>172.12798258000001</v>
       </c>
       <c r="C195" s="5">
         <v>1.1292650000000037</v>
       </c>
       <c r="D195" s="5">
-        <v>8.2189967079241644</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>8.2189967089207663</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>173.5089227</v>
+        <v>173.50892272999999</v>
       </c>
       <c r="C196" s="5">
-        <v>1.3809401000000037</v>
+        <v>1.3809401499999865</v>
       </c>
       <c r="D196" s="5">
-        <v>10.063676404437128</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>10.063676786262409</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>175.10601080000001</v>
+        <v>175.10601077999999</v>
       </c>
       <c r="C197" s="5">
-        <v>1.5970881000000077</v>
+        <v>1.5970880499999964</v>
       </c>
       <c r="D197" s="5">
-        <v>11.622280425278596</v>
+        <v>11.622280040692722</v>
       </c>
       <c r="E197" s="5">
-        <v>9.9942243205122239</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>9.9942243079490503</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>175.49777889999999</v>
+        <v>175.49777893000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.39176809999997886</v>
+        <v>0.39176815000001852</v>
       </c>
       <c r="D198" s="5">
-        <v>2.7180680282983705</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>2.7180683797900729</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>178.1888064</v>
+        <v>178.18880641999999</v>
       </c>
       <c r="C199" s="5">
-        <v>2.6910275000000183</v>
+        <v>2.691027489999982</v>
       </c>
       <c r="D199" s="5">
-        <v>20.034346318636299</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>20.034346234081248</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>180.05694819999999</v>
+        <v>180.05694818000001</v>
       </c>
       <c r="C200" s="5">
-        <v>1.8681417999999894</v>
+        <v>1.8681417600000145</v>
       </c>
       <c r="D200" s="5">
-        <v>13.332271967181054</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>13.332271663473815</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>182.2330637</v>
+        <v>182.23306367999999</v>
       </c>
       <c r="C201" s="5">
-        <v>2.1761155000000088</v>
+        <v>2.1761154999999803</v>
       </c>
       <c r="D201" s="5">
-        <v>15.506785898970232</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>15.506785900808495</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>184.26790980000001</v>
+        <v>184.26790983000001</v>
       </c>
       <c r="C202" s="5">
-        <v>2.03484610000001</v>
+        <v>2.0348461500000212</v>
       </c>
       <c r="D202" s="5">
-        <v>14.253732200288693</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>14.253732573975064</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>186.8280886</v>
+        <v>186.82808861999999</v>
       </c>
       <c r="C203" s="5">
-        <v>2.5601787999999885</v>
+        <v>2.5601787899999806</v>
       </c>
       <c r="D203" s="5">
-        <v>18.007479139265193</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>18.007479060309528</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>188.36826149999999</v>
+        <v>188.36826153000001</v>
       </c>
       <c r="C204" s="5">
-        <v>1.5401728999999875</v>
+        <v>1.5401729100000239</v>
       </c>
       <c r="D204" s="5">
-        <v>10.353651259789576</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>10.353651328931468</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>190.25252090000001</v>
+        <v>190.25252087000001</v>
       </c>
       <c r="C205" s="5">
-        <v>1.884259400000019</v>
+        <v>1.8842593399999998</v>
       </c>
       <c r="D205" s="5">
-        <v>12.686602503157363</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>12.686602074567954</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>193.24938159999999</v>
       </c>
       <c r="C206" s="5">
-        <v>2.9968606999999849</v>
+        <v>2.9968607299999803</v>
       </c>
       <c r="D206" s="5">
-        <v>20.629162902186948</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>20.629163130444049</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>194.54425259999999</v>
+        <v>194.54425259000001</v>
       </c>
       <c r="C207" s="5">
-        <v>1.2948710000000005</v>
+        <v>1.294870990000021</v>
       </c>
       <c r="D207" s="5">
-        <v>8.343660859519364</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>8.3436607926901551</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>196.0037888</v>
+        <v>196.00378878999999</v>
       </c>
       <c r="C208" s="5">
-        <v>1.4595362000000023</v>
+        <v>1.4595361999999739</v>
       </c>
       <c r="D208" s="5">
-        <v>9.3837321367133306</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>9.383732137215528</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>197.5002552</v>
+        <v>197.50025518000001</v>
       </c>
       <c r="C209" s="5">
-        <v>1.4964664000000027</v>
+        <v>1.4964663900000232</v>
       </c>
       <c r="D209" s="5">
-        <v>9.5565471208004524</v>
+        <v>9.5565470547426923</v>
       </c>
       <c r="E209" s="5">
-        <v>12.788963838356127</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>12.788963839816869</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>199.08732850000001</v>
+        <v>199.08732853999999</v>
       </c>
       <c r="C210" s="5">
-        <v>1.5870733000000143</v>
+        <v>1.5870733599999767</v>
       </c>
       <c r="D210" s="5">
-        <v>10.080778891761376</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>10.080779290935205</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>201.02383380000001</v>
+        <v>201.02383383</v>
       </c>
       <c r="C211" s="5">
-        <v>1.9365052999999932</v>
+        <v>1.9365052900000137</v>
       </c>
       <c r="D211" s="5">
-        <v>12.317437979715585</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>12.317437910059592</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>203.4183056</v>
       </c>
       <c r="C212" s="5">
-        <v>2.3944717999999909</v>
+        <v>2.3944717699999956</v>
       </c>
       <c r="D212" s="5">
-        <v>15.268269668305301</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>15.268269461879157</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>205.0730312</v>
+        <v>205.07303121000001</v>
       </c>
       <c r="C213" s="5">
-        <v>1.6547256000000061</v>
+        <v>1.6547256100000141</v>
       </c>
       <c r="D213" s="5">
-        <v>10.21030897818509</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>10.210309042675458</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>206.90720379999999</v>
+        <v>206.90720383999999</v>
       </c>
       <c r="C214" s="5">
-        <v>1.8341725999999881</v>
+        <v>1.8341726299999834</v>
       </c>
       <c r="D214" s="5">
-        <v>11.276825908155331</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>11.276826101189963</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>208.82114189999999</v>
+        <v>208.82114193000001</v>
       </c>
       <c r="C215" s="5">
-        <v>1.9139380999999958</v>
+        <v>1.9139380900000162</v>
       </c>
       <c r="D215" s="5">
-        <v>11.682790483470008</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>11.682790416916466</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>210.25385460000001</v>
+        <v>210.25385455</v>
       </c>
       <c r="C216" s="5">
-        <v>1.4327127000000246</v>
+        <v>1.4327126199999896</v>
       </c>
       <c r="D216" s="5">
-        <v>8.5510434440163827</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>8.5510429471068239</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>211.67368339999999</v>
+        <v>211.67368342</v>
       </c>
       <c r="C217" s="5">
-        <v>1.4198287999999764</v>
+        <v>1.4198288700000035</v>
       </c>
       <c r="D217" s="5">
-        <v>8.4113638389401899</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>8.4113642712321024</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>211.75406419999999</v>
+        <v>211.75406419000001</v>
       </c>
       <c r="C218" s="5">
-        <v>8.0380800000000363E-2</v>
+        <v>8.0380770000004986E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.45664000535816651</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>0.45663983453003709</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>213.26204100000001</v>
+        <v>213.26204103000001</v>
       </c>
       <c r="C219" s="5">
-        <v>1.5079768000000229</v>
+        <v>1.5079768399999978</v>
       </c>
       <c r="D219" s="5">
-        <v>8.8884162121685151</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>8.888416457685322</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>215.31260689999999</v>
+        <v>215.31260689000001</v>
       </c>
       <c r="C220" s="5">
-        <v>2.050565899999981</v>
+        <v>2.0505658600000061</v>
       </c>
       <c r="D220" s="5">
-        <v>12.168464674447034</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>12.168464422584947</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>216.87828880000001</v>
+        <v>216.87828883</v>
       </c>
       <c r="C221" s="5">
-        <v>1.5656819000000155</v>
+        <v>1.5656819399999904</v>
       </c>
       <c r="D221" s="5">
-        <v>9.0835906068782002</v>
+        <v>9.0835908487432615</v>
       </c>
       <c r="E221" s="5">
-        <v>9.8116499041364325</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>9.811649930446432</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>219.1904462</v>
       </c>
       <c r="C222" s="5">
-        <v>2.3121573999999896</v>
+        <v>2.3121573699999942</v>
       </c>
       <c r="D222" s="5">
-        <v>13.570755168357174</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>13.570754979839217</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>222.42112159999999</v>
+        <v>222.42112162999999</v>
       </c>
       <c r="C223" s="5">
-        <v>3.2306753999999955</v>
+        <v>3.2306754299999909</v>
       </c>
       <c r="D223" s="5">
-        <v>19.193581157050964</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>19.193581349972089</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>224.2853921</v>
       </c>
       <c r="C224" s="5">
-        <v>1.8642705000000035</v>
+        <v>1.8642704700000081</v>
       </c>
       <c r="D224" s="5">
-        <v>10.53493119106934</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>10.534931012163074</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>226.31990110000001</v>
+        <v>226.31990105</v>
       </c>
       <c r="C225" s="5">
-        <v>2.0345090000000141</v>
+        <v>2.0345089500000029</v>
       </c>
       <c r="D225" s="5">
-        <v>11.445124470289848</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>11.445124174835941</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>228.7772429</v>
+        <v>228.77724284999999</v>
       </c>
       <c r="C226" s="5">
         <v>2.4573417999999947</v>
       </c>
       <c r="D226" s="5">
-        <v>13.836340410323466</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>13.836340413565051</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>230.81091570000001</v>
+        <v>230.81091569</v>
       </c>
       <c r="C227" s="5">
-        <v>2.0336728000000051</v>
+        <v>2.0336728400000084</v>
       </c>
       <c r="D227" s="5">
-        <v>11.204475509258183</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>11.204475743091313</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>232.8580528</v>
+        <v>232.85805278999999</v>
       </c>
       <c r="C228" s="5">
         <v>2.0471370999999863</v>
       </c>
       <c r="D228" s="5">
-        <v>11.178039153764541</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>11.178039154272511</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>234.55985770000001</v>
+        <v>234.55985773</v>
       </c>
       <c r="C229" s="5">
-        <v>1.7018049000000133</v>
+        <v>1.7018049400000166</v>
       </c>
       <c r="D229" s="5">
-        <v>9.1312515767642886</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>9.131251800497008</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>235.52622489999999</v>
       </c>
       <c r="C230" s="5">
-        <v>0.96636719999997922</v>
+        <v>0.96636716999998384</v>
       </c>
       <c r="D230" s="5">
-        <v>5.0574800415923882</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>5.0574798803514343</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>237.69393700000001</v>
+        <v>237.69393701000001</v>
       </c>
       <c r="C231" s="5">
-        <v>2.167712100000017</v>
+        <v>2.1677121100000249</v>
       </c>
       <c r="D231" s="5">
-        <v>11.621022232207491</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>11.621022288559345</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>237.0596635</v>
+        <v>237.05966351999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.63427350000000615</v>
+        <v>-0.63427349000002664</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.1555550515933617</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-3.1555550024398804</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>234.861996</v>
+        <v>234.86199596</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.1976674999999943</v>
+        <v>-2.1976675599999851</v>
       </c>
       <c r="D233" s="5">
-        <v>-10.574576332691555</v>
+        <v>-10.574576605989671</v>
       </c>
       <c r="E233" s="5">
-        <v>8.2920735401892376</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>8.2920735067660623</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>228.396601</v>
+        <v>228.39660103</v>
       </c>
       <c r="C234" s="5">
-        <v>-6.4653950000000009</v>
+        <v>-6.4653949300000022</v>
       </c>
       <c r="D234" s="5">
-        <v>-28.464326908529259</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-28.464326649573081</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>222.50736280000001</v>
+        <v>222.50736277999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.8892381999999941</v>
+        <v>-5.8892382500000053</v>
       </c>
       <c r="D235" s="5">
-        <v>-26.910161936899712</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-26.910162130940229</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>216.8433713</v>
+        <v>216.84337124999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.6639915000000087</v>
+        <v>-5.6639915300000041</v>
       </c>
       <c r="D236" s="5">
-        <v>-26.612655785727533</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-26.612655909631599</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>206.9718507</v>
+        <v>206.97185071999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-9.8715205999999966</v>
+        <v>-9.871520529999998</v>
       </c>
       <c r="D237" s="5">
-        <v>-42.828236547027977</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-42.828236322540072</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>202.30756310000001</v>
+        <v>202.30756306000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-4.6642875999999944</v>
+        <v>-4.6642876599999852</v>
       </c>
       <c r="D238" s="5">
-        <v>-23.930593288314718</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-23.930593557007242</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>197.7690892</v>
+        <v>197.76908915000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-4.5384739000000138</v>
+        <v>-4.5384739099999933</v>
       </c>
       <c r="D239" s="5">
-        <v>-23.834984340994335</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-23.834984391355675</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>195.09478329999999</v>
+        <v>195.09478331</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.6743059000000073</v>
+        <v>-2.6743058400000166</v>
       </c>
       <c r="D240" s="5">
-        <v>-15.072777622170374</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-15.072777312277164</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>192.8767613</v>
+        <v>192.87676134</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.2180219999999906</v>
+        <v>-2.2180219699999952</v>
       </c>
       <c r="D241" s="5">
-        <v>-12.821181750101918</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-12.821181586767983</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>191.96226480000001</v>
+        <v>191.96226476000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.91449649999998428</v>
+        <v>-0.9144965799999909</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.5435710392618081</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-5.5435715105169425</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>190.04287619999999</v>
+        <v>190.04287618999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.9193886000000191</v>
+        <v>-1.9193885700000237</v>
       </c>
       <c r="D243" s="5">
-        <v>-11.360202861259772</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-11.360202695587141</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>190.82496069999999</v>
+        <v>190.82496071</v>
       </c>
       <c r="C244" s="5">
-        <v>0.7820844999999963</v>
+        <v>0.78208452000001216</v>
       </c>
       <c r="D244" s="5">
-        <v>5.0516901194339381</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>5.0516902518291662</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>192.2317529</v>
+        <v>192.23175289</v>
       </c>
       <c r="C245" s="5">
-        <v>1.4067922000000124</v>
+        <v>1.4067921799999965</v>
       </c>
       <c r="D245" s="5">
-        <v>9.2142567376116258</v>
+        <v>9.2142566007556539</v>
       </c>
       <c r="E245" s="5">
-        <v>-18.151188283352582</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-18.151188273670506</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>193.90584580000001</v>
+        <v>193.90584576000001</v>
       </c>
       <c r="C246" s="5">
-        <v>1.6740929000000051</v>
+        <v>1.6740928700000097</v>
       </c>
       <c r="D246" s="5">
-        <v>10.965841978886615</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>10.96584177346891</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>196.32431840000001</v>
+        <v>196.32431836999999</v>
       </c>
       <c r="C247" s="5">
-        <v>2.4184726000000012</v>
+        <v>2.4184726099999807</v>
       </c>
       <c r="D247" s="5">
-        <v>16.037497319363524</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>16.037497393827916</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>198.8699368</v>
+        <v>198.86993677000001</v>
       </c>
       <c r="C248" s="5">
-        <v>2.5456183999999951</v>
+        <v>2.5456184000000235</v>
       </c>
       <c r="D248" s="5">
-        <v>16.71870181878543</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>16.718701821525261</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>202.07301240000001</v>
+        <v>202.07301239</v>
       </c>
       <c r="C249" s="5">
-        <v>3.2030756000000054</v>
+        <v>3.2030756199999928</v>
       </c>
       <c r="D249" s="5">
-        <v>21.135144122891305</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>21.135144270237973</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>205.10607490000001</v>
+        <v>205.10607489</v>
       </c>
       <c r="C250" s="5">
         <v>3.0330624999999998</v>
       </c>
       <c r="D250" s="5">
-        <v>19.575579603589667</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>19.57557960463998</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>207.0294207</v>
       </c>
       <c r="C251" s="5">
-        <v>1.9233457999999928</v>
+        <v>1.9233458100000007</v>
       </c>
       <c r="D251" s="5">
-        <v>11.85168197626254</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>11.851682041703061</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>208.15072699999999</v>
+        <v>208.15072703999999</v>
       </c>
       <c r="C252" s="5">
-        <v>1.1213062999999863</v>
+        <v>1.1213063399999896</v>
       </c>
       <c r="D252" s="5">
-        <v>6.6965512517647596</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>6.6965514978092333</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>209.7830463</v>
+        <v>209.78304632000001</v>
       </c>
       <c r="C253" s="5">
-        <v>1.632319300000006</v>
+        <v>1.6323192800000186</v>
       </c>
       <c r="D253" s="5">
-        <v>9.8270873979115834</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>9.8270872702946654</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>211.42357709999999</v>
+        <v>211.42357711</v>
       </c>
       <c r="C254" s="5">
-        <v>1.6405307999999934</v>
+        <v>1.6405307899999855</v>
       </c>
       <c r="D254" s="5">
-        <v>9.7984845651497352</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>9.7984845018556754</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>212.94845430000001</v>
+        <v>212.94845426000001</v>
       </c>
       <c r="C255" s="5">
-        <v>1.5248772000000201</v>
+        <v>1.5248771500000089</v>
       </c>
       <c r="D255" s="5">
-        <v>9.0066285506808406</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>9.0066282431025222</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>214.46628770000001</v>
+        <v>214.46628772</v>
       </c>
       <c r="C256" s="5">
-        <v>1.5178334000000007</v>
+        <v>1.5178334599999914</v>
       </c>
       <c r="D256" s="5">
-        <v>8.8966471803484826</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>8.8966475476702342</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>216.7392164</v>
+        <v>216.73921641000001</v>
       </c>
       <c r="C257" s="5">
-        <v>2.2729286999999943</v>
+        <v>2.2729286900000147</v>
       </c>
       <c r="D257" s="5">
-        <v>13.485813026967275</v>
+        <v>13.485812962803134</v>
       </c>
       <c r="E257" s="5">
-        <v>12.748915374427728</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>12.74891538549503</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>218.87874199999999</v>
+        <v>218.87874199000001</v>
       </c>
       <c r="C258" s="5">
-        <v>2.1395255999999847</v>
+        <v>2.1395255799999973</v>
       </c>
       <c r="D258" s="5">
-        <v>12.510491215197273</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>12.510491091221155</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>221.72064520000001</v>
+        <v>221.72064519</v>
       </c>
       <c r="C259" s="5">
-        <v>2.8419032000000186</v>
+        <v>2.8419031999999902</v>
       </c>
       <c r="D259" s="5">
-        <v>16.74293217038203</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>16.742932171202241</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>225.1342037</v>
+        <v>225.13420368000001</v>
       </c>
       <c r="C260" s="5">
-        <v>3.4135584999999935</v>
+        <v>3.413558490000014</v>
       </c>
       <c r="D260" s="5">
-        <v>20.12244470237674</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>20.122444639335455</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>228.978117</v>
+        <v>228.97811695999999</v>
       </c>
       <c r="C261" s="5">
-        <v>3.843913299999997</v>
+        <v>3.8439132799999811</v>
       </c>
       <c r="D261" s="5">
-        <v>22.526488963800183</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>22.52648883756838</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>231.58547609999999</v>
+        <v>231.58547605000001</v>
       </c>
       <c r="C262" s="5">
-        <v>2.6073590999999965</v>
+        <v>2.607359090000017</v>
       </c>
       <c r="D262" s="5">
-        <v>14.553423694538314</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>14.553423637884123</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>235.54005269999999</v>
+        <v>235.54005265999999</v>
       </c>
       <c r="C263" s="5">
-        <v>3.9545765999999958</v>
+        <v>3.9545766099999753</v>
       </c>
       <c r="D263" s="5">
-        <v>22.529704307448227</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>22.529704375203007</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>239.85481050000001</v>
+        <v>239.85481053999999</v>
       </c>
       <c r="C264" s="5">
-        <v>4.3147578000000237</v>
+        <v>4.3147578800000019</v>
       </c>
       <c r="D264" s="5">
-        <v>24.33802993256089</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>24.338030434771763</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>243.02981840000001</v>
+        <v>243.02981837999999</v>
       </c>
       <c r="C265" s="5">
-        <v>3.1750078999999971</v>
+        <v>3.1750078400000064</v>
       </c>
       <c r="D265" s="5">
-        <v>17.093706082493142</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>17.09370573253015</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>246.1965558</v>
+        <v>246.19655578999999</v>
       </c>
       <c r="C266" s="5">
-        <v>3.1667373999999882</v>
+        <v>3.1667374099999961</v>
       </c>
       <c r="D266" s="5">
-        <v>16.807015548254679</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>16.807015606671971</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>249.77336159999999</v>
+        <v>249.77336159000001</v>
       </c>
       <c r="C267" s="5">
-        <v>3.5768057999999883</v>
+        <v>3.5768058000000167</v>
       </c>
       <c r="D267" s="5">
-        <v>18.896686168026733</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>18.896686168856757</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>252.30341340000001</v>
+        <v>252.30341339</v>
       </c>
       <c r="C268" s="5">
-        <v>2.5300518000000238</v>
+        <v>2.5300517999999954</v>
       </c>
       <c r="D268" s="5">
-        <v>12.855852761100973</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>12.855852761644559</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>255.43196</v>
+        <v>255.43196001999999</v>
       </c>
       <c r="C269" s="5">
-        <v>3.1285465999999928</v>
+        <v>3.1285466299999882</v>
       </c>
       <c r="D269" s="5">
-        <v>15.937869916488445</v>
+        <v>15.937870080563886</v>
       </c>
       <c r="E269" s="5">
-        <v>17.852211631415681</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>17.852211635205826</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>257.72875260000001</v>
+        <v>257.72875261000002</v>
       </c>
       <c r="C270" s="5">
-        <v>2.2967926000000034</v>
+        <v>2.2967925900000239</v>
       </c>
       <c r="D270" s="5">
-        <v>11.340106197366628</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>11.340106144593998</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>261.2715346</v>
+        <v>261.27153461</v>
       </c>
       <c r="C271" s="5">
         <v>3.5427819999999883</v>
       </c>
       <c r="D271" s="5">
-        <v>17.801465223621538</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>17.801465222877798</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>264.97201790000003</v>
+        <v>264.97201794</v>
       </c>
       <c r="C272" s="5">
-        <v>3.7004833000000303</v>
+        <v>3.7004833299999973</v>
       </c>
       <c r="D272" s="5">
-        <v>18.384543513964768</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>18.384543674046448</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>267.24346200000002</v>
+        <v>267.24346204</v>
       </c>
       <c r="C273" s="5">
         <v>2.2714440999999965</v>
       </c>
       <c r="D273" s="5">
-        <v>10.786007747342751</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>10.786007745636983</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>269.81370859999998</v>
+        <v>269.81370857000002</v>
       </c>
       <c r="C274" s="5">
-        <v>2.5702465999999617</v>
+        <v>2.5702465300000199</v>
       </c>
       <c r="D274" s="5">
-        <v>12.171639200687935</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>12.171638849549439</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>271.80613649999998</v>
+        <v>271.80613648000002</v>
       </c>
       <c r="C275" s="5">
-        <v>1.9924278999999956</v>
+        <v>1.9924279100000035</v>
       </c>
       <c r="D275" s="5">
-        <v>9.2302563936094586</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>9.2302564429020073</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>274.12821559999998</v>
+        <v>274.12821557000001</v>
       </c>
       <c r="C276" s="5">
-        <v>2.3220790999999963</v>
+        <v>2.3220790899999884</v>
       </c>
       <c r="D276" s="5">
-        <v>10.747461348361753</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>10.747461300710404</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>274.28960549999999</v>
+        <v>274.28960545000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.16138990000001741</v>
+        <v>0.16138988000000154</v>
       </c>
       <c r="D277" s="5">
-        <v>0.70877863007696718</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>0.70877854203559298</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>274.99774559999997</v>
       </c>
       <c r="C278" s="5">
-        <v>0.70814009999998007</v>
+        <v>0.70814014999996289</v>
       </c>
       <c r="D278" s="5">
-        <v>3.1424407469504034</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>3.1424409725711477</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>276.80277460000002</v>
+        <v>276.80277458</v>
       </c>
       <c r="C279" s="5">
-        <v>1.8050290000000473</v>
+        <v>1.8050289800000314</v>
       </c>
       <c r="D279" s="5">
-        <v>8.1672195275010573</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>8.1672194337154558</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>277.93099849999999</v>
+        <v>277.93099852</v>
       </c>
       <c r="C280" s="5">
-        <v>1.1282238999999663</v>
+        <v>1.128223939999998</v>
       </c>
       <c r="D280" s="5">
-        <v>5.0022447094124844</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>5.0022448911259287</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>279.10367209999998</v>
+        <v>279.10367208999998</v>
       </c>
       <c r="C281" s="5">
-        <v>1.172673599999996</v>
+        <v>1.1726735699999722</v>
       </c>
       <c r="D281" s="5">
-        <v>5.1823217604564764</v>
+        <v>5.1823216244058834</v>
       </c>
       <c r="E281" s="5">
-        <v>9.2673258663481093</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>9.2673258538776828</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>279.66879870000002</v>
+        <v>279.66879874</v>
       </c>
       <c r="C282" s="5">
-        <v>0.56512660000004189</v>
+        <v>0.56512665000002471</v>
       </c>
       <c r="D282" s="5">
-        <v>2.456991185049473</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>2.456991404949016</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>282.14388700000001</v>
+        <v>282.14388702000002</v>
       </c>
       <c r="C283" s="5">
-        <v>2.4750882999999817</v>
+        <v>2.4750882800000227</v>
       </c>
       <c r="D283" s="5">
-        <v>11.152577750819614</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>11.152577654596453</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>284.47804129999997</v>
       </c>
       <c r="C284" s="5">
-        <v>2.334154299999966</v>
+        <v>2.3341542799999502</v>
       </c>
       <c r="D284" s="5">
-        <v>10.391909813577316</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>10.391909719674786</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>286.80872840000001</v>
+        <v>286.80872839</v>
       </c>
       <c r="C285" s="5">
-        <v>2.3306871000000342</v>
+        <v>2.3306870900000263</v>
       </c>
       <c r="D285" s="5">
-        <v>10.286760228740622</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>10.286760182596932</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>288.41113259999997</v>
+        <v>288.41113258000001</v>
       </c>
       <c r="C286" s="5">
-        <v>1.6024041999999667</v>
+        <v>1.6024041900000157</v>
       </c>
       <c r="D286" s="5">
-        <v>6.9143185843124622</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>6.9143185400772023</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>290.29664070000001</v>
+        <v>290.29664071000002</v>
       </c>
       <c r="C287" s="5">
-        <v>1.8855081000000382</v>
+        <v>1.8855081300000052</v>
       </c>
       <c r="D287" s="5">
-        <v>8.1334059062718502</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>8.1334060409537159</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>291.39793650000001</v>
       </c>
       <c r="C288" s="5">
-        <v>1.1012958000000026</v>
+        <v>1.1012957899999947</v>
       </c>
       <c r="D288" s="5">
-        <v>4.648628701954971</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>4.6486286586964409</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>292.20280220000001</v>
+        <v>292.20280215999998</v>
       </c>
       <c r="C289" s="5">
-        <v>0.80486569999999347</v>
+        <v>0.80486565999996174</v>
       </c>
       <c r="D289" s="5">
-        <v>3.3653199137215983</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>3.3653197439236893</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>292.91361139999998</v>
+        <v>292.91361140999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.7108091999999715</v>
+        <v>0.71080925000001116</v>
       </c>
       <c r="D290" s="5">
-        <v>2.9584801388337967</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.9584803501432111</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>292.5212808</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.39233059999997977</v>
+        <v>-0.3923306099999877</v>
       </c>
       <c r="D291" s="5">
-        <v>-1.5955008678679827</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-1.5955009081820903</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>293.84461099999999</v>
+        <v>293.84461102</v>
       </c>
       <c r="C292" s="5">
-        <v>1.3233301999999867</v>
+        <v>1.3233302200000026</v>
       </c>
       <c r="D292" s="5">
-        <v>5.5657817647701835</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>5.5657818509919021</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>294.34236859999999</v>
+        <v>294.34236862</v>
       </c>
       <c r="C293" s="5">
         <v>0.49775759999999991</v>
       </c>
       <c r="D293" s="5">
-        <v>2.0517838323052429</v>
+        <v>2.0517838321643556</v>
       </c>
       <c r="E293" s="5">
-        <v>5.459869583707988</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>5.4598695946523224</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>297.13232340000002</v>
+        <v>297.13232341000003</v>
       </c>
       <c r="C294" s="5">
-        <v>2.7899548000000323</v>
+        <v>2.7899547900000243</v>
       </c>
       <c r="D294" s="5">
-        <v>11.986435757771098</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>11.986435711686848</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>299.71410309999999</v>
+        <v>299.71410307000002</v>
       </c>
       <c r="C295" s="5">
-        <v>2.58177969999997</v>
+        <v>2.5817796599999951</v>
       </c>
       <c r="D295" s="5">
-        <v>10.939796275385394</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>10.939796097326827</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>302.41658530000001</v>
+        <v>302.41658525000003</v>
       </c>
       <c r="C296" s="5">
-        <v>2.7024822000000199</v>
+        <v>2.7024821800000041</v>
       </c>
       <c r="D296" s="5">
-        <v>11.373306373944558</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>11.373306286753259</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>306.14695310000002</v>
+        <v>306.14695309000001</v>
       </c>
       <c r="C297" s="5">
-        <v>3.7303678000000104</v>
+        <v>3.7303678399999853</v>
       </c>
       <c r="D297" s="5">
-        <v>15.848932033483321</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>15.848932217920453</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>308.85728490000002</v>
+        <v>308.85728494</v>
       </c>
       <c r="C298" s="5">
-        <v>2.7103318000000058</v>
+        <v>2.7103318499999887</v>
       </c>
       <c r="D298" s="5">
-        <v>11.156507725103948</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>11.156507941423799</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>311.56626720000003</v>
+        <v>311.56626714999999</v>
       </c>
       <c r="C299" s="5">
-        <v>2.7089823000000024</v>
+        <v>2.7089822099999878</v>
       </c>
       <c r="D299" s="5">
-        <v>11.048061517895103</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>11.048061131462283</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>314.4632014</v>
+        <v>314.46320143999998</v>
       </c>
       <c r="C300" s="5">
-        <v>2.8969341999999756</v>
+        <v>2.8969342899999901</v>
       </c>
       <c r="D300" s="5">
-        <v>11.746210302086379</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>11.746210687852777</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>316.18095520000003</v>
+        <v>316.18095518000001</v>
       </c>
       <c r="C301" s="5">
-        <v>1.7177538000000254</v>
+        <v>1.7177537400000347</v>
       </c>
       <c r="D301" s="5">
-        <v>6.7555613074078424</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>6.755561063421256</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>317.6165201</v>
+        <v>317.61652005000002</v>
       </c>
       <c r="C302" s="5">
-        <v>1.4355648999999744</v>
+        <v>1.4355648700000074</v>
       </c>
       <c r="D302" s="5">
-        <v>5.5865287669885744</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>5.5865286476745268</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>319.0408822</v>
+        <v>319.04088222000001</v>
       </c>
       <c r="C303" s="5">
-        <v>1.4243620999999962</v>
+        <v>1.4243621699999949</v>
       </c>
       <c r="D303" s="5">
-        <v>5.5161780799180438</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.5161783586203716</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>320.77430629999998</v>
+        <v>320.77430629000003</v>
       </c>
       <c r="C304" s="5">
-        <v>1.7334240999999793</v>
+        <v>1.7334240700000123</v>
       </c>
       <c r="D304" s="5">
-        <v>6.7182864089666117</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>6.7182862887647188</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>320.53685039999999</v>
+        <v>320.53685044000002</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.23745589999998629</v>
+        <v>-0.23745585000000347</v>
       </c>
       <c r="D305" s="5">
-        <v>-0.88470239865136024</v>
+        <v>-0.8847022131488802</v>
       </c>
       <c r="E305" s="5">
-        <v>8.8993242544695548</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>8.8993242606596912</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>314.81460079999999</v>
+        <v>314.81460078999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-5.7222495999999978</v>
+        <v>-5.7222496500000375</v>
       </c>
       <c r="D306" s="5">
-        <v>-19.439377563478299</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-19.439377714824811</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>302.07767510000002</v>
+        <v>302.07767504999998</v>
       </c>
       <c r="C307" s="5">
-        <v>-12.736925699999972</v>
+        <v>-12.736925740000004</v>
       </c>
       <c r="D307" s="5">
-        <v>-39.079260580292399</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-39.079260678074398</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>293.58241509999999</v>
+        <v>293.58241508999998</v>
       </c>
       <c r="C308" s="5">
-        <v>-8.4952600000000302</v>
+        <v>-8.4952599599999985</v>
       </c>
       <c r="D308" s="5">
-        <v>-28.987156361243326</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-28.98715624922048</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>282.34108350000002</v>
+        <v>282.34108350999998</v>
       </c>
       <c r="C309" s="5">
-        <v>-11.241331599999967</v>
+        <v>-11.241331580000008</v>
       </c>
       <c r="D309" s="5">
-        <v>-37.406612110674509</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-37.406612058486601</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>275.33561329999998</v>
+        <v>275.33561330999999</v>
       </c>
       <c r="C310" s="5">
-        <v>-7.0054702000000475</v>
+        <v>-7.0054701999999907</v>
       </c>
       <c r="D310" s="5">
-        <v>-26.029297653466333</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-26.029297652666163</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>272.41254989999999</v>
+        <v>272.41254987000002</v>
       </c>
       <c r="C311" s="5">
-        <v>-2.9230633999999895</v>
+        <v>-2.9230634399999644</v>
       </c>
       <c r="D311" s="5">
-        <v>-12.021476218355986</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-12.0214763729655</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>266.48018459999997</v>
       </c>
       <c r="C312" s="5">
-        <v>-5.9323653000000149</v>
+        <v>-5.932365270000048</v>
       </c>
       <c r="D312" s="5">
-        <v>-23.219009665467382</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-23.219009563999492</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>262.52792590000001</v>
+        <v>262.52792592999998</v>
       </c>
       <c r="C313" s="5">
-        <v>-3.9522586999999589</v>
+        <v>-3.952258669999992</v>
       </c>
       <c r="D313" s="5">
-        <v>-16.415250968359974</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-16.415250853741771</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>257.46231640000002</v>
+        <v>257.46231637</v>
       </c>
       <c r="C314" s="5">
-        <v>-5.0656094999999937</v>
+        <v>-5.0656095599999844</v>
       </c>
       <c r="D314" s="5">
-        <v>-20.848713452843448</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-20.848713672056562</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>251.70634190000001</v>
+        <v>251.70634186999999</v>
       </c>
       <c r="C315" s="5">
         <v>-5.7559745000000078</v>
       </c>
       <c r="D315" s="5">
-        <v>-23.76299465511611</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-23.762994657553804</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>246.9707052</v>
       </c>
       <c r="C316" s="5">
-        <v>-4.7356367000000148</v>
+        <v>-4.735636669999991</v>
       </c>
       <c r="D316" s="5">
-        <v>-20.381240682915458</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-20.381240569041559</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>244.54964039999999</v>
       </c>
       <c r="C317" s="5">
         <v>-2.4210648000000106</v>
       </c>
       <c r="D317" s="5">
         <v>-11.149670921421606</v>
       </c>
       <c r="E317" s="5">
-        <v>-23.706232186775122</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-23.706232196295872</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>235.2401466</v>
+        <v>235.24014656</v>
       </c>
       <c r="C318" s="5">
-        <v>-9.3094937999999843</v>
+        <v>-9.3094938399999876</v>
       </c>
       <c r="D318" s="5">
-        <v>-37.232771313583804</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-37.232771441658386</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>228.9267997</v>
+        <v>228.92679971000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-6.3133468999999991</v>
+        <v>-6.3133468499999879</v>
       </c>
       <c r="D319" s="5">
-        <v>-27.852323681425251</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-27.852323496391474</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>223.62164419999999</v>
+        <v>223.62164415000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-5.3051555000000121</v>
+        <v>-5.3051555600000029</v>
       </c>
       <c r="D320" s="5">
-        <v>-24.524431773139277</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-24.52443201521114</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>217.11024459999999</v>
+        <v>217.11024461</v>
       </c>
       <c r="C321" s="5">
-        <v>-6.5113996000000043</v>
+        <v>-6.5113995400000135</v>
       </c>
       <c r="D321" s="5">
-        <v>-29.854831395804872</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-29.854831168827868</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>212.22959499999999</v>
+        <v>212.22959499000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-4.8806495999999981</v>
+        <v>-4.8806496199999856</v>
       </c>
       <c r="D322" s="5">
-        <v>-23.878463817106667</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-23.878463902221224</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>209.75300229999999</v>
+        <v>209.75300232999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-2.4765926999999976</v>
+        <v>-2.4765926600000228</v>
       </c>
       <c r="D323" s="5">
-        <v>-13.138587728564833</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-13.138587530370726</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>207.37210529999999</v>
+        <v>207.37210528</v>
       </c>
       <c r="C324" s="5">
-        <v>-2.3808970000000045</v>
+        <v>-2.3808970499999873</v>
       </c>
       <c r="D324" s="5">
-        <v>-12.802143056044525</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-12.802143306620062</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>205.7105038</v>
+        <v>205.71050384</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.6616014999999891</v>
+        <v>-1.6616014399999983</v>
       </c>
       <c r="D325" s="5">
-        <v>-9.2025665937988776</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-9.2025662768508205</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>204.77072329999999</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.9397805000000119</v>
+        <v>-0.93978054000001521</v>
       </c>
       <c r="D326" s="5">
-        <v>-5.3464824027619091</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>-5.3464826236242153</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>205.25367270000001</v>
+        <v>205.25367273000001</v>
       </c>
       <c r="C327" s="5">
-        <v>0.48294940000002384</v>
+        <v>0.48294943000001922</v>
       </c>
       <c r="D327" s="5">
-        <v>2.8671886683955483</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>2.8671888488170483</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>204.7557037</v>
+        <v>204.75570374</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.49796900000001187</v>
+        <v>-0.49796899000000394</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.8728025511305044</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-2.8728024937933583</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>205.70843239999999</v>
+        <v>205.70843244</v>
       </c>
       <c r="C329" s="5">
         <v>0.95272869999999443</v>
       </c>
       <c r="D329" s="5">
-        <v>5.7287348744574418</v>
+        <v>5.7287348733094268</v>
       </c>
       <c r="E329" s="5">
-        <v>-15.882749995652823</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-15.882749979296229</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>209.098614</v>
+        <v>209.09861394999999</v>
       </c>
       <c r="C330" s="5">
-        <v>3.3901816000000053</v>
+        <v>3.3901815099999908</v>
       </c>
       <c r="D330" s="5">
-        <v>21.671458377593478</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>21.671457744553791</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>212.1032845</v>
+        <v>212.10328448000001</v>
       </c>
       <c r="C331" s="5">
-        <v>3.0046705000000031</v>
+        <v>3.0046705300000269</v>
       </c>
       <c r="D331" s="5">
-        <v>18.673807362297225</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>18.673807568544731</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>214.53467269999999</v>
+        <v>214.53467272</v>
       </c>
       <c r="C332" s="5">
-        <v>2.4313881999999865</v>
+        <v>2.4313882399999898</v>
       </c>
       <c r="D332" s="5">
-        <v>14.657159768029171</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>14.657160026033523</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>217.63621989999999</v>
+        <v>217.63621992</v>
       </c>
       <c r="C333" s="5">
         <v>3.1015471999999988</v>
       </c>
       <c r="D333" s="5">
-        <v>18.796647327073444</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>18.796647325179428</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>220.4508127</v>
+        <v>220.45081264999999</v>
       </c>
       <c r="C334" s="5">
-        <v>2.814592800000014</v>
+        <v>2.8145927299999869</v>
       </c>
       <c r="D334" s="5">
-        <v>16.671924464459241</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>16.671924018252771</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>222.96697850000001</v>
+        <v>222.96697849</v>
       </c>
       <c r="C335" s="5">
-        <v>2.5161658000000102</v>
+        <v>2.5161658400000135</v>
       </c>
       <c r="D335" s="5">
-        <v>14.589845260295542</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>14.589845510502265</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>224.6764172</v>
+        <v>224.67641714999999</v>
       </c>
       <c r="C336" s="5">
-        <v>1.7094386999999927</v>
+        <v>1.7094386599999893</v>
       </c>
       <c r="D336" s="5">
-        <v>9.5981678170467433</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>9.5981675833492588</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>225.61497299999999</v>
+        <v>225.61497295999999</v>
       </c>
       <c r="C337" s="5">
-        <v>0.93855579999998895</v>
+        <v>0.93855580999999688</v>
       </c>
       <c r="D337" s="5">
-        <v>5.1296316250871943</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>5.1296316821714205</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>227.29519809999999</v>
+        <v>227.29519812000001</v>
       </c>
       <c r="C338" s="5">
-        <v>1.6802251000000012</v>
+        <v>1.6802251600000204</v>
       </c>
       <c r="D338" s="5">
-        <v>9.3120677470880366</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>9.3120680950739665</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>228.17899420000001</v>
+        <v>228.17899414999999</v>
       </c>
       <c r="C339" s="5">
-        <v>0.88379610000001207</v>
+        <v>0.88379602999998497</v>
       </c>
       <c r="D339" s="5">
-        <v>4.7670723183941721</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>4.7670719322843613</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>230.16305310000001</v>
+        <v>230.16305309000001</v>
       </c>
       <c r="C340" s="5">
-        <v>1.984058900000008</v>
+        <v>1.9840589400000113</v>
       </c>
       <c r="D340" s="5">
-        <v>10.947975080341866</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>10.947975314236214</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>232.1784059</v>
+        <v>232.17840587000001</v>
       </c>
       <c r="C341" s="5">
-        <v>2.0153527999999881</v>
+        <v>2.0153527800000006</v>
       </c>
       <c r="D341" s="5">
-        <v>11.02852827708718</v>
+        <v>11.028528162820983</v>
       </c>
       <c r="E341" s="5">
-        <v>12.86771436210703</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>12.867714325576141</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>232.28978000000001</v>
+        <v>232.28978003</v>
       </c>
       <c r="C342" s="5">
-        <v>0.11137410000000614</v>
+        <v>0.11137415999999689</v>
       </c>
       <c r="D342" s="5">
-        <v>0.57715139601388632</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.57715170783521064</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>235.50118209999999</v>
+        <v>235.50118207</v>
       </c>
       <c r="C343" s="5">
-        <v>3.2114020999999866</v>
+        <v>3.2114020399999958</v>
       </c>
       <c r="D343" s="5">
-        <v>17.911418752280419</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>17.911418389296863</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>239.1572615</v>
+        <v>239.15726144999999</v>
       </c>
       <c r="C344" s="5">
-        <v>3.6560794000000101</v>
+        <v>3.6560793799999942</v>
       </c>
       <c r="D344" s="5">
-        <v>20.305578287678472</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>20.305578169760331</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>241.13566990000001</v>
+        <v>241.13566994000001</v>
       </c>
       <c r="C345" s="5">
-        <v>1.9784084000000064</v>
+        <v>1.9784084900000209</v>
       </c>
       <c r="D345" s="5">
-        <v>10.39124557990001</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>10.391246076593319</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>243.5966645</v>
+        <v>243.59666453</v>
       </c>
       <c r="C346" s="5">
-        <v>2.4609945999999923</v>
+        <v>2.4609945899999843</v>
       </c>
       <c r="D346" s="5">
-        <v>12.958405234080296</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>12.958405176163247</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>246.6314118</v>
+        <v>246.63141175000001</v>
       </c>
       <c r="C347" s="5">
-        <v>3.0347472999999923</v>
+        <v>3.0347472200000141</v>
       </c>
       <c r="D347" s="5">
-        <v>16.017798373557635</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>16.017797919854516</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>248.42601719999999</v>
+        <v>248.42601722000001</v>
       </c>
       <c r="C348" s="5">
-        <v>1.7946053999999947</v>
+        <v>1.7946054699999934</v>
       </c>
       <c r="D348" s="5">
-        <v>9.0898270571427187</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>9.0898274279241029</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>250.7929436</v>
       </c>
       <c r="C349" s="5">
-        <v>2.3669264000000112</v>
+        <v>2.3669263799999953</v>
       </c>
       <c r="D349" s="5">
-        <v>12.051798959526462</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>12.051798851274942</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>252.91440650000001</v>
+        <v>252.91440649</v>
       </c>
       <c r="C350" s="5">
-        <v>2.1214629000000116</v>
+        <v>2.1214628900000037</v>
       </c>
       <c r="D350" s="5">
-        <v>10.63666228004494</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>10.636662227551398</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>254.2886494</v>
+        <v>254.28864942000001</v>
       </c>
       <c r="C351" s="5">
-        <v>1.3742428999999845</v>
+        <v>1.3742429300000083</v>
       </c>
       <c r="D351" s="5">
-        <v>6.718787424070749</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>6.718787575427676</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>255.92986569999999</v>
+        <v>255.92986568000001</v>
       </c>
       <c r="C352" s="5">
-        <v>1.6412162999999964</v>
+        <v>1.6412162599999931</v>
       </c>
       <c r="D352" s="5">
-        <v>8.0259075452775654</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>8.0259073420194902</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>256.38246409999999</v>
+        <v>256.38246406000002</v>
       </c>
       <c r="C353" s="5">
-        <v>0.4525983999999994</v>
+        <v>0.45259838000001196</v>
       </c>
       <c r="D353" s="5">
-        <v>2.1428994160983095</v>
+        <v>2.142899320651237</v>
       </c>
       <c r="E353" s="5">
-        <v>10.424767155316218</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>10.424767152356207</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>255.26983540000001</v>
+        <v>255.26983537999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.1126286999999877</v>
+        <v>-1.1126286800000287</v>
       </c>
       <c r="D354" s="5">
-        <v>-5.0851483647932794</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-5.0851482763308979</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>254.4047052</v>
+        <v>254.40470518999999</v>
       </c>
       <c r="C355" s="5">
-        <v>-0.86513020000001006</v>
+        <v>-0.86513019000000213</v>
       </c>
       <c r="D355" s="5">
-        <v>-3.9919405776113415</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>-3.9919405326322432</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>253.55546390000001</v>
+        <v>253.55546387000001</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.84924129999998854</v>
+        <v>-0.84924131999997599</v>
       </c>
       <c r="D356" s="5">
-        <v>-3.9330478794237012</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-3.9330479705064203</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>253.63630989999999</v>
       </c>
       <c r="C357" s="5">
-        <v>8.0845999999979767E-2</v>
+        <v>8.0846029999975144E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.3832909464945633</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>0.38329108901933306</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>253.1438589</v>
+        <v>253.14385884999999</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.49245099999998843</v>
+        <v>-0.49245104999999967</v>
       </c>
       <c r="D358" s="5">
-        <v>-2.3051566963529724</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-2.3051569279086692</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>251.90470590000001</v>
+        <v>251.90470590999999</v>
       </c>
       <c r="C359" s="5">
-        <v>-1.2391529999999875</v>
+        <v>-1.2391529399999968</v>
       </c>
       <c r="D359" s="5">
-        <v>-5.718471427503891</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-5.7184711591254711</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>250.1462659</v>
+        <v>250.14626587000001</v>
       </c>
       <c r="C360" s="5">
-        <v>-1.7584400000000073</v>
+        <v>-1.7584400399999822</v>
       </c>
       <c r="D360" s="5">
-        <v>-8.062450856401016</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-8.0624510325098981</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>249.0801108</v>
+        <v>249.08011074999999</v>
       </c>
       <c r="C361" s="5">
-        <v>-1.0661551000000031</v>
+        <v>-1.066155120000019</v>
       </c>
       <c r="D361" s="5">
-        <v>-4.9963454763402577</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-4.9963455684658653</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>246.576851</v>
+        <v>246.57685101999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-2.503259799999995</v>
+        <v>-2.5032597299999964</v>
       </c>
       <c r="D362" s="5">
-        <v>-11.415238407643846</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-11.415238108033343</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>243.609881</v>
+        <v>243.60988103</v>
       </c>
       <c r="C363" s="5">
-        <v>-2.9669700000000034</v>
+        <v>-2.9669699899999955</v>
       </c>
       <c r="D363" s="5">
-        <v>-13.52089785532452</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-13.520897811700506</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>240.61512289999999</v>
       </c>
       <c r="C364" s="5">
-        <v>-2.9947581000000127</v>
+        <v>-2.9947581300000081</v>
       </c>
       <c r="D364" s="5">
-        <v>-13.79424875725671</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-13.794248884649074</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>237.04188289999999</v>
+        <v>237.04188289000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-3.5732399999999984</v>
+        <v>-3.5732400099999779</v>
       </c>
       <c r="D365" s="5">
-        <v>-16.43469121520247</v>
+        <v>-16.434691257506472</v>
       </c>
       <c r="E365" s="5">
-        <v>-7.5436443236836848</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>-7.5436443131593478</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>235.8522179</v>
+        <v>235.85221792999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-1.1896649999999909</v>
+        <v>-1.189664960000016</v>
       </c>
       <c r="D366" s="5">
-        <v>-5.8590630084094268</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-5.8590628170568486</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>234.49096610000001</v>
+        <v>234.49096610999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-1.3612517999999909</v>
+        <v>-1.3612518200000068</v>
       </c>
       <c r="D367" s="5">
-        <v>-6.7102743573426711</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-6.7102744519975221</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>232.2112539</v>
+        <v>232.21125387999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.2797122000000059</v>
+        <v>-2.2797122300000012</v>
       </c>
       <c r="D368" s="5">
-        <v>-11.062325014950547</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-11.062325152384789</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>205.97971459999999</v>
+        <v>205.97971455999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-26.231539300000009</v>
+        <v>-26.231539319999996</v>
       </c>
       <c r="D369" s="5">
-        <v>-76.270189956167499</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-76.270189986939954</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>186.5671236</v>
+        <v>186.56712357999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-19.412590999999992</v>
+        <v>-19.412590980000004</v>
       </c>
       <c r="D370" s="5">
-        <v>-69.512068120543006</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-69.512068088715864</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>176.1229161</v>
+        <v>176.12291611000001</v>
       </c>
       <c r="C371" s="5">
-        <v>-10.444207500000005</v>
+        <v>-10.444207469999981</v>
       </c>
       <c r="D371" s="5">
-        <v>-49.907925208726276</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-49.907925110157912</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>171.22406570000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-4.8988503999999864</v>
+        <v>-4.8988504099999943</v>
       </c>
       <c r="D372" s="5">
-        <v>-28.716789593199209</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-28.716789641767527</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>170.7556878</v>
+        <v>170.75568781999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.46837790000000723</v>
+        <v>-0.46837788000001979</v>
       </c>
       <c r="D373" s="5">
-        <v>-3.2336224171566785</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-3.2336222811500392</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>170.4136058</v>
+        <v>170.41360581999999</v>
       </c>
       <c r="C374" s="5">
         <v>-0.34208200000000488</v>
       </c>
       <c r="D374" s="5">
-        <v>-2.3776979038992563</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-2.3776979036237544</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>171.3626399</v>
+        <v>171.36263989</v>
       </c>
       <c r="C375" s="5">
-        <v>0.94903410000000576</v>
+        <v>0.94903407000001039</v>
       </c>
       <c r="D375" s="5">
-        <v>6.8913440643291191</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>6.8913438389373471</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>171.9640028</v>
+        <v>171.96400281000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.60136289999999804</v>
+        <v>0.6013629200000139</v>
       </c>
       <c r="D376" s="5">
-        <v>4.2933984807689729</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>4.2933986265804025</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>172.8760241</v>
+        <v>172.87602405000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.91202129999999215</v>
+        <v>0.9120212400000014</v>
       </c>
       <c r="D377" s="5">
-        <v>6.5532357479153314</v>
+        <v>6.5532353037464741</v>
       </c>
       <c r="E377" s="5">
-        <v>-27.069418288020188</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-27.069418306036809</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>174.3664144</v>
+        <v>174.36641442000001</v>
       </c>
       <c r="C378" s="5">
-        <v>1.4903903000000014</v>
+        <v>1.4903903700000001</v>
       </c>
       <c r="D378" s="5">
-        <v>10.850295137189224</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>10.850295674492472</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>173.84507730000001</v>
+        <v>173.84507733000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.52133709999998246</v>
+        <v>-0.52133709000000295</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.5294564290785146</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-3.5294563620897779</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>176.09448979999999</v>
+        <v>176.09448983999999</v>
       </c>
       <c r="C380" s="5">
-        <v>2.2494124999999769</v>
+        <v>2.2494125099999849</v>
       </c>
       <c r="D380" s="5">
-        <v>16.681077179040837</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>16.681077255467191</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>177.2687416</v>
+        <v>177.26874164</v>
       </c>
       <c r="C381" s="5">
         <v>1.1742518000000075</v>
       </c>
       <c r="D381" s="5">
-        <v>8.3020660195633589</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>8.3020660176077463</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>177.60988950000001</v>
+        <v>177.60988947000001</v>
       </c>
       <c r="C382" s="5">
-        <v>0.34114790000000994</v>
+        <v>0.34114783000001125</v>
       </c>
       <c r="D382" s="5">
-        <v>2.3339618590496158</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>2.3339613745323673</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>178.4177742</v>
+        <v>178.41777422000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.80788469999998824</v>
+        <v>0.80788474999999949</v>
       </c>
       <c r="D383" s="5">
-        <v>5.5970235318088868</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>5.5970238878896517</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>181.2896853</v>
+        <v>181.28968531999999</v>
       </c>
       <c r="C384" s="5">
-        <v>2.8719111000000055</v>
+        <v>2.8719110999999771</v>
       </c>
       <c r="D384" s="5">
-        <v>21.121080138307935</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>21.121080135726643</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>182.22984049999999</v>
+        <v>182.22984052999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.94015519999999242</v>
+        <v>0.94015521000000035</v>
       </c>
       <c r="D385" s="5">
-        <v>6.403717050363511</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>6.4037171197047327</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>182.9159573</v>
+        <v>182.91595734000001</v>
       </c>
       <c r="C386" s="5">
-        <v>0.68611680000000774</v>
+        <v>0.68611681000001568</v>
       </c>
       <c r="D386" s="5">
-        <v>4.6128878405421903</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.6128879083971563</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>185.229366</v>
+        <v>185.22936598000001</v>
       </c>
       <c r="C387" s="5">
-        <v>2.3134086999999965</v>
+        <v>2.3134086400000058</v>
       </c>
       <c r="D387" s="5">
-        <v>16.27837430721215</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>16.278373851418792</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>187.67072160000001</v>
+        <v>187.67072160999999</v>
       </c>
       <c r="C388" s="5">
-        <v>2.4413556000000085</v>
+        <v>2.4413556299999755</v>
       </c>
       <c r="D388" s="5">
-        <v>17.014640777378332</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>17.014641003814003</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>189.0281517</v>
+        <v>189.02815171</v>
       </c>
       <c r="C389" s="5">
-        <v>1.3574300999999878</v>
+        <v>1.3574301000000162</v>
       </c>
       <c r="D389" s="5">
-        <v>9.0334032380284803</v>
+        <v>9.033403237528038</v>
       </c>
       <c r="E389" s="5">
-        <v>9.3431854903470057</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>9.343185527756237</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>189.1719057</v>
+        <v>189.17190567</v>
       </c>
       <c r="C390" s="5">
-        <v>0.14375400000000127</v>
+        <v>0.14375395999999796</v>
       </c>
       <c r="D390" s="5">
-        <v>0.91641464782297177</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>0.91641439171152861</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>191.19168239999999</v>
+        <v>191.19168243999999</v>
       </c>
       <c r="C391" s="5">
-        <v>2.0197766999999942</v>
+        <v>2.0197767699999929</v>
       </c>
       <c r="D391" s="5">
-        <v>13.592137225135858</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>13.592137726486264</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>192.36810629999999</v>
+        <v>192.36810628999999</v>
       </c>
       <c r="C392" s="5">
-        <v>1.1764239000000032</v>
+        <v>1.1764238499999919</v>
       </c>
       <c r="D392" s="5">
-        <v>7.6388128461287508</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>7.6388125087486269</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>194.9402345</v>
+        <v>194.94023444999999</v>
       </c>
       <c r="C393" s="5">
-        <v>2.5721282000000087</v>
+        <v>2.5721281600000054</v>
       </c>
       <c r="D393" s="5">
-        <v>17.279194070014505</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>17.279193782204104</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>197.4165587</v>
+        <v>197.41655868999999</v>
       </c>
       <c r="C394" s="5">
-        <v>2.4763241999999934</v>
+        <v>2.4763242399999967</v>
       </c>
       <c r="D394" s="5">
-        <v>16.355017563178187</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>16.355017850576779</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>197.80927059999999</v>
+        <v>197.80927055000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.39271189999999478</v>
+        <v>0.3927118600000199</v>
       </c>
       <c r="D395" s="5">
-        <v>2.4133971962718714</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>2.4133969478812078</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>202.0608623</v>
+        <v>202.06086227</v>
       </c>
       <c r="C396" s="5">
-        <v>4.2515917000000059</v>
+        <v>4.2515917199999933</v>
       </c>
       <c r="D396" s="5">
-        <v>29.070420746344805</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>29.070420907887161</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>204.55320699999999</v>
+        <v>204.55320696000001</v>
       </c>
       <c r="C397" s="5">
-        <v>2.4923446999999896</v>
+        <v>2.4923446900000101</v>
       </c>
       <c r="D397" s="5">
-        <v>15.848146361721804</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>15.848146296274912</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>207.01051799999999</v>
+        <v>207.01051801</v>
       </c>
       <c r="C398" s="5">
-        <v>2.4573110000000042</v>
+        <v>2.4573110499999871</v>
       </c>
       <c r="D398" s="5">
-        <v>15.4073401222655</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>15.407340459976959</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>208.45569939999999</v>
+        <v>208.45569936999999</v>
       </c>
       <c r="C399" s="5">
-        <v>1.4451813999999956</v>
+        <v>1.4451813599999923</v>
       </c>
       <c r="D399" s="5">
-        <v>8.7067067986058344</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>8.7067065478558359</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>209.42279339999999</v>
+        <v>209.42279336999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.96709400000000301</v>
       </c>
       <c r="D400" s="5">
-        <v>5.7114654947071353</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>5.7114654955501942</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>210.5695211</v>
+        <v>210.56952114000001</v>
       </c>
       <c r="C401" s="5">
-        <v>1.1467277000000138</v>
+        <v>1.1467277700000125</v>
       </c>
       <c r="D401" s="5">
-        <v>6.772333683471099</v>
+        <v>6.7723341104048318</v>
       </c>
       <c r="E401" s="5">
-        <v>11.3958525258119</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>11.395852541079687</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>212.58297619999999</v>
+        <v>212.58297619000001</v>
       </c>
       <c r="C402" s="5">
-        <v>2.0134550999999874</v>
+        <v>2.0134550500000046</v>
       </c>
       <c r="D402" s="5">
-        <v>12.097436891706504</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>12.097436572899634</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>213.37096750000001</v>
+        <v>213.37096746</v>
       </c>
       <c r="C403" s="5">
-        <v>0.78799130000001583</v>
+        <v>0.78799126999999203</v>
       </c>
       <c r="D403" s="5">
-        <v>4.5399100432836015</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>4.5399098671215166</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>214.30458440000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.93361690000000408</v>
+        <v>0.93361694000000739</v>
       </c>
       <c r="D404" s="5">
-        <v>5.3788903650438424</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>5.378890602104458</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>212.2648208</v>
       </c>
       <c r="C405" s="5">
         <v>-2.0397636000000148</v>
       </c>
       <c r="D405" s="5">
         <v>-10.842323541019816</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>213.6187473</v>
+        <v>213.61874727</v>
       </c>
       <c r="C406" s="5">
-        <v>1.3539265</v>
+        <v>1.3539264700000047</v>
       </c>
       <c r="D406" s="5">
-        <v>7.9284865012381411</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>7.9284863193521016</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>215.01724200000001</v>
+        <v>215.01724202</v>
       </c>
       <c r="C407" s="5">
-        <v>1.3984947000000147</v>
+        <v>1.3984947499999976</v>
       </c>
       <c r="D407" s="5">
-        <v>8.1451570221577221</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>8.1451573251192002</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>214.9870262</v>
+        <v>214.98702623</v>
       </c>
       <c r="C408" s="5">
-        <v>-3.0215800000007675E-2</v>
+        <v>-3.0215789999999743E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.16850252669807775</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-0.16850247095909765</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>215.9982651</v>
+        <v>215.99826508999999</v>
       </c>
       <c r="C409" s="5">
-        <v>1.0112388999999951</v>
+        <v>1.0112388599999917</v>
       </c>
       <c r="D409" s="5">
-        <v>5.7928035637120567</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>5.7928033277855784</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>216.3280518</v>
       </c>
       <c r="C410" s="5">
-        <v>0.32978669999999966</v>
+        <v>0.32978671000000759</v>
       </c>
       <c r="D410" s="5">
-        <v>1.8476270521280869</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>1.8476271087105589</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>216.27863070000001</v>
       </c>
       <c r="C411" s="5">
         <v>-4.9421099999989337E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-0.27380110498665955</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>216.44371849999999</v>
+        <v>216.44371849000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.16508779999998069</v>
+        <v>0.16508779000000118</v>
       </c>
       <c r="D412" s="5">
-        <v>0.91982812553548232</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.91982806958395003</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>217.23990190000001</v>
+        <v>217.23990194000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.79618340000001808</v>
+        <v>0.7961834500000009</v>
       </c>
       <c r="D413" s="5">
-        <v>4.5045833446719641</v>
+        <v>4.5045836335179557</v>
       </c>
       <c r="E413" s="5">
-        <v>3.1677807714784345</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.1677807708766714</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>218.48472419999999</v>
       </c>
       <c r="C414" s="5">
-        <v>1.2448222999999814</v>
+        <v>1.2448222599999781</v>
       </c>
       <c r="D414" s="5">
-        <v>7.097111443761861</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>7.0971112071267939</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>219.52600889999999</v>
+        <v>219.52600885000001</v>
       </c>
       <c r="C415" s="5">
-        <v>1.0412847000000056</v>
+        <v>1.0412846500000228</v>
       </c>
       <c r="D415" s="5">
-        <v>5.8714467106583568</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>5.871446421294646</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>219.5102133</v>
+        <v>219.51021327999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-1.5795599999989918E-2</v>
+        <v>-1.5795570000022963E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-8.6309684683860688E-2</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-8.6309520843819154E-2</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>219.4445632</v>
+        <v>219.44456321999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-6.5650099999999156E-2</v>
+        <v>-6.5650059999995847E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.35830069749368532</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-0.35830047957597921</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>219.5712839</v>
       </c>
       <c r="C418" s="5">
-        <v>0.1267206999999928</v>
+        <v>0.12672068000000536</v>
       </c>
       <c r="D418" s="5">
-        <v>0.69515841287928204</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>0.69515830275210799</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>219.8332297</v>
+        <v>219.83322967000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.26194580000000656</v>
+        <v>0.26194577000001118</v>
       </c>
       <c r="D419" s="5">
-        <v>1.4410157167576765</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>1.4410155506374478</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>218.99103880000001</v>
+        <v>218.99103883999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.84219089999999142</v>
+        <v>-0.84219083000002115</v>
       </c>
       <c r="D420" s="5">
-        <v>-4.5016123378466606</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-4.5016119721380647</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>218.89073070000001</v>
+        <v>218.89073069</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.10030810000000656</v>
+        <v>-0.10030814999998938</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.54827330380633477</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-0.54827357631284102</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>219.60280890000001</v>
+        <v>219.60280885</v>
       </c>
       <c r="C422" s="5">
-        <v>0.71207820000000766</v>
+        <v>0.71207816000000435</v>
       </c>
       <c r="D422" s="5">
-        <v>3.9743555747722814</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>3.9743553476938143</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>218.4335686</v>
+        <v>218.43356863</v>
       </c>
       <c r="C423" s="5">
-        <v>-1.1692403000000127</v>
+        <v>-1.169240220000006</v>
       </c>
       <c r="D423" s="5">
-        <v>-6.2053898915918282</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-6.2053894807429515</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>216.88857630000001</v>
+        <v>216.88857633999999</v>
       </c>
       <c r="C424" s="5">
-        <v>-1.5449922999999899</v>
+        <v>-1.5449922900000104</v>
       </c>
       <c r="D424" s="5">
-        <v>-8.1651409784192062</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-8.1651409265308228</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>215.82094000000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-1.0676363000000038</v>
+        <v>-1.0676363399999786</v>
       </c>
       <c r="D425" s="5">
-        <v>-5.7496825845107846</v>
+        <v>-5.7496827930977101</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.65317738020944649</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>-0.65317739850200285</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>214.82050530000001</v>
+        <v>214.82050532</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.0004346999999996</v>
+        <v>-1.0004346800000121</v>
       </c>
       <c r="D426" s="5">
-        <v>-5.4229315269436089</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-5.4229314212811079</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>214.8572729</v>
+        <v>214.85727284999999</v>
       </c>
       <c r="C427" s="5">
-        <v>3.6767599999990352E-2</v>
+        <v>3.6767529999991666E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>0.20557943090948605</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>0.20557903912945541</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>214.62928740000001</v>
+        <v>214.62928736000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.22798549999998841</v>
+        <v>-0.22798548999998047</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.2659175337398798</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-1.2659174788301364</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>214.83200500000001</v>
+        <v>214.83200500999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.20271759999999972</v>
+        <v>0.20271764999998254</v>
       </c>
       <c r="D429" s="5">
-        <v>1.1393076504808697</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.1393079331641021</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>214.2158608</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.61614420000000791</v>
+        <v>-0.61614420999998742</v>
       </c>
       <c r="D430" s="5">
-        <v>-3.3878603837680821</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-3.3878604377332255</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>212.1495583</v>
       </c>
       <c r="C431" s="5">
         <v>-2.0663025000000061</v>
       </c>
       <c r="D431" s="5">
         <v>-10.980304941665441</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>211.76089110000001</v>
+        <v>211.76089112</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.38866719999998622</v>
+        <v>-0.38866717999999878</v>
       </c>
       <c r="D432" s="5">
-        <v>-2.1764346854879157</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-2.1764345746193015</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>210.85118829999999</v>
+        <v>210.85118833000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.90970280000001935</v>
+        <v>-0.909702789999983</v>
       </c>
       <c r="D433" s="5">
-        <v>-5.035001628112834</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-5.0350015736015941</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>209.90174479999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.94944350000000099</v>
+        <v>-0.94944353000002479</v>
       </c>
       <c r="D434" s="5">
-        <v>-5.271655229169669</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-5.2716553909056056</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>210.78655760000001</v>
+        <v>210.78655755</v>
       </c>
       <c r="C435" s="5">
-        <v>0.88481280000002016</v>
+        <v>0.88481275000000892</v>
       </c>
       <c r="D435" s="5">
-        <v>5.177381004396886</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>5.1773807050113252</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>208.3595254</v>
+        <v>208.35952544</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.4270322000000135</v>
+        <v>-2.427032109999999</v>
       </c>
       <c r="D436" s="5">
-        <v>-12.974730245883636</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-12.974729797686679</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>211.27752889999999</v>
       </c>
       <c r="C437" s="5">
-        <v>2.9180034999999975</v>
+        <v>2.9180034599999942</v>
       </c>
       <c r="D437" s="5">
-        <v>18.162423667614913</v>
+        <v>18.162423395402772</v>
       </c>
       <c r="E437" s="5">
         <v>-2.1051762169138954</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>210.54836950000001</v>
+        <v>210.54836953</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.72915939999998614</v>
+        <v>-0.72915936999999076</v>
       </c>
       <c r="D438" s="5">
-        <v>-4.0637174106797573</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-4.0637172466459255</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>209.7634209</v>
+        <v>209.82752651999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.78494860000000699</v>
+        <v>-0.72084301000001005</v>
       </c>
       <c r="D439" s="5">
-        <v>-4.3831364614082657</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-4.0318899667836199</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>211.05263391</v>
+      </c>
+      <c r="C440" s="5">
+        <v>1.2251073900000051</v>
+      </c>
+      <c r="D440" s="5">
+        <v>7.2357970282670658</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE100000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>