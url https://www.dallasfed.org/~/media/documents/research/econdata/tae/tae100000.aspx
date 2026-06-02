--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{17E042B1-1444-4C8D-AC0C-7D4CAA295D2E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4D648103-FEFC-4555-A993-BEC1E82E9766}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5337A05C-0E23-444F-B4D6-6EFC874714BE}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BAC4A266-2150-4C3E-9D15-0900B4160CC2}"/>
   </bookViews>
   <sheets>
     <sheet name="AE100000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Mining and Logging</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC2CDAAB-7435-4C3C-AA48-96AC22C7F500}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C84DA8DE-B7F1-4D00-B972-7AFE92D24DBE}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>158.28701741</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>159.13872985</v>
       </c>
       <c r="C7" s="5">
         <v>0.85171244000000002</v>
       </c>
       <c r="D7" s="5">
         <v>6.6515324224903249</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>159.86074601000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.72201616000000968</v>
       </c>
       <c r="D8" s="5">
         <v>5.5823622334374434</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>161.12614647999999</v>
       </c>
       <c r="C9" s="5">
         <v>1.2654004699999746</v>
       </c>
       <c r="D9" s="5">
         <v>9.9234176815030004</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>162.42785651</v>
       </c>
       <c r="C10" s="5">
         <v>1.3017100300000095</v>
       </c>
       <c r="D10" s="5">
         <v>10.137169519468348</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>163.32491744999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.8970609399999887</v>
       </c>
       <c r="D11" s="5">
         <v>6.8324554644743962</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>164.37505204000001</v>
       </c>
       <c r="C12" s="5">
         <v>1.0501345900000274</v>
       </c>
       <c r="D12" s="5">
         <v>7.9944586246537774</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>165.43048038000001</v>
       </c>
       <c r="C13" s="5">
         <v>1.0554283399999917</v>
       </c>
       <c r="D13" s="5">
         <v>7.9830351649625264</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>165.67047149999999</v>
       </c>
       <c r="C14" s="5">
         <v>0.2399911199999849</v>
       </c>
       <c r="D14" s="5">
         <v>1.7548055583334943</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>168.29731369999999</v>
       </c>
       <c r="C15" s="5">
         <v>2.6268421999999987</v>
       </c>
       <c r="D15" s="5">
         <v>20.777186560726225</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>169.15688924</v>
       </c>
       <c r="C16" s="5">
         <v>0.85957554000000869</v>
       </c>
       <c r="D16" s="5">
         <v>6.3041139030722171</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>169.11855592000001</v>
       </c>
       <c r="C17" s="5">
         <v>-3.8333319999992455E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-0.27159812508773529</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>171.70361256999999</v>
       </c>
       <c r="C18" s="5">
         <v>2.5850566499999843</v>
       </c>
       <c r="D18" s="5">
         <v>19.965965144288745</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>173.23283319999999</v>
       </c>
       <c r="C19" s="5">
         <v>1.5292206299999975</v>
       </c>
       <c r="D19" s="5">
         <v>11.226765429917718</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>173.43013209</v>
       </c>
       <c r="C20" s="5">
         <v>0.19729889000001322</v>
       </c>
       <c r="D20" s="5">
         <v>1.3753015699289994</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>173.89176218</v>
       </c>
       <c r="C21" s="5">
         <v>0.46163008999999988</v>
       </c>
       <c r="D21" s="5">
         <v>3.241295158097679</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>173.94056637</v>
       </c>
       <c r="C22" s="5">
         <v>4.8804189999998471E-2</v>
       </c>
       <c r="D22" s="5">
         <v>0.33731048626060023</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>171.40718648000001</v>
       </c>
       <c r="C23" s="5">
         <v>-2.533379889999992</v>
       </c>
       <c r="D23" s="5">
         <v>-16.143301858012705</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>171.63567959</v>
       </c>
       <c r="C24" s="5">
         <v>0.22849310999998806</v>
       </c>
       <c r="D24" s="5">
         <v>1.6114318099689662</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>170.50254394999999</v>
       </c>
       <c r="C25" s="5">
         <v>-1.1331356400000061</v>
       </c>
       <c r="D25" s="5">
         <v>-7.6409470851491079</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>168.72995146</v>
       </c>
       <c r="C26" s="5">
         <v>-1.7725924899999939</v>
       </c>
       <c r="D26" s="5">
         <v>-11.786344200525367</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>166.84417307999999</v>
       </c>
       <c r="C27" s="5">
         <v>-1.885778380000005</v>
       </c>
       <c r="D27" s="5">
         <v>-12.617121491071515</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>166.56248208</v>
       </c>
       <c r="C28" s="5">
         <v>-0.28169099999999503</v>
       </c>
       <c r="D28" s="5">
         <v>-2.0073094693021876</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>166.00382624</v>
       </c>
       <c r="C29" s="5">
         <v>-0.55865584000000013</v>
       </c>
       <c r="D29" s="5">
         <v>-3.951414973969114</v>
       </c>
       <c r="E29" s="5">
         <v>-1.8417433043086073</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>164.34260051999999</v>
       </c>
       <c r="C30" s="5">
         <v>-1.6612257200000045</v>
       </c>
       <c r="D30" s="5">
         <v>-11.36919795701894</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>163.417925</v>
       </c>
       <c r="C31" s="5">
         <v>-0.92467551999999387</v>
       </c>
       <c r="D31" s="5">
         <v>-6.5467428694404139</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>162.76920103</v>
       </c>
       <c r="C32" s="5">
         <v>-0.64872396999999182</v>
       </c>
       <c r="D32" s="5">
         <v>-4.6610247530905591</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>161.37778376</v>
       </c>
       <c r="C33" s="5">
         <v>-1.3914172700000051</v>
       </c>
       <c r="D33" s="5">
         <v>-9.7892730940169699</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>161.17413038999999</v>
       </c>
       <c r="C34" s="5">
         <v>-0.20365337000001205</v>
       </c>
       <c r="D34" s="5">
         <v>-1.5038930927102956</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>160.64183983000001</v>
       </c>
       <c r="C35" s="5">
         <v>-0.53229055999997854</v>
       </c>
       <c r="D35" s="5">
         <v>-3.8918969045842022</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>159.62006984000001</v>
       </c>
       <c r="C36" s="5">
         <v>-1.0217699899999957</v>
       </c>
       <c r="D36" s="5">
         <v>-7.3712242074146612</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>159.28220931999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.33786052000002087</v>
       </c>
       <c r="D37" s="5">
         <v>-2.5106234039693698</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>159.11105126999999</v>
       </c>
       <c r="C38" s="5">
         <v>-0.1711580500000025</v>
       </c>
       <c r="D38" s="5">
         <v>-1.2818765552645273</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>158.09527686000001</v>
       </c>
       <c r="C39" s="5">
         <v>-1.0157744099999775</v>
       </c>
       <c r="D39" s="5">
         <v>-7.3975231102888728</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>157.74429316999999</v>
       </c>
       <c r="C40" s="5">
         <v>-0.35098369000002094</v>
       </c>
       <c r="D40" s="5">
         <v>-2.6318022485072645</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>157.28759511000001</v>
       </c>
       <c r="C41" s="5">
         <v>-0.45669805999997948</v>
       </c>
       <c r="D41" s="5">
         <v>-3.4194243195522667</v>
       </c>
       <c r="E41" s="5">
         <v>-5.2506206196708316</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>157.65499571999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.36740060999997581</v>
       </c>
       <c r="D42" s="5">
         <v>2.8393157364367871</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>156.92798253000001</v>
       </c>
       <c r="C43" s="5">
         <v>-0.72701318999997966</v>
       </c>
       <c r="D43" s="5">
         <v>-5.3954873553295979</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>156.92098333000001</v>
       </c>
       <c r="C44" s="5">
         <v>-6.9991999999956533E-3</v>
       </c>
       <c r="D44" s="5">
         <v>-5.3508493666853951E-2</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>156.81713893</v>
       </c>
       <c r="C45" s="5">
         <v>-0.10384440000001405</v>
       </c>
       <c r="D45" s="5">
         <v>-0.79123086206329685</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>156.93784439000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.12070546000001059</v>
       </c>
       <c r="D46" s="5">
         <v>0.92758567076973719</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>157.56034019000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.62249579999999582</v>
       </c>
       <c r="D47" s="5">
         <v>4.865038554472445</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>157.97173749000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.41139730000000441</v>
       </c>
       <c r="D48" s="5">
         <v>3.1786450668812805</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>157.93645484000001</v>
       </c>
       <c r="C49" s="5">
         <v>-3.5282649999999194E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-0.2676884445530936</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>158.19195046999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.25549562999998443</v>
       </c>
       <c r="D50" s="5">
         <v>1.9586194979881899</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>159.33401004000001</v>
       </c>
       <c r="C51" s="5">
         <v>1.1420595700000149</v>
       </c>
       <c r="D51" s="5">
         <v>9.0157549342527723</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>158.85097476000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.48303527999999574</v>
       </c>
       <c r="D52" s="5">
         <v>-3.5778584394183799</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>157.93309459</v>
       </c>
       <c r="C53" s="5">
         <v>-0.91788017000001787</v>
       </c>
       <c r="D53" s="5">
         <v>-6.7177243720351392</v>
       </c>
       <c r="E53" s="5">
         <v>0.41039439858467919</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>158.05485519999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.12176060999999549</v>
       </c>
       <c r="D54" s="5">
         <v>0.92908892110803443</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>157.28002505000001</v>
       </c>
       <c r="C55" s="5">
         <v>-0.77483014999998545</v>
       </c>
       <c r="D55" s="5">
         <v>-5.7266931749028966</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>157.15904387</v>
       </c>
       <c r="C56" s="5">
         <v>-0.12098118000000113</v>
       </c>
       <c r="D56" s="5">
         <v>-0.91915545816280142</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>157.12780892000001</v>
       </c>
       <c r="C57" s="5">
         <v>-3.1234949999998207E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-0.23823633881661088</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>156.34693010000001</v>
       </c>
       <c r="C58" s="5">
         <v>-0.78087881999999809</v>
       </c>
       <c r="D58" s="5">
         <v>-5.8033095002847368</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>156.30792166000001</v>
       </c>
       <c r="C59" s="5">
         <v>-3.9008440000003475E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-0.29898857854117056</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>154.71334808</v>
       </c>
       <c r="C60" s="5">
         <v>-1.5945735800000023</v>
       </c>
       <c r="D60" s="5">
         <v>-11.577751889757437</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>155.03123787000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.3178897900000095</v>
       </c>
       <c r="D61" s="5">
         <v>2.4936977236937441</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>155.02629562000001</v>
       </c>
       <c r="C62" s="5">
         <v>-4.9422499999991487E-3</v>
       </c>
       <c r="D62" s="5">
         <v>-3.8248164264842455E-2</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>155.01525529</v>
       </c>
       <c r="C63" s="5">
         <v>-1.1040330000014364E-2</v>
       </c>
       <c r="D63" s="5">
         <v>-8.542555926808193E-2</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>154.79595158000001</v>
       </c>
       <c r="C64" s="5">
         <v>-0.21930370999999127</v>
       </c>
       <c r="D64" s="5">
         <v>-1.6845206632133847</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>154.40655959</v>
       </c>
       <c r="C65" s="5">
         <v>-0.38939199000000713</v>
       </c>
       <c r="D65" s="5">
         <v>-2.9772060391037969</v>
       </c>
       <c r="E65" s="5">
         <v>-2.2329297156843619</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>153.65453460000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.75202498999999534</v>
       </c>
       <c r="D66" s="5">
         <v>-5.6904609377820492</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>153.11616194999999</v>
       </c>
       <c r="C67" s="5">
         <v>-0.53837265000001366</v>
       </c>
       <c r="D67" s="5">
         <v>-4.1244574096938607</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>152.51094824</v>
       </c>
       <c r="C68" s="5">
         <v>-0.6052137099999868</v>
       </c>
       <c r="D68" s="5">
         <v>-4.6414052048920791</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>152.86055171000001</v>
       </c>
       <c r="C69" s="5">
         <v>0.34960347000000525</v>
       </c>
       <c r="D69" s="5">
         <v>2.7857281534607203</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>152.62591838</v>
       </c>
       <c r="C70" s="5">
         <v>-0.2346333300000083</v>
       </c>
       <c r="D70" s="5">
         <v>-1.826469417788712</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>151.42012650000001</v>
       </c>
       <c r="C71" s="5">
         <v>-1.2057918799999925</v>
       </c>
       <c r="D71" s="5">
         <v>-9.0790900260141356</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>151.49620317</v>
       </c>
       <c r="C72" s="5">
         <v>7.6076669999991964E-2</v>
       </c>
       <c r="D72" s="5">
         <v>0.60457415899137779</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>151.38853707999999</v>
       </c>
       <c r="C73" s="5">
         <v>-0.10766609000000926</v>
       </c>
       <c r="D73" s="5">
         <v>-0.84949648659877752</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>151.59072610999999</v>
       </c>
       <c r="C74" s="5">
         <v>0.20218902999999955</v>
       </c>
       <c r="D74" s="5">
         <v>1.6145015907639282</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>150.54209686999999</v>
       </c>
       <c r="C75" s="5">
         <v>-1.0486292399999968</v>
       </c>
       <c r="D75" s="5">
         <v>-7.9923511814033121</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>149.90154960000001</v>
       </c>
       <c r="C76" s="5">
         <v>-0.64054726999998479</v>
       </c>
       <c r="D76" s="5">
         <v>-4.9881143984710334</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>150.10201751</v>
       </c>
       <c r="C77" s="5">
         <v>0.2004679099999862</v>
       </c>
       <c r="D77" s="5">
         <v>1.6166531313934973</v>
       </c>
       <c r="E77" s="5">
         <v>-2.7877974170462561</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>149.31703823000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.78497927999998751</v>
       </c>
       <c r="D78" s="5">
         <v>-6.0981717977637189</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>149.94194403</v>
       </c>
       <c r="C79" s="5">
         <v>0.62490579999999341</v>
       </c>
       <c r="D79" s="5">
         <v>5.1393394654803526</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>150.58959719999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.6476531699999839</v>
       </c>
       <c r="D80" s="5">
         <v>5.3081570347109253</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>151.92593162</v>
       </c>
       <c r="C81" s="5">
         <v>1.3363344200000142</v>
       </c>
       <c r="D81" s="5">
         <v>11.184241637612914</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>151.71935558000001</v>
       </c>
       <c r="C82" s="5">
         <v>-0.20657603999998742</v>
       </c>
       <c r="D82" s="5">
         <v>-1.6195114515740738</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>151.81577529</v>
       </c>
       <c r="C83" s="5">
         <v>9.6419709999992165E-2</v>
       </c>
       <c r="D83" s="5">
         <v>0.76528753585238807</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>152.42857712</v>
       </c>
       <c r="C84" s="5">
         <v>0.61280182999999511</v>
       </c>
       <c r="D84" s="5">
         <v>4.9527750716890306</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>152.56044553000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.13186841000000982</v>
       </c>
       <c r="D85" s="5">
         <v>1.043093153929231</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>152.67196265999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.11151712999998153</v>
       </c>
       <c r="D86" s="5">
         <v>0.88069926736566995</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>153.47215955999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.8001969000000031</v>
       </c>
       <c r="D87" s="5">
         <v>6.4740533018966318</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>153.94251204</v>
       </c>
       <c r="C88" s="5">
         <v>0.47035248000000252</v>
       </c>
       <c r="D88" s="5">
         <v>3.7403187744276423</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>154.52463667999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.58212463999998931</v>
       </c>
       <c r="D89" s="5">
         <v>4.6333052402430353</v>
       </c>
       <c r="E89" s="5">
         <v>2.9464088780188025</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>155.63242568000001</v>
       </c>
       <c r="C90" s="5">
         <v>1.1077890000000252</v>
       </c>
       <c r="D90" s="5">
         <v>8.9502580017646771</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>157.08529630999999</v>
       </c>
       <c r="C91" s="5">
         <v>1.4528706299999783</v>
       </c>
       <c r="D91" s="5">
         <v>11.795774797376568</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>157.83671487000001</v>
       </c>
       <c r="C92" s="5">
         <v>0.75141856000001894</v>
       </c>
       <c r="D92" s="5">
         <v>5.8936629071055791</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>157.97255530999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.1358404399999813</v>
       </c>
       <c r="D93" s="5">
         <v>1.0376695262193314</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>159.15041456</v>
       </c>
       <c r="C94" s="5">
         <v>1.1778592500000116</v>
       </c>
       <c r="D94" s="5">
         <v>9.3235113325059302</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>159.84699988</v>
       </c>
       <c r="C95" s="5">
         <v>0.69658531999999695</v>
       </c>
       <c r="D95" s="5">
         <v>5.3805798302590802</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>163.74465598</v>
       </c>
       <c r="C96" s="5">
         <v>3.8976561000000061</v>
       </c>
       <c r="D96" s="5">
         <v>33.521667378245269</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>164.36251956999999</v>
       </c>
       <c r="C97" s="5">
         <v>0.6178635899999847</v>
       </c>
       <c r="D97" s="5">
         <v>4.6231663555693858</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>164.52017287000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.15765330000002109</v>
       </c>
       <c r="D98" s="5">
         <v>1.1571080611958218</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>165.53974285999999</v>
       </c>
       <c r="C99" s="5">
         <v>1.0195699899999795</v>
       </c>
       <c r="D99" s="5">
         <v>7.6954682760827398</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>166.35097027</v>
       </c>
       <c r="C100" s="5">
         <v>0.81122741000001497</v>
       </c>
       <c r="D100" s="5">
         <v>6.0417154205218537</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>167.20334631</v>
       </c>
       <c r="C101" s="5">
         <v>0.85237603999999578</v>
       </c>
       <c r="D101" s="5">
         <v>6.3250312857616731</v>
       </c>
       <c r="E101" s="5">
         <v>8.2049761788186117</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>168.26797454999999</v>
       </c>
       <c r="C102" s="5">
         <v>1.0646282399999905</v>
       </c>
       <c r="D102" s="5">
         <v>7.914058673970481</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>168.05783858000001</v>
       </c>
       <c r="C103" s="5">
         <v>-0.21013596999998185</v>
       </c>
       <c r="D103" s="5">
         <v>-1.4883305789079371</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>165.29608246999999</v>
       </c>
       <c r="C104" s="5">
         <v>-2.7617561100000216</v>
       </c>
       <c r="D104" s="5">
         <v>-18.031790967529727</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>165.30998646</v>
       </c>
       <c r="C105" s="5">
         <v>1.3903990000017075E-2</v>
       </c>
       <c r="D105" s="5">
         <v>0.10098550976858078</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>164.97286962999999</v>
       </c>
       <c r="C106" s="5">
         <v>-0.33711683000001358</v>
       </c>
       <c r="D106" s="5">
         <v>-2.4198992528303487</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>164.11249303</v>
       </c>
       <c r="C107" s="5">
         <v>-0.86037659999999505</v>
       </c>
       <c r="D107" s="5">
         <v>-6.0818847088499055</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>162.6702722</v>
       </c>
       <c r="C108" s="5">
         <v>-1.4422208299999966</v>
       </c>
       <c r="D108" s="5">
         <v>-10.050530581179796</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>160.87687695</v>
       </c>
       <c r="C109" s="5">
         <v>-1.7933952500000032</v>
       </c>
       <c r="D109" s="5">
         <v>-12.456238784235429</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>159.93785076</v>
       </c>
       <c r="C110" s="5">
         <v>-0.93902618999999277</v>
       </c>
       <c r="D110" s="5">
         <v>-6.7837675442379624</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>157.81518462</v>
       </c>
       <c r="C111" s="5">
         <v>-2.1226661400000069</v>
       </c>
       <c r="D111" s="5">
         <v>-14.813576628486647</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>156.66175527999999</v>
       </c>
       <c r="C112" s="5">
         <v>-1.1534293400000024</v>
       </c>
       <c r="D112" s="5">
         <v>-8.4263751533363305</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>155.14300607999999</v>
       </c>
       <c r="C113" s="5">
         <v>-1.518749200000002</v>
       </c>
       <c r="D113" s="5">
         <v>-11.032667834643938</v>
       </c>
       <c r="E113" s="5">
         <v>-7.2129777879204493</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>148.68991728</v>
       </c>
       <c r="C114" s="5">
         <v>-6.4530887999999891</v>
       </c>
       <c r="D114" s="5">
         <v>-39.939103250630495</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>147.33779799000001</v>
       </c>
       <c r="C115" s="5">
         <v>-1.3521192899999903</v>
       </c>
       <c r="D115" s="5">
         <v>-10.382698899238562</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>146.45835991999999</v>
       </c>
       <c r="C116" s="5">
         <v>-0.87943807000002039</v>
       </c>
       <c r="D116" s="5">
         <v>-6.9321033285403182</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>144.60794423999999</v>
       </c>
       <c r="C117" s="5">
         <v>-1.8504156799999976</v>
       </c>
       <c r="D117" s="5">
         <v>-14.150883809901703</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>142.95042488000001</v>
       </c>
       <c r="C118" s="5">
         <v>-1.6575193599999807</v>
       </c>
       <c r="D118" s="5">
         <v>-12.919767503964197</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>141.93058432000001</v>
       </c>
       <c r="C119" s="5">
         <v>-1.0198405600000058</v>
       </c>
       <c r="D119" s="5">
         <v>-8.2330108880781072</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>140.70327243</v>
       </c>
       <c r="C120" s="5">
         <v>-1.22731189000001</v>
       </c>
       <c r="D120" s="5">
         <v>-9.8971579364004576</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>140.56276801000001</v>
       </c>
       <c r="C121" s="5">
         <v>-0.14050441999998498</v>
       </c>
       <c r="D121" s="5">
         <v>-1.1917445696540185</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>140.92343312</v>
       </c>
       <c r="C122" s="5">
         <v>0.36066510999998513</v>
       </c>
       <c r="D122" s="5">
         <v>3.1228641771534393</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>141.42127644999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.49784332999999492</v>
       </c>
       <c r="D123" s="5">
         <v>4.322613085541227</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>141.85737161</v>
       </c>
       <c r="C124" s="5">
         <v>0.43609516000000781</v>
       </c>
       <c r="D124" s="5">
         <v>3.7638009540911233</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>142.91787762999999</v>
       </c>
       <c r="C125" s="5">
         <v>1.0605060199999912</v>
       </c>
       <c r="D125" s="5">
         <v>9.349245944178497</v>
       </c>
       <c r="E125" s="5">
         <v>-7.8799094840898416</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>143.69608597999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.77820834999999988</v>
       </c>
       <c r="D126" s="5">
         <v>6.7334551721746738</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>143.87025804000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.17417206000001784</v>
       </c>
       <c r="D127" s="5">
         <v>1.4642392783160263</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>144.74140427</v>
       </c>
       <c r="C128" s="5">
         <v>0.87114622999999369</v>
       </c>
       <c r="D128" s="5">
         <v>7.5130323686874334</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>143.98127263999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.76013163000001782</v>
       </c>
       <c r="D129" s="5">
         <v>-6.1231056684395551</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>144.62629641999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.64502378000000249</v>
       </c>
       <c r="D130" s="5">
         <v>5.5103549945203278</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>144.79816317000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.17186675000002083</v>
       </c>
       <c r="D131" s="5">
         <v>1.4353781402000276</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>145.82126898000001</v>
       </c>
       <c r="C132" s="5">
         <v>1.0231058100000041</v>
       </c>
       <c r="D132" s="5">
         <v>8.8162730349288232</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>146.14215175000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.32088276999999721</v>
       </c>
       <c r="D133" s="5">
         <v>2.6728199640747352</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>147.04770869000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.90555693999999676</v>
       </c>
       <c r="D134" s="5">
         <v>7.6944122876156262</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>148.51017462999999</v>
       </c>
       <c r="C135" s="5">
         <v>1.4624659399999871</v>
       </c>
       <c r="D135" s="5">
         <v>12.60958682585156</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>148.99420369000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.48402906000001167</v>
       </c>
       <c r="D136" s="5">
         <v>3.9819543551402825</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>151.75986717999999</v>
       </c>
       <c r="C137" s="5">
         <v>2.7656634899999801</v>
       </c>
       <c r="D137" s="5">
         <v>24.695497550086863</v>
       </c>
       <c r="E137" s="5">
         <v>6.1867624237263108</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>150.35059686</v>
       </c>
       <c r="C138" s="5">
         <v>-1.4092703199999903</v>
       </c>
       <c r="D138" s="5">
         <v>-10.591537940528795</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>152.43902965000001</v>
       </c>
       <c r="C139" s="5">
         <v>2.088432790000013</v>
       </c>
       <c r="D139" s="5">
         <v>18.002777412692382</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>153.88473232999999</v>
       </c>
       <c r="C140" s="5">
         <v>1.4457026799999824</v>
       </c>
       <c r="D140" s="5">
         <v>11.993365072043716</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>155.82267636</v>
       </c>
       <c r="C141" s="5">
         <v>1.9379440300000113</v>
       </c>
       <c r="D141" s="5">
         <v>16.204115971524335</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>156.38509768</v>
       </c>
       <c r="C142" s="5">
         <v>0.56242131999999856</v>
       </c>
       <c r="D142" s="5">
         <v>4.4182657675626791</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>157.93052145999999</v>
       </c>
       <c r="C143" s="5">
         <v>1.545423779999993</v>
       </c>
       <c r="D143" s="5">
         <v>12.524850239707863</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>158.52051255000001</v>
       </c>
       <c r="C144" s="5">
         <v>0.58999109000001226</v>
       </c>
       <c r="D144" s="5">
         <v>4.5761821210283493</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>158.86424475999999</v>
       </c>
       <c r="C145" s="5">
         <v>0.34373220999998466</v>
       </c>
       <c r="D145" s="5">
         <v>2.6333098834227853</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>158.39564953999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.46859521999999743</v>
       </c>
       <c r="D146" s="5">
         <v>-3.482727499025573</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>157.80446800999999</v>
       </c>
       <c r="C147" s="5">
         <v>-0.59118153000000007</v>
       </c>
       <c r="D147" s="5">
         <v>-4.3879663622166891</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>157.13254142</v>
       </c>
       <c r="C148" s="5">
         <v>-0.67192658999999821</v>
       </c>
       <c r="D148" s="5">
         <v>-4.9915854355276785</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>156.34983285000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.78270856999998273</v>
       </c>
       <c r="D149" s="5">
         <v>-5.8163670028301144</v>
       </c>
       <c r="E149" s="5">
         <v>3.0244924137657225</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>151.49401104</v>
       </c>
       <c r="C150" s="5">
         <v>-4.855821810000009</v>
       </c>
       <c r="D150" s="5">
         <v>-31.517987125996072</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>150.77022133</v>
       </c>
       <c r="C151" s="5">
         <v>-0.72378971000000547</v>
       </c>
       <c r="D151" s="5">
         <v>-5.584935074973929</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>149.60868110999999</v>
       </c>
       <c r="C152" s="5">
         <v>-1.1615402200000062</v>
       </c>
       <c r="D152" s="5">
         <v>-8.8630135209654899</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>148.80851242</v>
       </c>
       <c r="C153" s="5">
         <v>-0.80016868999999247</v>
       </c>
       <c r="D153" s="5">
         <v>-6.2326224111057593</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>148.98168208000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.17316966000001344</v>
       </c>
       <c r="D154" s="5">
         <v>1.4054222182995124</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>148.65831363999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.32336844000002429</v>
       </c>
       <c r="D155" s="5">
         <v>-2.5737598907957904</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>147.19650414</v>
       </c>
       <c r="C156" s="5">
         <v>-1.4618094999999869</v>
       </c>
       <c r="D156" s="5">
         <v>-11.182299187383759</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>147.2961033</v>
       </c>
       <c r="C157" s="5">
         <v>9.95991599999968E-2</v>
       </c>
       <c r="D157" s="5">
         <v>0.81499754556040305</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>147.89979248</v>
       </c>
       <c r="C158" s="5">
         <v>0.60368918000000349</v>
       </c>
       <c r="D158" s="5">
         <v>5.0305602628092583</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>146.38515634999999</v>
       </c>
       <c r="C159" s="5">
         <v>-1.5146361300000137</v>
       </c>
       <c r="D159" s="5">
         <v>-11.620057355303437</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>146.79981547</v>
       </c>
       <c r="C160" s="5">
         <v>0.41465912000001026</v>
       </c>
       <c r="D160" s="5">
         <v>3.4526512233974405</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>146.78012781000001</v>
       </c>
       <c r="C161" s="5">
         <v>-1.9687659999988227E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-0.16081609744904579</v>
       </c>
       <c r="E161" s="5">
         <v>-6.1207005249446329</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>145.88895019</v>
       </c>
       <c r="C162" s="5">
         <v>-0.89117762000000766</v>
       </c>
       <c r="D162" s="5">
         <v>-7.047376616783108</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>146.81338321000001</v>
       </c>
       <c r="C163" s="5">
         <v>0.92443302000000926</v>
       </c>
       <c r="D163" s="5">
         <v>7.8745437296189102</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>147.51352410999999</v>
       </c>
       <c r="C164" s="5">
         <v>0.70014089999997964</v>
       </c>
       <c r="D164" s="5">
         <v>5.8752137453769837</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>148.29584094000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.7823168300000134</v>
       </c>
       <c r="D165" s="5">
         <v>6.5529779059732229</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>148.97355117000001</v>
       </c>
       <c r="C166" s="5">
         <v>0.67771023000000241</v>
       </c>
       <c r="D166" s="5">
         <v>5.6239468567648387</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>149.08328234999999</v>
       </c>
       <c r="C167" s="5">
         <v>0.10973117999998294</v>
       </c>
       <c r="D167" s="5">
         <v>0.88748759970511681</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>149.76775355999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.68447120999999811</v>
       </c>
       <c r="D168" s="5">
         <v>5.6507138307032134</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>150.45009743</v>
       </c>
       <c r="C169" s="5">
         <v>0.68234387000001107</v>
       </c>
       <c r="D169" s="5">
         <v>5.6063158289225257</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>150.67925568999999</v>
       </c>
       <c r="C170" s="5">
         <v>0.22915825999999129</v>
       </c>
       <c r="D170" s="5">
         <v>1.8431714895562612</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>149.90702031999999</v>
       </c>
       <c r="C171" s="5">
         <v>-0.7722353700000042</v>
       </c>
       <c r="D171" s="5">
         <v>-5.9796059478258172</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>150.19899056</v>
       </c>
       <c r="C172" s="5">
         <v>0.29197024000001193</v>
       </c>
       <c r="D172" s="5">
         <v>2.3624106377526433</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>151.79775162999999</v>
       </c>
       <c r="C173" s="5">
         <v>1.5987610699999948</v>
       </c>
       <c r="D173" s="5">
         <v>13.548107691399846</v>
       </c>
       <c r="E173" s="5">
         <v>3.4184626317365296</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>151.94078916999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.14303753999999458</v>
       </c>
       <c r="D174" s="5">
         <v>1.136626947213859</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>152.31845292</v>
       </c>
       <c r="C175" s="5">
         <v>0.37766375000001062</v>
       </c>
       <c r="D175" s="5">
         <v>3.0238336731095439</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>153.50507024000001</v>
       </c>
       <c r="C176" s="5">
         <v>1.1866173200000105</v>
       </c>
       <c r="D176" s="5">
         <v>9.7595850805462181</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>153.42305851</v>
       </c>
       <c r="C177" s="5">
         <v>-8.2011730000004945E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-0.63923235213158014</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>153.82588615</v>
       </c>
       <c r="C178" s="5">
         <v>0.40282763999999815</v>
       </c>
       <c r="D178" s="5">
         <v>3.1966199497693415</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>154.17705047999999</v>
       </c>
       <c r="C179" s="5">
         <v>0.35116432999998892</v>
       </c>
       <c r="D179" s="5">
         <v>2.7741015912952305</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>154.90681601</v>
       </c>
       <c r="C180" s="5">
         <v>0.72976553000000877</v>
       </c>
       <c r="D180" s="5">
         <v>5.8301795226934017</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>155.27363384</v>
       </c>
       <c r="C181" s="5">
         <v>0.36681783000000223</v>
       </c>
       <c r="D181" s="5">
         <v>2.8788906769544154</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>156.01886984999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.74523600999998507</v>
       </c>
       <c r="D182" s="5">
         <v>5.9138927189230417</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>157.26443669</v>
       </c>
       <c r="C183" s="5">
         <v>1.2455668400000093</v>
       </c>
       <c r="D183" s="5">
         <v>10.012175193614613</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>158.2274295</v>
       </c>
       <c r="C184" s="5">
         <v>0.96299281000000292</v>
       </c>
       <c r="D184" s="5">
         <v>7.6006733613324995</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>159.19564130000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.96821180000000595</v>
       </c>
       <c r="D185" s="5">
         <v>7.5951760064898011</v>
       </c>
       <c r="E185" s="5">
         <v>4.8735172889991407</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>161.00481482999999</v>
       </c>
       <c r="C186" s="5">
         <v>1.8091735299999812</v>
       </c>
       <c r="D186" s="5">
         <v>14.522888038751569</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>162.00657545999999</v>
       </c>
       <c r="C187" s="5">
         <v>1.0017606300000068</v>
       </c>
       <c r="D187" s="5">
         <v>7.7271914436278122</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>162.74477748000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.738202020000017</v>
       </c>
       <c r="D188" s="5">
         <v>5.6070782870951463</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>164.68697671000001</v>
       </c>
       <c r="C189" s="5">
         <v>1.9421992299999999</v>
       </c>
       <c r="D189" s="5">
         <v>15.299215677210398</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>165.85056216999999</v>
       </c>
       <c r="C190" s="5">
         <v>1.1635854599999789</v>
       </c>
       <c r="D190" s="5">
         <v>8.8158834205883441</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>167.15246325999999</v>
       </c>
       <c r="C191" s="5">
         <v>1.3019010900000012</v>
       </c>
       <c r="D191" s="5">
         <v>9.8373374336945716</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>168.90218009</v>
       </c>
       <c r="C192" s="5">
         <v>1.7497168300000112</v>
       </c>
       <c r="D192" s="5">
         <v>13.310378607144745</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>169.63367529999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.7314952099999914</v>
       </c>
       <c r="D193" s="5">
         <v>5.3226547029530558</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>170.99871758</v>
       </c>
       <c r="C194" s="5">
         <v>1.3650422800000115</v>
       </c>
       <c r="D194" s="5">
         <v>10.095452465385923</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>172.12798258000001</v>
       </c>
       <c r="C195" s="5">
         <v>1.1292650000000037</v>
       </c>
       <c r="D195" s="5">
         <v>8.2189967089207663</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>173.50892272999999</v>
       </c>
       <c r="C196" s="5">
         <v>1.3809401499999865</v>
       </c>
       <c r="D196" s="5">
         <v>10.063676786262409</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>175.10601077999999</v>
       </c>
       <c r="C197" s="5">
         <v>1.5970880499999964</v>
       </c>
       <c r="D197" s="5">
         <v>11.622280040692722</v>
       </c>
       <c r="E197" s="5">
         <v>9.9942243079490503</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>175.49777893000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.39176815000001852</v>
       </c>
       <c r="D198" s="5">
         <v>2.7180683797900729</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>178.18880641999999</v>
       </c>
       <c r="C199" s="5">
         <v>2.691027489999982</v>
       </c>
       <c r="D199" s="5">
         <v>20.034346234081248</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>180.05694818000001</v>
       </c>
       <c r="C200" s="5">
         <v>1.8681417600000145</v>
       </c>
       <c r="D200" s="5">
         <v>13.332271663473815</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>182.23306367999999</v>
       </c>
       <c r="C201" s="5">
         <v>2.1761154999999803</v>
       </c>
       <c r="D201" s="5">
         <v>15.506785900808495</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>184.26790983000001</v>
       </c>
       <c r="C202" s="5">
         <v>2.0348461500000212</v>
       </c>
       <c r="D202" s="5">
         <v>14.253732573975064</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>186.82808861999999</v>
       </c>
       <c r="C203" s="5">
         <v>2.5601787899999806</v>
       </c>
       <c r="D203" s="5">
         <v>18.007479060309528</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>188.36826153000001</v>
       </c>
       <c r="C204" s="5">
         <v>1.5401729100000239</v>
       </c>
       <c r="D204" s="5">
         <v>10.353651328931468</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>190.25252087000001</v>
       </c>
       <c r="C205" s="5">
         <v>1.8842593399999998</v>
       </c>
       <c r="D205" s="5">
         <v>12.686602074567954</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>193.24938159999999</v>
       </c>
       <c r="C206" s="5">
         <v>2.9968607299999803</v>
       </c>
       <c r="D206" s="5">
         <v>20.629163130444049</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>194.54425259000001</v>
       </c>
       <c r="C207" s="5">
         <v>1.294870990000021</v>
       </c>
       <c r="D207" s="5">
         <v>8.3436607926901551</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>196.00378878999999</v>
       </c>
       <c r="C208" s="5">
         <v>1.4595361999999739</v>
       </c>
       <c r="D208" s="5">
         <v>9.383732137215528</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>197.50025518000001</v>
       </c>
       <c r="C209" s="5">
         <v>1.4964663900000232</v>
       </c>
       <c r="D209" s="5">
         <v>9.5565470547426923</v>
       </c>
       <c r="E209" s="5">
         <v>12.788963839816869</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>199.08732853999999</v>
       </c>
       <c r="C210" s="5">
         <v>1.5870733599999767</v>
       </c>
       <c r="D210" s="5">
         <v>10.080779290935205</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>201.02383383</v>
       </c>
       <c r="C211" s="5">
         <v>1.9365052900000137</v>
       </c>
       <c r="D211" s="5">
         <v>12.317437910059592</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>203.4183056</v>
       </c>
       <c r="C212" s="5">
         <v>2.3944717699999956</v>
       </c>
       <c r="D212" s="5">
         <v>15.268269461879157</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>205.07303121000001</v>
       </c>
       <c r="C213" s="5">
         <v>1.6547256100000141</v>
       </c>
       <c r="D213" s="5">
         <v>10.210309042675458</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>206.90720383999999</v>
       </c>
       <c r="C214" s="5">
         <v>1.8341726299999834</v>
       </c>
       <c r="D214" s="5">
         <v>11.276826101189963</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>208.82114193000001</v>
       </c>
       <c r="C215" s="5">
         <v>1.9139380900000162</v>
       </c>
       <c r="D215" s="5">
         <v>11.682790416916466</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>210.25385455</v>
       </c>
       <c r="C216" s="5">
         <v>1.4327126199999896</v>
       </c>
       <c r="D216" s="5">
         <v>8.5510429471068239</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>211.67368342</v>
       </c>
       <c r="C217" s="5">
         <v>1.4198288700000035</v>
       </c>
       <c r="D217" s="5">
         <v>8.4113642712321024</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>211.75406419000001</v>
       </c>
       <c r="C218" s="5">
         <v>8.0380770000004986E-2</v>
       </c>
       <c r="D218" s="5">
         <v>0.45663983453003709</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>213.26204103000001</v>
       </c>
       <c r="C219" s="5">
         <v>1.5079768399999978</v>
       </c>
       <c r="D219" s="5">
         <v>8.888416457685322</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>215.31260689000001</v>
       </c>
       <c r="C220" s="5">
         <v>2.0505658600000061</v>
       </c>
       <c r="D220" s="5">
         <v>12.168464422584947</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>216.87828883</v>
       </c>
       <c r="C221" s="5">
         <v>1.5656819399999904</v>
       </c>
       <c r="D221" s="5">
         <v>9.0835908487432615</v>
       </c>
       <c r="E221" s="5">
         <v>9.811649930446432</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>219.1904462</v>
       </c>
       <c r="C222" s="5">
         <v>2.3121573699999942</v>
       </c>
       <c r="D222" s="5">
         <v>13.570754979839217</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>222.42112162999999</v>
       </c>
       <c r="C223" s="5">
         <v>3.2306754299999909</v>
       </c>
       <c r="D223" s="5">
         <v>19.193581349972089</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>224.2853921</v>
       </c>
       <c r="C224" s="5">
         <v>1.8642704700000081</v>
       </c>
       <c r="D224" s="5">
         <v>10.534931012163074</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>226.31990105</v>
       </c>
       <c r="C225" s="5">
         <v>2.0345089500000029</v>
       </c>
       <c r="D225" s="5">
         <v>11.445124174835941</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>228.77724284999999</v>
       </c>
       <c r="C226" s="5">
         <v>2.4573417999999947</v>
       </c>
       <c r="D226" s="5">
         <v>13.836340413565051</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>230.81091569</v>
       </c>
       <c r="C227" s="5">
         <v>2.0336728400000084</v>
       </c>
       <c r="D227" s="5">
         <v>11.204475743091313</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>232.85805278999999</v>
       </c>
       <c r="C228" s="5">
         <v>2.0471370999999863</v>
       </c>
       <c r="D228" s="5">
         <v>11.178039154272511</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>234.55985773</v>
       </c>
       <c r="C229" s="5">
         <v>1.7018049400000166</v>
       </c>
       <c r="D229" s="5">
         <v>9.131251800497008</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>235.52622489999999</v>
       </c>
       <c r="C230" s="5">
         <v>0.96636716999998384</v>
       </c>
       <c r="D230" s="5">
         <v>5.0574798803514343</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>237.69393701000001</v>
       </c>
       <c r="C231" s="5">
         <v>2.1677121100000249</v>
       </c>
       <c r="D231" s="5">
         <v>11.621022288559345</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>237.05966351999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.63427349000002664</v>
       </c>
       <c r="D232" s="5">
         <v>-3.1555550024398804</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>234.86199596</v>
       </c>
       <c r="C233" s="5">
         <v>-2.1976675599999851</v>
       </c>
       <c r="D233" s="5">
         <v>-10.574576605989671</v>
       </c>
       <c r="E233" s="5">
         <v>8.2920735067660623</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>228.39660103</v>
       </c>
       <c r="C234" s="5">
         <v>-6.4653949300000022</v>
       </c>
       <c r="D234" s="5">
         <v>-28.464326649573081</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>222.50736277999999</v>
       </c>
       <c r="C235" s="5">
         <v>-5.8892382500000053</v>
       </c>
       <c r="D235" s="5">
         <v>-26.910162130940229</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>216.84337124999999</v>
       </c>
       <c r="C236" s="5">
         <v>-5.6639915300000041</v>
       </c>
       <c r="D236" s="5">
         <v>-26.612655909631599</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>206.97185071999999</v>
       </c>
       <c r="C237" s="5">
         <v>-9.871520529999998</v>
       </c>
       <c r="D237" s="5">
         <v>-42.828236322540072</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>202.30756306000001</v>
       </c>
       <c r="C238" s="5">
         <v>-4.6642876599999852</v>
       </c>
       <c r="D238" s="5">
         <v>-23.930593557007242</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>197.76908915000001</v>
       </c>
       <c r="C239" s="5">
         <v>-4.5384739099999933</v>
       </c>
       <c r="D239" s="5">
         <v>-23.834984391355675</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>195.09478331</v>
       </c>
       <c r="C240" s="5">
         <v>-2.6743058400000166</v>
       </c>
       <c r="D240" s="5">
         <v>-15.072777312277164</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>192.87676134</v>
       </c>
       <c r="C241" s="5">
         <v>-2.2180219699999952</v>
       </c>
       <c r="D241" s="5">
         <v>-12.821181586767983</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>191.96226476000001</v>
       </c>
       <c r="C242" s="5">
         <v>-0.9144965799999909</v>
       </c>
       <c r="D242" s="5">
         <v>-5.5435715105169425</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>190.04287618999999</v>
       </c>
       <c r="C243" s="5">
         <v>-1.9193885700000237</v>
       </c>
       <c r="D243" s="5">
         <v>-11.360202695587141</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>190.82496071</v>
       </c>
       <c r="C244" s="5">
         <v>0.78208452000001216</v>
       </c>
       <c r="D244" s="5">
         <v>5.0516902518291662</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>192.23175289</v>
       </c>
       <c r="C245" s="5">
         <v>1.4067921799999965</v>
       </c>
       <c r="D245" s="5">
         <v>9.2142566007556539</v>
       </c>
       <c r="E245" s="5">
         <v>-18.151188273670506</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>193.90584576000001</v>
       </c>
       <c r="C246" s="5">
         <v>1.6740928700000097</v>
       </c>
       <c r="D246" s="5">
         <v>10.96584177346891</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>196.32431836999999</v>
       </c>
       <c r="C247" s="5">
         <v>2.4184726099999807</v>
       </c>
       <c r="D247" s="5">
         <v>16.037497393827916</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>198.86993677000001</v>
       </c>
       <c r="C248" s="5">
         <v>2.5456184000000235</v>
       </c>
       <c r="D248" s="5">
         <v>16.718701821525261</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>202.07301239</v>
       </c>
       <c r="C249" s="5">
         <v>3.2030756199999928</v>
       </c>
       <c r="D249" s="5">
         <v>21.135144270237973</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>205.10607489</v>
       </c>
       <c r="C250" s="5">
         <v>3.0330624999999998</v>
       </c>
       <c r="D250" s="5">
         <v>19.57557960463998</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>207.0294207</v>
       </c>
       <c r="C251" s="5">
         <v>1.9233458100000007</v>
       </c>
       <c r="D251" s="5">
         <v>11.851682041703061</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>208.15072703999999</v>
       </c>
       <c r="C252" s="5">
         <v>1.1213063399999896</v>
       </c>
       <c r="D252" s="5">
         <v>6.6965514978092333</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>209.78304632000001</v>
       </c>
       <c r="C253" s="5">
         <v>1.6323192800000186</v>
       </c>
       <c r="D253" s="5">
         <v>9.8270872702946654</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>211.42357711</v>
       </c>
       <c r="C254" s="5">
         <v>1.6405307899999855</v>
       </c>
       <c r="D254" s="5">
         <v>9.7984845018556754</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>212.94845426000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.5248771500000089</v>
       </c>
       <c r="D255" s="5">
         <v>9.0066282431025222</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>214.46628772</v>
       </c>
       <c r="C256" s="5">
         <v>1.5178334599999914</v>
       </c>
       <c r="D256" s="5">
         <v>8.8966475476702342</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>216.73921641000001</v>
       </c>
       <c r="C257" s="5">
         <v>2.2729286900000147</v>
       </c>
       <c r="D257" s="5">
         <v>13.485812962803134</v>
       </c>
       <c r="E257" s="5">
         <v>12.74891538549503</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>218.87874199000001</v>
       </c>
       <c r="C258" s="5">
         <v>2.1395255799999973</v>
       </c>
       <c r="D258" s="5">
         <v>12.510491091221155</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>221.72064519</v>
       </c>
       <c r="C259" s="5">
         <v>2.8419031999999902</v>
       </c>
       <c r="D259" s="5">
         <v>16.742932171202241</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>225.13420368000001</v>
       </c>
       <c r="C260" s="5">
         <v>3.413558490000014</v>
       </c>
       <c r="D260" s="5">
         <v>20.122444639335455</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>228.97811695999999</v>
       </c>
       <c r="C261" s="5">
         <v>3.8439132799999811</v>
       </c>
       <c r="D261" s="5">
         <v>22.52648883756838</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>231.58547605000001</v>
       </c>
       <c r="C262" s="5">
         <v>2.607359090000017</v>
       </c>
       <c r="D262" s="5">
         <v>14.553423637884123</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>235.54005265999999</v>
       </c>
       <c r="C263" s="5">
         <v>3.9545766099999753</v>
       </c>
       <c r="D263" s="5">
         <v>22.529704375203007</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>239.85481053999999</v>
       </c>
       <c r="C264" s="5">
         <v>4.3147578800000019</v>
       </c>
       <c r="D264" s="5">
         <v>24.338030434771763</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>243.02981837999999</v>
       </c>
       <c r="C265" s="5">
         <v>3.1750078400000064</v>
       </c>
       <c r="D265" s="5">
         <v>17.09370573253015</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>246.19655578999999</v>
       </c>
       <c r="C266" s="5">
         <v>3.1667374099999961</v>
       </c>
       <c r="D266" s="5">
         <v>16.807015606671971</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>249.77336159000001</v>
       </c>
       <c r="C267" s="5">
         <v>3.5768058000000167</v>
       </c>
       <c r="D267" s="5">
         <v>18.896686168856757</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>252.30341339</v>
       </c>
       <c r="C268" s="5">
         <v>2.5300517999999954</v>
       </c>
       <c r="D268" s="5">
         <v>12.855852761644559</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>255.43196001999999</v>
       </c>
       <c r="C269" s="5">
         <v>3.1285466299999882</v>
       </c>
       <c r="D269" s="5">
         <v>15.937870080563886</v>
       </c>
       <c r="E269" s="5">
         <v>17.852211635205826</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>257.72875261000002</v>
       </c>
       <c r="C270" s="5">
         <v>2.2967925900000239</v>
       </c>
       <c r="D270" s="5">
         <v>11.340106144593998</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>261.27153461</v>
       </c>
       <c r="C271" s="5">
         <v>3.5427819999999883</v>
       </c>
       <c r="D271" s="5">
         <v>17.801465222877798</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>264.97201794</v>
       </c>
       <c r="C272" s="5">
         <v>3.7004833299999973</v>
       </c>
       <c r="D272" s="5">
         <v>18.384543674046448</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>267.24346204</v>
       </c>
       <c r="C273" s="5">
         <v>2.2714440999999965</v>
       </c>
       <c r="D273" s="5">
         <v>10.786007745636983</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>269.81370857000002</v>
       </c>
       <c r="C274" s="5">
         <v>2.5702465300000199</v>
       </c>
       <c r="D274" s="5">
         <v>12.171638849549439</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>271.80613648000002</v>
       </c>
       <c r="C275" s="5">
         <v>1.9924279100000035</v>
       </c>
       <c r="D275" s="5">
         <v>9.2302564429020073</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>274.12821557000001</v>
       </c>
       <c r="C276" s="5">
         <v>2.3220790899999884</v>
       </c>
       <c r="D276" s="5">
         <v>10.747461300710404</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>274.28960545000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.16138988000000154</v>
       </c>
       <c r="D277" s="5">
         <v>0.70877854203559298</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>274.99774559999997</v>
       </c>
       <c r="C278" s="5">
         <v>0.70814014999996289</v>
       </c>
       <c r="D278" s="5">
         <v>3.1424409725711477</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>276.80277458</v>
       </c>
       <c r="C279" s="5">
         <v>1.8050289800000314</v>
       </c>
       <c r="D279" s="5">
         <v>8.1672194337154558</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>277.93099852</v>
       </c>
       <c r="C280" s="5">
         <v>1.128223939999998</v>
       </c>
       <c r="D280" s="5">
         <v>5.0022448911259287</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>279.10367208999998</v>
       </c>
       <c r="C281" s="5">
         <v>1.1726735699999722</v>
       </c>
       <c r="D281" s="5">
         <v>5.1823216244058834</v>
       </c>
       <c r="E281" s="5">
         <v>9.2673258538776828</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>279.66879874</v>
       </c>
       <c r="C282" s="5">
         <v>0.56512665000002471</v>
       </c>
       <c r="D282" s="5">
         <v>2.456991404949016</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>282.14388702000002</v>
       </c>
       <c r="C283" s="5">
         <v>2.4750882800000227</v>
       </c>
       <c r="D283" s="5">
         <v>11.152577654596453</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>284.47804129999997</v>
       </c>
       <c r="C284" s="5">
         <v>2.3341542799999502</v>
       </c>
       <c r="D284" s="5">
         <v>10.391909719674786</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>286.80872839</v>
       </c>
       <c r="C285" s="5">
         <v>2.3306870900000263</v>
       </c>
       <c r="D285" s="5">
         <v>10.286760182596932</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>288.41113258000001</v>
       </c>
       <c r="C286" s="5">
         <v>1.6024041900000157</v>
       </c>
       <c r="D286" s="5">
         <v>6.9143185400772023</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>290.29664071000002</v>
       </c>
       <c r="C287" s="5">
         <v>1.8855081300000052</v>
       </c>
       <c r="D287" s="5">
         <v>8.1334060409537159</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>291.39793650000001</v>
       </c>
       <c r="C288" s="5">
         <v>1.1012957899999947</v>
       </c>
       <c r="D288" s="5">
         <v>4.6486286586964409</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>292.20280215999998</v>
       </c>
       <c r="C289" s="5">
         <v>0.80486565999996174</v>
       </c>
       <c r="D289" s="5">
         <v>3.3653197439236893</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>292.91361140999999</v>
       </c>
       <c r="C290" s="5">
         <v>0.71080925000001116</v>
       </c>
       <c r="D290" s="5">
         <v>2.9584803501432111</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>292.5212808</v>
       </c>
       <c r="C291" s="5">
         <v>-0.3923306099999877</v>
       </c>
       <c r="D291" s="5">
         <v>-1.5955009081820903</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>293.84461102</v>
       </c>
       <c r="C292" s="5">
         <v>1.3233302200000026</v>
       </c>
       <c r="D292" s="5">
         <v>5.5657818509919021</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>294.34236862</v>
       </c>
       <c r="C293" s="5">
         <v>0.49775759999999991</v>
       </c>
       <c r="D293" s="5">
         <v>2.0517838321643556</v>
       </c>
       <c r="E293" s="5">
         <v>5.4598695946523224</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>297.13232341000003</v>
       </c>
       <c r="C294" s="5">
         <v>2.7899547900000243</v>
       </c>
       <c r="D294" s="5">
         <v>11.986435711686848</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>299.71410307000002</v>
       </c>
       <c r="C295" s="5">
         <v>2.5817796599999951</v>
       </c>
       <c r="D295" s="5">
         <v>10.939796097326827</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>302.41658525000003</v>
       </c>
       <c r="C296" s="5">
         <v>2.7024821800000041</v>
       </c>
       <c r="D296" s="5">
         <v>11.373306286753259</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>306.14695309000001</v>
       </c>
       <c r="C297" s="5">
         <v>3.7303678399999853</v>
       </c>
       <c r="D297" s="5">
         <v>15.848932217920453</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>308.85728494</v>
       </c>
       <c r="C298" s="5">
         <v>2.7103318499999887</v>
       </c>
       <c r="D298" s="5">
         <v>11.156507941423799</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>311.56626714999999</v>
       </c>
       <c r="C299" s="5">
         <v>2.7089822099999878</v>
       </c>
       <c r="D299" s="5">
         <v>11.048061131462283</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>314.46320143999998</v>
       </c>
       <c r="C300" s="5">
         <v>2.8969342899999901</v>
       </c>
       <c r="D300" s="5">
         <v>11.746210687852777</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>316.18095518000001</v>
       </c>
       <c r="C301" s="5">
         <v>1.7177537400000347</v>
       </c>
       <c r="D301" s="5">
         <v>6.755561063421256</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>317.61652005000002</v>
       </c>
       <c r="C302" s="5">
         <v>1.4355648700000074</v>
       </c>
       <c r="D302" s="5">
         <v>5.5865286476745268</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>319.04088222000001</v>
       </c>
       <c r="C303" s="5">
         <v>1.4243621699999949</v>
       </c>
       <c r="D303" s="5">
         <v>5.5161783586203716</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>320.77430629000003</v>
       </c>
       <c r="C304" s="5">
         <v>1.7334240700000123</v>
       </c>
       <c r="D304" s="5">
         <v>6.7182862887647188</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>320.53685044000002</v>
       </c>
       <c r="C305" s="5">
         <v>-0.23745585000000347</v>
       </c>
       <c r="D305" s="5">
         <v>-0.8847022131488802</v>
       </c>
       <c r="E305" s="5">
         <v>8.8993242606596912</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>314.81460078999999</v>
       </c>
       <c r="C306" s="5">
         <v>-5.7222496500000375</v>
       </c>
       <c r="D306" s="5">
         <v>-19.439377714824811</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>302.07767504999998</v>
       </c>
       <c r="C307" s="5">
         <v>-12.736925740000004</v>
       </c>
       <c r="D307" s="5">
         <v>-39.079260678074398</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>293.58241508999998</v>
       </c>
       <c r="C308" s="5">
         <v>-8.4952599599999985</v>
       </c>
       <c r="D308" s="5">
         <v>-28.98715624922048</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>282.34108350999998</v>
       </c>
       <c r="C309" s="5">
         <v>-11.241331580000008</v>
       </c>
       <c r="D309" s="5">
         <v>-37.406612058486601</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>275.33561330999999</v>
       </c>
       <c r="C310" s="5">
         <v>-7.0054701999999907</v>
       </c>
       <c r="D310" s="5">
         <v>-26.029297652666163</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>272.41254987000002</v>
       </c>
       <c r="C311" s="5">
         <v>-2.9230634399999644</v>
       </c>
       <c r="D311" s="5">
         <v>-12.0214763729655</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>266.48018459999997</v>
       </c>
       <c r="C312" s="5">
         <v>-5.932365270000048</v>
       </c>
       <c r="D312" s="5">
         <v>-23.219009563999492</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>262.52792592999998</v>
       </c>
       <c r="C313" s="5">
         <v>-3.952258669999992</v>
       </c>
       <c r="D313" s="5">
         <v>-16.415250853741771</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>257.46231637</v>
       </c>
       <c r="C314" s="5">
         <v>-5.0656095599999844</v>
       </c>
       <c r="D314" s="5">
         <v>-20.848713672056562</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>251.70634186999999</v>
       </c>
       <c r="C315" s="5">
         <v>-5.7559745000000078</v>
       </c>
       <c r="D315" s="5">
         <v>-23.762994657553804</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>246.9707052</v>
       </c>
       <c r="C316" s="5">
         <v>-4.735636669999991</v>
       </c>
       <c r="D316" s="5">
         <v>-20.381240569041559</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>244.54964039999999</v>
       </c>
       <c r="C317" s="5">
         <v>-2.4210648000000106</v>
       </c>
       <c r="D317" s="5">
         <v>-11.149670921421606</v>
       </c>
       <c r="E317" s="5">
         <v>-23.706232196295872</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>235.24014656</v>
       </c>
       <c r="C318" s="5">
         <v>-9.3094938399999876</v>
       </c>
       <c r="D318" s="5">
         <v>-37.232771441658386</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>228.92679971000001</v>
       </c>
       <c r="C319" s="5">
         <v>-6.3133468499999879</v>
       </c>
       <c r="D319" s="5">
         <v>-27.852323496391474</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>223.62164415000001</v>
       </c>
       <c r="C320" s="5">
         <v>-5.3051555600000029</v>
       </c>
       <c r="D320" s="5">
         <v>-24.52443201521114</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>217.11024461</v>
       </c>
       <c r="C321" s="5">
         <v>-6.5113995400000135</v>
       </c>
       <c r="D321" s="5">
         <v>-29.854831168827868</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>212.22959499000001</v>
       </c>
       <c r="C322" s="5">
         <v>-4.8806496199999856</v>
       </c>
       <c r="D322" s="5">
         <v>-23.878463902221224</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>209.75300232999999</v>
       </c>
       <c r="C323" s="5">
         <v>-2.4765926600000228</v>
       </c>
       <c r="D323" s="5">
         <v>-13.138587530370726</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>207.37210528</v>
       </c>
       <c r="C324" s="5">
         <v>-2.3808970499999873</v>
       </c>
       <c r="D324" s="5">
         <v>-12.802143306620062</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>205.71050384</v>
       </c>
       <c r="C325" s="5">
         <v>-1.6616014399999983</v>
       </c>
       <c r="D325" s="5">
         <v>-9.2025662768508205</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>204.77072329999999</v>
       </c>
       <c r="C326" s="5">
         <v>-0.93978054000001521</v>
       </c>
       <c r="D326" s="5">
         <v>-5.3464826236242153</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>205.25367273000001</v>
       </c>
       <c r="C327" s="5">
         <v>0.48294943000001922</v>
       </c>
       <c r="D327" s="5">
         <v>2.8671888488170483</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>204.75570374</v>
       </c>
       <c r="C328" s="5">
         <v>-0.49796899000000394</v>
       </c>
       <c r="D328" s="5">
         <v>-2.8728024937933583</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>205.70843244</v>
       </c>
       <c r="C329" s="5">
         <v>0.95272869999999443</v>
       </c>
       <c r="D329" s="5">
         <v>5.7287348733094268</v>
       </c>
       <c r="E329" s="5">
         <v>-15.882749979296229</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>209.09861394999999</v>
       </c>
       <c r="C330" s="5">
         <v>3.3901815099999908</v>
       </c>
       <c r="D330" s="5">
         <v>21.671457744553791</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>212.10328448000001</v>
       </c>
       <c r="C331" s="5">
         <v>3.0046705300000269</v>
       </c>
       <c r="D331" s="5">
         <v>18.673807568544731</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>214.53467272</v>
       </c>
       <c r="C332" s="5">
         <v>2.4313882399999898</v>
       </c>
       <c r="D332" s="5">
         <v>14.657160026033523</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>217.63621992</v>
       </c>
       <c r="C333" s="5">
         <v>3.1015471999999988</v>
       </c>
       <c r="D333" s="5">
         <v>18.796647325179428</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>220.45081264999999</v>
       </c>
       <c r="C334" s="5">
         <v>2.8145927299999869</v>
       </c>
       <c r="D334" s="5">
         <v>16.671924018252771</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>222.96697849</v>
       </c>
       <c r="C335" s="5">
         <v>2.5161658400000135</v>
       </c>
       <c r="D335" s="5">
         <v>14.589845510502265</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>224.67641714999999</v>
       </c>
       <c r="C336" s="5">
         <v>1.7094386599999893</v>
       </c>
       <c r="D336" s="5">
         <v>9.5981675833492588</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>225.61497295999999</v>
       </c>
       <c r="C337" s="5">
         <v>0.93855580999999688</v>
       </c>
       <c r="D337" s="5">
         <v>5.1296316821714205</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>227.29519812000001</v>
       </c>
       <c r="C338" s="5">
         <v>1.6802251600000204</v>
       </c>
       <c r="D338" s="5">
         <v>9.3120680950739665</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>228.17899414999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.88379602999998497</v>
       </c>
       <c r="D339" s="5">
         <v>4.7670719322843613</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>230.16305309000001</v>
       </c>
       <c r="C340" s="5">
         <v>1.9840589400000113</v>
       </c>
       <c r="D340" s="5">
         <v>10.947975314236214</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>232.17840587000001</v>
       </c>
       <c r="C341" s="5">
         <v>2.0153527800000006</v>
       </c>
       <c r="D341" s="5">
         <v>11.028528162820983</v>
       </c>
       <c r="E341" s="5">
         <v>12.867714325576141</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>232.28978003</v>
       </c>
       <c r="C342" s="5">
         <v>0.11137415999999689</v>
       </c>
       <c r="D342" s="5">
         <v>0.57715170783521064</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>235.50118207</v>
       </c>
       <c r="C343" s="5">
         <v>3.2114020399999958</v>
       </c>
       <c r="D343" s="5">
         <v>17.911418389296863</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>239.15726144999999</v>
       </c>
       <c r="C344" s="5">
         <v>3.6560793799999942</v>
       </c>
       <c r="D344" s="5">
         <v>20.305578169760331</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>241.13566994000001</v>
       </c>
       <c r="C345" s="5">
         <v>1.9784084900000209</v>
       </c>
       <c r="D345" s="5">
         <v>10.391246076593319</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>243.59666453</v>
       </c>
       <c r="C346" s="5">
         <v>2.4609945899999843</v>
       </c>
       <c r="D346" s="5">
         <v>12.958405176163247</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>246.63141175000001</v>
       </c>
       <c r="C347" s="5">
         <v>3.0347472200000141</v>
       </c>
       <c r="D347" s="5">
         <v>16.017797919854516</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>248.42601722000001</v>
       </c>
       <c r="C348" s="5">
         <v>1.7946054699999934</v>
       </c>
       <c r="D348" s="5">
         <v>9.0898274279241029</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>250.7929436</v>
       </c>
       <c r="C349" s="5">
         <v>2.3669263799999953</v>
       </c>
       <c r="D349" s="5">
         <v>12.051798851274942</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>252.91440649</v>
       </c>
       <c r="C350" s="5">
         <v>2.1214628900000037</v>
       </c>
       <c r="D350" s="5">
         <v>10.636662227551398</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>254.28864942000001</v>
       </c>
       <c r="C351" s="5">
         <v>1.3742429300000083</v>
       </c>
       <c r="D351" s="5">
         <v>6.718787575427676</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>255.92986568000001</v>
       </c>
       <c r="C352" s="5">
         <v>1.6412162599999931</v>
       </c>
       <c r="D352" s="5">
         <v>8.0259073420194902</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>256.38246406000002</v>
       </c>
       <c r="C353" s="5">
         <v>0.45259838000001196</v>
       </c>
       <c r="D353" s="5">
         <v>2.142899320651237</v>
       </c>
       <c r="E353" s="5">
         <v>10.424767152356207</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>255.26983537999999</v>
       </c>
       <c r="C354" s="5">
         <v>-1.1126286800000287</v>
       </c>
       <c r="D354" s="5">
         <v>-5.0851482763308979</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>254.40470518999999</v>
       </c>
       <c r="C355" s="5">
         <v>-0.86513019000000213</v>
       </c>
       <c r="D355" s="5">
         <v>-3.9919405326322432</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>253.55546387000001</v>
       </c>
       <c r="C356" s="5">
         <v>-0.84924131999997599</v>
       </c>
       <c r="D356" s="5">
         <v>-3.9330479705064203</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>253.63630989999999</v>
       </c>
       <c r="C357" s="5">
         <v>8.0846029999975144E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.38329108901933306</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>253.14385884999999</v>
       </c>
       <c r="C358" s="5">
         <v>-0.49245104999999967</v>
       </c>
       <c r="D358" s="5">
         <v>-2.3051569279086692</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>251.90470590999999</v>
       </c>
       <c r="C359" s="5">
         <v>-1.2391529399999968</v>
       </c>
       <c r="D359" s="5">
         <v>-5.7184711591254711</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>250.14626587000001</v>
       </c>
       <c r="C360" s="5">
         <v>-1.7584400399999822</v>
       </c>
       <c r="D360" s="5">
         <v>-8.0624510325098981</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>249.08011074999999</v>
       </c>
       <c r="C361" s="5">
         <v>-1.066155120000019</v>
       </c>
       <c r="D361" s="5">
         <v>-4.9963455684658653</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>246.57685101999999</v>
       </c>
       <c r="C362" s="5">
         <v>-2.5032597299999964</v>
       </c>
       <c r="D362" s="5">
         <v>-11.415238108033343</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>243.60988103</v>
       </c>
       <c r="C363" s="5">
         <v>-2.9669699899999955</v>
       </c>
       <c r="D363" s="5">
         <v>-13.520897811700506</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>240.61512289999999</v>
       </c>
       <c r="C364" s="5">
         <v>-2.9947581300000081</v>
       </c>
       <c r="D364" s="5">
         <v>-13.794248884649074</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>237.04188289000001</v>
       </c>
       <c r="C365" s="5">
         <v>-3.5732400099999779</v>
       </c>
       <c r="D365" s="5">
         <v>-16.434691257506472</v>
       </c>
       <c r="E365" s="5">
         <v>-7.5436443131593478</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>235.85221792999999</v>
       </c>
       <c r="C366" s="5">
         <v>-1.189664960000016</v>
       </c>
       <c r="D366" s="5">
         <v>-5.8590628170568486</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>234.49096610999999</v>
       </c>
       <c r="C367" s="5">
         <v>-1.3612518200000068</v>
       </c>
       <c r="D367" s="5">
         <v>-6.7102744519975221</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>232.21125387999999</v>
       </c>
       <c r="C368" s="5">
         <v>-2.2797122300000012</v>
       </c>
       <c r="D368" s="5">
         <v>-11.062325152384789</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>205.97971455999999</v>
       </c>
       <c r="C369" s="5">
         <v>-26.231539319999996</v>
       </c>
       <c r="D369" s="5">
         <v>-76.270189986939954</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>186.56712357999999</v>
       </c>
       <c r="C370" s="5">
         <v>-19.412590980000004</v>
       </c>
       <c r="D370" s="5">
         <v>-69.512068088715864</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>176.12291611000001</v>
       </c>
       <c r="C371" s="5">
         <v>-10.444207469999981</v>
       </c>
       <c r="D371" s="5">
         <v>-49.907925110157912</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>171.22406570000001</v>
       </c>
       <c r="C372" s="5">
         <v>-4.8988504099999943</v>
       </c>
       <c r="D372" s="5">
         <v>-28.716789641767527</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>170.75568781999999</v>
       </c>
       <c r="C373" s="5">
         <v>-0.46837788000001979</v>
       </c>
       <c r="D373" s="5">
         <v>-3.2336222811500392</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>170.41360581999999</v>
       </c>
       <c r="C374" s="5">
         <v>-0.34208200000000488</v>
       </c>
       <c r="D374" s="5">
         <v>-2.3776979036237544</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>171.36263989</v>
       </c>
       <c r="C375" s="5">
         <v>0.94903407000001039</v>
       </c>
       <c r="D375" s="5">
         <v>6.8913438389373471</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>171.96400281000001</v>
       </c>
       <c r="C376" s="5">
         <v>0.6013629200000139</v>
       </c>
       <c r="D376" s="5">
         <v>4.2933986265804025</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>172.87602405000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.9120212400000014</v>
       </c>
       <c r="D377" s="5">
         <v>6.5532353037464741</v>
       </c>
       <c r="E377" s="5">
         <v>-27.069418306036809</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>174.36641442000001</v>
       </c>
       <c r="C378" s="5">
         <v>1.4903903700000001</v>
       </c>
       <c r="D378" s="5">
         <v>10.850295674492472</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>173.84507733000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.52133709000000295</v>
       </c>
       <c r="D379" s="5">
         <v>-3.5294563620897779</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>176.09448983999999</v>
       </c>
       <c r="C380" s="5">
         <v>2.2494125099999849</v>
       </c>
       <c r="D380" s="5">
         <v>16.681077255467191</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>177.26874164</v>
       </c>
       <c r="C381" s="5">
         <v>1.1742518000000075</v>
       </c>
       <c r="D381" s="5">
         <v>8.3020660176077463</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>177.60988947000001</v>
       </c>
       <c r="C382" s="5">
         <v>0.34114783000001125</v>
       </c>
       <c r="D382" s="5">
         <v>2.3339613745323673</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>178.41777422000001</v>
       </c>
       <c r="C383" s="5">
         <v>0.80788474999999949</v>
       </c>
       <c r="D383" s="5">
         <v>5.5970238878896517</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>181.28968531999999</v>
       </c>
       <c r="C384" s="5">
         <v>2.8719110999999771</v>
       </c>
       <c r="D384" s="5">
         <v>21.121080135726643</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>182.22984052999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.94015521000000035</v>
       </c>
       <c r="D385" s="5">
         <v>6.4037171197047327</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>182.91595734000001</v>
       </c>
       <c r="C386" s="5">
         <v>0.68611681000001568</v>
       </c>
       <c r="D386" s="5">
         <v>4.6128879083971563</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>185.22936598000001</v>
       </c>
       <c r="C387" s="5">
         <v>2.3134086400000058</v>
       </c>
       <c r="D387" s="5">
         <v>16.278373851418792</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>187.67072160999999</v>
       </c>
       <c r="C388" s="5">
         <v>2.4413556299999755</v>
       </c>
       <c r="D388" s="5">
         <v>17.014641003814003</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>189.02815171</v>
       </c>
       <c r="C389" s="5">
         <v>1.3574301000000162</v>
       </c>
       <c r="D389" s="5">
         <v>9.033403237528038</v>
       </c>
       <c r="E389" s="5">
         <v>9.343185527756237</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>189.17190567</v>
       </c>
       <c r="C390" s="5">
         <v>0.14375395999999796</v>
       </c>
       <c r="D390" s="5">
         <v>0.91641439171152861</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>191.19168243999999</v>
       </c>
       <c r="C391" s="5">
         <v>2.0197767699999929</v>
       </c>
       <c r="D391" s="5">
         <v>13.592137726486264</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>192.36810628999999</v>
       </c>
       <c r="C392" s="5">
         <v>1.1764238499999919</v>
       </c>
       <c r="D392" s="5">
         <v>7.6388125087486269</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>194.94023444999999</v>
       </c>
       <c r="C393" s="5">
         <v>2.5721281600000054</v>
       </c>
       <c r="D393" s="5">
         <v>17.279193782204104</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>197.41655868999999</v>
       </c>
       <c r="C394" s="5">
         <v>2.4763242399999967</v>
       </c>
       <c r="D394" s="5">
         <v>16.355017850576779</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>197.80927055000001</v>
       </c>
       <c r="C395" s="5">
         <v>0.3927118600000199</v>
       </c>
       <c r="D395" s="5">
         <v>2.4133969478812078</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>202.06086227</v>
       </c>
       <c r="C396" s="5">
         <v>4.2515917199999933</v>
       </c>
       <c r="D396" s="5">
         <v>29.070420907887161</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>204.55320696000001</v>
       </c>
       <c r="C397" s="5">
         <v>2.4923446900000101</v>
       </c>
       <c r="D397" s="5">
         <v>15.848146296274912</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>207.01051801</v>
       </c>
       <c r="C398" s="5">
         <v>2.4573110499999871</v>
       </c>
       <c r="D398" s="5">
         <v>15.407340459976959</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>208.45569936999999</v>
       </c>
       <c r="C399" s="5">
         <v>1.4451813599999923</v>
       </c>
       <c r="D399" s="5">
         <v>8.7067065478558359</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>209.42279336999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.96709400000000301</v>
       </c>
       <c r="D400" s="5">
         <v>5.7114654955501942</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>210.56952114000001</v>
       </c>
       <c r="C401" s="5">
         <v>1.1467277700000125</v>
       </c>
       <c r="D401" s="5">
         <v>6.7723341104048318</v>
       </c>
       <c r="E401" s="5">
         <v>11.395852541079687</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>212.58297619000001</v>
       </c>
       <c r="C402" s="5">
         <v>2.0134550500000046</v>
       </c>
       <c r="D402" s="5">
         <v>12.097436572899634</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>213.37096746</v>
       </c>
       <c r="C403" s="5">
         <v>0.78799126999999203</v>
       </c>
       <c r="D403" s="5">
         <v>4.5399098671215166</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>214.30458440000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.93361694000000739</v>
       </c>
       <c r="D404" s="5">
         <v>5.378890602104458</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>212.2648208</v>
       </c>
       <c r="C405" s="5">
         <v>-2.0397636000000148</v>
       </c>
       <c r="D405" s="5">
         <v>-10.842323541019816</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>213.61874727</v>
       </c>
       <c r="C406" s="5">
         <v>1.3539264700000047</v>
       </c>
       <c r="D406" s="5">
         <v>7.9284863193521016</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>215.01724202</v>
       </c>
       <c r="C407" s="5">
         <v>1.3984947499999976</v>
       </c>
       <c r="D407" s="5">
         <v>8.1451573251192002</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>214.98702623</v>
       </c>
       <c r="C408" s="5">
         <v>-3.0215789999999743E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-0.16850247095909765</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>215.99826508999999</v>
       </c>
       <c r="C409" s="5">
         <v>1.0112388599999917</v>
       </c>
       <c r="D409" s="5">
         <v>5.7928033277855784</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>216.3280518</v>
       </c>
       <c r="C410" s="5">
         <v>0.32978671000000759</v>
       </c>
       <c r="D410" s="5">
         <v>1.8476271087105589</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>216.27863070000001</v>
       </c>
       <c r="C411" s="5">
         <v>-4.9421099999989337E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-0.27380110498665955</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>216.44371849000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.16508779000000118</v>
       </c>
       <c r="D412" s="5">
         <v>0.91982806958395003</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>217.23990194000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.7961834500000009</v>
       </c>
       <c r="D413" s="5">
         <v>4.5045836335179557</v>
       </c>
       <c r="E413" s="5">
         <v>3.1677807708766714</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>218.48472419999999</v>
       </c>
       <c r="C414" s="5">
         <v>1.2448222599999781</v>
       </c>
       <c r="D414" s="5">
         <v>7.0971112071267939</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>219.52600885000001</v>
       </c>
       <c r="C415" s="5">
         <v>1.0412846500000228</v>
       </c>
       <c r="D415" s="5">
         <v>5.871446421294646</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>219.51021327999999</v>
       </c>
       <c r="C416" s="5">
         <v>-1.5795570000022963E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-8.6309520843819154E-2</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>219.44456321999999</v>
       </c>
       <c r="C417" s="5">
         <v>-6.5650059999995847E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-0.35830047957597921</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>219.5712839</v>
       </c>
       <c r="C418" s="5">
         <v>0.12672068000000536</v>
       </c>
       <c r="D418" s="5">
         <v>0.69515830275210799</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>219.83322967000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.26194577000001118</v>
       </c>
       <c r="D419" s="5">
         <v>1.4410155506374478</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>218.99103883999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.84219083000002115</v>
       </c>
       <c r="D420" s="5">
         <v>-4.5016119721380647</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>218.89073069</v>
       </c>
       <c r="C421" s="5">
         <v>-0.10030814999998938</v>
       </c>
       <c r="D421" s="5">
         <v>-0.54827357631284102</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>219.60280885</v>
       </c>
       <c r="C422" s="5">
         <v>0.71207816000000435</v>
       </c>
       <c r="D422" s="5">
         <v>3.9743553476938143</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>218.43356863</v>
       </c>
       <c r="C423" s="5">
         <v>-1.169240220000006</v>
       </c>
       <c r="D423" s="5">
         <v>-6.2053894807429515</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>216.88857633999999</v>
       </c>
       <c r="C424" s="5">
         <v>-1.5449922900000104</v>
       </c>
       <c r="D424" s="5">
         <v>-8.1651409265308228</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>215.82094000000001</v>
       </c>
       <c r="C425" s="5">
         <v>-1.0676363399999786</v>
       </c>
       <c r="D425" s="5">
         <v>-5.7496827930977101</v>
       </c>
       <c r="E425" s="5">
         <v>-0.65317739850200285</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>214.82050532</v>
       </c>
       <c r="C426" s="5">
         <v>-1.0004346800000121</v>
       </c>
       <c r="D426" s="5">
         <v>-5.4229314212811079</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>214.85727284999999</v>
       </c>
       <c r="C427" s="5">
         <v>3.6767529999991666E-2</v>
       </c>
       <c r="D427" s="5">
         <v>0.20557903912945541</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>214.62928736000001</v>
       </c>
       <c r="C428" s="5">
         <v>-0.22798548999998047</v>
       </c>
       <c r="D428" s="5">
         <v>-1.2659174788301364</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>214.83200500999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.20271764999998254</v>
       </c>
       <c r="D429" s="5">
         <v>1.1393079331641021</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>214.2158608</v>
       </c>
       <c r="C430" s="5">
         <v>-0.61614420999998742</v>
       </c>
       <c r="D430" s="5">
         <v>-3.3878604377332255</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>212.1495583</v>
       </c>
       <c r="C431" s="5">
         <v>-2.0663025000000061</v>
       </c>
       <c r="D431" s="5">
         <v>-10.980304941665441</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>211.76089112</v>
       </c>
       <c r="C432" s="5">
         <v>-0.38866717999999878</v>
       </c>
       <c r="D432" s="5">
         <v>-2.1764345746193015</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>210.85118833000001</v>
       </c>
       <c r="C433" s="5">
         <v>-0.909702789999983</v>
       </c>
       <c r="D433" s="5">
         <v>-5.0350015736015941</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>209.90174479999999</v>
       </c>
       <c r="C434" s="5">
         <v>-0.94944353000002479</v>
       </c>
       <c r="D434" s="5">
         <v>-5.2716553909056056</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>210.78655755</v>
       </c>
       <c r="C435" s="5">
         <v>0.88481275000000892</v>
       </c>
       <c r="D435" s="5">
         <v>5.1773807050113252</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>208.35952544</v>
       </c>
       <c r="C436" s="5">
         <v>-2.427032109999999</v>
       </c>
       <c r="D436" s="5">
         <v>-12.974729797686679</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>211.27752889999999</v>
       </c>
       <c r="C437" s="5">
         <v>2.9180034599999942</v>
       </c>
       <c r="D437" s="5">
         <v>18.162423395402772</v>
       </c>
       <c r="E437" s="5">
         <v>-2.1051762169138954</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>210.54836953</v>
       </c>
       <c r="C438" s="5">
         <v>-0.72915936999999076</v>
       </c>
       <c r="D438" s="5">
         <v>-4.0637172466459255</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>209.82752651999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.72084301000001005</v>
       </c>
       <c r="D439" s="5">
         <v>-4.0318899667836199</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>211.05263391</v>
+        <v>210.67334579000001</v>
       </c>
       <c r="C440" s="5">
-        <v>1.2251073900000051</v>
+        <v>0.84581927000002111</v>
       </c>
       <c r="D440" s="5">
-        <v>7.2357970282670658</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9459242502634115</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>211.02188430999999</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.34853851999997687</v>
+      </c>
+      <c r="D441" s="5">
+        <v>2.0034475643533556</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>