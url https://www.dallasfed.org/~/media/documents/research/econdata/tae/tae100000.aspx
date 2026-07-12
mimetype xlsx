--- v5 (2026-06-02)
+++ v6 (2026-07-12)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4D648103-FEFC-4555-A993-BEC1E82E9766}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{081EF6C9-FE9B-4BF9-ABB2-3F783E31ED6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BAC4A266-2150-4C3E-9D15-0900B4160CC2}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A2B735B0-F099-41CF-8B38-7569C0F06EDB}"/>
   </bookViews>
   <sheets>
     <sheet name="AE100000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Mining and Logging</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -920,6362 +920,6368 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C84DA8DE-B7F1-4D00-B972-7AFE92D24DBE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67726D4E-7623-47EE-86B3-C3AC20A51394}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>158.28701741</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>158.28701756000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>159.13872985</v>
+        <v>159.13873000000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.85171244000000002</v>
       </c>
       <c r="D7" s="5">
-        <v>6.6515324224903249</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>6.6515324159991396</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>159.86074601000001</v>
+        <v>159.86074621</v>
       </c>
       <c r="C8" s="5">
-        <v>0.72201616000000968</v>
+        <v>0.7220162099999925</v>
       </c>
       <c r="D8" s="5">
-        <v>5.5823622334374434</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>5.5823626243223901</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>161.12614647999999</v>
+        <v>161.12614672000001</v>
       </c>
       <c r="C9" s="5">
-        <v>1.2654004699999746</v>
+        <v>1.2654005100000063</v>
       </c>
       <c r="D9" s="5">
-        <v>9.9234176815030004</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>9.9234179960079985</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>162.42785651</v>
+        <v>162.42785685000001</v>
       </c>
       <c r="C10" s="5">
-        <v>1.3017100300000095</v>
+        <v>1.3017101300000036</v>
       </c>
       <c r="D10" s="5">
-        <v>10.137169519468348</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>10.137170317373712</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>163.32491744999999</v>
+        <v>163.32491783</v>
       </c>
       <c r="C11" s="5">
-        <v>0.8970609399999887</v>
+        <v>0.89706097999999201</v>
       </c>
       <c r="D11" s="5">
-        <v>6.8324554644743962</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>6.8324557637081673</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>164.37505204000001</v>
+        <v>164.37505218000001</v>
       </c>
       <c r="C12" s="5">
-        <v>1.0501345900000274</v>
+        <v>1.0501343500000075</v>
       </c>
       <c r="D12" s="5">
-        <v>7.9944586246537774</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>7.9944567132298916</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>165.43048038000001</v>
       </c>
       <c r="C13" s="5">
-        <v>1.0554283399999917</v>
+        <v>1.0554281999999944</v>
       </c>
       <c r="D13" s="5">
-        <v>7.9830351649625264</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>7.9830340613188167</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>165.67047149999999</v>
+        <v>165.67047131000001</v>
       </c>
       <c r="C14" s="5">
-        <v>0.2399911199999849</v>
+        <v>0.23999093000000471</v>
       </c>
       <c r="D14" s="5">
-        <v>1.7548055583334943</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>1.7548041579575679</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>168.29731369999999</v>
+        <v>168.29731154999999</v>
       </c>
       <c r="C15" s="5">
-        <v>2.6268421999999987</v>
+        <v>2.6268402399999786</v>
       </c>
       <c r="D15" s="5">
-        <v>20.777186560726225</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>20.777169707735645</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>169.15688924</v>
+        <v>169.15688931</v>
       </c>
       <c r="C16" s="5">
-        <v>0.85957554000000869</v>
+        <v>0.85957776000000763</v>
       </c>
       <c r="D16" s="5">
-        <v>6.3041139030722171</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>6.304130727393531</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>169.11855592000001</v>
+        <v>169.11855634</v>
       </c>
       <c r="C17" s="5">
-        <v>-3.8333319999992455E-2</v>
+        <v>-3.8332969999999023E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.27159812508773529</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-0.27159564825565141</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>171.70361256999999</v>
+        <v>171.70361284000001</v>
       </c>
       <c r="C18" s="5">
-        <v>2.5850566499999843</v>
+        <v>2.5850565000000074</v>
       </c>
       <c r="D18" s="5">
-        <v>19.965965144288745</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>19.965963832838508</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>173.23283319999999</v>
+        <v>173.23283348999999</v>
       </c>
       <c r="C19" s="5">
-        <v>1.5292206299999975</v>
+        <v>1.529220649999985</v>
       </c>
       <c r="D19" s="5">
-        <v>11.226765429917718</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>11.226765565485785</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>173.43013209</v>
+        <v>173.43013241</v>
       </c>
       <c r="C20" s="5">
-        <v>0.19729889000001322</v>
+        <v>0.19729892000000859</v>
       </c>
       <c r="D20" s="5">
-        <v>1.3753015699289994</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1.3753017780432142</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>173.89176218</v>
+        <v>173.89176251999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.46163008999999988</v>
+        <v>0.46163010999998733</v>
       </c>
       <c r="D21" s="5">
-        <v>3.241295158097679</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>3.2412952945195084</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>173.94056637</v>
+        <v>173.9405668</v>
       </c>
       <c r="C22" s="5">
-        <v>4.8804189999998471E-2</v>
+        <v>4.8804280000013023E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>0.33731048626060023</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>0.33731110859624991</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>171.40718648000001</v>
+        <v>171.40718688999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-2.533379889999992</v>
+        <v>-2.5333799100000078</v>
       </c>
       <c r="D23" s="5">
-        <v>-16.143301858012705</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-16.143301938659793</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>171.63567959</v>
+        <v>171.63567964999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.22849310999998806</v>
+        <v>0.22849275999999463</v>
       </c>
       <c r="D24" s="5">
-        <v>1.6114318099689662</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>1.6114293196102691</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>170.50254394999999</v>
+        <v>170.50254372000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.1331356400000061</v>
+        <v>-1.1331359299999804</v>
       </c>
       <c r="D25" s="5">
-        <v>-7.6409470851491079</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-7.6409489676457447</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>168.72995146</v>
+        <v>168.72995093</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.7725924899999939</v>
+        <v>-1.7725927900000045</v>
       </c>
       <c r="D26" s="5">
-        <v>-11.786344200525367</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-11.786346097641665</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>166.84417307999999</v>
+        <v>166.84417076</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.885778380000005</v>
+        <v>-1.8857801700000039</v>
       </c>
       <c r="D27" s="5">
-        <v>-12.617121491071515</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-12.617132778222739</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>166.56248208</v>
+        <v>166.56248210999999</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.28169099999999503</v>
+        <v>-0.28168865000000665</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.0073094693021876</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-2.0072929062199707</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>166.00382624</v>
+        <v>166.00382687000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.55865584000000013</v>
+        <v>-0.5586552399999789</v>
       </c>
       <c r="D29" s="5">
-        <v>-3.951414973969114</v>
+        <v>-3.951410807403577</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.8417433043086073</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-1.8417431755614388</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>164.34260051999999</v>
+        <v>164.34260121</v>
       </c>
       <c r="C30" s="5">
-        <v>-1.6612257200000045</v>
+        <v>-1.6612256600000137</v>
       </c>
       <c r="D30" s="5">
-        <v>-11.36919795701894</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-11.369197527918672</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>163.417925</v>
+        <v>163.41792566000001</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.92467551999999387</v>
+        <v>-0.92467554999998924</v>
       </c>
       <c r="D31" s="5">
-        <v>-6.5467428694404139</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-6.5467430486705558</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>162.76920103</v>
+        <v>162.76920154000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.64872396999999182</v>
+        <v>-0.64872411999999713</v>
       </c>
       <c r="D32" s="5">
-        <v>-4.6610247530905591</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-4.6610257889909583</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>161.37778376</v>
+        <v>161.37778397</v>
       </c>
       <c r="C33" s="5">
-        <v>-1.3914172700000051</v>
+        <v>-1.3914175700000158</v>
       </c>
       <c r="D33" s="5">
-        <v>-9.7892730940169699</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-9.789275077184211</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>161.17413038999999</v>
+        <v>161.17413035999999</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.20365337000001205</v>
+        <v>-0.20365361000000348</v>
       </c>
       <c r="D34" s="5">
-        <v>-1.5038930927102956</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-1.5038948507810623</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>160.64183983000001</v>
+        <v>160.64183975</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.53229055999997854</v>
+        <v>-0.53229060999998978</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.8918969045842022</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-3.8918972642610794</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>159.62006984000001</v>
+        <v>159.62006957</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.0217699899999957</v>
+        <v>-1.0217701800000043</v>
       </c>
       <c r="D36" s="5">
-        <v>-7.3712242074146612</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-7.3712255340600219</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>159.28220931999999</v>
+        <v>159.28220916999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.33786052000002087</v>
+        <v>-0.33786040000001094</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.5106234039693698</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-2.5106225268084481</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>159.11105126999999</v>
+        <v>159.11105051999999</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.1711580500000025</v>
+        <v>-0.1711586499999953</v>
       </c>
       <c r="D38" s="5">
-        <v>-1.2818765552645273</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-1.2818810235990075</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>158.09527686000001</v>
+        <v>158.09527595</v>
       </c>
       <c r="C39" s="5">
-        <v>-1.0157744099999775</v>
+        <v>-1.0157745699999907</v>
       </c>
       <c r="D39" s="5">
-        <v>-7.3975231102888728</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>-7.3975242685612397</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>157.74429316999999</v>
+        <v>157.74429382</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.35098369000002094</v>
+        <v>-0.35098213000000555</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.6318022485072645</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-2.6317907084874026</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>157.28759511000001</v>
+        <v>157.28759493999999</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.45669805999997948</v>
+        <v>-0.45669888000000469</v>
       </c>
       <c r="D41" s="5">
-        <v>-3.4194243195522667</v>
+        <v>-3.4194303478207844</v>
       </c>
       <c r="E41" s="5">
-        <v>-5.2506206196708316</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-5.2506210816608672</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>157.65499571999999</v>
+        <v>157.65499919000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.36740060999997581</v>
+        <v>0.36740425000002119</v>
       </c>
       <c r="D42" s="5">
-        <v>2.8393157364367871</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>2.8393442322798945</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>156.92798253000001</v>
+        <v>156.92798052000001</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.72701318999997966</v>
+        <v>-0.72701867000000675</v>
       </c>
       <c r="D43" s="5">
-        <v>-5.3954873553295979</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-5.3955268831781922</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>156.92098333000001</v>
+        <v>156.92098159</v>
       </c>
       <c r="C44" s="5">
-        <v>-6.9991999999956533E-3</v>
+        <v>-6.9989300000088406E-3</v>
       </c>
       <c r="D44" s="5">
-        <v>-5.3508493666853951E-2</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-5.3506430723548881E-2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>156.81713893</v>
+        <v>156.81713963999999</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.10384440000001405</v>
+        <v>-0.10384195000000318</v>
       </c>
       <c r="D45" s="5">
-        <v>-0.79123086206329685</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-0.79121227119173243</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>156.93784439000001</v>
+        <v>156.93784378999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.12070546000001059</v>
+        <v>0.12070414999999457</v>
       </c>
       <c r="D46" s="5">
-        <v>0.92758567076973719</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>0.92757555693459004</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>157.56034019000001</v>
+        <v>157.56033984999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.62249579999999582</v>
+        <v>0.62249606000000313</v>
       </c>
       <c r="D47" s="5">
-        <v>4.865038554472445</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>4.8650406500109433</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>157.97173749000001</v>
+        <v>157.97173745000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.41139730000000441</v>
+        <v>0.41139760000001502</v>
       </c>
       <c r="D48" s="5">
-        <v>3.1786450668812805</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>3.1786474251657815</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>157.93645484000001</v>
+        <v>157.93645569</v>
       </c>
       <c r="C49" s="5">
-        <v>-3.5282649999999194E-2</v>
+        <v>-3.5281760000003715E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.2676884445530936</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-0.26768170050893714</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>158.19195046999999</v>
+        <v>158.19195069</v>
       </c>
       <c r="C50" s="5">
-        <v>0.25549562999998443</v>
+        <v>0.25549499999999625</v>
       </c>
       <c r="D50" s="5">
-        <v>1.9586194979881899</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>1.9586146147467787</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>159.33401004000001</v>
+        <v>159.33401248000001</v>
       </c>
       <c r="C51" s="5">
-        <v>1.1420595700000149</v>
+        <v>1.1420617900000138</v>
       </c>
       <c r="D51" s="5">
-        <v>9.0157549342527723</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>9.0157731482057635</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>158.85097476000001</v>
+        <v>158.85097748000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.48303527999999574</v>
+        <v>-0.48303500000000099</v>
       </c>
       <c r="D52" s="5">
-        <v>-3.5778584394183799</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-3.5778563460268309</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>157.93309459</v>
+        <v>157.93309350000001</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.91788017000001787</v>
+        <v>-0.91788397999999916</v>
       </c>
       <c r="D53" s="5">
-        <v>-6.7177243720351392</v>
+        <v>-6.7177512648897491</v>
       </c>
       <c r="E53" s="5">
-        <v>0.41039439858467919</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>0.41039381411245301</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>158.05485519999999</v>
+        <v>158.05485924999999</v>
       </c>
       <c r="C54" s="5">
-        <v>0.12176060999999549</v>
+        <v>0.12176574999998024</v>
       </c>
       <c r="D54" s="5">
-        <v>0.92908892110803443</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>0.92912831455238543</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>157.28002505000001</v>
+        <v>157.28001692999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.77483014999998545</v>
+        <v>-0.77484232000000475</v>
       </c>
       <c r="D55" s="5">
-        <v>-5.7266931749028966</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-5.7267805681165189</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>157.15904387</v>
+        <v>157.15903698</v>
       </c>
       <c r="C56" s="5">
-        <v>-0.12098118000000113</v>
+        <v>-0.12097994999999173</v>
       </c>
       <c r="D56" s="5">
-        <v>-0.91915545816280142</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>-0.91914619998011426</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>157.12780892000001</v>
+        <v>157.12780939999999</v>
       </c>
       <c r="C57" s="5">
-        <v>-3.1234949999998207E-2</v>
+        <v>-3.1227580000006583E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>-0.23823633881661088</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>-0.23818019793504508</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>156.34693010000001</v>
+        <v>156.34693048</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.78087881999999809</v>
+        <v>-0.78087891999999215</v>
       </c>
       <c r="D58" s="5">
-        <v>-5.8033095002847368</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-5.8033102060202619</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>156.30792166000001</v>
+        <v>156.30792181000001</v>
       </c>
       <c r="C59" s="5">
-        <v>-3.9008440000003475E-2</v>
+        <v>-3.9008669999986978E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>-0.29898857854117056</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>-0.29899033828147958</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>154.71334808</v>
+        <v>154.71334886</v>
       </c>
       <c r="C60" s="5">
-        <v>-1.5945735800000023</v>
+        <v>-1.5945729500000141</v>
       </c>
       <c r="D60" s="5">
-        <v>-11.577751889757437</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>-11.577747558548257</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>155.03123787000001</v>
+        <v>155.03124174000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.3178897900000095</v>
+        <v>0.31789288000001648</v>
       </c>
       <c r="D61" s="5">
-        <v>2.4936977236937441</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>2.4937222251786961</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>155.02629562000001</v>
+        <v>155.0262989</v>
       </c>
       <c r="C62" s="5">
-        <v>-4.9422499999991487E-3</v>
+        <v>-4.9428400000124384E-3</v>
       </c>
       <c r="D62" s="5">
-        <v>-3.8248164264842455E-2</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-3.8252728530507873E-2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>155.01525529</v>
+        <v>155.01526171</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.1040330000014364E-2</v>
+        <v>-1.1037189999996144E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>-8.542555926808193E-2</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-8.5401270938634255E-2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>154.79595158000001</v>
+        <v>154.79595873</v>
       </c>
       <c r="C64" s="5">
-        <v>-0.21930370999999127</v>
+        <v>-0.21930298000000903</v>
       </c>
       <c r="D64" s="5">
-        <v>-1.6845206632133847</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>-1.684515030255973</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>154.40655959</v>
+        <v>154.40656598999999</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.38939199000000713</v>
+        <v>-0.38939274000000523</v>
       </c>
       <c r="D65" s="5">
-        <v>-2.9772060391037969</v>
+        <v>-2.9772115587170855</v>
       </c>
       <c r="E65" s="5">
-        <v>-2.2329297156843619</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>-2.2329249885806979</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>153.65453460000001</v>
+        <v>153.65453686000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.75202498999999534</v>
+        <v>-0.75202912999998262</v>
       </c>
       <c r="D66" s="5">
-        <v>-5.6904609377820492</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-5.6904912006096158</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>153.11616194999999</v>
+        <v>153.11612769000001</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.53837265000001366</v>
+        <v>-0.53840916999999422</v>
       </c>
       <c r="D67" s="5">
-        <v>-4.1244574096938607</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>-4.1247317591234349</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>152.51094824</v>
+        <v>152.51092940999999</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.6052137099999868</v>
+        <v>-0.60519828000002462</v>
       </c>
       <c r="D68" s="5">
-        <v>-4.6414052048920791</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-4.6412904481984878</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>152.86055171000001</v>
+        <v>152.86056159</v>
       </c>
       <c r="C69" s="5">
-        <v>0.34960347000000525</v>
+        <v>0.34963218000001461</v>
       </c>
       <c r="D69" s="5">
-        <v>2.7857281534607203</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>2.7859601624382391</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>152.62591838</v>
+        <v>152.62592404</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.2346333300000083</v>
+        <v>-0.23463755000000219</v>
       </c>
       <c r="D70" s="5">
-        <v>-1.826469417788712</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-1.8265018738785832</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>151.42012650000001</v>
+        <v>151.42012978</v>
       </c>
       <c r="C71" s="5">
-        <v>-1.2057918799999925</v>
+        <v>-1.2057942600000047</v>
       </c>
       <c r="D71" s="5">
-        <v>-9.0790900260141356</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>-9.0791068527979348</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>151.49620317</v>
+        <v>151.49620698000001</v>
       </c>
       <c r="C72" s="5">
-        <v>7.6076669999991964E-2</v>
+        <v>7.60772000000145E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>0.60457415899137779</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>0.60457836936500531</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>151.38853707999999</v>
+        <v>151.38854293</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.10766609000000926</v>
+        <v>-0.107664050000011</v>
       </c>
       <c r="D73" s="5">
-        <v>-0.84949648659877752</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-0.84948043237069726</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>151.59072610999999</v>
+        <v>151.59073125</v>
       </c>
       <c r="C74" s="5">
-        <v>0.20218902999999955</v>
+        <v>0.20218832000000475</v>
       </c>
       <c r="D74" s="5">
-        <v>1.6145015907639282</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>1.6144958167792156</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>150.54209686999999</v>
+        <v>150.54210688000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.0486292399999968</v>
+        <v>-1.0486243699999989</v>
       </c>
       <c r="D75" s="5">
-        <v>-7.9923511814033121</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-7.9923152035277774</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>149.90154960000001</v>
+        <v>149.90156091</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.64054726999998479</v>
+        <v>-0.64054597000000513</v>
       </c>
       <c r="D76" s="5">
-        <v>-4.9881143984710334</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>-4.9881041867938407</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>150.10201751</v>
+        <v>150.10202810999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.2004679099999862</v>
+        <v>0.20046719999999141</v>
       </c>
       <c r="D77" s="5">
-        <v>1.6166531313934973</v>
+        <v>1.6166472406166088</v>
       </c>
       <c r="E77" s="5">
-        <v>-2.7877974170462561</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>-2.7877945814032135</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>149.31703823000001</v>
+        <v>149.31704539</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.78497927999998751</v>
+        <v>-0.78498271999998792</v>
       </c>
       <c r="D78" s="5">
-        <v>-6.0981717977637189</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-6.0981973394054751</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>149.94194403</v>
+        <v>149.94189030999999</v>
       </c>
       <c r="C79" s="5">
-        <v>0.62490579999999341</v>
+        <v>0.62484491999998681</v>
       </c>
       <c r="D79" s="5">
-        <v>5.1393394654803526</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>5.1388269456027924</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>150.58959719999999</v>
+        <v>150.58955288999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.6476531699999839</v>
+        <v>0.64766258000000221</v>
       </c>
       <c r="D80" s="5">
-        <v>5.3081570347109253</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>5.308237947532346</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>151.92593162</v>
+        <v>151.92595159000001</v>
       </c>
       <c r="C81" s="5">
-        <v>1.3363344200000142</v>
+        <v>1.3363987000000179</v>
       </c>
       <c r="D81" s="5">
-        <v>11.184241637612914</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>11.184809598098822</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>151.71935558000001</v>
+        <v>151.71936846</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.20657603999998742</v>
+        <v>-0.20658313000001272</v>
       </c>
       <c r="D82" s="5">
-        <v>-1.6195114515740738</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>-1.619566409309714</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>151.81577529</v>
+        <v>151.81578081000001</v>
       </c>
       <c r="C83" s="5">
-        <v>9.6419709999992165E-2</v>
+        <v>9.6412350000008473E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>0.76528753585238807</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>0.76522884969345562</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>152.42857712</v>
+        <v>152.42858853000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.61280182999999511</v>
+        <v>0.61280772000000638</v>
       </c>
       <c r="D84" s="5">
-        <v>4.9527750716890306</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>4.9528235534215703</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>152.56044553000001</v>
+        <v>152.56044821</v>
       </c>
       <c r="C85" s="5">
-        <v>0.13186841000000982</v>
+        <v>0.13185967999999093</v>
       </c>
       <c r="D85" s="5">
-        <v>1.043093153929231</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>1.043023691369549</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>152.67196265999999</v>
+        <v>152.67196548000001</v>
       </c>
       <c r="C86" s="5">
-        <v>0.11151712999998153</v>
+        <v>0.11151727000000733</v>
       </c>
       <c r="D86" s="5">
-        <v>0.88069926736566995</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>0.88070036192229306</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>153.47215955999999</v>
+        <v>153.47217271</v>
       </c>
       <c r="C87" s="5">
-        <v>0.8001969000000031</v>
+        <v>0.80020722999998384</v>
       </c>
       <c r="D87" s="5">
-        <v>6.4740533018966318</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>6.47413917834192</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>153.94251204</v>
+        <v>153.94253128</v>
       </c>
       <c r="C88" s="5">
-        <v>0.47035248000000252</v>
+        <v>0.47035857000000192</v>
       </c>
       <c r="D88" s="5">
-        <v>3.7403187744276423</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>3.7403676964108845</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>154.52463667999999</v>
+        <v>154.52465839000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.58212463999998931</v>
+        <v>0.58212711000001605</v>
       </c>
       <c r="D89" s="5">
-        <v>4.6333052402430353</v>
+        <v>4.6333247192080096</v>
       </c>
       <c r="E89" s="5">
-        <v>2.9464088780188025</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>2.9464160715796384</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>155.63242568000001</v>
+        <v>155.6324467</v>
       </c>
       <c r="C90" s="5">
-        <v>1.1077890000000252</v>
+        <v>1.1077883099999895</v>
       </c>
       <c r="D90" s="5">
-        <v>8.9502580017646771</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>8.9502508979029791</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>157.08529630999999</v>
+        <v>157.08522697999999</v>
       </c>
       <c r="C91" s="5">
-        <v>1.4528706299999783</v>
+        <v>1.4527802799999847</v>
       </c>
       <c r="D91" s="5">
-        <v>11.795774797376568</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>11.79500151159456</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>157.83671487000001</v>
+        <v>157.83662235</v>
       </c>
       <c r="C92" s="5">
-        <v>0.75141856000001894</v>
+        <v>0.75139537000001155</v>
       </c>
       <c r="D92" s="5">
-        <v>5.8936629071055791</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>5.8934788773334912</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>157.97255530999999</v>
+        <v>157.97258969000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.1358404399999813</v>
+        <v>0.13596734000000765</v>
       </c>
       <c r="D93" s="5">
-        <v>1.0376695262193314</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>1.0386441099175414</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>159.15041456</v>
+        <v>159.15043818000001</v>
       </c>
       <c r="C94" s="5">
-        <v>1.1778592500000116</v>
+        <v>1.1778484900000024</v>
       </c>
       <c r="D94" s="5">
-        <v>9.3235113325059302</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>9.3234205244987489</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>159.84699988</v>
+        <v>159.84700699999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.69658531999999695</v>
+        <v>0.69656881999998177</v>
       </c>
       <c r="D95" s="5">
-        <v>5.3805798302590802</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>5.3804484791944773</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>163.74465598</v>
+        <v>163.74467161000001</v>
       </c>
       <c r="C96" s="5">
-        <v>3.8976561000000061</v>
+        <v>3.897664610000021</v>
       </c>
       <c r="D96" s="5">
-        <v>33.521667378245269</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>33.521748950768604</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>164.36251956999999</v>
+        <v>164.36251768</v>
       </c>
       <c r="C97" s="5">
-        <v>0.6178635899999847</v>
+        <v>0.61784606999998459</v>
       </c>
       <c r="D97" s="5">
-        <v>4.6231663555693858</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>4.6230320791900592</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>164.52017287000001</v>
+        <v>164.52016900999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.15765330000002109</v>
+        <v>0.1576513299999931</v>
       </c>
       <c r="D98" s="5">
-        <v>1.1571080611958218</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>1.1570935392480441</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>165.53974285999999</v>
+        <v>165.53974313000001</v>
       </c>
       <c r="C99" s="5">
-        <v>1.0195699899999795</v>
+        <v>1.0195741200000157</v>
       </c>
       <c r="D99" s="5">
-        <v>7.6954682760827398</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>7.6955007051711988</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>166.35097027</v>
+        <v>166.35096856000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.81122741000001497</v>
+        <v>0.81122543000000746</v>
       </c>
       <c r="D100" s="5">
-        <v>6.0417154205218537</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>6.0417002644051143</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>167.20334631</v>
+        <v>167.20347287000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.85237603999999578</v>
+        <v>0.85250431000000049</v>
       </c>
       <c r="D101" s="5">
-        <v>6.3250312857616731</v>
+        <v>6.3260101633768162</v>
       </c>
       <c r="E101" s="5">
-        <v>8.2049761788186117</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>8.2050428793055907</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>168.26797454999999</v>
+        <v>168.26798375999999</v>
       </c>
       <c r="C102" s="5">
-        <v>1.0646282399999905</v>
+        <v>1.0645108899999798</v>
       </c>
       <c r="D102" s="5">
-        <v>7.914058673970481</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>7.9131493660033803</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>168.05783858000001</v>
+        <v>168.05776029</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.21013596999998185</v>
+        <v>-0.21022346999998831</v>
       </c>
       <c r="D103" s="5">
-        <v>-1.4883305789079371</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-1.4889459822445383</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>165.29608246999999</v>
+        <v>165.29594302000001</v>
       </c>
       <c r="C104" s="5">
-        <v>-2.7617561100000216</v>
+        <v>-2.7618172699999946</v>
       </c>
       <c r="D104" s="5">
-        <v>-18.031790967529727</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-18.032162564366171</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>165.30998646</v>
+        <v>165.31002344000001</v>
       </c>
       <c r="C105" s="5">
-        <v>1.3903990000017075E-2</v>
+        <v>1.4080419999999094E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>0.10098550976858078</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>0.10226761812848206</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>164.97286962999999</v>
+        <v>164.97289393</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.33711683000001358</v>
+        <v>-0.33712951000001112</v>
       </c>
       <c r="D106" s="5">
-        <v>-2.4198992528303487</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>-2.4199887188894653</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>164.11249303</v>
+        <v>164.11249626</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.86037659999999505</v>
+        <v>-0.86039766999999756</v>
       </c>
       <c r="D107" s="5">
-        <v>-6.0818847088499055</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-6.0820285334175495</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>162.6702722</v>
+        <v>162.67028911</v>
       </c>
       <c r="C108" s="5">
-        <v>-1.4422208299999966</v>
+        <v>-1.4422071500000015</v>
       </c>
       <c r="D108" s="5">
-        <v>-10.050530581179796</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-10.050439619567031</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>160.87687695</v>
+        <v>160.87686837000001</v>
       </c>
       <c r="C109" s="5">
-        <v>-1.7933952500000032</v>
+        <v>-1.7934207399999877</v>
       </c>
       <c r="D109" s="5">
-        <v>-12.456238784235429</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>-12.456404016262457</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>159.93785076</v>
+        <v>159.93783879</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.93902618999999277</v>
+        <v>-0.93902958000001036</v>
       </c>
       <c r="D110" s="5">
-        <v>-6.7837675442379624</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-6.7837916039350183</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>157.81518462</v>
+        <v>157.81517072</v>
       </c>
       <c r="C111" s="5">
-        <v>-2.1226661400000069</v>
+        <v>-2.1226680700000031</v>
       </c>
       <c r="D111" s="5">
-        <v>-14.813576628486647</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-14.813590158958444</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>156.66175527999999</v>
+        <v>156.66173688000001</v>
       </c>
       <c r="C112" s="5">
-        <v>-1.1534293400000024</v>
+        <v>-1.1534338399999911</v>
       </c>
       <c r="D112" s="5">
-        <v>-8.4263751533363305</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-8.4264074305981822</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>155.14300607999999</v>
+        <v>155.14323318999999</v>
       </c>
       <c r="C113" s="5">
-        <v>-1.518749200000002</v>
+        <v>-1.5185036900000171</v>
       </c>
       <c r="D113" s="5">
-        <v>-11.032667834643938</v>
+        <v>-11.030979583820544</v>
       </c>
       <c r="E113" s="5">
-        <v>-7.2129777879204493</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>-7.2129121919475958</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>148.68991728</v>
+        <v>148.68990767</v>
       </c>
       <c r="C114" s="5">
-        <v>-6.4530887999999891</v>
+        <v>-6.4533255199999928</v>
       </c>
       <c r="D114" s="5">
-        <v>-39.939103250630495</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-39.940204881304176</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>147.33779799000001</v>
+        <v>147.33772435</v>
       </c>
       <c r="C115" s="5">
-        <v>-1.3521192899999903</v>
+        <v>-1.3521833199999946</v>
       </c>
       <c r="D115" s="5">
-        <v>-10.382698899238562</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-10.383166886195394</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>146.45835991999999</v>
+        <v>146.45821287000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.87943807000002039</v>
+        <v>-0.8795114799999908</v>
       </c>
       <c r="D116" s="5">
-        <v>-6.9321033285403182</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-6.9326664652305752</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>144.60794423999999</v>
+        <v>144.60797359</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.8504156799999976</v>
+        <v>-1.8502392800000109</v>
       </c>
       <c r="D117" s="5">
-        <v>-14.150883809901703</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-14.149640359515924</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>142.95042488000001</v>
+        <v>142.95044207999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.6575193599999807</v>
+        <v>-1.6575315100000125</v>
       </c>
       <c r="D118" s="5">
-        <v>-12.919767503964197</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-12.919853860820552</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>141.93058432000001</v>
+        <v>141.93057604000001</v>
       </c>
       <c r="C119" s="5">
-        <v>-1.0198405600000058</v>
+        <v>-1.0198660399999824</v>
       </c>
       <c r="D119" s="5">
-        <v>-8.2330108880781072</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-8.2332076287356948</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>140.70327243</v>
+        <v>140.70328541999999</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.22731189000001</v>
+        <v>-1.2272906200000193</v>
       </c>
       <c r="D120" s="5">
-        <v>-9.8971579364004576</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-9.8969950371755147</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>140.56276801000001</v>
+        <v>140.56275875</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.14050441999998498</v>
+        <v>-0.14052666999998564</v>
       </c>
       <c r="D121" s="5">
-        <v>-1.1917445696540185</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-1.1919321470526101</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>140.92343312</v>
+        <v>140.92341415999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.36066510999998513</v>
+        <v>0.36065540999999257</v>
       </c>
       <c r="D122" s="5">
-        <v>3.1228641771534393</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>3.1227792083508454</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>141.42127644999999</v>
+        <v>141.42125215999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.49784332999999492</v>
+        <v>0.49783800000000156</v>
       </c>
       <c r="D123" s="5">
-        <v>4.322613085541227</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>4.3225664969148703</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>141.85737161</v>
+        <v>141.85733826000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.43609516000000781</v>
+        <v>0.43608610000001136</v>
       </c>
       <c r="D124" s="5">
-        <v>3.7638009540911233</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>3.7637220866146182</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>142.91787762999999</v>
+        <v>142.91818047000001</v>
       </c>
       <c r="C125" s="5">
-        <v>1.0605060199999912</v>
+        <v>1.0608422100000041</v>
       </c>
       <c r="D125" s="5">
-        <v>9.349245944178497</v>
+        <v>9.3523349800531008</v>
       </c>
       <c r="E125" s="5">
-        <v>-7.8799094840898416</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>-7.8798491359454044</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>143.69608597999999</v>
+        <v>143.69604892999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.77820834999999988</v>
+        <v>0.77786845999997922</v>
       </c>
       <c r="D126" s="5">
-        <v>6.7334551721746738</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>6.7304109903408404</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>143.87025804000001</v>
+        <v>143.87019792000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.17417206000001784</v>
+        <v>0.17414899000002038</v>
       </c>
       <c r="D127" s="5">
-        <v>1.4642392783160263</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>1.4640444175817446</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>144.74140427</v>
+        <v>144.74126142</v>
       </c>
       <c r="C128" s="5">
-        <v>0.87114622999999369</v>
+        <v>0.87106349999999111</v>
       </c>
       <c r="D128" s="5">
-        <v>7.5130323686874334</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>7.5122981994099058</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>143.98127263999999</v>
+        <v>143.98128521999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.76013163000001782</v>
+        <v>-0.7599762000000112</v>
       </c>
       <c r="D129" s="5">
-        <v>-6.1231056684395551</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-6.1218954310885643</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>144.62629641999999</v>
+        <v>144.62630084</v>
       </c>
       <c r="C130" s="5">
-        <v>0.64502378000000249</v>
+        <v>0.64501562000000945</v>
       </c>
       <c r="D130" s="5">
-        <v>5.5103549945203278</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>5.5102830648270151</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>144.79816317000001</v>
+        <v>144.79814114999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.17186675000002083</v>
+        <v>0.17184030999999322</v>
       </c>
       <c r="D131" s="5">
-        <v>1.4353781402000276</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>1.4351558322903024</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>145.82126898000001</v>
+        <v>145.82128279</v>
       </c>
       <c r="C132" s="5">
-        <v>1.0231058100000041</v>
+        <v>1.0231416400000057</v>
       </c>
       <c r="D132" s="5">
-        <v>8.8162730349288232</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>8.8165952779148746</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>146.14215175000001</v>
+        <v>146.14214097999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.32088276999999721</v>
+        <v>0.3208581899999956</v>
       </c>
       <c r="D133" s="5">
-        <v>2.6728199640747352</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>2.6726124826231379</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>147.04770869000001</v>
+        <v>147.04768468</v>
       </c>
       <c r="C134" s="5">
-        <v>0.90555693999999676</v>
+        <v>0.90554370000000972</v>
       </c>
       <c r="D134" s="5">
-        <v>7.6944122876156262</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>7.6942965140554431</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>148.51017462999999</v>
+        <v>148.51015095</v>
       </c>
       <c r="C135" s="5">
-        <v>1.4624659399999871</v>
+        <v>1.4624662699999931</v>
       </c>
       <c r="D135" s="5">
-        <v>12.60958682585156</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>12.60959200137053</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>148.99420369000001</v>
+        <v>148.99417582000001</v>
       </c>
       <c r="C136" s="5">
-        <v>0.48402906000001167</v>
+        <v>0.48402487000001315</v>
       </c>
       <c r="D136" s="5">
-        <v>3.9819543551402825</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>3.9819199114476955</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>151.75986717999999</v>
+        <v>151.76020081999999</v>
       </c>
       <c r="C137" s="5">
-        <v>2.7656634899999801</v>
+        <v>2.7660249999999849</v>
       </c>
       <c r="D137" s="5">
-        <v>24.695497550086863</v>
+        <v>24.699067171978207</v>
       </c>
       <c r="E137" s="5">
-        <v>6.1867624237263108</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>6.1867708649257613</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>150.35059686</v>
+        <v>150.35054664</v>
       </c>
       <c r="C138" s="5">
-        <v>-1.4092703199999903</v>
+        <v>-1.4096541799999898</v>
       </c>
       <c r="D138" s="5">
-        <v>-10.591537940528795</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-10.59425501181116</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>152.43902965000001</v>
+        <v>152.43898594999999</v>
       </c>
       <c r="C139" s="5">
-        <v>2.088432790000013</v>
+        <v>2.0884393099999841</v>
       </c>
       <c r="D139" s="5">
-        <v>18.002777412692382</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>18.00284445809033</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>153.88473232999999</v>
+        <v>153.88460076999999</v>
       </c>
       <c r="C140" s="5">
-        <v>1.4457026799999824</v>
+        <v>1.445614820000003</v>
       </c>
       <c r="D140" s="5">
-        <v>11.993365072043716</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>11.992601386578738</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>155.82267636</v>
+        <v>155.82267329000001</v>
       </c>
       <c r="C141" s="5">
-        <v>1.9379440300000113</v>
+        <v>1.9380725200000199</v>
       </c>
       <c r="D141" s="5">
-        <v>16.204115971524335</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>16.205280655101916</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>156.38509768</v>
+        <v>156.38509285000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.56242131999999856</v>
+        <v>0.56241955999999504</v>
       </c>
       <c r="D142" s="5">
-        <v>4.4182657675626791</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>4.4182517545312328</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>157.93052145999999</v>
+        <v>157.93048632</v>
       </c>
       <c r="C143" s="5">
-        <v>1.545423779999993</v>
+        <v>1.5453934699999934</v>
       </c>
       <c r="D143" s="5">
-        <v>12.524850239707863</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>12.524591499057358</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>158.52051255000001</v>
+        <v>158.5205225</v>
       </c>
       <c r="C144" s="5">
-        <v>0.58999109000001226</v>
+        <v>0.59003617999999847</v>
       </c>
       <c r="D144" s="5">
-        <v>4.5761821210283493</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>4.5765401120536175</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>158.86424475999999</v>
+        <v>158.86423947</v>
       </c>
       <c r="C145" s="5">
-        <v>0.34373220999998466</v>
+        <v>0.34371697000000268</v>
       </c>
       <c r="D145" s="5">
-        <v>2.6333098834227853</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>2.6331915676821582</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>158.39564953999999</v>
+        <v>158.39562538999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.46859521999999743</v>
+        <v>-0.46861408000000893</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.482727499025573</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-3.4828655195324965</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>157.80446800999999</v>
+        <v>157.80444313999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.59118153000000007</v>
+        <v>-0.5911822500000028</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.3879663622166891</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-4.3879722524446274</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>157.13254142</v>
+        <v>157.13250859999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.67192658999999821</v>
+        <v>-0.6719345399999952</v>
       </c>
       <c r="D148" s="5">
-        <v>-4.9915854355276785</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-4.9916438863953916</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>156.34983285000001</v>
+        <v>156.35017654999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.78270856999998273</v>
+        <v>-0.78233205000000794</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.8163670028301144</v>
+        <v>-5.8136464037641167</v>
       </c>
       <c r="E149" s="5">
-        <v>3.0244924137657225</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>3.0244923933937518</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>151.49401104</v>
+        <v>151.49393774999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-4.855821810000009</v>
+        <v>-4.8562387999999999</v>
       </c>
       <c r="D150" s="5">
-        <v>-31.517987125996072</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-31.520191160546251</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>150.77022133</v>
+        <v>150.77019093000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.72378971000000547</v>
+        <v>-0.72374681999997392</v>
       </c>
       <c r="D151" s="5">
-        <v>-5.584935074973929</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-5.5846154036010009</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>149.60868110999999</v>
+        <v>149.60859496</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.1615402200000062</v>
+        <v>-1.1615959700000076</v>
       </c>
       <c r="D152" s="5">
-        <v>-8.8630135209654899</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-8.8634227663675453</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>148.80851242</v>
+        <v>148.80849429</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.80016868999999247</v>
+        <v>-0.80010067000000618</v>
       </c>
       <c r="D153" s="5">
-        <v>-6.2326224111057593</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-6.232111563579334</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>148.98168208000001</v>
+        <v>148.98166685000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.17316966000001344</v>
+        <v>0.1731725600000118</v>
       </c>
       <c r="D154" s="5">
-        <v>1.4054222182995124</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.4054460774942656</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>148.65831363999999</v>
+        <v>148.65827923000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.32336844000002429</v>
+        <v>-0.32338762000000543</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.5737598907957904</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-2.5739109907021884</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>147.19650414</v>
+        <v>147.19651135999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.4618094999999869</v>
+        <v>-1.461767870000017</v>
       </c>
       <c r="D156" s="5">
-        <v>-11.182299187383759</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-11.182000204642041</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>147.2961033</v>
+        <v>147.29610331000001</v>
       </c>
       <c r="C157" s="5">
-        <v>9.95991599999968E-2</v>
+        <v>9.9591950000018414E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>0.81499754556040305</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>0.81493828791017187</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>147.89979248</v>
+        <v>147.89977772</v>
       </c>
       <c r="C158" s="5">
-        <v>0.60368918000000349</v>
+        <v>0.60367440999999644</v>
       </c>
       <c r="D158" s="5">
-        <v>5.0305602628092583</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>5.0304343961151687</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>146.38515634999999</v>
+        <v>146.38514487</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.5146361300000137</v>
+        <v>-1.5146328499999981</v>
       </c>
       <c r="D159" s="5">
-        <v>-11.620057355303437</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-11.62003468685241</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>146.79981547</v>
+        <v>146.79980345999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.41465912000001026</v>
+        <v>0.41465858999998773</v>
       </c>
       <c r="D160" s="5">
-        <v>3.4526512233974405</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>3.4526470163833256</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>146.78012781000001</v>
+        <v>146.78036499000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.9687659999988227E-2</v>
+        <v>-1.9438469999982999E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.16081609744904579</v>
+        <v>-0.15878211640778517</v>
       </c>
       <c r="E161" s="5">
-        <v>-6.1207005249446329</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-6.1207551991088405</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>145.88895019</v>
+        <v>145.88888567999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.89117762000000766</v>
+        <v>-0.89147931000002245</v>
       </c>
       <c r="D162" s="5">
-        <v>-7.047376616783108</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-7.0496722253470478</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>146.81338321000001</v>
+        <v>146.81335855</v>
       </c>
       <c r="C163" s="5">
-        <v>0.92443302000000926</v>
+        <v>0.92447287000001666</v>
       </c>
       <c r="D163" s="5">
-        <v>7.8745437296189102</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>7.8748987031178164</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>147.51352410999999</v>
+        <v>147.51347877000001</v>
       </c>
       <c r="C164" s="5">
-        <v>0.70014089999997964</v>
+        <v>0.70012022000000229</v>
       </c>
       <c r="D164" s="5">
-        <v>5.8752137453769837</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>5.8750366459243031</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>148.29584094000001</v>
+        <v>148.29582141</v>
       </c>
       <c r="C165" s="5">
-        <v>0.7823168300000134</v>
+        <v>0.78234263999999598</v>
       </c>
       <c r="D165" s="5">
-        <v>6.5529779059732229</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>6.5532025183684617</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>148.97355117000001</v>
+        <v>148.97353656999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.67771023000000241</v>
+        <v>0.6777151599999911</v>
       </c>
       <c r="D166" s="5">
-        <v>5.6239468567648387</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>5.6239895612603563</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>149.08328234999999</v>
+        <v>149.08325199000001</v>
       </c>
       <c r="C167" s="5">
-        <v>0.10973117999998294</v>
+        <v>0.10971542000001477</v>
       </c>
       <c r="D167" s="5">
-        <v>0.88748759970511681</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>0.88735970600248848</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>149.76775355999999</v>
+        <v>149.76775971999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.68447120999999811</v>
+        <v>0.68450772999997866</v>
       </c>
       <c r="D168" s="5">
-        <v>5.6507138307032134</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>5.6510241589154298</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>150.45009743</v>
+        <v>150.45010250999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.68234387000001107</v>
+        <v>0.68234279000000697</v>
       </c>
       <c r="D169" s="5">
-        <v>5.6063158289225257</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>5.6063064954363417</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>150.67925568999999</v>
+        <v>150.67924805000001</v>
       </c>
       <c r="C170" s="5">
-        <v>0.22915825999999129</v>
+        <v>0.22914554000001885</v>
       </c>
       <c r="D170" s="5">
-        <v>1.8431714895562612</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>1.8430682584239966</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>149.90702031999999</v>
+        <v>149.90701874999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.7722353700000042</v>
+        <v>-0.77222930000002066</v>
       </c>
       <c r="D171" s="5">
-        <v>-5.9796059478258172</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-5.9795605578856881</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>150.19899056</v>
+        <v>150.19899151000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.29197024000001193</v>
+        <v>0.29197276000002148</v>
       </c>
       <c r="D172" s="5">
-        <v>2.3624106377526433</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>2.3624312716844953</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>151.79775162999999</v>
+        <v>151.79789455</v>
       </c>
       <c r="C173" s="5">
-        <v>1.5987610699999948</v>
+        <v>1.598903039999982</v>
       </c>
       <c r="D173" s="5">
-        <v>13.548107691399846</v>
+        <v>13.549381967937846</v>
       </c>
       <c r="E173" s="5">
-        <v>3.4184626317365296</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>3.4183928894997884</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>151.94078916999999</v>
+        <v>151.94073685999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.14303753999999458</v>
+        <v>0.14284230999999181</v>
       </c>
       <c r="D174" s="5">
-        <v>1.136626947213859</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>1.1350664683661194</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>152.31845292</v>
+        <v>152.31843774999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.37766375000001062</v>
+        <v>0.37770088999999984</v>
       </c>
       <c r="D175" s="5">
-        <v>3.0238336731095439</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>3.0241361741075057</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>153.50507024000001</v>
+        <v>153.50505246</v>
       </c>
       <c r="C176" s="5">
-        <v>1.1866173200000105</v>
+        <v>1.1866147100000148</v>
       </c>
       <c r="D176" s="5">
-        <v>9.7595850805462181</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>9.7595637000559066</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>153.42305851</v>
+        <v>153.42304154000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-8.2011730000004945E-2</v>
+        <v>-8.2010919999987664E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-0.63923235213158014</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-0.63922613102824766</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>153.82588615</v>
+        <v>153.82587394000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.40282763999999815</v>
+        <v>0.4028323999999941</v>
       </c>
       <c r="D178" s="5">
-        <v>3.1966199497693415</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>3.1966586283667109</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>154.17705047999999</v>
+        <v>154.17703089</v>
       </c>
       <c r="C179" s="5">
-        <v>0.35116432999998892</v>
+        <v>0.35115694999998937</v>
       </c>
       <c r="D179" s="5">
-        <v>2.7741015912952305</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>2.7740427803617518</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>154.90681601</v>
+        <v>154.90682387999999</v>
       </c>
       <c r="C180" s="5">
-        <v>0.72976553000000877</v>
+        <v>0.72979298999999287</v>
       </c>
       <c r="D180" s="5">
-        <v>5.8301795226934017</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>5.8304054066011801</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>155.27363384</v>
+        <v>155.27363768000001</v>
       </c>
       <c r="C181" s="5">
-        <v>0.36681783000000223</v>
+        <v>0.36681380000001695</v>
       </c>
       <c r="D181" s="5">
-        <v>2.8788906769544154</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.8788584871410006</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>156.01886984999999</v>
+        <v>156.01886873000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.74523600999998507</v>
+        <v>0.74523105000000101</v>
       </c>
       <c r="D182" s="5">
-        <v>5.9138927189230417</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>5.9138521634594099</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>157.26443669</v>
+        <v>157.26444438999999</v>
       </c>
       <c r="C183" s="5">
-        <v>1.2455668400000093</v>
+        <v>1.2455756599999859</v>
       </c>
       <c r="D183" s="5">
-        <v>10.012175193614613</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>10.012249307613574</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>158.2274295</v>
+        <v>158.22744488999999</v>
       </c>
       <c r="C184" s="5">
-        <v>0.96299281000000292</v>
+        <v>0.9630004999999926</v>
       </c>
       <c r="D184" s="5">
-        <v>7.6006733613324995</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>7.6007357304906709</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>159.19564130000001</v>
+        <v>159.19567968000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.96821180000000595</v>
+        <v>0.96823479000002521</v>
       </c>
       <c r="D185" s="5">
-        <v>7.5951760064898011</v>
+        <v>7.595361701189085</v>
       </c>
       <c r="E185" s="5">
-        <v>4.8735172889991407</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>4.8734438326239804</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>161.00481482999999</v>
+        <v>161.00479096999999</v>
       </c>
       <c r="C186" s="5">
-        <v>1.8091735299999812</v>
+        <v>1.8091112899999757</v>
       </c>
       <c r="D186" s="5">
-        <v>14.522888038751569</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>14.522353060561933</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>162.00657545999999</v>
+        <v>162.00657380999999</v>
       </c>
       <c r="C187" s="5">
-        <v>1.0017606300000068</v>
+        <v>1.0017828400000042</v>
       </c>
       <c r="D187" s="5">
-        <v>7.7271914436278122</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>7.72736985236957</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>162.74477748000001</v>
+        <v>162.7447684</v>
       </c>
       <c r="C188" s="5">
-        <v>0.738202020000017</v>
+        <v>0.7381945900000062</v>
       </c>
       <c r="D188" s="5">
-        <v>5.6070782870951463</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>5.6070204886391473</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>164.68697671000001</v>
+        <v>164.68696693999999</v>
       </c>
       <c r="C189" s="5">
-        <v>1.9421992299999999</v>
+        <v>1.9421985399999926</v>
       </c>
       <c r="D189" s="5">
-        <v>15.299215677210398</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>15.299210790664809</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>165.85056216999999</v>
+        <v>165.85055795</v>
       </c>
       <c r="C190" s="5">
-        <v>1.1635854599999789</v>
+        <v>1.1635910100000046</v>
       </c>
       <c r="D190" s="5">
-        <v>8.8158834205883441</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>8.8159276608816164</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>167.15246325999999</v>
+        <v>167.15245480999999</v>
       </c>
       <c r="C191" s="5">
-        <v>1.3019010900000012</v>
+        <v>1.3018968599999994</v>
       </c>
       <c r="D191" s="5">
-        <v>9.8373374336945716</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>9.8373043400721727</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>168.90218009</v>
+        <v>168.90218493</v>
       </c>
       <c r="C192" s="5">
-        <v>1.7497168300000112</v>
+        <v>1.7497301200000095</v>
       </c>
       <c r="D192" s="5">
-        <v>13.310378607144745</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>13.310486308652813</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>169.63367529999999</v>
+        <v>169.63367844000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.7314952099999914</v>
+        <v>0.73149351000000706</v>
       </c>
       <c r="D193" s="5">
-        <v>5.3226547029530558</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>5.3226418807669873</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>170.99871758</v>
+        <v>170.99872015</v>
       </c>
       <c r="C194" s="5">
-        <v>1.3650422800000115</v>
+        <v>1.3650417099999856</v>
       </c>
       <c r="D194" s="5">
-        <v>10.095452465385923</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>10.095447866316221</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>172.12798258000001</v>
+        <v>172.12798487000001</v>
       </c>
       <c r="C195" s="5">
-        <v>1.1292650000000037</v>
+        <v>1.129264720000009</v>
       </c>
       <c r="D195" s="5">
-        <v>8.2189967089207663</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>8.2189944684000871</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>173.50892272999999</v>
+        <v>173.50892612999999</v>
       </c>
       <c r="C196" s="5">
-        <v>1.3809401499999865</v>
+        <v>1.380941259999986</v>
       </c>
       <c r="D196" s="5">
-        <v>10.063676786262409</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>10.063685095823448</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>175.10601077999999</v>
+        <v>175.10603409000001</v>
       </c>
       <c r="C197" s="5">
-        <v>1.5970880499999964</v>
+        <v>1.5971079600000166</v>
       </c>
       <c r="D197" s="5">
-        <v>11.622280040692722</v>
+        <v>11.622432102243918</v>
       </c>
       <c r="E197" s="5">
-        <v>9.9942243079490503</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>9.9942124321347627</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>175.49777893000001</v>
+        <v>175.49776016999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.39176815000001852</v>
+        <v>0.39172607999998377</v>
       </c>
       <c r="D198" s="5">
-        <v>2.7180683797900729</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>2.7177725333248137</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>178.18880641999999</v>
+        <v>178.18880472000001</v>
       </c>
       <c r="C199" s="5">
-        <v>2.691027489999982</v>
+        <v>2.6910445500000151</v>
       </c>
       <c r="D199" s="5">
-        <v>20.034346234081248</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>20.034486466213441</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>180.05694818000001</v>
+        <v>180.05694291</v>
       </c>
       <c r="C200" s="5">
-        <v>1.8681417600000145</v>
+        <v>1.8681381899999963</v>
       </c>
       <c r="D200" s="5">
-        <v>13.332271663473815</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>13.332244833544582</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>182.23306367999999</v>
+        <v>182.23306052000001</v>
       </c>
       <c r="C201" s="5">
-        <v>2.1761154999999803</v>
+        <v>2.1761176100000057</v>
       </c>
       <c r="D201" s="5">
-        <v>15.506785900808495</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>15.506802434108803</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>184.26790983000001</v>
+        <v>184.26790836000001</v>
       </c>
       <c r="C202" s="5">
-        <v>2.0348461500000212</v>
+        <v>2.0348478399999976</v>
       </c>
       <c r="D202" s="5">
-        <v>14.253732573975064</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>14.2537454109541</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>186.82808861999999</v>
+        <v>186.82809054000001</v>
       </c>
       <c r="C203" s="5">
-        <v>2.5601787899999806</v>
+        <v>2.5601821799999982</v>
       </c>
       <c r="D203" s="5">
-        <v>18.007479060309528</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>18.007504910099215</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>188.36826153000001</v>
+        <v>188.36826373</v>
       </c>
       <c r="C204" s="5">
-        <v>1.5401729100000239</v>
+        <v>1.5401731899999902</v>
       </c>
       <c r="D204" s="5">
-        <v>10.353651328931468</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>10.353653186080546</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>190.25252087000001</v>
+        <v>190.25252119999999</v>
       </c>
       <c r="C205" s="5">
-        <v>1.8842593399999998</v>
+        <v>1.8842574699999943</v>
       </c>
       <c r="D205" s="5">
-        <v>12.686602074567954</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>12.686588626937677</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>193.24938159999999</v>
+        <v>193.24938596000001</v>
       </c>
       <c r="C206" s="5">
-        <v>2.9968607299999803</v>
+        <v>2.9968647600000224</v>
       </c>
       <c r="D206" s="5">
-        <v>20.629163130444049</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>20.629193278548019</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>194.54425259000001</v>
+        <v>194.54425119999999</v>
       </c>
       <c r="C207" s="5">
-        <v>1.294870990000021</v>
+        <v>1.2948652399999787</v>
       </c>
       <c r="D207" s="5">
-        <v>8.3436607926901551</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>8.3436221706630462</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>196.00378878999999</v>
+        <v>196.00378703999999</v>
       </c>
       <c r="C208" s="5">
-        <v>1.4595361999999739</v>
+        <v>1.4595358400000009</v>
       </c>
       <c r="D208" s="5">
-        <v>9.383732137215528</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>9.3837297961918651</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>197.50025518000001</v>
+        <v>197.5002676</v>
       </c>
       <c r="C209" s="5">
-        <v>1.4964663900000232</v>
+        <v>1.4964805600000091</v>
       </c>
       <c r="D209" s="5">
-        <v>9.5565470547426923</v>
+        <v>9.5566414676245159</v>
       </c>
       <c r="E209" s="5">
-        <v>12.788963839816869</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>12.788955918269451</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>199.08732853999999</v>
+        <v>199.08731893000001</v>
       </c>
       <c r="C210" s="5">
-        <v>1.5870733599999767</v>
+        <v>1.5870513300000084</v>
       </c>
       <c r="D210" s="5">
-        <v>10.080779290935205</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>10.080632457009408</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>201.02383383</v>
+        <v>201.02383101000001</v>
       </c>
       <c r="C211" s="5">
-        <v>1.9365052900000137</v>
+        <v>1.93651208</v>
       </c>
       <c r="D211" s="5">
-        <v>12.317437910059592</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>12.317484061872586</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>203.4183056</v>
+        <v>203.41829995000001</v>
       </c>
       <c r="C212" s="5">
-        <v>2.3944717699999956</v>
+        <v>2.3944689399999959</v>
       </c>
       <c r="D212" s="5">
-        <v>15.268269461879157</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>15.268250446640263</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>205.07303121000001</v>
+        <v>205.07303182000001</v>
       </c>
       <c r="C213" s="5">
-        <v>1.6547256100000141</v>
+        <v>1.6547318700000062</v>
       </c>
       <c r="D213" s="5">
-        <v>10.210309042675458</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>10.210349710060163</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>206.90720383999999</v>
+        <v>206.90720562000001</v>
       </c>
       <c r="C214" s="5">
-        <v>1.8341726299999834</v>
+        <v>1.8341738000000021</v>
       </c>
       <c r="D214" s="5">
-        <v>11.276826101189963</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>11.276833616836379</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>208.82114193000001</v>
+        <v>208.82114639</v>
       </c>
       <c r="C215" s="5">
-        <v>1.9139380900000162</v>
+        <v>1.9139407699999822</v>
       </c>
       <c r="D215" s="5">
-        <v>11.682790416916466</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>11.682807511219506</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>210.25385455</v>
+        <v>210.25385628999999</v>
       </c>
       <c r="C216" s="5">
-        <v>1.4327126199999896</v>
+        <v>1.4327098999999919</v>
       </c>
       <c r="D216" s="5">
-        <v>8.5510429471068239</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>8.5510259059663021</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>211.67368342</v>
+        <v>211.67368275999999</v>
       </c>
       <c r="C217" s="5">
-        <v>1.4198288700000035</v>
+        <v>1.4198264700000038</v>
       </c>
       <c r="D217" s="5">
-        <v>8.4113642712321024</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>8.4113494487321194</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>211.75406419000001</v>
+        <v>211.75406618</v>
       </c>
       <c r="C218" s="5">
-        <v>8.0380770000004986E-2</v>
+        <v>8.038342000000398E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.45663983453003709</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>0.4566549219549243</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>213.26204103000001</v>
+        <v>213.26203738999999</v>
       </c>
       <c r="C219" s="5">
-        <v>1.5079768399999978</v>
+        <v>1.5079712099999938</v>
       </c>
       <c r="D219" s="5">
-        <v>8.888416457685322</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>8.8883818757337085</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>215.31260689000001</v>
+        <v>215.31260505</v>
       </c>
       <c r="C220" s="5">
-        <v>2.0505658600000061</v>
+        <v>2.0505676600000129</v>
       </c>
       <c r="D220" s="5">
-        <v>12.168464422584947</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>12.168475894040643</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>216.87828883</v>
+        <v>216.87829589</v>
       </c>
       <c r="C221" s="5">
-        <v>1.5656819399999904</v>
+        <v>1.565690840000002</v>
       </c>
       <c r="D221" s="5">
-        <v>9.0835908487432615</v>
+        <v>9.0836446468647747</v>
       </c>
       <c r="E221" s="5">
-        <v>9.811649930446432</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>9.8116465995107269</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>219.1904462</v>
+        <v>219.19044124000001</v>
       </c>
       <c r="C222" s="5">
-        <v>2.3121573699999942</v>
+        <v>2.3121453500000086</v>
       </c>
       <c r="D222" s="5">
-        <v>13.570754979839217</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>13.570679775749127</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>222.42112162999999</v>
+        <v>222.42112101999999</v>
       </c>
       <c r="C223" s="5">
-        <v>3.2306754299999909</v>
+        <v>3.2306797799999742</v>
       </c>
       <c r="D223" s="5">
-        <v>19.193581349972089</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>19.193609793633183</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>224.2853921</v>
+        <v>224.28538384999999</v>
       </c>
       <c r="C224" s="5">
-        <v>1.8642704700000081</v>
+        <v>1.8642628300000013</v>
       </c>
       <c r="D224" s="5">
-        <v>10.534931012163074</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>10.534885859606536</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>226.31990105</v>
+        <v>226.31990478</v>
       </c>
       <c r="C225" s="5">
-        <v>2.0345089500000029</v>
+        <v>2.0345209300000135</v>
       </c>
       <c r="D225" s="5">
-        <v>11.445124174835941</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>11.445195407803222</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>228.77724284999999</v>
+        <v>228.77724531000001</v>
       </c>
       <c r="C226" s="5">
-        <v>2.4573417999999947</v>
+        <v>2.4573405300000104</v>
       </c>
       <c r="D226" s="5">
-        <v>13.836340413565051</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>13.836332588530965</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>230.81091569</v>
+        <v>230.81092239</v>
       </c>
       <c r="C227" s="5">
-        <v>2.0336728400000084</v>
+        <v>2.0336770799999897</v>
       </c>
       <c r="D227" s="5">
-        <v>11.204475743091313</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>11.204500130598017</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>232.85805278999999</v>
+        <v>232.85805479000001</v>
       </c>
       <c r="C228" s="5">
-        <v>2.0471370999999863</v>
+        <v>2.0471324000000095</v>
       </c>
       <c r="D228" s="5">
-        <v>11.178039154272511</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>11.178011885639449</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>234.55985773</v>
+        <v>234.55985655999999</v>
       </c>
       <c r="C229" s="5">
-        <v>1.7018049400000166</v>
+        <v>1.7018017699999746</v>
       </c>
       <c r="D229" s="5">
-        <v>9.131251800497008</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>9.1312340204121369</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>235.52622489999999</v>
+        <v>235.52622425000001</v>
       </c>
       <c r="C230" s="5">
-        <v>0.96636716999998384</v>
+        <v>0.96636769000002687</v>
       </c>
       <c r="D230" s="5">
-        <v>5.0574798803514343</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>5.0574826895317004</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>237.69393701000001</v>
+        <v>237.69393184</v>
       </c>
       <c r="C231" s="5">
-        <v>2.1677121100000249</v>
+        <v>2.167707589999992</v>
       </c>
       <c r="D231" s="5">
-        <v>11.621022288559345</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>11.620996851181387</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>237.05966351999999</v>
+        <v>237.05965796000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.63427349000002664</v>
+        <v>-0.63427387999999496</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.1555550024398804</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-3.1555569819609275</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>234.86199596</v>
+        <v>234.86199181999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.1976675599999851</v>
+        <v>-2.1976661400000239</v>
       </c>
       <c r="D233" s="5">
-        <v>-10.574576605989671</v>
+        <v>-10.574570353394463</v>
       </c>
       <c r="E233" s="5">
-        <v>8.2920735067660623</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>8.2920680726490392</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>228.39660103</v>
+        <v>228.39661487000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-6.4653949300000022</v>
+        <v>-6.4653769499999783</v>
       </c>
       <c r="D234" s="5">
-        <v>-28.464326649573081</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-28.464259500103971</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>222.50736277999999</v>
+        <v>222.50736209999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.8892382500000053</v>
+        <v>-5.889252770000013</v>
       </c>
       <c r="D235" s="5">
-        <v>-26.910162130940229</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-26.910217959064163</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>216.84337124999999</v>
+        <v>216.84336199000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.6639915300000041</v>
+        <v>-5.6640001099999893</v>
       </c>
       <c r="D236" s="5">
-        <v>-26.612655909631599</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-26.612690825169661</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>206.97185071999999</v>
+        <v>206.97185531</v>
       </c>
       <c r="C237" s="5">
-        <v>-9.871520529999998</v>
+        <v>-9.8715066800000102</v>
       </c>
       <c r="D237" s="5">
-        <v>-42.828236322540072</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-42.828191810487759</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>202.30756306000001</v>
+        <v>202.30756274000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-4.6642876599999852</v>
+        <v>-4.6642925699999864</v>
       </c>
       <c r="D238" s="5">
-        <v>-23.930593557007242</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-23.930615244707109</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>197.76908915000001</v>
+        <v>197.76909531000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-4.5384739099999933</v>
+        <v>-4.5384674299999972</v>
       </c>
       <c r="D239" s="5">
-        <v>-23.834984391355675</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-23.834954477522906</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>195.09478331</v>
+        <v>195.09479113</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.6743058400000166</v>
+        <v>-2.6743041800000071</v>
       </c>
       <c r="D240" s="5">
-        <v>-15.072777312277164</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-15.072768205722632</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>192.87676134</v>
+        <v>192.87675565000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.2180219699999952</v>
+        <v>-2.2180354799999975</v>
       </c>
       <c r="D241" s="5">
-        <v>-12.821181586767983</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-12.821254381521818</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>191.96226476000001</v>
+        <v>191.96226025999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.9144965799999909</v>
+        <v>-0.91449539000001323</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.5435715105169425</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-5.5435646432371648</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>190.04287618999999</v>
+        <v>190.04286991999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.9193885700000237</v>
+        <v>-1.9193903400000067</v>
       </c>
       <c r="D243" s="5">
-        <v>-11.360202695587141</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-11.360212854183526</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>190.82496071</v>
+        <v>190.82494930999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.78208452000001216</v>
+        <v>0.78207939000000692</v>
       </c>
       <c r="D244" s="5">
-        <v>5.0516902518291662</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>5.0516565326889085</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>192.23175289</v>
+        <v>192.23173954000001</v>
       </c>
       <c r="C245" s="5">
-        <v>1.4067921799999965</v>
+        <v>1.4067902300000128</v>
       </c>
       <c r="D245" s="5">
-        <v>9.2142566007556539</v>
+        <v>9.2142438792896399</v>
       </c>
       <c r="E245" s="5">
-        <v>-18.151188273670506</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-18.151192515080151</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>193.90584576000001</v>
+        <v>193.90589183</v>
       </c>
       <c r="C246" s="5">
-        <v>1.6740928700000097</v>
+        <v>1.674152289999995</v>
       </c>
       <c r="D246" s="5">
-        <v>10.96584177346891</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>10.966250621564333</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>196.32431836999999</v>
+        <v>196.32431226</v>
       </c>
       <c r="C247" s="5">
-        <v>2.4184726099999807</v>
+        <v>2.4184204299999976</v>
       </c>
       <c r="D247" s="5">
-        <v>16.037497393827916</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>16.037123227137972</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>198.86993677000001</v>
+        <v>198.86992505000001</v>
       </c>
       <c r="C248" s="5">
-        <v>2.5456184000000235</v>
+        <v>2.545612790000007</v>
       </c>
       <c r="D248" s="5">
-        <v>16.718701821525261</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>16.718662868739329</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>202.07301239</v>
+        <v>202.07301881999999</v>
       </c>
       <c r="C249" s="5">
-        <v>3.2030756199999928</v>
+        <v>3.2030937699999811</v>
       </c>
       <c r="D249" s="5">
-        <v>21.135144270237973</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>21.135276191094519</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>205.10607489</v>
+        <v>205.10607299</v>
       </c>
       <c r="C250" s="5">
-        <v>3.0330624999999998</v>
+        <v>3.033054170000014</v>
       </c>
       <c r="D250" s="5">
-        <v>19.57557960463998</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>19.575520653395117</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>207.0294207</v>
+        <v>207.02942734999999</v>
       </c>
       <c r="C251" s="5">
-        <v>1.9233458100000007</v>
+        <v>1.9233543599999905</v>
       </c>
       <c r="D251" s="5">
-        <v>11.851682041703061</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>11.851737588878075</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>208.15072703999999</v>
+        <v>208.1507421</v>
       </c>
       <c r="C252" s="5">
-        <v>1.1213063399999896</v>
+        <v>1.1213147500000105</v>
       </c>
       <c r="D252" s="5">
-        <v>6.6965514978092333</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>6.6966030071306415</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>209.78304632000001</v>
+        <v>209.78303233</v>
       </c>
       <c r="C253" s="5">
-        <v>1.6323192800000186</v>
+        <v>1.6322902299999953</v>
       </c>
       <c r="D253" s="5">
-        <v>9.8270872702946654</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>9.8269040269920449</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>211.42357711</v>
+        <v>211.4235621</v>
       </c>
       <c r="C254" s="5">
-        <v>1.6405307899999855</v>
+        <v>1.6405297700000006</v>
       </c>
       <c r="D254" s="5">
-        <v>9.7984845018556754</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>9.7984788270616185</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>212.94845426000001</v>
+        <v>212.94843945</v>
       </c>
       <c r="C255" s="5">
-        <v>1.5248771500000089</v>
+        <v>1.524877349999997</v>
       </c>
       <c r="D255" s="5">
-        <v>9.0066282431025222</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>9.0066301366437109</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>214.46628772</v>
+        <v>214.46626362999999</v>
       </c>
       <c r="C256" s="5">
-        <v>1.5178334599999914</v>
+        <v>1.517824179999991</v>
       </c>
       <c r="D256" s="5">
-        <v>8.8966475476702342</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>8.8965916471111619</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>216.73921641000001</v>
+        <v>216.73918954000001</v>
       </c>
       <c r="C257" s="5">
-        <v>2.2729286900000147</v>
+        <v>2.2729259100000263</v>
       </c>
       <c r="D257" s="5">
-        <v>13.485812962803134</v>
+        <v>13.485797099492514</v>
       </c>
       <c r="E257" s="5">
-        <v>12.74891538549503</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>12.748909237696648</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>218.87874199000001</v>
+        <v>218.87883271000001</v>
       </c>
       <c r="C258" s="5">
-        <v>2.1395255799999973</v>
+        <v>2.1396431699999994</v>
       </c>
       <c r="D258" s="5">
-        <v>12.510491091221155</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>12.511218068668839</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>221.72064519</v>
+        <v>221.72063808999999</v>
       </c>
       <c r="C259" s="5">
-        <v>2.8419031999999902</v>
+        <v>2.8418053799999825</v>
       </c>
       <c r="D259" s="5">
-        <v>16.742932171202241</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>16.742306666687213</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>225.13420368000001</v>
+        <v>225.13419888000001</v>
       </c>
       <c r="C260" s="5">
-        <v>3.413558490000014</v>
+        <v>3.4135607900000196</v>
       </c>
       <c r="D260" s="5">
-        <v>20.122444639335455</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>20.122460065452973</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>228.97811695999999</v>
+        <v>228.97813467</v>
       </c>
       <c r="C261" s="5">
-        <v>3.8439132799999811</v>
+        <v>3.8439357899999891</v>
       </c>
       <c r="D261" s="5">
-        <v>22.52648883756838</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>22.526633905462635</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>231.58547605000001</v>
+        <v>231.58548117000001</v>
       </c>
       <c r="C262" s="5">
-        <v>2.607359090000017</v>
+        <v>2.6073465000000056</v>
       </c>
       <c r="D262" s="5">
-        <v>14.553423637884123</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>14.553347709382013</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>235.54005265999999</v>
+        <v>235.54006493</v>
       </c>
       <c r="C263" s="5">
-        <v>3.9545766099999753</v>
+        <v>3.9545837599999913</v>
       </c>
       <c r="D263" s="5">
-        <v>22.529704375203007</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>22.529748463235165</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>239.85481053999999</v>
+        <v>239.85483593000001</v>
       </c>
       <c r="C264" s="5">
-        <v>4.3147578800000019</v>
+        <v>4.3147710000000075</v>
       </c>
       <c r="D264" s="5">
-        <v>24.338030434771763</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>24.338110651701108</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>243.02981837999999</v>
+        <v>243.02978186000001</v>
       </c>
       <c r="C265" s="5">
-        <v>3.1750078400000064</v>
+        <v>3.1749459300000069</v>
       </c>
       <c r="D265" s="5">
-        <v>17.09370573253015</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>17.093345845105247</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>246.19655578999999</v>
+        <v>246.1965036</v>
       </c>
       <c r="C266" s="5">
-        <v>3.1667374099999961</v>
+        <v>3.1667217399999856</v>
       </c>
       <c r="D266" s="5">
-        <v>16.807015606671971</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>16.806929101093495</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>249.77336159000001</v>
+        <v>249.7733039</v>
       </c>
       <c r="C267" s="5">
-        <v>3.5768058000000167</v>
+        <v>3.5768003000000022</v>
       </c>
       <c r="D267" s="5">
-        <v>18.896686168856757</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>18.896659082820698</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>252.30341339</v>
+        <v>252.30339874000001</v>
       </c>
       <c r="C268" s="5">
-        <v>2.5300517999999954</v>
+        <v>2.5300948400000038</v>
       </c>
       <c r="D268" s="5">
-        <v>12.855852761644559</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>12.85608692117246</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>255.43196001999999</v>
+        <v>255.43188884</v>
       </c>
       <c r="C269" s="5">
-        <v>3.1285466299999882</v>
+        <v>3.1284900999999934</v>
       </c>
       <c r="D269" s="5">
-        <v>15.937870080563886</v>
+        <v>15.937563169913837</v>
       </c>
       <c r="E269" s="5">
-        <v>17.852211635205826</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>17.852193404487714</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>257.72875261000002</v>
+        <v>257.72889937999997</v>
       </c>
       <c r="C270" s="5">
-        <v>2.2967925900000239</v>
+        <v>2.2970105399999738</v>
       </c>
       <c r="D270" s="5">
-        <v>11.340106144593998</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>11.341239334021559</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>261.27153461</v>
+        <v>261.27154447999999</v>
       </c>
       <c r="C271" s="5">
-        <v>3.5427819999999883</v>
+        <v>3.5426451000000156</v>
       </c>
       <c r="D271" s="5">
-        <v>17.801465222877798</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>17.800713608012696</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>264.97201794</v>
+        <v>264.97204871000002</v>
       </c>
       <c r="C272" s="5">
-        <v>3.7004833299999973</v>
+        <v>3.7005042300000355</v>
       </c>
       <c r="D272" s="5">
-        <v>18.384543674046448</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>18.384654977361969</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>267.24346204</v>
+        <v>267.24351281000003</v>
       </c>
       <c r="C273" s="5">
-        <v>2.2714440999999965</v>
+        <v>2.2714641000000029</v>
       </c>
       <c r="D273" s="5">
-        <v>10.786007745636983</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>10.78610592570719</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>269.81370857000002</v>
+        <v>269.81374577000003</v>
       </c>
       <c r="C274" s="5">
-        <v>2.5702465300000199</v>
+        <v>2.5702329599999985</v>
       </c>
       <c r="D274" s="5">
-        <v>12.171638849549439</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>12.17156871492293</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>271.80613648000002</v>
+        <v>271.80618052</v>
       </c>
       <c r="C275" s="5">
-        <v>1.9924279100000035</v>
+        <v>1.9924347499999726</v>
       </c>
       <c r="D275" s="5">
-        <v>9.2302564429020073</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>9.230288103520401</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>274.12821557000001</v>
+        <v>274.12823221000002</v>
       </c>
       <c r="C276" s="5">
-        <v>2.3220790899999884</v>
+        <v>2.3220516900000234</v>
       </c>
       <c r="D276" s="5">
-        <v>10.747461300710404</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>10.747326642006193</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>274.28960545000001</v>
+        <v>274.28954246000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.16138988000000154</v>
+        <v>0.16131024999998544</v>
       </c>
       <c r="D277" s="5">
-        <v>0.70877854203559298</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>0.70842765392962193</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>274.99774559999997</v>
+        <v>274.9976355</v>
       </c>
       <c r="C278" s="5">
-        <v>0.70814014999996289</v>
+        <v>0.70809303999999429</v>
       </c>
       <c r="D278" s="5">
-        <v>3.1424409725711477</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>3.1422296720619691</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>276.80277458</v>
+        <v>276.80261385</v>
       </c>
       <c r="C279" s="5">
-        <v>1.8050289800000314</v>
+        <v>1.804978349999999</v>
       </c>
       <c r="D279" s="5">
-        <v>8.1672194337154558</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>8.1669854042619061</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>277.93099852</v>
+        <v>277.93088876000002</v>
       </c>
       <c r="C280" s="5">
-        <v>1.128223939999998</v>
+        <v>1.128274910000016</v>
       </c>
       <c r="D280" s="5">
-        <v>5.0022448911259287</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>5.002478938959265</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>279.10367208999998</v>
+        <v>279.10366067000001</v>
       </c>
       <c r="C281" s="5">
-        <v>1.1726735699999722</v>
+        <v>1.1727719099999945</v>
       </c>
       <c r="D281" s="5">
-        <v>5.1823216244058834</v>
+        <v>5.1827684418096709</v>
       </c>
       <c r="E281" s="5">
-        <v>9.2673258538776828</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>9.2673518320290036</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>279.66879874</v>
+        <v>279.66897086</v>
       </c>
       <c r="C282" s="5">
-        <v>0.56512665000002471</v>
+        <v>0.56531018999999105</v>
       </c>
       <c r="D282" s="5">
-        <v>2.456991404949016</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>2.457798390672572</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>282.14388702000002</v>
+        <v>282.14388266999998</v>
       </c>
       <c r="C283" s="5">
-        <v>2.4750882800000227</v>
+        <v>2.4749118099999805</v>
       </c>
       <c r="D283" s="5">
-        <v>11.152577654596453</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>11.151736197539975</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>284.47804129999997</v>
+        <v>284.47814667</v>
       </c>
       <c r="C284" s="5">
-        <v>2.3341542799999502</v>
+        <v>2.3342640000000188</v>
       </c>
       <c r="D284" s="5">
-        <v>10.391909719674786</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>10.392420811450265</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>286.80872839</v>
+        <v>286.80892972999999</v>
       </c>
       <c r="C285" s="5">
-        <v>2.3306870900000263</v>
+        <v>2.3307830599999875</v>
       </c>
       <c r="D285" s="5">
-        <v>10.286760182596932</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>10.287199040669638</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>288.41113258000001</v>
+        <v>288.41122540999999</v>
       </c>
       <c r="C286" s="5">
-        <v>1.6024041900000157</v>
+        <v>1.6022956799999974</v>
       </c>
       <c r="D286" s="5">
-        <v>6.9143185400772023</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>6.9138308401757387</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>290.29664071000002</v>
+        <v>290.29668928000001</v>
       </c>
       <c r="C287" s="5">
-        <v>1.8855081300000052</v>
+        <v>1.8854638700000237</v>
       </c>
       <c r="D287" s="5">
-        <v>8.1334060409537159</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>8.1332054901043236</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>291.39793650000001</v>
+        <v>291.39793147</v>
       </c>
       <c r="C288" s="5">
-        <v>1.1012957899999947</v>
+        <v>1.1012421899999936</v>
       </c>
       <c r="D288" s="5">
-        <v>4.6486286586964409</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>4.6483968749403637</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>292.20280215999998</v>
+        <v>292.20271771</v>
       </c>
       <c r="C289" s="5">
-        <v>0.80486565999996174</v>
+        <v>0.80478623999999854</v>
       </c>
       <c r="D289" s="5">
-        <v>3.3653197439236893</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>3.3649826701344754</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>292.91361140999999</v>
+        <v>292.91345813999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.71080925000001116</v>
+        <v>0.7107404299999871</v>
       </c>
       <c r="D290" s="5">
-        <v>2.9584803501432111</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.9581909360235192</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>292.5212808</v>
+        <v>292.52085757999998</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.3923306099999877</v>
+        <v>-0.39260056000000532</v>
       </c>
       <c r="D291" s="5">
-        <v>-1.5955009081820903</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-1.5965914698623962</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>293.84461102</v>
+        <v>293.84442772</v>
       </c>
       <c r="C292" s="5">
-        <v>1.3233302200000026</v>
+        <v>1.3235701400000153</v>
       </c>
       <c r="D292" s="5">
-        <v>5.5657818509919021</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>5.5668244269516443</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>294.34236862</v>
+        <v>294.34244429</v>
       </c>
       <c r="C293" s="5">
-        <v>0.49775759999999991</v>
+        <v>0.49801657000000432</v>
       </c>
       <c r="D293" s="5">
-        <v>2.0517838321643556</v>
+        <v>2.0528625833792891</v>
       </c>
       <c r="E293" s="5">
-        <v>5.4598695946523224</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>5.4599010215124588</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>297.13232341000003</v>
+        <v>297.13250712000001</v>
       </c>
       <c r="C294" s="5">
-        <v>2.7899547900000243</v>
+        <v>2.7900628300000108</v>
       </c>
       <c r="D294" s="5">
-        <v>11.986435711686848</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>11.986921100015113</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>299.71410307000002</v>
+        <v>299.71410781999998</v>
       </c>
       <c r="C295" s="5">
-        <v>2.5817796599999951</v>
+        <v>2.5816006999999672</v>
       </c>
       <c r="D295" s="5">
-        <v>10.939796097326827</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>10.938994101221189</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>302.41658525000003</v>
+        <v>302.41682463000001</v>
       </c>
       <c r="C296" s="5">
-        <v>2.7024821800000041</v>
+        <v>2.7027168100000267</v>
       </c>
       <c r="D296" s="5">
-        <v>11.373306286753259</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>11.374343010043763</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>306.14695309000001</v>
+        <v>306.14737700000001</v>
       </c>
       <c r="C297" s="5">
-        <v>3.7303678399999853</v>
+        <v>3.7305523699999981</v>
       </c>
       <c r="D297" s="5">
-        <v>15.848932217920453</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>15.849756746530087</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>308.85728494</v>
+        <v>308.85746201000001</v>
       </c>
       <c r="C298" s="5">
-        <v>2.7103318499999887</v>
+        <v>2.7100850100000002</v>
       </c>
       <c r="D298" s="5">
-        <v>11.156507941423799</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>11.155425699130305</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>311.56626714999999</v>
+        <v>311.56628602000001</v>
       </c>
       <c r="C299" s="5">
-        <v>2.7089822099999878</v>
+        <v>2.7088240100000007</v>
       </c>
       <c r="D299" s="5">
-        <v>11.048061131462283</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>11.047377865861785</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>314.46320143999998</v>
+        <v>314.46307824000002</v>
       </c>
       <c r="C300" s="5">
-        <v>2.8969342899999901</v>
+        <v>2.8967922200000089</v>
       </c>
       <c r="D300" s="5">
-        <v>11.746210687852777</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>11.745604117046193</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>316.18095518000001</v>
+        <v>316.18072552000001</v>
       </c>
       <c r="C301" s="5">
-        <v>1.7177537400000347</v>
+        <v>1.7176472799999942</v>
       </c>
       <c r="D301" s="5">
-        <v>6.755561063421256</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>6.7551324479895314</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>317.61652005000002</v>
+        <v>317.61622576000002</v>
       </c>
       <c r="C302" s="5">
-        <v>1.4355648700000074</v>
+        <v>1.4355002400000103</v>
       </c>
       <c r="D302" s="5">
-        <v>5.5865286476745268</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>5.5862749849331372</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>319.04088222000001</v>
+        <v>319.04018764</v>
       </c>
       <c r="C303" s="5">
-        <v>1.4243621699999949</v>
+        <v>1.4239618799999789</v>
       </c>
       <c r="D303" s="5">
-        <v>5.5161783586203716</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.5145949540793771</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>320.77430629000003</v>
+        <v>320.77416794999999</v>
       </c>
       <c r="C304" s="5">
-        <v>1.7334240700000123</v>
+        <v>1.7339803099999926</v>
       </c>
       <c r="D304" s="5">
-        <v>6.7182862887647188</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>6.7205220445931912</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>320.53685044000002</v>
+        <v>320.53732151999998</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.23745585000000347</v>
+        <v>-0.23684643000001415</v>
       </c>
       <c r="D305" s="5">
-        <v>-0.8847022131488802</v>
+        <v>-0.88244125555780872</v>
       </c>
       <c r="E305" s="5">
-        <v>8.8993242606596912</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>8.8994563095329724</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>314.81460078999999</v>
+        <v>314.81478112999997</v>
       </c>
       <c r="C306" s="5">
-        <v>-5.7222496500000375</v>
+        <v>-5.722540390000006</v>
       </c>
       <c r="D306" s="5">
-        <v>-19.439377714824811</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-19.440244684309981</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>302.07767504999998</v>
+        <v>302.07773406000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-12.736925740000004</v>
+        <v>-12.73704706999996</v>
       </c>
       <c r="D307" s="5">
-        <v>-39.079260678074398</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-39.079536646821488</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>293.58241508999998</v>
+        <v>293.58268974999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-8.4952599599999985</v>
+        <v>-8.4950443100000257</v>
       </c>
       <c r="D308" s="5">
-        <v>-28.98715624922048</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-28.986525482812652</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>282.34108350999998</v>
+        <v>282.34155937000003</v>
       </c>
       <c r="C309" s="5">
-        <v>-11.241331580000008</v>
+        <v>-11.241130379999959</v>
       </c>
       <c r="D309" s="5">
-        <v>-37.406612058486601</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-37.406048820016466</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>275.33561330999999</v>
+        <v>275.33578635999999</v>
       </c>
       <c r="C310" s="5">
-        <v>-7.0054701999999907</v>
+        <v>-7.0057730100000413</v>
       </c>
       <c r="D310" s="5">
-        <v>-26.029297652666163</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-26.03023580355346</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>272.41254987000002</v>
+        <v>272.41252859000002</v>
       </c>
       <c r="C311" s="5">
-        <v>-2.9230634399999644</v>
+        <v>-2.9232577699999638</v>
       </c>
       <c r="D311" s="5">
-        <v>-12.0214763729655</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-12.022222380852799</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>266.48018459999997</v>
+        <v>266.48000704999998</v>
       </c>
       <c r="C312" s="5">
-        <v>-5.932365270000048</v>
+        <v>-5.9325215400000388</v>
       </c>
       <c r="D312" s="5">
-        <v>-23.219009563999492</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-23.219551477870681</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>262.52792592999998</v>
+        <v>262.52752232</v>
       </c>
       <c r="C313" s="5">
-        <v>-3.952258669999992</v>
+        <v>-3.9524847299999806</v>
       </c>
       <c r="D313" s="5">
-        <v>-16.415250853741771</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-16.416124598213322</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>257.46231637</v>
+        <v>257.46180834</v>
       </c>
       <c r="C314" s="5">
-        <v>-5.0656095599999844</v>
+        <v>-5.0657139799999982</v>
       </c>
       <c r="D314" s="5">
-        <v>-20.848713672056562</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-20.84912762259945</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>251.70634186999999</v>
+        <v>251.70545884000001</v>
       </c>
       <c r="C315" s="5">
-        <v>-5.7559745000000078</v>
+        <v>-5.7563494999999989</v>
       </c>
       <c r="D315" s="5">
-        <v>-23.762994657553804</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-23.764398892579099</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>246.9707052</v>
+        <v>246.97063158</v>
       </c>
       <c r="C316" s="5">
-        <v>-4.735636669999991</v>
+        <v>-4.734827260000003</v>
       </c>
       <c r="D316" s="5">
-        <v>-20.381240569041559</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-20.378173509856225</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>244.54964039999999</v>
+        <v>244.55024019000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-2.4210648000000106</v>
+        <v>-2.4203913899999918</v>
       </c>
       <c r="D317" s="5">
-        <v>-11.149670921421606</v>
+        <v>-11.146738044541049</v>
       </c>
       <c r="E317" s="5">
-        <v>-23.706232196295872</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-23.706157201809251</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>235.24014656</v>
+        <v>235.24043707000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-9.3094938399999876</v>
+        <v>-9.309803119999998</v>
       </c>
       <c r="D318" s="5">
-        <v>-37.232771441658386</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-37.233688598136993</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>228.92679971000001</v>
+        <v>228.92715537000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-6.3133468499999879</v>
+        <v>-6.3132817000000045</v>
       </c>
       <c r="D319" s="5">
-        <v>-27.852323496391474</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-27.852047621186205</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>223.62164415000001</v>
+        <v>223.62220058</v>
       </c>
       <c r="C320" s="5">
-        <v>-5.3051555600000029</v>
+        <v>-5.3049547900000107</v>
       </c>
       <c r="D320" s="5">
-        <v>-24.52443201521114</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-24.523585476676047</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>217.11024461</v>
+        <v>217.11096512</v>
       </c>
       <c r="C321" s="5">
-        <v>-6.5113995400000135</v>
+        <v>-6.5112354599999946</v>
       </c>
       <c r="D321" s="5">
-        <v>-29.854831168827868</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-29.854132209054775</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>212.22959499000001</v>
+        <v>212.23026087</v>
       </c>
       <c r="C322" s="5">
-        <v>-4.8806496199999856</v>
+        <v>-4.880704250000008</v>
       </c>
       <c r="D322" s="5">
-        <v>-23.878463902221224</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-23.878629320729384</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>209.75300232999999</v>
+        <v>209.75320497000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-2.4765926600000228</v>
+        <v>-2.4770558999999821</v>
       </c>
       <c r="D323" s="5">
-        <v>-13.138587530370726</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-13.140850885868661</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>207.37210528</v>
+        <v>207.37154054000001</v>
       </c>
       <c r="C324" s="5">
-        <v>-2.3808970499999873</v>
+        <v>-2.3816644300000007</v>
       </c>
       <c r="D324" s="5">
-        <v>-12.802143306620062</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-12.806003723865633</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>205.71050384</v>
+        <v>205.70925854999999</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.6616014399999983</v>
+        <v>-1.6622819900000252</v>
       </c>
       <c r="D325" s="5">
-        <v>-9.2025662768508205</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-9.20619479869762</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>204.77072329999999</v>
+        <v>204.76903623000001</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.93978054000001521</v>
+        <v>-0.9402223199999753</v>
       </c>
       <c r="D326" s="5">
-        <v>-5.3464826236242153</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>-5.3489646738157486</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>205.25367273000001</v>
+        <v>205.25149587999999</v>
       </c>
       <c r="C327" s="5">
-        <v>0.48294943000001922</v>
+        <v>0.48245964999998137</v>
       </c>
       <c r="D327" s="5">
-        <v>2.8671888488170483</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>2.8642672299027172</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>204.75570374</v>
+        <v>204.75436802999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.49796899000000394</v>
+        <v>-0.49712784999999826</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.8728024937933583</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-2.8680443964174573</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>205.70843244</v>
+        <v>205.71251487999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.95272869999999443</v>
+        <v>0.95814684999999145</v>
       </c>
       <c r="D329" s="5">
-        <v>5.7287348733094268</v>
+        <v>5.7621957193210838</v>
       </c>
       <c r="E329" s="5">
-        <v>-15.882749979296229</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-15.881286920767524</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>209.09861394999999</v>
+        <v>209.09875514000001</v>
       </c>
       <c r="C330" s="5">
-        <v>3.3901815099999908</v>
+        <v>3.3862402600000223</v>
       </c>
       <c r="D330" s="5">
-        <v>21.671457744553791</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>21.643471178639317</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>212.10328448000001</v>
+        <v>212.10417158000001</v>
       </c>
       <c r="C331" s="5">
-        <v>3.0046705300000269</v>
+        <v>3.0054164400000047</v>
       </c>
       <c r="D331" s="5">
-        <v>18.673807568544731</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>18.678802164574183</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>214.53467272</v>
+        <v>214.53637709</v>
       </c>
       <c r="C332" s="5">
-        <v>2.4313882399999898</v>
+        <v>2.4322055099999886</v>
       </c>
       <c r="D332" s="5">
-        <v>14.657160026033523</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>14.662336332413295</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>217.63621992</v>
+        <v>217.63778737999999</v>
       </c>
       <c r="C333" s="5">
-        <v>3.1015471999999988</v>
+        <v>3.1014102899999898</v>
       </c>
       <c r="D333" s="5">
-        <v>18.796647325179428</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>18.795589152321803</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>220.45081264999999</v>
+        <v>220.45298704000001</v>
       </c>
       <c r="C334" s="5">
-        <v>2.8145927299999869</v>
+        <v>2.8151996600000189</v>
       </c>
       <c r="D334" s="5">
-        <v>16.671924018252771</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>16.675649862291841</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>222.96697849</v>
+        <v>222.96782141</v>
       </c>
       <c r="C335" s="5">
-        <v>2.5161658400000135</v>
+        <v>2.5148343699999884</v>
       </c>
       <c r="D335" s="5">
-        <v>14.589845510502265</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>14.581481397244822</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>224.67641714999999</v>
+        <v>224.67430779</v>
       </c>
       <c r="C336" s="5">
-        <v>1.7094386599999893</v>
+        <v>1.7064863800000012</v>
       </c>
       <c r="D336" s="5">
-        <v>9.5981675833492588</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>9.5808494483872195</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>225.61497295999999</v>
+        <v>225.61288691999999</v>
       </c>
       <c r="C337" s="5">
-        <v>0.93855580999999688</v>
+        <v>0.93857912999999371</v>
       </c>
       <c r="D337" s="5">
-        <v>5.1296316821714205</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>5.1298113518708943</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>227.29519812000001</v>
+        <v>227.28890172000001</v>
       </c>
       <c r="C338" s="5">
-        <v>1.6802251600000204</v>
+        <v>1.6760148000000186</v>
       </c>
       <c r="D338" s="5">
-        <v>9.3120680950739665</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>9.2878615484679905</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>228.17899414999999</v>
+        <v>228.17301581999999</v>
       </c>
       <c r="C339" s="5">
-        <v>0.88379602999998497</v>
+        <v>0.88411409999997659</v>
       </c>
       <c r="D339" s="5">
-        <v>4.7670719322843613</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>4.7689593717421985</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>230.16305309000001</v>
+        <v>230.15919321999999</v>
       </c>
       <c r="C340" s="5">
-        <v>1.9840589400000113</v>
+        <v>1.9861774000000025</v>
       </c>
       <c r="D340" s="5">
-        <v>10.947975314236214</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>10.960531196814905</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>232.17840587000001</v>
+        <v>232.18608237000001</v>
       </c>
       <c r="C341" s="5">
-        <v>2.0153527800000006</v>
+        <v>2.0268891500000166</v>
       </c>
       <c r="D341" s="5">
-        <v>11.028528162820983</v>
+        <v>11.094942215356628</v>
       </c>
       <c r="E341" s="5">
-        <v>12.867714325576141</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>12.86920608862474</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>232.28978003</v>
+        <v>232.2888193</v>
       </c>
       <c r="C342" s="5">
-        <v>0.11137415999999689</v>
+        <v>0.10273692999999184</v>
       </c>
       <c r="D342" s="5">
-        <v>0.57715170783521064</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.53226612507202287</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>235.50118207</v>
+        <v>235.5097787</v>
       </c>
       <c r="C343" s="5">
-        <v>3.2114020399999958</v>
+        <v>3.2209593999999981</v>
       </c>
       <c r="D343" s="5">
-        <v>17.911418389296863</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>17.968933765413176</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>239.15726144999999</v>
+        <v>239.16048656999999</v>
       </c>
       <c r="C344" s="5">
-        <v>3.6560793799999942</v>
+        <v>3.6507078699999909</v>
       </c>
       <c r="D344" s="5">
-        <v>20.305578169760331</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>20.272352973517659</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>241.13566994000001</v>
+        <v>241.14029876000001</v>
       </c>
       <c r="C345" s="5">
-        <v>1.9784084900000209</v>
+        <v>1.9798121900000183</v>
       </c>
       <c r="D345" s="5">
-        <v>10.391246076593319</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>10.398810966318628</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>243.59666453</v>
+        <v>243.60250808000001</v>
       </c>
       <c r="C346" s="5">
-        <v>2.4609945899999843</v>
+        <v>2.4622093199999995</v>
       </c>
       <c r="D346" s="5">
-        <v>12.958405176163247</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>12.964901749609069</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>246.63141175000001</v>
+        <v>246.63575226</v>
       </c>
       <c r="C347" s="5">
-        <v>3.0347472200000141</v>
+        <v>3.033244179999997</v>
       </c>
       <c r="D347" s="5">
-        <v>16.017797919854516</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>16.008902964813455</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>248.42601722000001</v>
+        <v>248.41802436</v>
       </c>
       <c r="C348" s="5">
-        <v>1.7946054699999934</v>
+        <v>1.7822721000000001</v>
       </c>
       <c r="D348" s="5">
-        <v>9.0898274279241029</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>9.0246894327774996</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>250.7929436</v>
+        <v>250.80009822</v>
       </c>
       <c r="C349" s="5">
-        <v>2.3669263799999953</v>
+        <v>2.3820738599999913</v>
       </c>
       <c r="D349" s="5">
-        <v>12.051798851274942</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>12.133449955663167</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>252.91440649</v>
+        <v>252.87297512000001</v>
       </c>
       <c r="C350" s="5">
-        <v>2.1214628900000037</v>
+        <v>2.0728769000000113</v>
       </c>
       <c r="D350" s="5">
-        <v>10.636662227551398</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>10.381576194285302</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>254.28864942000001</v>
+        <v>254.28593989000001</v>
       </c>
       <c r="C351" s="5">
-        <v>1.3742429300000083</v>
+        <v>1.4129647700000021</v>
       </c>
       <c r="D351" s="5">
-        <v>6.718787575427676</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>6.9151262399395952</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>255.92986568000001</v>
+        <v>255.92605044000001</v>
       </c>
       <c r="C352" s="5">
-        <v>1.6412162599999931</v>
+        <v>1.6401105500000028</v>
       </c>
       <c r="D352" s="5">
-        <v>8.0259073420194902</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>8.0203954552072076</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>256.38246406000002</v>
+        <v>256.39450571999998</v>
       </c>
       <c r="C353" s="5">
-        <v>0.45259838000001196</v>
+        <v>0.46845527999997216</v>
       </c>
       <c r="D353" s="5">
-        <v>2.142899320651237</v>
+        <v>2.2187672840690453</v>
       </c>
       <c r="E353" s="5">
-        <v>10.424767152356207</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>10.426302516884988</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>255.26983537999999</v>
+        <v>255.2678344</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.1126286800000287</v>
+        <v>-1.1266713199999856</v>
       </c>
       <c r="D354" s="5">
-        <v>-5.0851482763308979</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-5.147549658999429</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>254.40470518999999</v>
+        <v>254.42521145000001</v>
       </c>
       <c r="C355" s="5">
-        <v>-0.86513019000000213</v>
+        <v>-0.84262294999999199</v>
       </c>
       <c r="D355" s="5">
-        <v>-3.9919405326322432</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>-3.8899946144567155</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>253.55546387000001</v>
+        <v>253.56324549000001</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.84924131999997599</v>
+        <v>-0.86196595999999204</v>
       </c>
       <c r="D356" s="5">
-        <v>-3.9330479705064203</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-3.9905695692457832</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>253.63630989999999</v>
+        <v>253.64581491999999</v>
       </c>
       <c r="C357" s="5">
-        <v>8.0846029999975144E-2</v>
+        <v>8.2569429999978183E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.38329108901933306</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>0.39146433398615788</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>253.14385884999999</v>
+        <v>253.15423025999999</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.49245104999999967</v>
+        <v>-0.49158466000000089</v>
       </c>
       <c r="D358" s="5">
-        <v>-2.3051569279086692</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-2.3010591863027119</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>251.90470590999999</v>
+        <v>251.9123821</v>
       </c>
       <c r="C359" s="5">
-        <v>-1.2391529399999968</v>
+        <v>-1.2418481599999893</v>
       </c>
       <c r="D359" s="5">
-        <v>-5.7184711591254711</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-5.7303469981454409</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>250.14626587000001</v>
+        <v>250.13140913000001</v>
       </c>
       <c r="C360" s="5">
-        <v>-1.7584400399999822</v>
+        <v>-1.7809729699999934</v>
       </c>
       <c r="D360" s="5">
-        <v>-8.0624510325098981</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-8.1615424273759238</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>249.08011074999999</v>
+        <v>249.09559181</v>
       </c>
       <c r="C361" s="5">
-        <v>-1.066155120000019</v>
+        <v>-1.0358173200000067</v>
       </c>
       <c r="D361" s="5">
-        <v>-4.9963455684658653</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-4.8576778601851061</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>246.57685101999999</v>
+        <v>246.50154918999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-2.5032597299999964</v>
+        <v>-2.5940426200000104</v>
       </c>
       <c r="D362" s="5">
-        <v>-11.415238108033343</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-11.805128349491644</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>243.60988103</v>
+        <v>243.60940181000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-2.9669699899999955</v>
+        <v>-2.8921473799999831</v>
       </c>
       <c r="D363" s="5">
-        <v>-13.520897811700506</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-13.20539963836509</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>240.61512289999999</v>
+        <v>240.61142928999999</v>
       </c>
       <c r="C364" s="5">
-        <v>-2.9947581300000081</v>
+        <v>-2.9979725200000189</v>
       </c>
       <c r="D364" s="5">
-        <v>-13.794248884649074</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-13.808092746154021</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>237.04188289000001</v>
+        <v>237.05101436999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-3.5732400099999779</v>
+        <v>-3.5604149199999995</v>
       </c>
       <c r="D365" s="5">
-        <v>-16.434691257506472</v>
+        <v>-16.380651108700416</v>
       </c>
       <c r="E365" s="5">
-        <v>-7.5436443131593478</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>-7.5444250631190979</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>235.85221792999999</v>
+        <v>235.84734836999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-1.189664960000016</v>
+        <v>-1.2036659999999983</v>
       </c>
       <c r="D366" s="5">
-        <v>-5.8590628170568486</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-5.9258815371388991</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>234.49096610999999</v>
+        <v>234.51524062999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-1.3612518200000068</v>
+        <v>-1.3321077399999979</v>
       </c>
       <c r="D367" s="5">
-        <v>-6.7102744519975221</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-6.5711748586528174</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>232.21125387999999</v>
+        <v>232.24094149999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.2797122300000012</v>
+        <v>-2.2742991300000028</v>
       </c>
       <c r="D368" s="5">
-        <v>-11.062325152384789</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-11.036360898120146</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>205.97971455999999</v>
+        <v>205.99924662999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-26.231539319999996</v>
+        <v>-26.241694870000003</v>
       </c>
       <c r="D369" s="5">
-        <v>-76.270189986939954</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-76.279590419097929</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>186.56712357999999</v>
+        <v>186.57933369</v>
       </c>
       <c r="C370" s="5">
-        <v>-19.412590980000004</v>
+        <v>-19.419912939999989</v>
       </c>
       <c r="D370" s="5">
-        <v>-69.512068088715864</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-69.522813795526318</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>176.12291611000001</v>
+        <v>176.12833006</v>
       </c>
       <c r="C371" s="5">
-        <v>-10.444207469999981</v>
+        <v>-10.451003630000002</v>
       </c>
       <c r="D371" s="5">
-        <v>-49.907925110157912</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-49.928782066276412</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>171.22406570000001</v>
+        <v>171.20600107999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-4.8988504099999943</v>
+        <v>-4.9223289800000032</v>
       </c>
       <c r="D372" s="5">
-        <v>-28.716789641767527</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-28.833240341828159</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>170.75568781999999</v>
+        <v>170.76451883999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.46837788000001979</v>
+        <v>-0.44148223999999914</v>
       </c>
       <c r="D373" s="5">
-        <v>-3.2336222811500392</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-3.0508816127505112</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>170.41360581999999</v>
+        <v>170.33184975</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.34208200000000488</v>
+        <v>-0.43266908999999032</v>
       </c>
       <c r="D374" s="5">
-        <v>-2.3776979036237544</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-2.9984469092299793</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>171.36263989</v>
+        <v>171.35993765000001</v>
       </c>
       <c r="C375" s="5">
-        <v>0.94903407000001039</v>
+        <v>1.0280879000000027</v>
       </c>
       <c r="D375" s="5">
-        <v>6.8913438389373471</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>7.488299604215487</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>171.96400281000001</v>
+        <v>171.96004138000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.6013629200000139</v>
+        <v>0.60010373000000072</v>
       </c>
       <c r="D376" s="5">
-        <v>4.2933986265804025</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>4.2843037204160828</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>172.87602405000001</v>
+        <v>172.88227635999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.9120212400000014</v>
+        <v>0.92223497999998472</v>
       </c>
       <c r="D377" s="5">
-        <v>6.5532353037464741</v>
+        <v>6.6289607379428128</v>
       </c>
       <c r="E377" s="5">
-        <v>-27.069418306036809</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-27.069590138873025</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>174.36641442000001</v>
+        <v>174.36404329000001</v>
       </c>
       <c r="C378" s="5">
-        <v>1.4903903700000001</v>
+        <v>1.4817669300000205</v>
       </c>
       <c r="D378" s="5">
-        <v>10.850295674492472</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>10.784118622506256</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>173.84507733000001</v>
+        <v>173.86839698</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.52133709000000295</v>
+        <v>-0.49564631000001214</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.5294563620897779</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-3.3582855005071632</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>176.09448983999999</v>
+        <v>176.14520249</v>
       </c>
       <c r="C380" s="5">
-        <v>2.2494125099999849</v>
+        <v>2.2768055100000026</v>
       </c>
       <c r="D380" s="5">
-        <v>16.681077255467191</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>16.896640329574943</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>177.26874164</v>
+        <v>177.30757247</v>
       </c>
       <c r="C381" s="5">
-        <v>1.1742518000000075</v>
+        <v>1.162369979999994</v>
       </c>
       <c r="D381" s="5">
-        <v>8.3020660176077463</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>8.2125363592429501</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>177.60988947000001</v>
+        <v>177.63464307000001</v>
       </c>
       <c r="C382" s="5">
-        <v>0.34114783000001125</v>
+        <v>0.3270706000000132</v>
       </c>
       <c r="D382" s="5">
-        <v>2.3339613745323673</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>2.2361779951716843</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>178.41777422000001</v>
+        <v>178.42214267</v>
       </c>
       <c r="C383" s="5">
-        <v>0.80788474999999949</v>
+        <v>0.78749959999998964</v>
       </c>
       <c r="D383" s="5">
-        <v>5.5970238878896517</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>5.4515563745031637</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>181.28968531999999</v>
+        <v>181.25365063999999</v>
       </c>
       <c r="C384" s="5">
-        <v>2.8719110999999771</v>
+        <v>2.8315079699999899</v>
       </c>
       <c r="D384" s="5">
-        <v>21.121080135726643</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>20.7969986192583</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>182.22984052999999</v>
+        <v>182.20960772000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.94015521000000035</v>
+        <v>0.95595708000001878</v>
       </c>
       <c r="D385" s="5">
-        <v>6.4037171197047327</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>6.5158231154575308</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>182.91595734000001</v>
+        <v>182.80500423000001</v>
       </c>
       <c r="C386" s="5">
-        <v>0.68611681000001568</v>
+        <v>0.59539651000000049</v>
       </c>
       <c r="D386" s="5">
-        <v>4.6128879083971563</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>3.9924201254669889</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>185.22936598000001</v>
+        <v>185.20470601</v>
       </c>
       <c r="C387" s="5">
-        <v>2.3134086400000058</v>
+        <v>2.3997017799999867</v>
       </c>
       <c r="D387" s="5">
-        <v>16.278373851418792</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>16.94112052089427</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>187.67072160999999</v>
+        <v>187.65933785999999</v>
       </c>
       <c r="C388" s="5">
-        <v>2.4413556299999755</v>
+        <v>2.4546318499999984</v>
       </c>
       <c r="D388" s="5">
-        <v>17.014641003814003</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>17.116461329955502</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>189.02815171</v>
+        <v>189.03574165000001</v>
       </c>
       <c r="C389" s="5">
-        <v>1.3574301000000162</v>
+        <v>1.3764037900000119</v>
       </c>
       <c r="D389" s="5">
-        <v>9.033403237528038</v>
+        <v>9.1653849944150156</v>
       </c>
       <c r="E389" s="5">
-        <v>9.343185527756237</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>9.3436213532745107</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>189.17190567</v>
+        <v>189.17853707</v>
       </c>
       <c r="C390" s="5">
-        <v>0.14375395999999796</v>
+        <v>0.14279541999999878</v>
       </c>
       <c r="D390" s="5">
-        <v>0.91641439171152861</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>0.9102417025366627</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>191.19168243999999</v>
+        <v>191.22969963</v>
       </c>
       <c r="C391" s="5">
-        <v>2.0197767699999929</v>
+        <v>2.0511625599999945</v>
       </c>
       <c r="D391" s="5">
-        <v>13.592137726486264</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>13.8155920628527</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>192.36810628999999</v>
+        <v>192.46053067</v>
       </c>
       <c r="C392" s="5">
-        <v>1.1764238499999919</v>
+        <v>1.2308310399999982</v>
       </c>
       <c r="D392" s="5">
-        <v>7.6388125087486269</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>8.0030531375284042</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>194.94023444999999</v>
+        <v>195.04542434999999</v>
       </c>
       <c r="C393" s="5">
-        <v>2.5721281600000054</v>
+        <v>2.5848936799999933</v>
       </c>
       <c r="D393" s="5">
-        <v>17.279193782204104</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>17.362418498456012</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>197.41655868999999</v>
+        <v>197.48800542999999</v>
       </c>
       <c r="C394" s="5">
-        <v>2.4763242399999967</v>
+        <v>2.4425810799999965</v>
       </c>
       <c r="D394" s="5">
-        <v>16.355017850576779</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>16.10728914907358</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>197.80927055000001</v>
+        <v>197.80786848</v>
       </c>
       <c r="C395" s="5">
-        <v>0.3927118600000199</v>
+        <v>0.31986305000000925</v>
       </c>
       <c r="D395" s="5">
-        <v>2.4133969478812078</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>1.9609972800675335</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>202.06086227</v>
+        <v>201.98775669</v>
       </c>
       <c r="C396" s="5">
-        <v>4.2515917199999933</v>
+        <v>4.1798882100000014</v>
       </c>
       <c r="D396" s="5">
-        <v>29.070420907887161</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>28.522093947082116</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>204.55320696000001</v>
+        <v>204.46874159999999</v>
       </c>
       <c r="C397" s="5">
-        <v>2.4923446900000101</v>
+        <v>2.4809849099999894</v>
       </c>
       <c r="D397" s="5">
-        <v>15.848146296274912</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>15.777065913467458</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>207.01051801</v>
+        <v>206.80760727000001</v>
       </c>
       <c r="C398" s="5">
-        <v>2.4573110499999871</v>
+        <v>2.3388656700000183</v>
       </c>
       <c r="D398" s="5">
-        <v>15.407340459976959</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>14.623860026591395</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>208.45569936999999</v>
+        <v>208.35819393</v>
       </c>
       <c r="C399" s="5">
-        <v>1.4451813599999923</v>
+        <v>1.5505866599999933</v>
       </c>
       <c r="D399" s="5">
-        <v>8.7067065478558359</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>9.3777265245241317</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>209.42279336999999</v>
+        <v>209.41543136000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.96709400000000301</v>
+        <v>1.0572374300000149</v>
       </c>
       <c r="D400" s="5">
-        <v>5.7114654955501942</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>6.2617973488511725</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>210.56952114000001</v>
+        <v>210.62026641</v>
       </c>
       <c r="C401" s="5">
-        <v>1.1467277700000125</v>
+        <v>1.2048350499999856</v>
       </c>
       <c r="D401" s="5">
-        <v>6.7723341104048318</v>
+        <v>7.1266994258547545</v>
       </c>
       <c r="E401" s="5">
-        <v>11.395852541079687</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>11.418224178982928</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>212.58297619000001</v>
+        <v>212.63025708999999</v>
       </c>
       <c r="C402" s="5">
-        <v>2.0134550500000046</v>
+        <v>2.0099906799999872</v>
       </c>
       <c r="D402" s="5">
-        <v>12.097436572899634</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>12.072453155176799</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>213.37096746</v>
+        <v>213.42837376</v>
       </c>
       <c r="C403" s="5">
-        <v>0.78799126999999203</v>
+        <v>0.79811667000001307</v>
       </c>
       <c r="D403" s="5">
-        <v>4.5399098671215166</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>4.5984120526799899</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>214.30458440000001</v>
+        <v>214.45768201999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.93361694000000739</v>
+        <v>1.0293082599999934</v>
       </c>
       <c r="D404" s="5">
-        <v>5.378890602104458</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>5.9432832942606817</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>212.2648208</v>
+        <v>212.46382266000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-2.0397636000000148</v>
+        <v>-1.9938593599999876</v>
       </c>
       <c r="D405" s="5">
-        <v>-10.842323541019816</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-10.603482314677226</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>213.61874727</v>
+        <v>213.75664227999999</v>
       </c>
       <c r="C406" s="5">
-        <v>1.3539264700000047</v>
+        <v>1.2928196199999888</v>
       </c>
       <c r="D406" s="5">
-        <v>7.9284863193521016</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>7.5512677458154265</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>215.01724202</v>
+        <v>215.00993277000001</v>
       </c>
       <c r="C407" s="5">
-        <v>1.3984947499999976</v>
+        <v>1.2532904900000119</v>
       </c>
       <c r="D407" s="5">
-        <v>8.1451573251192002</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>7.2671776914929653</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>214.98702623</v>
+        <v>214.86340018000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-3.0215789999999743E-2</v>
+        <v>-0.14653258999999252</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.16850247095909765</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-0.81476002933563718</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>215.99826508999999</v>
+        <v>215.80468972</v>
       </c>
       <c r="C409" s="5">
-        <v>1.0112388599999917</v>
+        <v>0.94128953999998544</v>
       </c>
       <c r="D409" s="5">
-        <v>5.7928033277855784</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>5.3855847845815319</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>216.3280518</v>
+        <v>216.02293248999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.32978671000000759</v>
+        <v>0.21824276999998915</v>
       </c>
       <c r="D410" s="5">
-        <v>1.8476271087105589</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>1.2203299260085121</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>216.27863070000001</v>
+        <v>216.11103338999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-4.9421099999989337E-2</v>
+        <v>8.8100900000000593E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.27380110498665955</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>0.49049673303569463</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>216.44371849000001</v>
+        <v>216.43291110000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.16508779000000118</v>
+        <v>0.32187771000002385</v>
       </c>
       <c r="D412" s="5">
-        <v>0.91982806958395003</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.8020047251143367</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>217.23990194000001</v>
+        <v>217.34359791</v>
       </c>
       <c r="C413" s="5">
-        <v>0.7961834500000009</v>
+        <v>0.91068680999998719</v>
       </c>
       <c r="D413" s="5">
-        <v>4.5045836335179557</v>
+        <v>5.167757720731414</v>
       </c>
       <c r="E413" s="5">
-        <v>3.1677807708766714</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.1921579127205835</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>218.48472419999999</v>
+        <v>218.58496450999999</v>
       </c>
       <c r="C414" s="5">
-        <v>1.2448222599999781</v>
+        <v>1.2413665999999921</v>
       </c>
       <c r="D414" s="5">
-        <v>7.0971112071267939</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>7.0733030388399065</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>219.52600885000001</v>
+        <v>219.59750978</v>
       </c>
       <c r="C415" s="5">
-        <v>1.0412846500000228</v>
+        <v>1.0125452700000039</v>
       </c>
       <c r="D415" s="5">
-        <v>5.871446421294646</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>5.7025600677663935</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>219.51021327999999</v>
+        <v>219.72061529000001</v>
       </c>
       <c r="C416" s="5">
-        <v>-1.5795570000022963E-2</v>
+        <v>0.12310551000001624</v>
       </c>
       <c r="D416" s="5">
-        <v>-8.6309520843819154E-2</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>0.67479338297067315</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>219.44456321999999</v>
+        <v>219.74494222999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-6.5650059999995847E-2</v>
+        <v>2.4326939999980368E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.35830047957597921</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.13294205961946748</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>219.5712839</v>
+        <v>219.77923920000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.12672068000000536</v>
+        <v>3.4296970000013971E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>0.69515830275210799</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>0.18745237725414921</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>219.83322967000001</v>
+        <v>219.81714574</v>
       </c>
       <c r="C419" s="5">
-        <v>0.26194577000001118</v>
+        <v>3.7906539999994493E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>1.4410155506374478</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.20716708027710418</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>218.99103883999999</v>
+        <v>218.81890315000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.84219083000002115</v>
+        <v>-0.9982425899999896</v>
       </c>
       <c r="D420" s="5">
-        <v>-4.5016119721380647</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-5.3154175018449434</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>218.89073069</v>
+        <v>218.58808923000001</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.10030814999998938</v>
+        <v>-0.23081392000000278</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.54827357631284102</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-1.2584628559602518</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>219.60280885</v>
+        <v>219.18244781000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.71207816000000435</v>
+        <v>0.59435858000000508</v>
       </c>
       <c r="D422" s="5">
-        <v>3.9743553476938143</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>3.3121378457654727</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>218.43356863</v>
+        <v>218.20368568999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-1.169240220000006</v>
+        <v>-0.97876212000002738</v>
       </c>
       <c r="D423" s="5">
-        <v>-6.2053894807429515</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-5.2289460057037829</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>216.88857633999999</v>
+        <v>216.88291866</v>
       </c>
       <c r="C424" s="5">
-        <v>-1.5449922900000104</v>
+        <v>-1.3207670299999847</v>
       </c>
       <c r="D424" s="5">
-        <v>-8.1651409265308228</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-7.0264948310160165</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>215.82094000000001</v>
+        <v>215.98763871</v>
       </c>
       <c r="C425" s="5">
-        <v>-1.0676363399999786</v>
+        <v>-0.8952799500000026</v>
       </c>
       <c r="D425" s="5">
-        <v>-5.7496827930977101</v>
+        <v>-4.8425993812846286</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.65317739850200285</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>-0.6238781418174022</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>214.82050532</v>
+        <v>214.97344412999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.0004346800000121</v>
+        <v>-1.0141945800000087</v>
       </c>
       <c r="D426" s="5">
-        <v>-5.4229314212811079</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-5.4914686125305696</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>214.85727284999999</v>
+        <v>214.93881644999999</v>
       </c>
       <c r="C427" s="5">
-        <v>3.6767529999991666E-2</v>
+        <v>-3.4627679999999827E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>0.20557903912945541</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-0.19312349266460416</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>214.62928736000001</v>
+        <v>214.87690782000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.22798548999998047</v>
+        <v>-6.1908629999976483E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.2659174788301364</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-0.34508788285335656</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>214.83200500999999</v>
+        <v>215.18957940000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.20271764999998254</v>
+        <v>0.31267157999999995</v>
       </c>
       <c r="D429" s="5">
-        <v>1.1393079331641021</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.7601860728745367</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>214.2158608</v>
+        <v>214.46391123000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.61614420999998742</v>
+        <v>-0.72566817000000583</v>
       </c>
       <c r="D430" s="5">
-        <v>-3.3878604377332255</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-3.972455388982743</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>212.1495583</v>
+        <v>212.13244649999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.0663025000000061</v>
+        <v>-2.3314647300000217</v>
       </c>
       <c r="D431" s="5">
-        <v>-10.980304941665441</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-12.292942049756995</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>211.76089112</v>
+        <v>211.55834109</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.38866717999999878</v>
+        <v>-0.57410540999998716</v>
       </c>
       <c r="D432" s="5">
-        <v>-2.1764345746193015</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-3.1997170559774468</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>210.85118833000001</v>
+        <v>210.47289963</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.909702789999983</v>
+        <v>-1.0854414599999984</v>
       </c>
       <c r="D433" s="5">
-        <v>-5.0350015736015941</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-5.9860334407026095</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>209.90174479999999</v>
+        <v>209.42729059000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.94944353000002479</v>
+        <v>-1.045609039999988</v>
       </c>
       <c r="D434" s="5">
-        <v>-5.2716553909056056</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-5.8012631578426728</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>210.78655755</v>
+        <v>209.10456010999999</v>
       </c>
       <c r="C435" s="5">
-        <v>0.88481275000000892</v>
+        <v>-0.32273048000001836</v>
       </c>
       <c r="D435" s="5">
-        <v>5.1773807050113252</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-1.8336243759429216</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>208.35952544</v>
+        <v>208.66206</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.427032109999999</v>
+        <v>-0.44250010999999745</v>
       </c>
       <c r="D436" s="5">
-        <v>-12.974729797686679</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-2.510051685818071</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>211.27752889999999</v>
+        <v>208.25551598999999</v>
       </c>
       <c r="C437" s="5">
-        <v>2.9180034599999942</v>
+        <v>-0.40654401000000462</v>
       </c>
       <c r="D437" s="5">
-        <v>18.162423395402772</v>
+        <v>-2.3131126753291764</v>
       </c>
       <c r="E437" s="5">
-        <v>-2.1051762169138954</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-3.5798913151607215</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>210.54836953</v>
+        <v>207.56751136</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.72915936999999076</v>
+        <v>-0.68800462999999468</v>
       </c>
       <c r="D438" s="5">
-        <v>-4.0637172466459255</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-3.893141486126539</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>209.82752651999999</v>
+        <v>206.83807566999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.72084301000001005</v>
+        <v>-0.72943569000000252</v>
       </c>
       <c r="D439" s="5">
-        <v>-4.0318899667836199</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-4.1364906978079592</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>210.67334579000001</v>
+        <v>207.67184441000001</v>
       </c>
       <c r="C440" s="5">
-        <v>0.84581927000002111</v>
+        <v>0.83376874000001067</v>
       </c>
       <c r="D440" s="5">
-        <v>4.9459242502634115</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>4.9459243147837562</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>211.02188430999999</v>
+        <v>208.19986209999999</v>
       </c>
       <c r="C441" s="5">
-        <v>0.34853851999997687</v>
+        <v>0.52801768999998444</v>
       </c>
       <c r="D441" s="5">
-        <v>2.0034475643533556</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>3.0940995354715506</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>210.83349716999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>2.6336350699999969</v>
+      </c>
+      <c r="D442" s="5">
+        <v>16.281359617255632</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">