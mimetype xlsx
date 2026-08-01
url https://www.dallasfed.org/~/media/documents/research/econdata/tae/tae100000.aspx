--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{081EF6C9-FE9B-4BF9-ABB2-3F783E31ED6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6D9DBC0A-D0BD-4453-B1FA-4AD7C45001E4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A2B735B0-F099-41CF-8B38-7569C0F06EDB}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{91B27B43-7003-43E5-B273-BE393C7886ED}"/>
   </bookViews>
   <sheets>
     <sheet name="AE100000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Mining and Logging</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6395 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67726D4E-7623-47EE-86B3-C3AC20A51394}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D912722-10FC-4A33-AC13-FB0EDADED4F0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>158.28701756000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>159.13873000000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.85171244000000002</v>
       </c>
       <c r="D7" s="5">
         <v>6.6515324159991396</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>159.86074621</v>
       </c>
       <c r="C8" s="5">
         <v>0.7220162099999925</v>
       </c>
       <c r="D8" s="5">
         <v>5.5823626243223901</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>161.12614672000001</v>
       </c>
       <c r="C9" s="5">
         <v>1.2654005100000063</v>
       </c>
       <c r="D9" s="5">
         <v>9.9234179960079985</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>162.42785685000001</v>
       </c>
       <c r="C10" s="5">
         <v>1.3017101300000036</v>
       </c>
       <c r="D10" s="5">
         <v>10.137170317373712</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>163.32491783</v>
       </c>
       <c r="C11" s="5">
         <v>0.89706097999999201</v>
       </c>
       <c r="D11" s="5">
         <v>6.8324557637081673</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>164.37505218000001</v>
       </c>
       <c r="C12" s="5">
         <v>1.0501343500000075</v>
       </c>
       <c r="D12" s="5">
         <v>7.9944567132298916</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>165.43048038000001</v>
       </c>
       <c r="C13" s="5">
         <v>1.0554281999999944</v>
       </c>
       <c r="D13" s="5">
         <v>7.9830340613188167</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>165.67047131000001</v>
       </c>
       <c r="C14" s="5">
         <v>0.23999093000000471</v>
       </c>
       <c r="D14" s="5">
         <v>1.7548041579575679</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>168.29731154999999</v>
       </c>
       <c r="C15" s="5">
         <v>2.6268402399999786</v>
       </c>
       <c r="D15" s="5">
         <v>20.777169707735645</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>169.15688931</v>
       </c>
       <c r="C16" s="5">
         <v>0.85957776000000763</v>
       </c>
       <c r="D16" s="5">
         <v>6.304130727393531</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>169.11855634</v>
       </c>
       <c r="C17" s="5">
         <v>-3.8332969999999023E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-0.27159564825565141</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>171.70361284000001</v>
       </c>
       <c r="C18" s="5">
         <v>2.5850565000000074</v>
       </c>
       <c r="D18" s="5">
         <v>19.965963832838508</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>173.23283348999999</v>
       </c>
       <c r="C19" s="5">
         <v>1.529220649999985</v>
       </c>
       <c r="D19" s="5">
         <v>11.226765565485785</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>173.43013241</v>
       </c>
       <c r="C20" s="5">
         <v>0.19729892000000859</v>
       </c>
       <c r="D20" s="5">
         <v>1.3753017780432142</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>173.89176251999999</v>
       </c>
       <c r="C21" s="5">
         <v>0.46163010999998733</v>
       </c>
       <c r="D21" s="5">
         <v>3.2412952945195084</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>173.9405668</v>
       </c>
       <c r="C22" s="5">
         <v>4.8804280000013023E-2</v>
       </c>
       <c r="D22" s="5">
         <v>0.33731110859624991</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>171.40718688999999</v>
       </c>
       <c r="C23" s="5">
         <v>-2.5333799100000078</v>
       </c>
       <c r="D23" s="5">
         <v>-16.143301938659793</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>171.63567964999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.22849275999999463</v>
       </c>
       <c r="D24" s="5">
         <v>1.6114293196102691</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>170.50254372000001</v>
       </c>
       <c r="C25" s="5">
         <v>-1.1331359299999804</v>
       </c>
       <c r="D25" s="5">
         <v>-7.6409489676457447</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>168.72995093</v>
       </c>
       <c r="C26" s="5">
         <v>-1.7725927900000045</v>
       </c>
       <c r="D26" s="5">
         <v>-11.786346097641665</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>166.84417076</v>
       </c>
       <c r="C27" s="5">
         <v>-1.8857801700000039</v>
       </c>
       <c r="D27" s="5">
         <v>-12.617132778222739</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>166.56248210999999</v>
       </c>
       <c r="C28" s="5">
         <v>-0.28168865000000665</v>
       </c>
       <c r="D28" s="5">
         <v>-2.0072929062199707</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>166.00382687000001</v>
       </c>
       <c r="C29" s="5">
         <v>-0.5586552399999789</v>
       </c>
       <c r="D29" s="5">
         <v>-3.951410807403577</v>
       </c>
       <c r="E29" s="5">
         <v>-1.8417431755614388</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>164.34260121</v>
       </c>
       <c r="C30" s="5">
         <v>-1.6612256600000137</v>
       </c>
       <c r="D30" s="5">
         <v>-11.369197527918672</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>163.41792566000001</v>
       </c>
       <c r="C31" s="5">
         <v>-0.92467554999998924</v>
       </c>
       <c r="D31" s="5">
         <v>-6.5467430486705558</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>162.76920154000001</v>
       </c>
       <c r="C32" s="5">
         <v>-0.64872411999999713</v>
       </c>
       <c r="D32" s="5">
         <v>-4.6610257889909583</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>161.37778397</v>
       </c>
       <c r="C33" s="5">
         <v>-1.3914175700000158</v>
       </c>
       <c r="D33" s="5">
         <v>-9.789275077184211</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>161.17413035999999</v>
       </c>
       <c r="C34" s="5">
         <v>-0.20365361000000348</v>
       </c>
       <c r="D34" s="5">
         <v>-1.5038948507810623</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>160.64183975</v>
       </c>
       <c r="C35" s="5">
         <v>-0.53229060999998978</v>
       </c>
       <c r="D35" s="5">
         <v>-3.8918972642610794</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>159.62006957</v>
       </c>
       <c r="C36" s="5">
         <v>-1.0217701800000043</v>
       </c>
       <c r="D36" s="5">
         <v>-7.3712255340600219</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>159.28220916999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.33786040000001094</v>
       </c>
       <c r="D37" s="5">
         <v>-2.5106225268084481</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>159.11105051999999</v>
       </c>
       <c r="C38" s="5">
         <v>-0.1711586499999953</v>
       </c>
       <c r="D38" s="5">
         <v>-1.2818810235990075</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>158.09527595</v>
       </c>
       <c r="C39" s="5">
         <v>-1.0157745699999907</v>
       </c>
       <c r="D39" s="5">
         <v>-7.3975242685612397</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>157.74429382</v>
       </c>
       <c r="C40" s="5">
         <v>-0.35098213000000555</v>
       </c>
       <c r="D40" s="5">
         <v>-2.6317907084874026</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>157.28759493999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.45669888000000469</v>
       </c>
       <c r="D41" s="5">
         <v>-3.4194303478207844</v>
       </c>
       <c r="E41" s="5">
         <v>-5.2506210816608672</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>157.65499919000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.36740425000002119</v>
       </c>
       <c r="D42" s="5">
         <v>2.8393442322798945</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>156.92798052000001</v>
       </c>
       <c r="C43" s="5">
         <v>-0.72701867000000675</v>
       </c>
       <c r="D43" s="5">
         <v>-5.3955268831781922</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>156.92098159</v>
       </c>
       <c r="C44" s="5">
         <v>-6.9989300000088406E-3</v>
       </c>
       <c r="D44" s="5">
         <v>-5.3506430723548881E-2</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>156.81713963999999</v>
       </c>
       <c r="C45" s="5">
         <v>-0.10384195000000318</v>
       </c>
       <c r="D45" s="5">
         <v>-0.79121227119173243</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>156.93784378999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.12070414999999457</v>
       </c>
       <c r="D46" s="5">
         <v>0.92757555693459004</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>157.56033984999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.62249606000000313</v>
       </c>
       <c r="D47" s="5">
         <v>4.8650406500109433</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>157.97173745000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.41139760000001502</v>
       </c>
       <c r="D48" s="5">
         <v>3.1786474251657815</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>157.93645569</v>
       </c>
       <c r="C49" s="5">
         <v>-3.5281760000003715E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-0.26768170050893714</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>158.19195069</v>
       </c>
       <c r="C50" s="5">
         <v>0.25549499999999625</v>
       </c>
       <c r="D50" s="5">
         <v>1.9586146147467787</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>159.33401248000001</v>
       </c>
       <c r="C51" s="5">
         <v>1.1420617900000138</v>
       </c>
       <c r="D51" s="5">
         <v>9.0157731482057635</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>158.85097748000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.48303500000000099</v>
       </c>
       <c r="D52" s="5">
         <v>-3.5778563460268309</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>157.93309350000001</v>
       </c>
       <c r="C53" s="5">
         <v>-0.91788397999999916</v>
       </c>
       <c r="D53" s="5">
         <v>-6.7177512648897491</v>
       </c>
       <c r="E53" s="5">
         <v>0.41039381411245301</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>158.05485924999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.12176574999998024</v>
       </c>
       <c r="D54" s="5">
         <v>0.92912831455238543</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>157.28001692999999</v>
       </c>
       <c r="C55" s="5">
         <v>-0.77484232000000475</v>
       </c>
       <c r="D55" s="5">
         <v>-5.7267805681165189</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>157.15903698</v>
       </c>
       <c r="C56" s="5">
         <v>-0.12097994999999173</v>
       </c>
       <c r="D56" s="5">
         <v>-0.91914619998011426</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>157.12780939999999</v>
       </c>
       <c r="C57" s="5">
         <v>-3.1227580000006583E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-0.23818019793504508</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>156.34693048</v>
       </c>
       <c r="C58" s="5">
         <v>-0.78087891999999215</v>
       </c>
       <c r="D58" s="5">
         <v>-5.8033102060202619</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>156.30792181000001</v>
       </c>
       <c r="C59" s="5">
         <v>-3.9008669999986978E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-0.29899033828147958</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>154.71334886</v>
       </c>
       <c r="C60" s="5">
         <v>-1.5945729500000141</v>
       </c>
       <c r="D60" s="5">
         <v>-11.577747558548257</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>155.03124174000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.31789288000001648</v>
       </c>
       <c r="D61" s="5">
         <v>2.4937222251786961</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>155.0262989</v>
       </c>
       <c r="C62" s="5">
         <v>-4.9428400000124384E-3</v>
       </c>
       <c r="D62" s="5">
         <v>-3.8252728530507873E-2</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>155.01526171</v>
       </c>
       <c r="C63" s="5">
         <v>-1.1037189999996144E-2</v>
       </c>
       <c r="D63" s="5">
         <v>-8.5401270938634255E-2</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>154.79595873</v>
       </c>
       <c r="C64" s="5">
         <v>-0.21930298000000903</v>
       </c>
       <c r="D64" s="5">
         <v>-1.684515030255973</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>154.40656598999999</v>
       </c>
       <c r="C65" s="5">
         <v>-0.38939274000000523</v>
       </c>
       <c r="D65" s="5">
         <v>-2.9772115587170855</v>
       </c>
       <c r="E65" s="5">
         <v>-2.2329249885806979</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>153.65453686000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.75202912999998262</v>
       </c>
       <c r="D66" s="5">
         <v>-5.6904912006096158</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>153.11612769000001</v>
       </c>
       <c r="C67" s="5">
         <v>-0.53840916999999422</v>
       </c>
       <c r="D67" s="5">
         <v>-4.1247317591234349</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>152.51092940999999</v>
       </c>
       <c r="C68" s="5">
         <v>-0.60519828000002462</v>
       </c>
       <c r="D68" s="5">
         <v>-4.6412904481984878</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>152.86056159</v>
       </c>
       <c r="C69" s="5">
         <v>0.34963218000001461</v>
       </c>
       <c r="D69" s="5">
         <v>2.7859601624382391</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>152.62592404</v>
       </c>
       <c r="C70" s="5">
         <v>-0.23463755000000219</v>
       </c>
       <c r="D70" s="5">
         <v>-1.8265018738785832</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>151.42012978</v>
       </c>
       <c r="C71" s="5">
         <v>-1.2057942600000047</v>
       </c>
       <c r="D71" s="5">
         <v>-9.0791068527979348</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>151.49620698000001</v>
       </c>
       <c r="C72" s="5">
         <v>7.60772000000145E-2</v>
       </c>
       <c r="D72" s="5">
         <v>0.60457836936500531</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>151.38854293</v>
       </c>
       <c r="C73" s="5">
         <v>-0.107664050000011</v>
       </c>
       <c r="D73" s="5">
         <v>-0.84948043237069726</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>151.59073125</v>
       </c>
       <c r="C74" s="5">
         <v>0.20218832000000475</v>
       </c>
       <c r="D74" s="5">
         <v>1.6144958167792156</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>150.54210688000001</v>
       </c>
       <c r="C75" s="5">
         <v>-1.0486243699999989</v>
       </c>
       <c r="D75" s="5">
         <v>-7.9923152035277774</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>149.90156091</v>
       </c>
       <c r="C76" s="5">
         <v>-0.64054597000000513</v>
       </c>
       <c r="D76" s="5">
         <v>-4.9881041867938407</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>150.10202810999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.20046719999999141</v>
       </c>
       <c r="D77" s="5">
         <v>1.6166472406166088</v>
       </c>
       <c r="E77" s="5">
         <v>-2.7877945814032135</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>149.31704539</v>
       </c>
       <c r="C78" s="5">
         <v>-0.78498271999998792</v>
       </c>
       <c r="D78" s="5">
         <v>-6.0981973394054751</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>149.94189030999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.62484491999998681</v>
       </c>
       <c r="D79" s="5">
         <v>5.1388269456027924</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>150.58955288999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.64766258000000221</v>
       </c>
       <c r="D80" s="5">
         <v>5.308237947532346</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>151.92595159000001</v>
       </c>
       <c r="C81" s="5">
         <v>1.3363987000000179</v>
       </c>
       <c r="D81" s="5">
         <v>11.184809598098822</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>151.71936846</v>
       </c>
       <c r="C82" s="5">
         <v>-0.20658313000001272</v>
       </c>
       <c r="D82" s="5">
         <v>-1.619566409309714</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>151.81578081000001</v>
       </c>
       <c r="C83" s="5">
         <v>9.6412350000008473E-2</v>
       </c>
       <c r="D83" s="5">
         <v>0.76522884969345562</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>152.42858853000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.61280772000000638</v>
       </c>
       <c r="D84" s="5">
         <v>4.9528235534215703</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>152.56044821</v>
       </c>
       <c r="C85" s="5">
         <v>0.13185967999999093</v>
       </c>
       <c r="D85" s="5">
         <v>1.043023691369549</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>152.67196548000001</v>
       </c>
       <c r="C86" s="5">
         <v>0.11151727000000733</v>
       </c>
       <c r="D86" s="5">
         <v>0.88070036192229306</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>153.47217271</v>
       </c>
       <c r="C87" s="5">
         <v>0.80020722999998384</v>
       </c>
       <c r="D87" s="5">
         <v>6.47413917834192</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>153.94253128</v>
       </c>
       <c r="C88" s="5">
         <v>0.47035857000000192</v>
       </c>
       <c r="D88" s="5">
         <v>3.7403676964108845</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>154.52465839000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.58212711000001605</v>
       </c>
       <c r="D89" s="5">
         <v>4.6333247192080096</v>
       </c>
       <c r="E89" s="5">
         <v>2.9464160715796384</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>155.6324467</v>
       </c>
       <c r="C90" s="5">
         <v>1.1077883099999895</v>
       </c>
       <c r="D90" s="5">
         <v>8.9502508979029791</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>157.08522697999999</v>
       </c>
       <c r="C91" s="5">
         <v>1.4527802799999847</v>
       </c>
       <c r="D91" s="5">
         <v>11.79500151159456</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>157.83662235</v>
       </c>
       <c r="C92" s="5">
         <v>0.75139537000001155</v>
       </c>
       <c r="D92" s="5">
         <v>5.8934788773334912</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>157.97258969000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.13596734000000765</v>
       </c>
       <c r="D93" s="5">
         <v>1.0386441099175414</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>159.15043818000001</v>
       </c>
       <c r="C94" s="5">
         <v>1.1778484900000024</v>
       </c>
       <c r="D94" s="5">
         <v>9.3234205244987489</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>159.84700699999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.69656881999998177</v>
       </c>
       <c r="D95" s="5">
         <v>5.3804484791944773</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>163.74467161000001</v>
       </c>
       <c r="C96" s="5">
         <v>3.897664610000021</v>
       </c>
       <c r="D96" s="5">
         <v>33.521748950768604</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>164.36251768</v>
       </c>
       <c r="C97" s="5">
         <v>0.61784606999998459</v>
       </c>
       <c r="D97" s="5">
         <v>4.6230320791900592</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>164.52016900999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.1576513299999931</v>
       </c>
       <c r="D98" s="5">
         <v>1.1570935392480441</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>165.53974313000001</v>
       </c>
       <c r="C99" s="5">
         <v>1.0195741200000157</v>
       </c>
       <c r="D99" s="5">
         <v>7.6955007051711988</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>166.35096856000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.81122543000000746</v>
       </c>
       <c r="D100" s="5">
         <v>6.0417002644051143</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>167.20347287000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.85250431000000049</v>
       </c>
       <c r="D101" s="5">
         <v>6.3260101633768162</v>
       </c>
       <c r="E101" s="5">
         <v>8.2050428793055907</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>168.26798375999999</v>
       </c>
       <c r="C102" s="5">
         <v>1.0645108899999798</v>
       </c>
       <c r="D102" s="5">
         <v>7.9131493660033803</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>168.05776029</v>
       </c>
       <c r="C103" s="5">
         <v>-0.21022346999998831</v>
       </c>
       <c r="D103" s="5">
         <v>-1.4889459822445383</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>165.29594302000001</v>
       </c>
       <c r="C104" s="5">
         <v>-2.7618172699999946</v>
       </c>
       <c r="D104" s="5">
         <v>-18.032162564366171</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>165.31002344000001</v>
       </c>
       <c r="C105" s="5">
         <v>1.4080419999999094E-2</v>
       </c>
       <c r="D105" s="5">
         <v>0.10226761812848206</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>164.97289393</v>
       </c>
       <c r="C106" s="5">
         <v>-0.33712951000001112</v>
       </c>
       <c r="D106" s="5">
         <v>-2.4199887188894653</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>164.11249626</v>
       </c>
       <c r="C107" s="5">
         <v>-0.86039766999999756</v>
       </c>
       <c r="D107" s="5">
         <v>-6.0820285334175495</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>162.67028911</v>
       </c>
       <c r="C108" s="5">
         <v>-1.4422071500000015</v>
       </c>
       <c r="D108" s="5">
         <v>-10.050439619567031</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>160.87686837000001</v>
       </c>
       <c r="C109" s="5">
         <v>-1.7934207399999877</v>
       </c>
       <c r="D109" s="5">
         <v>-12.456404016262457</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>159.93783879</v>
       </c>
       <c r="C110" s="5">
         <v>-0.93902958000001036</v>
       </c>
       <c r="D110" s="5">
         <v>-6.7837916039350183</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>157.81517072</v>
       </c>
       <c r="C111" s="5">
         <v>-2.1226680700000031</v>
       </c>
       <c r="D111" s="5">
         <v>-14.813590158958444</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>156.66173688000001</v>
       </c>
       <c r="C112" s="5">
         <v>-1.1534338399999911</v>
       </c>
       <c r="D112" s="5">
         <v>-8.4264074305981822</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>155.14323318999999</v>
       </c>
       <c r="C113" s="5">
         <v>-1.5185036900000171</v>
       </c>
       <c r="D113" s="5">
         <v>-11.030979583820544</v>
       </c>
       <c r="E113" s="5">
         <v>-7.2129121919475958</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>148.68990767</v>
       </c>
       <c r="C114" s="5">
         <v>-6.4533255199999928</v>
       </c>
       <c r="D114" s="5">
         <v>-39.940204881304176</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>147.33772435</v>
       </c>
       <c r="C115" s="5">
         <v>-1.3521833199999946</v>
       </c>
       <c r="D115" s="5">
         <v>-10.383166886195394</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>146.45821287000001</v>
       </c>
       <c r="C116" s="5">
         <v>-0.8795114799999908</v>
       </c>
       <c r="D116" s="5">
         <v>-6.9326664652305752</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>144.60797359</v>
       </c>
       <c r="C117" s="5">
         <v>-1.8502392800000109</v>
       </c>
       <c r="D117" s="5">
         <v>-14.149640359515924</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>142.95044207999999</v>
       </c>
       <c r="C118" s="5">
         <v>-1.6575315100000125</v>
       </c>
       <c r="D118" s="5">
         <v>-12.919853860820552</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>141.93057604000001</v>
       </c>
       <c r="C119" s="5">
         <v>-1.0198660399999824</v>
       </c>
       <c r="D119" s="5">
         <v>-8.2332076287356948</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>140.70328541999999</v>
       </c>
       <c r="C120" s="5">
         <v>-1.2272906200000193</v>
       </c>
       <c r="D120" s="5">
         <v>-9.8969950371755147</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>140.56275875</v>
       </c>
       <c r="C121" s="5">
         <v>-0.14052666999998564</v>
       </c>
       <c r="D121" s="5">
         <v>-1.1919321470526101</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>140.92341415999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.36065540999999257</v>
       </c>
       <c r="D122" s="5">
         <v>3.1227792083508454</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>141.42125215999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.49783800000000156</v>
       </c>
       <c r="D123" s="5">
         <v>4.3225664969148703</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>141.85733826000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.43608610000001136</v>
       </c>
       <c r="D124" s="5">
         <v>3.7637220866146182</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>142.91818047000001</v>
       </c>
       <c r="C125" s="5">
         <v>1.0608422100000041</v>
       </c>
       <c r="D125" s="5">
         <v>9.3523349800531008</v>
       </c>
       <c r="E125" s="5">
         <v>-7.8798491359454044</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>143.69604892999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.77786845999997922</v>
       </c>
       <c r="D126" s="5">
         <v>6.7304109903408404</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>143.87019792000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.17414899000002038</v>
       </c>
       <c r="D127" s="5">
         <v>1.4640444175817446</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>144.74126142</v>
       </c>
       <c r="C128" s="5">
         <v>0.87106349999999111</v>
       </c>
       <c r="D128" s="5">
         <v>7.5122981994099058</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>143.98128521999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.7599762000000112</v>
       </c>
       <c r="D129" s="5">
         <v>-6.1218954310885643</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>144.62630084</v>
       </c>
       <c r="C130" s="5">
         <v>0.64501562000000945</v>
       </c>
       <c r="D130" s="5">
         <v>5.5102830648270151</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>144.79814114999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.17184030999999322</v>
       </c>
       <c r="D131" s="5">
         <v>1.4351558322903024</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>145.82128279</v>
       </c>
       <c r="C132" s="5">
         <v>1.0231416400000057</v>
       </c>
       <c r="D132" s="5">
         <v>8.8165952779148746</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>146.14214097999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.3208581899999956</v>
       </c>
       <c r="D133" s="5">
         <v>2.6726124826231379</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>147.04768468</v>
       </c>
       <c r="C134" s="5">
         <v>0.90554370000000972</v>
       </c>
       <c r="D134" s="5">
         <v>7.6942965140554431</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>148.51015095</v>
       </c>
       <c r="C135" s="5">
         <v>1.4624662699999931</v>
       </c>
       <c r="D135" s="5">
         <v>12.60959200137053</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>148.99417582000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.48402487000001315</v>
       </c>
       <c r="D136" s="5">
         <v>3.9819199114476955</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>151.76020081999999</v>
       </c>
       <c r="C137" s="5">
         <v>2.7660249999999849</v>
       </c>
       <c r="D137" s="5">
         <v>24.699067171978207</v>
       </c>
       <c r="E137" s="5">
         <v>6.1867708649257613</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>150.35054664</v>
       </c>
       <c r="C138" s="5">
         <v>-1.4096541799999898</v>
       </c>
       <c r="D138" s="5">
         <v>-10.59425501181116</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>152.43898594999999</v>
       </c>
       <c r="C139" s="5">
         <v>2.0884393099999841</v>
       </c>
       <c r="D139" s="5">
         <v>18.00284445809033</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>153.88460076999999</v>
       </c>
       <c r="C140" s="5">
         <v>1.445614820000003</v>
       </c>
       <c r="D140" s="5">
         <v>11.992601386578738</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>155.82267329000001</v>
       </c>
       <c r="C141" s="5">
         <v>1.9380725200000199</v>
       </c>
       <c r="D141" s="5">
         <v>16.205280655101916</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>156.38509285000001</v>
       </c>
       <c r="C142" s="5">
         <v>0.56241955999999504</v>
       </c>
       <c r="D142" s="5">
         <v>4.4182517545312328</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>157.93048632</v>
       </c>
       <c r="C143" s="5">
         <v>1.5453934699999934</v>
       </c>
       <c r="D143" s="5">
         <v>12.524591499057358</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>158.5205225</v>
       </c>
       <c r="C144" s="5">
         <v>0.59003617999999847</v>
       </c>
       <c r="D144" s="5">
         <v>4.5765401120536175</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>158.86423947</v>
       </c>
       <c r="C145" s="5">
         <v>0.34371697000000268</v>
       </c>
       <c r="D145" s="5">
         <v>2.6331915676821582</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>158.39562538999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.46861408000000893</v>
       </c>
       <c r="D146" s="5">
         <v>-3.4828655195324965</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>157.80444313999999</v>
       </c>
       <c r="C147" s="5">
         <v>-0.5911822500000028</v>
       </c>
       <c r="D147" s="5">
         <v>-4.3879722524446274</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>157.13250859999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.6719345399999952</v>
       </c>
       <c r="D148" s="5">
         <v>-4.9916438863953916</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>156.35017654999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.78233205000000794</v>
       </c>
       <c r="D149" s="5">
         <v>-5.8136464037641167</v>
       </c>
       <c r="E149" s="5">
         <v>3.0244923933937518</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>151.49393774999999</v>
       </c>
       <c r="C150" s="5">
         <v>-4.8562387999999999</v>
       </c>
       <c r="D150" s="5">
         <v>-31.520191160546251</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>150.77019093000001</v>
       </c>
       <c r="C151" s="5">
         <v>-0.72374681999997392</v>
       </c>
       <c r="D151" s="5">
         <v>-5.5846154036010009</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>149.60859496</v>
       </c>
       <c r="C152" s="5">
         <v>-1.1615959700000076</v>
       </c>
       <c r="D152" s="5">
         <v>-8.8634227663675453</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>148.80849429</v>
       </c>
       <c r="C153" s="5">
         <v>-0.80010067000000618</v>
       </c>
       <c r="D153" s="5">
         <v>-6.232111563579334</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>148.98166685000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.1731725600000118</v>
       </c>
       <c r="D154" s="5">
         <v>1.4054460774942656</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>148.65827923000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.32338762000000543</v>
       </c>
       <c r="D155" s="5">
         <v>-2.5739109907021884</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>147.19651135999999</v>
       </c>
       <c r="C156" s="5">
         <v>-1.461767870000017</v>
       </c>
       <c r="D156" s="5">
         <v>-11.182000204642041</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>147.29610331000001</v>
       </c>
       <c r="C157" s="5">
         <v>9.9591950000018414E-2</v>
       </c>
       <c r="D157" s="5">
         <v>0.81493828791017187</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>147.89977772</v>
       </c>
       <c r="C158" s="5">
         <v>0.60367440999999644</v>
       </c>
       <c r="D158" s="5">
         <v>5.0304343961151687</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>146.38514487</v>
       </c>
       <c r="C159" s="5">
         <v>-1.5146328499999981</v>
       </c>
       <c r="D159" s="5">
         <v>-11.62003468685241</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>146.79980345999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.41465858999998773</v>
       </c>
       <c r="D160" s="5">
         <v>3.4526470163833256</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>146.78036499000001</v>
       </c>
       <c r="C161" s="5">
         <v>-1.9438469999982999E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-0.15878211640778517</v>
       </c>
       <c r="E161" s="5">
         <v>-6.1207551991088405</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>145.88888567999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.89147931000002245</v>
       </c>
       <c r="D162" s="5">
         <v>-7.0496722253470478</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>146.81335855</v>
       </c>
       <c r="C163" s="5">
         <v>0.92447287000001666</v>
       </c>
       <c r="D163" s="5">
         <v>7.8748987031178164</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>147.51347877000001</v>
       </c>
       <c r="C164" s="5">
         <v>0.70012022000000229</v>
       </c>
       <c r="D164" s="5">
         <v>5.8750366459243031</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>148.29582141</v>
       </c>
       <c r="C165" s="5">
         <v>0.78234263999999598</v>
       </c>
       <c r="D165" s="5">
         <v>6.5532025183684617</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>148.97353656999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.6777151599999911</v>
       </c>
       <c r="D166" s="5">
         <v>5.6239895612603563</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>149.08325199000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.10971542000001477</v>
       </c>
       <c r="D167" s="5">
         <v>0.88735970600248848</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>149.76775971999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.68450772999997866</v>
       </c>
       <c r="D168" s="5">
         <v>5.6510241589154298</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>150.45010250999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.68234279000000697</v>
       </c>
       <c r="D169" s="5">
         <v>5.6063064954363417</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>150.67924805000001</v>
       </c>
       <c r="C170" s="5">
         <v>0.22914554000001885</v>
       </c>
       <c r="D170" s="5">
         <v>1.8430682584239966</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>149.90701874999999</v>
       </c>
       <c r="C171" s="5">
         <v>-0.77222930000002066</v>
       </c>
       <c r="D171" s="5">
         <v>-5.9795605578856881</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>150.19899151000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.29197276000002148</v>
       </c>
       <c r="D172" s="5">
         <v>2.3624312716844953</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>151.79789455</v>
       </c>
       <c r="C173" s="5">
         <v>1.598903039999982</v>
       </c>
       <c r="D173" s="5">
         <v>13.549381967937846</v>
       </c>
       <c r="E173" s="5">
         <v>3.4183928894997884</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>151.94073685999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.14284230999999181</v>
       </c>
       <c r="D174" s="5">
         <v>1.1350664683661194</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>152.31843774999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.37770088999999984</v>
       </c>
       <c r="D175" s="5">
         <v>3.0241361741075057</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>153.50505246</v>
       </c>
       <c r="C176" s="5">
         <v>1.1866147100000148</v>
       </c>
       <c r="D176" s="5">
         <v>9.7595637000559066</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>153.42304154000001</v>
       </c>
       <c r="C177" s="5">
         <v>-8.2010919999987664E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-0.63922613102824766</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>153.82587394000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.4028323999999941</v>
       </c>
       <c r="D178" s="5">
         <v>3.1966586283667109</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>154.17703089</v>
       </c>
       <c r="C179" s="5">
         <v>0.35115694999998937</v>
       </c>
       <c r="D179" s="5">
         <v>2.7740427803617518</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>154.90682387999999</v>
       </c>
       <c r="C180" s="5">
         <v>0.72979298999999287</v>
       </c>
       <c r="D180" s="5">
         <v>5.8304054066011801</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>155.27363768000001</v>
       </c>
       <c r="C181" s="5">
         <v>0.36681380000001695</v>
       </c>
       <c r="D181" s="5">
         <v>2.8788584871410006</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>156.01886873000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.74523105000000101</v>
       </c>
       <c r="D182" s="5">
         <v>5.9138521634594099</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>157.26444438999999</v>
       </c>
       <c r="C183" s="5">
         <v>1.2455756599999859</v>
       </c>
       <c r="D183" s="5">
         <v>10.012249307613574</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>158.22744488999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.9630004999999926</v>
       </c>
       <c r="D184" s="5">
         <v>7.6007357304906709</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>159.19567968000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.96823479000002521</v>
       </c>
       <c r="D185" s="5">
         <v>7.595361701189085</v>
       </c>
       <c r="E185" s="5">
         <v>4.8734438326239804</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>161.00479096999999</v>
       </c>
       <c r="C186" s="5">
         <v>1.8091112899999757</v>
       </c>
       <c r="D186" s="5">
         <v>14.522353060561933</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>162.00657380999999</v>
       </c>
       <c r="C187" s="5">
         <v>1.0017828400000042</v>
       </c>
       <c r="D187" s="5">
         <v>7.72736985236957</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>162.7447684</v>
       </c>
       <c r="C188" s="5">
         <v>0.7381945900000062</v>
       </c>
       <c r="D188" s="5">
         <v>5.6070204886391473</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>164.68696693999999</v>
       </c>
       <c r="C189" s="5">
         <v>1.9421985399999926</v>
       </c>
       <c r="D189" s="5">
         <v>15.299210790664809</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>165.85055795</v>
       </c>
       <c r="C190" s="5">
         <v>1.1635910100000046</v>
       </c>
       <c r="D190" s="5">
         <v>8.8159276608816164</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>167.15245480999999</v>
       </c>
       <c r="C191" s="5">
         <v>1.3018968599999994</v>
       </c>
       <c r="D191" s="5">
         <v>9.8373043400721727</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>168.90218493</v>
       </c>
       <c r="C192" s="5">
         <v>1.7497301200000095</v>
       </c>
       <c r="D192" s="5">
         <v>13.310486308652813</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>169.63367844000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.73149351000000706</v>
       </c>
       <c r="D193" s="5">
         <v>5.3226418807669873</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>170.99872015</v>
       </c>
       <c r="C194" s="5">
         <v>1.3650417099999856</v>
       </c>
       <c r="D194" s="5">
         <v>10.095447866316221</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>172.12798487000001</v>
       </c>
       <c r="C195" s="5">
         <v>1.129264720000009</v>
       </c>
       <c r="D195" s="5">
         <v>8.2189944684000871</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>173.50892612999999</v>
       </c>
       <c r="C196" s="5">
         <v>1.380941259999986</v>
       </c>
       <c r="D196" s="5">
         <v>10.063685095823448</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>175.10603409000001</v>
       </c>
       <c r="C197" s="5">
         <v>1.5971079600000166</v>
       </c>
       <c r="D197" s="5">
         <v>11.622432102243918</v>
       </c>
       <c r="E197" s="5">
         <v>9.9942124321347627</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>175.49776016999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.39172607999998377</v>
       </c>
       <c r="D198" s="5">
         <v>2.7177725333248137</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>178.18880472000001</v>
       </c>
       <c r="C199" s="5">
         <v>2.6910445500000151</v>
       </c>
       <c r="D199" s="5">
         <v>20.034486466213441</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>180.05694291</v>
       </c>
       <c r="C200" s="5">
         <v>1.8681381899999963</v>
       </c>
       <c r="D200" s="5">
         <v>13.332244833544582</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>182.23306052000001</v>
       </c>
       <c r="C201" s="5">
         <v>2.1761176100000057</v>
       </c>
       <c r="D201" s="5">
         <v>15.506802434108803</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>184.26790836000001</v>
       </c>
       <c r="C202" s="5">
         <v>2.0348478399999976</v>
       </c>
       <c r="D202" s="5">
         <v>14.2537454109541</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>186.82809054000001</v>
       </c>
       <c r="C203" s="5">
         <v>2.5601821799999982</v>
       </c>
       <c r="D203" s="5">
         <v>18.007504910099215</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>188.36826373</v>
       </c>
       <c r="C204" s="5">
         <v>1.5401731899999902</v>
       </c>
       <c r="D204" s="5">
         <v>10.353653186080546</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>190.25252119999999</v>
       </c>
       <c r="C205" s="5">
         <v>1.8842574699999943</v>
       </c>
       <c r="D205" s="5">
         <v>12.686588626937677</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>193.24938596000001</v>
       </c>
       <c r="C206" s="5">
         <v>2.9968647600000224</v>
       </c>
       <c r="D206" s="5">
         <v>20.629193278548019</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>194.54425119999999</v>
       </c>
       <c r="C207" s="5">
         <v>1.2948652399999787</v>
       </c>
       <c r="D207" s="5">
         <v>8.3436221706630462</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>196.00378703999999</v>
       </c>
       <c r="C208" s="5">
         <v>1.4595358400000009</v>
       </c>
       <c r="D208" s="5">
         <v>9.3837297961918651</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>197.5002676</v>
       </c>
       <c r="C209" s="5">
         <v>1.4964805600000091</v>
       </c>
       <c r="D209" s="5">
         <v>9.5566414676245159</v>
       </c>
       <c r="E209" s="5">
         <v>12.788955918269451</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>199.08731893000001</v>
       </c>
       <c r="C210" s="5">
         <v>1.5870513300000084</v>
       </c>
       <c r="D210" s="5">
         <v>10.080632457009408</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>201.02383101000001</v>
       </c>
       <c r="C211" s="5">
         <v>1.93651208</v>
       </c>
       <c r="D211" s="5">
         <v>12.317484061872586</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>203.41829995000001</v>
       </c>
       <c r="C212" s="5">
         <v>2.3944689399999959</v>
       </c>
       <c r="D212" s="5">
         <v>15.268250446640263</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>205.07303182000001</v>
       </c>
       <c r="C213" s="5">
         <v>1.6547318700000062</v>
       </c>
       <c r="D213" s="5">
         <v>10.210349710060163</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>206.90720562000001</v>
       </c>
       <c r="C214" s="5">
         <v>1.8341738000000021</v>
       </c>
       <c r="D214" s="5">
         <v>11.276833616836379</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>208.82114639</v>
       </c>
       <c r="C215" s="5">
         <v>1.9139407699999822</v>
       </c>
       <c r="D215" s="5">
         <v>11.682807511219506</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>210.25385628999999</v>
       </c>
       <c r="C216" s="5">
         <v>1.4327098999999919</v>
       </c>
       <c r="D216" s="5">
         <v>8.5510259059663021</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>211.67368275999999</v>
       </c>
       <c r="C217" s="5">
         <v>1.4198264700000038</v>
       </c>
       <c r="D217" s="5">
         <v>8.4113494487321194</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>211.75406618</v>
       </c>
       <c r="C218" s="5">
         <v>8.038342000000398E-2</v>
       </c>
       <c r="D218" s="5">
         <v>0.4566549219549243</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>213.26203738999999</v>
       </c>
       <c r="C219" s="5">
         <v>1.5079712099999938</v>
       </c>
       <c r="D219" s="5">
         <v>8.8883818757337085</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>215.31260505</v>
       </c>
       <c r="C220" s="5">
         <v>2.0505676600000129</v>
       </c>
       <c r="D220" s="5">
         <v>12.168475894040643</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>216.87829589</v>
       </c>
       <c r="C221" s="5">
         <v>1.565690840000002</v>
       </c>
       <c r="D221" s="5">
         <v>9.0836446468647747</v>
       </c>
       <c r="E221" s="5">
         <v>9.8116465995107269</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>219.19044124000001</v>
       </c>
       <c r="C222" s="5">
         <v>2.3121453500000086</v>
       </c>
       <c r="D222" s="5">
         <v>13.570679775749127</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>222.42112101999999</v>
       </c>
       <c r="C223" s="5">
         <v>3.2306797799999742</v>
       </c>
       <c r="D223" s="5">
         <v>19.193609793633183</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>224.28538384999999</v>
       </c>
       <c r="C224" s="5">
         <v>1.8642628300000013</v>
       </c>
       <c r="D224" s="5">
         <v>10.534885859606536</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>226.31990478</v>
       </c>
       <c r="C225" s="5">
         <v>2.0345209300000135</v>
       </c>
       <c r="D225" s="5">
         <v>11.445195407803222</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>228.77724531000001</v>
       </c>
       <c r="C226" s="5">
         <v>2.4573405300000104</v>
       </c>
       <c r="D226" s="5">
         <v>13.836332588530965</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>230.81092239</v>
       </c>
       <c r="C227" s="5">
         <v>2.0336770799999897</v>
       </c>
       <c r="D227" s="5">
         <v>11.204500130598017</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>232.85805479000001</v>
       </c>
       <c r="C228" s="5">
         <v>2.0471324000000095</v>
       </c>
       <c r="D228" s="5">
         <v>11.178011885639449</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>234.55985655999999</v>
       </c>
       <c r="C229" s="5">
         <v>1.7018017699999746</v>
       </c>
       <c r="D229" s="5">
         <v>9.1312340204121369</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>235.52622425000001</v>
       </c>
       <c r="C230" s="5">
         <v>0.96636769000002687</v>
       </c>
       <c r="D230" s="5">
         <v>5.0574826895317004</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>237.69393184</v>
       </c>
       <c r="C231" s="5">
         <v>2.167707589999992</v>
       </c>
       <c r="D231" s="5">
         <v>11.620996851181387</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>237.05965796000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.63427387999999496</v>
       </c>
       <c r="D232" s="5">
         <v>-3.1555569819609275</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>234.86199181999999</v>
       </c>
       <c r="C233" s="5">
         <v>-2.1976661400000239</v>
       </c>
       <c r="D233" s="5">
         <v>-10.574570353394463</v>
       </c>
       <c r="E233" s="5">
         <v>8.2920680726490392</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>228.39661487000001</v>
       </c>
       <c r="C234" s="5">
         <v>-6.4653769499999783</v>
       </c>
       <c r="D234" s="5">
         <v>-28.464259500103971</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>222.50736209999999</v>
       </c>
       <c r="C235" s="5">
         <v>-5.889252770000013</v>
       </c>
       <c r="D235" s="5">
         <v>-26.910217959064163</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>216.84336199000001</v>
       </c>
       <c r="C236" s="5">
         <v>-5.6640001099999893</v>
       </c>
       <c r="D236" s="5">
         <v>-26.612690825169661</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>206.97185531</v>
       </c>
       <c r="C237" s="5">
         <v>-9.8715066800000102</v>
       </c>
       <c r="D237" s="5">
         <v>-42.828191810487759</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>202.30756274000001</v>
       </c>
       <c r="C238" s="5">
         <v>-4.6642925699999864</v>
       </c>
       <c r="D238" s="5">
         <v>-23.930615244707109</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>197.76909531000001</v>
       </c>
       <c r="C239" s="5">
         <v>-4.5384674299999972</v>
       </c>
       <c r="D239" s="5">
         <v>-23.834954477522906</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>195.09479113</v>
       </c>
       <c r="C240" s="5">
         <v>-2.6743041800000071</v>
       </c>
       <c r="D240" s="5">
         <v>-15.072768205722632</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>192.87675565000001</v>
       </c>
       <c r="C241" s="5">
         <v>-2.2180354799999975</v>
       </c>
       <c r="D241" s="5">
         <v>-12.821254381521818</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>191.96226025999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.91449539000001323</v>
       </c>
       <c r="D242" s="5">
         <v>-5.5435646432371648</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>190.04286991999999</v>
       </c>
       <c r="C243" s="5">
         <v>-1.9193903400000067</v>
       </c>
       <c r="D243" s="5">
         <v>-11.360212854183526</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>190.82494930999999</v>
       </c>
       <c r="C244" s="5">
         <v>0.78207939000000692</v>
       </c>
       <c r="D244" s="5">
         <v>5.0516565326889085</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>192.23173954000001</v>
       </c>
       <c r="C245" s="5">
         <v>1.4067902300000128</v>
       </c>
       <c r="D245" s="5">
         <v>9.2142438792896399</v>
       </c>
       <c r="E245" s="5">
         <v>-18.151192515080151</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>193.90589183</v>
       </c>
       <c r="C246" s="5">
         <v>1.674152289999995</v>
       </c>
       <c r="D246" s="5">
         <v>10.966250621564333</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>196.32431226</v>
       </c>
       <c r="C247" s="5">
         <v>2.4184204299999976</v>
       </c>
       <c r="D247" s="5">
         <v>16.037123227137972</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>198.86992505000001</v>
       </c>
       <c r="C248" s="5">
         <v>2.545612790000007</v>
       </c>
       <c r="D248" s="5">
         <v>16.718662868739329</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>202.07301881999999</v>
       </c>
       <c r="C249" s="5">
         <v>3.2030937699999811</v>
       </c>
       <c r="D249" s="5">
         <v>21.135276191094519</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>205.10607299</v>
       </c>
       <c r="C250" s="5">
         <v>3.033054170000014</v>
       </c>
       <c r="D250" s="5">
         <v>19.575520653395117</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>207.02942734999999</v>
       </c>
       <c r="C251" s="5">
         <v>1.9233543599999905</v>
       </c>
       <c r="D251" s="5">
         <v>11.851737588878075</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>208.1507421</v>
       </c>
       <c r="C252" s="5">
         <v>1.1213147500000105</v>
       </c>
       <c r="D252" s="5">
         <v>6.6966030071306415</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>209.78303233</v>
       </c>
       <c r="C253" s="5">
         <v>1.6322902299999953</v>
       </c>
       <c r="D253" s="5">
         <v>9.8269040269920449</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>211.4235621</v>
       </c>
       <c r="C254" s="5">
         <v>1.6405297700000006</v>
       </c>
       <c r="D254" s="5">
         <v>9.7984788270616185</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>212.94843945</v>
       </c>
       <c r="C255" s="5">
         <v>1.524877349999997</v>
       </c>
       <c r="D255" s="5">
         <v>9.0066301366437109</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>214.46626362999999</v>
       </c>
       <c r="C256" s="5">
         <v>1.517824179999991</v>
       </c>
       <c r="D256" s="5">
         <v>8.8965916471111619</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>216.73918954000001</v>
       </c>
       <c r="C257" s="5">
         <v>2.2729259100000263</v>
       </c>
       <c r="D257" s="5">
         <v>13.485797099492514</v>
       </c>
       <c r="E257" s="5">
         <v>12.748909237696648</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>218.87883271000001</v>
       </c>
       <c r="C258" s="5">
         <v>2.1396431699999994</v>
       </c>
       <c r="D258" s="5">
         <v>12.511218068668839</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>221.72063808999999</v>
       </c>
       <c r="C259" s="5">
         <v>2.8418053799999825</v>
       </c>
       <c r="D259" s="5">
         <v>16.742306666687213</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>225.13419888000001</v>
       </c>
       <c r="C260" s="5">
         <v>3.4135607900000196</v>
       </c>
       <c r="D260" s="5">
         <v>20.122460065452973</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>228.97813467</v>
       </c>
       <c r="C261" s="5">
         <v>3.8439357899999891</v>
       </c>
       <c r="D261" s="5">
         <v>22.526633905462635</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>231.58548117000001</v>
       </c>
       <c r="C262" s="5">
         <v>2.6073465000000056</v>
       </c>
       <c r="D262" s="5">
         <v>14.553347709382013</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>235.54006493</v>
       </c>
       <c r="C263" s="5">
         <v>3.9545837599999913</v>
       </c>
       <c r="D263" s="5">
         <v>22.529748463235165</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>239.85483593000001</v>
       </c>
       <c r="C264" s="5">
         <v>4.3147710000000075</v>
       </c>
       <c r="D264" s="5">
         <v>24.338110651701108</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>243.02978186000001</v>
       </c>
       <c r="C265" s="5">
         <v>3.1749459300000069</v>
       </c>
       <c r="D265" s="5">
         <v>17.093345845105247</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>246.1965036</v>
       </c>
       <c r="C266" s="5">
         <v>3.1667217399999856</v>
       </c>
       <c r="D266" s="5">
         <v>16.806929101093495</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>249.7733039</v>
       </c>
       <c r="C267" s="5">
         <v>3.5768003000000022</v>
       </c>
       <c r="D267" s="5">
         <v>18.896659082820698</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>252.30339874000001</v>
       </c>
       <c r="C268" s="5">
         <v>2.5300948400000038</v>
       </c>
       <c r="D268" s="5">
         <v>12.85608692117246</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>255.43188884</v>
       </c>
       <c r="C269" s="5">
         <v>3.1284900999999934</v>
       </c>
       <c r="D269" s="5">
         <v>15.937563169913837</v>
       </c>
       <c r="E269" s="5">
         <v>17.852193404487714</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>257.72889937999997</v>
       </c>
       <c r="C270" s="5">
         <v>2.2970105399999738</v>
       </c>
       <c r="D270" s="5">
         <v>11.341239334021559</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>261.27154447999999</v>
       </c>
       <c r="C271" s="5">
         <v>3.5426451000000156</v>
       </c>
       <c r="D271" s="5">
         <v>17.800713608012696</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>264.97204871000002</v>
       </c>
       <c r="C272" s="5">
         <v>3.7005042300000355</v>
       </c>
       <c r="D272" s="5">
         <v>18.384654977361969</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>267.24351281000003</v>
       </c>
       <c r="C273" s="5">
         <v>2.2714641000000029</v>
       </c>
       <c r="D273" s="5">
         <v>10.78610592570719</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>269.81374577000003</v>
       </c>
       <c r="C274" s="5">
         <v>2.5702329599999985</v>
       </c>
       <c r="D274" s="5">
         <v>12.17156871492293</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>271.80618052</v>
       </c>
       <c r="C275" s="5">
         <v>1.9924347499999726</v>
       </c>
       <c r="D275" s="5">
         <v>9.230288103520401</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>274.12823221000002</v>
       </c>
       <c r="C276" s="5">
         <v>2.3220516900000234</v>
       </c>
       <c r="D276" s="5">
         <v>10.747326642006193</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>274.28954246000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.16131024999998544</v>
       </c>
       <c r="D277" s="5">
         <v>0.70842765392962193</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>274.9976355</v>
       </c>
       <c r="C278" s="5">
         <v>0.70809303999999429</v>
       </c>
       <c r="D278" s="5">
         <v>3.1422296720619691</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>276.80261385</v>
       </c>
       <c r="C279" s="5">
         <v>1.804978349999999</v>
       </c>
       <c r="D279" s="5">
         <v>8.1669854042619061</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>277.93088876000002</v>
       </c>
       <c r="C280" s="5">
         <v>1.128274910000016</v>
       </c>
       <c r="D280" s="5">
         <v>5.002478938959265</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>279.10366067000001</v>
       </c>
       <c r="C281" s="5">
         <v>1.1727719099999945</v>
       </c>
       <c r="D281" s="5">
         <v>5.1827684418096709</v>
       </c>
       <c r="E281" s="5">
         <v>9.2673518320290036</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>279.66897086</v>
       </c>
       <c r="C282" s="5">
         <v>0.56531018999999105</v>
       </c>
       <c r="D282" s="5">
         <v>2.457798390672572</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>282.14388266999998</v>
       </c>
       <c r="C283" s="5">
         <v>2.4749118099999805</v>
       </c>
       <c r="D283" s="5">
         <v>11.151736197539975</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>284.47814667</v>
       </c>
       <c r="C284" s="5">
         <v>2.3342640000000188</v>
       </c>
       <c r="D284" s="5">
         <v>10.392420811450265</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>286.80892972999999</v>
       </c>
       <c r="C285" s="5">
         <v>2.3307830599999875</v>
       </c>
       <c r="D285" s="5">
         <v>10.287199040669638</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>288.41122540999999</v>
       </c>
       <c r="C286" s="5">
         <v>1.6022956799999974</v>
       </c>
       <c r="D286" s="5">
         <v>6.9138308401757387</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>290.29668928000001</v>
       </c>
       <c r="C287" s="5">
         <v>1.8854638700000237</v>
       </c>
       <c r="D287" s="5">
         <v>8.1332054901043236</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>291.39793147</v>
       </c>
       <c r="C288" s="5">
         <v>1.1012421899999936</v>
       </c>
       <c r="D288" s="5">
         <v>4.6483968749403637</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>292.20271771</v>
       </c>
       <c r="C289" s="5">
         <v>0.80478623999999854</v>
       </c>
       <c r="D289" s="5">
         <v>3.3649826701344754</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>292.91345813999999</v>
       </c>
       <c r="C290" s="5">
         <v>0.7107404299999871</v>
       </c>
       <c r="D290" s="5">
         <v>2.9581909360235192</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>292.52085757999998</v>
       </c>
       <c r="C291" s="5">
         <v>-0.39260056000000532</v>
       </c>
       <c r="D291" s="5">
         <v>-1.5965914698623962</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>293.84442772</v>
       </c>
       <c r="C292" s="5">
         <v>1.3235701400000153</v>
       </c>
       <c r="D292" s="5">
         <v>5.5668244269516443</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>294.34244429</v>
       </c>
       <c r="C293" s="5">
         <v>0.49801657000000432</v>
       </c>
       <c r="D293" s="5">
         <v>2.0528625833792891</v>
       </c>
       <c r="E293" s="5">
         <v>5.4599010215124588</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>297.13250712000001</v>
       </c>
       <c r="C294" s="5">
         <v>2.7900628300000108</v>
       </c>
       <c r="D294" s="5">
         <v>11.986921100015113</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>299.71410781999998</v>
       </c>
       <c r="C295" s="5">
         <v>2.5816006999999672</v>
       </c>
       <c r="D295" s="5">
         <v>10.938994101221189</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>302.41682463000001</v>
       </c>
       <c r="C296" s="5">
         <v>2.7027168100000267</v>
       </c>
       <c r="D296" s="5">
         <v>11.374343010043763</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>306.14737700000001</v>
       </c>
       <c r="C297" s="5">
         <v>3.7305523699999981</v>
       </c>
       <c r="D297" s="5">
         <v>15.849756746530087</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>308.85746201000001</v>
       </c>
       <c r="C298" s="5">
         <v>2.7100850100000002</v>
       </c>
       <c r="D298" s="5">
         <v>11.155425699130305</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>311.56628602000001</v>
       </c>
       <c r="C299" s="5">
         <v>2.7088240100000007</v>
       </c>
       <c r="D299" s="5">
         <v>11.047377865861785</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>314.46307824000002</v>
       </c>
       <c r="C300" s="5">
         <v>2.8967922200000089</v>
       </c>
       <c r="D300" s="5">
         <v>11.745604117046193</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>316.18072552000001</v>
       </c>
       <c r="C301" s="5">
         <v>1.7176472799999942</v>
       </c>
       <c r="D301" s="5">
         <v>6.7551324479895314</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>317.61622576000002</v>
       </c>
       <c r="C302" s="5">
         <v>1.4355002400000103</v>
       </c>
       <c r="D302" s="5">
         <v>5.5862749849331372</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>319.04018764</v>
       </c>
       <c r="C303" s="5">
         <v>1.4239618799999789</v>
       </c>
       <c r="D303" s="5">
         <v>5.5145949540793771</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>320.77416794999999</v>
       </c>
       <c r="C304" s="5">
         <v>1.7339803099999926</v>
       </c>
       <c r="D304" s="5">
         <v>6.7205220445931912</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>320.53732151999998</v>
       </c>
       <c r="C305" s="5">
         <v>-0.23684643000001415</v>
       </c>
       <c r="D305" s="5">
         <v>-0.88244125555780872</v>
       </c>
       <c r="E305" s="5">
         <v>8.8994563095329724</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>314.81478112999997</v>
       </c>
       <c r="C306" s="5">
         <v>-5.722540390000006</v>
       </c>
       <c r="D306" s="5">
         <v>-19.440244684309981</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>302.07773406000001</v>
       </c>
       <c r="C307" s="5">
         <v>-12.73704706999996</v>
       </c>
       <c r="D307" s="5">
         <v>-39.079536646821488</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>293.58268974999999</v>
       </c>
       <c r="C308" s="5">
         <v>-8.4950443100000257</v>
       </c>
       <c r="D308" s="5">
         <v>-28.986525482812652</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>282.34155937000003</v>
       </c>
       <c r="C309" s="5">
         <v>-11.241130379999959</v>
       </c>
       <c r="D309" s="5">
         <v>-37.406048820016466</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>275.33578635999999</v>
       </c>
       <c r="C310" s="5">
         <v>-7.0057730100000413</v>
       </c>
       <c r="D310" s="5">
         <v>-26.03023580355346</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>272.41252859000002</v>
       </c>
       <c r="C311" s="5">
         <v>-2.9232577699999638</v>
       </c>
       <c r="D311" s="5">
         <v>-12.022222380852799</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>266.48000704999998</v>
       </c>
       <c r="C312" s="5">
         <v>-5.9325215400000388</v>
       </c>
       <c r="D312" s="5">
         <v>-23.219551477870681</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>262.52752232</v>
       </c>
       <c r="C313" s="5">
         <v>-3.9524847299999806</v>
       </c>
       <c r="D313" s="5">
         <v>-16.416124598213322</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>257.46180834</v>
       </c>
       <c r="C314" s="5">
         <v>-5.0657139799999982</v>
       </c>
       <c r="D314" s="5">
         <v>-20.84912762259945</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>251.70545884000001</v>
       </c>
       <c r="C315" s="5">
         <v>-5.7563494999999989</v>
       </c>
       <c r="D315" s="5">
         <v>-23.764398892579099</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>246.97063158</v>
       </c>
       <c r="C316" s="5">
         <v>-4.734827260000003</v>
       </c>
       <c r="D316" s="5">
         <v>-20.378173509856225</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>244.55024019000001</v>
       </c>
       <c r="C317" s="5">
         <v>-2.4203913899999918</v>
       </c>
       <c r="D317" s="5">
         <v>-11.146738044541049</v>
       </c>
       <c r="E317" s="5">
         <v>-23.706157201809251</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>235.24043707000001</v>
       </c>
       <c r="C318" s="5">
         <v>-9.309803119999998</v>
       </c>
       <c r="D318" s="5">
         <v>-37.233688598136993</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>228.92715537000001</v>
       </c>
       <c r="C319" s="5">
         <v>-6.3132817000000045</v>
       </c>
       <c r="D319" s="5">
         <v>-27.852047621186205</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>223.62220058</v>
       </c>
       <c r="C320" s="5">
         <v>-5.3049547900000107</v>
       </c>
       <c r="D320" s="5">
         <v>-24.523585476676047</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>217.11096512</v>
       </c>
       <c r="C321" s="5">
         <v>-6.5112354599999946</v>
       </c>
       <c r="D321" s="5">
         <v>-29.854132209054775</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>212.23026087</v>
       </c>
       <c r="C322" s="5">
         <v>-4.880704250000008</v>
       </c>
       <c r="D322" s="5">
         <v>-23.878629320729384</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>209.75320497000001</v>
       </c>
       <c r="C323" s="5">
         <v>-2.4770558999999821</v>
       </c>
       <c r="D323" s="5">
         <v>-13.140850885868661</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>207.37154054000001</v>
       </c>
       <c r="C324" s="5">
         <v>-2.3816644300000007</v>
       </c>
       <c r="D324" s="5">
         <v>-12.806003723865633</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>205.70925854999999</v>
       </c>
       <c r="C325" s="5">
         <v>-1.6622819900000252</v>
       </c>
       <c r="D325" s="5">
         <v>-9.20619479869762</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>204.76903623000001</v>
       </c>
       <c r="C326" s="5">
         <v>-0.9402223199999753</v>
       </c>
       <c r="D326" s="5">
         <v>-5.3489646738157486</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>205.25149587999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.48245964999998137</v>
       </c>
       <c r="D327" s="5">
         <v>2.8642672299027172</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>204.75436802999999</v>
       </c>
       <c r="C328" s="5">
         <v>-0.49712784999999826</v>
       </c>
       <c r="D328" s="5">
         <v>-2.8680443964174573</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>205.71251487999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.95814684999999145</v>
       </c>
       <c r="D329" s="5">
         <v>5.7621957193210838</v>
       </c>
       <c r="E329" s="5">
         <v>-15.881286920767524</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>209.09875514000001</v>
       </c>
       <c r="C330" s="5">
         <v>3.3862402600000223</v>
       </c>
       <c r="D330" s="5">
         <v>21.643471178639317</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>212.10417158000001</v>
       </c>
       <c r="C331" s="5">
         <v>3.0054164400000047</v>
       </c>
       <c r="D331" s="5">
         <v>18.678802164574183</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>214.53637709</v>
       </c>
       <c r="C332" s="5">
         <v>2.4322055099999886</v>
       </c>
       <c r="D332" s="5">
         <v>14.662336332413295</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>217.63778737999999</v>
       </c>
       <c r="C333" s="5">
         <v>3.1014102899999898</v>
       </c>
       <c r="D333" s="5">
         <v>18.795589152321803</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>220.45298704000001</v>
       </c>
       <c r="C334" s="5">
         <v>2.8151996600000189</v>
       </c>
       <c r="D334" s="5">
         <v>16.675649862291841</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>222.96782141</v>
       </c>
       <c r="C335" s="5">
         <v>2.5148343699999884</v>
       </c>
       <c r="D335" s="5">
         <v>14.581481397244822</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>224.67430779</v>
       </c>
       <c r="C336" s="5">
         <v>1.7064863800000012</v>
       </c>
       <c r="D336" s="5">
         <v>9.5808494483872195</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>225.61288691999999</v>
       </c>
       <c r="C337" s="5">
         <v>0.93857912999999371</v>
       </c>
       <c r="D337" s="5">
         <v>5.1298113518708943</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>227.28890172000001</v>
       </c>
       <c r="C338" s="5">
         <v>1.6760148000000186</v>
       </c>
       <c r="D338" s="5">
         <v>9.2878615484679905</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>228.17301581999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.88411409999997659</v>
       </c>
       <c r="D339" s="5">
         <v>4.7689593717421985</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>230.15919321999999</v>
       </c>
       <c r="C340" s="5">
         <v>1.9861774000000025</v>
       </c>
       <c r="D340" s="5">
         <v>10.960531196814905</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>232.18608237000001</v>
       </c>
       <c r="C341" s="5">
         <v>2.0268891500000166</v>
       </c>
       <c r="D341" s="5">
         <v>11.094942215356628</v>
       </c>
       <c r="E341" s="5">
         <v>12.86920608862474</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>232.2888193</v>
       </c>
       <c r="C342" s="5">
         <v>0.10273692999999184</v>
       </c>
       <c r="D342" s="5">
         <v>0.53226612507202287</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>235.5097787</v>
       </c>
       <c r="C343" s="5">
         <v>3.2209593999999981</v>
       </c>
       <c r="D343" s="5">
         <v>17.968933765413176</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>239.16048656999999</v>
       </c>
       <c r="C344" s="5">
         <v>3.6507078699999909</v>
       </c>
       <c r="D344" s="5">
         <v>20.272352973517659</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>241.14029876000001</v>
       </c>
       <c r="C345" s="5">
         <v>1.9798121900000183</v>
       </c>
       <c r="D345" s="5">
         <v>10.398810966318628</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>243.60250808000001</v>
       </c>
       <c r="C346" s="5">
         <v>2.4622093199999995</v>
       </c>
       <c r="D346" s="5">
         <v>12.964901749609069</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>246.63575226</v>
       </c>
       <c r="C347" s="5">
         <v>3.033244179999997</v>
       </c>
       <c r="D347" s="5">
         <v>16.008902964813455</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>248.41802436</v>
       </c>
       <c r="C348" s="5">
         <v>1.7822721000000001</v>
       </c>
       <c r="D348" s="5">
         <v>9.0246894327774996</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>250.80009822</v>
       </c>
       <c r="C349" s="5">
         <v>2.3820738599999913</v>
       </c>
       <c r="D349" s="5">
         <v>12.133449955663167</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>252.87297512000001</v>
       </c>
       <c r="C350" s="5">
         <v>2.0728769000000113</v>
       </c>
       <c r="D350" s="5">
         <v>10.381576194285302</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>254.28593989000001</v>
       </c>
       <c r="C351" s="5">
         <v>1.4129647700000021</v>
       </c>
       <c r="D351" s="5">
         <v>6.9151262399395952</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>255.92605044000001</v>
       </c>
       <c r="C352" s="5">
         <v>1.6401105500000028</v>
       </c>
       <c r="D352" s="5">
         <v>8.0203954552072076</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>256.39450571999998</v>
       </c>
       <c r="C353" s="5">
         <v>0.46845527999997216</v>
       </c>
       <c r="D353" s="5">
         <v>2.2187672840690453</v>
       </c>
       <c r="E353" s="5">
         <v>10.426302516884988</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>255.2678344</v>
       </c>
       <c r="C354" s="5">
         <v>-1.1266713199999856</v>
       </c>
       <c r="D354" s="5">
         <v>-5.147549658999429</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>254.42521145000001</v>
       </c>
       <c r="C355" s="5">
         <v>-0.84262294999999199</v>
       </c>
       <c r="D355" s="5">
         <v>-3.8899946144567155</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>253.56324549000001</v>
       </c>
       <c r="C356" s="5">
         <v>-0.86196595999999204</v>
       </c>
       <c r="D356" s="5">
         <v>-3.9905695692457832</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>253.64581491999999</v>
       </c>
       <c r="C357" s="5">
         <v>8.2569429999978183E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.39146433398615788</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>253.15423025999999</v>
       </c>
       <c r="C358" s="5">
         <v>-0.49158466000000089</v>
       </c>
       <c r="D358" s="5">
         <v>-2.3010591863027119</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>251.9123821</v>
       </c>
       <c r="C359" s="5">
         <v>-1.2418481599999893</v>
       </c>
       <c r="D359" s="5">
         <v>-5.7303469981454409</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>250.13140913000001</v>
       </c>
       <c r="C360" s="5">
         <v>-1.7809729699999934</v>
       </c>
       <c r="D360" s="5">
         <v>-8.1615424273759238</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>249.09559181</v>
       </c>
       <c r="C361" s="5">
         <v>-1.0358173200000067</v>
       </c>
       <c r="D361" s="5">
         <v>-4.8576778601851061</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>246.50154918999999</v>
       </c>
       <c r="C362" s="5">
         <v>-2.5940426200000104</v>
       </c>
       <c r="D362" s="5">
         <v>-11.805128349491644</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>243.60940181000001</v>
       </c>
       <c r="C363" s="5">
         <v>-2.8921473799999831</v>
       </c>
       <c r="D363" s="5">
         <v>-13.20539963836509</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>240.61142928999999</v>
       </c>
       <c r="C364" s="5">
         <v>-2.9979725200000189</v>
       </c>
       <c r="D364" s="5">
         <v>-13.808092746154021</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>237.05101436999999</v>
       </c>
       <c r="C365" s="5">
         <v>-3.5604149199999995</v>
       </c>
       <c r="D365" s="5">
         <v>-16.380651108700416</v>
       </c>
       <c r="E365" s="5">
         <v>-7.5444250631190979</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>235.84734836999999</v>
       </c>
       <c r="C366" s="5">
         <v>-1.2036659999999983</v>
       </c>
       <c r="D366" s="5">
         <v>-5.9258815371388991</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>234.51524062999999</v>
       </c>
       <c r="C367" s="5">
         <v>-1.3321077399999979</v>
       </c>
       <c r="D367" s="5">
         <v>-6.5711748586528174</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>232.24094149999999</v>
       </c>
       <c r="C368" s="5">
         <v>-2.2742991300000028</v>
       </c>
       <c r="D368" s="5">
         <v>-11.036360898120146</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>205.99924662999999</v>
       </c>
       <c r="C369" s="5">
         <v>-26.241694870000003</v>
       </c>
       <c r="D369" s="5">
         <v>-76.279590419097929</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>186.57933369</v>
       </c>
       <c r="C370" s="5">
         <v>-19.419912939999989</v>
       </c>
       <c r="D370" s="5">
         <v>-69.522813795526318</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>176.12833006</v>
       </c>
       <c r="C371" s="5">
         <v>-10.451003630000002</v>
       </c>
       <c r="D371" s="5">
         <v>-49.928782066276412</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>171.20600107999999</v>
       </c>
       <c r="C372" s="5">
         <v>-4.9223289800000032</v>
       </c>
       <c r="D372" s="5">
         <v>-28.833240341828159</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>170.76451883999999</v>
       </c>
       <c r="C373" s="5">
         <v>-0.44148223999999914</v>
       </c>
       <c r="D373" s="5">
         <v>-3.0508816127505112</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>170.33184975</v>
       </c>
       <c r="C374" s="5">
         <v>-0.43266908999999032</v>
       </c>
       <c r="D374" s="5">
         <v>-2.9984469092299793</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>171.35993765000001</v>
       </c>
       <c r="C375" s="5">
         <v>1.0280879000000027</v>
       </c>
       <c r="D375" s="5">
         <v>7.488299604215487</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>171.96004138000001</v>
       </c>
       <c r="C376" s="5">
         <v>0.60010373000000072</v>
       </c>
       <c r="D376" s="5">
         <v>4.2843037204160828</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>172.88227635999999</v>
       </c>
       <c r="C377" s="5">
         <v>0.92223497999998472</v>
       </c>
       <c r="D377" s="5">
         <v>6.6289607379428128</v>
       </c>
       <c r="E377" s="5">
         <v>-27.069590138873025</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>174.36404329000001</v>
       </c>
       <c r="C378" s="5">
         <v>1.4817669300000205</v>
       </c>
       <c r="D378" s="5">
         <v>10.784118622506256</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>173.86839698</v>
       </c>
       <c r="C379" s="5">
         <v>-0.49564631000001214</v>
       </c>
       <c r="D379" s="5">
         <v>-3.3582855005071632</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>176.14520249</v>
       </c>
       <c r="C380" s="5">
         <v>2.2768055100000026</v>
       </c>
       <c r="D380" s="5">
         <v>16.896640329574943</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>177.30757247</v>
       </c>
       <c r="C381" s="5">
         <v>1.162369979999994</v>
       </c>
       <c r="D381" s="5">
         <v>8.2125363592429501</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>177.63464307000001</v>
       </c>
       <c r="C382" s="5">
         <v>0.3270706000000132</v>
       </c>
       <c r="D382" s="5">
         <v>2.2361779951716843</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>178.42214267</v>
       </c>
       <c r="C383" s="5">
         <v>0.78749959999998964</v>
       </c>
       <c r="D383" s="5">
         <v>5.4515563745031637</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>181.25365063999999</v>
       </c>
       <c r="C384" s="5">
         <v>2.8315079699999899</v>
       </c>
       <c r="D384" s="5">
         <v>20.7969986192583</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>182.20960772000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.95595708000001878</v>
       </c>
       <c r="D385" s="5">
         <v>6.5158231154575308</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>182.80500423000001</v>
       </c>
       <c r="C386" s="5">
         <v>0.59539651000000049</v>
       </c>
       <c r="D386" s="5">
         <v>3.9924201254669889</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>185.20470601</v>
       </c>
       <c r="C387" s="5">
         <v>2.3997017799999867</v>
       </c>
       <c r="D387" s="5">
         <v>16.94112052089427</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>187.65933785999999</v>
       </c>
       <c r="C388" s="5">
         <v>2.4546318499999984</v>
       </c>
       <c r="D388" s="5">
         <v>17.116461329955502</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>189.03574165000001</v>
       </c>
       <c r="C389" s="5">
         <v>1.3764037900000119</v>
       </c>
       <c r="D389" s="5">
         <v>9.1653849944150156</v>
       </c>
       <c r="E389" s="5">
         <v>9.3436213532745107</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>189.17853707</v>
       </c>
       <c r="C390" s="5">
         <v>0.14279541999999878</v>
       </c>
       <c r="D390" s="5">
         <v>0.9102417025366627</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>191.22969963</v>
       </c>
       <c r="C391" s="5">
         <v>2.0511625599999945</v>
       </c>
       <c r="D391" s="5">
         <v>13.8155920628527</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>192.46053067</v>
       </c>
       <c r="C392" s="5">
         <v>1.2308310399999982</v>
       </c>
       <c r="D392" s="5">
         <v>8.0030531375284042</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>195.04542434999999</v>
       </c>
       <c r="C393" s="5">
         <v>2.5848936799999933</v>
       </c>
       <c r="D393" s="5">
         <v>17.362418498456012</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>197.48800542999999</v>
       </c>
       <c r="C394" s="5">
         <v>2.4425810799999965</v>
       </c>
       <c r="D394" s="5">
         <v>16.10728914907358</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>197.80786848</v>
       </c>
       <c r="C395" s="5">
         <v>0.31986305000000925</v>
       </c>
       <c r="D395" s="5">
         <v>1.9609972800675335</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>201.98775669</v>
       </c>
       <c r="C396" s="5">
         <v>4.1798882100000014</v>
       </c>
       <c r="D396" s="5">
         <v>28.522093947082116</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>204.46874159999999</v>
       </c>
       <c r="C397" s="5">
         <v>2.4809849099999894</v>
       </c>
       <c r="D397" s="5">
         <v>15.777065913467458</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>206.80760727000001</v>
       </c>
       <c r="C398" s="5">
         <v>2.3388656700000183</v>
       </c>
       <c r="D398" s="5">
         <v>14.623860026591395</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>208.35819393</v>
       </c>
       <c r="C399" s="5">
         <v>1.5505866599999933</v>
       </c>
       <c r="D399" s="5">
         <v>9.3777265245241317</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>209.41543136000001</v>
       </c>
       <c r="C400" s="5">
         <v>1.0572374300000149</v>
       </c>
       <c r="D400" s="5">
         <v>6.2617973488511725</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>210.62026641</v>
       </c>
       <c r="C401" s="5">
         <v>1.2048350499999856</v>
       </c>
       <c r="D401" s="5">
         <v>7.1266994258547545</v>
       </c>
       <c r="E401" s="5">
         <v>11.418224178982928</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>212.63025708999999</v>
       </c>
       <c r="C402" s="5">
         <v>2.0099906799999872</v>
       </c>
       <c r="D402" s="5">
         <v>12.072453155176799</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>213.42837376</v>
       </c>
       <c r="C403" s="5">
         <v>0.79811667000001307</v>
       </c>
       <c r="D403" s="5">
         <v>4.5984120526799899</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>214.45768201999999</v>
       </c>
       <c r="C404" s="5">
         <v>1.0293082599999934</v>
       </c>
       <c r="D404" s="5">
         <v>5.9432832942606817</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>212.46382266000001</v>
       </c>
       <c r="C405" s="5">
         <v>-1.9938593599999876</v>
       </c>
       <c r="D405" s="5">
         <v>-10.603482314677226</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>213.75664227999999</v>
       </c>
       <c r="C406" s="5">
         <v>1.2928196199999888</v>
       </c>
       <c r="D406" s="5">
         <v>7.5512677458154265</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>215.00993277000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.2532904900000119</v>
       </c>
       <c r="D407" s="5">
         <v>7.2671776914929653</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>214.86340018000001</v>
       </c>
       <c r="C408" s="5">
         <v>-0.14653258999999252</v>
       </c>
       <c r="D408" s="5">
         <v>-0.81476002933563718</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>215.80468972</v>
       </c>
       <c r="C409" s="5">
         <v>0.94128953999998544</v>
       </c>
       <c r="D409" s="5">
         <v>5.3855847845815319</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>216.02293248999999</v>
       </c>
       <c r="C410" s="5">
         <v>0.21824276999998915</v>
       </c>
       <c r="D410" s="5">
         <v>1.2203299260085121</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>216.11103338999999</v>
       </c>
       <c r="C411" s="5">
         <v>8.8100900000000593E-2</v>
       </c>
       <c r="D411" s="5">
         <v>0.49049673303569463</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>216.43291110000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.32187771000002385</v>
       </c>
       <c r="D412" s="5">
         <v>1.8020047251143367</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>217.34359791</v>
       </c>
       <c r="C413" s="5">
         <v>0.91068680999998719</v>
       </c>
       <c r="D413" s="5">
         <v>5.167757720731414</v>
       </c>
       <c r="E413" s="5">
         <v>3.1921579127205835</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>218.58496450999999</v>
       </c>
       <c r="C414" s="5">
         <v>1.2413665999999921</v>
       </c>
       <c r="D414" s="5">
         <v>7.0733030388399065</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>219.59750978</v>
       </c>
       <c r="C415" s="5">
         <v>1.0125452700000039</v>
       </c>
       <c r="D415" s="5">
         <v>5.7025600677663935</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>219.72061529000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.12310551000001624</v>
       </c>
       <c r="D416" s="5">
         <v>0.67479338297067315</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>219.74494222999999</v>
       </c>
       <c r="C417" s="5">
         <v>2.4326939999980368E-2</v>
       </c>
       <c r="D417" s="5">
         <v>0.13294205961946748</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>219.77923920000001</v>
       </c>
       <c r="C418" s="5">
         <v>3.4296970000013971E-2</v>
       </c>
       <c r="D418" s="5">
         <v>0.18745237725414921</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>219.81714574</v>
       </c>
       <c r="C419" s="5">
         <v>3.7906539999994493E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.20716708027710418</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>218.81890315000001</v>
       </c>
       <c r="C420" s="5">
         <v>-0.9982425899999896</v>
       </c>
       <c r="D420" s="5">
         <v>-5.3154175018449434</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>218.58808923000001</v>
       </c>
       <c r="C421" s="5">
         <v>-0.23081392000000278</v>
       </c>
       <c r="D421" s="5">
         <v>-1.2584628559602518</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>219.18244781000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.59435858000000508</v>
       </c>
       <c r="D422" s="5">
         <v>3.3121378457654727</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>218.20368568999999</v>
       </c>
       <c r="C423" s="5">
         <v>-0.97876212000002738</v>
       </c>
       <c r="D423" s="5">
         <v>-5.2289460057037829</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>216.88291866</v>
       </c>
       <c r="C424" s="5">
         <v>-1.3207670299999847</v>
       </c>
       <c r="D424" s="5">
         <v>-7.0264948310160165</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>215.98763871</v>
       </c>
       <c r="C425" s="5">
         <v>-0.8952799500000026</v>
       </c>
       <c r="D425" s="5">
         <v>-4.8425993812846286</v>
       </c>
       <c r="E425" s="5">
         <v>-0.6238781418174022</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>214.97344412999999</v>
       </c>
       <c r="C426" s="5">
         <v>-1.0141945800000087</v>
       </c>
       <c r="D426" s="5">
         <v>-5.4914686125305696</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>214.93881644999999</v>
       </c>
       <c r="C427" s="5">
         <v>-3.4627679999999827E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-0.19312349266460416</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>214.87690782000001</v>
       </c>
       <c r="C428" s="5">
         <v>-6.1908629999976483E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-0.34508788285335656</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>215.18957940000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.31267157999999995</v>
       </c>
       <c r="D429" s="5">
         <v>1.7601860728745367</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>214.46391123000001</v>
       </c>
       <c r="C430" s="5">
         <v>-0.72566817000000583</v>
       </c>
       <c r="D430" s="5">
         <v>-3.972455388982743</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>212.13244649999999</v>
       </c>
       <c r="C431" s="5">
         <v>-2.3314647300000217</v>
       </c>
       <c r="D431" s="5">
         <v>-12.292942049756995</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>211.55834109</v>
       </c>
       <c r="C432" s="5">
         <v>-0.57410540999998716</v>
       </c>
       <c r="D432" s="5">
         <v>-3.1997170559774468</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>210.47289963</v>
       </c>
       <c r="C433" s="5">
         <v>-1.0854414599999984</v>
       </c>
       <c r="D433" s="5">
         <v>-5.9860334407026095</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>209.42729059000001</v>
       </c>
       <c r="C434" s="5">
         <v>-1.045609039999988</v>
       </c>
       <c r="D434" s="5">
         <v>-5.8012631578426728</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>209.10456010999999</v>
       </c>
       <c r="C435" s="5">
         <v>-0.32273048000001836</v>
       </c>
       <c r="D435" s="5">
         <v>-1.8336243759429216</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>208.66206</v>
       </c>
       <c r="C436" s="5">
         <v>-0.44250010999999745</v>
       </c>
       <c r="D436" s="5">
         <v>-2.510051685818071</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>208.25551598999999</v>
       </c>
       <c r="C437" s="5">
         <v>-0.40654401000000462</v>
       </c>
       <c r="D437" s="5">
         <v>-2.3131126753291764</v>
       </c>
       <c r="E437" s="5">
         <v>-3.5798913151607215</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>207.56751136</v>
       </c>
       <c r="C438" s="5">
         <v>-0.68800462999999468</v>
       </c>
       <c r="D438" s="5">
         <v>-3.893141486126539</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>206.83807566999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.72943569000000252</v>
       </c>
       <c r="D439" s="5">
         <v>-4.1364906978079592</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>207.67184441000001</v>
       </c>
       <c r="C440" s="5">
         <v>0.83376874000001067</v>
       </c>
       <c r="D440" s="5">
         <v>4.9459243147837562</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>208.19986209999999</v>
       </c>
       <c r="C441" s="5">
         <v>0.52801768999998444</v>
       </c>
       <c r="D441" s="5">
         <v>3.0940995354715506</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>210.83349716999999</v>
+        <v>210.78904918999999</v>
       </c>
       <c r="C442" s="5">
-        <v>2.6336350699999969</v>
+        <v>2.5891870899999958</v>
       </c>
       <c r="D442" s="5">
-        <v>16.281359617255632</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.987526829437716</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>211.06748207000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.27843288000002531</v>
+      </c>
+      <c r="D443" s="5">
+        <v>1.5966557666487802</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FCB1588-710C-4DB6-90B9-1B916D4A0652}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D406C79-1C6D-4DFE-90C3-759188F5D9F4}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC3F3210-C649-4C94-856F-D7E0D3033BE8}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE100000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>