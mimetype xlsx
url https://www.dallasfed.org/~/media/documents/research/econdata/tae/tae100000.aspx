--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6D9DBC0A-D0BD-4453-B1FA-4AD7C45001E4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5AADAF39-55FB-475F-8C31-0BBD0D200BC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{91B27B43-7003-43E5-B273-BE393C7886ED}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F29F91A7-778C-4E8E-A3DC-A84A80D06DF8}"/>
   </bookViews>
   <sheets>
     <sheet name="AE100000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Mining and Logging</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D912722-10FC-4A33-AC13-FB0EDADED4F0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1AC13D60-2268-4BAD-84E5-5CF029C5FCB0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>158.28701756000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+        <v>158.28701760000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>159.13873000000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.85171244000000002</v>
+        <v>0.85171239999999671</v>
       </c>
       <c r="D7" s="5">
-        <v>6.6515324159991396</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>6.6515320925820465</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>159.86074621</v>
+        <v>159.86074619999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.7220162099999925</v>
+        <v>0.72201619999998456</v>
       </c>
       <c r="D8" s="5">
-        <v>5.5823626243223901</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>5.5823625450664549</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>161.12614672000001</v>
+        <v>161.12614669999999</v>
       </c>
       <c r="C9" s="5">
-        <v>1.2654005100000063</v>
+        <v>1.2654004999999984</v>
       </c>
       <c r="D9" s="5">
-        <v>9.9234179960079985</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>9.9234179147897237</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>162.42785685000001</v>
+        <v>162.42785689999999</v>
       </c>
       <c r="C10" s="5">
-        <v>1.3017101300000036</v>
+        <v>1.3017102000000023</v>
       </c>
       <c r="D10" s="5">
-        <v>10.137170317373712</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>10.137170888265757</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>163.32491783</v>
+        <v>163.32491780000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.89706097999999201</v>
+        <v>0.89706090000001382</v>
       </c>
       <c r="D11" s="5">
-        <v>6.8324557637081673</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>6.8324551335950945</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>164.37505218000001</v>
+        <v>164.3750522</v>
       </c>
       <c r="C12" s="5">
-        <v>1.0501343500000075</v>
+        <v>1.0501343999999904</v>
       </c>
       <c r="D12" s="5">
-        <v>7.9944567132298916</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>7.99445710895057</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>165.43048038000001</v>
+        <v>165.43048039999999</v>
       </c>
       <c r="C13" s="5">
         <v>1.0554281999999944</v>
       </c>
       <c r="D13" s="5">
-        <v>7.9830340613188167</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>7.983034060312777</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>165.67047131000001</v>
+        <v>165.6704713</v>
       </c>
       <c r="C14" s="5">
-        <v>0.23999093000000471</v>
+        <v>0.23999090000000933</v>
       </c>
       <c r="D14" s="5">
-        <v>1.7548041579575679</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>1.7548039366318324</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>168.29731154999999</v>
+        <v>168.2973116</v>
       </c>
       <c r="C15" s="5">
-        <v>2.6268402399999786</v>
+        <v>2.6268402999999978</v>
       </c>
       <c r="D15" s="5">
-        <v>20.777169707735645</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>20.777170225803388</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>169.15688931</v>
+        <v>169.15688929999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.85957776000000763</v>
+        <v>0.85957769999998845</v>
       </c>
       <c r="D16" s="5">
-        <v>6.304130727393531</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3041302729943238</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>169.11855634</v>
+        <v>169.11855629999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-3.8332969999999023E-2</v>
+        <v>-3.8332999999994399E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.27159564825565141</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.27159586056185736</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>171.70361284000001</v>
+        <v>171.7036128</v>
       </c>
       <c r="C18" s="5">
         <v>2.5850565000000074</v>
       </c>
       <c r="D18" s="5">
-        <v>19.965963832838508</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>19.96596383796474</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>173.23283348999999</v>
+        <v>173.2328335</v>
       </c>
       <c r="C19" s="5">
-        <v>1.529220649999985</v>
+        <v>1.5292206999999962</v>
       </c>
       <c r="D19" s="5">
-        <v>11.226765565485785</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.226765953469741</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>173.43013241</v>
+        <v>173.43013239999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.19729892000000859</v>
+        <v>0.19729889999999273</v>
       </c>
       <c r="D20" s="5">
-        <v>1.3753017780432142</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3753016376757854</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>173.89176251999999</v>
+        <v>173.8917625</v>
       </c>
       <c r="C21" s="5">
-        <v>0.46163010999998733</v>
+        <v>0.46163010000000781</v>
       </c>
       <c r="D21" s="5">
-        <v>3.2412952945195084</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.241295223464169</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>173.9405668</v>
       </c>
       <c r="C22" s="5">
-        <v>4.8804280000013023E-2</v>
+        <v>4.8804300000000467E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>0.33731110859624991</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.3373112470784978</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>171.40718688999999</v>
+        <v>171.4071869</v>
       </c>
       <c r="C23" s="5">
-        <v>-2.5333799100000078</v>
+        <v>-2.5333798999999999</v>
       </c>
       <c r="D23" s="5">
-        <v>-16.143301938659793</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-16.143301879952777</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>171.63567964999999</v>
+        <v>171.6356797</v>
       </c>
       <c r="C24" s="5">
-        <v>0.22849275999999463</v>
+        <v>0.22849279999999794</v>
       </c>
       <c r="D24" s="5">
-        <v>1.6114293196102691</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6114296036843223</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>170.50254372000001</v>
+        <v>170.50254369999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.1331359299999804</v>
+        <v>-1.1331360000000075</v>
       </c>
       <c r="D25" s="5">
-        <v>-7.6409489676457447</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.6409494205174848</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>168.72995093</v>
+        <v>168.72995090000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.7725927900000045</v>
+        <v>-1.772592799999984</v>
       </c>
       <c r="D26" s="5">
-        <v>-11.786346097641665</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.786346161683204</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>166.84417076</v>
+        <v>166.8441708</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.8857801700000039</v>
+        <v>-1.8857801000000052</v>
       </c>
       <c r="D27" s="5">
-        <v>-12.617132778222739</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.617132340388903</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>166.56248210999999</v>
+        <v>166.56248210000001</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.28168865000000665</v>
+        <v>-0.28168869999998947</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.0072929062199707</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0072932587374526</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>166.00382687000001</v>
+        <v>166.00382690000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.5586552399999789</v>
+        <v>-0.55865520000000402</v>
       </c>
       <c r="D29" s="5">
-        <v>-3.951410807403577</v>
+        <v>-3.9514105299121471</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.8417431755614388</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8417431346059776</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>164.34260121</v>
+        <v>164.34260119999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-1.6612256600000137</v>
+        <v>-1.661225700000017</v>
       </c>
       <c r="D30" s="5">
-        <v>-11.369197527918672</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.369197784842221</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>163.41792566000001</v>
+        <v>163.41792570000001</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.92467554999998924</v>
+        <v>-0.924675499999978</v>
       </c>
       <c r="D31" s="5">
-        <v>-6.5467430486705558</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.546742705936559</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>162.76920154000001</v>
+        <v>162.76920150000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.64872411999999713</v>
+        <v>-0.64872420000000375</v>
       </c>
       <c r="D32" s="5">
-        <v>-4.6610257889909583</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.6610263501767113</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>161.37778397</v>
+        <v>161.37778399999999</v>
       </c>
       <c r="C33" s="5">
-        <v>-1.3914175700000158</v>
+        <v>-1.3914175000000171</v>
       </c>
       <c r="D33" s="5">
-        <v>-9.789275077184211</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.7892746099151431</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>161.17413035999999</v>
+        <v>161.1741304</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.20365361000000348</v>
+        <v>-0.20365359999999555</v>
       </c>
       <c r="D34" s="5">
-        <v>-1.5038948507810623</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5038947771694677</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>160.64183975</v>
+        <v>160.64183980000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.53229060999998978</v>
+        <v>-0.53229059999998185</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.8918972642610794</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8918971915195222</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>159.62006957</v>
+        <v>159.62006959999999</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.0217701800000043</v>
+        <v>-1.0217702000000202</v>
       </c>
       <c r="D36" s="5">
-        <v>-7.3712255340600219</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.3712256711192969</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>159.28220916999999</v>
+        <v>159.28220920000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.33786040000001094</v>
+        <v>-0.33786039999998252</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.5106225268084481</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5106225263418436</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>159.11105051999999</v>
+        <v>159.1110505</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.1711586499999953</v>
+        <v>-0.17115870000000655</v>
       </c>
       <c r="D38" s="5">
-        <v>-1.2818810235990075</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.281881395620299</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>158.09527595</v>
+        <v>158.09527600000001</v>
       </c>
       <c r="C39" s="5">
-        <v>-1.0157745699999907</v>
+        <v>-1.015774499999992</v>
       </c>
       <c r="D39" s="5">
-        <v>-7.3975242685612397</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.3975237774384306</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>157.74429382</v>
+        <v>157.74429380000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.35098213000000555</v>
+        <v>-0.35098220000000424</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.6317907084874026</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6317912261580645</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>157.28759493999999</v>
+        <v>157.28759489999999</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.45669888000000469</v>
+        <v>-0.45669890000002056</v>
       </c>
       <c r="D41" s="5">
-        <v>-3.4194303478207844</v>
+        <v>-3.419430495616671</v>
       </c>
       <c r="E41" s="5">
-        <v>-5.2506210816608672</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.250621122879684</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>157.65499919000001</v>
+        <v>157.65499919999999</v>
       </c>
       <c r="C42" s="5">
-        <v>0.36740425000002119</v>
+        <v>0.36740430000000401</v>
       </c>
       <c r="D42" s="5">
-        <v>2.8393442322798945</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8393446243947018</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>156.92798052000001</v>
+        <v>156.92798049999999</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.72701867000000675</v>
+        <v>-0.72701870000000213</v>
       </c>
       <c r="D43" s="5">
-        <v>-5.3955268831781922</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.3955270998716447</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>156.92098159</v>
+        <v>156.9209816</v>
       </c>
       <c r="C44" s="5">
-        <v>-6.9989300000088406E-3</v>
+        <v>-6.9988999999850421E-3</v>
       </c>
       <c r="D44" s="5">
-        <v>-5.3506430723548881E-2</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.3506201438091594E-2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>156.81713963999999</v>
+        <v>156.81713959999999</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.10384195000000318</v>
+        <v>-0.10384200000001442</v>
       </c>
       <c r="D45" s="5">
-        <v>-0.79121227119173243</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.79121265072554792</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>156.93784378999999</v>
+        <v>156.9378438</v>
       </c>
       <c r="C46" s="5">
-        <v>0.12070414999999457</v>
+        <v>0.12070420000000581</v>
       </c>
       <c r="D46" s="5">
-        <v>0.92757555693459004</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.92757594303569668</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>157.56033984999999</v>
+        <v>157.5603399</v>
       </c>
       <c r="C47" s="5">
-        <v>0.62249606000000313</v>
+        <v>0.62249610000000644</v>
       </c>
       <c r="D47" s="5">
-        <v>4.8650406500109433</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8650409691604279</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>157.97173745000001</v>
+        <v>157.97173749999999</v>
       </c>
       <c r="C48" s="5">
-        <v>0.41139760000001502</v>
+        <v>0.4113975999999866</v>
       </c>
       <c r="D48" s="5">
-        <v>3.1786474251657815</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1786474241424445</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>157.93645569</v>
+        <v>157.93645570000001</v>
       </c>
       <c r="C49" s="5">
-        <v>-3.5281760000003715E-2</v>
+        <v>-3.5281799999978603E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.26768170050893714</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.26768200353023408</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>158.19195069</v>
+        <v>158.19195070000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.25549499999999625</v>
       </c>
       <c r="D50" s="5">
-        <v>1.9586146147467787</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9586146146214567</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>159.33401248000001</v>
+        <v>159.3340125</v>
       </c>
       <c r="C51" s="5">
-        <v>1.1420617900000138</v>
+        <v>1.1420617999999934</v>
       </c>
       <c r="D51" s="5">
-        <v>9.0157731482057635</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.015773229716384</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>158.85097748000001</v>
+        <v>158.8509775</v>
       </c>
       <c r="C52" s="5">
         <v>-0.48303500000000099</v>
       </c>
       <c r="D52" s="5">
-        <v>-3.5778563460268309</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5778563455851287</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>157.93309350000001</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.91788397999999916</v>
+        <v>-0.9178839999999866</v>
       </c>
       <c r="D53" s="5">
-        <v>-6.7177512648897491</v>
+        <v>-6.717751405825223</v>
       </c>
       <c r="E53" s="5">
-        <v>0.41039381411245301</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.41039383964796006</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>158.05485924999999</v>
+        <v>158.0548593</v>
       </c>
       <c r="C54" s="5">
-        <v>0.12176574999998024</v>
+        <v>0.12176579999999149</v>
       </c>
       <c r="D54" s="5">
-        <v>0.92912831455238543</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.92912869769437023</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>157.28001692999999</v>
+        <v>157.28001689999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.77484232000000475</v>
+        <v>-0.77484240000001137</v>
       </c>
       <c r="D55" s="5">
-        <v>-5.7267805681165189</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.726781141774917</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>157.15903698</v>
+        <v>157.15903700000001</v>
       </c>
       <c r="C56" s="5">
-        <v>-0.12097994999999173</v>
+        <v>-0.12097989999998049</v>
       </c>
       <c r="D56" s="5">
-        <v>-0.91914619998011426</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.91914582188482585</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>157.12780939999999</v>
       </c>
       <c r="C57" s="5">
-        <v>-3.1227580000006583E-2</v>
+        <v>-3.1227600000022449E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>-0.23818019793504508</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.23818035028300155</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>156.34693048</v>
+        <v>156.34693050000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.78087891999999215</v>
+        <v>-0.78087889999997628</v>
       </c>
       <c r="D58" s="5">
-        <v>-5.8033102060202619</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.8033100614237938</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>156.30792181000001</v>
+        <v>156.3079218</v>
       </c>
       <c r="C59" s="5">
-        <v>-3.9008669999986978E-2</v>
+        <v>-3.9008700000010776E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>-0.29899033828147958</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.29899056786947265</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>154.71334886</v>
+        <v>154.7133489</v>
       </c>
       <c r="C60" s="5">
-        <v>-1.5945729500000141</v>
+        <v>-1.5945729000000028</v>
       </c>
       <c r="D60" s="5">
-        <v>-11.577747558548257</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.577747216334055</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>155.03124174000001</v>
+        <v>155.03124170000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.31789288000001648</v>
+        <v>0.31789280000000986</v>
       </c>
       <c r="D61" s="5">
-        <v>2.4937222251786961</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4937215898546583</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>155.0262989</v>
       </c>
       <c r="C62" s="5">
-        <v>-4.9428400000124384E-3</v>
+        <v>-4.9428000000091288E-3</v>
       </c>
       <c r="D62" s="5">
-        <v>-3.8252728530507873E-2</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8252419033923957E-2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>155.01526171</v>
+        <v>155.0152617</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.1037189999996144E-2</v>
+        <v>-1.1037200000004077E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>-8.5401270938634255E-2</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.5401348284253054E-2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>154.79595873</v>
+        <v>154.7959587</v>
       </c>
       <c r="C64" s="5">
-        <v>-0.21930298000000903</v>
+        <v>-0.21930299999999647</v>
       </c>
       <c r="D64" s="5">
-        <v>-1.684515030255973</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6845151827947658</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>154.40656598999999</v>
+        <v>154.406566</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.38939274000000523</v>
+        <v>-0.38939270000000192</v>
       </c>
       <c r="D65" s="5">
-        <v>-2.9772115587170855</v>
+        <v>-2.9772112576737286</v>
       </c>
       <c r="E65" s="5">
-        <v>-2.2329249885806979</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2329249822488961</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>153.65453686000001</v>
+        <v>153.65453690000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.75202912999998262</v>
+        <v>-0.75202909999998724</v>
       </c>
       <c r="D66" s="5">
-        <v>-5.6904912006096158</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.6904909792914626</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>153.11612769000001</v>
+        <v>153.11612769999999</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.53840916999999422</v>
+        <v>-0.53840920000001802</v>
       </c>
       <c r="D67" s="5">
-        <v>-4.1247317591234349</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1247319834883056</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>152.51092940999999</v>
+        <v>152.51092940000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.60519828000002462</v>
+        <v>-0.60519829999998365</v>
       </c>
       <c r="D68" s="5">
-        <v>-4.6412904481984878</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.6412905979635655</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>152.86056159</v>
+        <v>152.86056160000001</v>
       </c>
       <c r="C69" s="5">
-        <v>0.34963218000001461</v>
+        <v>0.34963220000000206</v>
       </c>
       <c r="D69" s="5">
-        <v>2.7859601624382391</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7859603240029784</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>152.62592404</v>
+        <v>152.625924</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.23463755000000219</v>
+        <v>-0.23463760000001344</v>
       </c>
       <c r="D70" s="5">
-        <v>-1.8265018738785832</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8265022596978375</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>151.42012978</v>
+        <v>151.42012980000001</v>
       </c>
       <c r="C71" s="5">
-        <v>-1.2057942600000047</v>
+        <v>-1.2057941999999855</v>
       </c>
       <c r="D71" s="5">
-        <v>-9.0791068527979348</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.0791064227475857</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>151.49620698000001</v>
+        <v>151.496207</v>
       </c>
       <c r="C72" s="5">
-        <v>7.60772000000145E-2</v>
+        <v>7.6077199999986078E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>0.60457836936500531</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.60457836928489161</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>151.38854293</v>
+        <v>151.3885429</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.107664050000011</v>
+        <v>-0.10766409999999382</v>
       </c>
       <c r="D73" s="5">
-        <v>-0.84948043237069726</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.84948082522336987</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>151.59073125</v>
+        <v>151.59073129999999</v>
       </c>
       <c r="C74" s="5">
-        <v>0.20218832000000475</v>
+        <v>0.20218839999998295</v>
       </c>
       <c r="D74" s="5">
-        <v>1.6144958167792156</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6144964606098933</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>150.54210688000001</v>
+        <v>150.54210689999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.0486243699999989</v>
+        <v>-1.0486243999999942</v>
       </c>
       <c r="D75" s="5">
-        <v>-7.9923152035277774</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.992315421014351</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>149.90156091</v>
+        <v>149.90156089999999</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.64054597000000513</v>
+        <v>-0.6405460000000005</v>
       </c>
       <c r="D76" s="5">
-        <v>-4.9881041867938407</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.988104414324857</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>150.10202810999999</v>
+        <v>150.10202810000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.20046719999999141</v>
+        <v>0.20046720000001983</v>
       </c>
       <c r="D77" s="5">
-        <v>1.6166472406166088</v>
+        <v>1.6166472407255661</v>
       </c>
       <c r="E77" s="5">
-        <v>-2.7877945814032135</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7877945941754745</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>149.31704539</v>
+        <v>149.31704540000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.78498271999998792</v>
+        <v>-0.78498270000000048</v>
       </c>
       <c r="D78" s="5">
-        <v>-6.0981973394054751</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.0981971888701025</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>149.94189030999999</v>
+        <v>149.94189030000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.62484491999998681</v>
+        <v>0.62484489999999937</v>
       </c>
       <c r="D79" s="5">
-        <v>5.1388269456027924</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1388267769632456</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>150.58955288999999</v>
+        <v>150.5895529</v>
       </c>
       <c r="C80" s="5">
-        <v>0.64766258000000221</v>
+        <v>0.64766259999998965</v>
       </c>
       <c r="D80" s="5">
-        <v>5.308237947532346</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3082381157283587</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>151.92595159000001</v>
+        <v>151.92595159999999</v>
       </c>
       <c r="C81" s="5">
-        <v>1.3363987000000179</v>
+        <v>1.3363986999999895</v>
       </c>
       <c r="D81" s="5">
-        <v>11.184809598098822</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.184809597319179</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>151.71936846</v>
+        <v>151.7193685</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.20658313000001272</v>
+        <v>-0.20658309999998892</v>
       </c>
       <c r="D82" s="5">
-        <v>-1.619566409309714</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6195661757665403</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>151.81578081000001</v>
+        <v>151.8157808</v>
       </c>
       <c r="C83" s="5">
-        <v>9.6412350000008473E-2</v>
+        <v>9.6412299999997231E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>0.76522884969345562</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.76522845125084338</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>152.42858853000001</v>
+        <v>152.42858849999999</v>
       </c>
       <c r="C84" s="5">
-        <v>0.61280772000000638</v>
+        <v>0.61280769999999052</v>
       </c>
       <c r="D84" s="5">
-        <v>4.9528235534215703</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9528233885059336</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>152.56044821</v>
+        <v>152.5604482</v>
       </c>
       <c r="C85" s="5">
-        <v>0.13185967999999093</v>
+        <v>0.1318597000000068</v>
       </c>
       <c r="D85" s="5">
-        <v>1.043023691369549</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0430238505314549</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>152.67196548000001</v>
+        <v>152.6719655</v>
       </c>
       <c r="C86" s="5">
-        <v>0.11151727000000733</v>
+        <v>0.11151730000000271</v>
       </c>
       <c r="D86" s="5">
-        <v>0.88070036192229306</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.88070059985640992</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>153.47217271</v>
+        <v>153.47217269999999</v>
       </c>
       <c r="C87" s="5">
-        <v>0.80020722999998384</v>
+        <v>0.80020719999998846</v>
       </c>
       <c r="D87" s="5">
-        <v>6.47413917834192</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4741389277124028</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>153.94253128</v>
+        <v>153.94253130000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.47035857000000192</v>
+        <v>0.47035860000002572</v>
       </c>
       <c r="D88" s="5">
-        <v>3.7403676964108845</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7403679392594036</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>154.52465839000001</v>
+        <v>154.52465839999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.58212711000001605</v>
+        <v>0.58212709999997969</v>
       </c>
       <c r="D89" s="5">
-        <v>4.6333247192080096</v>
+        <v>4.6333246373376547</v>
       </c>
       <c r="E89" s="5">
-        <v>2.9464160715796384</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9464160851001786</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>155.6324467</v>
       </c>
       <c r="C90" s="5">
-        <v>1.1077883099999895</v>
+        <v>1.1077883000000099</v>
       </c>
       <c r="D90" s="5">
-        <v>8.9502508979029791</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9502508132949465</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>157.08522697999999</v>
+        <v>157.085227</v>
       </c>
       <c r="C91" s="5">
-        <v>1.4527802799999847</v>
+        <v>1.4527803000000006</v>
       </c>
       <c r="D91" s="5">
-        <v>11.79500151159456</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.795001682398908</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>157.83662235</v>
+        <v>157.83662240000001</v>
       </c>
       <c r="C92" s="5">
-        <v>0.75139537000001155</v>
+        <v>0.75139540000000693</v>
       </c>
       <c r="D92" s="5">
-        <v>5.8934788773334912</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8934791180893731</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>157.97258969000001</v>
+        <v>157.97258969999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.13596734000000765</v>
+        <v>0.13596729999997592</v>
       </c>
       <c r="D93" s="5">
-        <v>1.0386441099175414</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0386438025805855</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>159.15043818000001</v>
+        <v>159.1504382</v>
       </c>
       <c r="C94" s="5">
-        <v>1.1778484900000024</v>
+        <v>1.1778485000000103</v>
       </c>
       <c r="D94" s="5">
-        <v>9.3234205244987489</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.3234206063144587</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>159.84700699999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.69656881999998177</v>
+        <v>0.69656879999999433</v>
       </c>
       <c r="D95" s="5">
-        <v>5.3804484791944773</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3804483202800402</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>163.74467161000001</v>
+        <v>163.7446716</v>
       </c>
       <c r="C96" s="5">
-        <v>3.897664610000021</v>
+        <v>3.897664600000013</v>
       </c>
       <c r="D96" s="5">
-        <v>33.521748950768604</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>33.521748852917185</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>164.36251768</v>
+        <v>164.36251770000001</v>
       </c>
       <c r="C97" s="5">
-        <v>0.61784606999998459</v>
+        <v>0.61784610000000839</v>
       </c>
       <c r="D97" s="5">
-        <v>4.6230320791900592</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.623032308632169</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>164.52016900999999</v>
+        <v>164.52016900000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.1576513299999931</v>
+        <v>0.15765129999999772</v>
       </c>
       <c r="D98" s="5">
-        <v>1.1570935392480441</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1570933177566411</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>165.53974313000001</v>
+        <v>165.53974310000001</v>
       </c>
       <c r="C99" s="5">
-        <v>1.0195741200000157</v>
+        <v>1.0195740999999998</v>
       </c>
       <c r="D99" s="5">
-        <v>7.6955007051711988</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6955005495176421</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>166.35096856000001</v>
+        <v>166.35096859999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.81122543000000746</v>
+        <v>0.81122549999997773</v>
       </c>
       <c r="D100" s="5">
-        <v>6.0417002644051143</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.041700800994132</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>167.20347287000001</v>
+        <v>167.20347290000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.85250431000000049</v>
+        <v>0.85250430000002098</v>
       </c>
       <c r="D101" s="5">
-        <v>6.3260101633768162</v>
+        <v>6.3260100855040191</v>
       </c>
       <c r="E101" s="5">
-        <v>8.2050428793055907</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2050428917175502</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>168.26798375999999</v>
+        <v>168.2679838</v>
       </c>
       <c r="C102" s="5">
-        <v>1.0645108899999798</v>
+        <v>1.0645108999999877</v>
       </c>
       <c r="D102" s="5">
-        <v>7.9131493660033803</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.9131494414915737</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>168.05776029</v>
+        <v>168.05776030000001</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.21022346999998831</v>
+        <v>-0.21022349999998369</v>
       </c>
       <c r="D103" s="5">
-        <v>-1.4889459822445383</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4889461929156078</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>165.29594302000001</v>
+        <v>165.29594299999999</v>
       </c>
       <c r="C104" s="5">
-        <v>-2.7618172699999946</v>
+        <v>-2.7618173000000183</v>
       </c>
       <c r="D104" s="5">
-        <v>-18.032162564366171</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-18.032162741907122</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>165.31002344000001</v>
+        <v>165.31002340000001</v>
       </c>
       <c r="C105" s="5">
-        <v>1.4080419999999094E-2</v>
+        <v>1.408040000001165E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>0.10226761812848206</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.10226747281065762</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>164.97289393</v>
+        <v>164.9728939</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.33712951000001112</v>
+        <v>-0.33712950000000319</v>
       </c>
       <c r="D106" s="5">
-        <v>-2.4199887188894653</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4199886484895794</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>164.11249626</v>
+        <v>164.1124963</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.86039766999999756</v>
+        <v>-0.86039759999999887</v>
       </c>
       <c r="D107" s="5">
-        <v>-6.0820285334175495</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.0820280537785543</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>162.67028911</v>
+        <v>162.67028909999999</v>
       </c>
       <c r="C108" s="5">
-        <v>-1.4422071500000015</v>
+        <v>-1.4422072000000128</v>
       </c>
       <c r="D108" s="5">
-        <v>-10.050439619567031</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.050439949008428</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>160.87686837000001</v>
+        <v>160.87686840000001</v>
       </c>
       <c r="C109" s="5">
-        <v>-1.7934207399999877</v>
+        <v>-1.7934206999999844</v>
       </c>
       <c r="D109" s="5">
-        <v>-12.456404016262457</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.456403755782974</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>159.93783879</v>
+        <v>159.93783880000001</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.93902958000001036</v>
+        <v>-0.9390295999999978</v>
       </c>
       <c r="D110" s="5">
-        <v>-6.7837916039350183</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.7837917425889627</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>157.81517072</v>
+        <v>157.81517070000001</v>
       </c>
       <c r="C111" s="5">
-        <v>-2.1226680700000031</v>
+        <v>-2.1226680999999985</v>
       </c>
       <c r="D111" s="5">
-        <v>-14.813590158958444</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-14.813590352421713</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>156.66173688000001</v>
+        <v>156.66173689999999</v>
       </c>
       <c r="C112" s="5">
-        <v>-1.1534338399999911</v>
+        <v>-1.1534338000000162</v>
       </c>
       <c r="D112" s="5">
-        <v>-8.4264074305981822</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.4264071510489416</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>155.14323318999999</v>
+        <v>155.1432332</v>
       </c>
       <c r="C113" s="5">
-        <v>-1.5185036900000171</v>
+        <v>-1.5185036999999966</v>
       </c>
       <c r="D113" s="5">
-        <v>-11.030979583820544</v>
+        <v>-11.030979651301909</v>
       </c>
       <c r="E113" s="5">
-        <v>-7.2129121919475958</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.2129122026149073</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>148.68990767</v>
+        <v>148.68990769999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-6.4533255199999928</v>
+        <v>-6.4533255000000054</v>
       </c>
       <c r="D114" s="5">
-        <v>-39.940204881304176</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-39.940204782345667</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>147.33772435</v>
+        <v>147.33772440000001</v>
       </c>
       <c r="C115" s="5">
-        <v>-1.3521833199999946</v>
+        <v>-1.3521832999999788</v>
       </c>
       <c r="D115" s="5">
-        <v>-10.383166886195394</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.38316673822618</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>146.45821287000001</v>
+        <v>146.45821290000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.8795114799999908</v>
+        <v>-0.87951150000000666</v>
       </c>
       <c r="D116" s="5">
-        <v>-6.9326664652305752</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.9326666154635124</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>144.60797359</v>
+        <v>144.60797360000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.8502392800000109</v>
+        <v>-1.8502392999999984</v>
       </c>
       <c r="D117" s="5">
-        <v>-14.149640359515924</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-14.149640499298133</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>142.95044207999999</v>
+        <v>142.9504421</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.6575315100000125</v>
+        <v>-1.6575315000000046</v>
       </c>
       <c r="D118" s="5">
-        <v>-12.919853860820552</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.919853786882928</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>141.93057604000001</v>
+        <v>141.930576</v>
       </c>
       <c r="C119" s="5">
-        <v>-1.0198660399999824</v>
+        <v>-1.0198661000000016</v>
       </c>
       <c r="D119" s="5">
-        <v>-8.2332076287356948</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.2332080931528768</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>140.70328541999999</v>
+        <v>140.7032854</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.2272906200000193</v>
+        <v>-1.2272906000000035</v>
       </c>
       <c r="D120" s="5">
-        <v>-9.8969950371755147</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.8969948861430623</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>140.56275875</v>
+        <v>140.56275880000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.14052666999998564</v>
+        <v>-0.14052659999998696</v>
       </c>
       <c r="D121" s="5">
-        <v>-1.1919321470526101</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1919315567462729</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>140.92341415999999</v>
+        <v>140.9234142</v>
       </c>
       <c r="C122" s="5">
-        <v>0.36065540999999257</v>
+        <v>0.36065539999998464</v>
       </c>
       <c r="D122" s="5">
-        <v>3.1227792083508454</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1227791194125887</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>141.42125215999999</v>
+        <v>141.4212522</v>
       </c>
       <c r="C123" s="5">
         <v>0.49783800000000156</v>
       </c>
       <c r="D123" s="5">
-        <v>4.3225664969148703</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.322566495663982</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>141.85733826000001</v>
+        <v>141.85733830000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.43608610000001136</v>
       </c>
       <c r="D124" s="5">
-        <v>3.7637220866146182</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7637220855319509</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>142.91818047000001</v>
+        <v>142.91818050000001</v>
       </c>
       <c r="C125" s="5">
-        <v>1.0608422100000041</v>
+        <v>1.0608421999999962</v>
       </c>
       <c r="D125" s="5">
-        <v>9.3523349800531008</v>
+        <v>9.3523348854897002</v>
       </c>
       <c r="E125" s="5">
-        <v>-7.8798491359454044</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.8798491225461902</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>143.69604892999999</v>
+        <v>143.69604889999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.77786845999997922</v>
+        <v>0.77786839999998847</v>
       </c>
       <c r="D126" s="5">
-        <v>6.7304109903408404</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7304104541047405</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>143.87019792000001</v>
+        <v>143.87019789999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.17414899000002038</v>
+        <v>0.17414899999999989</v>
       </c>
       <c r="D127" s="5">
-        <v>1.4640444175817446</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4640445025188242</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>144.74126142</v>
+        <v>144.74126140000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.87106349999999111</v>
+        <v>0.87106350000001953</v>
       </c>
       <c r="D128" s="5">
-        <v>7.5122981994099058</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5122982004893757</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>143.98128521999999</v>
+        <v>143.9812852</v>
       </c>
       <c r="C129" s="5">
         <v>-0.7599762000000112</v>
       </c>
       <c r="D129" s="5">
-        <v>-6.1218954310885643</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.1218954319102181</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>144.62630084</v>
+        <v>144.6263008</v>
       </c>
       <c r="C130" s="5">
-        <v>0.64501562000000945</v>
+        <v>0.64501559999999358</v>
       </c>
       <c r="D130" s="5">
-        <v>5.5102830648270151</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5102828905220669</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>144.79814114999999</v>
+        <v>144.7981412</v>
       </c>
       <c r="C131" s="5">
-        <v>0.17184030999999322</v>
+        <v>0.17184040000000778</v>
       </c>
       <c r="D131" s="5">
-        <v>1.4351558322903024</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4351565892602114</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>145.82128279</v>
+        <v>145.82128280000001</v>
       </c>
       <c r="C132" s="5">
-        <v>1.0231416400000057</v>
+        <v>1.0231416000000024</v>
       </c>
       <c r="D132" s="5">
-        <v>8.8165952779148746</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8165949165594384</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>146.14214097999999</v>
+        <v>146.14214100000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.3208581899999956</v>
+        <v>0.32085820000000354</v>
       </c>
       <c r="D133" s="5">
-        <v>2.6726124826231379</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6726125667442258</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>147.04768468</v>
+        <v>147.04768469999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.90554370000000972</v>
+        <v>0.9055436999999813</v>
       </c>
       <c r="D134" s="5">
-        <v>7.6942965140554431</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6942965129660257</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>148.51015095</v>
+        <v>148.51015100000001</v>
       </c>
       <c r="C135" s="5">
-        <v>1.4624662699999931</v>
+        <v>1.4624663000000169</v>
       </c>
       <c r="D135" s="5">
-        <v>12.60959200137053</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.60959227253522</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>148.99417582000001</v>
+        <v>148.99417579999999</v>
       </c>
       <c r="C136" s="5">
-        <v>0.48402487000001315</v>
+        <v>0.48402479999998604</v>
       </c>
       <c r="D136" s="5">
-        <v>3.9819199114476955</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9819193238531225</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>151.76020081999999</v>
+        <v>151.76020080000001</v>
       </c>
       <c r="C137" s="5">
-        <v>2.7660249999999849</v>
+        <v>2.7660250000000133</v>
       </c>
       <c r="D137" s="5">
-        <v>24.699067171978207</v>
+        <v>24.699067175639588</v>
       </c>
       <c r="E137" s="5">
-        <v>6.1867708649257613</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.186770828642052</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>150.35054664</v>
+        <v>150.3505466</v>
       </c>
       <c r="C138" s="5">
-        <v>-1.4096541799999898</v>
+        <v>-1.4096542000000056</v>
       </c>
       <c r="D138" s="5">
-        <v>-10.59425501181116</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.59425515585265</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>152.43898594999999</v>
+        <v>152.438986</v>
       </c>
       <c r="C139" s="5">
-        <v>2.0884393099999841</v>
+        <v>2.0884393999999986</v>
       </c>
       <c r="D139" s="5">
-        <v>18.00284445809033</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.002845299278469</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>153.88460076999999</v>
+        <v>153.88460079999999</v>
       </c>
       <c r="C140" s="5">
-        <v>1.445614820000003</v>
+        <v>1.4456147999999871</v>
       </c>
       <c r="D140" s="5">
-        <v>11.992601386578738</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.992601207772925</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>155.82267329000001</v>
+        <v>155.82267329999999</v>
       </c>
       <c r="C141" s="5">
-        <v>1.9380725200000199</v>
+        <v>1.9380725000000041</v>
       </c>
       <c r="D141" s="5">
-        <v>16.205280655101916</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.20528047273968</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>156.38509285000001</v>
+        <v>156.38509289999999</v>
       </c>
       <c r="C142" s="5">
-        <v>0.56241955999999504</v>
+        <v>0.56241959999999835</v>
       </c>
       <c r="D142" s="5">
-        <v>4.4182517545312328</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4182520747380716</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>157.93048632</v>
+        <v>157.93048630000001</v>
       </c>
       <c r="C143" s="5">
-        <v>1.5453934699999934</v>
+        <v>1.5453934000000231</v>
       </c>
       <c r="D143" s="5">
-        <v>12.524591499057358</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.524590896338061</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>158.5205225</v>
       </c>
       <c r="C144" s="5">
-        <v>0.59003617999999847</v>
+        <v>0.59003619999998591</v>
       </c>
       <c r="D144" s="5">
-        <v>4.5765401120536175</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5765402709738057</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>158.86423947</v>
+        <v>158.8642395</v>
       </c>
       <c r="C145" s="5">
-        <v>0.34371697000000268</v>
+        <v>0.34371699999999805</v>
       </c>
       <c r="D145" s="5">
-        <v>2.6331915676821582</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6331918002577837</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>158.39562538999999</v>
+        <v>158.3956254</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.46861408000000893</v>
+        <v>-0.46861409999999637</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.4828655195324965</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4828656651274215</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>157.80444313999999</v>
+        <v>157.80444309999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.5911822500000028</v>
+        <v>-0.59118230000001404</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.3879722524446274</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.3879726157068921</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>157.13250859999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.6719345399999952</v>
+        <v>-0.67193449999999189</v>
       </c>
       <c r="D148" s="5">
-        <v>-4.9916438863953916</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9916435974047051</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>156.35017654999999</v>
+        <v>156.3501766</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.78233205000000794</v>
+        <v>-0.7823319999999967</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.8136464037641167</v>
+        <v>-5.813646042320098</v>
       </c>
       <c r="E149" s="5">
-        <v>3.0244923933937518</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0244924399177364</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>151.49393774999999</v>
+        <v>151.4939378</v>
       </c>
       <c r="C150" s="5">
         <v>-4.8562387999999999</v>
       </c>
       <c r="D150" s="5">
-        <v>-31.520191160546251</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-31.520191152122223</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>150.77019093000001</v>
+        <v>150.77019089999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.72374681999997392</v>
+        <v>-0.72374690000000896</v>
       </c>
       <c r="D151" s="5">
-        <v>-5.5846154036010009</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.5846160029779153</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>149.60859496</v>
+        <v>149.60859500000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.1615959700000076</v>
+        <v>-1.1615958999999805</v>
       </c>
       <c r="D152" s="5">
-        <v>-8.8634227663675453</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.8634222563568557</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>148.80849429</v>
+        <v>148.80849430000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.80010067000000618</v>
+        <v>-0.80010070000000155</v>
       </c>
       <c r="D153" s="5">
-        <v>-6.232111563579334</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.232111788806538</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>148.98166685000001</v>
+        <v>148.98166689999999</v>
       </c>
       <c r="C154" s="5">
-        <v>0.1731725600000118</v>
+        <v>0.17317259999998669</v>
       </c>
       <c r="D154" s="5">
-        <v>1.4054460774942656</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4054464041144632</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>148.65827923000001</v>
+        <v>148.65827920000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.32338762000000543</v>
+        <v>-0.32338769999998362</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.5739109907021884</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5739116190030775</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>147.19651135999999</v>
+        <v>147.19651139999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.461767870000017</v>
+        <v>-1.4617678000000183</v>
       </c>
       <c r="D156" s="5">
-        <v>-11.182000204642041</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.181999699924106</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>147.29610331000001</v>
+        <v>147.2961033</v>
       </c>
       <c r="C157" s="5">
-        <v>9.9591950000018414E-2</v>
+        <v>9.9591900000007172E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>0.81493828791017187</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.81493787702544562</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>147.89977772</v>
+        <v>147.89977769999999</v>
       </c>
       <c r="C158" s="5">
-        <v>0.60367440999999644</v>
+        <v>0.60367439999998851</v>
       </c>
       <c r="D158" s="5">
-        <v>5.0304343961151687</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0304343112467231</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>146.38514487</v>
+        <v>146.3851449</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.5146328499999981</v>
+        <v>-1.5146327999999869</v>
       </c>
       <c r="D159" s="5">
-        <v>-11.62003468685241</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.620034326086493</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>146.79980345999999</v>
+        <v>146.7998035</v>
       </c>
       <c r="C160" s="5">
-        <v>0.41465858999998773</v>
+        <v>0.41465859999999566</v>
       </c>
       <c r="D160" s="5">
-        <v>3.4526470163833256</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4526471002310766</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>146.78036499000001</v>
+        <v>146.78036499999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.9438469999982999E-2</v>
+        <v>-1.9438500000006798E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.15878211640778517</v>
+        <v>-0.15878236123969547</v>
       </c>
       <c r="E161" s="5">
-        <v>-6.1207551991088405</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.1207552227350748</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>145.88888567999999</v>
+        <v>145.8888857</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.89147931000002245</v>
+        <v>-0.8914792999999861</v>
       </c>
       <c r="D162" s="5">
-        <v>-7.0496722253470478</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.0496721484266667</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>146.81335855</v>
+        <v>146.81335859999999</v>
       </c>
       <c r="C163" s="5">
-        <v>0.92447287000001666</v>
+        <v>0.92447289999998361</v>
       </c>
       <c r="D163" s="5">
-        <v>7.8748987031178164</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.8748989665191615</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>147.51347877000001</v>
+        <v>147.5134788</v>
       </c>
       <c r="C164" s="5">
-        <v>0.70012022000000229</v>
+        <v>0.70012020000001485</v>
       </c>
       <c r="D164" s="5">
-        <v>5.8750366459243031</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8750364716154246</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>148.29582141</v>
+        <v>148.29582139999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.78234263999999598</v>
+        <v>0.78234259999999267</v>
       </c>
       <c r="D165" s="5">
-        <v>6.5532025183684617</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5532021721080413</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>148.97353656999999</v>
+        <v>148.97353659999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.6777151599999911</v>
+        <v>0.67771519999999441</v>
       </c>
       <c r="D166" s="5">
-        <v>5.6239895612603563</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6239899019748574</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>149.08325199000001</v>
+        <v>149.08325199999999</v>
       </c>
       <c r="C167" s="5">
-        <v>0.10971542000001477</v>
+        <v>0.10971539999999891</v>
       </c>
       <c r="D167" s="5">
-        <v>0.88735970600248848</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.88735954341050416</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>149.76775971999999</v>
+        <v>149.7677597</v>
       </c>
       <c r="C168" s="5">
-        <v>0.68450772999997866</v>
+        <v>0.68450770000001171</v>
       </c>
       <c r="D168" s="5">
-        <v>5.6510241589154298</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6510239045715727</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>150.45010250999999</v>
+        <v>150.45010250000001</v>
       </c>
       <c r="C169" s="5">
-        <v>0.68234279000000697</v>
+        <v>0.6823428000000149</v>
       </c>
       <c r="D169" s="5">
-        <v>5.6063064954363417</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6063065804362822</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>150.67924805000001</v>
+        <v>150.6792481</v>
       </c>
       <c r="C170" s="5">
-        <v>0.22914554000001885</v>
+        <v>0.22914559999998119</v>
       </c>
       <c r="D170" s="5">
-        <v>1.8430682584239966</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8430687451904904</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>149.90701874999999</v>
+        <v>149.9070188</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.77222930000002066</v>
+        <v>-0.77222929999999224</v>
       </c>
       <c r="D171" s="5">
-        <v>-5.9795605578856881</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.979560555956942</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>150.19899151000001</v>
+        <v>150.19899150000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.29197276000002148</v>
+        <v>0.29197270000000231</v>
       </c>
       <c r="D172" s="5">
-        <v>2.3624312716844953</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3624307801993316</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>151.79789455</v>
+        <v>151.79789460000001</v>
       </c>
       <c r="C173" s="5">
-        <v>1.598903039999982</v>
+        <v>1.5989031000000011</v>
       </c>
       <c r="D173" s="5">
-        <v>13.549381967937846</v>
+        <v>13.549382507474995</v>
       </c>
       <c r="E173" s="5">
-        <v>3.4183928894997884</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.418392916518509</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>151.94073685999999</v>
+        <v>151.94073689999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.14284230999999181</v>
+        <v>0.14284229999998388</v>
       </c>
       <c r="D174" s="5">
-        <v>1.1350664683661194</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1350663881156686</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>152.31843774999999</v>
+        <v>152.3184378</v>
       </c>
       <c r="C175" s="5">
-        <v>0.37770088999999984</v>
+        <v>0.37770090000000778</v>
       </c>
       <c r="D175" s="5">
-        <v>3.0241361741075057</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.024136254465315</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>153.50505246</v>
+        <v>153.50505250000001</v>
       </c>
       <c r="C176" s="5">
-        <v>1.1866147100000148</v>
+        <v>1.1866147000000069</v>
       </c>
       <c r="D176" s="5">
-        <v>9.7595637000559066</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.759563610911016</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>153.42304154000001</v>
+        <v>153.42304150000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-8.2010919999987664E-2</v>
+        <v>-8.2010999999994283E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-0.63922613102824766</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.63922675258336614</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>153.82587394000001</v>
+        <v>153.8258739</v>
       </c>
       <c r="C178" s="5">
         <v>0.4028323999999941</v>
       </c>
       <c r="D178" s="5">
-        <v>3.1966586283667109</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1966586292122345</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>154.17703089</v>
+        <v>154.17703090000001</v>
       </c>
       <c r="C179" s="5">
-        <v>0.35115694999998937</v>
+        <v>0.35115700000000061</v>
       </c>
       <c r="D179" s="5">
-        <v>2.7740427803617518</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7740431810506783</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>154.90682387999999</v>
+        <v>154.90682390000001</v>
       </c>
       <c r="C180" s="5">
-        <v>0.72979298999999287</v>
+        <v>0.7297930000000008</v>
       </c>
       <c r="D180" s="5">
-        <v>5.8304054066011801</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8304054881958889</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>155.27363768000001</v>
+        <v>155.27363769999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.36681380000001695</v>
+        <v>0.36681379999998853</v>
       </c>
       <c r="D181" s="5">
-        <v>2.8788584871410006</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8788584867644129</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>156.01886873000001</v>
+        <v>156.01886870000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.74523105000000101</v>
+        <v>0.74523100000001818</v>
       </c>
       <c r="D182" s="5">
-        <v>5.9138521634594099</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9138517553657399</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>157.26444438999999</v>
+        <v>157.2644444</v>
       </c>
       <c r="C183" s="5">
-        <v>1.2455756599999859</v>
+        <v>1.2455756999999892</v>
       </c>
       <c r="D183" s="5">
-        <v>10.012249307613574</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.012249645401706</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>158.22744488999999</v>
+        <v>158.22744489999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.9630004999999926</v>
       </c>
       <c r="D184" s="5">
-        <v>7.6007357304906709</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6007357299911371</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>159.19567968000001</v>
+        <v>159.1956797</v>
       </c>
       <c r="C185" s="5">
-        <v>0.96823479000002521</v>
+        <v>0.96823480000000473</v>
       </c>
       <c r="D185" s="5">
-        <v>7.595361701189085</v>
+        <v>7.5953617817968722</v>
       </c>
       <c r="E185" s="5">
-        <v>4.8734438326239804</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8734438112556067</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>161.00479096999999</v>
+        <v>161.00479100000001</v>
       </c>
       <c r="C186" s="5">
-        <v>1.8091112899999757</v>
+        <v>1.8091113000000121</v>
       </c>
       <c r="D186" s="5">
-        <v>14.522353060561933</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.522353143977874</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>162.00657380999999</v>
+        <v>162.00657380000001</v>
       </c>
       <c r="C187" s="5">
-        <v>1.0017828400000042</v>
+        <v>1.0017828000000009</v>
       </c>
       <c r="D187" s="5">
-        <v>7.72736985236957</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.7273695317007673</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>162.7447684</v>
       </c>
       <c r="C188" s="5">
-        <v>0.7381945900000062</v>
+        <v>0.73819459999998571</v>
       </c>
       <c r="D188" s="5">
-        <v>5.6070204886391473</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6070205668632855</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>164.68696693999999</v>
+        <v>164.68696689999999</v>
       </c>
       <c r="C189" s="5">
-        <v>1.9421985399999926</v>
+        <v>1.9421984999999893</v>
       </c>
       <c r="D189" s="5">
-        <v>15.299210790664809</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.299210454611401</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>165.85055795</v>
+        <v>165.85055800000001</v>
       </c>
       <c r="C190" s="5">
-        <v>1.1635910100000046</v>
+        <v>1.1635911000000192</v>
       </c>
       <c r="D190" s="5">
-        <v>8.8159276608816164</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8159283717040857</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>167.15245480999999</v>
+        <v>167.15245479999999</v>
       </c>
       <c r="C191" s="5">
-        <v>1.3018968599999994</v>
+        <v>1.3018967999999802</v>
       </c>
       <c r="D191" s="5">
-        <v>9.8373043400721727</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.8373038638590593</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>168.90218493</v>
+        <v>168.90218490000001</v>
       </c>
       <c r="C192" s="5">
-        <v>1.7497301200000095</v>
+        <v>1.749730100000022</v>
       </c>
       <c r="D192" s="5">
-        <v>13.310486308652813</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.310486148488</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>169.63367844000001</v>
+        <v>169.63367840000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.73149351000000706</v>
+        <v>0.73149349999999913</v>
       </c>
       <c r="D193" s="5">
-        <v>5.3226418807669873</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.322641807228834</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>170.99872015</v>
+        <v>170.99872020000001</v>
       </c>
       <c r="C194" s="5">
-        <v>1.3650417099999856</v>
+        <v>1.3650418000000002</v>
       </c>
       <c r="D194" s="5">
-        <v>10.095447866316221</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.095448564147947</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>172.12798487000001</v>
+        <v>172.1279849</v>
       </c>
       <c r="C195" s="5">
-        <v>1.129264720000009</v>
+        <v>1.1292646999999931</v>
       </c>
       <c r="D195" s="5">
-        <v>8.2189944684000871</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2189943150176923</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>173.50892612999999</v>
+        <v>173.5089261</v>
       </c>
       <c r="C196" s="5">
-        <v>1.380941259999986</v>
+        <v>1.3809411999999952</v>
       </c>
       <c r="D196" s="5">
-        <v>10.063685095823448</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.06368463726648</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>175.10603409000001</v>
+        <v>175.10603409999999</v>
       </c>
       <c r="C197" s="5">
-        <v>1.5971079600000166</v>
+        <v>1.5971079999999915</v>
       </c>
       <c r="D197" s="5">
-        <v>11.622432102243918</v>
+        <v>11.622432410334959</v>
       </c>
       <c r="E197" s="5">
-        <v>9.9942124321347627</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.9942124245975918</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>175.49776016999999</v>
+        <v>175.49776019999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.39172607999998377</v>
+        <v>0.39172609999999963</v>
       </c>
       <c r="D198" s="5">
-        <v>2.7177725333248137</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7177726736384855</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>178.18880472000001</v>
+        <v>178.18880469999999</v>
       </c>
       <c r="C199" s="5">
-        <v>2.6910445500000151</v>
+        <v>2.6910445000000038</v>
       </c>
       <c r="D199" s="5">
-        <v>20.034486466213441</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+        <v>20.03448605831295</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>180.05694291</v>
+        <v>180.0569429</v>
       </c>
       <c r="C200" s="5">
-        <v>1.8681381899999963</v>
+        <v>1.8681382000000042</v>
       </c>
       <c r="D200" s="5">
-        <v>13.332244833544582</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.332244910659341</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>182.23306052000001</v>
+        <v>182.23306049999999</v>
       </c>
       <c r="C201" s="5">
-        <v>2.1761176100000057</v>
+        <v>2.1761175999999978</v>
       </c>
       <c r="D201" s="5">
-        <v>15.506802434108803</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.506802358967109</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>184.26790836000001</v>
+        <v>184.26790840000001</v>
       </c>
       <c r="C202" s="5">
-        <v>2.0348478399999976</v>
+        <v>2.0348479000000168</v>
       </c>
       <c r="D202" s="5">
-        <v>14.2537454109541</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.253745859045775</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>186.82809054000001</v>
+        <v>186.8280905</v>
       </c>
       <c r="C203" s="5">
-        <v>2.5601821799999982</v>
+        <v>2.5601820999999916</v>
       </c>
       <c r="D203" s="5">
-        <v>18.007504910099215</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.007504299515386</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>188.36826373</v>
+        <v>188.3682637</v>
       </c>
       <c r="C204" s="5">
-        <v>1.5401731899999902</v>
+        <v>1.5401731999999981</v>
       </c>
       <c r="D204" s="5">
-        <v>10.353653186080546</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.353653258699612</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>190.25252119999999</v>
       </c>
       <c r="C205" s="5">
-        <v>1.8842574699999943</v>
+        <v>1.8842574999999897</v>
       </c>
       <c r="D205" s="5">
-        <v>12.686588626937677</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.686588842298852</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>193.24938596000001</v>
+        <v>193.24938599999999</v>
       </c>
       <c r="C206" s="5">
-        <v>2.9968647600000224</v>
+        <v>2.9968647999999973</v>
       </c>
       <c r="D206" s="5">
-        <v>20.629193278548019</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>20.629193578171055</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>194.54425119999999</v>
       </c>
       <c r="C207" s="5">
-        <v>1.2948652399999787</v>
+        <v>1.2948652000000038</v>
       </c>
       <c r="D207" s="5">
-        <v>8.3436221706630462</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3436219015551529</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>196.00378703999999</v>
+        <v>196.00378699999999</v>
       </c>
       <c r="C208" s="5">
-        <v>1.4595358400000009</v>
+        <v>1.4595357999999976</v>
       </c>
       <c r="D208" s="5">
-        <v>9.3837297961918651</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.3837295283186517</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>197.5002676</v>
       </c>
       <c r="C209" s="5">
-        <v>1.4964805600000091</v>
+        <v>1.4964806000000124</v>
       </c>
       <c r="D209" s="5">
-        <v>9.5566414676245159</v>
+        <v>9.5566417359215006</v>
       </c>
       <c r="E209" s="5">
-        <v>12.788955918269451</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.788955911828292</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>199.08731893000001</v>
+        <v>199.08731890000001</v>
       </c>
       <c r="C210" s="5">
-        <v>1.5870513300000084</v>
+        <v>1.587051300000013</v>
       </c>
       <c r="D210" s="5">
-        <v>10.080632457009408</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.080632257955946</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>201.02383101000001</v>
+        <v>201.023831</v>
       </c>
       <c r="C211" s="5">
-        <v>1.93651208</v>
+        <v>1.9365120999999874</v>
       </c>
       <c r="D211" s="5">
-        <v>12.317484061872586</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.317484197923424</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>203.41829995000001</v>
+        <v>203.41829999999999</v>
       </c>
       <c r="C212" s="5">
-        <v>2.3944689399999959</v>
+        <v>2.3944689999999866</v>
       </c>
       <c r="D212" s="5">
-        <v>15.268250446640263</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.268250855442655</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>205.07303182000001</v>
+        <v>205.0730318</v>
       </c>
       <c r="C213" s="5">
-        <v>1.6547318700000062</v>
+        <v>1.6547318000000075</v>
       </c>
       <c r="D213" s="5">
-        <v>10.210349710060163</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.210349256004282</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>206.90720562000001</v>
+        <v>206.9072056</v>
       </c>
       <c r="C214" s="5">
         <v>1.8341738000000021</v>
       </c>
       <c r="D214" s="5">
-        <v>11.276833616836379</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.276833617991011</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>208.82114639</v>
+        <v>208.8211464</v>
       </c>
       <c r="C215" s="5">
-        <v>1.9139407699999822</v>
+        <v>1.913940800000006</v>
       </c>
       <c r="D215" s="5">
-        <v>11.682807511219506</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.682807704944164</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>210.25385628999999</v>
+        <v>210.2538563</v>
       </c>
       <c r="C216" s="5">
         <v>1.4327098999999919</v>
       </c>
       <c r="D216" s="5">
-        <v>8.5510259059663021</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.5510259055411311</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>211.67368275999999</v>
+        <v>211.67368279999999</v>
       </c>
       <c r="C217" s="5">
-        <v>1.4198264700000038</v>
+        <v>1.4198264999999992</v>
       </c>
       <c r="D217" s="5">
-        <v>8.4113494487321194</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4113496326956074</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>211.75406618</v>
+        <v>211.75406620000001</v>
       </c>
       <c r="C218" s="5">
-        <v>8.038342000000398E-2</v>
+        <v>8.0383400000016536E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.4566549219549243</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.45665480801186931</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>213.26203738999999</v>
+        <v>213.2620374</v>
       </c>
       <c r="C219" s="5">
-        <v>1.5079712099999938</v>
+        <v>1.5079711999999859</v>
       </c>
       <c r="D219" s="5">
-        <v>8.8883818757337085</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8883818135907955</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>215.31260505</v>
+        <v>215.31260510000001</v>
       </c>
       <c r="C220" s="5">
-        <v>2.0505676600000129</v>
+        <v>2.0505677000000162</v>
       </c>
       <c r="D220" s="5">
-        <v>12.168475894040643</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.168476143498697</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>216.87829589</v>
+        <v>216.87829590000001</v>
       </c>
       <c r="C221" s="5">
-        <v>1.565690840000002</v>
+        <v>1.5656907999999987</v>
       </c>
       <c r="D221" s="5">
-        <v>9.0836446468647747</v>
+        <v>9.0836444032440067</v>
       </c>
       <c r="E221" s="5">
-        <v>9.8116465995107269</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.8116466045740314</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>219.19044124000001</v>
+        <v>219.19044120000001</v>
       </c>
       <c r="C222" s="5">
-        <v>2.3121453500000086</v>
+        <v>2.3121452999999974</v>
       </c>
       <c r="D222" s="5">
-        <v>13.570679775749127</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.570679464204026</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>222.42112101999999</v>
+        <v>222.421121</v>
       </c>
       <c r="C223" s="5">
-        <v>3.2306797799999742</v>
+        <v>3.2306797999999901</v>
       </c>
       <c r="D223" s="5">
-        <v>19.193609793633183</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+        <v>19.193609926038533</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>224.28538384999999</v>
+        <v>224.2853839</v>
       </c>
       <c r="C224" s="5">
-        <v>1.8642628300000013</v>
+        <v>1.8642628999999999</v>
       </c>
       <c r="D224" s="5">
-        <v>10.534885859606536</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.534886274576149</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>226.31990478</v>
+        <v>226.31990479999999</v>
       </c>
       <c r="C225" s="5">
-        <v>2.0345209300000135</v>
+        <v>2.0345208999999898</v>
       </c>
       <c r="D225" s="5">
-        <v>11.445195407803222</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.44519522785088</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>228.77724531000001</v>
+        <v>228.7772453</v>
       </c>
       <c r="C226" s="5">
-        <v>2.4573405300000104</v>
+        <v>2.457340500000015</v>
       </c>
       <c r="D226" s="5">
-        <v>13.836332588530965</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.836332408103157</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>230.81092239</v>
+        <v>230.81092240000001</v>
       </c>
       <c r="C227" s="5">
-        <v>2.0336770799999897</v>
+        <v>2.0336771000000056</v>
       </c>
       <c r="D227" s="5">
-        <v>11.204500130598017</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.204500246743931</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>232.85805479000001</v>
+        <v>232.85805479999999</v>
       </c>
       <c r="C228" s="5">
-        <v>2.0471324000000095</v>
+        <v>2.0471323999999811</v>
       </c>
       <c r="D228" s="5">
-        <v>11.178011885639449</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.178011885131166</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>234.55985655999999</v>
+        <v>234.55985659999999</v>
       </c>
       <c r="C229" s="5">
-        <v>1.7018017699999746</v>
+        <v>1.7018017999999984</v>
       </c>
       <c r="D229" s="5">
-        <v>9.1312340204121369</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.1312341874976823</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>235.52622425000001</v>
+        <v>235.5262243</v>
       </c>
       <c r="C230" s="5">
-        <v>0.96636769000002687</v>
+        <v>0.96636770000000638</v>
       </c>
       <c r="D230" s="5">
-        <v>5.0574826895317004</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0574827421761004</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>237.69393184</v>
+        <v>237.6939318</v>
       </c>
       <c r="C231" s="5">
-        <v>2.167707589999992</v>
+        <v>2.1677075000000059</v>
       </c>
       <c r="D231" s="5">
-        <v>11.620996851181387</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.620996341420398</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>237.05965796000001</v>
+        <v>237.05965800000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.63427387999999496</v>
+        <v>-0.63427379999998834</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.1555569819609275</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1555565903015892</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>234.86199181999999</v>
+        <v>234.8619918</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.1976661400000239</v>
+        <v>-2.1976662000000147</v>
       </c>
       <c r="D233" s="5">
-        <v>-10.574570353394463</v>
+        <v>-10.574570625845292</v>
       </c>
       <c r="E233" s="5">
-        <v>8.2920680726490392</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2920680584340545</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>228.39661487000001</v>
+        <v>228.3966149</v>
       </c>
       <c r="C234" s="5">
-        <v>-6.4653769499999783</v>
+        <v>-6.4653768999999954</v>
       </c>
       <c r="D234" s="5">
-        <v>-28.464259500103971</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-28.464259314248309</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>222.50736209999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.889252770000013</v>
+        <v>-5.8892528000000084</v>
       </c>
       <c r="D235" s="5">
-        <v>-26.910217959064163</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-26.910218074268656</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>216.84336199000001</v>
+        <v>216.84336200000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.6640001099999893</v>
+        <v>-5.6640000999999813</v>
       </c>
       <c r="D236" s="5">
-        <v>-26.612690825169661</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-26.612690784557458</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>206.97185531</v>
+        <v>206.97185529999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-9.8715066800000102</v>
+        <v>-9.8715067000000261</v>
       </c>
       <c r="D237" s="5">
-        <v>-42.828191810487759</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-42.828191875274037</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>202.30756274000001</v>
+        <v>202.30756270000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-4.6642925699999864</v>
+        <v>-4.6642925999999818</v>
       </c>
       <c r="D238" s="5">
-        <v>-23.930615244707109</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-23.930615381087051</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>197.76909531000001</v>
+        <v>197.7690953</v>
       </c>
       <c r="C239" s="5">
-        <v>-4.5384674299999972</v>
+        <v>-4.5384674000000018</v>
       </c>
       <c r="D239" s="5">
-        <v>-23.834954477522906</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-23.834954343026393</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>195.09479113</v>
+        <v>195.09479110000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.6743041800000071</v>
+        <v>-2.6743041999999946</v>
       </c>
       <c r="D240" s="5">
-        <v>-15.072768205722632</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-15.072768310903928</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>192.87675565000001</v>
+        <v>192.87675569999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.2180354799999975</v>
+        <v>-2.2180354000000193</v>
       </c>
       <c r="D241" s="5">
-        <v>-12.821254381521818</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.821253949459589</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>191.96226025999999</v>
+        <v>191.9622603</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.91449539000001323</v>
+        <v>-0.91449539999999274</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.5435646432371648</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.5435647008841631</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>190.04286991999999</v>
+        <v>190.0428699</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.9193903400000067</v>
+        <v>-1.9193903999999975</v>
       </c>
       <c r="D243" s="5">
-        <v>-11.360212854183526</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.360213187767387</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>190.82494930999999</v>
+        <v>190.82494929999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.78207939000000692</v>
+        <v>0.78207939999998644</v>
       </c>
       <c r="D244" s="5">
-        <v>5.0516565326889085</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0516565992940743</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>192.23173954000001</v>
+        <v>192.2317395</v>
       </c>
       <c r="C245" s="5">
-        <v>1.4067902300000128</v>
+        <v>1.4067902000000174</v>
       </c>
       <c r="D245" s="5">
-        <v>9.2142438792896399</v>
+        <v>9.2142436752623134</v>
       </c>
       <c r="E245" s="5">
-        <v>-18.151192515080151</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-18.151192525141479</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>193.90589183</v>
+        <v>193.90589180000001</v>
       </c>
       <c r="C246" s="5">
-        <v>1.674152289999995</v>
+        <v>1.6741523000000029</v>
       </c>
       <c r="D246" s="5">
-        <v>10.966250621564333</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.966250692628797</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>196.32431226</v>
+        <v>196.3243123</v>
       </c>
       <c r="C247" s="5">
-        <v>2.4184204299999976</v>
+        <v>2.4184204999999963</v>
       </c>
       <c r="D247" s="5">
-        <v>16.037123227137972</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.037123726272196</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>198.86992505000001</v>
+        <v>198.86992509999999</v>
       </c>
       <c r="C248" s="5">
-        <v>2.545612790000007</v>
+        <v>2.5456127999999865</v>
       </c>
       <c r="D248" s="5">
-        <v>16.718662868739329</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.718662935515582</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>202.07301881999999</v>
+        <v>202.0730188</v>
       </c>
       <c r="C249" s="5">
-        <v>3.2030937699999811</v>
+        <v>3.2030937000000108</v>
       </c>
       <c r="D249" s="5">
-        <v>21.135276191094519</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>21.135275681752642</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>205.10607299</v>
+        <v>205.10607300000001</v>
       </c>
       <c r="C250" s="5">
-        <v>3.033054170000014</v>
+        <v>3.0330542000000094</v>
       </c>
       <c r="D250" s="5">
-        <v>19.575520653395117</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>19.575520865372887</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>207.02942734999999</v>
+        <v>207.0294274</v>
       </c>
       <c r="C251" s="5">
-        <v>1.9233543599999905</v>
+        <v>1.9233543999999938</v>
       </c>
       <c r="D251" s="5">
-        <v>11.851737588878075</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.851737847599697</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>208.1507421</v>
       </c>
       <c r="C252" s="5">
-        <v>1.1213147500000105</v>
+        <v>1.1213146999999992</v>
       </c>
       <c r="D252" s="5">
-        <v>6.6966030071306415</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6966026979089266</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>209.78303233</v>
+        <v>209.7830323</v>
       </c>
       <c r="C253" s="5">
-        <v>1.6322902299999953</v>
+        <v>1.6322901999999999</v>
       </c>
       <c r="D253" s="5">
-        <v>9.8269040269920449</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.8269038385226928</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>211.4235621</v>
       </c>
       <c r="C254" s="5">
-        <v>1.6405297700000006</v>
+        <v>1.6405297999999959</v>
       </c>
       <c r="D254" s="5">
-        <v>9.7984788270616185</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.7984790154821866</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>212.94843945</v>
+        <v>212.94843950000001</v>
       </c>
       <c r="C255" s="5">
-        <v>1.524877349999997</v>
+        <v>1.5248774000000083</v>
       </c>
       <c r="D255" s="5">
-        <v>9.0066301366437109</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.0066304437790734</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>214.46626362999999</v>
+        <v>214.46626359999999</v>
       </c>
       <c r="C256" s="5">
-        <v>1.517824179999991</v>
+        <v>1.5178240999999844</v>
       </c>
       <c r="D256" s="5">
-        <v>8.8965916471111619</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8965911574935053</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>216.73918954000001</v>
+        <v>216.73918950000001</v>
       </c>
       <c r="C257" s="5">
-        <v>2.2729259100000263</v>
+        <v>2.2729259000000184</v>
       </c>
       <c r="D257" s="5">
-        <v>13.485797099492514</v>
+        <v>13.485797038657466</v>
       </c>
       <c r="E257" s="5">
-        <v>12.748909237696648</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.748909240349459</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>218.87883271000001</v>
+        <v>218.8788327</v>
       </c>
       <c r="C258" s="5">
-        <v>2.1396431699999994</v>
+        <v>2.1396431999999947</v>
       </c>
       <c r="D258" s="5">
-        <v>12.511218068668839</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.511218256156997</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>221.72063808999999</v>
+        <v>221.7206381</v>
       </c>
       <c r="C259" s="5">
-        <v>2.8418053799999825</v>
+        <v>2.8418053999999984</v>
       </c>
       <c r="D259" s="5">
-        <v>16.742306666687213</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.74230679387454</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>225.13419888000001</v>
+        <v>225.1341989</v>
       </c>
       <c r="C260" s="5">
-        <v>3.4135607900000196</v>
+        <v>3.4135607999999991</v>
       </c>
       <c r="D260" s="5">
-        <v>20.122460065452973</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+        <v>20.122460128494257</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>228.97813467</v>
+        <v>228.9781347</v>
       </c>
       <c r="C261" s="5">
-        <v>3.8439357899999891</v>
+        <v>3.843935799999997</v>
       </c>
       <c r="D261" s="5">
-        <v>22.526633905462635</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+        <v>22.526633967482248</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>231.58548117000001</v>
+        <v>231.5854812</v>
       </c>
       <c r="C262" s="5">
         <v>2.6073465000000056</v>
       </c>
       <c r="D262" s="5">
-        <v>14.553347709382013</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.553347707354547</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>235.54006493</v>
+        <v>235.5400649</v>
       </c>
       <c r="C263" s="5">
-        <v>3.9545837599999913</v>
+        <v>3.9545837000000006</v>
       </c>
       <c r="D263" s="5">
-        <v>22.529748463235165</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>22.529748085487753</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>239.85483593000001</v>
+        <v>239.85483590000001</v>
       </c>
       <c r="C264" s="5">
         <v>4.3147710000000075</v>
       </c>
       <c r="D264" s="5">
-        <v>24.338110651701108</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>24.338110655119817</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>243.02978186000001</v>
+        <v>243.02978189999999</v>
       </c>
       <c r="C265" s="5">
-        <v>3.1749459300000069</v>
+        <v>3.1749459999999772</v>
       </c>
       <c r="D265" s="5">
-        <v>17.093345845105247</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.093346252118693</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>246.1965036</v>
       </c>
       <c r="C266" s="5">
-        <v>3.1667217399999856</v>
+        <v>3.1667217000000107</v>
       </c>
       <c r="D266" s="5">
-        <v>16.806929101093495</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.806928870392014</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>249.7733039</v>
       </c>
       <c r="C267" s="5">
         <v>3.5768003000000022</v>
       </c>
       <c r="D267" s="5">
         <v>18.896659082820698</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>252.30339874000001</v>
+        <v>252.3033987</v>
       </c>
       <c r="C268" s="5">
-        <v>2.5300948400000038</v>
+        <v>2.5300948000000005</v>
       </c>
       <c r="D268" s="5">
-        <v>12.85608692117246</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.856086706466963</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>255.43188884</v>
+        <v>255.4318888</v>
       </c>
       <c r="C269" s="5">
         <v>3.1284900999999934</v>
       </c>
       <c r="D269" s="5">
-        <v>15.937563169913837</v>
+        <v>15.937563172615189</v>
       </c>
       <c r="E269" s="5">
-        <v>17.852193404487714</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.852193407782391</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>257.72889937999997</v>
+        <v>257.72889939999999</v>
       </c>
       <c r="C270" s="5">
-        <v>2.2970105399999738</v>
+        <v>2.297010599999993</v>
       </c>
       <c r="D270" s="5">
-        <v>11.341239334021559</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.341239646932921</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>261.27154447999999</v>
+        <v>261.2715445</v>
       </c>
       <c r="C271" s="5">
         <v>3.5426451000000156</v>
       </c>
       <c r="D271" s="5">
-        <v>17.800713608012696</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.800713606525242</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>264.97204871000002</v>
+        <v>264.97204870000002</v>
       </c>
       <c r="C272" s="5">
-        <v>3.7005042300000355</v>
+        <v>3.7005042000000117</v>
       </c>
       <c r="D272" s="5">
-        <v>18.384654977361969</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.384654815001511</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>267.24351281000003</v>
+        <v>267.24351280000002</v>
       </c>
       <c r="C273" s="5">
         <v>2.2714641000000029</v>
       </c>
       <c r="D273" s="5">
-        <v>10.78610592570719</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.786105926133626</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>269.81374577000003</v>
+        <v>269.81374579999999</v>
       </c>
       <c r="C274" s="5">
-        <v>2.5702329599999985</v>
+        <v>2.5702329999999733</v>
       </c>
       <c r="D274" s="5">
-        <v>12.17156871492293</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.171568914956655</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>271.80618052</v>
+        <v>271.80618049999998</v>
       </c>
       <c r="C275" s="5">
-        <v>1.9924347499999726</v>
+        <v>1.9924346999999898</v>
       </c>
       <c r="D275" s="5">
-        <v>9.230288103520401</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2302878613311989</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>274.12823221000002</v>
+        <v>274.12823220000001</v>
       </c>
       <c r="C276" s="5">
-        <v>2.3220516900000234</v>
+        <v>2.3220517000000314</v>
       </c>
       <c r="D276" s="5">
-        <v>10.747326642006193</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.747326691314129</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>274.28954246000001</v>
+        <v>274.28954249999998</v>
       </c>
       <c r="C277" s="5">
-        <v>0.16131024999998544</v>
+        <v>0.16131029999996827</v>
       </c>
       <c r="D277" s="5">
-        <v>0.70842765392962193</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.70842787425215992</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>274.9976355</v>
       </c>
       <c r="C278" s="5">
-        <v>0.70809303999999429</v>
+        <v>0.7080930000000194</v>
       </c>
       <c r="D278" s="5">
-        <v>3.1422296720619691</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1422294915656623</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>276.80261385</v>
+        <v>276.80261389999998</v>
       </c>
       <c r="C279" s="5">
-        <v>1.804978349999999</v>
+        <v>1.8049783999999818</v>
       </c>
       <c r="D279" s="5">
-        <v>8.1669854042619061</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.166985638725599</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>277.93088876000002</v>
+        <v>277.93088879999999</v>
       </c>
       <c r="C280" s="5">
-        <v>1.128274910000016</v>
+        <v>1.1282749000000081</v>
       </c>
       <c r="D280" s="5">
-        <v>5.002478938959265</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0024788926991359</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>279.10366067000001</v>
+        <v>279.10366069999998</v>
       </c>
       <c r="C281" s="5">
-        <v>1.1727719099999945</v>
+        <v>1.1727718999999865</v>
       </c>
       <c r="D281" s="5">
-        <v>5.1827684418096709</v>
+        <v>5.1827683958233672</v>
       </c>
       <c r="E281" s="5">
-        <v>9.2673518320290036</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2673518608847871</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>279.66897086</v>
+        <v>279.66897089999998</v>
       </c>
       <c r="C282" s="5">
-        <v>0.56531018999999105</v>
+        <v>0.56531019999999899</v>
       </c>
       <c r="D282" s="5">
-        <v>2.457798390672572</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4577984343679304</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>282.14388266999998</v>
+        <v>282.14388270000001</v>
       </c>
       <c r="C283" s="5">
-        <v>2.4749118099999805</v>
+        <v>2.4749118000000294</v>
       </c>
       <c r="D283" s="5">
-        <v>11.151736197539975</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.151736148592505</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>284.47814667</v>
+        <v>284.47814670000002</v>
       </c>
       <c r="C284" s="5">
         <v>2.3342640000000188</v>
       </c>
       <c r="D284" s="5">
-        <v>10.392420811450265</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.392420810294411</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>286.80892972999999</v>
+        <v>286.80892970000002</v>
       </c>
       <c r="C285" s="5">
-        <v>2.3307830599999875</v>
+        <v>2.3307829999999967</v>
       </c>
       <c r="D285" s="5">
-        <v>10.287199040669638</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.287198762672345</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>288.41122540999999</v>
+        <v>288.41122539999998</v>
       </c>
       <c r="C286" s="5">
-        <v>1.6022956799999974</v>
+        <v>1.6022956999999565</v>
       </c>
       <c r="D286" s="5">
-        <v>6.9138308401757387</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9138309298889755</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>290.29668928000001</v>
+        <v>290.29668930000003</v>
       </c>
       <c r="C287" s="5">
-        <v>1.8854638700000237</v>
+        <v>1.8854639000000475</v>
       </c>
       <c r="D287" s="5">
-        <v>8.1332054901043236</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.1332056244937121</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>291.39793147</v>
+        <v>291.39793150000003</v>
       </c>
       <c r="C288" s="5">
-        <v>1.1012421899999936</v>
+        <v>1.1012422000000015</v>
       </c>
       <c r="D288" s="5">
-        <v>4.6483968749403637</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6483969177084861</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>292.20271771</v>
+        <v>292.20271769999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.80478623999999854</v>
+        <v>0.80478619999996681</v>
       </c>
       <c r="D289" s="5">
-        <v>3.3649826701344754</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3649824999852473</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>292.91345813999999</v>
+        <v>292.91345810000001</v>
       </c>
       <c r="C290" s="5">
-        <v>0.7107404299999871</v>
+        <v>0.71074040000002014</v>
       </c>
       <c r="D290" s="5">
-        <v>2.9581909360235192</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.958190809587391</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>292.52085757999998</v>
+        <v>292.5208576</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.39260056000000532</v>
+        <v>-0.39260050000001456</v>
       </c>
       <c r="D291" s="5">
-        <v>-1.5965914698623962</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5965912278723127</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>293.84442772</v>
+        <v>293.84442769999998</v>
       </c>
       <c r="C292" s="5">
-        <v>1.3235701400000153</v>
+        <v>1.3235700999999835</v>
       </c>
       <c r="D292" s="5">
-        <v>5.5668244269516443</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5668242541160318</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>294.34244429</v>
+        <v>294.34244430000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.49801657000000432</v>
+        <v>0.49801660000002812</v>
       </c>
       <c r="D293" s="5">
-        <v>2.0528625833792891</v>
+        <v>2.052862708337666</v>
       </c>
       <c r="E293" s="5">
-        <v>5.4599010215124588</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4599010137598158</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>297.13250712000001</v>
+        <v>297.1325071</v>
       </c>
       <c r="C294" s="5">
-        <v>2.7900628300000108</v>
+        <v>2.790062799999987</v>
       </c>
       <c r="D294" s="5">
-        <v>11.986921100015113</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.986920963905124</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>299.71410781999998</v>
+        <v>299.71410780000002</v>
       </c>
       <c r="C295" s="5">
-        <v>2.5816006999999672</v>
+        <v>2.5816007000000241</v>
       </c>
       <c r="D295" s="5">
-        <v>10.938994101221189</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.938994101993394</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>302.41682463000001</v>
+        <v>302.41682459999998</v>
       </c>
       <c r="C296" s="5">
-        <v>2.7027168100000267</v>
+        <v>2.7027167999999619</v>
       </c>
       <c r="D296" s="5">
-        <v>11.374343010043763</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.374342966646832</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>306.14737700000001</v>
       </c>
       <c r="C297" s="5">
-        <v>3.7305523699999981</v>
+        <v>3.7305524000000219</v>
       </c>
       <c r="D297" s="5">
-        <v>15.849756746530087</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.849756884438815</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>308.85746201000001</v>
+        <v>308.857462</v>
       </c>
       <c r="C298" s="5">
-        <v>2.7100850100000002</v>
+        <v>2.7100849999999923</v>
       </c>
       <c r="D298" s="5">
-        <v>11.155425699130305</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.155425655943096</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>311.56628602000001</v>
+        <v>311.56628599999999</v>
       </c>
       <c r="C299" s="5">
-        <v>2.7088240100000007</v>
+        <v>2.7088239999999928</v>
       </c>
       <c r="D299" s="5">
-        <v>11.047377865861785</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.047377823466897</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>314.46307824000002</v>
+        <v>314.46307819999998</v>
       </c>
       <c r="C300" s="5">
-        <v>2.8967922200000089</v>
+        <v>2.896792199999993</v>
       </c>
       <c r="D300" s="5">
-        <v>11.745604117046193</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.745604032554047</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>316.18072552000001</v>
+        <v>316.18072549999999</v>
       </c>
       <c r="C301" s="5">
-        <v>1.7176472799999942</v>
+        <v>1.7176473000000101</v>
       </c>
       <c r="D301" s="5">
-        <v>6.7551324479895314</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7551325299082254</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>317.61622576000002</v>
+        <v>317.6162258</v>
       </c>
       <c r="C302" s="5">
-        <v>1.4355002400000103</v>
+        <v>1.4355003000000011</v>
       </c>
       <c r="D302" s="5">
-        <v>5.5862749849331372</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5862752246473635</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>319.04018764</v>
+        <v>319.04018760000002</v>
       </c>
       <c r="C303" s="5">
-        <v>1.4239618799999789</v>
+        <v>1.4239618000000291</v>
       </c>
       <c r="D303" s="5">
-        <v>5.5145949540793771</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5145946358718057</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>320.77416794999999</v>
+        <v>320.77416799999997</v>
       </c>
       <c r="C304" s="5">
-        <v>1.7339803099999926</v>
+        <v>1.7339803999999504</v>
       </c>
       <c r="D304" s="5">
-        <v>6.7205220445931912</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7205224047733658</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>320.53732151999998</v>
+        <v>320.53732150000002</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.23684643000001415</v>
+        <v>-0.236846499999956</v>
       </c>
       <c r="D305" s="5">
-        <v>-0.88244125555780872</v>
+        <v>-0.88244151516800873</v>
       </c>
       <c r="E305" s="5">
-        <v>8.8994563095329724</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8994562990384107</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>314.81478112999997</v>
+        <v>314.8147811</v>
       </c>
       <c r="C306" s="5">
-        <v>-5.722540390000006</v>
+        <v>-5.722540400000014</v>
       </c>
       <c r="D306" s="5">
-        <v>-19.440244684309981</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-19.440244716113842</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>302.07773406000001</v>
+        <v>302.07773409999999</v>
       </c>
       <c r="C307" s="5">
-        <v>-12.73704706999996</v>
+        <v>-12.737047000000018</v>
       </c>
       <c r="D307" s="5">
-        <v>-39.079536646821488</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-39.079536480355024</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>293.58268974999999</v>
+        <v>293.58268980000003</v>
       </c>
       <c r="C308" s="5">
-        <v>-8.4950443100000257</v>
+        <v>-8.4950442999999609</v>
       </c>
       <c r="D308" s="5">
-        <v>-28.986525482812652</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-28.98652545052105</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>282.34155937000003</v>
+        <v>282.34155939999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-11.241130379999959</v>
+        <v>-11.241130400000031</v>
       </c>
       <c r="D309" s="5">
-        <v>-37.406048820016466</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-37.406048868130469</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>275.33578635999999</v>
+        <v>275.33578640000002</v>
       </c>
       <c r="C310" s="5">
-        <v>-7.0057730100000413</v>
+        <v>-7.0057729999999765</v>
       </c>
       <c r="D310" s="5">
-        <v>-26.03023580355346</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-26.030235768915144</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>272.41252859000002</v>
+        <v>272.41252859999997</v>
       </c>
       <c r="C311" s="5">
-        <v>-2.9232577699999638</v>
+        <v>-2.9232578000000444</v>
       </c>
       <c r="D311" s="5">
-        <v>-12.022222380852799</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.022222495472102</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>266.48000704999998</v>
+        <v>266.48000710000002</v>
       </c>
       <c r="C312" s="5">
-        <v>-5.9325215400000388</v>
+        <v>-5.9325214999999503</v>
       </c>
       <c r="D312" s="5">
-        <v>-23.219551477870681</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-23.21955133881578</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>262.52752232</v>
+        <v>262.52752229999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-3.9524847299999806</v>
+        <v>-3.9524848000000361</v>
       </c>
       <c r="D313" s="5">
-        <v>-16.416124598213322</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-16.416124862820524</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>257.46180834</v>
+        <v>257.46180829999997</v>
       </c>
       <c r="C314" s="5">
-        <v>-5.0657139799999982</v>
+        <v>-5.065714000000014</v>
       </c>
       <c r="D314" s="5">
-        <v>-20.84912762259945</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-20.849127697805837</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>251.70545884000001</v>
+        <v>251.7054588</v>
       </c>
       <c r="C315" s="5">
-        <v>-5.7563494999999989</v>
+        <v>-5.7563494999999705</v>
       </c>
       <c r="D315" s="5">
-        <v>-23.764398892579099</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-23.764398895829373</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>246.97063158</v>
+        <v>246.97063159999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-4.734827260000003</v>
+        <v>-4.7348272000000122</v>
       </c>
       <c r="D316" s="5">
-        <v>-20.378173509856225</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-20.378173280643598</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>244.55024019000001</v>
+        <v>244.55024019999999</v>
       </c>
       <c r="C317" s="5">
-        <v>-2.4203913899999918</v>
+        <v>-2.4203913999999997</v>
       </c>
       <c r="D317" s="5">
-        <v>-11.146738044541049</v>
+        <v>-11.14673808728649</v>
       </c>
       <c r="E317" s="5">
-        <v>-23.706157201809251</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-23.706157193929133</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>235.24043707000001</v>
+        <v>235.24043710000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-9.309803119999998</v>
+        <v>-9.3098030999999821</v>
       </c>
       <c r="D318" s="5">
-        <v>-37.233688598136993</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-37.233688532881878</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>228.92715537000001</v>
+        <v>228.9271554</v>
       </c>
       <c r="C319" s="5">
         <v>-6.3132817000000045</v>
       </c>
       <c r="D319" s="5">
-        <v>-27.852047621186205</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-27.852047618141285</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>223.62220058</v>
+        <v>223.62220060000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-5.3049547900000107</v>
+        <v>-5.3049547999999902</v>
       </c>
       <c r="D320" s="5">
-        <v>-24.523585476676047</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-24.523585514362367</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>217.11096512</v>
+        <v>217.11096509999999</v>
       </c>
       <c r="C321" s="5">
-        <v>-6.5112354599999946</v>
+        <v>-6.5112355000000264</v>
       </c>
       <c r="D321" s="5">
-        <v>-29.854132209054775</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-29.854132361879181</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>212.23026087</v>
+        <v>212.23026089999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-4.880704250000008</v>
+        <v>-4.8807041999999967</v>
       </c>
       <c r="D322" s="5">
-        <v>-23.878629320729384</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-23.878629107460338</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>209.75320497000001</v>
+        <v>209.75320500000001</v>
       </c>
       <c r="C323" s="5">
         <v>-2.4770558999999821</v>
       </c>
       <c r="D323" s="5">
-        <v>-13.140850885868661</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-13.140850884128763</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>207.37154054000001</v>
+        <v>207.37154050000001</v>
       </c>
       <c r="C324" s="5">
-        <v>-2.3816644300000007</v>
+        <v>-2.3816644999999994</v>
       </c>
       <c r="D324" s="5">
-        <v>-12.806003723865633</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.806004075343679</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>205.70925854999999</v>
+        <v>205.7092586</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.6622819900000252</v>
+        <v>-1.6622819000000106</v>
       </c>
       <c r="D325" s="5">
-        <v>-9.20619479869762</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.2061943237166322</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>204.76903623000001</v>
+        <v>204.76903619999999</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.9402223199999753</v>
+        <v>-0.94022240000001034</v>
       </c>
       <c r="D326" s="5">
-        <v>-5.3489646738157486</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.3489651162922254</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>205.25149587999999</v>
+        <v>205.25149590000001</v>
       </c>
       <c r="C327" s="5">
-        <v>0.48245964999998137</v>
+        <v>0.48245970000002103</v>
       </c>
       <c r="D327" s="5">
-        <v>2.8642672299027172</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8642675310251997</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>204.75436802999999</v>
+        <v>204.754368</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.49712784999999826</v>
+        <v>-0.4971279000000095</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.8680443964174573</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8680446807714977</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>205.71251487999999</v>
+        <v>205.7125149</v>
       </c>
       <c r="C329" s="5">
-        <v>0.95814684999999145</v>
+        <v>0.95814690000000269</v>
       </c>
       <c r="D329" s="5">
-        <v>5.7621957193210838</v>
+        <v>5.7621960286627916</v>
       </c>
       <c r="E329" s="5">
-        <v>-15.881286920767524</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-15.881286916028959</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>209.09875514000001</v>
+        <v>209.09875510000001</v>
       </c>
       <c r="C330" s="5">
-        <v>3.3862402600000223</v>
+        <v>3.3862402000000031</v>
       </c>
       <c r="D330" s="5">
-        <v>21.643471178639317</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>21.64347075748001</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>212.10417158000001</v>
+        <v>212.1041716</v>
       </c>
       <c r="C331" s="5">
-        <v>3.0054164400000047</v>
+        <v>3.0054164999999955</v>
       </c>
       <c r="D331" s="5">
-        <v>18.678802164574183</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.678802571296682</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>214.53637709</v>
+        <v>214.53637710000001</v>
       </c>
       <c r="C332" s="5">
-        <v>2.4322055099999886</v>
+        <v>2.4322055000000091</v>
       </c>
       <c r="D332" s="5">
-        <v>14.662336332413295</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.662336266806575</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>217.63778737999999</v>
+        <v>217.63778740000001</v>
       </c>
       <c r="C333" s="5">
-        <v>3.1014102899999898</v>
+        <v>3.1014102999999977</v>
       </c>
       <c r="D333" s="5">
-        <v>18.795589152321803</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.795589216875875</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>220.45298704000001</v>
+        <v>220.45298700000001</v>
       </c>
       <c r="C334" s="5">
-        <v>2.8151996600000189</v>
+        <v>2.8151995999999997</v>
       </c>
       <c r="D334" s="5">
-        <v>16.675649862291841</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.675649479585864</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>222.96782141</v>
+        <v>222.96782139999999</v>
       </c>
       <c r="C335" s="5">
-        <v>2.5148343699999884</v>
+        <v>2.5148343999999838</v>
       </c>
       <c r="D335" s="5">
-        <v>14.581481397244822</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.581481585059986</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>224.67430779</v>
+        <v>224.67430780000001</v>
       </c>
       <c r="C336" s="5">
-        <v>1.7064863800000012</v>
+        <v>1.7064864000000171</v>
       </c>
       <c r="D336" s="5">
-        <v>9.5808494483872195</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.580849565891004</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>225.61288691999999</v>
+        <v>225.61288690000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.93857912999999371</v>
+        <v>0.93857909999999833</v>
       </c>
       <c r="D337" s="5">
-        <v>5.1298113518708943</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1298111838864902</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>227.28890172000001</v>
+        <v>227.2889017</v>
       </c>
       <c r="C338" s="5">
-        <v>1.6760148000000186</v>
+        <v>1.6760147999999901</v>
       </c>
       <c r="D338" s="5">
-        <v>9.2878615484679905</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2878615493250383</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>228.17301581999999</v>
+        <v>228.1730158</v>
       </c>
       <c r="C339" s="5">
-        <v>0.88411409999997659</v>
+        <v>0.88411410000000501</v>
       </c>
       <c r="D339" s="5">
-        <v>4.7689593717421985</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7689593721710111</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>230.15919321999999</v>
+        <v>230.1591932</v>
       </c>
       <c r="C340" s="5">
         <v>1.9861774000000025</v>
       </c>
       <c r="D340" s="5">
-        <v>10.960531196814905</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.960531197822011</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>232.18608237000001</v>
+        <v>232.1860824</v>
       </c>
       <c r="C341" s="5">
-        <v>2.0268891500000166</v>
+        <v>2.0268891999999994</v>
       </c>
       <c r="D341" s="5">
-        <v>11.094942215356628</v>
+        <v>11.094942503452266</v>
       </c>
       <c r="E341" s="5">
-        <v>12.86920608862474</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.869206092234698</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>232.2888193</v>
       </c>
       <c r="C342" s="5">
-        <v>0.10273692999999184</v>
+        <v>0.10273689999999647</v>
       </c>
       <c r="D342" s="5">
-        <v>0.53226612507202287</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.532265969198642</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>235.5097787</v>
       </c>
       <c r="C343" s="5">
         <v>3.2209593999999981</v>
       </c>
       <c r="D343" s="5">
         <v>17.968933765413176</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>239.16048656999999</v>
+        <v>239.16048660000001</v>
       </c>
       <c r="C344" s="5">
-        <v>3.6507078699999909</v>
+        <v>3.6507079000000147</v>
       </c>
       <c r="D344" s="5">
-        <v>20.272352973517659</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>20.272353154559418</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>241.14029876000001</v>
+        <v>241.14029880000001</v>
       </c>
       <c r="C345" s="5">
-        <v>1.9798121900000183</v>
+        <v>1.9798121999999978</v>
       </c>
       <c r="D345" s="5">
-        <v>10.398810966318628</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.398811019892594</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>243.60250808000001</v>
+        <v>243.60250809999999</v>
       </c>
       <c r="C346" s="5">
-        <v>2.4622093199999995</v>
+        <v>2.4622092999999836</v>
       </c>
       <c r="D346" s="5">
-        <v>12.964901749609069</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.964901636041715</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>246.63575226</v>
+        <v>246.63575230000001</v>
       </c>
       <c r="C347" s="5">
-        <v>3.033244179999997</v>
+        <v>3.0332442000000128</v>
       </c>
       <c r="D347" s="5">
-        <v>16.008902964813455</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.008903076295546</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>248.41802436</v>
+        <v>248.41802440000001</v>
       </c>
       <c r="C348" s="5">
         <v>1.7822721000000001</v>
       </c>
       <c r="D348" s="5">
-        <v>9.0246894327774996</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.0246894312552293</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>250.80009822</v>
+        <v>250.80009820000001</v>
       </c>
       <c r="C349" s="5">
-        <v>2.3820738599999913</v>
+        <v>2.3820738000000006</v>
       </c>
       <c r="D349" s="5">
-        <v>12.133449955663167</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.133449631691406</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>252.87297512000001</v>
+        <v>252.87297509999999</v>
       </c>
       <c r="C350" s="5">
-        <v>2.0728769000000113</v>
+        <v>2.0728768999999829</v>
       </c>
       <c r="D350" s="5">
-        <v>10.381576194285302</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.381576195150789</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>254.28593989000001</v>
+        <v>254.28593989999999</v>
       </c>
       <c r="C351" s="5">
-        <v>1.4129647700000021</v>
+        <v>1.4129647999999975</v>
       </c>
       <c r="D351" s="5">
-        <v>6.9151262399395952</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9151263918662442</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>255.92605044000001</v>
+        <v>255.92605040000001</v>
       </c>
       <c r="C352" s="5">
-        <v>1.6401105500000028</v>
+        <v>1.64011050000002</v>
       </c>
       <c r="D352" s="5">
-        <v>8.0203954552072076</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0203952016348001</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>256.39450571999998</v>
+        <v>256.39450570000002</v>
       </c>
       <c r="C353" s="5">
-        <v>0.46845527999997216</v>
+        <v>0.46845530000001645</v>
       </c>
       <c r="D353" s="5">
-        <v>2.2187672840690453</v>
+        <v>2.2187673801022934</v>
       </c>
       <c r="E353" s="5">
-        <v>10.426302516884988</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.426302494003403</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>255.2678344</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.1266713199999856</v>
+        <v>-1.1266713000000266</v>
       </c>
       <c r="D354" s="5">
-        <v>-5.147549658999429</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.147549570212373</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>254.42521145000001</v>
+        <v>254.42521149999999</v>
       </c>
       <c r="C355" s="5">
-        <v>-0.84262294999999199</v>
+        <v>-0.84262290000000917</v>
       </c>
       <c r="D355" s="5">
-        <v>-3.8899946144567155</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8899943878046961</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>253.56324549000001</v>
+        <v>253.56324549999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.86196595999999204</v>
+        <v>-0.86196599999999535</v>
       </c>
       <c r="D356" s="5">
-        <v>-3.9905695692457832</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.9905697502237603</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>253.64581491999999</v>
+        <v>253.6458149</v>
       </c>
       <c r="C357" s="5">
-        <v>8.2569429999978183E-2</v>
+        <v>8.2569400000011228E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.39146433398615788</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.39146419148494704</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>253.15423025999999</v>
+        <v>253.15423029999999</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.49158466000000089</v>
+        <v>-0.49158460000001014</v>
       </c>
       <c r="D358" s="5">
-        <v>-2.3010591863027119</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3010589086151501</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>251.9123821</v>
       </c>
       <c r="C359" s="5">
-        <v>-1.2418481599999893</v>
+        <v>-1.2418481999999926</v>
       </c>
       <c r="D359" s="5">
-        <v>-5.7303469981454409</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.7303471768879843</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>250.13140913000001</v>
+        <v>250.13140910000001</v>
       </c>
       <c r="C360" s="5">
-        <v>-1.7809729699999934</v>
+        <v>-1.7809729999999888</v>
       </c>
       <c r="D360" s="5">
-        <v>-8.1615424273759238</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.1615425595538795</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>249.09559181</v>
+        <v>249.09559179999999</v>
       </c>
       <c r="C361" s="5">
-        <v>-1.0358173200000067</v>
+        <v>-1.0358173000000193</v>
       </c>
       <c r="D361" s="5">
-        <v>-4.8576778601851061</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.8576777690862327</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>246.50154918999999</v>
+        <v>246.5015492</v>
       </c>
       <c r="C362" s="5">
-        <v>-2.5940426200000104</v>
+        <v>-2.5940425999999945</v>
       </c>
       <c r="D362" s="5">
-        <v>-11.805128349491644</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.805128264070008</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>243.60940181000001</v>
+        <v>243.6094018</v>
       </c>
       <c r="C363" s="5">
-        <v>-2.8921473799999831</v>
+        <v>-2.8921473999999989</v>
       </c>
       <c r="D363" s="5">
-        <v>-13.20539963836509</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-13.205399723372146</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>240.61142928999999</v>
+        <v>240.6114293</v>
       </c>
       <c r="C364" s="5">
-        <v>-2.9979725200000189</v>
+        <v>-2.997972500000003</v>
       </c>
       <c r="D364" s="5">
-        <v>-13.808092746154021</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-13.808092660710102</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>237.05101436999999</v>
+        <v>237.05101440000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-3.5604149199999995</v>
+        <v>-3.5604148999999836</v>
       </c>
       <c r="D365" s="5">
-        <v>-16.380651108700416</v>
+        <v>-16.380651023414437</v>
       </c>
       <c r="E365" s="5">
-        <v>-7.5444250631190979</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.5444250442064043</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>235.84734836999999</v>
+        <v>235.84734839999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-1.2036659999999983</v>
+        <v>-1.2036660000000268</v>
       </c>
       <c r="D366" s="5">
-        <v>-5.9258815371388991</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9258815364098938</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>234.51524062999999</v>
+        <v>234.5152406</v>
       </c>
       <c r="C367" s="5">
-        <v>-1.3321077399999979</v>
+        <v>-1.3321077999999886</v>
       </c>
       <c r="D367" s="5">
-        <v>-6.5711748586528174</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.5711751446844939</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>232.24094149999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.2742991300000028</v>
+        <v>-2.2742991000000075</v>
       </c>
       <c r="D368" s="5">
-        <v>-11.036360898120146</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.036360761553698</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>205.99924662999999</v>
+        <v>205.99924659999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-26.241694870000003</v>
+        <v>-26.241694899999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-76.279590419097929</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-76.279590460551233</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>186.57933369</v>
+        <v>186.57933370000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-19.419912939999989</v>
+        <v>-19.419912899999986</v>
       </c>
       <c r="D370" s="5">
-        <v>-69.522813795526318</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-69.5228137226634</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>176.12833006</v>
+        <v>176.1283301</v>
       </c>
       <c r="C371" s="5">
-        <v>-10.451003630000002</v>
+        <v>-10.451003600000007</v>
       </c>
       <c r="D371" s="5">
-        <v>-49.928782066276412</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-49.928781962021752</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>171.20600107999999</v>
+        <v>171.20600110000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-4.9223289800000032</v>
+        <v>-4.9223289999999906</v>
       </c>
       <c r="D372" s="5">
-        <v>-28.833240341828159</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-28.833240436014872</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>170.76451883999999</v>
+        <v>170.76451879999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.44148223999999914</v>
+        <v>-0.44148230000001831</v>
       </c>
       <c r="D373" s="5">
-        <v>-3.0508816127505112</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0508820211689103</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>170.33184975</v>
+        <v>170.33184979999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.43266908999999032</v>
+        <v>-0.43266900000000419</v>
       </c>
       <c r="D374" s="5">
-        <v>-2.9984469092299793</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9984462948780988</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>171.35993765000001</v>
+        <v>171.35993769999999</v>
       </c>
       <c r="C375" s="5">
         <v>1.0280879000000027</v>
       </c>
       <c r="D375" s="5">
-        <v>7.488299604215487</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4882996019436598</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>171.96004138000001</v>
+        <v>171.96004139999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.60010373000000072</v>
+        <v>0.60010370000000535</v>
       </c>
       <c r="D376" s="5">
-        <v>4.2843037204160828</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2843035008214958</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>172.88227635999999</v>
+        <v>172.88227639999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.92223497999998472</v>
+        <v>0.92223500000000058</v>
       </c>
       <c r="D377" s="5">
-        <v>6.6289607379428128</v>
+        <v>6.6289608851742621</v>
       </c>
       <c r="E377" s="5">
-        <v>-27.069590138873025</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-27.069590131228736</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>174.36404329000001</v>
+        <v>174.36404329999999</v>
       </c>
       <c r="C378" s="5">
-        <v>1.4817669300000205</v>
+        <v>1.4817668999999967</v>
       </c>
       <c r="D378" s="5">
-        <v>10.784118622506256</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.784118391162023</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>173.86839698</v>
+        <v>173.86839699999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.49564631000001214</v>
+        <v>-0.4956463000000042</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.3582855005071632</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3582854336176249</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>176.14520249</v>
+        <v>176.14520250000001</v>
       </c>
       <c r="C380" s="5">
-        <v>2.2768055100000026</v>
+        <v>2.2768055000000231</v>
       </c>
       <c r="D380" s="5">
-        <v>16.896640329574943</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.896640247853089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>177.30757247</v>
+        <v>177.30757249999999</v>
       </c>
       <c r="C381" s="5">
-        <v>1.162369979999994</v>
+        <v>1.1623699999999815</v>
       </c>
       <c r="D381" s="5">
-        <v>8.2125363592429501</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2125365052338353</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>177.63464307000001</v>
+        <v>177.63464310000001</v>
       </c>
       <c r="C382" s="5">
         <v>0.3270706000000132</v>
       </c>
       <c r="D382" s="5">
-        <v>2.2361779951716843</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2361779947893679</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>178.42214267</v>
+        <v>178.42214269999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.78749959999998964</v>
       </c>
       <c r="D383" s="5">
-        <v>5.4515563745031637</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4515563735598738</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>181.25365063999999</v>
+        <v>181.25365059999999</v>
       </c>
       <c r="C384" s="5">
-        <v>2.8315079699999899</v>
+        <v>2.8315078999999912</v>
       </c>
       <c r="D384" s="5">
-        <v>20.7969986192583</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>20.796998055630556</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>182.20960772000001</v>
+        <v>182.20960769999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.95595708000001878</v>
+        <v>0.95595710000000622</v>
       </c>
       <c r="D385" s="5">
-        <v>6.5158231154575308</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5158232572360752</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>182.80500423000001</v>
+        <v>182.80500420000001</v>
       </c>
       <c r="C386" s="5">
-        <v>0.59539651000000049</v>
+        <v>0.59539650000002098</v>
       </c>
       <c r="D386" s="5">
-        <v>3.9924201254669889</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9924200576487934</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>185.20470601</v>
+        <v>185.20470599999999</v>
       </c>
       <c r="C387" s="5">
-        <v>2.3997017799999867</v>
+        <v>2.3997017999999741</v>
       </c>
       <c r="D387" s="5">
-        <v>16.94112052089427</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.941120675417686</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>187.65933785999999</v>
+        <v>187.6593379</v>
       </c>
       <c r="C388" s="5">
-        <v>2.4546318499999984</v>
+        <v>2.4546319000000096</v>
       </c>
       <c r="D388" s="5">
-        <v>17.116461329955502</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.116461705402664</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>189.03574165000001</v>
+        <v>189.03574169999999</v>
       </c>
       <c r="C389" s="5">
-        <v>1.3764037900000119</v>
+        <v>1.3764037999999914</v>
       </c>
       <c r="D389" s="5">
-        <v>9.1653849944150156</v>
+        <v>9.1653850616801193</v>
       </c>
       <c r="E389" s="5">
-        <v>9.3436213532745107</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.3436213568969464</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>189.17853707</v>
+        <v>189.1785371</v>
       </c>
       <c r="C390" s="5">
-        <v>0.14279541999999878</v>
+        <v>0.14279540000001134</v>
       </c>
       <c r="D390" s="5">
-        <v>0.9102417025366627</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.91024157427586072</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>191.22969963</v>
+        <v>191.2296996</v>
       </c>
       <c r="C391" s="5">
-        <v>2.0511625599999945</v>
+        <v>2.0511625000000038</v>
       </c>
       <c r="D391" s="5">
-        <v>13.8155920628527</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.815591632001944</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>192.46053067</v>
+        <v>192.46053069999999</v>
       </c>
       <c r="C392" s="5">
-        <v>1.2308310399999982</v>
+        <v>1.230831099999989</v>
       </c>
       <c r="D392" s="5">
-        <v>8.0030531375284042</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0030535428708749</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>195.04542434999999</v>
+        <v>195.0454244</v>
       </c>
       <c r="C393" s="5">
-        <v>2.5848936799999933</v>
+        <v>2.5848937000000092</v>
       </c>
       <c r="D393" s="5">
-        <v>17.362418498456012</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.362418639959088</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>197.48800542999999</v>
+        <v>197.48800539999999</v>
       </c>
       <c r="C394" s="5">
-        <v>2.4425810799999965</v>
+        <v>2.4425809999999899</v>
       </c>
       <c r="D394" s="5">
-        <v>16.10728914907358</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.107288580252209</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>197.80786848</v>
+        <v>197.80786850000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.31986305000000925</v>
+        <v>0.31986310000002049</v>
       </c>
       <c r="D395" s="5">
-        <v>1.9609972800675335</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9609975896411447</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>201.98775669</v>
+        <v>201.98775670000001</v>
       </c>
       <c r="C396" s="5">
-        <v>4.1798882100000014</v>
+        <v>4.1798881999999935</v>
       </c>
       <c r="D396" s="5">
-        <v>28.522093947082116</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>28.522093867500665</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>204.46874159999999</v>
       </c>
       <c r="C397" s="5">
-        <v>2.4809849099999894</v>
+        <v>2.4809848999999815</v>
       </c>
       <c r="D397" s="5">
-        <v>15.777065913467458</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.777065844684701</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>206.80760727000001</v>
+        <v>206.8076073</v>
       </c>
       <c r="C398" s="5">
-        <v>2.3388656700000183</v>
+        <v>2.3388657000000137</v>
       </c>
       <c r="D398" s="5">
-        <v>14.623860026591395</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.623860226122765</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>208.35819393</v>
+        <v>208.3581939</v>
       </c>
       <c r="C399" s="5">
-        <v>1.5505866599999933</v>
+        <v>1.5505866000000026</v>
       </c>
       <c r="D399" s="5">
-        <v>9.3777265245241317</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.3777261451428515</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>209.41543136000001</v>
+        <v>209.41543139999999</v>
       </c>
       <c r="C400" s="5">
-        <v>1.0572374300000149</v>
+        <v>1.0572374999999852</v>
       </c>
       <c r="D400" s="5">
-        <v>6.2617973488511725</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.261797776011413</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>210.62026641</v>
+        <v>210.62026639999999</v>
       </c>
       <c r="C401" s="5">
-        <v>1.2048350499999856</v>
+        <v>1.2048350000000028</v>
       </c>
       <c r="D401" s="5">
-        <v>7.1266994258547545</v>
+        <v>7.1266991192755036</v>
       </c>
       <c r="E401" s="5">
-        <v>11.418224178982928</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.418224144222776</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>212.63025708999999</v>
+        <v>212.63025709999999</v>
       </c>
       <c r="C402" s="5">
-        <v>2.0099906799999872</v>
+        <v>2.009990700000003</v>
       </c>
       <c r="D402" s="5">
-        <v>12.072453155176799</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.072453282278882</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>213.42837376</v>
+        <v>213.4283738</v>
       </c>
       <c r="C403" s="5">
-        <v>0.79811667000001307</v>
+        <v>0.79811670000000845</v>
       </c>
       <c r="D403" s="5">
-        <v>4.5984120526799899</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5984122288902585</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>214.45768201999999</v>
+        <v>214.45768200000001</v>
       </c>
       <c r="C404" s="5">
-        <v>1.0293082599999934</v>
+        <v>1.0293082000000027</v>
       </c>
       <c r="D404" s="5">
-        <v>5.9432832942606817</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9432829374331142</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>212.46382266000001</v>
+        <v>212.46382270000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.9938593599999876</v>
+        <v>-1.9938592999999969</v>
       </c>
       <c r="D405" s="5">
-        <v>-10.603482314677226</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.603482012668163</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>213.75664227999999</v>
+        <v>213.75664230000001</v>
       </c>
       <c r="C406" s="5">
-        <v>1.2928196199999888</v>
+        <v>1.2928196000000014</v>
       </c>
       <c r="D406" s="5">
-        <v>7.5512677458154265</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5512676235901965</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>215.00993277000001</v>
+        <v>215.0099328</v>
       </c>
       <c r="C407" s="5">
-        <v>1.2532904900000119</v>
+        <v>1.2532904999999914</v>
       </c>
       <c r="D407" s="5">
-        <v>7.2671776914929653</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.267177750658349</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>214.86340018000001</v>
+        <v>214.8634002</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.14653258999999252</v>
+        <v>-0.14653260000000046</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.81476002933563718</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.81476008461682792</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>215.80468972</v>
+        <v>215.80468970000001</v>
       </c>
       <c r="C409" s="5">
-        <v>0.94128953999998544</v>
+        <v>0.94128950000001055</v>
       </c>
       <c r="D409" s="5">
-        <v>5.3855847845815319</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3855845496660004</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>216.02293248999999</v>
+        <v>216.0229325</v>
       </c>
       <c r="C410" s="5">
-        <v>0.21824276999998915</v>
+        <v>0.21824279999998453</v>
       </c>
       <c r="D410" s="5">
-        <v>1.2203299260085121</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2203300948048446</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>216.11103338999999</v>
+        <v>216.1110334</v>
       </c>
       <c r="C411" s="5">
         <v>8.8100900000000593E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>0.49049673303569463</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.49049673301295726</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>216.43291110000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.32187771000002385</v>
+        <v>0.32187770000001592</v>
       </c>
       <c r="D412" s="5">
-        <v>1.8020047251143367</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8020046685865099</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>217.34359791</v>
+        <v>217.34359789999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.91068680999998719</v>
+        <v>0.91068679999997926</v>
       </c>
       <c r="D413" s="5">
-        <v>5.167757720731414</v>
+        <v>5.1677576626660393</v>
       </c>
       <c r="E413" s="5">
-        <v>3.1921579127205835</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1921579128721511</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>218.58496450999999</v>
+        <v>218.58496450000001</v>
       </c>
       <c r="C414" s="5">
-        <v>1.2413665999999921</v>
+        <v>1.2413666000000205</v>
       </c>
       <c r="D414" s="5">
-        <v>7.0733030388399065</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0733030391757712</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>219.59750978</v>
+        <v>219.59750980000001</v>
       </c>
       <c r="C415" s="5">
-        <v>1.0125452700000039</v>
+        <v>1.0125452999999993</v>
       </c>
       <c r="D415" s="5">
-        <v>5.7025600677663935</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7025602413187437</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>219.72061529000001</v>
+        <v>219.72061529999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.12310551000001624</v>
+        <v>0.12310549999997988</v>
       </c>
       <c r="D416" s="5">
-        <v>0.67479338297067315</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.67479332792546032</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>219.74494222999999</v>
+        <v>219.7449422</v>
       </c>
       <c r="C417" s="5">
-        <v>2.4326939999980368E-2</v>
+        <v>2.432690000000548E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>0.13294205961946748</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.13294184088801231</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>219.77923920000001</v>
       </c>
       <c r="C418" s="5">
-        <v>3.4296970000013971E-2</v>
+        <v>3.4297000000009348E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>0.18745237725414921</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.18745254138754497</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>219.81714574</v>
+        <v>219.8171457</v>
       </c>
       <c r="C419" s="5">
-        <v>3.7906539999994493E-2</v>
+        <v>3.7906499999991183E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.20716708027710418</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.20716686146136087</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>218.81890315000001</v>
+        <v>218.81890319999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.9982425899999896</v>
+        <v>-0.99824250000000347</v>
       </c>
       <c r="D420" s="5">
-        <v>-5.3154175018449434</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.3154170354641987</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>218.58808923000001</v>
+        <v>218.58808920000001</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.23081392000000278</v>
+        <v>-0.23081399999998098</v>
       </c>
       <c r="D421" s="5">
-        <v>-1.2584628559602518</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2584632893294589</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>219.18244781000001</v>
+        <v>219.18244780000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.59435858000000508</v>
+        <v>0.59435859999999252</v>
       </c>
       <c r="D422" s="5">
-        <v>3.3121378457654727</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3121379593513245</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>218.20368568999999</v>
+        <v>218.20368569999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.97876212000002738</v>
+        <v>-0.97876210000001151</v>
       </c>
       <c r="D423" s="5">
-        <v>-5.2289460057037829</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.2289459016987454</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>216.88291866</v>
+        <v>216.8829187</v>
       </c>
       <c r="C424" s="5">
-        <v>-1.3207670299999847</v>
+        <v>-1.3207669999999894</v>
       </c>
       <c r="D424" s="5">
-        <v>-7.0264948310160165</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.0264946763795351</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>215.98763871</v>
+        <v>215.98763869999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.8952799500000026</v>
+        <v>-0.89528000000001384</v>
       </c>
       <c r="D425" s="5">
-        <v>-4.8425993812846286</v>
+        <v>-4.8425996447529762</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.6238781418174022</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.62387814184611257</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>214.97344412999999</v>
+        <v>214.97344409999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.0141945800000087</v>
+        <v>-1.0141945999999962</v>
       </c>
       <c r="D426" s="5">
-        <v>-5.4914686125305696</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.4914687182892274</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>214.93881644999999</v>
+        <v>214.9388165</v>
       </c>
       <c r="C427" s="5">
-        <v>-3.4627679999999827E-2</v>
+        <v>-3.4627599999993208E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.19312349266460416</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.19312304691544435</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>214.87690782000001</v>
+        <v>214.8769078</v>
       </c>
       <c r="C428" s="5">
-        <v>-6.1908629999976483E-2</v>
+        <v>-6.1908700000003591E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.34508788285335656</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.34508827234582817</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>215.18957940000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.31267157999999995</v>
+        <v>0.31267160000001581</v>
       </c>
       <c r="D429" s="5">
-        <v>1.7601860728745367</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7601861865322421</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>214.46391123000001</v>
+        <v>214.46391120000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.72566817000000583</v>
+        <v>-0.72566820000000121</v>
       </c>
       <c r="D430" s="5">
-        <v>-3.972455388982743</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.9724555501749359</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>212.13244649999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.3314647300000217</v>
+        <v>-2.3314647000000264</v>
       </c>
       <c r="D431" s="5">
-        <v>-12.292942049756995</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.292941902531563</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>211.55834109</v>
+        <v>211.55834110000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.57410540999998716</v>
+        <v>-0.57410539999997923</v>
       </c>
       <c r="D432" s="5">
-        <v>-3.1997170559774468</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1997170010703901</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>210.47289963</v>
+        <v>210.47289960000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.0854414599999984</v>
+        <v>-1.0854415000000017</v>
       </c>
       <c r="D433" s="5">
-        <v>-5.9860334407026095</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9860336548338449</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>209.42729059000001</v>
+        <v>209.42729059999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.045609039999988</v>
+        <v>-1.0456090000000131</v>
       </c>
       <c r="D434" s="5">
-        <v>-5.8012631578426728</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.8012629427470426</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>209.10456010999999</v>
+        <v>209.10456009999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.32273048000001836</v>
+        <v>-0.3227305000000058</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.8336243759429216</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8336244885265973</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>208.66206</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.44250010999999745</v>
+        <v>-0.44250009999998952</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.510051685818071</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5100516298708908</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>208.25551598999999</v>
+        <v>208.255516</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.40654401000000462</v>
+        <v>-0.40654399999999669</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.3131126753291764</v>
+        <v>-2.3131126190404361</v>
       </c>
       <c r="E437" s="5">
-        <v>-3.5798913151607215</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5798913060666737</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>207.56751136</v>
+        <v>207.5675114</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.68800462999999468</v>
+        <v>-0.6880045999999993</v>
       </c>
       <c r="D438" s="5">
-        <v>-3.893141486126539</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8931413192576314</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>206.83807566999999</v>
+        <v>206.83807569999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.72943569000000252</v>
+        <v>-0.72943570000001046</v>
       </c>
       <c r="D439" s="5">
-        <v>-4.1364906978079592</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1364907526427412</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>207.67184441000001</v>
+        <v>207.6718444</v>
       </c>
       <c r="C440" s="5">
-        <v>0.83376874000001067</v>
+        <v>0.83376870000000736</v>
       </c>
       <c r="D440" s="5">
-        <v>4.9459243147837562</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9459240714845976</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>208.19986209999999</v>
       </c>
       <c r="C441" s="5">
-        <v>0.52801768999998444</v>
+        <v>0.52801769999999237</v>
       </c>
       <c r="D441" s="5">
-        <v>3.0940995354715506</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0940995950429651</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>210.78904918999999</v>
+        <v>210.78904919999999</v>
       </c>
       <c r="C442" s="5">
-        <v>2.5891870899999958</v>
+        <v>2.5891871000000037</v>
       </c>
       <c r="D442" s="5">
-        <v>15.987526829437716</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.987526895468097</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>211.06748207000001</v>
+        <v>210.6530803</v>
       </c>
       <c r="C443" s="5">
-        <v>0.27843288000002531</v>
+        <v>-0.13596889999999462</v>
       </c>
       <c r="D443" s="5">
-        <v>1.5966557666487802</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.77131644852046488</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>210.86304530000001</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.20996500000001106</v>
+      </c>
+      <c r="D444" s="5">
+        <v>1.202659090263225</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE100000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>