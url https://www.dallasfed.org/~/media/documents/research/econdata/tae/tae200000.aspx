--- v8 (2026-08-21)
+++ v9 (2026-10-02)
@@ -1,111 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{830A499D-87A0-4167-AC59-D6106412342C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{055A4F66-D3A0-4B74-A63A-33D9ADD2D77F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1BD0C011-9A9B-4FD9-918A-AFDAFB1E7085}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0EF29D63-6D7E-403B-AE9A-5B9C15152CA5}"/>
   </bookViews>
   <sheets>
     <sheet name="AE200000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Construction</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -929,6390 +933,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{70654F0B-971F-48A8-8B72-D15B97DFDFAB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6C6014D-9D34-4840-8D52-3E6F46BC1EDA}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>342.56397479999998</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>342.56936044999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>341.47870039999998</v>
+        <v>341.48012617000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-1.085274400000003</v>
+        <v>-1.089234279999971</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.7361627755965743</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-3.7494996202613762</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>341.06417479999999</v>
+        <v>341.06554948000002</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.41452559999999039</v>
+        <v>-0.41457668999998987</v>
       </c>
       <c r="D8" s="5">
-        <v>-1.4470097637667934</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-1.4471809154760873</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>341.05395320000002</v>
+        <v>341.05382162000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-1.0221599999965747E-2</v>
+        <v>-1.1727860000007695E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-3.5957744241688072E-2</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-4.125532678792565E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>346.1578973</v>
+        <v>346.15891151</v>
       </c>
       <c r="C10" s="5">
-        <v>5.1039440999999783</v>
+        <v>5.1050898899999879</v>
       </c>
       <c r="D10" s="5">
-        <v>19.512649689573291</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>19.517405009251032</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>348.3937224</v>
+        <v>348.39401662</v>
       </c>
       <c r="C11" s="5">
-        <v>2.2358250999999996</v>
+        <v>2.2351051100000063</v>
       </c>
       <c r="D11" s="5">
-        <v>8.0321258937089635</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>8.0294224484776642</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>347.83119240000002</v>
+        <v>347.83083806000002</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.5625299999999811</v>
+        <v>-0.56317855999998301</v>
       </c>
       <c r="D12" s="5">
-        <v>-1.9204521727195223</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-1.922645069997253</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>349.73366570000002</v>
+        <v>349.73285650999998</v>
       </c>
       <c r="C13" s="5">
-        <v>1.9024732999999969</v>
+        <v>1.9020184499999573</v>
       </c>
       <c r="D13" s="5">
-        <v>6.7645250285887748</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>6.7628658929784757</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>351.0443234</v>
+        <v>351.04354651</v>
       </c>
       <c r="C14" s="5">
-        <v>1.3106576999999788</v>
+        <v>1.3106900000000223</v>
       </c>
       <c r="D14" s="5">
-        <v>4.5909665260468913</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>4.5910928510196847</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>346.08435580000003</v>
+        <v>346.08276541999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-4.9599675999999704</v>
+        <v>-4.9607810900000118</v>
       </c>
       <c r="D15" s="5">
-        <v>-15.697556618703945</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-15.699966567924385</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>348.56665429999998</v>
+        <v>348.56439394</v>
       </c>
       <c r="C16" s="5">
-        <v>2.4822984999999562</v>
+        <v>2.4816285200000152</v>
       </c>
       <c r="D16" s="5">
-        <v>8.9548173631626149</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>8.9523470999914423</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>347.78289469999999</v>
+        <v>347.77987494000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.78375959999999623</v>
+        <v>-0.78451899999998886</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.6651059813335154</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-2.6676734590575513</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>348.89624090000001</v>
+        <v>348.90136983999997</v>
       </c>
       <c r="C18" s="5">
-        <v>1.1133462000000236</v>
+        <v>1.1214948999999592</v>
       </c>
       <c r="D18" s="5">
-        <v>3.9098859646962136</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>3.9390471176816044</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>350.87183110000001</v>
+        <v>350.87319757</v>
       </c>
       <c r="C19" s="5">
-        <v>1.9755901999999992</v>
+        <v>1.9718277300000295</v>
       </c>
       <c r="D19" s="5">
-        <v>7.0105402668793282</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>6.9966650572913514</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>354.33742690000003</v>
+        <v>354.33867755</v>
       </c>
       <c r="C20" s="5">
-        <v>3.4655958000000169</v>
+        <v>3.4654799799999978</v>
       </c>
       <c r="D20" s="5">
-        <v>12.518072936504776</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>12.517580172751529</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>348.89809279999997</v>
+        <v>348.8983389</v>
       </c>
       <c r="C21" s="5">
-        <v>-5.4393341000000532</v>
+        <v>-5.4403386500000011</v>
       </c>
       <c r="D21" s="5">
-        <v>-16.942506685557312</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-16.945321465374995</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>348.00676909999999</v>
+        <v>348.00756282999998</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.89132369999998673</v>
+        <v>-0.89077607000001535</v>
       </c>
       <c r="D22" s="5">
-        <v>-3.0229089378913998</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-3.021075561216191</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>347.97245400000003</v>
+        <v>347.97260177999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-3.4315099999957965E-2</v>
+        <v>-3.4961049999992611E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.11826147947624488</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-0.12048613784583218</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>347.21956239999997</v>
+        <v>347.21922482999997</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.75289160000005495</v>
+        <v>-0.75337695000001759</v>
       </c>
       <c r="D24" s="5">
-        <v>-2.5657080043921754</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-2.5673412601699641</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>345.77220319999998</v>
+        <v>345.77152588000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.447359199999994</v>
+        <v>-1.4476989499999604</v>
       </c>
       <c r="D25" s="5">
-        <v>-4.8890101789025087</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-4.8901362722561403</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>347.38529929999999</v>
+        <v>347.38455858999998</v>
       </c>
       <c r="C26" s="5">
-        <v>1.613096100000007</v>
+        <v>1.6130327099999704</v>
       </c>
       <c r="D26" s="5">
-        <v>5.7441389714897095</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>5.7439189624003406</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>346.92127010000002</v>
+        <v>346.91994526000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.46402919999997039</v>
+        <v>-0.4646133299999633</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.5912079804863088</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-1.5931996883194577</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>348.04069340000001</v>
+        <v>348.03885042000002</v>
       </c>
       <c r="C28" s="5">
-        <v>1.119423299999994</v>
+        <v>1.1189051599999971</v>
       </c>
       <c r="D28" s="5">
-        <v>3.9415455727720206</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>3.9397040052865595</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>345.92478199999999</v>
+        <v>345.92231781999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-2.1159114000000159</v>
+        <v>-2.1165326000000277</v>
       </c>
       <c r="D29" s="5">
-        <v>-7.0563318911725847</v>
+        <v>-7.0583708675060697</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.53427374615500067</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-0.53411863476012789</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>340.23729020000002</v>
+        <v>340.24096637999997</v>
       </c>
       <c r="C30" s="5">
-        <v>-5.6874917999999752</v>
+        <v>-5.6813514400000145</v>
       </c>
       <c r="D30" s="5">
-        <v>-18.03983602130096</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-18.022201369043866</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>339.60919360000003</v>
+        <v>339.61055209</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.62809659999999212</v>
+        <v>-0.63041428999997606</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.1929110464971369</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-2.2008971147680301</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>341.6569763</v>
+        <v>341.65791983000003</v>
       </c>
       <c r="C32" s="5">
-        <v>2.0477826999999706</v>
+        <v>2.047367740000027</v>
       </c>
       <c r="D32" s="5">
-        <v>7.4806423713808856</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>7.4790449762881739</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>346.3857668</v>
+        <v>346.38618227000001</v>
       </c>
       <c r="C33" s="5">
-        <v>4.7287905000000023</v>
+        <v>4.7282624399999804</v>
       </c>
       <c r="D33" s="5">
-        <v>17.933433652695573</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>17.93122286958544</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>348.32783460000002</v>
+        <v>348.32828064</v>
       </c>
       <c r="C34" s="5">
-        <v>1.942067800000018</v>
+        <v>1.9420983699999965</v>
       </c>
       <c r="D34" s="5">
-        <v>6.9393894320278759</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>6.9394934729906987</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>345.59137759999999</v>
+        <v>345.59135687000003</v>
       </c>
       <c r="C35" s="5">
-        <v>-2.7364570000000299</v>
+        <v>-2.7369237699999758</v>
       </c>
       <c r="D35" s="5">
-        <v>-9.0303295416270579</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-9.0317928692197782</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>348.8536742</v>
+        <v>348.85335414000002</v>
       </c>
       <c r="C36" s="5">
-        <v>3.2622966000000133</v>
+        <v>3.2619972699999948</v>
       </c>
       <c r="D36" s="5">
-        <v>11.934724816679232</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>11.933573043416601</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>347.78659599999997</v>
+        <v>347.78610744000002</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.0670782000000258</v>
+        <v>-1.0672466999999983</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.6094492419801782</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-3.6100129030034345</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>346.29858150000001</v>
+        <v>346.29798276999998</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.4880144999999629</v>
+        <v>-1.4881246700000474</v>
       </c>
       <c r="D38" s="5">
-        <v>-5.0151212926018989</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-5.0154907897644101</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>349.2428122</v>
+        <v>349.24190787999999</v>
       </c>
       <c r="C39" s="5">
-        <v>2.9442306999999914</v>
+        <v>2.9439251100000092</v>
       </c>
       <c r="D39" s="5">
-        <v>10.693257514332055</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>10.692114589871515</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>348.83379450000001</v>
+        <v>348.83267859</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.4090176999999926</v>
+        <v>-0.40922928999998476</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.3963694550360062</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-1.3970907598257809</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>346.91429779999999</v>
+        <v>346.91287652</v>
       </c>
       <c r="C41" s="5">
-        <v>-1.9194967000000247</v>
+        <v>-1.9198020700000029</v>
       </c>
       <c r="D41" s="5">
-        <v>-6.4069141586947982</v>
+        <v>-6.4079226557496316</v>
       </c>
       <c r="E41" s="5">
-        <v>0.28604941059122702</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>0.28635293213878921</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>346.31026270000001</v>
+        <v>346.31232381000001</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.60403509999997596</v>
+        <v>-0.60055270999998811</v>
       </c>
       <c r="D42" s="5">
-        <v>-2.0695049753528205</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-2.0576955628900384</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>346.08349479999998</v>
+        <v>346.08461941000002</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.22676790000002711</v>
+        <v>-0.22770439999999326</v>
       </c>
       <c r="D43" s="5">
-        <v>-0.7829498858613948</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-0.78616694523422348</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>347.84320220000001</v>
+        <v>347.84390501000001</v>
       </c>
       <c r="C44" s="5">
-        <v>1.7597074000000248</v>
+        <v>1.7592855999999983</v>
       </c>
       <c r="D44" s="5">
-        <v>6.2751174495313977</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>6.2735500503734221</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>349.721496</v>
+        <v>349.72195522999999</v>
       </c>
       <c r="C45" s="5">
-        <v>1.8782937999999945</v>
+        <v>1.8780502199999773</v>
       </c>
       <c r="D45" s="5">
-        <v>6.6757449017837756</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>6.6748394237121422</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>351.69334049999998</v>
+        <v>351.69350986000001</v>
       </c>
       <c r="C46" s="5">
-        <v>1.9718444999999747</v>
+        <v>1.9715546300000142</v>
       </c>
       <c r="D46" s="5">
-        <v>6.9798063975746505</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>6.9787388634351188</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>354.06316229999999</v>
+        <v>354.06306122000001</v>
       </c>
       <c r="C47" s="5">
-        <v>2.3698218000000111</v>
+        <v>2.3695513600000027</v>
       </c>
       <c r="D47" s="5">
-        <v>8.3924891125830126</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>8.3914914185934322</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>357.75244300000003</v>
+        <v>357.75219948</v>
       </c>
       <c r="C48" s="5">
-        <v>3.6892807000000403</v>
+        <v>3.6891382599999929</v>
       </c>
       <c r="D48" s="5">
-        <v>13.245869456578085</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>13.245332388994925</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>358.492456</v>
+        <v>358.49210704000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.74001299999997627</v>
+        <v>0.73990756000000601</v>
       </c>
       <c r="D49" s="5">
-        <v>2.5106420971671595</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>2.5102820201277298</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>359.35390890000002</v>
+        <v>359.35347617000002</v>
       </c>
       <c r="C50" s="5">
-        <v>0.86145290000001751</v>
+        <v>0.86136913000001414</v>
       </c>
       <c r="D50" s="5">
-        <v>2.922002657160272</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.9217176299979108</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>361.6910608</v>
+        <v>361.69054626000002</v>
       </c>
       <c r="C51" s="5">
-        <v>2.3371518999999807</v>
+        <v>2.3370700899999974</v>
       </c>
       <c r="D51" s="5">
-        <v>8.0898275887781637</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>8.0895442987095159</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>362.77295570000001</v>
+        <v>362.77238002000001</v>
       </c>
       <c r="C52" s="5">
-        <v>1.0818949000000089</v>
+        <v>1.081833759999995</v>
       </c>
       <c r="D52" s="5">
-        <v>3.6491005686433819</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>3.6488962232114064</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>368.54268430000002</v>
+        <v>368.54186834000001</v>
       </c>
       <c r="C53" s="5">
-        <v>5.7697286000000076</v>
+        <v>5.7694883199999936</v>
       </c>
       <c r="D53" s="5">
-        <v>20.846672128344125</v>
+        <v>20.845762691493896</v>
       </c>
       <c r="E53" s="5">
-        <v>6.2345042095869552</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>6.2347042395680674</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>368.10582950000003</v>
+        <v>368.10666394999998</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.43685479999999188</v>
+        <v>-0.43520439000002398</v>
       </c>
       <c r="D54" s="5">
-        <v>-1.413191953710291</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-1.4078907281947051</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>365.41936829999997</v>
+        <v>365.42039935000003</v>
       </c>
       <c r="C55" s="5">
-        <v>-2.6864612000000534</v>
+        <v>-2.6862645999999586</v>
       </c>
       <c r="D55" s="5">
-        <v>-8.4145660008700602</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-8.4139563959250587</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>369.04518239999999</v>
+        <v>369.04574778</v>
       </c>
       <c r="C56" s="5">
-        <v>3.6258141000000137</v>
+        <v>3.6253484299999741</v>
       </c>
       <c r="D56" s="5">
-        <v>12.578571525862836</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>12.576829441321369</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>374.02894600000002</v>
+        <v>374.02914342000003</v>
       </c>
       <c r="C57" s="5">
-        <v>4.9837636000000316</v>
+        <v>4.9833956400000261</v>
       </c>
       <c r="D57" s="5">
-        <v>17.464890280475732</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>17.46347480927637</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>371.8590615</v>
+        <v>371.85911092999999</v>
       </c>
       <c r="C58" s="5">
-        <v>-2.1698845000000233</v>
+        <v>-2.1700324900000396</v>
       </c>
       <c r="D58" s="5">
-        <v>-6.7437676742795443</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-6.7442095883410431</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>375.21922749999999</v>
+        <v>375.21912164999998</v>
       </c>
       <c r="C59" s="5">
-        <v>3.3601659999999924</v>
+        <v>3.3600107199999911</v>
       </c>
       <c r="D59" s="5">
-        <v>11.398820698607203</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>11.398265895783766</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>380.28689179999998</v>
+        <v>380.28669918000003</v>
       </c>
       <c r="C60" s="5">
-        <v>5.0676642999999899</v>
+        <v>5.067577530000051</v>
       </c>
       <c r="D60" s="5">
-        <v>17.466830439253634</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>17.466514109956478</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>382.24213040000001</v>
+        <v>382.24185812000002</v>
       </c>
       <c r="C61" s="5">
-        <v>1.9552386000000297</v>
+        <v>1.9551589399999898</v>
       </c>
       <c r="D61" s="5">
-        <v>6.3472746207202224</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>6.3470119715754558</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>387.19965239999999</v>
+        <v>387.19941398999998</v>
       </c>
       <c r="C62" s="5">
-        <v>4.9575219999999831</v>
+        <v>4.9575558699999647</v>
       </c>
       <c r="D62" s="5">
-        <v>16.723115250109501</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>16.723250548016132</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>389.11886550000003</v>
+        <v>389.11861766999999</v>
       </c>
       <c r="C63" s="5">
-        <v>1.9192131000000359</v>
+        <v>1.9192036800000096</v>
       </c>
       <c r="D63" s="5">
-        <v>6.1128403237603601</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>6.1128133647508465</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>392.9785435</v>
+        <v>392.97831790999999</v>
       </c>
       <c r="C64" s="5">
-        <v>3.859677999999974</v>
+        <v>3.8597002399999951</v>
       </c>
       <c r="D64" s="5">
-        <v>12.57413527819855</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>12.574220180077077</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>397.23390860000001</v>
+        <v>397.23358810000002</v>
       </c>
       <c r="C65" s="5">
-        <v>4.2553651000000059</v>
+        <v>4.2552701900000329</v>
       </c>
       <c r="D65" s="5">
-        <v>13.796707971338318</v>
+        <v>13.796390099515055</v>
       </c>
       <c r="E65" s="5">
-        <v>7.7850478444566829</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>7.7851995186420275</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>399.87613900000002</v>
+        <v>399.87637332999998</v>
       </c>
       <c r="C66" s="5">
-        <v>2.6422304000000167</v>
+        <v>2.6427852299999586</v>
       </c>
       <c r="D66" s="5">
-        <v>8.280466664040631</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>8.2822764823783146</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>401.46101800000002</v>
+        <v>401.46170347999998</v>
       </c>
       <c r="C67" s="5">
-        <v>1.5848790000000008</v>
+        <v>1.5853301500000043</v>
       </c>
       <c r="D67" s="5">
-        <v>4.8611694203316125</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>4.8625805956612478</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>403.41002650000001</v>
+        <v>403.41040802999999</v>
       </c>
       <c r="C68" s="5">
-        <v>1.9490084999999908</v>
+        <v>1.9487045500000022</v>
       </c>
       <c r="D68" s="5">
-        <v>5.9838469404258632</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>5.9828782099855093</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>401.85103629999998</v>
+        <v>401.85107513000003</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.5589902000000393</v>
+        <v>-1.5593328999999585</v>
       </c>
       <c r="D69" s="5">
-        <v>-4.5401265966821587</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-4.5410992904448166</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>405.05989679999999</v>
+        <v>405.05987872999998</v>
       </c>
       <c r="C70" s="5">
-        <v>3.2088605000000143</v>
+        <v>3.2088035999999533</v>
       </c>
       <c r="D70" s="5">
-        <v>10.014482729676155</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>10.014296270429934</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>407.60027869999999</v>
+        <v>407.60020104</v>
       </c>
       <c r="C71" s="5">
-        <v>2.5403818999999999</v>
+        <v>2.5403223100000218</v>
       </c>
       <c r="D71" s="5">
-        <v>7.7910480926287606</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>7.7908593474801391</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>408.16194990000002</v>
+        <v>408.16183632000002</v>
       </c>
       <c r="C72" s="5">
-        <v>0.56167120000003479</v>
+        <v>0.56163528000001861</v>
       </c>
       <c r="D72" s="5">
-        <v>1.6661844495342359</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>1.6660774047164484</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>410.29018610000003</v>
+        <v>410.28997146</v>
       </c>
       <c r="C73" s="5">
-        <v>2.1282362000000035</v>
+        <v>2.1281351399999835</v>
       </c>
       <c r="D73" s="5">
-        <v>6.4396299770323573</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>6.4393172108572205</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>415.7941414</v>
+        <v>415.79404443999999</v>
       </c>
       <c r="C74" s="5">
-        <v>5.5039552999999728</v>
+        <v>5.5040729799999895</v>
       </c>
       <c r="D74" s="5">
-        <v>17.340204541938007</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>17.340612815763468</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>418.34890780000001</v>
+        <v>418.34881820999999</v>
       </c>
       <c r="C75" s="5">
-        <v>2.5547664000000054</v>
+        <v>2.5547737699999971</v>
       </c>
       <c r="D75" s="5">
-        <v>7.6275079905112619</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>7.6275325824524787</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>420.26102659999998</v>
+        <v>420.26090801999999</v>
       </c>
       <c r="C76" s="5">
-        <v>1.9121187999999734</v>
+        <v>1.9120898099999977</v>
       </c>
       <c r="D76" s="5">
-        <v>5.6247589510104223</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>5.6246727528751039</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>424.33556449999998</v>
+        <v>424.33536477000001</v>
       </c>
       <c r="C77" s="5">
-        <v>4.0745378999999957</v>
+        <v>4.0744567500000244</v>
       </c>
       <c r="D77" s="5">
-        <v>12.275186433844887</v>
+        <v>12.274932426025952</v>
       </c>
       <c r="E77" s="5">
-        <v>6.822593769881391</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>6.82262967732159</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>425.8656158</v>
+        <v>425.86578901000001</v>
       </c>
       <c r="C78" s="5">
-        <v>1.5300513000000251</v>
+        <v>1.5304242400000021</v>
       </c>
       <c r="D78" s="5">
-        <v>4.413759054040578</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>4.4148584281808123</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>426.40322370000001</v>
+        <v>426.40363406</v>
       </c>
       <c r="C79" s="5">
-        <v>0.5376079000000118</v>
+        <v>0.53784504999998717</v>
       </c>
       <c r="D79" s="5">
-        <v>1.5254286340800505</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.526105588242177</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>430.04759919999998</v>
+        <v>430.04781776999999</v>
       </c>
       <c r="C80" s="5">
-        <v>3.6443754999999669</v>
+        <v>3.644183709999993</v>
       </c>
       <c r="D80" s="5">
-        <v>10.752254939960014</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>10.751651391789331</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>432.95853599999998</v>
+        <v>432.95851705000001</v>
       </c>
       <c r="C81" s="5">
-        <v>2.9109368000000018</v>
+        <v>2.9106992800000171</v>
       </c>
       <c r="D81" s="5">
-        <v>8.4319696732385374</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>8.4312514033024311</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>436.1755339</v>
+        <v>436.17549401999997</v>
       </c>
       <c r="C82" s="5">
-        <v>3.2169979000000239</v>
+        <v>3.216976969999962</v>
       </c>
       <c r="D82" s="5">
-        <v>9.2898775141822441</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>9.2898150059104623</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>437.82592590000002</v>
+        <v>437.82585748999998</v>
       </c>
       <c r="C83" s="5">
-        <v>1.6503920000000107</v>
+        <v>1.6503634700000021</v>
       </c>
       <c r="D83" s="5">
-        <v>4.6362293903739804</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>4.6361480023696222</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>438.05618620000001</v>
+        <v>438.05610867000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.23026029999999764</v>
+        <v>0.23025118000003886</v>
       </c>
       <c r="D84" s="5">
-        <v>0.63292964764196658</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>0.63290460560001538</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>440.06912060000002</v>
+        <v>440.06898819000003</v>
       </c>
       <c r="C85" s="5">
-        <v>2.012934400000006</v>
+        <v>2.0128795200000127</v>
       </c>
       <c r="D85" s="5">
-        <v>5.6557000088741427</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>5.6555429224386389</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>440.08025570000001</v>
+        <v>440.08022125999997</v>
       </c>
       <c r="C86" s="5">
-        <v>1.1135099999989961E-2</v>
+        <v>1.123306999994611E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>3.0367910621187377E-2</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>3.0635143475210569E-2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>446.53570919999999</v>
+        <v>446.53568481000002</v>
       </c>
       <c r="C87" s="5">
-        <v>6.455453499999976</v>
+        <v>6.4554635500000472</v>
       </c>
       <c r="D87" s="5">
-        <v>19.094505998477484</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>19.09453978030049</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>449.36504489999999</v>
+        <v>449.36498570999998</v>
       </c>
       <c r="C88" s="5">
-        <v>2.8293357000000015</v>
+        <v>2.8293008999999643</v>
       </c>
       <c r="D88" s="5">
-        <v>7.8740789265892674</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>7.8739791232124823</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>447.48883130000002</v>
+        <v>447.48874859</v>
       </c>
       <c r="C89" s="5">
-        <v>-1.8762135999999714</v>
+        <v>-1.8762371199999848</v>
       </c>
       <c r="D89" s="5">
-        <v>-4.8968360458098719</v>
+        <v>-4.8968966595027368</v>
       </c>
       <c r="E89" s="5">
-        <v>5.4563578302190718</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>5.4563879757110634</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>452.24753390000001</v>
+        <v>452.24767512</v>
       </c>
       <c r="C90" s="5">
-        <v>4.7587025999999923</v>
+        <v>4.7589265299999965</v>
       </c>
       <c r="D90" s="5">
-        <v>13.534560531905115</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>13.535237782134768</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>458.93419849999998</v>
+        <v>458.93439031000003</v>
       </c>
       <c r="C91" s="5">
-        <v>6.6866645999999719</v>
+        <v>6.6867151900000295</v>
       </c>
       <c r="D91" s="5">
-        <v>19.258836434431181</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>19.258987679491078</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>460.30848400000002</v>
+        <v>460.30861231</v>
       </c>
       <c r="C92" s="5">
-        <v>1.3742855000000418</v>
+        <v>1.3742219999999747</v>
       </c>
       <c r="D92" s="5">
-        <v>3.6531961683294201</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.65302302775663</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>459.27731230000001</v>
+        <v>459.27728507</v>
       </c>
       <c r="C93" s="5">
-        <v>-1.0311717000000158</v>
+        <v>-1.031327239999996</v>
       </c>
       <c r="D93" s="5">
-        <v>-2.6553351093213329</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-2.655729981247601</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>463.93481630000002</v>
+        <v>463.93477544000001</v>
       </c>
       <c r="C94" s="5">
-        <v>4.6575040000000172</v>
+        <v>4.657490370000005</v>
       </c>
       <c r="D94" s="5">
-        <v>12.871339626973999</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>12.871300640424032</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>465.48875709999999</v>
+        <v>465.48870863000002</v>
       </c>
       <c r="C95" s="5">
-        <v>1.5539407999999639</v>
+        <v>1.5539331900000093</v>
       </c>
       <c r="D95" s="5">
-        <v>4.0942555886936738</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>4.0942355346506254</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>470.1513903</v>
+        <v>470.15134329</v>
       </c>
       <c r="C96" s="5">
-        <v>4.6626332000000161</v>
+        <v>4.6626346599999806</v>
       </c>
       <c r="D96" s="5">
-        <v>12.704782398583925</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>12.704787995111211</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>474.52398249999999</v>
+        <v>474.52391204999998</v>
       </c>
       <c r="C97" s="5">
-        <v>4.3725921999999855</v>
+        <v>4.3725687599999787</v>
       </c>
       <c r="D97" s="5">
-        <v>11.749426451832502</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>11.74936144652785</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>476.79810739999999</v>
+        <v>476.79809258</v>
       </c>
       <c r="C98" s="5">
-        <v>2.2741249000000039</v>
+        <v>2.2741805300000237</v>
       </c>
       <c r="D98" s="5">
-        <v>5.9049537322319878</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>5.9051029086712115</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>478.86705480000001</v>
+        <v>478.86704258999998</v>
       </c>
       <c r="C99" s="5">
-        <v>2.0689474000000132</v>
+        <v>2.0689500099999805</v>
       </c>
       <c r="D99" s="5">
-        <v>5.3331903608989206</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>5.3331974198949084</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>479.890717</v>
+        <v>479.89066972000001</v>
       </c>
       <c r="C100" s="5">
-        <v>1.0236621999999898</v>
+        <v>1.0236271300000226</v>
       </c>
       <c r="D100" s="5">
-        <v>2.5955858379284935</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>2.5954959337600281</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>480.56338469999997</v>
+        <v>480.56337884999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.67266769999997678</v>
+        <v>0.672709129999987</v>
       </c>
       <c r="D101" s="5">
-        <v>1.6950806120518136</v>
+        <v>1.6951859876013664</v>
       </c>
       <c r="E101" s="5">
-        <v>7.3911461217736063</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>7.3911646637407902</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>485.42291010000002</v>
+        <v>485.42302325000003</v>
       </c>
       <c r="C102" s="5">
-        <v>4.8595254000000523</v>
+        <v>4.8596444000000361</v>
       </c>
       <c r="D102" s="5">
-        <v>12.832731263636044</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>12.833063356442587</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>489.4212387</v>
+        <v>489.42129202000001</v>
       </c>
       <c r="C103" s="5">
-        <v>3.9983285999999794</v>
+        <v>3.9982687699999815</v>
       </c>
       <c r="D103" s="5">
-        <v>10.344453543662912</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>10.34428915170913</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>491.76981360000002</v>
+        <v>491.76986694999999</v>
       </c>
       <c r="C104" s="5">
-        <v>2.3485749000000169</v>
+        <v>2.3485749299999839</v>
       </c>
       <c r="D104" s="5">
-        <v>5.9128512344509998</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>5.9128506507130751</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>497.76950729999999</v>
+        <v>497.76951234000001</v>
       </c>
       <c r="C105" s="5">
-        <v>5.9996936999999662</v>
+        <v>5.999645390000012</v>
       </c>
       <c r="D105" s="5">
-        <v>15.663695300832803</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>15.663558779989284</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>500.36311449999999</v>
+        <v>500.36309032999998</v>
       </c>
       <c r="C106" s="5">
-        <v>2.5936072000000081</v>
+        <v>2.5935779899999716</v>
       </c>
       <c r="D106" s="5">
-        <v>6.4348812528258748</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>6.4348066248570479</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>501.77369950000002</v>
+        <v>501.77366420999999</v>
       </c>
       <c r="C107" s="5">
-        <v>1.410585000000026</v>
+        <v>1.4105738800000154</v>
       </c>
       <c r="D107" s="5">
-        <v>3.4358964402668501</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>3.4358691014288123</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>509.54375499999998</v>
+        <v>509.54372331000002</v>
       </c>
       <c r="C108" s="5">
-        <v>7.7700554999999554</v>
+        <v>7.7700591000000259</v>
       </c>
       <c r="D108" s="5">
-        <v>20.249442225928881</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>20.249453968457367</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>511.5298904</v>
+        <v>511.52986842000001</v>
       </c>
       <c r="C109" s="5">
-        <v>1.9861354000000233</v>
+        <v>1.9861451099999954</v>
       </c>
       <c r="D109" s="5">
-        <v>4.7790349623446415</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.7790591333023213</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>514.08333560000005</v>
+        <v>514.08332363</v>
       </c>
       <c r="C110" s="5">
-        <v>2.5534452000000556</v>
+        <v>2.5534552099999814</v>
       </c>
       <c r="D110" s="5">
-        <v>6.1573626644168877</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>6.1573877408854116</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>519.35810389999995</v>
+        <v>519.35809885000003</v>
       </c>
       <c r="C111" s="5">
-        <v>5.2747682999998915</v>
+        <v>5.2747752200000377</v>
       </c>
       <c r="D111" s="5">
-        <v>13.031798499844083</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>13.031816893223258</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>520.56883319999997</v>
+        <v>520.56880364999995</v>
       </c>
       <c r="C112" s="5">
-        <v>1.2107293000000254</v>
+        <v>1.2107047999999168</v>
       </c>
       <c r="D112" s="5">
-        <v>2.8335918415282269</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>2.8335337924494386</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>525.40097430000003</v>
+        <v>525.40097518000005</v>
       </c>
       <c r="C113" s="5">
-        <v>4.832141100000058</v>
+        <v>4.832171530000096</v>
       </c>
       <c r="D113" s="5">
-        <v>11.725557131743546</v>
+        <v>11.725635482321749</v>
       </c>
       <c r="E113" s="5">
-        <v>9.3302134593526542</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>9.3302149733709427</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>525.30123249999997</v>
+        <v>525.30130353000004</v>
       </c>
       <c r="C114" s="5">
-        <v>-9.9741800000060721E-2</v>
+        <v>-9.9671650000004774E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.22756956002788487</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-0.22740967330316941</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>528.49724130000004</v>
+        <v>528.49726307000003</v>
       </c>
       <c r="C115" s="5">
-        <v>3.1960088000000724</v>
+        <v>3.1959595399999898</v>
       </c>
       <c r="D115" s="5">
-        <v>7.5503080879580686</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>7.5501867385268095</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>529.88496829999997</v>
+        <v>529.88498924999999</v>
       </c>
       <c r="C116" s="5">
-        <v>1.3877269999999271</v>
+        <v>1.3877261799999587</v>
       </c>
       <c r="D116" s="5">
-        <v>3.1968640414373306</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>3.1968619914708896</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>533.15797669999995</v>
+        <v>533.15797565000003</v>
       </c>
       <c r="C117" s="5">
-        <v>3.2730083999999806</v>
+        <v>3.2729864000000362</v>
       </c>
       <c r="D117" s="5">
-        <v>7.669262387867315</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>7.669208760474433</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>530.38764790000005</v>
+        <v>530.38763438000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-2.770328799999902</v>
+        <v>-2.7703412700000172</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.0601458299249789</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-6.0601723450756095</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>534.27933989999997</v>
+        <v>534.27932254999996</v>
       </c>
       <c r="C119" s="5">
-        <v>3.8916919999999209</v>
+        <v>3.8916881699999522</v>
       </c>
       <c r="D119" s="5">
-        <v>9.1691058063774413</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>9.1690966586270406</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>537.19930079999995</v>
+        <v>537.19928666999999</v>
       </c>
       <c r="C120" s="5">
-        <v>2.9199608999999782</v>
+        <v>2.9199641200000315</v>
       </c>
       <c r="D120" s="5">
-        <v>6.7590488903824575</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>6.7590567955435166</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>536.78733390000002</v>
+        <v>536.78732581999998</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.41196689999992486</v>
+        <v>-0.41196085000001403</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.91638330539387525</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-0.91636992842575316</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>542.29034630000001</v>
+        <v>542.29034308999996</v>
       </c>
       <c r="C122" s="5">
-        <v>5.5030123999999887</v>
+        <v>5.5030172699999866</v>
       </c>
       <c r="D122" s="5">
-        <v>13.020015989920463</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>13.02002837670415</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>547.08586149999996</v>
+        <v>547.08586076999995</v>
       </c>
       <c r="C123" s="5">
-        <v>4.7955151999999543</v>
+        <v>4.795517679999989</v>
       </c>
       <c r="D123" s="5">
-        <v>11.143332918963145</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>11.143339034063594</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>549.74838020000004</v>
+        <v>549.74836243000004</v>
       </c>
       <c r="C124" s="5">
-        <v>2.6625187000000778</v>
+        <v>2.662501660000089</v>
       </c>
       <c r="D124" s="5">
-        <v>5.9989602030581457</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>5.9989207847615189</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>553.06199619999995</v>
+        <v>553.06200109999997</v>
       </c>
       <c r="C125" s="5">
-        <v>3.3136159999999109</v>
+        <v>3.3136386699999321</v>
       </c>
       <c r="D125" s="5">
-        <v>7.4776844144718746</v>
+        <v>7.4777375303594296</v>
       </c>
       <c r="E125" s="5">
-        <v>5.2647450714862432</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>5.2647458277981674</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>556.36434569999994</v>
+        <v>556.36437880000005</v>
       </c>
       <c r="C126" s="5">
-        <v>3.3023494999999912</v>
+        <v>3.3023777000000791</v>
       </c>
       <c r="D126" s="5">
-        <v>7.405293513325506</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>7.4053587731716997</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>559.12546740000005</v>
+        <v>559.12547352000001</v>
       </c>
       <c r="C127" s="5">
-        <v>2.7611217000001034</v>
+        <v>2.76109471999996</v>
       </c>
       <c r="D127" s="5">
-        <v>6.1206258170402705</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>6.1205639940826506</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>563.86335699999995</v>
+        <v>563.86336017999997</v>
       </c>
       <c r="C128" s="5">
-        <v>4.7378895999999031</v>
+        <v>4.7378866599999583</v>
       </c>
       <c r="D128" s="5">
-        <v>10.65605437326389</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>10.656047327571262</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>563.01118369999995</v>
+        <v>563.01118516999998</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.85217330000000402</v>
+        <v>-0.85217500999999629</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.7985749324982203</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-1.7985785015742772</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>564.19211740000003</v>
+        <v>564.19211241999994</v>
       </c>
       <c r="C130" s="5">
-        <v>1.1809337000000824</v>
+        <v>1.1809272499999679</v>
       </c>
       <c r="D130" s="5">
-        <v>2.5462794151484891</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>2.5462653403757196</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>570.06434590000003</v>
+        <v>570.06433919000006</v>
       </c>
       <c r="C131" s="5">
-        <v>5.8722285000000056</v>
+        <v>5.8722267700001112</v>
       </c>
       <c r="D131" s="5">
-        <v>13.230228212300311</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>13.230224212346986</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>569.76367349999998</v>
+        <v>569.76366903999997</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.30067240000005313</v>
+        <v>-0.30067015000008723</v>
       </c>
       <c r="D132" s="5">
-        <v>-0.63109025641098215</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-0.63108555491693252</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>570.57136290000005</v>
+        <v>570.57136169</v>
       </c>
       <c r="C133" s="5">
-        <v>0.80768940000007206</v>
+        <v>0.80769265000003543</v>
       </c>
       <c r="D133" s="5">
-        <v>1.7144299434206589</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>1.7144369093850864</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>573.13041680000003</v>
+        <v>573.13041639000005</v>
       </c>
       <c r="C134" s="5">
-        <v>2.5590538999999808</v>
+        <v>2.559054700000047</v>
       </c>
       <c r="D134" s="5">
-        <v>5.5168567531384438</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.5168585325475972</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>570.70706029999997</v>
+        <v>570.70705826999995</v>
       </c>
       <c r="C135" s="5">
-        <v>-2.4233565000000681</v>
+        <v>-2.4233581200001026</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.9575874873710069</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-4.9575907282659699</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>572.00890119999997</v>
+        <v>572.00889261999998</v>
       </c>
       <c r="C136" s="5">
-        <v>1.301840900000002</v>
+        <v>1.3018343500000356</v>
       </c>
       <c r="D136" s="5">
-        <v>2.7719272374419068</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.7719131254899887</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>574.2183182</v>
+        <v>574.21832252000002</v>
       </c>
       <c r="C137" s="5">
-        <v>2.2094170000000304</v>
+        <v>2.2094299000000319</v>
       </c>
       <c r="D137" s="5">
-        <v>4.7348149960253716</v>
+        <v>4.7348433033832071</v>
       </c>
       <c r="E137" s="5">
-        <v>3.8253074963316536</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>3.8253073575696073</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>580.71144479999998</v>
+        <v>580.71145057000001</v>
       </c>
       <c r="C138" s="5">
-        <v>6.4931265999999823</v>
+        <v>6.4931280499999957</v>
       </c>
       <c r="D138" s="5">
-        <v>14.445865876479736</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>14.44586919012294</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>584.58078120000005</v>
+        <v>584.58078648000003</v>
       </c>
       <c r="C139" s="5">
-        <v>3.8693364000000656</v>
+        <v>3.869335910000018</v>
       </c>
       <c r="D139" s="5">
-        <v>8.2953417215514857</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>8.2953405467969468</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>584.72181799999998</v>
+        <v>584.72182099999998</v>
       </c>
       <c r="C140" s="5">
-        <v>0.14103679999993801</v>
+        <v>0.14103451999994832</v>
       </c>
       <c r="D140" s="5">
-        <v>0.28989820166105407</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.28989350632639965</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>583.17296859999999</v>
+        <v>583.17296920000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.5488493999999946</v>
+        <v>-1.5488517999999658</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.132736134571068</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-3.1327409025217245</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>583.24797269999999</v>
+        <v>583.24797133000004</v>
       </c>
       <c r="C142" s="5">
-        <v>7.5004100000001017E-2</v>
+        <v>7.5002130000029865E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>0.15444579819536841</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>0.15444173861183241</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>581.882296</v>
+        <v>581.88229359000002</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.3656766999999945</v>
+        <v>-1.3656777400000237</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.7738987889128874</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-2.7739008806150101</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>579.81457239999997</v>
+        <v>579.81457086</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.0677236000000221</v>
+        <v>-2.0677227300000141</v>
       </c>
       <c r="D144" s="5">
-        <v>-4.1818483704200489</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-4.1818466621246664</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>581.49661270000001</v>
+        <v>581.49661275999995</v>
       </c>
       <c r="C145" s="5">
-        <v>1.6820403000000397</v>
+        <v>1.6820418999999447</v>
       </c>
       <c r="D145" s="5">
-        <v>3.5372811305199203</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>3.5372845586849389</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>578.59836849999999</v>
+        <v>578.59836874999996</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.8982442000000219</v>
+        <v>-2.8982440099999849</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.8196748175071367</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-5.8196744458000822</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>576.2558884</v>
+        <v>576.25588483000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-2.3424800999999889</v>
+        <v>-2.3424839199999496</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.7515191058783435</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-4.751526680696017</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>578.51973629999998</v>
+        <v>578.51973599999997</v>
       </c>
       <c r="C148" s="5">
-        <v>2.2638478999999734</v>
+        <v>2.2638511699999526</v>
       </c>
       <c r="D148" s="5">
-        <v>4.8174621684122343</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>4.8174693084934272</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>574.94930220000003</v>
+        <v>574.94930167999996</v>
       </c>
       <c r="C149" s="5">
-        <v>-3.5704340999999431</v>
+        <v>-3.5704343200000039</v>
       </c>
       <c r="D149" s="5">
-        <v>-7.1597161120708019</v>
+        <v>-7.1597165419541202</v>
       </c>
       <c r="E149" s="5">
-        <v>0.12730071069335658</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>0.12729986685064976</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>571.35911910000004</v>
+        <v>571.35912011000005</v>
       </c>
       <c r="C150" s="5">
-        <v>-3.5901830999999902</v>
+        <v>-3.5901815699999133</v>
       </c>
       <c r="D150" s="5">
-        <v>-7.2411523742702766</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-7.2411493998918885</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>571.7944152</v>
+        <v>571.79441609000003</v>
       </c>
       <c r="C151" s="5">
-        <v>0.43529609999995955</v>
+        <v>0.43529597999997804</v>
       </c>
       <c r="D151" s="5">
-        <v>0.91807352271289222</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>0.91807326693238434</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>572.586007</v>
+        <v>572.58600777000004</v>
       </c>
       <c r="C152" s="5">
-        <v>0.79159179999999196</v>
+        <v>0.79159168000001046</v>
       </c>
       <c r="D152" s="5">
-        <v>1.6739870451670136</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>1.6739867868411196</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>570.90998790000003</v>
+        <v>570.90999106000004</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.6760190999999622</v>
+        <v>-1.676016709999999</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.4565251630814475</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-3.4565203085893614</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>571.76864039999998</v>
+        <v>571.76864072000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.8586524999999483</v>
+        <v>0.85864965999996912</v>
       </c>
       <c r="D154" s="5">
-        <v>1.8198126925670355</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.8198066134893276</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>570.54801880000002</v>
+        <v>570.54801791</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.2206215999999586</v>
+        <v>-1.2206228100000089</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.5319146743698617</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-2.5319171534559315</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>568.57379360000004</v>
+        <v>568.57379289999994</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.974225199999978</v>
+        <v>-1.9742250100000547</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.0741529424650587</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-4.0741525640340832</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>569.50335340000004</v>
+        <v>569.50335366000002</v>
       </c>
       <c r="C157" s="5">
-        <v>0.92955979999999272</v>
+        <v>0.92956076000007215</v>
       </c>
       <c r="D157" s="5">
-        <v>1.9796144068909394</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>1.9796164722094778</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>566.09833900000001</v>
+        <v>566.09834008999997</v>
       </c>
       <c r="C158" s="5">
-        <v>-3.4050144000000273</v>
+        <v>-3.405013570000051</v>
       </c>
       <c r="D158" s="5">
-        <v>-6.9434088753353667</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-6.9434072350204712</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>563.3902842</v>
+        <v>563.39028148</v>
       </c>
       <c r="C159" s="5">
-        <v>-2.7080548000000135</v>
+        <v>-2.7080586099999664</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.591810073788583</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-5.5918177246747742</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>562.66588430000002</v>
+        <v>562.66588418000003</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.72439989999998033</v>
+        <v>-0.72439729999996416</v>
       </c>
       <c r="D160" s="5">
-        <v>-1.5320795857159508</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-1.5320741329830634</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>558.18442449999998</v>
+        <v>558.18442261999996</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.4814598000000387</v>
+        <v>-4.4814615600000707</v>
       </c>
       <c r="D161" s="5">
-        <v>-9.1498682285105932</v>
+        <v>-9.1498716678699132</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.9158879984462094</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-2.9158882376260076</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>559.2339498</v>
+        <v>559.23394990999998</v>
       </c>
       <c r="C162" s="5">
-        <v>1.0495253000000275</v>
+        <v>1.0495272900000145</v>
       </c>
       <c r="D162" s="5">
-        <v>2.2797779900027182</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>2.279782365237204</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>555.51763860000005</v>
+        <v>555.51763547999997</v>
       </c>
       <c r="C163" s="5">
-        <v>-3.7163111999999501</v>
+        <v>-3.7163144300000113</v>
       </c>
       <c r="D163" s="5">
-        <v>-7.6893319173780057</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-7.6893383566906675</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>549.80351719999999</v>
+        <v>549.80351697000003</v>
       </c>
       <c r="C164" s="5">
-        <v>-5.7141214000000673</v>
+        <v>-5.7141185099999348</v>
       </c>
       <c r="D164" s="5">
-        <v>-11.668434265025251</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-11.668428755199889</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>551.79838089999998</v>
+        <v>551.79838802999996</v>
       </c>
       <c r="C165" s="5">
-        <v>1.9948636999999962</v>
+        <v>1.9948710599999231</v>
       </c>
       <c r="D165" s="5">
-        <v>4.4419319038375704</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>4.4419486225490523</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>554.24753920000001</v>
+        <v>554.24753969000005</v>
       </c>
       <c r="C166" s="5">
-        <v>2.4491583000000219</v>
+        <v>2.4491516600000978</v>
       </c>
       <c r="D166" s="5">
-        <v>5.4581675932721563</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>5.4581523600884418</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>550.89925860000005</v>
       </c>
       <c r="C167" s="5">
-        <v>-3.3482805999999528</v>
+        <v>-3.3482810900000004</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.0132707445237141</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-7.0132717310179782</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>550.38913019999995</v>
+        <v>550.38913045000004</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.51012840000009874</v>
+        <v>-0.5101281500000141</v>
       </c>
       <c r="D168" s="5">
-        <v>-1.1055487899921612</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-1.1055482509491732</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>551.38034270000003</v>
+        <v>551.38034346999996</v>
       </c>
       <c r="C169" s="5">
-        <v>0.99121250000007421</v>
+        <v>0.99121301999991829</v>
       </c>
       <c r="D169" s="5">
-        <v>2.1826515808005764</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.1826527362053705</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>551.18908620000002</v>
+        <v>551.18908824000005</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.1912565000000086</v>
+        <v>-0.19125522999991063</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.41544908008458448</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-0.41544632606079768</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>550.86730980000004</v>
+        <v>550.86730725999996</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.32177639999997609</v>
+        <v>-0.32178098000008504</v>
       </c>
       <c r="D171" s="5">
-        <v>-0.69829809562821366</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-0.69830800037693486</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>546.62421029999996</v>
+        <v>546.62420953000003</v>
       </c>
       <c r="C172" s="5">
-        <v>-4.2430995000000848</v>
+        <v>-4.2430977299999313</v>
       </c>
       <c r="D172" s="5">
-        <v>-8.8614013912074352</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-8.8613978890080496</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>547.66108889999998</v>
+        <v>547.66108555999995</v>
       </c>
       <c r="C173" s="5">
-        <v>1.0368786000000227</v>
+        <v>1.0368760299999167</v>
       </c>
       <c r="D173" s="5">
-        <v>2.3001502825846343</v>
+        <v>2.3001445251121355</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.8852793338736351</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-1.8852796017856721</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>546.80112329999997</v>
+        <v>546.80112244999998</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.85996560000000954</v>
+        <v>-0.85996310999996695</v>
       </c>
       <c r="D174" s="5">
-        <v>-1.8681130260868151</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-1.8681076749549996</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>543.28231549999998</v>
+        <v>543.28230647999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-3.5188077999999905</v>
+        <v>-3.5188159699999915</v>
       </c>
       <c r="D175" s="5">
-        <v>-7.4547688435818937</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-7.4547855553504405</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>542.1971413</v>
+        <v>542.19713635000005</v>
       </c>
       <c r="C176" s="5">
-        <v>-1.0851741999999831</v>
+        <v>-1.0851701299999377</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.3707708835399299</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-2.3707621282298197</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>544.35971710000001</v>
+        <v>544.35973652999996</v>
       </c>
       <c r="C177" s="5">
-        <v>2.1625758000000133</v>
+        <v>2.1626001799999131</v>
       </c>
       <c r="D177" s="5">
-        <v>4.892654201674107</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>4.8927106207162119</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>539.84134300000005</v>
+        <v>539.84134045999997</v>
       </c>
       <c r="C178" s="5">
-        <v>-4.51837409999996</v>
+        <v>-4.5183960699999943</v>
       </c>
       <c r="D178" s="5">
-        <v>-9.5180525115330266</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-9.5180963754280867</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>540.19756819999998</v>
+        <v>540.19756886000005</v>
       </c>
       <c r="C179" s="5">
-        <v>0.35622519999992619</v>
+        <v>0.35622840000007727</v>
       </c>
       <c r="D179" s="5">
-        <v>0.79472436634244747</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>0.79473153509923566</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>544.10243360000004</v>
+        <v>544.10243679999996</v>
       </c>
       <c r="C180" s="5">
-        <v>3.9048654000000624</v>
+        <v>3.9048679399999173</v>
       </c>
       <c r="D180" s="5">
-        <v>9.0276177587960138</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>9.0276238549271923</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>543.37595650000003</v>
+        <v>543.37595998999996</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.72647710000001098</v>
+        <v>-0.7264768100000083</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.5905075944842029</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-1.5905069549443707</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>543.58472670000003</v>
+        <v>543.58473011000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.20877020000000357</v>
+        <v>0.20877012000005379</v>
       </c>
       <c r="D182" s="5">
-        <v>0.46202691052021905</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>0.46202673012540885</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>547.79855329999998</v>
+        <v>547.79855078000003</v>
       </c>
       <c r="C183" s="5">
-        <v>4.2138265999999476</v>
+        <v>4.2138206700000183</v>
       </c>
       <c r="D183" s="5">
-        <v>9.7093452844409391</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>9.7093309694759036</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>548.3339446</v>
+        <v>548.33394221000003</v>
       </c>
       <c r="C184" s="5">
-        <v>0.53539130000001478</v>
+        <v>0.53539143000000422</v>
       </c>
       <c r="D184" s="5">
-        <v>1.1791458400113086</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>1.1791461333177988</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>550.10726480000005</v>
+        <v>550.10726003000002</v>
       </c>
       <c r="C185" s="5">
-        <v>1.7733202000000574</v>
+        <v>1.7733178199999884</v>
       </c>
       <c r="D185" s="5">
-        <v>3.9505959984851735</v>
+        <v>3.9505906191934503</v>
       </c>
       <c r="E185" s="5">
-        <v>0.44665869998419261</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>0.44665844159783585</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>552.84180919999994</v>
+        <v>552.84180604999995</v>
       </c>
       <c r="C186" s="5">
-        <v>2.7345443999998906</v>
+        <v>2.7345460199999252</v>
       </c>
       <c r="D186" s="5">
-        <v>6.1309350318212497</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>6.1309388184081604</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>553.2404444</v>
+        <v>553.24042823000002</v>
       </c>
       <c r="C187" s="5">
-        <v>0.39863520000005792</v>
+        <v>0.39862218000007488</v>
       </c>
       <c r="D187" s="5">
-        <v>0.86871853257119991</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.86869005132497179</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>556.22534099999996</v>
+        <v>556.22532951000005</v>
       </c>
       <c r="C188" s="5">
-        <v>2.9848965999999564</v>
+        <v>2.984901280000031</v>
       </c>
       <c r="D188" s="5">
-        <v>6.6699749961034893</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>6.6699859669441031</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>565.90490339999997</v>
+        <v>565.90492909</v>
       </c>
       <c r="C189" s="5">
-        <v>9.6795624000000089</v>
+        <v>9.6795995799999446</v>
       </c>
       <c r="D189" s="5">
-        <v>23.002016822020678</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>23.002114318497611</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>563.41967150000005</v>
+        <v>563.41965950999997</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.485231899999917</v>
+        <v>-2.485269580000022</v>
       </c>
       <c r="D190" s="5">
-        <v>-5.1444843905925293</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-5.1445602868292584</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>562.95019909999996</v>
+        <v>562.95019858000001</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.46947240000008605</v>
+        <v>-0.46946092999996836</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.99533653123915489</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-0.99531234591271334</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>569.18833979999999</v>
+        <v>569.18836135000004</v>
       </c>
       <c r="C192" s="5">
-        <v>6.2381407000000308</v>
+        <v>6.2381627700000308</v>
       </c>
       <c r="D192" s="5">
-        <v>14.138513333934721</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>14.138566455793612</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>569.44318840000005</v>
+        <v>569.44321131000004</v>
       </c>
       <c r="C193" s="5">
-        <v>0.25484860000005938</v>
+        <v>0.25484996000000137</v>
       </c>
       <c r="D193" s="5">
-        <v>0.53861353671957879</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>0.53861639767063263</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>574.36239860000001</v>
+        <v>574.36240398999996</v>
       </c>
       <c r="C194" s="5">
-        <v>4.9192101999999522</v>
+        <v>4.9191926799999237</v>
       </c>
       <c r="D194" s="5">
-        <v>10.873352044859219</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>10.8733110022605</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>574.77198810000004</v>
+        <v>574.77198952000003</v>
       </c>
       <c r="C195" s="5">
-        <v>0.40958950000003824</v>
+        <v>0.40958553000007214</v>
       </c>
       <c r="D195" s="5">
-        <v>0.85910874832375583</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.85910038051915105</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>578.86835099999996</v>
+        <v>578.86834535000003</v>
       </c>
       <c r="C196" s="5">
-        <v>4.0963628999999173</v>
+        <v>4.0963558299999931</v>
       </c>
       <c r="D196" s="5">
-        <v>8.8956509886207069</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>8.8956350058312808</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>583.56645100000003</v>
+        <v>583.56643521000001</v>
       </c>
       <c r="C197" s="5">
-        <v>4.6981000000000677</v>
+        <v>4.6980898599999819</v>
       </c>
       <c r="D197" s="5">
-        <v>10.185927230887959</v>
+        <v>10.185904359814435</v>
       </c>
       <c r="E197" s="5">
-        <v>6.0823021874042205</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>6.0823002368983969</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>588.78608199999996</v>
+        <v>588.78606087000003</v>
       </c>
       <c r="C198" s="5">
-        <v>5.2196309999999357</v>
+        <v>5.2196256600000197</v>
       </c>
       <c r="D198" s="5">
-        <v>11.277312025566676</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>11.277300235105315</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>593.17807909999999</v>
+        <v>593.17804803000001</v>
       </c>
       <c r="C199" s="5">
-        <v>4.391997100000026</v>
+        <v>4.3919871599999851</v>
       </c>
       <c r="D199" s="5">
-        <v>9.3278216308590789</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>9.3277999951330024</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>600.43753760000004</v>
+        <v>600.43751412999995</v>
       </c>
       <c r="C200" s="5">
-        <v>7.2594585000000507</v>
+        <v>7.2594660999999405</v>
       </c>
       <c r="D200" s="5">
-        <v>15.715864252123414</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>15.715882707479899</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>595.8089258</v>
+        <v>595.80895602999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-4.6286118000000442</v>
+        <v>-4.6285580999999638</v>
       </c>
       <c r="D201" s="5">
-        <v>-8.8681811716683541</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-8.8680829396384997</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>600.63766529999998</v>
+        <v>600.63764587000003</v>
       </c>
       <c r="C202" s="5">
-        <v>4.8287394999999833</v>
+        <v>4.8286898400000382</v>
       </c>
       <c r="D202" s="5">
-        <v>10.170848163814172</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>10.170738319088212</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>606.89332790000003</v>
+        <v>606.89332819000003</v>
       </c>
       <c r="C203" s="5">
-        <v>6.2556626000000506</v>
+        <v>6.2556823200000053</v>
       </c>
       <c r="D203" s="5">
-        <v>13.239410906207837</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>13.239455513663367</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>604.96729240000002</v>
+        <v>604.96734977000006</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.9260355000000118</v>
+        <v>-1.9259784199999785</v>
       </c>
       <c r="D204" s="5">
-        <v>-3.7425425156176195</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-3.7424335285595189</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>607.80136789999995</v>
+        <v>607.80142183999999</v>
       </c>
       <c r="C205" s="5">
-        <v>2.8340754999999263</v>
+        <v>2.8340720699999338</v>
       </c>
       <c r="D205" s="5">
-        <v>5.768741373276387</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>5.7687336494413044</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>612.00629609999999</v>
+        <v>612.00631814999997</v>
       </c>
       <c r="C206" s="5">
-        <v>4.2049282000000403</v>
+        <v>4.204896309999981</v>
       </c>
       <c r="D206" s="5">
-        <v>8.6252033662332916</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>8.6251346494464087</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>612.82855910000001</v>
+        <v>612.82857655999999</v>
       </c>
       <c r="C207" s="5">
-        <v>0.82226300000002084</v>
+        <v>0.82225841000001765</v>
       </c>
       <c r="D207" s="5">
-        <v>1.6242312155516192</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>1.6242220227847604</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>616.77515949999997</v>
+        <v>616.77514673999997</v>
       </c>
       <c r="C208" s="5">
-        <v>3.9466003999999657</v>
+        <v>3.9465701799999806</v>
       </c>
       <c r="D208" s="5">
-        <v>8.0076551515187546</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>8.0075914109176249</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>621.27897629999995</v>
+        <v>621.27892612999995</v>
       </c>
       <c r="C209" s="5">
-        <v>4.5038167999999814</v>
+        <v>4.503779389999977</v>
       </c>
       <c r="D209" s="5">
-        <v>9.1232771303748414</v>
+        <v>9.123198477151174</v>
       </c>
       <c r="E209" s="5">
-        <v>6.4624217576894072</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>6.4624160411879794</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>623.16352800000004</v>
+        <v>623.16345950000004</v>
       </c>
       <c r="C210" s="5">
-        <v>1.8845517000000882</v>
+        <v>1.8845333700000992</v>
       </c>
       <c r="D210" s="5">
-        <v>3.7013564922527387</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>3.7013201923589589</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>629.49777749999998</v>
+        <v>629.49771390000001</v>
       </c>
       <c r="C211" s="5">
-        <v>6.3342494999999417</v>
+        <v>6.3342543999999634</v>
       </c>
       <c r="D211" s="5">
-        <v>12.903156780728198</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>12.903168825334511</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>636.80819550000001</v>
+        <v>636.80816341000002</v>
       </c>
       <c r="C212" s="5">
-        <v>7.310418000000027</v>
+        <v>7.3104495100000122</v>
       </c>
       <c r="D212" s="5">
-        <v>14.861190754529051</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>14.861260554758516</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>639.39995780000004</v>
+        <v>639.39998427</v>
       </c>
       <c r="C213" s="5">
-        <v>2.5917623000000276</v>
+        <v>2.5918208599999843</v>
       </c>
       <c r="D213" s="5">
-        <v>4.9947325094111816</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>4.9948481592344551</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>643.2769591</v>
+        <v>643.27694905999999</v>
       </c>
       <c r="C214" s="5">
-        <v>3.8770012999999608</v>
+        <v>3.8769647899999882</v>
       </c>
       <c r="D214" s="5">
-        <v>7.5238271659644029</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>7.523753612242956</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>650.51490279999996</v>
+        <v>650.51490163999995</v>
       </c>
       <c r="C215" s="5">
-        <v>7.2379436999999598</v>
+        <v>7.2379525799999556</v>
       </c>
       <c r="D215" s="5">
-        <v>14.369718195648694</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>14.369737168739082</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>648.11850909999998</v>
+        <v>648.11861930999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.396393699999976</v>
+        <v>-2.3962823299999627</v>
       </c>
       <c r="D216" s="5">
-        <v>-4.3321338563085732</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-4.3319365936527632</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>652.57643329999996</v>
+        <v>652.57654414000001</v>
       </c>
       <c r="C217" s="5">
-        <v>4.4579241999999795</v>
+        <v>4.4579248300000245</v>
       </c>
       <c r="D217" s="5">
-        <v>8.5734253435151953</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>8.5734250878560125</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>653.60729300000003</v>
+        <v>653.60733512000002</v>
       </c>
       <c r="C218" s="5">
-        <v>1.0308597000000645</v>
+        <v>1.0307909800000061</v>
       </c>
       <c r="D218" s="5">
-        <v>1.9121684064310251</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.9120394988810796</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>661.38768970000001</v>
+        <v>661.38773470000001</v>
       </c>
       <c r="C219" s="5">
-        <v>7.780396699999983</v>
+        <v>7.7803995799999939</v>
       </c>
       <c r="D219" s="5">
-        <v>15.257876284687889</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>15.257881258844797</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>666.60301159999995</v>
+        <v>666.60305094</v>
       </c>
       <c r="C220" s="5">
-        <v>5.2153218999999353</v>
+        <v>5.2153162399999928</v>
       </c>
       <c r="D220" s="5">
-        <v>9.8838760539191597</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>9.8838641559659379</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>667.18173279999996</v>
+        <v>667.18176466</v>
       </c>
       <c r="C221" s="5">
-        <v>0.57872120000001814</v>
+        <v>0.5787137199999961</v>
       </c>
       <c r="D221" s="5">
-        <v>1.0467865428656742</v>
+        <v>1.0467728863590819</v>
       </c>
       <c r="E221" s="5">
-        <v>7.3884290714892442</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>7.3884428715348172</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>668.99494370000002</v>
+        <v>668.99438887999997</v>
       </c>
       <c r="C222" s="5">
-        <v>1.8132109000000582</v>
+        <v>1.8126242199999751</v>
       </c>
       <c r="D222" s="5">
-        <v>3.3104517843438819</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.3093644429270874</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>674.90506740000001</v>
+        <v>674.90509804999999</v>
       </c>
       <c r="C223" s="5">
-        <v>5.9101236999999855</v>
+        <v>5.9107091700000183</v>
       </c>
       <c r="D223" s="5">
-        <v>11.131773056851113</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>11.132939610207849</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>674.81793470000002</v>
+        <v>674.81796488999998</v>
       </c>
       <c r="C224" s="5">
-        <v>-8.7132699999983743E-2</v>
+        <v>-8.7133160000007592E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.15481440665877644</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-0.15481521636510065</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>677.40354230000003</v>
+        <v>677.40358577999996</v>
       </c>
       <c r="C225" s="5">
-        <v>2.585607600000003</v>
+        <v>2.5856208899999729</v>
       </c>
       <c r="D225" s="5">
-        <v>4.6960179395101331</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>4.6960423733849899</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>678.64542889999996</v>
+        <v>678.64544711999997</v>
       </c>
       <c r="C226" s="5">
-        <v>1.2418865999999298</v>
+        <v>1.241861340000014</v>
       </c>
       <c r="D226" s="5">
-        <v>2.2222834997313923</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.2222376976247515</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>675.15518139999995</v>
+        <v>675.15520822999997</v>
       </c>
       <c r="C227" s="5">
-        <v>-3.4902475000000095</v>
+        <v>-3.4902388900000005</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.9999421108088864</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-5.999927569284635</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>673.44573360000004</v>
+        <v>673.44587423999997</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.7094477999999071</v>
+        <v>-1.7093339900000046</v>
       </c>
       <c r="D228" s="5">
-        <v>-2.9963643467888157</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-2.9961675098469032</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>674.33452050000005</v>
+        <v>674.33464889000004</v>
       </c>
       <c r="C229" s="5">
-        <v>0.8887869000000137</v>
+        <v>0.88877465000007305</v>
       </c>
       <c r="D229" s="5">
-        <v>1.5952586675895386</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>1.5952361850021024</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>670.7035975</v>
+        <v>670.70366902000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-3.6309230000000525</v>
+        <v>-3.6309798700000329</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.2733881014776731</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-6.273482308842004</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>675.4801665</v>
+        <v>675.48023240999999</v>
       </c>
       <c r="C231" s="5">
-        <v>4.776568999999995</v>
+        <v>4.7765633899999784</v>
       </c>
       <c r="D231" s="5">
-        <v>8.8888952087231132</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>8.8888833712998494</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>669.30708059999995</v>
+        <v>669.30716934999998</v>
       </c>
       <c r="C232" s="5">
-        <v>-6.1730859000000464</v>
+        <v>-6.173063060000004</v>
       </c>
       <c r="D232" s="5">
-        <v>-10.43180711068824</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-10.431769465400343</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>662.16999620000001</v>
+        <v>662.17010846999995</v>
       </c>
       <c r="C233" s="5">
-        <v>-7.1370843999999352</v>
+        <v>-7.1370608800000355</v>
       </c>
       <c r="D233" s="5">
-        <v>-12.071645118526819</v>
+        <v>-12.071606132374789</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.75118012883339524</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.75116804077431931</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>649.30111120000004</v>
+        <v>649.30009794</v>
       </c>
       <c r="C234" s="5">
-        <v>-12.868884999999977</v>
+        <v>-12.870010529999945</v>
       </c>
       <c r="D234" s="5">
-        <v>-20.983139089004542</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-20.984779546645772</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>636.2188956</v>
+        <v>636.21908155999995</v>
       </c>
       <c r="C235" s="5">
-        <v>-13.08221560000004</v>
+        <v>-13.081016380000051</v>
       </c>
       <c r="D235" s="5">
-        <v>-21.670562482599255</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-21.668820889690554</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>623.66036680000002</v>
+        <v>623.66044102000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-12.558528799999976</v>
+        <v>-12.558640539999942</v>
       </c>
       <c r="D236" s="5">
-        <v>-21.277479919519649</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-21.277643613907195</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>609.26463079999996</v>
+        <v>609.26468820000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-14.395736000000056</v>
+        <v>-14.395752819999984</v>
       </c>
       <c r="D237" s="5">
-        <v>-24.439668392047253</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-24.439690874394916</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>603.68603540000004</v>
+        <v>603.68607024999994</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.5785953999999265</v>
+        <v>-5.5786179500000799</v>
       </c>
       <c r="D238" s="5">
-        <v>-10.450750093377103</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-10.45078929794</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>596.92012899999997</v>
+        <v>596.92017845999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-6.7659064000000626</v>
+        <v>-6.7658917899999551</v>
       </c>
       <c r="D239" s="5">
-        <v>-12.650357320489025</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-12.650330979356529</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>591.08068960000003</v>
+        <v>591.08079868000004</v>
       </c>
       <c r="C240" s="5">
-        <v>-5.8394393999999465</v>
+        <v>-5.8393797799999447</v>
       </c>
       <c r="D240" s="5">
-        <v>-11.127670089657082</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-11.127561646157103</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>583.74738019999995</v>
+        <v>583.74749333</v>
       </c>
       <c r="C241" s="5">
-        <v>-7.3333094000000756</v>
+        <v>-7.333305350000046</v>
       </c>
       <c r="D241" s="5">
-        <v>-13.912899989117367</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-13.912890426990964</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>576.5774725</v>
+        <v>576.57752817999994</v>
       </c>
       <c r="C242" s="5">
-        <v>-7.1699076999999534</v>
+        <v>-7.1699651500000527</v>
       </c>
       <c r="D242" s="5">
-        <v>-13.783039865377344</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-13.78314045953044</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>571.59353290000001</v>
+        <v>571.59358701999997</v>
       </c>
       <c r="C243" s="5">
-        <v>-4.9839395999999851</v>
+        <v>-4.9839411599999721</v>
       </c>
       <c r="D243" s="5">
-        <v>-9.893600315772888</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-9.8936023563399917</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>567.16756210000005</v>
+        <v>567.16767962999995</v>
       </c>
       <c r="C244" s="5">
-        <v>-4.4259707999999591</v>
+        <v>-4.4259073900000203</v>
       </c>
       <c r="D244" s="5">
-        <v>-8.9061757464856228</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-8.906052725984793</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>566.33005690000005</v>
+        <v>566.33024840999997</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.83750520000000961</v>
+        <v>-0.83743121999998493</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.7576535447388908</v>
+        <v>-1.7574991819800601</v>
       </c>
       <c r="E245" s="5">
-        <v>-14.473615514142491</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-14.473601093448041</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>568.47387649999996</v>
+        <v>568.47261319999996</v>
       </c>
       <c r="C246" s="5">
-        <v>2.1438195999999152</v>
+        <v>2.1423647899999878</v>
       </c>
       <c r="D246" s="5">
-        <v>4.6383312834723078</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>4.6351163061380651</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>560.3361046</v>
+        <v>560.33643792999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-8.1377718999999615</v>
+        <v>-8.136175269999967</v>
       </c>
       <c r="D247" s="5">
-        <v>-15.888159685055625</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-15.885316175901442</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>563.94079620000002</v>
+        <v>563.94089254999994</v>
       </c>
       <c r="C248" s="5">
-        <v>3.6046916000000238</v>
+        <v>3.6044546199999559</v>
       </c>
       <c r="D248" s="5">
-        <v>7.9987871349211037</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>7.9982376078054696</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>566.14410840000005</v>
+        <v>566.14418105000004</v>
       </c>
       <c r="C249" s="5">
-        <v>2.2033122000000276</v>
+        <v>2.2032885000000988</v>
       </c>
       <c r="D249" s="5">
-        <v>4.7904603728479378</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>4.7904068957199675</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>565.06922940000004</v>
+        <v>565.06926280000005</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.0748790000000099</v>
+        <v>-1.0749182499999961</v>
       </c>
       <c r="D250" s="5">
-        <v>-2.254674447114724</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-2.2547556340471009</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>563.81240330000003</v>
+        <v>563.81247538000002</v>
       </c>
       <c r="C251" s="5">
-        <v>-1.256826100000012</v>
+        <v>-1.2567874200000233</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.6366284077890212</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-2.6365480991755064</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>567.47771220000004</v>
+        <v>567.47778108</v>
       </c>
       <c r="C252" s="5">
-        <v>3.6653089000000136</v>
+        <v>3.6653056999999762</v>
       </c>
       <c r="D252" s="5">
-        <v>8.0861884705283558</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>8.08618008555937</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>565.86797709999996</v>
+        <v>565.86804930000005</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.6097351000000799</v>
+        <v>-1.6097317799999473</v>
       </c>
       <c r="D253" s="5">
-        <v>-3.3513703857152244</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-3.3513631806964317</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>565.48405209999999</v>
+        <v>565.48409923999998</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.38392499999997654</v>
+        <v>-0.3839500600000747</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.81113390347199443</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-0.81118654820863112</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>565.22853320000002</v>
+        <v>565.22858629999996</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.25551889999997002</v>
+        <v>-0.2555129400000169</v>
       </c>
       <c r="D255" s="5">
-        <v>-0.54088492811324995</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-0.54087229828700956</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>561.33923059999995</v>
+        <v>561.33932446999995</v>
       </c>
       <c r="C256" s="5">
-        <v>-3.8893026000000646</v>
+        <v>-3.8892618300000095</v>
       </c>
       <c r="D256" s="5">
-        <v>-7.9516912897824366</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-7.9516103452927034</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>562.02011900000002</v>
+        <v>562.02025891999995</v>
       </c>
       <c r="C257" s="5">
-        <v>0.68088840000007167</v>
+        <v>0.68093444999999519</v>
       </c>
       <c r="D257" s="5">
-        <v>1.4653155567846854</v>
+        <v>1.4654150747755779</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.76102934101571762</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-0.76103819319214283</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>557.30467020000003</v>
+        <v>557.30375475999995</v>
       </c>
       <c r="C258" s="5">
-        <v>-4.7154487999999901</v>
+        <v>-4.7165041599999995</v>
       </c>
       <c r="D258" s="5">
-        <v>-9.6163577187500788</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-9.6184093109496605</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>557.84689109999999</v>
+        <v>557.84720628000002</v>
       </c>
       <c r="C259" s="5">
-        <v>0.54222089999996115</v>
+        <v>0.54345152000007602</v>
       </c>
       <c r="D259" s="5">
-        <v>1.1737891877178885</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.1764694568683121</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>561.36476389999996</v>
+        <v>561.36475728999994</v>
       </c>
       <c r="C260" s="5">
-        <v>3.5178727999999637</v>
+        <v>3.5175510099999201</v>
       </c>
       <c r="D260" s="5">
-        <v>7.8354571990775668</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>7.8347108485822714</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>561.07601050000005</v>
+        <v>561.07602713999995</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.28875339999990501</v>
+        <v>-0.28873014999999214</v>
       </c>
       <c r="D261" s="5">
-        <v>-0.61550972668198423</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-0.61546031408206137</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>559.82730049999998</v>
+        <v>559.82727825999996</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.2487100000000737</v>
+        <v>-1.2487488799999937</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.6382262254893596</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.6383072894581194</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>562.73212699999999</v>
+        <v>562.73218779000001</v>
       </c>
       <c r="C263" s="5">
-        <v>2.9048265000000129</v>
+        <v>2.9049095300000545</v>
       </c>
       <c r="D263" s="5">
-        <v>6.4073534264649012</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>6.4075420907820035</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>566.85117360000004</v>
+        <v>566.85120337000001</v>
       </c>
       <c r="C264" s="5">
-        <v>4.119046600000047</v>
+        <v>4.1190155799999957</v>
       </c>
       <c r="D264" s="5">
-        <v>9.1460640223466338</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>9.1459913201777923</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>566.66805480000005</v>
+        <v>566.66812014000004</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.18311879999998837</v>
+        <v>-0.18308322999996562</v>
       </c>
       <c r="D265" s="5">
-        <v>-0.3869667427946144</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-0.38689168944536778</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>571.34183700000006</v>
+        <v>571.34187519</v>
       </c>
       <c r="C266" s="5">
-        <v>4.6737822000000051</v>
+        <v>4.6737550499999543</v>
       </c>
       <c r="D266" s="5">
-        <v>10.358948904354804</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>10.358884724530792</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>567.51989779999997</v>
+        <v>567.51997531999996</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.821939200000088</v>
+        <v>-3.8218998700000384</v>
       </c>
       <c r="D267" s="5">
-        <v>-7.7384400670177715</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-7.7383628422032729</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>567.9628586</v>
+        <v>567.96297932000004</v>
       </c>
       <c r="C268" s="5">
-        <v>0.44296080000003712</v>
+        <v>0.44300400000008722</v>
       </c>
       <c r="D268" s="5">
-        <v>0.94065563634890825</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>0.94074763947862294</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>569.06061209999996</v>
+        <v>569.06079562000002</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0977534999999534</v>
+        <v>1.0978162999999768</v>
       </c>
       <c r="D269" s="5">
-        <v>2.3441642311525346</v>
+        <v>2.344299260770577</v>
       </c>
       <c r="E269" s="5">
-        <v>1.2527119336096071</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>1.2527193794632074</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>571.14020900000003</v>
+        <v>571.13973021000004</v>
       </c>
       <c r="C270" s="5">
-        <v>2.0795969000000696</v>
+        <v>2.0789345900000171</v>
       </c>
       <c r="D270" s="5">
-        <v>4.4745510207352401</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.4730957393576576</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>572.14021949999994</v>
+        <v>572.14045122000005</v>
       </c>
       <c r="C271" s="5">
-        <v>1.0000104999999166</v>
+        <v>1.0007210100000066</v>
       </c>
       <c r="D271" s="5">
-        <v>2.1214342234579853</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.1229578597684151</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>576.53310529999999</v>
+        <v>576.53299599000002</v>
       </c>
       <c r="C272" s="5">
-        <v>4.3928858000000446</v>
+        <v>4.3925447699999722</v>
       </c>
       <c r="D272" s="5">
-        <v>9.6127976305726328</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>9.6120155183748945</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>577.85391589999995</v>
+        <v>577.85369850999996</v>
       </c>
       <c r="C273" s="5">
-        <v>1.3208105999999589</v>
+        <v>1.3207025199999407</v>
       </c>
       <c r="D273" s="5">
-        <v>2.7840501226429115</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.7838199644463213</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>582.79099959999996</v>
+        <v>582.79084506000004</v>
       </c>
       <c r="C274" s="5">
-        <v>4.9370837000000165</v>
+        <v>4.9371465500000795</v>
       </c>
       <c r="D274" s="5">
-        <v>10.748360260396851</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>10.748507817359743</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>584.26783769999997</v>
+        <v>584.26780594000002</v>
       </c>
       <c r="C275" s="5">
-        <v>1.476838100000009</v>
+        <v>1.4769608799999787</v>
       </c>
       <c r="D275" s="5">
-        <v>3.083636415654567</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>3.0838971932374726</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>580.90578330000005</v>
+        <v>580.90574554</v>
       </c>
       <c r="C276" s="5">
-        <v>-3.36205439999992</v>
+        <v>-3.3620604000000185</v>
       </c>
       <c r="D276" s="5">
-        <v>-6.690762848223919</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-6.6907747656466787</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>586.0806867</v>
+        <v>586.08069035000005</v>
       </c>
       <c r="C277" s="5">
-        <v>5.1749033999999483</v>
+        <v>5.1749448100000563</v>
       </c>
       <c r="D277" s="5">
-        <v>11.229636996116167</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>11.229732070466047</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>589.55632400000002</v>
+        <v>589.55635282000003</v>
       </c>
       <c r="C278" s="5">
-        <v>3.4756373000000167</v>
+        <v>3.4756624699999747</v>
       </c>
       <c r="D278" s="5">
-        <v>7.3531285034030391</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>7.3531834550002673</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>595.50327449999997</v>
+        <v>595.50349297000002</v>
       </c>
       <c r="C279" s="5">
-        <v>5.9469504999999572</v>
+        <v>5.9471401499999956</v>
       </c>
       <c r="D279" s="5">
-        <v>12.799251877380534</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>12.799682295614945</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>596.88804949999997</v>
+        <v>596.88840171000004</v>
       </c>
       <c r="C280" s="5">
-        <v>1.3847749999999905</v>
+        <v>1.3849087400000144</v>
       </c>
       <c r="D280" s="5">
-        <v>2.8264303071298347</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>2.826705731239465</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>597.35861590000002</v>
+        <v>597.35902319000002</v>
       </c>
       <c r="C281" s="5">
-        <v>0.47056640000005245</v>
+        <v>0.47062147999997705</v>
       </c>
       <c r="D281" s="5">
-        <v>0.95015235339885873</v>
+        <v>0.9502634887113004</v>
       </c>
       <c r="E281" s="5">
-        <v>4.9727574178033862</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.9727951367952938</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>597.52294070000005</v>
+        <v>597.5230957</v>
       </c>
       <c r="C282" s="5">
-        <v>0.16432480000003125</v>
+        <v>0.16407250999998269</v>
       </c>
       <c r="D282" s="5">
-        <v>0.33060270817619752</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>0.33009413712177249</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>606.14870080000003</v>
+        <v>606.14905813999997</v>
       </c>
       <c r="C283" s="5">
-        <v>8.6257600999999795</v>
+        <v>8.6259624399999666</v>
       </c>
       <c r="D283" s="5">
-        <v>18.766822656626346</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>18.767293146486374</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>609.72907110000006</v>
+        <v>609.72890172999996</v>
       </c>
       <c r="C284" s="5">
-        <v>3.5803703000000269</v>
+        <v>3.5798435899999959</v>
       </c>
       <c r="D284" s="5">
-        <v>7.3229697707236197</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>7.3218527964763469</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>608.03498260000003</v>
+        <v>608.03335715000003</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.6940885000000208</v>
+        <v>-1.6955445799999325</v>
       </c>
       <c r="D285" s="5">
-        <v>-3.2836330973571748</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-3.2864132754918285</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>609.32220099999995</v>
+        <v>609.32212589999995</v>
       </c>
       <c r="C286" s="5">
-        <v>1.2872183999999152</v>
+        <v>1.2887687499999174</v>
       </c>
       <c r="D286" s="5">
-        <v>2.570205725859509</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.5733444659315818</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>612.40004510000006</v>
+        <v>612.39995232000001</v>
       </c>
       <c r="C287" s="5">
-        <v>3.0778441000001067</v>
+        <v>3.0778264200000649</v>
       </c>
       <c r="D287" s="5">
-        <v>6.2327788547924312</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>6.2327428411546926</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>612.79605019999997</v>
+        <v>612.79581802999996</v>
       </c>
       <c r="C288" s="5">
-        <v>0.39600509999991118</v>
+        <v>0.39586570999995274</v>
       </c>
       <c r="D288" s="5">
-        <v>0.77873910007815184</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>0.77846413446691631</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>615.88899590000005</v>
+        <v>615.88877437999997</v>
       </c>
       <c r="C289" s="5">
-        <v>3.0929457000000866</v>
+        <v>3.0929563500000086</v>
       </c>
       <c r="D289" s="5">
-        <v>6.2277167480245588</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>6.2277412161865442</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>618.06294649999995</v>
+        <v>618.06335876000003</v>
       </c>
       <c r="C290" s="5">
-        <v>2.1739505999998983</v>
+        <v>2.1745843800000557</v>
       </c>
       <c r="D290" s="5">
-        <v>4.3189387772703869</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>4.3202240293374494</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>618.89628200000004</v>
+        <v>618.89660456000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.83333550000008927</v>
+        <v>0.83324579999998605</v>
       </c>
       <c r="D291" s="5">
-        <v>1.6300147352938721</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.6298368827470266</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>623.18329319999998</v>
+        <v>623.18432625000003</v>
       </c>
       <c r="C292" s="5">
-        <v>4.2870111999999381</v>
+        <v>4.2877216900000121</v>
       </c>
       <c r="D292" s="5">
-        <v>8.636343234775957</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>8.6378248421514989</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>624.69034120000003</v>
+        <v>624.69141581999997</v>
       </c>
       <c r="C293" s="5">
-        <v>1.5070480000000543</v>
+        <v>1.5070895699999483</v>
       </c>
       <c r="D293" s="5">
-        <v>2.9408783893591028</v>
+        <v>2.94095565151542</v>
       </c>
       <c r="E293" s="5">
-        <v>4.5754299967400991</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>4.5755385905180246</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>628.91506349999997</v>
+        <v>628.91570457</v>
       </c>
       <c r="C294" s="5">
-        <v>4.2247222999999394</v>
+        <v>4.2242887500000279</v>
       </c>
       <c r="D294" s="5">
-        <v>8.4242608194361921</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>8.4233488670192092</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>631.57865749999996</v>
+        <v>631.57917765000002</v>
       </c>
       <c r="C295" s="5">
-        <v>2.6635939999999891</v>
+        <v>2.663473080000017</v>
       </c>
       <c r="D295" s="5">
-        <v>5.2023367927780839</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>5.2020896659099147</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>635.32012050000003</v>
+        <v>635.31940907000001</v>
       </c>
       <c r="C296" s="5">
-        <v>3.741463000000067</v>
+        <v>3.7402314199999864</v>
       </c>
       <c r="D296" s="5">
-        <v>7.3450359868896253</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>7.3425326836589866</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>643.18261140000004</v>
+        <v>643.17902449999997</v>
       </c>
       <c r="C297" s="5">
-        <v>7.8624909000000116</v>
+        <v>7.8596154299999625</v>
       </c>
       <c r="D297" s="5">
-        <v>15.904479370457803</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>15.8982804787817</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>648.59715659999995</v>
+        <v>648.59678502999998</v>
       </c>
       <c r="C298" s="5">
-        <v>5.4145451999999068</v>
+        <v>5.4177605300000096</v>
       </c>
       <c r="D298" s="5">
-        <v>10.583148122877795</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>10.589788528358813</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>648.69661210000004</v>
+        <v>648.69639612000003</v>
       </c>
       <c r="C299" s="5">
-        <v>9.9455500000090069E-2</v>
+        <v>9.9611090000053082E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>0.18416254711983715</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>0.18445100353268185</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>653.07645449999995</v>
+        <v>653.07581717000005</v>
       </c>
       <c r="C300" s="5">
-        <v>4.3798423999999159</v>
+        <v>4.379421050000019</v>
       </c>
       <c r="D300" s="5">
-        <v>8.4098537840788588</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>8.4090173688443635</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>657.15612299999998</v>
+        <v>657.15681576999998</v>
       </c>
       <c r="C301" s="5">
-        <v>4.0796685000000252</v>
+        <v>4.0809985999999299</v>
       </c>
       <c r="D301" s="5">
-        <v>7.759207574788296</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>7.7618327279495247</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>661.95996230000003</v>
+        <v>661.96100570999999</v>
       </c>
       <c r="C302" s="5">
-        <v>4.8038393000000497</v>
+        <v>4.8041899400000148</v>
       </c>
       <c r="D302" s="5">
-        <v>9.1334703392689462</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>9.1341540173042404</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>666.48464550000006</v>
+        <v>666.48645551000004</v>
       </c>
       <c r="C303" s="5">
-        <v>4.5246832000000268</v>
+        <v>4.5254498000000467</v>
       </c>
       <c r="D303" s="5">
-        <v>8.5178328709092135</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>8.5193167678026871</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>670.01588500000003</v>
+        <v>670.01589765999995</v>
       </c>
       <c r="C304" s="5">
-        <v>3.5312394999999697</v>
+        <v>3.5294421499999089</v>
       </c>
       <c r="D304" s="5">
-        <v>6.5465540183355486</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>6.5431059833603644</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>675.72291010000004</v>
+        <v>675.72845959000006</v>
       </c>
       <c r="C305" s="5">
-        <v>5.7070251000000098</v>
+        <v>5.7125619300001063</v>
       </c>
       <c r="D305" s="5">
-        <v>10.713998024551596</v>
+        <v>10.724884503347276</v>
       </c>
       <c r="E305" s="5">
-        <v>8.169258516462552</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>8.1699607962447232</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>676.71351389999995</v>
+        <v>676.71151244999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.9906037999999171</v>
+        <v>0.98305285999992975</v>
       </c>
       <c r="D306" s="5">
-        <v>1.7734431698976261</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.7598020728146979</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>679.01920629999995</v>
+        <v>679.01763847999996</v>
       </c>
       <c r="C307" s="5">
-        <v>2.3056923999999981</v>
+        <v>2.3061260299999731</v>
       </c>
       <c r="D307" s="5">
-        <v>4.1661255459077617</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>4.1669363659570413</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>676.00440719999995</v>
+        <v>676.00200801000005</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.0147991000000047</v>
+        <v>-3.0156304699999055</v>
       </c>
       <c r="D308" s="5">
-        <v>-5.199719056936047</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-5.2011298227164104</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>675.36263940000003</v>
+        <v>675.35717382999997</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.6417677999999114</v>
+        <v>-0.64483418000008896</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.1332957298338275</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-1.1386862838654421</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>678.17446989999996</v>
+        <v>678.17429605999996</v>
       </c>
       <c r="C310" s="5">
-        <v>2.8118304999999282</v>
+        <v>2.8171222299999954</v>
       </c>
       <c r="D310" s="5">
-        <v>5.1121341804952092</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>5.1220191680811267</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>682.08788939999999</v>
+        <v>682.08847444000003</v>
       </c>
       <c r="C311" s="5">
-        <v>3.9134195000000318</v>
+        <v>3.9141783800000667</v>
       </c>
       <c r="D311" s="5">
-        <v>7.148679784875922</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>7.1501122277685791</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>686.75263959999995</v>
+        <v>686.75310904000003</v>
       </c>
       <c r="C312" s="5">
-        <v>4.6647501999999577</v>
+        <v>4.6646345999999994</v>
       </c>
       <c r="D312" s="5">
-        <v>8.5225486880045267</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>8.5223218921642427</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>687.77925830000004</v>
+        <v>687.78259949000005</v>
       </c>
       <c r="C313" s="5">
-        <v>1.0266187000000855</v>
+        <v>1.0294904500000257</v>
       </c>
       <c r="D313" s="5">
-        <v>1.8086890423279378</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.8137890071508123</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>688.31968500000005</v>
+        <v>688.32380849000003</v>
       </c>
       <c r="C314" s="5">
-        <v>0.54042670000001181</v>
+        <v>0.54120899999998073</v>
       </c>
       <c r="D314" s="5">
-        <v>0.94699285148003298</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>0.94836499154795639</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>691.76387380000006</v>
+        <v>691.76673301999995</v>
       </c>
       <c r="C315" s="5">
-        <v>3.4441888000000063</v>
+        <v>3.4429245299999138</v>
       </c>
       <c r="D315" s="5">
-        <v>6.1725519656803396</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>6.1701855070414036</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>690.61472549999996</v>
+        <v>690.61347980999994</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.1491483000000926</v>
+        <v>-1.1532532100000026</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.9753104407872812</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-1.982293821964054</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>693.3467746</v>
+        <v>693.35390287999996</v>
       </c>
       <c r="C317" s="5">
-        <v>2.7320491000000402</v>
+        <v>2.7404230700000198</v>
       </c>
       <c r="D317" s="5">
-        <v>4.8518225314748475</v>
+        <v>4.8670288218177538</v>
       </c>
       <c r="E317" s="5">
-        <v>2.6081496182202679</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.6083618411890219</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>698.77634479999995</v>
+        <v>698.76773811999999</v>
       </c>
       <c r="C318" s="5">
-        <v>5.4295701999999437</v>
+        <v>5.4138352400000258</v>
       </c>
       <c r="D318" s="5">
-        <v>9.8126421878404368</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>9.7828679557618425</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>696.96410419999995</v>
+        <v>696.95798698999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-1.8122405999999955</v>
+        <v>-1.8097511299999951</v>
       </c>
       <c r="D319" s="5">
-        <v>-3.068128518696156</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-3.0640108953351008</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>693.48059069999999</v>
+        <v>693.47497066000005</v>
       </c>
       <c r="C320" s="5">
-        <v>-3.4835134999999582</v>
+        <v>-3.4830163299999413</v>
       </c>
       <c r="D320" s="5">
-        <v>-5.8355896411254715</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-5.8348293505292688</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>701.4893343</v>
+        <v>701.48510320000003</v>
       </c>
       <c r="C321" s="5">
-        <v>8.0087436000000025</v>
+        <v>8.0101325399999723</v>
       </c>
       <c r="D321" s="5">
-        <v>14.773372096717519</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>14.776226580011897</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>698.79655009999999</v>
+        <v>698.79755865000004</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.6927842000000055</v>
+        <v>-2.6875445499999842</v>
       </c>
       <c r="D322" s="5">
-        <v>-4.51038112068548</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-4.5018154554785301</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>698.18833640000003</v>
+        <v>698.19422199999997</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.60821369999996477</v>
+        <v>-0.60333665000007386</v>
       </c>
       <c r="D323" s="5">
-        <v>-1.0394623384428203</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-1.0311653185100633</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>703.18182539999998</v>
+        <v>703.18430484999999</v>
       </c>
       <c r="C324" s="5">
-        <v>4.9934889999999541</v>
+        <v>4.9900828500000216</v>
       </c>
       <c r="D324" s="5">
-        <v>8.9282621563450135</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>8.9218524693246426</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>701.39602520000005</v>
+        <v>701.40418190000003</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.785800199999926</v>
+        <v>-1.7801229499999636</v>
       </c>
       <c r="D325" s="5">
-        <v>-3.0053105408635039</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-2.9958785544195177</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>706.69942820000006</v>
+        <v>706.70556837000004</v>
       </c>
       <c r="C326" s="5">
-        <v>5.303403000000003</v>
+        <v>5.3013864700000113</v>
       </c>
       <c r="D326" s="5">
-        <v>9.4604613111930256</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>9.4565987089191061</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>705.26319999999998</v>
+        <v>705.26699336000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.4362282000000732</v>
+        <v>-1.4385750100000223</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.4116891200511081</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-2.4155650742728962</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>702.11055450000003</v>
+        <v>702.11312475</v>
       </c>
       <c r="C328" s="5">
-        <v>-3.1526454999999487</v>
+        <v>-3.1538686100000177</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.2342640947840575</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-5.2362176381692382</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>701.73864430000003</v>
+        <v>701.75496466000004</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.37191020000000208</v>
+        <v>-0.35816008999995574</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.63379522903509455</v>
+        <v>-0.61042629267908932</v>
       </c>
       <c r="E329" s="5">
-        <v>1.2103423578830874</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.2116556559506497</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>703.82902349999995</v>
+        <v>703.77075005999995</v>
       </c>
       <c r="C330" s="5">
-        <v>2.0903791999999157</v>
+        <v>2.0157853999999134</v>
       </c>
       <c r="D330" s="5">
-        <v>3.63377975808723</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.5019729921075271</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>704.80083860000002</v>
+        <v>704.80176655000002</v>
       </c>
       <c r="C331" s="5">
-        <v>0.97181510000007165</v>
+        <v>1.03101649000007</v>
       </c>
       <c r="D331" s="5">
-        <v>1.6695462953512763</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.7722212152935679</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>709.27370159999998</v>
+        <v>709.27253585999995</v>
       </c>
       <c r="C332" s="5">
-        <v>4.4728629999999612</v>
+        <v>4.4707693099999233</v>
       </c>
       <c r="D332" s="5">
-        <v>7.8870562046206238</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>7.8832238885908179</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>705.84793539999998</v>
+        <v>705.84955451999997</v>
       </c>
       <c r="C333" s="5">
-        <v>-3.4257661999999982</v>
+        <v>-3.4229813399999784</v>
       </c>
       <c r="D333" s="5">
-        <v>-5.6444401039409282</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-5.6399817748165599</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>711.25317299999995</v>
+        <v>711.25772314000005</v>
       </c>
       <c r="C334" s="5">
-        <v>5.405237599999964</v>
+        <v>5.4081686200000831</v>
       </c>
       <c r="D334" s="5">
-        <v>9.5864396427474787</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>9.5918359960060595</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>714.54677709999999</v>
+        <v>714.56252774999996</v>
       </c>
       <c r="C335" s="5">
-        <v>3.2936041000000387</v>
+        <v>3.3048046099999056</v>
       </c>
       <c r="D335" s="5">
-        <v>5.7005809650926498</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>5.7204274036546821</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>710.43167010000002</v>
+        <v>710.44027354000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-4.1151069999999663</v>
+        <v>-4.1222542099999373</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.6961025971809418</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-6.7072228547278563</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>709.45366730000001</v>
+        <v>709.46486798000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.97800280000001294</v>
+        <v>-0.97540556000001288</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.6395075702424822</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-1.6351667735016617</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>712.42601609999997</v>
+        <v>712.43340265999996</v>
       </c>
       <c r="C338" s="5">
-        <v>2.9723487999999634</v>
+        <v>2.9685346799999479</v>
       </c>
       <c r="D338" s="5">
-        <v>5.1450398084948556</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>5.1382020222594305</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>717.34560469999997</v>
+        <v>717.34780587</v>
       </c>
       <c r="C339" s="5">
-        <v>4.9195885999999973</v>
+        <v>4.9144032100000459</v>
       </c>
       <c r="D339" s="5">
-        <v>8.6085596241399784</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>8.5990464050346826</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>722.73670000000004</v>
+        <v>722.74504740999998</v>
       </c>
       <c r="C340" s="5">
-        <v>5.3910953000000745</v>
+        <v>5.3972415399999818</v>
       </c>
       <c r="D340" s="5">
-        <v>9.4006748675857121</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>9.4118095825602932</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>725.37574889999996</v>
+        <v>725.39595892</v>
       </c>
       <c r="C341" s="5">
-        <v>2.6390488999999206</v>
+        <v>2.6509115100000145</v>
       </c>
       <c r="D341" s="5">
-        <v>4.4708389975990581</v>
+        <v>4.491289791175368</v>
       </c>
       <c r="E341" s="5">
-        <v>3.3683629641885426</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>3.3688389039689959</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>724.20194530000003</v>
+        <v>724.07131224</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.1738035999999283</v>
+        <v>-1.3246466800000007</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.9246512286046347</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-2.1694466006856206</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>727.78533879999998</v>
+        <v>727.79075850000004</v>
       </c>
       <c r="C343" s="5">
-        <v>3.5833934999999428</v>
+        <v>3.7194462600000406</v>
       </c>
       <c r="D343" s="5">
-        <v>6.1019547996591372</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>6.3413934408515171</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>730.77890749999995</v>
+        <v>730.81030014999999</v>
       </c>
       <c r="C344" s="5">
-        <v>2.9935686999999689</v>
+        <v>3.019541649999951</v>
       </c>
       <c r="D344" s="5">
-        <v>5.0491192766792148</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>5.0938924226355597</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>732.31614660000002</v>
+        <v>732.32452591000003</v>
       </c>
       <c r="C345" s="5">
-        <v>1.5372391000000789</v>
+        <v>1.5142257600000448</v>
       </c>
       <c r="D345" s="5">
-        <v>2.5536855800009306</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>2.5149094869482358</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>735.87579289999996</v>
+        <v>735.87848994000001</v>
       </c>
       <c r="C346" s="5">
-        <v>3.5596462999999403</v>
+        <v>3.5539640299999746</v>
       </c>
       <c r="D346" s="5">
-        <v>5.991462060196473</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>5.981570886524934</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>739.96671579999997</v>
+        <v>740.00179525999999</v>
       </c>
       <c r="C347" s="5">
-        <v>4.0909229000000096</v>
+        <v>4.1233053199999858</v>
       </c>
       <c r="D347" s="5">
-        <v>6.8789116003524553</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>6.9350257190054831</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>741.35734170000001</v>
+        <v>741.37187779999999</v>
       </c>
       <c r="C348" s="5">
-        <v>1.3906259000000318</v>
+        <v>1.3700825399999985</v>
       </c>
       <c r="D348" s="5">
-        <v>2.2786269907382417</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.2445144172316578</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>746.15706309999996</v>
+        <v>746.17086687999995</v>
       </c>
       <c r="C349" s="5">
-        <v>4.7997213999999531</v>
+        <v>4.7989890799999557</v>
       </c>
       <c r="D349" s="5">
-        <v>8.0517833757125743</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>8.0503472981114932</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>745.58737189999999</v>
+        <v>745.59062888000005</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.56969119999996565</v>
+        <v>-0.58023799999989478</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.91236287210767486</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-0.92916432732715881</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>747.68544580000002</v>
+        <v>747.68763834000003</v>
       </c>
       <c r="C351" s="5">
-        <v>2.0980739000000312</v>
+        <v>2.0970094599999811</v>
       </c>
       <c r="D351" s="5">
-        <v>3.4295411948429333</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>3.4277590370364264</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>750.94588610000005</v>
+        <v>750.95727127999999</v>
       </c>
       <c r="C352" s="5">
-        <v>3.2604403000000275</v>
+        <v>3.2696329399999513</v>
       </c>
       <c r="D352" s="5">
-        <v>5.3602000564325625</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>5.375662048471197</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>756.64723330000004</v>
+        <v>756.66811318999999</v>
       </c>
       <c r="C353" s="5">
-        <v>5.7013471999999865</v>
+        <v>5.7108419099999992</v>
       </c>
       <c r="D353" s="5">
-        <v>9.50089566899468</v>
+        <v>9.5172351558250767</v>
       </c>
       <c r="E353" s="5">
-        <v>4.311073874115845</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>4.311046110121608</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>761.32118390000005</v>
+        <v>761.10631923000005</v>
       </c>
       <c r="C354" s="5">
-        <v>4.6739506000000119</v>
+        <v>4.4382060400000682</v>
       </c>
       <c r="D354" s="5">
-        <v>7.6697217120603511</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>7.2701136237673492</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>764.14074700000003</v>
+        <v>764.14211255999999</v>
       </c>
       <c r="C355" s="5">
-        <v>2.8195630999999821</v>
+        <v>3.0357933299999331</v>
       </c>
       <c r="D355" s="5">
-        <v>4.5358684927763626</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>4.8928011155487283</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>764.55826620000005</v>
+        <v>764.64632519999998</v>
       </c>
       <c r="C356" s="5">
-        <v>0.41751920000001519</v>
+        <v>0.50421263999999155</v>
       </c>
       <c r="D356" s="5">
-        <v>0.65764250327688956</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.79468964932634112</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>767.94789130000004</v>
+        <v>767.96181059000003</v>
       </c>
       <c r="C357" s="5">
-        <v>3.3896250999999893</v>
+        <v>3.3154853900000489</v>
       </c>
       <c r="D357" s="5">
-        <v>5.451793068606281</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>5.3290622996045256</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>770.65138990000003</v>
+        <v>770.65412999</v>
       </c>
       <c r="C358" s="5">
-        <v>2.703498599999989</v>
+        <v>2.6923193999999739</v>
       </c>
       <c r="D358" s="5">
-        <v>4.307266820835487</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.2890318370952585</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>771.43132130000004</v>
+        <v>771.48245672999997</v>
       </c>
       <c r="C359" s="5">
-        <v>0.77993140000000949</v>
+        <v>0.82832673999996587</v>
       </c>
       <c r="D359" s="5">
-        <v>1.2212328939851469</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.2974552838044939</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>777.90521579999995</v>
+        <v>777.92893406999997</v>
       </c>
       <c r="C360" s="5">
-        <v>6.4738944999999148</v>
+        <v>6.4464773400000013</v>
       </c>
       <c r="D360" s="5">
-        <v>10.54853356404899</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>10.50105903906422</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>782.27805309999997</v>
+        <v>782.29380906999995</v>
       </c>
       <c r="C361" s="5">
-        <v>4.3728373000000147</v>
+        <v>4.3648749999999836</v>
       </c>
       <c r="D361" s="5">
-        <v>6.9580690534103207</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>6.9447875814619531</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>784.39802359999999</v>
+        <v>784.39942331999998</v>
       </c>
       <c r="C362" s="5">
-        <v>2.1199705000000222</v>
+        <v>2.1056142500000306</v>
       </c>
       <c r="D362" s="5">
-        <v>3.3009068179036927</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>3.2781544250250372</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>782.65231779999999</v>
+        <v>782.65611947000002</v>
       </c>
       <c r="C363" s="5">
-        <v>-1.7457057999999961</v>
+        <v>-1.7433038499999611</v>
       </c>
       <c r="D363" s="5">
-        <v>-2.6381942709679418</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-2.6346039407311284</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>784.08958989999996</v>
+        <v>784.09891671000003</v>
       </c>
       <c r="C364" s="5">
-        <v>1.4372720999999729</v>
+        <v>1.4427972400000044</v>
       </c>
       <c r="D364" s="5">
-        <v>2.226089100279327</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.2347225861198305</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>781.92183990000001</v>
+        <v>781.93292287999998</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.1677499999999554</v>
+        <v>-2.1659938300000476</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.2676211062996896</v>
+        <v>-3.2649757332894547</v>
       </c>
       <c r="E365" s="5">
-        <v>3.3403421684063517</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.3389552499427211</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>782.96899900000005</v>
+        <v>782.68276895999998</v>
       </c>
       <c r="C366" s="5">
-        <v>1.0471591000000444</v>
+        <v>0.74984607999999753</v>
       </c>
       <c r="D366" s="5">
-        <v>1.618944409255918</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>1.1568465452189036</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>780.95295599999997</v>
+        <v>780.94238499999994</v>
       </c>
       <c r="C367" s="5">
-        <v>-2.0160430000000815</v>
+        <v>-1.740383960000031</v>
       </c>
       <c r="D367" s="5">
-        <v>-3.046459118976419</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-2.6359434414306548</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>778.46273799999994</v>
+        <v>778.60629059999997</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.4902180000000271</v>
+        <v>-2.336094399999979</v>
       </c>
       <c r="D368" s="5">
-        <v>-3.7600307376228215</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-3.5311802774616652</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>723.44983139999999</v>
+        <v>723.46894012999996</v>
       </c>
       <c r="C369" s="5">
-        <v>-55.012906599999951</v>
+        <v>-55.137350470000001</v>
       </c>
       <c r="D369" s="5">
-        <v>-58.500096740757535</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-58.578693701591142</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>730.25979919999997</v>
+        <v>730.25989296</v>
       </c>
       <c r="C370" s="5">
-        <v>6.8099677999999813</v>
+        <v>6.7909528300000375</v>
       </c>
       <c r="D370" s="5">
-        <v>11.899380836651762</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>11.864091631984497</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>728.97874220000006</v>
+        <v>729.03848918999995</v>
       </c>
       <c r="C371" s="5">
-        <v>-1.2810569999999188</v>
+        <v>-1.2214037700000517</v>
       </c>
       <c r="D371" s="5">
-        <v>-2.084905486487787</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-1.9887117911370322</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>721.19163530000003</v>
+        <v>721.23852758999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-7.7871069000000261</v>
+        <v>-7.7999615999999605</v>
       </c>
       <c r="D372" s="5">
-        <v>-12.091715881034359</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-12.109581992754348</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>719.92544050000004</v>
+        <v>719.94573208999998</v>
       </c>
       <c r="C373" s="5">
-        <v>-1.2661947999999938</v>
+        <v>-1.2927955000000111</v>
       </c>
       <c r="D373" s="5">
-        <v>-2.0866119987049569</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-2.129879960396297</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>718.97287979999999</v>
+        <v>718.95942775000003</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.95256070000004911</v>
+        <v>-0.98630433999994693</v>
       </c>
       <c r="D374" s="5">
-        <v>-1.5762618158159158</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-1.6316338631813032</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>720.29820129999996</v>
+        <v>720.30863852000004</v>
       </c>
       <c r="C375" s="5">
-        <v>1.3253214999999727</v>
+        <v>1.3492107700000133</v>
       </c>
       <c r="D375" s="5">
-        <v>2.2345896116341857</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>2.275328356537587</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>721.79458020000004</v>
+        <v>721.80151408999996</v>
       </c>
       <c r="C376" s="5">
-        <v>1.4963789000000816</v>
+        <v>1.4928755699999101</v>
       </c>
       <c r="D376" s="5">
-        <v>2.5216146064694689</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>2.5156066635331209</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>722.40775510000003</v>
+        <v>722.40804734000005</v>
       </c>
       <c r="C377" s="5">
-        <v>0.61317489999998998</v>
+        <v>0.60653325000009772</v>
       </c>
       <c r="D377" s="5">
-        <v>1.0241938637951753</v>
+        <v>1.0130391334380651</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.6112575148957635</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-7.6125296426653888</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>722.88411359999998</v>
+        <v>722.51592618999996</v>
       </c>
       <c r="C378" s="5">
-        <v>0.47635849999994662</v>
+        <v>0.10787884999990638</v>
       </c>
       <c r="D378" s="5">
-        <v>0.79416078116629762</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>0.1793460054521967</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>713.01743650000003</v>
+        <v>712.99554708999995</v>
       </c>
       <c r="C379" s="5">
-        <v>-9.8666770999999471</v>
+        <v>-9.5203791000000138</v>
       </c>
       <c r="D379" s="5">
-        <v>-15.203556438256506</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-14.714987813823177</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>732.60231629999998</v>
+        <v>732.79859351000005</v>
       </c>
       <c r="C380" s="5">
-        <v>19.584879799999953</v>
+        <v>19.803046420000101</v>
       </c>
       <c r="D380" s="5">
-        <v>38.425991898096214</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>38.922859755559827</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>733.38965069999995</v>
+        <v>733.41915506999999</v>
       </c>
       <c r="C381" s="5">
-        <v>0.78733439999996335</v>
+        <v>0.62056155999994189</v>
       </c>
       <c r="D381" s="5">
-        <v>1.2973013319501403</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>1.0209518506848925</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>730.95983590000003</v>
+        <v>730.96544177999999</v>
       </c>
       <c r="C382" s="5">
-        <v>-2.4298147999999173</v>
+        <v>-2.4537132899999961</v>
       </c>
       <c r="D382" s="5">
-        <v>-3.9041023599203029</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-3.9416417977395812</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>731.6229621</v>
+        <v>731.70085058999996</v>
       </c>
       <c r="C383" s="5">
-        <v>0.66312619999996514</v>
+        <v>0.73540880999996716</v>
       </c>
       <c r="D383" s="5">
-        <v>1.0940874039782056</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>1.2139974578021073</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>738.88641949999999</v>
+        <v>738.96564805000003</v>
       </c>
       <c r="C384" s="5">
-        <v>7.263457399999993</v>
+        <v>7.264797460000068</v>
       </c>
       <c r="D384" s="5">
-        <v>12.585972675891632</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.587008934366018</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>739.6347313</v>
+        <v>739.67510023</v>
       </c>
       <c r="C385" s="5">
-        <v>0.74831180000001041</v>
+        <v>0.70945217999997112</v>
       </c>
       <c r="D385" s="5">
-        <v>1.2220997966352121</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.1581761759146936</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>742.28032629999996</v>
+        <v>742.28674808000005</v>
       </c>
       <c r="C386" s="5">
-        <v>2.6455949999999575</v>
+        <v>2.6116478500000539</v>
       </c>
       <c r="D386" s="5">
-        <v>4.3777292154550729</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.3202203989806343</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>751.39087930000005</v>
+        <v>751.41459092000002</v>
       </c>
       <c r="C387" s="5">
-        <v>9.1105530000000954</v>
+        <v>9.1278428399999711</v>
       </c>
       <c r="D387" s="5">
-        <v>15.764561073880223</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>15.796384617721282</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>755.13915380000003</v>
+        <v>755.13065400000005</v>
       </c>
       <c r="C388" s="5">
-        <v>3.7482744999999795</v>
+        <v>3.7160630800000263</v>
       </c>
       <c r="D388" s="5">
-        <v>6.1531382189800699</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>6.0986160828159885</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>759.64327219999996</v>
+        <v>759.60826385999997</v>
       </c>
       <c r="C389" s="5">
-        <v>4.5041183999999248</v>
+        <v>4.4776098599999159</v>
       </c>
       <c r="D389" s="5">
-        <v>7.3970823613899395</v>
+        <v>7.3522036740376162</v>
       </c>
       <c r="E389" s="5">
-        <v>5.1543628701557376</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>5.1494742696978513</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>759.90407379999999</v>
+        <v>759.45113753999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.26080160000003616</v>
+        <v>-0.15712631999997484</v>
       </c>
       <c r="D390" s="5">
-        <v>0.4127642062263126</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-0.24793992974009305</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>764.54397040000003</v>
+        <v>764.40106572000002</v>
       </c>
       <c r="C391" s="5">
-        <v>4.6398966000000428</v>
+        <v>4.949928180000029</v>
       </c>
       <c r="D391" s="5">
-        <v>7.5782160189598713</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>8.1078830326587905</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>766.32979039999998</v>
+        <v>766.55746647000001</v>
       </c>
       <c r="C392" s="5">
-        <v>1.7858199999999442</v>
+        <v>2.1564007499999889</v>
       </c>
       <c r="D392" s="5">
-        <v>2.8392482861951285</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>3.4382611495775706</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>773.67046770000002</v>
+        <v>773.78056530000003</v>
       </c>
       <c r="C393" s="5">
-        <v>7.3406773000000385</v>
+        <v>7.2230988300000263</v>
       </c>
       <c r="D393" s="5">
-        <v>12.120165116943626</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>11.912138030875852</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>778.1191973</v>
+        <v>778.13108030000001</v>
       </c>
       <c r="C394" s="5">
-        <v>4.4487295999999787</v>
+        <v>4.350514999999973</v>
       </c>
       <c r="D394" s="5">
-        <v>7.1226550466638727</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>6.9594935233447064</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>780.85623850000002</v>
+        <v>780.96280794999996</v>
       </c>
       <c r="C395" s="5">
-        <v>2.7370412000000215</v>
+        <v>2.831727649999948</v>
       </c>
       <c r="D395" s="5">
-        <v>4.3036367092130323</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>4.4554425873182257</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>788.64462490000005</v>
+        <v>788.79189383000005</v>
       </c>
       <c r="C396" s="5">
-        <v>7.7883864000000358</v>
+        <v>7.8290858800000933</v>
       </c>
       <c r="D396" s="5">
-        <v>12.647915533772579</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>12.715863983725505</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>791.99319089999995</v>
+        <v>792.07882278</v>
       </c>
       <c r="C397" s="5">
-        <v>3.3485659999998916</v>
+        <v>3.2869289499999468</v>
       </c>
       <c r="D397" s="5">
-        <v>5.215858071086954</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>5.1166612666139866</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>797.0543318</v>
+        <v>797.11732025000003</v>
       </c>
       <c r="C398" s="5">
-        <v>5.0611409000000549</v>
+        <v>5.0384974700000384</v>
       </c>
       <c r="D398" s="5">
-        <v>7.9438101245057569</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>7.9061321495828007</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>796.92543250000006</v>
+        <v>796.98448787999996</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.12889929999994365</v>
+        <v>-0.13283237000007375</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.1938909901057051</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-0.1997859386970946</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>799.64193590000002</v>
+        <v>799.63127536000002</v>
       </c>
       <c r="C400" s="5">
-        <v>2.716503399999965</v>
+        <v>2.6467874800000573</v>
       </c>
       <c r="D400" s="5">
-        <v>4.1680420320217459</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>4.0588066442470927</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>802.51839029999996</v>
+        <v>802.35413899000002</v>
       </c>
       <c r="C401" s="5">
-        <v>2.8764543999999432</v>
+        <v>2.7228636300000062</v>
       </c>
       <c r="D401" s="5">
-        <v>4.4030479388450505</v>
+        <v>4.1635813640269248</v>
       </c>
       <c r="E401" s="5">
-        <v>5.6441121338216549</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>5.627357832152069</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>812.14495220000003</v>
+        <v>811.58498587999998</v>
       </c>
       <c r="C402" s="5">
-        <v>9.6265619000000697</v>
+        <v>9.2308468899999525</v>
       </c>
       <c r="D402" s="5">
-        <v>15.383224526232953</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>14.713592723431358</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>810.12097600000004</v>
+        <v>809.71672611999998</v>
       </c>
       <c r="C403" s="5">
-        <v>-2.0239761999999928</v>
+        <v>-1.8682597600000008</v>
       </c>
       <c r="D403" s="5">
-        <v>-2.949911676522543</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-2.7276794439758723</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>814.04398549999996</v>
+        <v>814.30834150999999</v>
       </c>
       <c r="C404" s="5">
-        <v>3.923009499999921</v>
+        <v>4.5916153900000154</v>
       </c>
       <c r="D404" s="5">
-        <v>5.968292306393197</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>7.0210671645559053</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>814.54310359999999</v>
+        <v>814.78698648</v>
       </c>
       <c r="C405" s="5">
-        <v>0.49911810000003243</v>
+        <v>0.47864497000000483</v>
       </c>
       <c r="D405" s="5">
-        <v>0.73824711935703835</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>0.70763671448261789</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>817.799487</v>
+        <v>817.86747259000003</v>
       </c>
       <c r="C406" s="5">
-        <v>3.2563834000000043</v>
+        <v>3.080486110000038</v>
       </c>
       <c r="D406" s="5">
-        <v>4.9042668632406139</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>4.6324095915333929</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>823.67664439999999</v>
+        <v>823.83130204999998</v>
       </c>
       <c r="C407" s="5">
-        <v>5.8771573999999873</v>
+        <v>5.9638294599999426</v>
       </c>
       <c r="D407" s="5">
-        <v>8.9730267834400745</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>9.1099198161583175</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>824.37505429999999</v>
+        <v>824.57487842</v>
       </c>
       <c r="C408" s="5">
-        <v>0.69840990000000147</v>
+        <v>0.74357637000002796</v>
       </c>
       <c r="D408" s="5">
-        <v>1.0222596868566969</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>1.0884928953276862</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>826.38351360000001</v>
+        <v>826.56434175000004</v>
       </c>
       <c r="C409" s="5">
-        <v>2.0084593000000268</v>
+        <v>1.9894633300000351</v>
       </c>
       <c r="D409" s="5">
-        <v>2.9631059348420585</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>2.9339872825607127</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>833.38121120000005</v>
+        <v>833.58555033000005</v>
       </c>
       <c r="C410" s="5">
-        <v>6.9976976000000377</v>
+        <v>7.0212085800000068</v>
       </c>
       <c r="D410" s="5">
-        <v>10.648295104832339</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>10.683311629430303</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>831.86855449999996</v>
+        <v>831.92807685000002</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.5126567000000932</v>
+        <v>-1.6574734800000215</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.1564876378354914</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-2.3601180611865225</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>833.92769369999996</v>
+        <v>833.91105906999996</v>
       </c>
       <c r="C412" s="5">
-        <v>2.0591392000000042</v>
+        <v>1.9829822199999398</v>
       </c>
       <c r="D412" s="5">
-        <v>3.011156639563195</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>2.8981154768084272</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>838.61529940000003</v>
+        <v>838.38608345</v>
       </c>
       <c r="C413" s="5">
-        <v>4.6876057000000628</v>
+        <v>4.4750243800000362</v>
       </c>
       <c r="D413" s="5">
-        <v>6.9578384659611192</v>
+        <v>6.6330739092774316</v>
       </c>
       <c r="E413" s="5">
-        <v>4.4979541324288164</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.4907781625401544</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>841.54169160000004</v>
+        <v>840.78615745000002</v>
       </c>
       <c r="C414" s="5">
-        <v>2.9263922000000093</v>
+        <v>2.4000740000000178</v>
       </c>
       <c r="D414" s="5">
-        <v>4.268773382257729</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>3.4898854354344255</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>845.66936120000003</v>
+        <v>844.78283424999995</v>
       </c>
       <c r="C415" s="5">
-        <v>4.1276695999999902</v>
+        <v>3.996676799999932</v>
       </c>
       <c r="D415" s="5">
-        <v>6.0472756129795524</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>5.8557201944175352</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>847.66485150000005</v>
+        <v>848.00862569000003</v>
       </c>
       <c r="C416" s="5">
-        <v>1.9954903000000286</v>
+        <v>3.22579144000008</v>
       </c>
       <c r="D416" s="5">
-        <v>2.868628642476323</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>4.6796522105513549</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>846.71827719999999</v>
+        <v>847.17792683000005</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.9465743000000657</v>
+        <v>-0.83069885999998405</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.3318220003305736</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-1.1691926240710249</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>851.34756340000001</v>
+        <v>851.50442802999999</v>
       </c>
       <c r="C418" s="5">
-        <v>4.6292862000000241</v>
+        <v>4.3265011999999388</v>
       </c>
       <c r="D418" s="5">
-        <v>6.7617181641035362</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>6.3034472279785758</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>853.52200010000001</v>
+        <v>853.74091555999996</v>
       </c>
       <c r="C419" s="5">
-        <v>2.1744367000000011</v>
+        <v>2.2364875299999767</v>
       </c>
       <c r="D419" s="5">
-        <v>3.1083576192252993</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>3.1977472696451681</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>853.42271479999999</v>
+        <v>853.71180473000004</v>
       </c>
       <c r="C420" s="5">
-        <v>-9.9285300000019561E-2</v>
+        <v>-2.9110829999922316E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.13949981867878991</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-4.0909888251849935E-2</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>865.65167210000004</v>
+        <v>865.96026771000004</v>
       </c>
       <c r="C421" s="5">
-        <v>12.228957300000047</v>
+        <v>12.248462979999999</v>
       </c>
       <c r="D421" s="5">
-        <v>18.617206541772326</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>18.642462470298039</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>870.04594489999999</v>
+        <v>870.39349544000004</v>
       </c>
       <c r="C422" s="5">
-        <v>4.3942727999999533</v>
+        <v>4.4332277299999987</v>
       </c>
       <c r="D422" s="5">
-        <v>6.2644942077558108</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>6.3192855767607803</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>875.2574793</v>
+        <v>875.31624995000004</v>
       </c>
       <c r="C423" s="5">
-        <v>5.211534400000005</v>
+        <v>4.9227545100000043</v>
       </c>
       <c r="D423" s="5">
-        <v>7.4295411715789017</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>7.0020876275524335</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>881.86560810000003</v>
+        <v>881.86847173000001</v>
       </c>
       <c r="C424" s="5">
-        <v>6.6081288000000313</v>
+        <v>6.552221779999968</v>
       </c>
       <c r="D424" s="5">
-        <v>9.4457503602126671</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>9.3618631899236249</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>882.76540920000002</v>
+        <v>882.47693185000003</v>
       </c>
       <c r="C425" s="5">
-        <v>0.89980109999999058</v>
+        <v>0.60846012000001792</v>
       </c>
       <c r="D425" s="5">
-        <v>1.2313003653368737</v>
+        <v>0.83110956415559656</v>
       </c>
       <c r="E425" s="5">
-        <v>5.264643971030325</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>5.2590148226893341</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>885.67975090000004</v>
+        <v>884.54845080999996</v>
       </c>
       <c r="C426" s="5">
-        <v>2.9143417000000227</v>
+        <v>2.0715189599999349</v>
       </c>
       <c r="D426" s="5">
-        <v>4.0343843070766106</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>2.8535236566059163</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>889.453619</v>
+        <v>888.15089317000002</v>
       </c>
       <c r="C427" s="5">
-        <v>3.7738680999999588</v>
+        <v>3.6024423600000546</v>
       </c>
       <c r="D427" s="5">
-        <v>5.2347299096226818</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>4.9981308798303425</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>892.17276000000004</v>
+        <v>892.60954756000001</v>
       </c>
       <c r="C428" s="5">
-        <v>2.719141000000036</v>
+        <v>4.4586543899999924</v>
       </c>
       <c r="D428" s="5">
-        <v>3.7308249051378528</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>6.1933329135728687</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>897.93984950000004</v>
+        <v>898.55796425999995</v>
       </c>
       <c r="C429" s="5">
-        <v>5.7670894999999973</v>
+        <v>5.9484166999999388</v>
       </c>
       <c r="D429" s="5">
-        <v>8.0387213985673611</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>8.2966045137049083</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>901.76063060000001</v>
+        <v>902.04355492000002</v>
       </c>
       <c r="C430" s="5">
-        <v>3.8207810999999765</v>
+        <v>3.4855906600000708</v>
       </c>
       <c r="D430" s="5">
-        <v>5.2272701833012691</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>4.7555206591684218</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>901.99919150000005</v>
+        <v>902.30399626999997</v>
       </c>
       <c r="C431" s="5">
-        <v>0.2385609000000386</v>
+        <v>0.26044134999995094</v>
       </c>
       <c r="D431" s="5">
-        <v>0.31792248686803859</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>0.34701915127017813</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>904.71311739999999</v>
+        <v>905.06441806999999</v>
       </c>
       <c r="C432" s="5">
-        <v>2.7139258999999356</v>
+        <v>2.7604218000000174</v>
       </c>
       <c r="D432" s="5">
-        <v>3.6708995666275168</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.7335701507128283</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>907.58360110000001</v>
+        <v>908.02164377999998</v>
       </c>
       <c r="C433" s="5">
-        <v>2.8704837000000225</v>
+        <v>2.9572257099999888</v>
       </c>
       <c r="D433" s="5">
-        <v>3.8745212915430427</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>3.9921390976281668</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>906.34545939999998</v>
+        <v>906.84690433000003</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.2381417000000283</v>
+        <v>-1.1747394499999473</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.6248338453762834</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.541482838014463</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>909.35661709999999</v>
+        <v>911.14382590000002</v>
       </c>
       <c r="C435" s="5">
-        <v>3.0111577000000125</v>
+        <v>4.296921569999995</v>
       </c>
       <c r="D435" s="5">
-        <v>4.0604299700282231</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>5.8365177387434075</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>911.17788059999998</v>
+        <v>913.11204929999997</v>
       </c>
       <c r="C436" s="5">
-        <v>1.8212634999999864</v>
+        <v>1.9682233999999426</v>
       </c>
       <c r="D436" s="5">
-        <v>2.4300169976483099</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>2.623221739533621</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>913.90901289999999</v>
+        <v>915.43780628000002</v>
       </c>
       <c r="C437" s="5">
-        <v>2.7311323000000129</v>
+        <v>2.325756980000051</v>
       </c>
       <c r="D437" s="5">
-        <v>3.6567296224651491</v>
+        <v>3.0996630620690135</v>
       </c>
       <c r="E437" s="5">
-        <v>3.5279592262483117</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>3.7350409104634386</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>922.2191047</v>
+        <v>926.92747865000001</v>
       </c>
       <c r="C438" s="5">
-        <v>8.3100918000000092</v>
+        <v>11.489672369999994</v>
       </c>
       <c r="D438" s="5">
-        <v>11.47406901428656</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>16.145651114965155</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>921.329429</v>
+        <v>924.14841014000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.88967569999999796</v>
+        <v>-2.7790685100000019</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.1515315161025996</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-3.539043273305198</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>920.81704760000002</v>
+        <v>923.08780865999995</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.51238139999998111</v>
+        <v>-1.0606014800000594</v>
       </c>
       <c r="D440" s="5">
-        <v>-0.6653217180055182</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-1.3685235840899646</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>925.39860109999995</v>
+        <v>927.36204356999997</v>
       </c>
       <c r="C441" s="5">
-        <v>4.5815534999999272</v>
+        <v>4.2742349100000183</v>
       </c>
       <c r="D441" s="5">
-        <v>6.1367662346387686</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>5.7001528055578898</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>930.59797639999999</v>
+        <v>932.50330770000005</v>
       </c>
       <c r="C442" s="5">
-        <v>5.1993753000000424</v>
+        <v>5.1412641300000814</v>
       </c>
       <c r="D442" s="5">
-        <v>6.9545296007707202</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>6.859410474863914</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>936.80265120000001</v>
+        <v>939.27368637999996</v>
       </c>
       <c r="C443" s="5">
-        <v>6.2046748000000207</v>
+        <v>6.7703786799999079</v>
       </c>
       <c r="D443" s="5">
-        <v>8.3009055311817459</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>9.0689916237132184</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>929.79264360000002</v>
+        <v>933.53082964999999</v>
       </c>
       <c r="C444" s="5">
-        <v>-7.0100075999999945</v>
+        <v>-5.7428567299999713</v>
       </c>
       <c r="D444" s="5">
-        <v>-8.6189938297561159</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5">
+        <v>-7.0952090750283077</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5">
+        <v>937.43272757</v>
+      </c>
+      <c r="C445" s="5">
+        <v>3.9018979200000103</v>
+      </c>
+      <c r="D445" s="5">
+        <v>5.1325886324321779</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE200000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>