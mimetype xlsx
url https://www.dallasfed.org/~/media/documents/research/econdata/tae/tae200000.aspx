--- v9 (2026-10-02)
+++ v10 (2026-10-23)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{055A4F66-D3A0-4B74-A63A-33D9ADD2D77F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E9A01D95-5E27-49F4-925B-E08979E71779}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0EF29D63-6D7E-403B-AE9A-5B9C15152CA5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AD4615BC-ADAD-4E0D-9EDF-10FEACCE36BC}"/>
   </bookViews>
   <sheets>
     <sheet name="AE200000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Construction</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6402 +932,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6C6014D-9D34-4840-8D52-3E6F46BC1EDA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC4BEDCE-522B-4136-9A68-0E88B5D2CADE}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>342.56936044999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>341.48012617000001</v>
       </c>
       <c r="C7" s="5">
         <v>-1.089234279999971</v>
       </c>
       <c r="D7" s="5">
         <v>-3.7494996202613762</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>341.06554948000002</v>
       </c>
       <c r="C8" s="5">
         <v>-0.41457668999998987</v>
       </c>
       <c r="D8" s="5">
         <v>-1.4471809154760873</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>341.05382162000001</v>
       </c>
       <c r="C9" s="5">
         <v>-1.1727860000007695E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-4.125532678792565E-2</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>346.15891151</v>
       </c>
       <c r="C10" s="5">
         <v>5.1050898899999879</v>
       </c>
       <c r="D10" s="5">
         <v>19.517405009251032</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>348.39401662</v>
       </c>
       <c r="C11" s="5">
         <v>2.2351051100000063</v>
       </c>
       <c r="D11" s="5">
         <v>8.0294224484776642</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>347.83083806000002</v>
       </c>
       <c r="C12" s="5">
         <v>-0.56317855999998301</v>
       </c>
       <c r="D12" s="5">
         <v>-1.922645069997253</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>349.73285650999998</v>
       </c>
       <c r="C13" s="5">
         <v>1.9020184499999573</v>
       </c>
       <c r="D13" s="5">
         <v>6.7628658929784757</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>351.04354651</v>
       </c>
       <c r="C14" s="5">
         <v>1.3106900000000223</v>
       </c>
       <c r="D14" s="5">
         <v>4.5910928510196847</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>346.08276541999999</v>
       </c>
       <c r="C15" s="5">
         <v>-4.9607810900000118</v>
       </c>
       <c r="D15" s="5">
         <v>-15.699966567924385</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>348.56439394</v>
       </c>
       <c r="C16" s="5">
         <v>2.4816285200000152</v>
       </c>
       <c r="D16" s="5">
         <v>8.9523470999914423</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>347.77987494000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.78451899999998886</v>
       </c>
       <c r="D17" s="5">
         <v>-2.6676734590575513</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>348.90136983999997</v>
       </c>
       <c r="C18" s="5">
         <v>1.1214948999999592</v>
       </c>
       <c r="D18" s="5">
         <v>3.9390471176816044</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>350.87319757</v>
       </c>
       <c r="C19" s="5">
         <v>1.9718277300000295</v>
       </c>
       <c r="D19" s="5">
         <v>6.9966650572913514</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>354.33867755</v>
       </c>
       <c r="C20" s="5">
         <v>3.4654799799999978</v>
       </c>
       <c r="D20" s="5">
         <v>12.517580172751529</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>348.8983389</v>
       </c>
       <c r="C21" s="5">
         <v>-5.4403386500000011</v>
       </c>
       <c r="D21" s="5">
         <v>-16.945321465374995</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>348.00756282999998</v>
       </c>
       <c r="C22" s="5">
         <v>-0.89077607000001535</v>
       </c>
       <c r="D22" s="5">
         <v>-3.021075561216191</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>347.97260177999999</v>
       </c>
       <c r="C23" s="5">
         <v>-3.4961049999992611E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-0.12048613784583218</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>347.21922482999997</v>
       </c>
       <c r="C24" s="5">
         <v>-0.75337695000001759</v>
       </c>
       <c r="D24" s="5">
         <v>-2.5673412601699641</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>345.77152588000001</v>
       </c>
       <c r="C25" s="5">
         <v>-1.4476989499999604</v>
       </c>
       <c r="D25" s="5">
         <v>-4.8901362722561403</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>347.38455858999998</v>
       </c>
       <c r="C26" s="5">
         <v>1.6130327099999704</v>
       </c>
       <c r="D26" s="5">
         <v>5.7439189624003406</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>346.91994526000002</v>
       </c>
       <c r="C27" s="5">
         <v>-0.4646133299999633</v>
       </c>
       <c r="D27" s="5">
         <v>-1.5931996883194577</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>348.03885042000002</v>
       </c>
       <c r="C28" s="5">
         <v>1.1189051599999971</v>
       </c>
       <c r="D28" s="5">
         <v>3.9397040052865595</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>345.92231781999999</v>
       </c>
       <c r="C29" s="5">
         <v>-2.1165326000000277</v>
       </c>
       <c r="D29" s="5">
         <v>-7.0583708675060697</v>
       </c>
       <c r="E29" s="5">
         <v>-0.53411863476012789</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>340.24096637999997</v>
       </c>
       <c r="C30" s="5">
         <v>-5.6813514400000145</v>
       </c>
       <c r="D30" s="5">
         <v>-18.022201369043866</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>339.61055209</v>
       </c>
       <c r="C31" s="5">
         <v>-0.63041428999997606</v>
       </c>
       <c r="D31" s="5">
         <v>-2.2008971147680301</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>341.65791983000003</v>
       </c>
       <c r="C32" s="5">
         <v>2.047367740000027</v>
       </c>
       <c r="D32" s="5">
         <v>7.4790449762881739</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>346.38618227000001</v>
       </c>
       <c r="C33" s="5">
         <v>4.7282624399999804</v>
       </c>
       <c r="D33" s="5">
         <v>17.93122286958544</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>348.32828064</v>
       </c>
       <c r="C34" s="5">
         <v>1.9420983699999965</v>
       </c>
       <c r="D34" s="5">
         <v>6.9394934729906987</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>345.59135687000003</v>
       </c>
       <c r="C35" s="5">
         <v>-2.7369237699999758</v>
       </c>
       <c r="D35" s="5">
         <v>-9.0317928692197782</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>348.85335414000002</v>
       </c>
       <c r="C36" s="5">
         <v>3.2619972699999948</v>
       </c>
       <c r="D36" s="5">
         <v>11.933573043416601</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>347.78610744000002</v>
       </c>
       <c r="C37" s="5">
         <v>-1.0672466999999983</v>
       </c>
       <c r="D37" s="5">
         <v>-3.6100129030034345</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>346.29798276999998</v>
       </c>
       <c r="C38" s="5">
         <v>-1.4881246700000474</v>
       </c>
       <c r="D38" s="5">
         <v>-5.0154907897644101</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>349.24190787999999</v>
       </c>
       <c r="C39" s="5">
         <v>2.9439251100000092</v>
       </c>
       <c r="D39" s="5">
         <v>10.692114589871515</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>348.83267859</v>
       </c>
       <c r="C40" s="5">
         <v>-0.40922928999998476</v>
       </c>
       <c r="D40" s="5">
         <v>-1.3970907598257809</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>346.91287652</v>
       </c>
       <c r="C41" s="5">
         <v>-1.9198020700000029</v>
       </c>
       <c r="D41" s="5">
         <v>-6.4079226557496316</v>
       </c>
       <c r="E41" s="5">
         <v>0.28635293213878921</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>346.31232381000001</v>
       </c>
       <c r="C42" s="5">
         <v>-0.60055270999998811</v>
       </c>
       <c r="D42" s="5">
         <v>-2.0576955628900384</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>346.08461941000002</v>
       </c>
       <c r="C43" s="5">
         <v>-0.22770439999999326</v>
       </c>
       <c r="D43" s="5">
         <v>-0.78616694523422348</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>347.84390501000001</v>
       </c>
       <c r="C44" s="5">
         <v>1.7592855999999983</v>
       </c>
       <c r="D44" s="5">
         <v>6.2735500503734221</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>349.72195522999999</v>
       </c>
       <c r="C45" s="5">
         <v>1.8780502199999773</v>
       </c>
       <c r="D45" s="5">
         <v>6.6748394237121422</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>351.69350986000001</v>
       </c>
       <c r="C46" s="5">
         <v>1.9715546300000142</v>
       </c>
       <c r="D46" s="5">
         <v>6.9787388634351188</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>354.06306122000001</v>
       </c>
       <c r="C47" s="5">
         <v>2.3695513600000027</v>
       </c>
       <c r="D47" s="5">
         <v>8.3914914185934322</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>357.75219948</v>
       </c>
       <c r="C48" s="5">
         <v>3.6891382599999929</v>
       </c>
       <c r="D48" s="5">
         <v>13.245332388994925</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>358.49210704000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.73990756000000601</v>
       </c>
       <c r="D49" s="5">
         <v>2.5102820201277298</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>359.35347617000002</v>
       </c>
       <c r="C50" s="5">
         <v>0.86136913000001414</v>
       </c>
       <c r="D50" s="5">
         <v>2.9217176299979108</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>361.69054626000002</v>
       </c>
       <c r="C51" s="5">
         <v>2.3370700899999974</v>
       </c>
       <c r="D51" s="5">
         <v>8.0895442987095159</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>362.77238002000001</v>
       </c>
       <c r="C52" s="5">
         <v>1.081833759999995</v>
       </c>
       <c r="D52" s="5">
         <v>3.6488962232114064</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>368.54186834000001</v>
       </c>
       <c r="C53" s="5">
         <v>5.7694883199999936</v>
       </c>
       <c r="D53" s="5">
         <v>20.845762691493896</v>
       </c>
       <c r="E53" s="5">
         <v>6.2347042395680674</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>368.10666394999998</v>
       </c>
       <c r="C54" s="5">
         <v>-0.43520439000002398</v>
       </c>
       <c r="D54" s="5">
         <v>-1.4078907281947051</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>365.42039935000003</v>
       </c>
       <c r="C55" s="5">
         <v>-2.6862645999999586</v>
       </c>
       <c r="D55" s="5">
         <v>-8.4139563959250587</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>369.04574778</v>
       </c>
       <c r="C56" s="5">
         <v>3.6253484299999741</v>
       </c>
       <c r="D56" s="5">
         <v>12.576829441321369</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>374.02914342000003</v>
       </c>
       <c r="C57" s="5">
         <v>4.9833956400000261</v>
       </c>
       <c r="D57" s="5">
         <v>17.46347480927637</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>371.85911092999999</v>
       </c>
       <c r="C58" s="5">
         <v>-2.1700324900000396</v>
       </c>
       <c r="D58" s="5">
         <v>-6.7442095883410431</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>375.21912164999998</v>
       </c>
       <c r="C59" s="5">
         <v>3.3600107199999911</v>
       </c>
       <c r="D59" s="5">
         <v>11.398265895783766</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>380.28669918000003</v>
       </c>
       <c r="C60" s="5">
         <v>5.067577530000051</v>
       </c>
       <c r="D60" s="5">
         <v>17.466514109956478</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>382.24185812000002</v>
       </c>
       <c r="C61" s="5">
         <v>1.9551589399999898</v>
       </c>
       <c r="D61" s="5">
         <v>6.3470119715754558</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>387.19941398999998</v>
       </c>
       <c r="C62" s="5">
         <v>4.9575558699999647</v>
       </c>
       <c r="D62" s="5">
         <v>16.723250548016132</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>389.11861766999999</v>
       </c>
       <c r="C63" s="5">
         <v>1.9192036800000096</v>
       </c>
       <c r="D63" s="5">
         <v>6.1128133647508465</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>392.97831790999999</v>
       </c>
       <c r="C64" s="5">
         <v>3.8597002399999951</v>
       </c>
       <c r="D64" s="5">
         <v>12.574220180077077</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>397.23358810000002</v>
       </c>
       <c r="C65" s="5">
         <v>4.2552701900000329</v>
       </c>
       <c r="D65" s="5">
         <v>13.796390099515055</v>
       </c>
       <c r="E65" s="5">
         <v>7.7851995186420275</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>399.87637332999998</v>
       </c>
       <c r="C66" s="5">
         <v>2.6427852299999586</v>
       </c>
       <c r="D66" s="5">
         <v>8.2822764823783146</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>401.46170347999998</v>
       </c>
       <c r="C67" s="5">
         <v>1.5853301500000043</v>
       </c>
       <c r="D67" s="5">
         <v>4.8625805956612478</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>403.41040802999999</v>
       </c>
       <c r="C68" s="5">
         <v>1.9487045500000022</v>
       </c>
       <c r="D68" s="5">
         <v>5.9828782099855093</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>401.85107513000003</v>
       </c>
       <c r="C69" s="5">
         <v>-1.5593328999999585</v>
       </c>
       <c r="D69" s="5">
         <v>-4.5410992904448166</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>405.05987872999998</v>
       </c>
       <c r="C70" s="5">
         <v>3.2088035999999533</v>
       </c>
       <c r="D70" s="5">
         <v>10.014296270429934</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>407.60020104</v>
       </c>
       <c r="C71" s="5">
         <v>2.5403223100000218</v>
       </c>
       <c r="D71" s="5">
         <v>7.7908593474801391</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>408.16183632000002</v>
       </c>
       <c r="C72" s="5">
         <v>0.56163528000001861</v>
       </c>
       <c r="D72" s="5">
         <v>1.6660774047164484</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>410.28997146</v>
       </c>
       <c r="C73" s="5">
         <v>2.1281351399999835</v>
       </c>
       <c r="D73" s="5">
         <v>6.4393172108572205</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>415.79404443999999</v>
       </c>
       <c r="C74" s="5">
         <v>5.5040729799999895</v>
       </c>
       <c r="D74" s="5">
         <v>17.340612815763468</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>418.34881820999999</v>
       </c>
       <c r="C75" s="5">
         <v>2.5547737699999971</v>
       </c>
       <c r="D75" s="5">
         <v>7.6275325824524787</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>420.26090801999999</v>
       </c>
       <c r="C76" s="5">
         <v>1.9120898099999977</v>
       </c>
       <c r="D76" s="5">
         <v>5.6246727528751039</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>424.33536477000001</v>
       </c>
       <c r="C77" s="5">
         <v>4.0744567500000244</v>
       </c>
       <c r="D77" s="5">
         <v>12.274932426025952</v>
       </c>
       <c r="E77" s="5">
         <v>6.82262967732159</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>425.86578901000001</v>
       </c>
       <c r="C78" s="5">
         <v>1.5304242400000021</v>
       </c>
       <c r="D78" s="5">
         <v>4.4148584281808123</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>426.40363406</v>
       </c>
       <c r="C79" s="5">
         <v>0.53784504999998717</v>
       </c>
       <c r="D79" s="5">
         <v>1.526105588242177</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>430.04781776999999</v>
       </c>
       <c r="C80" s="5">
         <v>3.644183709999993</v>
       </c>
       <c r="D80" s="5">
         <v>10.751651391789331</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>432.95851705000001</v>
       </c>
       <c r="C81" s="5">
         <v>2.9106992800000171</v>
       </c>
       <c r="D81" s="5">
         <v>8.4312514033024311</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>436.17549401999997</v>
       </c>
       <c r="C82" s="5">
         <v>3.216976969999962</v>
       </c>
       <c r="D82" s="5">
         <v>9.2898150059104623</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>437.82585748999998</v>
       </c>
       <c r="C83" s="5">
         <v>1.6503634700000021</v>
       </c>
       <c r="D83" s="5">
         <v>4.6361480023696222</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>438.05610867000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.23025118000003886</v>
       </c>
       <c r="D84" s="5">
         <v>0.63290460560001538</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>440.06898819000003</v>
       </c>
       <c r="C85" s="5">
         <v>2.0128795200000127</v>
       </c>
       <c r="D85" s="5">
         <v>5.6555429224386389</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>440.08022125999997</v>
       </c>
       <c r="C86" s="5">
         <v>1.123306999994611E-2</v>
       </c>
       <c r="D86" s="5">
         <v>3.0635143475210569E-2</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>446.53568481000002</v>
       </c>
       <c r="C87" s="5">
         <v>6.4554635500000472</v>
       </c>
       <c r="D87" s="5">
         <v>19.09453978030049</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>449.36498570999998</v>
       </c>
       <c r="C88" s="5">
         <v>2.8293008999999643</v>
       </c>
       <c r="D88" s="5">
         <v>7.8739791232124823</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>447.48874859</v>
       </c>
       <c r="C89" s="5">
         <v>-1.8762371199999848</v>
       </c>
       <c r="D89" s="5">
         <v>-4.8968966595027368</v>
       </c>
       <c r="E89" s="5">
         <v>5.4563879757110634</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>452.24767512</v>
       </c>
       <c r="C90" s="5">
         <v>4.7589265299999965</v>
       </c>
       <c r="D90" s="5">
         <v>13.535237782134768</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>458.93439031000003</v>
       </c>
       <c r="C91" s="5">
         <v>6.6867151900000295</v>
       </c>
       <c r="D91" s="5">
         <v>19.258987679491078</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>460.30861231</v>
       </c>
       <c r="C92" s="5">
         <v>1.3742219999999747</v>
       </c>
       <c r="D92" s="5">
         <v>3.65302302775663</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>459.27728507</v>
       </c>
       <c r="C93" s="5">
         <v>-1.031327239999996</v>
       </c>
       <c r="D93" s="5">
         <v>-2.655729981247601</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>463.93477544000001</v>
       </c>
       <c r="C94" s="5">
         <v>4.657490370000005</v>
       </c>
       <c r="D94" s="5">
         <v>12.871300640424032</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>465.48870863000002</v>
       </c>
       <c r="C95" s="5">
         <v>1.5539331900000093</v>
       </c>
       <c r="D95" s="5">
         <v>4.0942355346506254</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>470.15134329</v>
       </c>
       <c r="C96" s="5">
         <v>4.6626346599999806</v>
       </c>
       <c r="D96" s="5">
         <v>12.704787995111211</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>474.52391204999998</v>
       </c>
       <c r="C97" s="5">
         <v>4.3725687599999787</v>
       </c>
       <c r="D97" s="5">
         <v>11.74936144652785</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>476.79809258</v>
       </c>
       <c r="C98" s="5">
         <v>2.2741805300000237</v>
       </c>
       <c r="D98" s="5">
         <v>5.9051029086712115</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>478.86704258999998</v>
       </c>
       <c r="C99" s="5">
         <v>2.0689500099999805</v>
       </c>
       <c r="D99" s="5">
         <v>5.3331974198949084</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>479.89066972000001</v>
       </c>
       <c r="C100" s="5">
         <v>1.0236271300000226</v>
       </c>
       <c r="D100" s="5">
         <v>2.5954959337600281</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>480.56337884999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.672709129999987</v>
       </c>
       <c r="D101" s="5">
         <v>1.6951859876013664</v>
       </c>
       <c r="E101" s="5">
         <v>7.3911646637407902</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>485.42302325000003</v>
       </c>
       <c r="C102" s="5">
         <v>4.8596444000000361</v>
       </c>
       <c r="D102" s="5">
         <v>12.833063356442587</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>489.42129202000001</v>
       </c>
       <c r="C103" s="5">
         <v>3.9982687699999815</v>
       </c>
       <c r="D103" s="5">
         <v>10.34428915170913</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>491.76986694999999</v>
       </c>
       <c r="C104" s="5">
         <v>2.3485749299999839</v>
       </c>
       <c r="D104" s="5">
         <v>5.9128506507130751</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>497.76951234000001</v>
       </c>
       <c r="C105" s="5">
         <v>5.999645390000012</v>
       </c>
       <c r="D105" s="5">
         <v>15.663558779989284</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>500.36309032999998</v>
       </c>
       <c r="C106" s="5">
         <v>2.5935779899999716</v>
       </c>
       <c r="D106" s="5">
         <v>6.4348066248570479</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>501.77366420999999</v>
       </c>
       <c r="C107" s="5">
         <v>1.4105738800000154</v>
       </c>
       <c r="D107" s="5">
         <v>3.4358691014288123</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>509.54372331000002</v>
       </c>
       <c r="C108" s="5">
         <v>7.7700591000000259</v>
       </c>
       <c r="D108" s="5">
         <v>20.249453968457367</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>511.52986842000001</v>
       </c>
       <c r="C109" s="5">
         <v>1.9861451099999954</v>
       </c>
       <c r="D109" s="5">
         <v>4.7790591333023213</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>514.08332363</v>
       </c>
       <c r="C110" s="5">
         <v>2.5534552099999814</v>
       </c>
       <c r="D110" s="5">
         <v>6.1573877408854116</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>519.35809885000003</v>
       </c>
       <c r="C111" s="5">
         <v>5.2747752200000377</v>
       </c>
       <c r="D111" s="5">
         <v>13.031816893223258</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>520.56880364999995</v>
       </c>
       <c r="C112" s="5">
         <v>1.2107047999999168</v>
       </c>
       <c r="D112" s="5">
         <v>2.8335337924494386</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>525.40097518000005</v>
       </c>
       <c r="C113" s="5">
         <v>4.832171530000096</v>
       </c>
       <c r="D113" s="5">
         <v>11.725635482321749</v>
       </c>
       <c r="E113" s="5">
         <v>9.3302149733709427</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>525.30130353000004</v>
       </c>
       <c r="C114" s="5">
         <v>-9.9671650000004774E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-0.22740967330316941</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>528.49726307000003</v>
       </c>
       <c r="C115" s="5">
         <v>3.1959595399999898</v>
       </c>
       <c r="D115" s="5">
         <v>7.5501867385268095</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>529.88498924999999</v>
       </c>
       <c r="C116" s="5">
         <v>1.3877261799999587</v>
       </c>
       <c r="D116" s="5">
         <v>3.1968619914708896</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>533.15797565000003</v>
       </c>
       <c r="C117" s="5">
         <v>3.2729864000000362</v>
       </c>
       <c r="D117" s="5">
         <v>7.669208760474433</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>530.38763438000001</v>
       </c>
       <c r="C118" s="5">
         <v>-2.7703412700000172</v>
       </c>
       <c r="D118" s="5">
         <v>-6.0601723450756095</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>534.27932254999996</v>
       </c>
       <c r="C119" s="5">
         <v>3.8916881699999522</v>
       </c>
       <c r="D119" s="5">
         <v>9.1690966586270406</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>537.19928666999999</v>
       </c>
       <c r="C120" s="5">
         <v>2.9199641200000315</v>
       </c>
       <c r="D120" s="5">
         <v>6.7590567955435166</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>536.78732581999998</v>
       </c>
       <c r="C121" s="5">
         <v>-0.41196085000001403</v>
       </c>
       <c r="D121" s="5">
         <v>-0.91636992842575316</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>542.29034308999996</v>
       </c>
       <c r="C122" s="5">
         <v>5.5030172699999866</v>
       </c>
       <c r="D122" s="5">
         <v>13.02002837670415</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>547.08586076999995</v>
       </c>
       <c r="C123" s="5">
         <v>4.795517679999989</v>
       </c>
       <c r="D123" s="5">
         <v>11.143339034063594</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>549.74836243000004</v>
       </c>
       <c r="C124" s="5">
         <v>2.662501660000089</v>
       </c>
       <c r="D124" s="5">
         <v>5.9989207847615189</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>553.06200109999997</v>
       </c>
       <c r="C125" s="5">
         <v>3.3136386699999321</v>
       </c>
       <c r="D125" s="5">
         <v>7.4777375303594296</v>
       </c>
       <c r="E125" s="5">
         <v>5.2647458277981674</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>556.36437880000005</v>
       </c>
       <c r="C126" s="5">
         <v>3.3023777000000791</v>
       </c>
       <c r="D126" s="5">
         <v>7.4053587731716997</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>559.12547352000001</v>
       </c>
       <c r="C127" s="5">
         <v>2.76109471999996</v>
       </c>
       <c r="D127" s="5">
         <v>6.1205639940826506</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>563.86336017999997</v>
       </c>
       <c r="C128" s="5">
         <v>4.7378866599999583</v>
       </c>
       <c r="D128" s="5">
         <v>10.656047327571262</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>563.01118516999998</v>
       </c>
       <c r="C129" s="5">
         <v>-0.85217500999999629</v>
       </c>
       <c r="D129" s="5">
         <v>-1.7985785015742772</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>564.19211241999994</v>
       </c>
       <c r="C130" s="5">
         <v>1.1809272499999679</v>
       </c>
       <c r="D130" s="5">
         <v>2.5462653403757196</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>570.06433919000006</v>
       </c>
       <c r="C131" s="5">
         <v>5.8722267700001112</v>
       </c>
       <c r="D131" s="5">
         <v>13.230224212346986</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>569.76366903999997</v>
       </c>
       <c r="C132" s="5">
         <v>-0.30067015000008723</v>
       </c>
       <c r="D132" s="5">
         <v>-0.63108555491693252</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>570.57136169</v>
       </c>
       <c r="C133" s="5">
         <v>0.80769265000003543</v>
       </c>
       <c r="D133" s="5">
         <v>1.7144369093850864</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>573.13041639000005</v>
       </c>
       <c r="C134" s="5">
         <v>2.559054700000047</v>
       </c>
       <c r="D134" s="5">
         <v>5.5168585325475972</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>570.70705826999995</v>
       </c>
       <c r="C135" s="5">
         <v>-2.4233581200001026</v>
       </c>
       <c r="D135" s="5">
         <v>-4.9575907282659699</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>572.00889261999998</v>
       </c>
       <c r="C136" s="5">
         <v>1.3018343500000356</v>
       </c>
       <c r="D136" s="5">
         <v>2.7719131254899887</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>574.21832252000002</v>
       </c>
       <c r="C137" s="5">
         <v>2.2094299000000319</v>
       </c>
       <c r="D137" s="5">
         <v>4.7348433033832071</v>
       </c>
       <c r="E137" s="5">
         <v>3.8253073575696073</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>580.71145057000001</v>
       </c>
       <c r="C138" s="5">
         <v>6.4931280499999957</v>
       </c>
       <c r="D138" s="5">
         <v>14.44586919012294</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>584.58078648000003</v>
       </c>
       <c r="C139" s="5">
         <v>3.869335910000018</v>
       </c>
       <c r="D139" s="5">
         <v>8.2953405467969468</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>584.72182099999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.14103451999994832</v>
       </c>
       <c r="D140" s="5">
         <v>0.28989350632639965</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>583.17296920000001</v>
       </c>
       <c r="C141" s="5">
         <v>-1.5488517999999658</v>
       </c>
       <c r="D141" s="5">
         <v>-3.1327409025217245</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>583.24797133000004</v>
       </c>
       <c r="C142" s="5">
         <v>7.5002130000029865E-2</v>
       </c>
       <c r="D142" s="5">
         <v>0.15444173861183241</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>581.88229359000002</v>
       </c>
       <c r="C143" s="5">
         <v>-1.3656777400000237</v>
       </c>
       <c r="D143" s="5">
         <v>-2.7739008806150101</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>579.81457086</v>
       </c>
       <c r="C144" s="5">
         <v>-2.0677227300000141</v>
       </c>
       <c r="D144" s="5">
         <v>-4.1818466621246664</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>581.49661275999995</v>
       </c>
       <c r="C145" s="5">
         <v>1.6820418999999447</v>
       </c>
       <c r="D145" s="5">
         <v>3.5372845586849389</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>578.59836874999996</v>
       </c>
       <c r="C146" s="5">
         <v>-2.8982440099999849</v>
       </c>
       <c r="D146" s="5">
         <v>-5.8196744458000822</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>576.25588483000001</v>
       </c>
       <c r="C147" s="5">
         <v>-2.3424839199999496</v>
       </c>
       <c r="D147" s="5">
         <v>-4.751526680696017</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>578.51973599999997</v>
       </c>
       <c r="C148" s="5">
         <v>2.2638511699999526</v>
       </c>
       <c r="D148" s="5">
         <v>4.8174693084934272</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>574.94930167999996</v>
       </c>
       <c r="C149" s="5">
         <v>-3.5704343200000039</v>
       </c>
       <c r="D149" s="5">
         <v>-7.1597165419541202</v>
       </c>
       <c r="E149" s="5">
         <v>0.12729986685064976</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>571.35912011000005</v>
       </c>
       <c r="C150" s="5">
         <v>-3.5901815699999133</v>
       </c>
       <c r="D150" s="5">
         <v>-7.2411493998918885</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>571.79441609000003</v>
       </c>
       <c r="C151" s="5">
         <v>0.43529597999997804</v>
       </c>
       <c r="D151" s="5">
         <v>0.91807326693238434</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>572.58600777000004</v>
       </c>
       <c r="C152" s="5">
         <v>0.79159168000001046</v>
       </c>
       <c r="D152" s="5">
         <v>1.6739867868411196</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>570.90999106000004</v>
       </c>
       <c r="C153" s="5">
         <v>-1.676016709999999</v>
       </c>
       <c r="D153" s="5">
         <v>-3.4565203085893614</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>571.76864072000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.85864965999996912</v>
       </c>
       <c r="D154" s="5">
         <v>1.8198066134893276</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>570.54801791</v>
       </c>
       <c r="C155" s="5">
         <v>-1.2206228100000089</v>
       </c>
       <c r="D155" s="5">
         <v>-2.5319171534559315</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>568.57379289999994</v>
       </c>
       <c r="C156" s="5">
         <v>-1.9742250100000547</v>
       </c>
       <c r="D156" s="5">
         <v>-4.0741525640340832</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>569.50335366000002</v>
       </c>
       <c r="C157" s="5">
         <v>0.92956076000007215</v>
       </c>
       <c r="D157" s="5">
         <v>1.9796164722094778</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>566.09834008999997</v>
       </c>
       <c r="C158" s="5">
         <v>-3.405013570000051</v>
       </c>
       <c r="D158" s="5">
         <v>-6.9434072350204712</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>563.39028148</v>
       </c>
       <c r="C159" s="5">
         <v>-2.7080586099999664</v>
       </c>
       <c r="D159" s="5">
         <v>-5.5918177246747742</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>562.66588418000003</v>
       </c>
       <c r="C160" s="5">
         <v>-0.72439729999996416</v>
       </c>
       <c r="D160" s="5">
         <v>-1.5320741329830634</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>558.18442261999996</v>
       </c>
       <c r="C161" s="5">
         <v>-4.4814615600000707</v>
       </c>
       <c r="D161" s="5">
         <v>-9.1498716678699132</v>
       </c>
       <c r="E161" s="5">
         <v>-2.9158882376260076</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>559.23394990999998</v>
       </c>
       <c r="C162" s="5">
         <v>1.0495272900000145</v>
       </c>
       <c r="D162" s="5">
         <v>2.279782365237204</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>555.51763547999997</v>
       </c>
       <c r="C163" s="5">
         <v>-3.7163144300000113</v>
       </c>
       <c r="D163" s="5">
         <v>-7.6893383566906675</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>549.80351697000003</v>
       </c>
       <c r="C164" s="5">
         <v>-5.7141185099999348</v>
       </c>
       <c r="D164" s="5">
         <v>-11.668428755199889</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>551.79838802999996</v>
       </c>
       <c r="C165" s="5">
         <v>1.9948710599999231</v>
       </c>
       <c r="D165" s="5">
         <v>4.4419486225490523</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>554.24753969000005</v>
       </c>
       <c r="C166" s="5">
         <v>2.4491516600000978</v>
       </c>
       <c r="D166" s="5">
         <v>5.4581523600884418</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>550.89925860000005</v>
       </c>
       <c r="C167" s="5">
         <v>-3.3482810900000004</v>
       </c>
       <c r="D167" s="5">
         <v>-7.0132717310179782</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>550.38913045000004</v>
       </c>
       <c r="C168" s="5">
         <v>-0.5101281500000141</v>
       </c>
       <c r="D168" s="5">
         <v>-1.1055482509491732</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>551.38034346999996</v>
       </c>
       <c r="C169" s="5">
         <v>0.99121301999991829</v>
       </c>
       <c r="D169" s="5">
         <v>2.1826527362053705</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>551.18908824000005</v>
       </c>
       <c r="C170" s="5">
         <v>-0.19125522999991063</v>
       </c>
       <c r="D170" s="5">
         <v>-0.41544632606079768</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>550.86730725999996</v>
       </c>
       <c r="C171" s="5">
         <v>-0.32178098000008504</v>
       </c>
       <c r="D171" s="5">
         <v>-0.69830800037693486</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>546.62420953000003</v>
       </c>
       <c r="C172" s="5">
         <v>-4.2430977299999313</v>
       </c>
       <c r="D172" s="5">
         <v>-8.8613978890080496</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>547.66108555999995</v>
       </c>
       <c r="C173" s="5">
         <v>1.0368760299999167</v>
       </c>
       <c r="D173" s="5">
         <v>2.3001445251121355</v>
       </c>
       <c r="E173" s="5">
         <v>-1.8852796017856721</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>546.80112244999998</v>
       </c>
       <c r="C174" s="5">
         <v>-0.85996310999996695</v>
       </c>
       <c r="D174" s="5">
         <v>-1.8681076749549996</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>543.28230647999999</v>
       </c>
       <c r="C175" s="5">
         <v>-3.5188159699999915</v>
       </c>
       <c r="D175" s="5">
         <v>-7.4547855553504405</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>542.19713635000005</v>
       </c>
       <c r="C176" s="5">
         <v>-1.0851701299999377</v>
       </c>
       <c r="D176" s="5">
         <v>-2.3707621282298197</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>544.35973652999996</v>
       </c>
       <c r="C177" s="5">
         <v>2.1626001799999131</v>
       </c>
       <c r="D177" s="5">
         <v>4.8927106207162119</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>539.84134045999997</v>
       </c>
       <c r="C178" s="5">
         <v>-4.5183960699999943</v>
       </c>
       <c r="D178" s="5">
         <v>-9.5180963754280867</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>540.19756886000005</v>
       </c>
       <c r="C179" s="5">
         <v>0.35622840000007727</v>
       </c>
       <c r="D179" s="5">
         <v>0.79473153509923566</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>544.10243679999996</v>
       </c>
       <c r="C180" s="5">
         <v>3.9048679399999173</v>
       </c>
       <c r="D180" s="5">
         <v>9.0276238549271923</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>543.37595998999996</v>
       </c>
       <c r="C181" s="5">
         <v>-0.7264768100000083</v>
       </c>
       <c r="D181" s="5">
         <v>-1.5905069549443707</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>543.58473011000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.20877012000005379</v>
       </c>
       <c r="D182" s="5">
         <v>0.46202673012540885</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>547.79855078000003</v>
       </c>
       <c r="C183" s="5">
         <v>4.2138206700000183</v>
       </c>
       <c r="D183" s="5">
         <v>9.7093309694759036</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>548.33394221000003</v>
       </c>
       <c r="C184" s="5">
         <v>0.53539143000000422</v>
       </c>
       <c r="D184" s="5">
         <v>1.1791461333177988</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>550.10726003000002</v>
       </c>
       <c r="C185" s="5">
         <v>1.7733178199999884</v>
       </c>
       <c r="D185" s="5">
         <v>3.9505906191934503</v>
       </c>
       <c r="E185" s="5">
         <v>0.44665844159783585</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>552.84180604999995</v>
       </c>
       <c r="C186" s="5">
         <v>2.7345460199999252</v>
       </c>
       <c r="D186" s="5">
         <v>6.1309388184081604</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>553.24042823000002</v>
       </c>
       <c r="C187" s="5">
         <v>0.39862218000007488</v>
       </c>
       <c r="D187" s="5">
         <v>0.86869005132497179</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>556.22532951000005</v>
       </c>
       <c r="C188" s="5">
         <v>2.984901280000031</v>
       </c>
       <c r="D188" s="5">
         <v>6.6699859669441031</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>565.90492909</v>
       </c>
       <c r="C189" s="5">
         <v>9.6795995799999446</v>
       </c>
       <c r="D189" s="5">
         <v>23.002114318497611</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>563.41965950999997</v>
       </c>
       <c r="C190" s="5">
         <v>-2.485269580000022</v>
       </c>
       <c r="D190" s="5">
         <v>-5.1445602868292584</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>562.95019858000001</v>
       </c>
       <c r="C191" s="5">
         <v>-0.46946092999996836</v>
       </c>
       <c r="D191" s="5">
         <v>-0.99531234591271334</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>569.18836135000004</v>
       </c>
       <c r="C192" s="5">
         <v>6.2381627700000308</v>
       </c>
       <c r="D192" s="5">
         <v>14.138566455793612</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>569.44321131000004</v>
       </c>
       <c r="C193" s="5">
         <v>0.25484996000000137</v>
       </c>
       <c r="D193" s="5">
         <v>0.53861639767063263</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>574.36240398999996</v>
       </c>
       <c r="C194" s="5">
         <v>4.9191926799999237</v>
       </c>
       <c r="D194" s="5">
         <v>10.8733110022605</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>574.77198952000003</v>
       </c>
       <c r="C195" s="5">
         <v>0.40958553000007214</v>
       </c>
       <c r="D195" s="5">
         <v>0.85910038051915105</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>578.86834535000003</v>
       </c>
       <c r="C196" s="5">
         <v>4.0963558299999931</v>
       </c>
       <c r="D196" s="5">
         <v>8.8956350058312808</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>583.56643521000001</v>
       </c>
       <c r="C197" s="5">
         <v>4.6980898599999819</v>
       </c>
       <c r="D197" s="5">
         <v>10.185904359814435</v>
       </c>
       <c r="E197" s="5">
         <v>6.0823002368983969</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>588.78606087000003</v>
       </c>
       <c r="C198" s="5">
         <v>5.2196256600000197</v>
       </c>
       <c r="D198" s="5">
         <v>11.277300235105315</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>593.17804803000001</v>
       </c>
       <c r="C199" s="5">
         <v>4.3919871599999851</v>
       </c>
       <c r="D199" s="5">
         <v>9.3277999951330024</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>600.43751412999995</v>
       </c>
       <c r="C200" s="5">
         <v>7.2594660999999405</v>
       </c>
       <c r="D200" s="5">
         <v>15.715882707479899</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>595.80895602999999</v>
       </c>
       <c r="C201" s="5">
         <v>-4.6285580999999638</v>
       </c>
       <c r="D201" s="5">
         <v>-8.8680829396384997</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>600.63764587000003</v>
       </c>
       <c r="C202" s="5">
         <v>4.8286898400000382</v>
       </c>
       <c r="D202" s="5">
         <v>10.170738319088212</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>606.89332819000003</v>
       </c>
       <c r="C203" s="5">
         <v>6.2556823200000053</v>
       </c>
       <c r="D203" s="5">
         <v>13.239455513663367</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>604.96734977000006</v>
       </c>
       <c r="C204" s="5">
         <v>-1.9259784199999785</v>
       </c>
       <c r="D204" s="5">
         <v>-3.7424335285595189</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>607.80142183999999</v>
       </c>
       <c r="C205" s="5">
         <v>2.8340720699999338</v>
       </c>
       <c r="D205" s="5">
         <v>5.7687336494413044</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>612.00631814999997</v>
       </c>
       <c r="C206" s="5">
         <v>4.204896309999981</v>
       </c>
       <c r="D206" s="5">
         <v>8.6251346494464087</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>612.82857655999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.82225841000001765</v>
       </c>
       <c r="D207" s="5">
         <v>1.6242220227847604</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>616.77514673999997</v>
       </c>
       <c r="C208" s="5">
         <v>3.9465701799999806</v>
       </c>
       <c r="D208" s="5">
         <v>8.0075914109176249</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>621.27892612999995</v>
       </c>
       <c r="C209" s="5">
         <v>4.503779389999977</v>
       </c>
       <c r="D209" s="5">
         <v>9.123198477151174</v>
       </c>
       <c r="E209" s="5">
         <v>6.4624160411879794</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>623.16345950000004</v>
       </c>
       <c r="C210" s="5">
         <v>1.8845333700000992</v>
       </c>
       <c r="D210" s="5">
         <v>3.7013201923589589</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>629.49771390000001</v>
       </c>
       <c r="C211" s="5">
         <v>6.3342543999999634</v>
       </c>
       <c r="D211" s="5">
         <v>12.903168825334511</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>636.80816341000002</v>
       </c>
       <c r="C212" s="5">
         <v>7.3104495100000122</v>
       </c>
       <c r="D212" s="5">
         <v>14.861260554758516</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>639.39998427</v>
       </c>
       <c r="C213" s="5">
         <v>2.5918208599999843</v>
       </c>
       <c r="D213" s="5">
         <v>4.9948481592344551</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>643.27694905999999</v>
       </c>
       <c r="C214" s="5">
         <v>3.8769647899999882</v>
       </c>
       <c r="D214" s="5">
         <v>7.523753612242956</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>650.51490163999995</v>
       </c>
       <c r="C215" s="5">
         <v>7.2379525799999556</v>
       </c>
       <c r="D215" s="5">
         <v>14.369737168739082</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>648.11861930999999</v>
       </c>
       <c r="C216" s="5">
         <v>-2.3962823299999627</v>
       </c>
       <c r="D216" s="5">
         <v>-4.3319365936527632</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>652.57654414000001</v>
       </c>
       <c r="C217" s="5">
         <v>4.4579248300000245</v>
       </c>
       <c r="D217" s="5">
         <v>8.5734250878560125</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>653.60733512000002</v>
       </c>
       <c r="C218" s="5">
         <v>1.0307909800000061</v>
       </c>
       <c r="D218" s="5">
         <v>1.9120394988810796</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>661.38773470000001</v>
       </c>
       <c r="C219" s="5">
         <v>7.7803995799999939</v>
       </c>
       <c r="D219" s="5">
         <v>15.257881258844797</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>666.60305094</v>
       </c>
       <c r="C220" s="5">
         <v>5.2153162399999928</v>
       </c>
       <c r="D220" s="5">
         <v>9.8838641559659379</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>667.18176466</v>
       </c>
       <c r="C221" s="5">
         <v>0.5787137199999961</v>
       </c>
       <c r="D221" s="5">
         <v>1.0467728863590819</v>
       </c>
       <c r="E221" s="5">
         <v>7.3884428715348172</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>668.99438887999997</v>
       </c>
       <c r="C222" s="5">
         <v>1.8126242199999751</v>
       </c>
       <c r="D222" s="5">
         <v>3.3093644429270874</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>674.90509804999999</v>
       </c>
       <c r="C223" s="5">
         <v>5.9107091700000183</v>
       </c>
       <c r="D223" s="5">
         <v>11.132939610207849</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>674.81796488999998</v>
       </c>
       <c r="C224" s="5">
         <v>-8.7133160000007592E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.15481521636510065</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>677.40358577999996</v>
       </c>
       <c r="C225" s="5">
         <v>2.5856208899999729</v>
       </c>
       <c r="D225" s="5">
         <v>4.6960423733849899</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>678.64544711999997</v>
       </c>
       <c r="C226" s="5">
         <v>1.241861340000014</v>
       </c>
       <c r="D226" s="5">
         <v>2.2222376976247515</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>675.15520822999997</v>
       </c>
       <c r="C227" s="5">
         <v>-3.4902388900000005</v>
       </c>
       <c r="D227" s="5">
         <v>-5.999927569284635</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>673.44587423999997</v>
       </c>
       <c r="C228" s="5">
         <v>-1.7093339900000046</v>
       </c>
       <c r="D228" s="5">
         <v>-2.9961675098469032</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>674.33464889000004</v>
       </c>
       <c r="C229" s="5">
         <v>0.88877465000007305</v>
       </c>
       <c r="D229" s="5">
         <v>1.5952361850021024</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>670.70366902000001</v>
       </c>
       <c r="C230" s="5">
         <v>-3.6309798700000329</v>
       </c>
       <c r="D230" s="5">
         <v>-6.273482308842004</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>675.48023240999999</v>
       </c>
       <c r="C231" s="5">
         <v>4.7765633899999784</v>
       </c>
       <c r="D231" s="5">
         <v>8.8888833712998494</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>669.30716934999998</v>
       </c>
       <c r="C232" s="5">
         <v>-6.173063060000004</v>
       </c>
       <c r="D232" s="5">
         <v>-10.431769465400343</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>662.17010846999995</v>
       </c>
       <c r="C233" s="5">
         <v>-7.1370608800000355</v>
       </c>
       <c r="D233" s="5">
         <v>-12.071606132374789</v>
       </c>
       <c r="E233" s="5">
         <v>-0.75116804077431931</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>649.30009794</v>
       </c>
       <c r="C234" s="5">
         <v>-12.870010529999945</v>
       </c>
       <c r="D234" s="5">
         <v>-20.984779546645772</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>636.21908155999995</v>
       </c>
       <c r="C235" s="5">
         <v>-13.081016380000051</v>
       </c>
       <c r="D235" s="5">
         <v>-21.668820889690554</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>623.66044102000001</v>
       </c>
       <c r="C236" s="5">
         <v>-12.558640539999942</v>
       </c>
       <c r="D236" s="5">
         <v>-21.277643613907195</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>609.26468820000002</v>
       </c>
       <c r="C237" s="5">
         <v>-14.395752819999984</v>
       </c>
       <c r="D237" s="5">
         <v>-24.439690874394916</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>603.68607024999994</v>
       </c>
       <c r="C238" s="5">
         <v>-5.5786179500000799</v>
       </c>
       <c r="D238" s="5">
         <v>-10.45078929794</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>596.92017845999999</v>
       </c>
       <c r="C239" s="5">
         <v>-6.7658917899999551</v>
       </c>
       <c r="D239" s="5">
         <v>-12.650330979356529</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>591.08079868000004</v>
       </c>
       <c r="C240" s="5">
         <v>-5.8393797799999447</v>
       </c>
       <c r="D240" s="5">
         <v>-11.127561646157103</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>583.74749333</v>
       </c>
       <c r="C241" s="5">
         <v>-7.333305350000046</v>
       </c>
       <c r="D241" s="5">
         <v>-13.912890426990964</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>576.57752817999994</v>
       </c>
       <c r="C242" s="5">
         <v>-7.1699651500000527</v>
       </c>
       <c r="D242" s="5">
         <v>-13.78314045953044</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>571.59358701999997</v>
       </c>
       <c r="C243" s="5">
         <v>-4.9839411599999721</v>
       </c>
       <c r="D243" s="5">
         <v>-9.8936023563399917</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>567.16767962999995</v>
       </c>
       <c r="C244" s="5">
         <v>-4.4259073900000203</v>
       </c>
       <c r="D244" s="5">
         <v>-8.906052725984793</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>566.33024840999997</v>
       </c>
       <c r="C245" s="5">
         <v>-0.83743121999998493</v>
       </c>
       <c r="D245" s="5">
         <v>-1.7574991819800601</v>
       </c>
       <c r="E245" s="5">
         <v>-14.473601093448041</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>568.47261319999996</v>
       </c>
       <c r="C246" s="5">
         <v>2.1423647899999878</v>
       </c>
       <c r="D246" s="5">
         <v>4.6351163061380651</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>560.33643792999999</v>
       </c>
       <c r="C247" s="5">
         <v>-8.136175269999967</v>
       </c>
       <c r="D247" s="5">
         <v>-15.885316175901442</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>563.94089254999994</v>
       </c>
       <c r="C248" s="5">
         <v>3.6044546199999559</v>
       </c>
       <c r="D248" s="5">
         <v>7.9982376078054696</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>566.14418105000004</v>
       </c>
       <c r="C249" s="5">
         <v>2.2032885000000988</v>
       </c>
       <c r="D249" s="5">
         <v>4.7904068957199675</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>565.06926280000005</v>
       </c>
       <c r="C250" s="5">
         <v>-1.0749182499999961</v>
       </c>
       <c r="D250" s="5">
         <v>-2.2547556340471009</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>563.81247538000002</v>
       </c>
       <c r="C251" s="5">
         <v>-1.2567874200000233</v>
       </c>
       <c r="D251" s="5">
         <v>-2.6365480991755064</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>567.47778108</v>
       </c>
       <c r="C252" s="5">
         <v>3.6653056999999762</v>
       </c>
       <c r="D252" s="5">
         <v>8.08618008555937</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>565.86804930000005</v>
       </c>
       <c r="C253" s="5">
         <v>-1.6097317799999473</v>
       </c>
       <c r="D253" s="5">
         <v>-3.3513631806964317</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>565.48409923999998</v>
       </c>
       <c r="C254" s="5">
         <v>-0.3839500600000747</v>
       </c>
       <c r="D254" s="5">
         <v>-0.81118654820863112</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>565.22858629999996</v>
       </c>
       <c r="C255" s="5">
         <v>-0.2555129400000169</v>
       </c>
       <c r="D255" s="5">
         <v>-0.54087229828700956</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>561.33932446999995</v>
       </c>
       <c r="C256" s="5">
         <v>-3.8892618300000095</v>
       </c>
       <c r="D256" s="5">
         <v>-7.9516103452927034</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>562.02025891999995</v>
       </c>
       <c r="C257" s="5">
         <v>0.68093444999999519</v>
       </c>
       <c r="D257" s="5">
         <v>1.4654150747755779</v>
       </c>
       <c r="E257" s="5">
         <v>-0.76103819319214283</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>557.30375475999995</v>
       </c>
       <c r="C258" s="5">
         <v>-4.7165041599999995</v>
       </c>
       <c r="D258" s="5">
         <v>-9.6184093109496605</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>557.84720628000002</v>
       </c>
       <c r="C259" s="5">
         <v>0.54345152000007602</v>
       </c>
       <c r="D259" s="5">
         <v>1.1764694568683121</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>561.36475728999994</v>
       </c>
       <c r="C260" s="5">
         <v>3.5175510099999201</v>
       </c>
       <c r="D260" s="5">
         <v>7.8347108485822714</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>561.07602713999995</v>
       </c>
       <c r="C261" s="5">
         <v>-0.28873014999999214</v>
       </c>
       <c r="D261" s="5">
         <v>-0.61546031408206137</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>559.82727825999996</v>
       </c>
       <c r="C262" s="5">
         <v>-1.2487488799999937</v>
       </c>
       <c r="D262" s="5">
         <v>-2.6383072894581194</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>562.73218779000001</v>
       </c>
       <c r="C263" s="5">
         <v>2.9049095300000545</v>
       </c>
       <c r="D263" s="5">
         <v>6.4075420907820035</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>566.85120337000001</v>
       </c>
       <c r="C264" s="5">
         <v>4.1190155799999957</v>
       </c>
       <c r="D264" s="5">
         <v>9.1459913201777923</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>566.66812014000004</v>
       </c>
       <c r="C265" s="5">
         <v>-0.18308322999996562</v>
       </c>
       <c r="D265" s="5">
         <v>-0.38689168944536778</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>571.34187519</v>
       </c>
       <c r="C266" s="5">
         <v>4.6737550499999543</v>
       </c>
       <c r="D266" s="5">
         <v>10.358884724530792</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>567.51997531999996</v>
       </c>
       <c r="C267" s="5">
         <v>-3.8218998700000384</v>
       </c>
       <c r="D267" s="5">
         <v>-7.7383628422032729</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>567.96297932000004</v>
       </c>
       <c r="C268" s="5">
         <v>0.44300400000008722</v>
       </c>
       <c r="D268" s="5">
         <v>0.94074763947862294</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>569.06079562000002</v>
       </c>
       <c r="C269" s="5">
         <v>1.0978162999999768</v>
       </c>
       <c r="D269" s="5">
         <v>2.344299260770577</v>
       </c>
       <c r="E269" s="5">
         <v>1.2527193794632074</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>571.13973021000004</v>
       </c>
       <c r="C270" s="5">
         <v>2.0789345900000171</v>
       </c>
       <c r="D270" s="5">
         <v>4.4730957393576576</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>572.14045122000005</v>
       </c>
       <c r="C271" s="5">
         <v>1.0007210100000066</v>
       </c>
       <c r="D271" s="5">
         <v>2.1229578597684151</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>576.53299599000002</v>
       </c>
       <c r="C272" s="5">
         <v>4.3925447699999722</v>
       </c>
       <c r="D272" s="5">
         <v>9.6120155183748945</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>577.85369850999996</v>
       </c>
       <c r="C273" s="5">
         <v>1.3207025199999407</v>
       </c>
       <c r="D273" s="5">
         <v>2.7838199644463213</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>582.79084506000004</v>
       </c>
       <c r="C274" s="5">
         <v>4.9371465500000795</v>
       </c>
       <c r="D274" s="5">
         <v>10.748507817359743</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>584.26780594000002</v>
       </c>
       <c r="C275" s="5">
         <v>1.4769608799999787</v>
       </c>
       <c r="D275" s="5">
         <v>3.0838971932374726</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>580.90574554</v>
       </c>
       <c r="C276" s="5">
         <v>-3.3620604000000185</v>
       </c>
       <c r="D276" s="5">
         <v>-6.6907747656466787</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>586.08069035000005</v>
       </c>
       <c r="C277" s="5">
         <v>5.1749448100000563</v>
       </c>
       <c r="D277" s="5">
         <v>11.229732070466047</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>589.55635282000003</v>
       </c>
       <c r="C278" s="5">
         <v>3.4756624699999747</v>
       </c>
       <c r="D278" s="5">
         <v>7.3531834550002673</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>595.50349297000002</v>
       </c>
       <c r="C279" s="5">
         <v>5.9471401499999956</v>
       </c>
       <c r="D279" s="5">
         <v>12.799682295614945</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>596.88840171000004</v>
       </c>
       <c r="C280" s="5">
         <v>1.3849087400000144</v>
       </c>
       <c r="D280" s="5">
         <v>2.826705731239465</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>597.35902319000002</v>
       </c>
       <c r="C281" s="5">
         <v>0.47062147999997705</v>
       </c>
       <c r="D281" s="5">
         <v>0.9502634887113004</v>
       </c>
       <c r="E281" s="5">
         <v>4.9727951367952938</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>597.5230957</v>
       </c>
       <c r="C282" s="5">
         <v>0.16407250999998269</v>
       </c>
       <c r="D282" s="5">
         <v>0.33009413712177249</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>606.14905813999997</v>
       </c>
       <c r="C283" s="5">
         <v>8.6259624399999666</v>
       </c>
       <c r="D283" s="5">
         <v>18.767293146486374</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>609.72890172999996</v>
       </c>
       <c r="C284" s="5">
         <v>3.5798435899999959</v>
       </c>
       <c r="D284" s="5">
         <v>7.3218527964763469</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>608.03335715000003</v>
       </c>
       <c r="C285" s="5">
         <v>-1.6955445799999325</v>
       </c>
       <c r="D285" s="5">
         <v>-3.2864132754918285</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>609.32212589999995</v>
       </c>
       <c r="C286" s="5">
         <v>1.2887687499999174</v>
       </c>
       <c r="D286" s="5">
         <v>2.5733444659315818</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>612.39995232000001</v>
       </c>
       <c r="C287" s="5">
         <v>3.0778264200000649</v>
       </c>
       <c r="D287" s="5">
         <v>6.2327428411546926</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>612.79581802999996</v>
       </c>
       <c r="C288" s="5">
         <v>0.39586570999995274</v>
       </c>
       <c r="D288" s="5">
         <v>0.77846413446691631</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>615.88877437999997</v>
       </c>
       <c r="C289" s="5">
         <v>3.0929563500000086</v>
       </c>
       <c r="D289" s="5">
         <v>6.2277412161865442</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>618.06335876000003</v>
       </c>
       <c r="C290" s="5">
         <v>2.1745843800000557</v>
       </c>
       <c r="D290" s="5">
         <v>4.3202240293374494</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>618.89660456000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.83324579999998605</v>
       </c>
       <c r="D291" s="5">
         <v>1.6298368827470266</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>623.18432625000003</v>
       </c>
       <c r="C292" s="5">
         <v>4.2877216900000121</v>
       </c>
       <c r="D292" s="5">
         <v>8.6378248421514989</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>624.69141581999997</v>
       </c>
       <c r="C293" s="5">
         <v>1.5070895699999483</v>
       </c>
       <c r="D293" s="5">
         <v>2.94095565151542</v>
       </c>
       <c r="E293" s="5">
         <v>4.5755385905180246</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>628.91570457</v>
       </c>
       <c r="C294" s="5">
         <v>4.2242887500000279</v>
       </c>
       <c r="D294" s="5">
         <v>8.4233488670192092</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>631.57917765000002</v>
       </c>
       <c r="C295" s="5">
         <v>2.663473080000017</v>
       </c>
       <c r="D295" s="5">
         <v>5.2020896659099147</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>635.31940907000001</v>
       </c>
       <c r="C296" s="5">
         <v>3.7402314199999864</v>
       </c>
       <c r="D296" s="5">
         <v>7.3425326836589866</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>643.17902449999997</v>
       </c>
       <c r="C297" s="5">
         <v>7.8596154299999625</v>
       </c>
       <c r="D297" s="5">
         <v>15.8982804787817</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>648.59678502999998</v>
       </c>
       <c r="C298" s="5">
         <v>5.4177605300000096</v>
       </c>
       <c r="D298" s="5">
         <v>10.589788528358813</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>648.69639612000003</v>
       </c>
       <c r="C299" s="5">
         <v>9.9611090000053082E-2</v>
       </c>
       <c r="D299" s="5">
         <v>0.18445100353268185</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>653.07581717000005</v>
       </c>
       <c r="C300" s="5">
         <v>4.379421050000019</v>
       </c>
       <c r="D300" s="5">
         <v>8.4090173688443635</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>657.15681576999998</v>
       </c>
       <c r="C301" s="5">
         <v>4.0809985999999299</v>
       </c>
       <c r="D301" s="5">
         <v>7.7618327279495247</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>661.96100570999999</v>
       </c>
       <c r="C302" s="5">
         <v>4.8041899400000148</v>
       </c>
       <c r="D302" s="5">
         <v>9.1341540173042404</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>666.48645551000004</v>
       </c>
       <c r="C303" s="5">
         <v>4.5254498000000467</v>
       </c>
       <c r="D303" s="5">
         <v>8.5193167678026871</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>670.01589765999995</v>
       </c>
       <c r="C304" s="5">
         <v>3.5294421499999089</v>
       </c>
       <c r="D304" s="5">
         <v>6.5431059833603644</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>675.72845959000006</v>
       </c>
       <c r="C305" s="5">
         <v>5.7125619300001063</v>
       </c>
       <c r="D305" s="5">
         <v>10.724884503347276</v>
       </c>
       <c r="E305" s="5">
         <v>8.1699607962447232</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>676.71151244999999</v>
       </c>
       <c r="C306" s="5">
         <v>0.98305285999992975</v>
       </c>
       <c r="D306" s="5">
         <v>1.7598020728146979</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>679.01763847999996</v>
       </c>
       <c r="C307" s="5">
         <v>2.3061260299999731</v>
       </c>
       <c r="D307" s="5">
         <v>4.1669363659570413</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>676.00200801000005</v>
       </c>
       <c r="C308" s="5">
         <v>-3.0156304699999055</v>
       </c>
       <c r="D308" s="5">
         <v>-5.2011298227164104</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>675.35717382999997</v>
       </c>
       <c r="C309" s="5">
         <v>-0.64483418000008896</v>
       </c>
       <c r="D309" s="5">
         <v>-1.1386862838654421</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>678.17429605999996</v>
       </c>
       <c r="C310" s="5">
         <v>2.8171222299999954</v>
       </c>
       <c r="D310" s="5">
         <v>5.1220191680811267</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>682.08847444000003</v>
       </c>
       <c r="C311" s="5">
         <v>3.9141783800000667</v>
       </c>
       <c r="D311" s="5">
         <v>7.1501122277685791</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>686.75310904000003</v>
       </c>
       <c r="C312" s="5">
         <v>4.6646345999999994</v>
       </c>
       <c r="D312" s="5">
         <v>8.5223218921642427</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>687.78259949000005</v>
       </c>
       <c r="C313" s="5">
         <v>1.0294904500000257</v>
       </c>
       <c r="D313" s="5">
         <v>1.8137890071508123</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>688.32380849000003</v>
       </c>
       <c r="C314" s="5">
         <v>0.54120899999998073</v>
       </c>
       <c r="D314" s="5">
         <v>0.94836499154795639</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>691.76673301999995</v>
       </c>
       <c r="C315" s="5">
         <v>3.4429245299999138</v>
       </c>
       <c r="D315" s="5">
         <v>6.1701855070414036</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>690.61347980999994</v>
       </c>
       <c r="C316" s="5">
         <v>-1.1532532100000026</v>
       </c>
       <c r="D316" s="5">
         <v>-1.982293821964054</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>693.35390287999996</v>
       </c>
       <c r="C317" s="5">
         <v>2.7404230700000198</v>
       </c>
       <c r="D317" s="5">
         <v>4.8670288218177538</v>
       </c>
       <c r="E317" s="5">
         <v>2.6083618411890219</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>698.76773811999999</v>
       </c>
       <c r="C318" s="5">
         <v>5.4138352400000258</v>
       </c>
       <c r="D318" s="5">
         <v>9.7828679557618425</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>696.95798698999999</v>
       </c>
       <c r="C319" s="5">
         <v>-1.8097511299999951</v>
       </c>
       <c r="D319" s="5">
         <v>-3.0640108953351008</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>693.47497066000005</v>
       </c>
       <c r="C320" s="5">
         <v>-3.4830163299999413</v>
       </c>
       <c r="D320" s="5">
         <v>-5.8348293505292688</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>701.48510320000003</v>
       </c>
       <c r="C321" s="5">
         <v>8.0101325399999723</v>
       </c>
       <c r="D321" s="5">
         <v>14.776226580011897</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>698.79755865000004</v>
       </c>
       <c r="C322" s="5">
         <v>-2.6875445499999842</v>
       </c>
       <c r="D322" s="5">
         <v>-4.5018154554785301</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>698.19422199999997</v>
       </c>
       <c r="C323" s="5">
         <v>-0.60333665000007386</v>
       </c>
       <c r="D323" s="5">
         <v>-1.0311653185100633</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>703.18430484999999</v>
       </c>
       <c r="C324" s="5">
         <v>4.9900828500000216</v>
       </c>
       <c r="D324" s="5">
         <v>8.9218524693246426</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>701.40418190000003</v>
       </c>
       <c r="C325" s="5">
         <v>-1.7801229499999636</v>
       </c>
       <c r="D325" s="5">
         <v>-2.9958785544195177</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>706.70556837000004</v>
       </c>
       <c r="C326" s="5">
         <v>5.3013864700000113</v>
       </c>
       <c r="D326" s="5">
         <v>9.4565987089191061</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>705.26699336000001</v>
       </c>
       <c r="C327" s="5">
         <v>-1.4385750100000223</v>
       </c>
       <c r="D327" s="5">
         <v>-2.4155650742728962</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>702.11312475</v>
       </c>
       <c r="C328" s="5">
         <v>-3.1538686100000177</v>
       </c>
       <c r="D328" s="5">
         <v>-5.2362176381692382</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>701.75496466000004</v>
       </c>
       <c r="C329" s="5">
         <v>-0.35816008999995574</v>
       </c>
       <c r="D329" s="5">
         <v>-0.61042629267908932</v>
       </c>
       <c r="E329" s="5">
         <v>1.2116556559506497</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>703.77075005999995</v>
       </c>
       <c r="C330" s="5">
         <v>2.0157853999999134</v>
       </c>
       <c r="D330" s="5">
         <v>3.5019729921075271</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>704.80176655000002</v>
       </c>
       <c r="C331" s="5">
         <v>1.03101649000007</v>
       </c>
       <c r="D331" s="5">
         <v>1.7722212152935679</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>709.27253585999995</v>
       </c>
       <c r="C332" s="5">
         <v>4.4707693099999233</v>
       </c>
       <c r="D332" s="5">
         <v>7.8832238885908179</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>705.84955451999997</v>
       </c>
       <c r="C333" s="5">
         <v>-3.4229813399999784</v>
       </c>
       <c r="D333" s="5">
         <v>-5.6399817748165599</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>711.25772314000005</v>
       </c>
       <c r="C334" s="5">
         <v>5.4081686200000831</v>
       </c>
       <c r="D334" s="5">
         <v>9.5918359960060595</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>714.56252774999996</v>
       </c>
       <c r="C335" s="5">
         <v>3.3048046099999056</v>
       </c>
       <c r="D335" s="5">
         <v>5.7204274036546821</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>710.44027354000002</v>
       </c>
       <c r="C336" s="5">
         <v>-4.1222542099999373</v>
       </c>
       <c r="D336" s="5">
         <v>-6.7072228547278563</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>709.46486798000001</v>
       </c>
       <c r="C337" s="5">
         <v>-0.97540556000001288</v>
       </c>
       <c r="D337" s="5">
         <v>-1.6351667735016617</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>712.43340265999996</v>
       </c>
       <c r="C338" s="5">
         <v>2.9685346799999479</v>
       </c>
       <c r="D338" s="5">
         <v>5.1382020222594305</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>717.34780587</v>
       </c>
       <c r="C339" s="5">
         <v>4.9144032100000459</v>
       </c>
       <c r="D339" s="5">
         <v>8.5990464050346826</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>722.74504740999998</v>
       </c>
       <c r="C340" s="5">
         <v>5.3972415399999818</v>
       </c>
       <c r="D340" s="5">
         <v>9.4118095825602932</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>725.39595892</v>
       </c>
       <c r="C341" s="5">
         <v>2.6509115100000145</v>
       </c>
       <c r="D341" s="5">
         <v>4.491289791175368</v>
       </c>
       <c r="E341" s="5">
         <v>3.3688389039689959</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>724.07131224</v>
       </c>
       <c r="C342" s="5">
         <v>-1.3246466800000007</v>
       </c>
       <c r="D342" s="5">
         <v>-2.1694466006856206</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>727.79075850000004</v>
       </c>
       <c r="C343" s="5">
         <v>3.7194462600000406</v>
       </c>
       <c r="D343" s="5">
         <v>6.3413934408515171</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>730.81030014999999</v>
       </c>
       <c r="C344" s="5">
         <v>3.019541649999951</v>
       </c>
       <c r="D344" s="5">
         <v>5.0938924226355597</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>732.32452591000003</v>
       </c>
       <c r="C345" s="5">
         <v>1.5142257600000448</v>
       </c>
       <c r="D345" s="5">
         <v>2.5149094869482358</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>735.87848994000001</v>
       </c>
       <c r="C346" s="5">
         <v>3.5539640299999746</v>
       </c>
       <c r="D346" s="5">
         <v>5.981570886524934</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>740.00179525999999</v>
       </c>
       <c r="C347" s="5">
         <v>4.1233053199999858</v>
       </c>
       <c r="D347" s="5">
         <v>6.9350257190054831</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>741.37187779999999</v>
       </c>
       <c r="C348" s="5">
         <v>1.3700825399999985</v>
       </c>
       <c r="D348" s="5">
         <v>2.2445144172316578</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>746.17086687999995</v>
       </c>
       <c r="C349" s="5">
         <v>4.7989890799999557</v>
       </c>
       <c r="D349" s="5">
         <v>8.0503472981114932</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>745.59062888000005</v>
       </c>
       <c r="C350" s="5">
         <v>-0.58023799999989478</v>
       </c>
       <c r="D350" s="5">
         <v>-0.92916432732715881</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>747.68763834000003</v>
       </c>
       <c r="C351" s="5">
         <v>2.0970094599999811</v>
       </c>
       <c r="D351" s="5">
         <v>3.4277590370364264</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>750.95727127999999</v>
       </c>
       <c r="C352" s="5">
         <v>3.2696329399999513</v>
       </c>
       <c r="D352" s="5">
         <v>5.375662048471197</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>756.66811318999999</v>
       </c>
       <c r="C353" s="5">
         <v>5.7108419099999992</v>
       </c>
       <c r="D353" s="5">
         <v>9.5172351558250767</v>
       </c>
       <c r="E353" s="5">
         <v>4.311046110121608</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>761.10631923000005</v>
       </c>
       <c r="C354" s="5">
         <v>4.4382060400000682</v>
       </c>
       <c r="D354" s="5">
         <v>7.2701136237673492</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>764.14211255999999</v>
       </c>
       <c r="C355" s="5">
         <v>3.0357933299999331</v>
       </c>
       <c r="D355" s="5">
         <v>4.8928011155487283</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>764.64632519999998</v>
       </c>
       <c r="C356" s="5">
         <v>0.50421263999999155</v>
       </c>
       <c r="D356" s="5">
         <v>0.79468964932634112</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>767.96181059000003</v>
       </c>
       <c r="C357" s="5">
         <v>3.3154853900000489</v>
       </c>
       <c r="D357" s="5">
         <v>5.3290622996045256</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>770.65412999</v>
       </c>
       <c r="C358" s="5">
         <v>2.6923193999999739</v>
       </c>
       <c r="D358" s="5">
         <v>4.2890318370952585</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>771.48245672999997</v>
       </c>
       <c r="C359" s="5">
         <v>0.82832673999996587</v>
       </c>
       <c r="D359" s="5">
         <v>1.2974552838044939</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>777.92893406999997</v>
       </c>
       <c r="C360" s="5">
         <v>6.4464773400000013</v>
       </c>
       <c r="D360" s="5">
         <v>10.50105903906422</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>782.29380906999995</v>
       </c>
       <c r="C361" s="5">
         <v>4.3648749999999836</v>
       </c>
       <c r="D361" s="5">
         <v>6.9447875814619531</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>784.39942331999998</v>
       </c>
       <c r="C362" s="5">
         <v>2.1056142500000306</v>
       </c>
       <c r="D362" s="5">
         <v>3.2781544250250372</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>782.65611947000002</v>
       </c>
       <c r="C363" s="5">
         <v>-1.7433038499999611</v>
       </c>
       <c r="D363" s="5">
         <v>-2.6346039407311284</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>784.09891671000003</v>
       </c>
       <c r="C364" s="5">
         <v>1.4427972400000044</v>
       </c>
       <c r="D364" s="5">
         <v>2.2347225861198305</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>781.93292287999998</v>
       </c>
       <c r="C365" s="5">
         <v>-2.1659938300000476</v>
       </c>
       <c r="D365" s="5">
         <v>-3.2649757332894547</v>
       </c>
       <c r="E365" s="5">
         <v>3.3389552499427211</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>782.68276895999998</v>
       </c>
       <c r="C366" s="5">
         <v>0.74984607999999753</v>
       </c>
       <c r="D366" s="5">
         <v>1.1568465452189036</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>780.94238499999994</v>
       </c>
       <c r="C367" s="5">
         <v>-1.740383960000031</v>
       </c>
       <c r="D367" s="5">
         <v>-2.6359434414306548</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>778.60629059999997</v>
       </c>
       <c r="C368" s="5">
         <v>-2.336094399999979</v>
       </c>
       <c r="D368" s="5">
         <v>-3.5311802774616652</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>723.46894012999996</v>
       </c>
       <c r="C369" s="5">
         <v>-55.137350470000001</v>
       </c>
       <c r="D369" s="5">
         <v>-58.578693701591142</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>730.25989296</v>
       </c>
       <c r="C370" s="5">
         <v>6.7909528300000375</v>
       </c>
       <c r="D370" s="5">
         <v>11.864091631984497</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>729.03848918999995</v>
       </c>
       <c r="C371" s="5">
         <v>-1.2214037700000517</v>
       </c>
       <c r="D371" s="5">
         <v>-1.9887117911370322</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>721.23852758999999</v>
       </c>
       <c r="C372" s="5">
         <v>-7.7999615999999605</v>
       </c>
       <c r="D372" s="5">
         <v>-12.109581992754348</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>719.94573208999998</v>
       </c>
       <c r="C373" s="5">
         <v>-1.2927955000000111</v>
       </c>
       <c r="D373" s="5">
         <v>-2.129879960396297</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>718.95942775000003</v>
       </c>
       <c r="C374" s="5">
         <v>-0.98630433999994693</v>
       </c>
       <c r="D374" s="5">
         <v>-1.6316338631813032</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>720.30863852000004</v>
       </c>
       <c r="C375" s="5">
         <v>1.3492107700000133</v>
       </c>
       <c r="D375" s="5">
         <v>2.275328356537587</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>721.80151408999996</v>
       </c>
       <c r="C376" s="5">
         <v>1.4928755699999101</v>
       </c>
       <c r="D376" s="5">
         <v>2.5156066635331209</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>722.40804734000005</v>
       </c>
       <c r="C377" s="5">
         <v>0.60653325000009772</v>
       </c>
       <c r="D377" s="5">
         <v>1.0130391334380651</v>
       </c>
       <c r="E377" s="5">
         <v>-7.6125296426653888</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>722.51592618999996</v>
       </c>
       <c r="C378" s="5">
         <v>0.10787884999990638</v>
       </c>
       <c r="D378" s="5">
         <v>0.1793460054521967</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>712.99554708999995</v>
       </c>
       <c r="C379" s="5">
         <v>-9.5203791000000138</v>
       </c>
       <c r="D379" s="5">
         <v>-14.714987813823177</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>732.79859351000005</v>
       </c>
       <c r="C380" s="5">
         <v>19.803046420000101</v>
       </c>
       <c r="D380" s="5">
         <v>38.922859755559827</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>733.41915506999999</v>
       </c>
       <c r="C381" s="5">
         <v>0.62056155999994189</v>
       </c>
       <c r="D381" s="5">
         <v>1.0209518506848925</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>730.96544177999999</v>
       </c>
       <c r="C382" s="5">
         <v>-2.4537132899999961</v>
       </c>
       <c r="D382" s="5">
         <v>-3.9416417977395812</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>731.70085058999996</v>
       </c>
       <c r="C383" s="5">
         <v>0.73540880999996716</v>
       </c>
       <c r="D383" s="5">
         <v>1.2139974578021073</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>738.96564805000003</v>
       </c>
       <c r="C384" s="5">
         <v>7.264797460000068</v>
       </c>
       <c r="D384" s="5">
         <v>12.587008934366018</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>739.67510023</v>
       </c>
       <c r="C385" s="5">
         <v>0.70945217999997112</v>
       </c>
       <c r="D385" s="5">
         <v>1.1581761759146936</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>742.28674808000005</v>
       </c>
       <c r="C386" s="5">
         <v>2.6116478500000539</v>
       </c>
       <c r="D386" s="5">
         <v>4.3202203989806343</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>751.41459092000002</v>
       </c>
       <c r="C387" s="5">
         <v>9.1278428399999711</v>
       </c>
       <c r="D387" s="5">
         <v>15.796384617721282</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>755.13065400000005</v>
       </c>
       <c r="C388" s="5">
         <v>3.7160630800000263</v>
       </c>
       <c r="D388" s="5">
         <v>6.0986160828159885</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>759.60826385999997</v>
       </c>
       <c r="C389" s="5">
         <v>4.4776098599999159</v>
       </c>
       <c r="D389" s="5">
         <v>7.3522036740376162</v>
       </c>
       <c r="E389" s="5">
         <v>5.1494742696978513</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>759.45113753999999</v>
       </c>
       <c r="C390" s="5">
         <v>-0.15712631999997484</v>
       </c>
       <c r="D390" s="5">
         <v>-0.24793992974009305</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>764.40106572000002</v>
       </c>
       <c r="C391" s="5">
         <v>4.949928180000029</v>
       </c>
       <c r="D391" s="5">
         <v>8.1078830326587905</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>766.55746647000001</v>
       </c>
       <c r="C392" s="5">
         <v>2.1564007499999889</v>
       </c>
       <c r="D392" s="5">
         <v>3.4382611495775706</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>773.78056530000003</v>
       </c>
       <c r="C393" s="5">
         <v>7.2230988300000263</v>
       </c>
       <c r="D393" s="5">
         <v>11.912138030875852</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>778.13108030000001</v>
       </c>
       <c r="C394" s="5">
         <v>4.350514999999973</v>
       </c>
       <c r="D394" s="5">
         <v>6.9594935233447064</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>780.96280794999996</v>
       </c>
       <c r="C395" s="5">
         <v>2.831727649999948</v>
       </c>
       <c r="D395" s="5">
         <v>4.4554425873182257</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>788.79189383000005</v>
       </c>
       <c r="C396" s="5">
         <v>7.8290858800000933</v>
       </c>
       <c r="D396" s="5">
         <v>12.715863983725505</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>792.07882278</v>
       </c>
       <c r="C397" s="5">
         <v>3.2869289499999468</v>
       </c>
       <c r="D397" s="5">
         <v>5.1166612666139866</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>797.11732025000003</v>
       </c>
       <c r="C398" s="5">
         <v>5.0384974700000384</v>
       </c>
       <c r="D398" s="5">
         <v>7.9061321495828007</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>796.98448787999996</v>
       </c>
       <c r="C399" s="5">
         <v>-0.13283237000007375</v>
       </c>
       <c r="D399" s="5">
         <v>-0.1997859386970946</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>799.63127536000002</v>
       </c>
       <c r="C400" s="5">
         <v>2.6467874800000573</v>
       </c>
       <c r="D400" s="5">
         <v>4.0588066442470927</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>802.35413899000002</v>
       </c>
       <c r="C401" s="5">
         <v>2.7228636300000062</v>
       </c>
       <c r="D401" s="5">
         <v>4.1635813640269248</v>
       </c>
       <c r="E401" s="5">
         <v>5.627357832152069</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>811.58498587999998</v>
       </c>
       <c r="C402" s="5">
         <v>9.2308468899999525</v>
       </c>
       <c r="D402" s="5">
         <v>14.713592723431358</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>809.71672611999998</v>
       </c>
       <c r="C403" s="5">
         <v>-1.8682597600000008</v>
       </c>
       <c r="D403" s="5">
         <v>-2.7276794439758723</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>814.30834150999999</v>
       </c>
       <c r="C404" s="5">
         <v>4.5916153900000154</v>
       </c>
       <c r="D404" s="5">
         <v>7.0210671645559053</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>814.78698648</v>
       </c>
       <c r="C405" s="5">
         <v>0.47864497000000483</v>
       </c>
       <c r="D405" s="5">
         <v>0.70763671448261789</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>817.86747259000003</v>
       </c>
       <c r="C406" s="5">
         <v>3.080486110000038</v>
       </c>
       <c r="D406" s="5">
         <v>4.6324095915333929</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>823.83130204999998</v>
       </c>
       <c r="C407" s="5">
         <v>5.9638294599999426</v>
       </c>
       <c r="D407" s="5">
         <v>9.1099198161583175</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>824.57487842</v>
       </c>
       <c r="C408" s="5">
         <v>0.74357637000002796</v>
       </c>
       <c r="D408" s="5">
         <v>1.0884928953276862</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>826.56434175000004</v>
       </c>
       <c r="C409" s="5">
         <v>1.9894633300000351</v>
       </c>
       <c r="D409" s="5">
         <v>2.9339872825607127</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>833.58555033000005</v>
       </c>
       <c r="C410" s="5">
         <v>7.0212085800000068</v>
       </c>
       <c r="D410" s="5">
         <v>10.683311629430303</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>831.92807685000002</v>
       </c>
       <c r="C411" s="5">
         <v>-1.6574734800000215</v>
       </c>
       <c r="D411" s="5">
         <v>-2.3601180611865225</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>833.91105906999996</v>
       </c>
       <c r="C412" s="5">
         <v>1.9829822199999398</v>
       </c>
       <c r="D412" s="5">
         <v>2.8981154768084272</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>838.38608345</v>
       </c>
       <c r="C413" s="5">
         <v>4.4750243800000362</v>
       </c>
       <c r="D413" s="5">
         <v>6.6330739092774316</v>
       </c>
       <c r="E413" s="5">
         <v>4.4907781625401544</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>840.78615745000002</v>
       </c>
       <c r="C414" s="5">
         <v>2.4000740000000178</v>
       </c>
       <c r="D414" s="5">
         <v>3.4898854354344255</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>844.78283424999995</v>
       </c>
       <c r="C415" s="5">
         <v>3.996676799999932</v>
       </c>
       <c r="D415" s="5">
         <v>5.8557201944175352</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>848.00862569000003</v>
       </c>
       <c r="C416" s="5">
         <v>3.22579144000008</v>
       </c>
       <c r="D416" s="5">
         <v>4.6796522105513549</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>847.17792683000005</v>
       </c>
       <c r="C417" s="5">
         <v>-0.83069885999998405</v>
       </c>
       <c r="D417" s="5">
         <v>-1.1691926240710249</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>851.50442802999999</v>
       </c>
       <c r="C418" s="5">
         <v>4.3265011999999388</v>
       </c>
       <c r="D418" s="5">
         <v>6.3034472279785758</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>853.74091555999996</v>
       </c>
       <c r="C419" s="5">
         <v>2.2364875299999767</v>
       </c>
       <c r="D419" s="5">
         <v>3.1977472696451681</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>853.71180473000004</v>
       </c>
       <c r="C420" s="5">
         <v>-2.9110829999922316E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-4.0909888251849935E-2</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>865.96026771000004</v>
       </c>
       <c r="C421" s="5">
         <v>12.248462979999999</v>
       </c>
       <c r="D421" s="5">
         <v>18.642462470298039</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>870.39349544000004</v>
       </c>
       <c r="C422" s="5">
         <v>4.4332277299999987</v>
       </c>
       <c r="D422" s="5">
         <v>6.3192855767607803</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>875.31624995000004</v>
       </c>
       <c r="C423" s="5">
         <v>4.9227545100000043</v>
       </c>
       <c r="D423" s="5">
         <v>7.0020876275524335</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>881.86847173000001</v>
       </c>
       <c r="C424" s="5">
         <v>6.552221779999968</v>
       </c>
       <c r="D424" s="5">
         <v>9.3618631899236249</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>882.47693185000003</v>
       </c>
       <c r="C425" s="5">
         <v>0.60846012000001792</v>
       </c>
       <c r="D425" s="5">
         <v>0.83110956415559656</v>
       </c>
       <c r="E425" s="5">
         <v>5.2590148226893341</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>884.54845080999996</v>
       </c>
       <c r="C426" s="5">
         <v>2.0715189599999349</v>
       </c>
       <c r="D426" s="5">
         <v>2.8535236566059163</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>888.15089317000002</v>
       </c>
       <c r="C427" s="5">
         <v>3.6024423600000546</v>
       </c>
       <c r="D427" s="5">
         <v>4.9981308798303425</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>892.60954756000001</v>
       </c>
       <c r="C428" s="5">
         <v>4.4586543899999924</v>
       </c>
       <c r="D428" s="5">
         <v>6.1933329135728687</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>898.55796425999995</v>
       </c>
       <c r="C429" s="5">
         <v>5.9484166999999388</v>
       </c>
       <c r="D429" s="5">
         <v>8.2966045137049083</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>902.04355492000002</v>
       </c>
       <c r="C430" s="5">
         <v>3.4855906600000708</v>
       </c>
       <c r="D430" s="5">
         <v>4.7555206591684218</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>902.30399626999997</v>
       </c>
       <c r="C431" s="5">
         <v>0.26044134999995094</v>
       </c>
       <c r="D431" s="5">
         <v>0.34701915127017813</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>905.06441806999999</v>
       </c>
       <c r="C432" s="5">
         <v>2.7604218000000174</v>
       </c>
       <c r="D432" s="5">
         <v>3.7335701507128283</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>908.02164377999998</v>
       </c>
       <c r="C433" s="5">
         <v>2.9572257099999888</v>
       </c>
       <c r="D433" s="5">
         <v>3.9921390976281668</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>906.84690433000003</v>
       </c>
       <c r="C434" s="5">
         <v>-1.1747394499999473</v>
       </c>
       <c r="D434" s="5">
         <v>-1.541482838014463</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>911.14382590000002</v>
       </c>
       <c r="C435" s="5">
         <v>4.296921569999995</v>
       </c>
       <c r="D435" s="5">
         <v>5.8365177387434075</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>913.11204929999997</v>
       </c>
       <c r="C436" s="5">
         <v>1.9682233999999426</v>
       </c>
       <c r="D436" s="5">
         <v>2.623221739533621</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>915.43780628000002</v>
       </c>
       <c r="C437" s="5">
         <v>2.325756980000051</v>
       </c>
       <c r="D437" s="5">
         <v>3.0996630620690135</v>
       </c>
       <c r="E437" s="5">
         <v>3.7350409104634386</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>926.92747865000001</v>
       </c>
       <c r="C438" s="5">
         <v>11.489672369999994</v>
       </c>
       <c r="D438" s="5">
         <v>16.145651114965155</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>924.14841014000001</v>
       </c>
       <c r="C439" s="5">
         <v>-2.7790685100000019</v>
       </c>
       <c r="D439" s="5">
         <v>-3.539043273305198</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>923.08780865999995</v>
       </c>
       <c r="C440" s="5">
         <v>-1.0606014800000594</v>
       </c>
       <c r="D440" s="5">
         <v>-1.3685235840899646</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>927.36204356999997</v>
       </c>
       <c r="C441" s="5">
         <v>4.2742349100000183</v>
       </c>
       <c r="D441" s="5">
         <v>5.7001528055578898</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>932.50330770000005</v>
       </c>
       <c r="C442" s="5">
         <v>5.1412641300000814</v>
       </c>
       <c r="D442" s="5">
         <v>6.859410474863914</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
         <v>939.27368637999996</v>
       </c>
       <c r="C443" s="5">
         <v>6.7703786799999079</v>
       </c>
       <c r="D443" s="5">
         <v>9.0689916237132184</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>933.53082964999999</v>
       </c>
       <c r="C444" s="5">
         <v>-5.7428567299999713</v>
       </c>
       <c r="D444" s="5">
         <v>-7.0952090750283077</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>937.43272757</v>
+        <v>936.98686445999999</v>
       </c>
       <c r="C445" s="5">
-        <v>3.9018979200000103</v>
+        <v>3.4560348100000056</v>
       </c>
       <c r="D445" s="5">
-        <v>5.1325886324321779</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5341160346424658</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B446" s="5">
+        <v>931.96100431000002</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-5.0258601499999713</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-6.250090432975119</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE200000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>