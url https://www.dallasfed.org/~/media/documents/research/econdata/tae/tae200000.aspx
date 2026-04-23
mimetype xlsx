--- v2 (2026-02-01)
+++ v3 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A71ED8B8-DFF1-488E-AB78-375E91F8D719}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{84C7D8FA-0748-4939-AD61-D06B44834003}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B473A80C-782F-41D0-951D-4AE5321BED7A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9D91E569-4FA2-46EA-AF5C-671A7D27820F}"/>
   </bookViews>
   <sheets>
     <sheet name="AE200000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Construction</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E820A2F9-C13D-4E18-9821-959CCE3D5B34}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{462CD4B1-6C4F-4626-B844-7FDCA374D5F5}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>342.57126670000002</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>342.56530579999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>341.48063239999999</v>
+        <v>341.47905220000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-1.0906343000000334</v>
+        <v>-1.0862535999999636</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.7542143478578427</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-3.7394609183643679</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>341.06603630000001</v>
+        <v>341.06451449999997</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.41459609999998293</v>
+        <v>-0.41453770000003942</v>
       </c>
       <c r="D8" s="5">
-        <v>-1.4472460878306448</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-1.4470502395134588</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>341.05377520000002</v>
+        <v>341.05392060000003</v>
       </c>
       <c r="C9" s="5">
-        <v>-1.2261099999989256E-2</v>
+        <v>-1.0593899999946643E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-4.3130683342440523E-2</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-3.7267167611654273E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>346.15927060000001</v>
+        <v>346.15814790000002</v>
       </c>
       <c r="C10" s="5">
-        <v>5.1054953999999952</v>
+        <v>5.1042272999999909</v>
       </c>
       <c r="D10" s="5">
-        <v>19.519088012063747</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>19.51382502989718</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>348.3941208</v>
+        <v>348.39379509999998</v>
       </c>
       <c r="C11" s="5">
-        <v>2.2348501999999826</v>
+        <v>2.2356471999999599</v>
       </c>
       <c r="D11" s="5">
-        <v>8.02846532129211</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>8.0314579008786247</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>347.83071260000003</v>
+        <v>347.83110490000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.56340819999996938</v>
+        <v>-0.56269019999996317</v>
       </c>
       <c r="D12" s="5">
-        <v>-1.9234215121994525</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-1.920993841939278</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>349.73257000000001</v>
+        <v>349.73346579999998</v>
       </c>
       <c r="C13" s="5">
-        <v>1.901857399999983</v>
+        <v>1.9023608999999624</v>
       </c>
       <c r="D13" s="5">
-        <v>6.7622784430478644</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>6.7641150290955965</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>351.04327139999998</v>
+        <v>351.04413140000003</v>
       </c>
       <c r="C14" s="5">
-        <v>1.3107013999999708</v>
+        <v>1.3106656000000498</v>
       </c>
       <c r="D14" s="5">
-        <v>4.5911374487176859</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>4.5909974494191097</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>346.08220210000002</v>
+        <v>346.08396290000002</v>
       </c>
       <c r="C15" s="5">
-        <v>-4.9610692999999628</v>
+        <v>-4.9601685000000089</v>
       </c>
       <c r="D15" s="5">
-        <v>-15.700820366681</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-15.698151791884685</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>348.5635934</v>
+        <v>348.56609589999999</v>
       </c>
       <c r="C16" s="5">
-        <v>2.4813912999999843</v>
+        <v>2.4821329999999762</v>
       </c>
       <c r="D16" s="5">
-        <v>8.9514724658541702</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9542071515055</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>347.77880549999998</v>
+        <v>347.78214860000003</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.78478790000002618</v>
+        <v>-0.78394729999996571</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.6685825852384215</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6657405822498981</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>348.9031852</v>
+        <v>348.89750850000001</v>
       </c>
       <c r="C18" s="5">
-        <v>1.12437970000002</v>
+        <v>1.1153598999999872</v>
       </c>
       <c r="D18" s="5">
-        <v>3.9493726628461401</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9170914982247229</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>350.87368270000002</v>
+        <v>350.87216819999998</v>
       </c>
       <c r="C19" s="5">
-        <v>1.9704975000000218</v>
+        <v>1.974659699999961</v>
       </c>
       <c r="D19" s="5">
-        <v>6.9917598953931348</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0071086017098549</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>354.33912049999998</v>
+        <v>354.33773589999998</v>
       </c>
       <c r="C20" s="5">
-        <v>3.465437799999961</v>
+        <v>3.4655677000000082</v>
       </c>
       <c r="D20" s="5">
-        <v>12.517401187780353</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.517953173049733</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>348.89842620000002</v>
+        <v>348.8981536</v>
       </c>
       <c r="C21" s="5">
-        <v>-5.4406942999999615</v>
+        <v>-5.4395822999999837</v>
       </c>
       <c r="D21" s="5">
-        <v>-16.946317974329361</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.943202159763359</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>348.00784390000001</v>
+        <v>348.00696520000002</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.89058230000000549</v>
+        <v>-0.8911883999999759</v>
       </c>
       <c r="D22" s="5">
-        <v>-3.0204268417122981</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.022455978109384</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>347.9726541</v>
+        <v>347.97249049999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-3.5189800000011928E-2</v>
+        <v>-3.4474700000032499E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.12127394185348361</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.11881114867290377</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>347.21910530000002</v>
+        <v>347.21947899999998</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.75354879999997593</v>
+        <v>-0.75301150000001371</v>
       </c>
       <c r="D24" s="5">
-        <v>-2.5679195478842565</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5661114835083154</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>345.7712861</v>
+        <v>345.77203580000003</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.4478192000000263</v>
+        <v>-1.4474431999999524</v>
       </c>
       <c r="D25" s="5">
-        <v>-4.8905348363485368</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8892885950130971</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>347.38429630000002</v>
+        <v>347.38511629999999</v>
       </c>
       <c r="C26" s="5">
-        <v>1.6130102000000193</v>
+        <v>1.6130804999999668</v>
       </c>
       <c r="D26" s="5">
-        <v>5.743840823748636</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7440848404381573</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>346.9194761</v>
+        <v>346.92094270000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.46482020000001967</v>
+        <v>-0.46417359999998098</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.5939050459041426</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5917003432694421</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>348.03819779999998</v>
+        <v>348.04023810000001</v>
       </c>
       <c r="C28" s="5">
-        <v>1.1187216999999805</v>
+        <v>1.1192953999999986</v>
       </c>
       <c r="D28" s="5">
-        <v>3.9390519583617944</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9410909948114803</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>345.92144459999997</v>
+        <v>345.92417339999997</v>
       </c>
       <c r="C29" s="5">
-        <v>-2.1167532000000051</v>
+        <v>-2.1160647000000381</v>
       </c>
       <c r="D29" s="5">
-        <v>-7.0590949059032511</v>
+        <v>-7.0568350820008119</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.53406385628638198</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.53423535609270489</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>340.24226779999998</v>
+        <v>340.23819859999998</v>
       </c>
       <c r="C30" s="5">
-        <v>-5.6791767999999934</v>
+        <v>-5.6859747999999968</v>
       </c>
       <c r="D30" s="5">
-        <v>-18.015955096830105</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.035479649372689</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>339.6110339</v>
+        <v>339.60952900000001</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.63123389999998381</v>
+        <v>-0.62866959999996652</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.2037210529323392</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1948855081532104</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>341.65825410000002</v>
+        <v>341.6572094</v>
       </c>
       <c r="C32" s="5">
-        <v>2.0472202000000266</v>
+        <v>2.0476803999999902</v>
       </c>
       <c r="D32" s="5">
-        <v>7.4784770544499279</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4802485515091721</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>346.38632949999999</v>
+        <v>346.38586939999999</v>
       </c>
       <c r="C33" s="5">
-        <v>4.7280753999999661</v>
+        <v>4.7286599999999908</v>
       </c>
       <c r="D33" s="5">
-        <v>17.930439813504819</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.932887299237809</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>348.32843860000003</v>
+        <v>348.32794480000001</v>
       </c>
       <c r="C34" s="5">
-        <v>1.9421091000000388</v>
+        <v>1.9420754000000215</v>
       </c>
       <c r="D34" s="5">
-        <v>6.9395299621550333</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9394153118902846</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>345.5913496</v>
+        <v>345.59137249999998</v>
       </c>
       <c r="C35" s="5">
-        <v>-2.7370890000000259</v>
+        <v>-2.7365723000000344</v>
       </c>
       <c r="D35" s="5">
-        <v>-9.0323108587994412</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.0306910098696296</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>348.8532409</v>
+        <v>348.85359510000001</v>
       </c>
       <c r="C36" s="5">
-        <v>3.261891300000002</v>
+        <v>3.2622226000000296</v>
       </c>
       <c r="D36" s="5">
-        <v>11.933165288120229</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.934440074787457</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>347.7859345</v>
+        <v>347.78647530000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.0673064000000068</v>
+        <v>-1.0671198000000004</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.6102126075237218</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6095884020433289</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>346.29777080000002</v>
+        <v>346.29843360000001</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.4881636999999728</v>
+        <v>-1.4880416999999966</v>
       </c>
       <c r="D38" s="5">
-        <v>-5.0156216896987456</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.0152125193245194</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>349.24158770000003</v>
+        <v>349.24258880000002</v>
       </c>
       <c r="C39" s="5">
-        <v>2.9438169000000016</v>
+        <v>2.9441552000000115</v>
       </c>
       <c r="D39" s="5">
-        <v>10.691709878453182</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.692975138502803</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>348.83228350000002</v>
+        <v>348.83351870000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.40930420000000822</v>
+        <v>-0.4090701000000081</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.3973461258777631</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3965480831715671</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>346.91237219999999</v>
+        <v>346.91394709999997</v>
       </c>
       <c r="C41" s="5">
-        <v>-1.9199113000000239</v>
+        <v>-1.9195716000000402</v>
       </c>
       <c r="D41" s="5">
-        <v>-6.4082833190076238</v>
+        <v>-6.4071615566689166</v>
       </c>
       <c r="E41" s="5">
-        <v>0.28646029769732184</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.28612446776175027</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>346.31305359999999</v>
+        <v>346.31077199999999</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.5993186000000037</v>
+        <v>-0.6031750999999872</v>
       </c>
       <c r="D42" s="5">
-        <v>-2.0535101405791067</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0665886889041807</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>346.0850183</v>
+        <v>346.08377250000001</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.22803529999998773</v>
+        <v>-0.22699949999997671</v>
       </c>
       <c r="D43" s="5">
-        <v>-0.78730361552776795</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.78374549025058693</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>347.844154</v>
+        <v>347.84337579999999</v>
       </c>
       <c r="C44" s="5">
-        <v>1.7591357000000016</v>
+        <v>1.7596032999999807</v>
       </c>
       <c r="D44" s="5">
-        <v>6.2729930474140216</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2747306106564205</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>349.72211800000002</v>
+        <v>349.72160939999998</v>
       </c>
       <c r="C45" s="5">
-        <v>1.87796400000002</v>
+        <v>1.8782335999999873</v>
       </c>
       <c r="D45" s="5">
-        <v>6.6745189099750135</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6755211167661699</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>351.6935699</v>
+        <v>351.6933823</v>
       </c>
       <c r="C46" s="5">
-        <v>1.9714518999999768</v>
+        <v>1.971772900000019</v>
       </c>
       <c r="D46" s="5">
-        <v>6.9783605317008446</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9795427083851003</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>354.06302549999998</v>
+        <v>354.06313729999999</v>
       </c>
       <c r="C47" s="5">
-        <v>2.3694555999999807</v>
+        <v>2.3697549999999978</v>
       </c>
       <c r="D47" s="5">
-        <v>8.3911381459777381</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3922426772361938</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>357.75211330000002</v>
+        <v>357.75238280000002</v>
       </c>
       <c r="C48" s="5">
-        <v>3.6890878000000384</v>
+        <v>3.6892455000000268</v>
       </c>
       <c r="D48" s="5">
-        <v>13.245142127430555</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.245736736220781</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>358.4919835</v>
+        <v>358.49236980000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.73987019999998438</v>
+        <v>0.73998699999998507</v>
       </c>
       <c r="D49" s="5">
-        <v>2.5101544353406391</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5105533083182197</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>359.35332299999999</v>
+        <v>359.35380190000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.86133949999998549</v>
+        <v>0.86143210000000181</v>
       </c>
       <c r="D50" s="5">
-        <v>2.9216168149689414</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9219318815232764</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>361.69036419999998</v>
+        <v>361.69093359999999</v>
       </c>
       <c r="C51" s="5">
-        <v>2.3370411999999874</v>
+        <v>2.3371316999999863</v>
       </c>
       <c r="D51" s="5">
-        <v>8.0894442673255185</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0897576441837149</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>362.77217639999998</v>
+        <v>362.77281340000002</v>
       </c>
       <c r="C52" s="5">
-        <v>1.0818122000000017</v>
+        <v>1.0818798000000243</v>
       </c>
       <c r="D52" s="5">
-        <v>3.6488241704742297</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.649050101872553</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>368.54157800000002</v>
+        <v>368.54248319999999</v>
       </c>
       <c r="C53" s="5">
-        <v>5.7694016000000374</v>
+        <v>5.7696697999999742</v>
       </c>
       <c r="D53" s="5">
-        <v>20.845434205711545</v>
+        <v>20.846449664684851</v>
       </c>
       <c r="E53" s="5">
-        <v>6.2347749844823941</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2345536352176323</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>368.10695959999998</v>
+        <v>368.10603559999998</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.43461840000003349</v>
+        <v>-0.43644760000000815</v>
       </c>
       <c r="D54" s="5">
-        <v>-1.40600842362959</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.411884026145882</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>365.42076500000002</v>
+        <v>365.41962280000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-2.6861945999999648</v>
+        <v>-2.686412799999971</v>
       </c>
       <c r="D55" s="5">
-        <v>-8.4137393760930657</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.4144159105516643</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>369.04594800000001</v>
+        <v>369.04532210000002</v>
       </c>
       <c r="C56" s="5">
-        <v>3.6251829999999927</v>
+        <v>3.625699300000008</v>
       </c>
       <c r="D56" s="5">
-        <v>12.576210594318905</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.578142041051654</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>374.02921350000003</v>
+        <v>374.0289947</v>
       </c>
       <c r="C57" s="5">
-        <v>4.9832655000000159</v>
+        <v>4.9836725999999771</v>
       </c>
       <c r="D57" s="5">
-        <v>17.462974177505885</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.464540225458247</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>371.8591285</v>
+        <v>371.85907370000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-2.1700850000000287</v>
+        <v>-2.169920999999988</v>
       </c>
       <c r="D58" s="5">
-        <v>-6.744366387732259</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7438766672766821</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>375.2190842</v>
+        <v>375.21920130000001</v>
       </c>
       <c r="C59" s="5">
-        <v>3.3599557000000004</v>
+        <v>3.3601275999999984</v>
       </c>
       <c r="D59" s="5">
-        <v>11.39806931264804</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.398683499043894</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>380.286631</v>
+        <v>380.28684420000002</v>
       </c>
       <c r="C60" s="5">
-        <v>5.0675468000000023</v>
+        <v>5.0676429000000098</v>
       </c>
       <c r="D60" s="5">
-        <v>17.466402078739662</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.466752427935006</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>382.24176169999998</v>
+        <v>382.24206320000002</v>
       </c>
       <c r="C61" s="5">
-        <v>1.9551306999999838</v>
+        <v>1.9552189999999996</v>
       </c>
       <c r="D61" s="5">
-        <v>6.346918858981776</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3472100005462329</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>387.1993296</v>
+        <v>387.19959349999999</v>
       </c>
       <c r="C62" s="5">
-        <v>4.957567900000015</v>
+        <v>4.9575302999999735</v>
       </c>
       <c r="D62" s="5">
-        <v>16.723298589869561</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.723148427812905</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>389.11853000000002</v>
+        <v>389.1188042</v>
       </c>
       <c r="C63" s="5">
-        <v>1.9192004000000225</v>
+        <v>1.9192107000000078</v>
       </c>
       <c r="D63" s="5">
-        <v>6.1128040000742789</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1128334253576666</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>392.97823829999999</v>
+        <v>392.97848770000002</v>
       </c>
       <c r="C64" s="5">
-        <v>3.8597082999999657</v>
+        <v>3.8596835000000169</v>
       </c>
       <c r="D64" s="5">
-        <v>12.574250876237492</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.574156274979465</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>397.23347339999998</v>
+        <v>397.23382989999999</v>
       </c>
       <c r="C65" s="5">
-        <v>4.2552350999999931</v>
+        <v>4.2553421999999728</v>
       </c>
       <c r="D65" s="5">
-        <v>13.79627243521966</v>
+        <v>13.796631325771891</v>
       </c>
       <c r="E65" s="5">
-        <v>7.7852533100077892</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7850853043799129</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>399.8764564</v>
+        <v>399.87619690000002</v>
       </c>
       <c r="C66" s="5">
-        <v>2.6429830000000152</v>
+        <v>2.6423670000000357</v>
       </c>
       <c r="D66" s="5">
-        <v>8.2829216121824913</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2809122367699004</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>401.46194680000002</v>
+        <v>401.46118719999998</v>
       </c>
       <c r="C67" s="5">
-        <v>1.5854904000000261</v>
+        <v>1.5849902999999586</v>
       </c>
       <c r="D67" s="5">
-        <v>4.8630818557330757</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8615175587524373</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>403.41054309999998</v>
+        <v>403.41012080000002</v>
       </c>
       <c r="C68" s="5">
-        <v>1.9485962999999629</v>
+        <v>1.9489336000000321</v>
       </c>
       <c r="D68" s="5">
-        <v>5.9825332175003298</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9836082184423933</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>401.851089</v>
+        <v>401.85104589999997</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.5594540999999822</v>
+        <v>-1.5590749000000415</v>
       </c>
       <c r="D69" s="5">
-        <v>-4.5414432912307507</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5403670037402204</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>405.05987240000002</v>
+        <v>405.0598923</v>
       </c>
       <c r="C70" s="5">
-        <v>3.2087834000000157</v>
+        <v>3.2088464000000272</v>
       </c>
       <c r="D70" s="5">
-        <v>10.014230073625519</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.014436525032488</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>407.60017360000001</v>
+        <v>407.60025949999999</v>
       </c>
       <c r="C71" s="5">
-        <v>2.5403011999999876</v>
+        <v>2.5403671999999915</v>
       </c>
       <c r="D71" s="5">
-        <v>7.7907924823912511</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7910015327194992</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>408.1617961</v>
+        <v>408.16192180000002</v>
       </c>
       <c r="C72" s="5">
-        <v>0.56162249999999858</v>
+        <v>0.56166230000002315</v>
       </c>
       <c r="D72" s="5">
-        <v>1.6660393184012579</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.666157926558065</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>410.28989539999998</v>
+        <v>410.29013309999999</v>
       </c>
       <c r="C73" s="5">
-        <v>2.1280992999999739</v>
+        <v>2.1282112999999754</v>
       </c>
       <c r="D73" s="5">
-        <v>6.4392062903935399</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4395529169194221</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>415.79401009999998</v>
+        <v>415.79411750000003</v>
       </c>
       <c r="C74" s="5">
-        <v>5.5041147000000024</v>
+        <v>5.5039844000000357</v>
       </c>
       <c r="D74" s="5">
-        <v>17.340757556155584</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.340305496571574</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>418.34878650000002</v>
+        <v>418.34888569999998</v>
       </c>
       <c r="C75" s="5">
-        <v>2.554776400000037</v>
+        <v>2.5547681999999554</v>
       </c>
       <c r="D75" s="5">
-        <v>7.6275413532035374</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.627514000839053</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>420.26086620000001</v>
+        <v>420.26099720000002</v>
       </c>
       <c r="C76" s="5">
-        <v>1.9120796999999925</v>
+        <v>1.9121115000000373</v>
       </c>
       <c r="D76" s="5">
-        <v>5.6246426984900566</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6247372390345829</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>424.33529329999999</v>
+        <v>424.33551540000002</v>
       </c>
       <c r="C77" s="5">
-        <v>4.0744270999999799</v>
+        <v>4.0745182</v>
       </c>
       <c r="D77" s="5">
-        <v>12.274839572226725</v>
+        <v>12.27512478967483</v>
       </c>
       <c r="E77" s="5">
-        <v>6.8226425301045612</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8226025731047635</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>425.8658504</v>
+        <v>425.86565860000002</v>
       </c>
       <c r="C78" s="5">
-        <v>1.53055710000001</v>
+        <v>1.5301431999999977</v>
       </c>
       <c r="D78" s="5">
-        <v>4.4152500867550071</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4140299598569799</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>426.4037798</v>
+        <v>426.40332489999997</v>
       </c>
       <c r="C79" s="5">
-        <v>0.53792939999999589</v>
+        <v>0.5376662999999553</v>
       </c>
       <c r="D79" s="5">
-        <v>1.5263463703418578</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5255953383577436</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>430.04789510000001</v>
+        <v>430.04765329999998</v>
       </c>
       <c r="C80" s="5">
-        <v>3.6441153000000099</v>
+        <v>3.6443284000000062</v>
       </c>
       <c r="D80" s="5">
-        <v>10.751436128563331</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.752106708365305</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>432.95851040000002</v>
+        <v>432.9585313</v>
       </c>
       <c r="C81" s="5">
-        <v>2.9106153000000177</v>
+        <v>2.9108780000000252</v>
       </c>
       <c r="D81" s="5">
-        <v>8.4309974446370894</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.431791859401816</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>436.17547990000003</v>
+        <v>436.175524</v>
       </c>
       <c r="C82" s="5">
-        <v>3.2169695000000047</v>
+        <v>3.2169926999999916</v>
       </c>
       <c r="D82" s="5">
-        <v>9.2897926939350395</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2898619839938625</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>437.8258333</v>
+        <v>437.82590900000002</v>
       </c>
       <c r="C83" s="5">
-        <v>1.6503533999999718</v>
+        <v>1.6503850000000284</v>
       </c>
       <c r="D83" s="5">
-        <v>4.6361192759998282</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6362094226039652</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>438.05608119999999</v>
+        <v>438.05616709999998</v>
       </c>
       <c r="C84" s="5">
-        <v>0.23024789999999484</v>
+        <v>0.23025809999995772</v>
       </c>
       <c r="D84" s="5">
-        <v>0.63289559865145062</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.63292360737488007</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>440.06894130000001</v>
+        <v>440.0690879</v>
       </c>
       <c r="C85" s="5">
-        <v>2.0128601000000117</v>
+        <v>2.0129208000000176</v>
       </c>
       <c r="D85" s="5">
-        <v>5.6554873358667823</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6556610792381834</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>440.08020909999999</v>
+        <v>440.08024719999997</v>
       </c>
       <c r="C86" s="5">
-        <v>1.1267799999984618E-2</v>
+        <v>1.1159299999974337E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>3.072987671879357E-2</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.043392090587016E-2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>446.53567620000001</v>
+        <v>446.5357032</v>
       </c>
       <c r="C87" s="5">
-        <v>6.4554671000000212</v>
+        <v>6.4554560000000265</v>
       </c>
       <c r="D87" s="5">
-        <v>19.094551712934305</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.094514398761554</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>449.3649648</v>
+        <v>449.3650303</v>
       </c>
       <c r="C88" s="5">
-        <v>2.8292885999999839</v>
+        <v>2.8293271000000004</v>
       </c>
       <c r="D88" s="5">
-        <v>7.8739438477051893</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8740542620292509</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>447.48871910000003</v>
+        <v>447.48881089999998</v>
       </c>
       <c r="C89" s="5">
-        <v>-1.8762456999999699</v>
+        <v>-1.876219400000025</v>
       </c>
       <c r="D89" s="5">
-        <v>-4.8969187638605582</v>
+        <v>-4.8968509931067938</v>
       </c>
       <c r="E89" s="5">
-        <v>5.4563987878403664</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4563652250918748</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>452.24772510000003</v>
+        <v>452.24756880000001</v>
       </c>
       <c r="C90" s="5">
-        <v>4.7590059999999994</v>
+        <v>4.7587579000000346</v>
       </c>
       <c r="D90" s="5">
-        <v>13.535478135250468</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.534727779139132</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>458.93445839999998</v>
+        <v>458.93424579999999</v>
       </c>
       <c r="C91" s="5">
-        <v>6.6867332999999576</v>
+        <v>6.6866769999999747</v>
       </c>
       <c r="D91" s="5">
-        <v>19.259041848029803</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.258873492575557</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>460.30865770000003</v>
+        <v>460.30851580000001</v>
       </c>
       <c r="C92" s="5">
-        <v>1.3741993000000434</v>
+        <v>1.3742700000000241</v>
       </c>
       <c r="D92" s="5">
-        <v>3.6529611373798732</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6531539017462755</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>459.27727549999997</v>
+        <v>459.27730559999998</v>
       </c>
       <c r="C93" s="5">
-        <v>-1.0313822000000528</v>
+        <v>-1.0312102000000323</v>
       </c>
       <c r="D93" s="5">
-        <v>-2.6558695083947259</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6554328498260227</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>463.93476099999998</v>
+        <v>463.93480620000003</v>
       </c>
       <c r="C94" s="5">
-        <v>4.6574855000000071</v>
+        <v>4.6575006000000485</v>
       </c>
       <c r="D94" s="5">
-        <v>12.871286705812967</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.871329899049577</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>465.48869150000002</v>
+        <v>465.48874510000002</v>
       </c>
       <c r="C95" s="5">
-        <v>1.5539305000000354</v>
+        <v>1.5539388999999915</v>
       </c>
       <c r="D95" s="5">
-        <v>4.0942284458727274</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0942505808578389</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>470.1513266</v>
+        <v>470.15137870000001</v>
       </c>
       <c r="C96" s="5">
-        <v>4.6626350999999886</v>
+        <v>4.6626335999999924</v>
       </c>
       <c r="D96" s="5">
-        <v>12.704789754423063</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.70478389501255</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>474.52388710000002</v>
+        <v>474.5239651</v>
       </c>
       <c r="C97" s="5">
-        <v>4.3725605000000201</v>
+        <v>4.3725863999999888</v>
       </c>
       <c r="D97" s="5">
-        <v>11.749338542637799</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.749410366054679</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>476.79808730000002</v>
+        <v>476.79810370000001</v>
       </c>
       <c r="C98" s="5">
-        <v>2.2742001999999957</v>
+        <v>2.2741386000000148</v>
       </c>
       <c r="D98" s="5">
-        <v>5.9051556559662766</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9049904705338108</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>478.86703829999999</v>
+        <v>478.86705180000001</v>
       </c>
       <c r="C99" s="5">
-        <v>2.06895099999997</v>
+        <v>2.0689481000000001</v>
       </c>
       <c r="D99" s="5">
-        <v>5.3332000935350843</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3331922509698204</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>479.89065299999999</v>
+        <v>479.89070529999998</v>
       </c>
       <c r="C100" s="5">
-        <v>1.023614699999996</v>
+        <v>1.0236534999999662</v>
       </c>
       <c r="D100" s="5">
-        <v>2.5954640684766384</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5955635347616024</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>480.56337680000001</v>
+        <v>480.5633833</v>
       </c>
       <c r="C101" s="5">
-        <v>0.6727238000000284</v>
+        <v>0.67267800000001898</v>
       </c>
       <c r="D101" s="5">
-        <v>1.695223300112958</v>
+        <v>1.6951068094854804</v>
       </c>
       <c r="E101" s="5">
-        <v>7.3911712828248488</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3911507046354297</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>485.42306330000002</v>
+        <v>485.42293799999999</v>
       </c>
       <c r="C102" s="5">
-        <v>4.8596865000000093</v>
+        <v>4.8595546999999897</v>
       </c>
       <c r="D102" s="5">
-        <v>12.833180844400749</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.832813029801704</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>489.42131089999998</v>
+        <v>489.42125190000002</v>
       </c>
       <c r="C103" s="5">
-        <v>3.9982475999999565</v>
+        <v>3.9983139000000278</v>
       </c>
       <c r="D103" s="5">
-        <v>10.344230983711377</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.344413150949983</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>491.76988590000002</v>
+        <v>491.76982679999998</v>
       </c>
       <c r="C104" s="5">
-        <v>2.3485750000000394</v>
+        <v>2.3485748999999601</v>
       </c>
       <c r="D104" s="5">
-        <v>5.9128505974761936</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9128510707454174</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>497.76951409999998</v>
+        <v>497.76950859999999</v>
       </c>
       <c r="C105" s="5">
-        <v>5.999628199999961</v>
+        <v>5.9996818000000189</v>
       </c>
       <c r="D105" s="5">
-        <v>15.663510203371644</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.663661670218154</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>500.36308179999997</v>
+        <v>500.36310850000001</v>
       </c>
       <c r="C106" s="5">
-        <v>2.5935676999999941</v>
+        <v>2.5935999000000152</v>
       </c>
       <c r="D106" s="5">
-        <v>6.4347803353862254</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4348626016786259</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>501.77365170000002</v>
+        <v>501.7736908</v>
       </c>
       <c r="C107" s="5">
-        <v>1.4105699000000413</v>
+        <v>1.4105822999999873</v>
       </c>
       <c r="D107" s="5">
-        <v>3.4358593156439854</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4358898031552121</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>509.54371209999999</v>
+        <v>509.54374719999998</v>
       </c>
       <c r="C108" s="5">
-        <v>7.7700603999999771</v>
+        <v>7.7700563999999872</v>
       </c>
       <c r="D108" s="5">
-        <v>20.249458198570824</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.249445156188962</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>511.52986060000001</v>
+        <v>511.52988490000001</v>
       </c>
       <c r="C109" s="5">
-        <v>1.986148500000013</v>
+        <v>1.9861377000000289</v>
       </c>
       <c r="D109" s="5">
-        <v>4.7790675733817345</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7790406905127147</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>514.08331940000005</v>
+        <v>514.08333259999995</v>
       </c>
       <c r="C110" s="5">
-        <v>2.553458800000044</v>
+        <v>2.5534476999999356</v>
       </c>
       <c r="D110" s="5">
-        <v>6.1573967335675661</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1573689274001087</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>519.35809710000001</v>
+        <v>519.35810260000005</v>
       </c>
       <c r="C111" s="5">
-        <v>5.2747776999999587</v>
+        <v>5.2747700000001032</v>
       </c>
       <c r="D111" s="5">
-        <v>13.031823483467321</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.031803020040233</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>520.56879319999996</v>
+        <v>520.56882589999998</v>
       </c>
       <c r="C112" s="5">
-        <v>1.2106960999999501</v>
+        <v>1.2107232999999269</v>
       </c>
       <c r="D112" s="5">
-        <v>2.8335131788710832</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8335776257740308</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>525.40097549999996</v>
+        <v>525.40097449999996</v>
       </c>
       <c r="C113" s="5">
-        <v>4.8321822999999995</v>
+        <v>4.8321485999999823</v>
       </c>
       <c r="D113" s="5">
-        <v>11.725663212521864</v>
+        <v>11.725576442993502</v>
       </c>
       <c r="E113" s="5">
-        <v>9.3302155063431655</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3302138194764073</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>525.3013287</v>
+        <v>525.30125009999995</v>
       </c>
       <c r="C114" s="5">
-        <v>-9.9646799999959512E-2</v>
+        <v>-9.9724400000013702E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.22735303482400715</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.2275299017679977</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>528.49727080000002</v>
+        <v>528.49724670000001</v>
       </c>
       <c r="C115" s="5">
-        <v>3.1959421000000248</v>
+        <v>3.1959966000000577</v>
       </c>
       <c r="D115" s="5">
-        <v>7.5501437757031109</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5502780337582731</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>529.88499669999999</v>
+        <v>529.88497340000004</v>
       </c>
       <c r="C116" s="5">
-        <v>1.387725899999964</v>
+        <v>1.3877267000000302</v>
       </c>
       <c r="D116" s="5">
-        <v>3.1968612896639215</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1968633071877584</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>533.15797529999998</v>
+        <v>533.15797640000005</v>
       </c>
       <c r="C117" s="5">
-        <v>3.2729785999999876</v>
+        <v>3.273003000000017</v>
       </c>
       <c r="D117" s="5">
-        <v>7.6691897467995096</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6692492254101241</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>530.38762959999997</v>
+        <v>530.38764460000004</v>
       </c>
       <c r="C118" s="5">
-        <v>-2.7703457000000071</v>
+        <v>-2.7703318000000081</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.0601817643960887</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.060152209394742</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>534.27931639999997</v>
+        <v>534.27933559999997</v>
       </c>
       <c r="C119" s="5">
-        <v>3.8916868000000022</v>
+        <v>3.8916909999999234</v>
       </c>
       <c r="D119" s="5">
-        <v>9.1690933854454038</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1691034137924454</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>537.19928170000003</v>
+        <v>537.19929730000001</v>
       </c>
       <c r="C120" s="5">
-        <v>2.9199653000000581</v>
+        <v>2.9199617000000444</v>
       </c>
       <c r="D120" s="5">
-        <v>6.7590596897542543</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7590508542601846</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>536.78732300000001</v>
+        <v>536.78733190000003</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.41195870000001378</v>
+        <v>-0.41196539999998549</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.91636517453922428</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.91637998878483229</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>542.29034200000001</v>
+        <v>542.29034549999994</v>
       </c>
       <c r="C122" s="5">
-        <v>5.5030189999999948</v>
+        <v>5.5030135999999175</v>
       </c>
       <c r="D122" s="5">
-        <v>13.020032775647937</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.020019042336649</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>547.08586049999997</v>
+        <v>547.0858614</v>
       </c>
       <c r="C123" s="5">
-        <v>4.7955184999999574</v>
+        <v>4.7955159000000549</v>
       </c>
       <c r="D123" s="5">
-        <v>11.143341056609435</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.143334642713398</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>549.74835619999999</v>
+        <v>549.74837579999996</v>
       </c>
       <c r="C124" s="5">
-        <v>2.6624957000000222</v>
+        <v>2.6625143999999636</v>
       </c>
       <c r="D124" s="5">
-        <v>5.9989069977790077</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9989502550029217</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>553.06200279999996</v>
+        <v>553.0619974</v>
       </c>
       <c r="C125" s="5">
-        <v>3.31364659999997</v>
+        <v>3.3136216000000331</v>
       </c>
       <c r="D125" s="5">
-        <v>7.4777561105802359</v>
+        <v>7.4776975354349906</v>
       </c>
       <c r="E125" s="5">
-        <v>5.2647460872481844</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2647452598129973</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>556.36439050000001</v>
+        <v>556.36435389999997</v>
       </c>
       <c r="C126" s="5">
-        <v>3.3023877000000539</v>
+        <v>3.3023564999999735</v>
       </c>
       <c r="D126" s="5">
-        <v>7.4053819154894285</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4053097128003786</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>559.12547570000004</v>
+        <v>559.12546889999999</v>
       </c>
       <c r="C127" s="5">
-        <v>2.761085200000025</v>
+        <v>2.761115000000018</v>
       </c>
       <c r="D127" s="5">
-        <v>6.1205421793847137</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1206104646352566</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>563.86336129999995</v>
+        <v>563.86335780000002</v>
       </c>
       <c r="C128" s="5">
-        <v>4.7378855999999132</v>
+        <v>4.7378889000000299</v>
       </c>
       <c r="D128" s="5">
-        <v>10.656044787816722</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.656052694863028</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>563.01118570000006</v>
+        <v>563.01118399999996</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.85217559999989589</v>
+        <v>-0.8521738000000596</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.7985797329375552</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7985759764985065</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>564.19211059999998</v>
+        <v>564.19211619999999</v>
       </c>
       <c r="C130" s="5">
-        <v>1.1809248999999227</v>
+        <v>1.1809322000000293</v>
       </c>
       <c r="D130" s="5">
-        <v>2.5462602123834666</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5462761421367608</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>570.06433679999998</v>
+        <v>570.06434420000005</v>
       </c>
       <c r="C131" s="5">
-        <v>5.8722262000000001</v>
+        <v>5.8722280000000637</v>
       </c>
       <c r="D131" s="5">
-        <v>13.230222898888201</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.230227050307741</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>569.7636675</v>
+        <v>569.76367240000002</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.30066929999998138</v>
+        <v>-0.30067180000003191</v>
       </c>
       <c r="D132" s="5">
-        <v>-0.63108377863668741</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.63108900258052048</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>570.57136130000004</v>
+        <v>570.57136249999996</v>
       </c>
       <c r="C133" s="5">
-        <v>0.80769380000003821</v>
+        <v>0.80769009999994523</v>
       </c>
       <c r="D133" s="5">
-        <v>1.7144393741494124</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7144314442046227</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>573.13041620000001</v>
+        <v>573.13041669999996</v>
       </c>
       <c r="C134" s="5">
-        <v>2.5590548999999783</v>
+        <v>2.5590541999999914</v>
       </c>
       <c r="D134" s="5">
-        <v>5.5168589782667254</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.516857419884369</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>570.70705759999998</v>
+        <v>570.70705999999996</v>
       </c>
       <c r="C135" s="5">
-        <v>-2.4233586000000287</v>
+        <v>-2.4233566999999994</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.9575916891100409</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.957587887898562</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>572.00888959999997</v>
+        <v>572.00889910000001</v>
       </c>
       <c r="C136" s="5">
-        <v>1.3018319999999903</v>
+        <v>1.301839100000052</v>
       </c>
       <c r="D136" s="5">
-        <v>2.7719080621365633</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7719233580799862</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>574.21832410000002</v>
+        <v>574.21831929999996</v>
       </c>
       <c r="C137" s="5">
-        <v>2.209434500000043</v>
+        <v>2.2094201999999541</v>
       </c>
       <c r="D137" s="5">
-        <v>4.734853397147698</v>
+        <v>4.7348220177649836</v>
       </c>
       <c r="E137" s="5">
-        <v>3.8253073241140134</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8253074699505563</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>580.71145260000003</v>
+        <v>580.7114464</v>
       </c>
       <c r="C138" s="5">
-        <v>6.4931285000000116</v>
+        <v>6.4931271000000379</v>
       </c>
       <c r="D138" s="5">
-        <v>14.445870212095336</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.445867029535853</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>584.58078839999996</v>
+        <v>584.58078239999998</v>
       </c>
       <c r="C139" s="5">
-        <v>3.8693357999999307</v>
+        <v>3.8693359999999757</v>
       </c>
       <c r="D139" s="5">
-        <v>8.2953402721938971</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2953408086373202</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>584.72182210000005</v>
+        <v>584.72181869999997</v>
       </c>
       <c r="C140" s="5">
-        <v>0.14103370000009363</v>
+        <v>0.14103629999999612</v>
       </c>
       <c r="D140" s="5">
-        <v>0.28989181764316196</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.28989717196152842</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>583.17296940000006</v>
+        <v>583.17296859999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.5488526999999976</v>
+        <v>-1.5488500999999815</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.1327426906351596</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1327375261473223</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>583.24797079999996</v>
+        <v>583.24797220000005</v>
       </c>
       <c r="C142" s="5">
-        <v>7.5001399999905516E-2</v>
+        <v>7.5003600000059123E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>0.15444023430506437</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.15444476788450956</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>581.88229279999996</v>
+        <v>581.88229530000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.3656780000000026</v>
+        <v>-1.3656769000000395</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.7739014044206867</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7738991922738321</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>579.81457030000001</v>
+        <v>579.814572</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.0677224999999453</v>
+        <v>-2.0677233000000115</v>
       </c>
       <c r="D144" s="5">
-        <v>-4.1818462115835402</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1818477804293153</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>581.49661279999998</v>
+        <v>581.49661270000001</v>
       </c>
       <c r="C145" s="5">
-        <v>1.6820424999999659</v>
+        <v>1.6820407000000159</v>
       </c>
       <c r="D145" s="5">
-        <v>3.5372858441385935</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5372819876541506</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>578.5983688</v>
+        <v>578.59836849999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.8982439999999769</v>
+        <v>-2.8982442000000219</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.8196744258777517</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8196748175071367</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>576.25588359999995</v>
+        <v>576.25588779999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-2.3424852000000556</v>
+        <v>-2.3424807000000101</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.751529219126116</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7515202959556131</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>578.5197359</v>
+        <v>578.51973629999998</v>
       </c>
       <c r="C148" s="5">
-        <v>2.2638523000000532</v>
+        <v>2.2638484999999946</v>
       </c>
       <c r="D148" s="5">
-        <v>4.8174717758301178</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.817463478048678</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>574.94930150000005</v>
+        <v>574.9493023</v>
       </c>
       <c r="C149" s="5">
-        <v>-3.5704343999999537</v>
+        <v>-3.5704339999999775</v>
       </c>
       <c r="D149" s="5">
-        <v>-7.1597166981665739</v>
+        <v>-7.1597159183002024</v>
       </c>
       <c r="E149" s="5">
-        <v>0.12729955999675191</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.12730053629970151</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>571.35912050000002</v>
+        <v>571.35911959999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-3.5901810000000296</v>
+        <v>-3.5901827000000139</v>
       </c>
       <c r="D150" s="5">
-        <v>-7.2411482916234116</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2411515937847</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>571.79441640000005</v>
+        <v>571.79441559999998</v>
       </c>
       <c r="C151" s="5">
-        <v>0.43529590000002827</v>
+        <v>0.43529599999999391</v>
       </c>
       <c r="D151" s="5">
-        <v>0.91807309686937622</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91807331011384274</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>572.58600799999999</v>
+        <v>572.58600730000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.79159159999994699</v>
+        <v>0.79159170000002632</v>
       </c>
       <c r="D152" s="5">
-        <v>1.6739866154592997</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6739868309033401</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>570.90999199999999</v>
+        <v>570.90998769999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.6760160000000042</v>
+        <v>-1.6760196000000178</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.4565188664523738</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4565261759268662</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>571.76864079999996</v>
+        <v>571.76864039999998</v>
       </c>
       <c r="C154" s="5">
-        <v>0.85864879999996901</v>
+        <v>0.85865269999999327</v>
       </c>
       <c r="D154" s="5">
-        <v>1.8198047726960764</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8198131205988233</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>570.54801759999998</v>
+        <v>570.54801859999998</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.2206231999999773</v>
+        <v>-1.2206218000000035</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.5319179526013147</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5319150843676419</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>568.57379270000001</v>
+        <v>568.57379360000004</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.9742248999999674</v>
+        <v>-1.9742249999999331</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.0741523435043003</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0741525389545679</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>569.50335380000001</v>
+        <v>569.50335340000004</v>
       </c>
       <c r="C157" s="5">
-        <v>0.92956110000000081</v>
+        <v>0.92955979999999272</v>
       </c>
       <c r="D157" s="5">
-        <v>1.9796172035077442</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9796144068909394</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>566.09834039999998</v>
+        <v>566.09833900000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-3.4050134000000298</v>
+        <v>-3.4050144000000273</v>
       </c>
       <c r="D158" s="5">
-        <v>-6.94340689802927</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9434088753353667</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>563.39028059999998</v>
+        <v>563.39028389999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-2.7080598000000009</v>
+        <v>-2.7080551000000241</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.5918201146146203</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5918106770461389</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>562.66588420000005</v>
+        <v>562.66588430000002</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.72439639999993233</v>
+        <v>-0.72439959999996972</v>
       </c>
       <c r="D160" s="5">
-        <v>-1.5320722453323832</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5320789565170467</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>558.18442210000001</v>
+        <v>558.18442460000006</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.4814621000000443</v>
+        <v>-4.4814596999999594</v>
       </c>
       <c r="D161" s="5">
-        <v>-9.1498727222438241</v>
+        <v>-9.1498680331983717</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.9158882976745404</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9158879979390373</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>559.23395000000005</v>
       </c>
       <c r="C162" s="5">
-        <v>1.0495279000000437</v>
+        <v>1.0495253999999932</v>
       </c>
       <c r="D162" s="5">
-        <v>2.2797837061573123</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2797782090609786</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>555.51763449999999</v>
+        <v>555.51763889999995</v>
       </c>
       <c r="C163" s="5">
-        <v>-3.7163155000000643</v>
+        <v>-3.7163111000000981</v>
       </c>
       <c r="D163" s="5">
-        <v>-7.6893404891277717</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.6893317153235108</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>549.80351689999998</v>
+        <v>549.80351729999995</v>
       </c>
       <c r="C164" s="5">
-        <v>-5.7141176000000087</v>
+        <v>-5.7141215999999986</v>
       </c>
       <c r="D164" s="5">
-        <v>-11.668427020224303</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.668434644660442</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>551.79839019999997</v>
+        <v>551.79838059999997</v>
       </c>
       <c r="C165" s="5">
-        <v>1.9948732999999947</v>
+        <v>1.99486330000002</v>
       </c>
       <c r="D165" s="5">
-        <v>4.4419537108529861</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4419309944908392</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>554.24753980000003</v>
+        <v>554.24753920000001</v>
       </c>
       <c r="C166" s="5">
-        <v>2.4491496000000552</v>
+        <v>2.4491586000000325</v>
       </c>
       <c r="D166" s="5">
-        <v>5.4581476345569868</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4581682812942622</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>550.89925860000005</v>
+        <v>550.89925849999997</v>
       </c>
       <c r="C167" s="5">
-        <v>-3.348281199999974</v>
+        <v>-3.3482807000000321</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.0132719524757299</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.0132709470727921</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>550.38913049999996</v>
+        <v>550.38913019999995</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.51012810000008812</v>
+        <v>-0.51012830000001941</v>
       </c>
       <c r="D168" s="5">
-        <v>-1.1055481431406777</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1055485745745663</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>551.38034370000003</v>
+        <v>551.38034259999995</v>
       </c>
       <c r="C169" s="5">
-        <v>0.99121320000006108</v>
+        <v>0.99121239999999489</v>
       </c>
       <c r="D169" s="5">
-        <v>2.1826531363000612</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1826513584145779</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>551.1890889</v>
+        <v>551.18908599999997</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.19125480000002426</v>
+        <v>-0.19125659999997424</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.41544539361949573</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.41544929696638588</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>550.86730650000004</v>
+        <v>550.86730969999996</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.32178239999996094</v>
+        <v>-0.32177630000001045</v>
       </c>
       <c r="D171" s="5">
-        <v>-0.69831107124624925</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.69829787956372513</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>546.62420929999996</v>
+        <v>546.6242105</v>
       </c>
       <c r="C172" s="5">
-        <v>-4.2430972000000793</v>
+        <v>-4.2430991999999605</v>
       </c>
       <c r="D172" s="5">
-        <v>-8.8613968403185019</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8614007925206693</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>547.66108459999998</v>
+        <v>547.66108910000003</v>
       </c>
       <c r="C173" s="5">
-        <v>1.0368753000000197</v>
+        <v>1.0368786000000227</v>
       </c>
       <c r="D173" s="5">
-        <v>2.3001428897694298</v>
+        <v>2.3001502817344255</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.8852796823689788</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8852793156206693</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>546.80112220000001</v>
+        <v>546.80112350000002</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.85996239999997215</v>
+        <v>-0.85996560000000954</v>
       </c>
       <c r="D174" s="5">
-        <v>-1.8681061491560014</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8681130254104894</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>543.28230380000002</v>
+        <v>543.28231600000004</v>
       </c>
       <c r="C175" s="5">
-        <v>-3.5188183999999865</v>
+        <v>-3.5188074999999799</v>
       </c>
       <c r="D175" s="5">
-        <v>-7.4547905258879776</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4547682277102396</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>542.19713479999996</v>
+        <v>542.19714160000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-1.0851690000000644</v>
+        <v>-1.0851744000000281</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.3707596981526358</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3707713135314612</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>544.35974229999999</v>
+        <v>544.35971600000005</v>
       </c>
       <c r="C177" s="5">
-        <v>2.1626075000000355</v>
+        <v>2.1625744000000395</v>
       </c>
       <c r="D177" s="5">
-        <v>4.892727560908039</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8926509617160718</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>539.84133959999997</v>
+        <v>539.84134310000002</v>
       </c>
       <c r="C178" s="5">
-        <v>-4.5184027000000242</v>
+        <v>-4.5183729000000312</v>
       </c>
       <c r="D178" s="5">
-        <v>-9.5181096140179218</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.5180501163359192</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>540.19756900000004</v>
+        <v>540.19756800000005</v>
       </c>
       <c r="C179" s="5">
-        <v>0.35622940000007475</v>
+        <v>0.35622490000002927</v>
       </c>
       <c r="D179" s="5">
-        <v>0.79473377543370916</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.79472369447579627</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>544.10243790000004</v>
+        <v>544.1024334</v>
       </c>
       <c r="C180" s="5">
-        <v>3.9048688999999968</v>
+        <v>3.9048653999999487</v>
       </c>
       <c r="D180" s="5">
-        <v>9.0276261608793327</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0276177622720777</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>543.37596110000004</v>
+        <v>543.37595639999995</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.72647680000000037</v>
+        <v>-0.72647700000004534</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.5905069300194974</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5905073777355949</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>543.58473130000004</v>
+        <v>543.58472649999999</v>
       </c>
       <c r="C182" s="5">
-        <v>0.20877020000000357</v>
+        <v>0.20877010000003793</v>
       </c>
       <c r="D182" s="5">
-        <v>0.46202690660068768</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.46202668882897591</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>547.79855010000006</v>
+        <v>547.79855339999995</v>
       </c>
       <c r="C183" s="5">
-        <v>4.2138188000000127</v>
+        <v>4.2138268999999582</v>
       </c>
       <c r="D183" s="5">
-        <v>9.7093264531771482</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7093460091502983</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>548.3339416</v>
+        <v>548.33394480000004</v>
       </c>
       <c r="C184" s="5">
-        <v>0.53539149999994606</v>
+        <v>0.53539140000009411</v>
       </c>
       <c r="D184" s="5">
-        <v>1.179146289786881</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1791460612202709</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>550.10725869999999</v>
+        <v>550.10726509999995</v>
       </c>
       <c r="C185" s="5">
-        <v>1.7733170999999857</v>
+        <v>1.7733202999999094</v>
       </c>
       <c r="D185" s="5">
-        <v>3.950588991015902</v>
+        <v>3.9505962237753378</v>
       </c>
       <c r="E185" s="5">
-        <v>0.44665837482074089</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.44665871808053925</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>552.84180509999999</v>
+        <v>552.84180939999999</v>
       </c>
       <c r="C186" s="5">
-        <v>2.7345463999999993</v>
+        <v>2.7345443000000387</v>
       </c>
       <c r="D186" s="5">
-        <v>6.1309397090377749</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1309347980181172</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>553.24042329999997</v>
+        <v>553.24044519999995</v>
       </c>
       <c r="C187" s="5">
-        <v>0.39861819999998716</v>
+        <v>0.39863579999996546</v>
       </c>
       <c r="D187" s="5">
-        <v>0.86868134505710959</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.86871984498460009</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>556.22532569999998</v>
+        <v>556.22534159999998</v>
       </c>
       <c r="C188" s="5">
-        <v>2.9849024000000099</v>
+        <v>2.9848964000000251</v>
       </c>
       <c r="D188" s="5">
-        <v>6.6699886056089674</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6699745259112264</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>565.90493660000004</v>
+        <v>565.90490199999999</v>
       </c>
       <c r="C189" s="5">
-        <v>9.679610900000057</v>
+        <v>9.6795604000000139</v>
       </c>
       <c r="D189" s="5">
-        <v>23.002144016902882</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.002011578277504</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>563.41965579999999</v>
+        <v>563.41967199999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.485280800000055</v>
+        <v>-2.4852300000000014</v>
       </c>
       <c r="D190" s="5">
-        <v>-5.1445828877325521</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.1444805644794371</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>562.95019820000005</v>
+        <v>562.95019909999996</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.46945759999994152</v>
+        <v>-0.46947290000002795</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.99530532476793665</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.99533758556497043</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>569.18836820000001</v>
+        <v>569.18833870000003</v>
       </c>
       <c r="C192" s="5">
-        <v>6.2381699999999682</v>
+        <v>6.2381396000000677</v>
       </c>
       <c r="D192" s="5">
-        <v>14.138583863791986</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.138510686957929</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>569.44321820000005</v>
+        <v>569.44318720000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.25485000000003311</v>
+        <v>0.25484849999998005</v>
       </c>
       <c r="D193" s="5">
-        <v>0.5386164759196177</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.53861332589557609</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>574.36240650000002</v>
+        <v>574.3623983</v>
       </c>
       <c r="C194" s="5">
-        <v>4.9191882999999734</v>
+        <v>4.9192110999999841</v>
       </c>
       <c r="D194" s="5">
-        <v>10.873300718351242</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.873354153675141</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>574.77198989999999</v>
+        <v>574.77198810000004</v>
       </c>
       <c r="C195" s="5">
-        <v>0.40958339999997406</v>
+        <v>0.40958980000004885</v>
       </c>
       <c r="D195" s="5">
-        <v>0.85909589156505373</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.8591093804904526</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>578.86834390000001</v>
+        <v>578.86835140000005</v>
       </c>
       <c r="C196" s="5">
-        <v>4.0963540000000194</v>
+        <v>4.0963633000000073</v>
       </c>
       <c r="D196" s="5">
-        <v>8.8956308686436003</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8956518915879634</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>583.56643059999999</v>
+        <v>583.56645200000003</v>
       </c>
       <c r="C197" s="5">
-        <v>4.6980866999999762</v>
+        <v>4.6981005999999752</v>
       </c>
       <c r="D197" s="5">
-        <v>10.185897226626617</v>
+        <v>10.185928582997938</v>
       </c>
       <c r="E197" s="5">
-        <v>6.0822996553562936</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0823023113351971</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>588.78605440000001</v>
+        <v>588.78608320000001</v>
       </c>
       <c r="C198" s="5">
-        <v>5.2196238000000221</v>
+        <v>5.2196311999999807</v>
       </c>
       <c r="D198" s="5">
-        <v>11.277296110263935</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.277312458868316</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>593.17803830000003</v>
+        <v>593.17808079999998</v>
       </c>
       <c r="C199" s="5">
-        <v>4.3919839000000138</v>
+        <v>4.3919975999999679</v>
       </c>
       <c r="D199" s="5">
-        <v>9.3277928917235631</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3278227169129266</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>600.4375063</v>
+        <v>600.43753879999997</v>
       </c>
       <c r="C200" s="5">
-        <v>7.2594679999999698</v>
+        <v>7.2594579999999951</v>
       </c>
       <c r="D200" s="5">
-        <v>15.715887376863801</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.715863047693656</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>595.80896429999996</v>
+        <v>595.8089238</v>
       </c>
       <c r="C201" s="5">
-        <v>-4.6285420000000386</v>
+        <v>-4.6286149999999679</v>
       </c>
       <c r="D201" s="5">
-        <v>-8.8680534995273401</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8681870281525299</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>600.63763979999999</v>
+        <v>600.63766610000005</v>
       </c>
       <c r="C202" s="5">
-        <v>4.8286755000000312</v>
+        <v>4.8287423000000445</v>
       </c>
       <c r="D202" s="5">
-        <v>10.170706608144787</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.170854362509374</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>606.893328</v>
+        <v>606.89332779999995</v>
       </c>
       <c r="C203" s="5">
-        <v>6.2556882000000087</v>
+        <v>6.2556616999999051</v>
       </c>
       <c r="D203" s="5">
-        <v>13.239468820917622</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.239408872394232</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>604.96736820000001</v>
+        <v>604.96728929999995</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.9259597999999869</v>
+        <v>-1.9260385000000042</v>
       </c>
       <c r="D204" s="5">
-        <v>-3.7423979777189809</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7425482442495328</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>607.80143799999996</v>
+        <v>607.8013651</v>
       </c>
       <c r="C205" s="5">
-        <v>2.834069799999952</v>
+        <v>2.8340758000000505</v>
       </c>
       <c r="D205" s="5">
-        <v>5.7687287288818778</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7687420300696957</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>612.00632640000003</v>
+        <v>612.00629500000002</v>
       </c>
       <c r="C206" s="5">
-        <v>4.2048884000000726</v>
+        <v>4.2049299000000246</v>
       </c>
       <c r="D206" s="5">
-        <v>8.6251175639595381</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6252070282944118</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>612.82858169999997</v>
+        <v>612.82855849999999</v>
       </c>
       <c r="C207" s="5">
-        <v>0.82225529999993796</v>
+        <v>0.82226349999996273</v>
       </c>
       <c r="D207" s="5">
-        <v>1.6242158120219008</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6242322134614628</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>616.77514329999997</v>
+        <v>616.77516049999997</v>
       </c>
       <c r="C208" s="5">
-        <v>3.9465615999999955</v>
+        <v>3.9466019999999844</v>
       </c>
       <c r="D208" s="5">
-        <v>8.0075733113510026</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0076585218797902</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>621.27891120000004</v>
+        <v>621.27897929999995</v>
       </c>
       <c r="C209" s="5">
-        <v>4.5037679000000708</v>
+        <v>4.5038187999999764</v>
       </c>
       <c r="D209" s="5">
-        <v>9.1231743124625453</v>
+        <v>9.1232813304148905</v>
       </c>
       <c r="E209" s="5">
-        <v>6.4624143238029674</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4624220893355844</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>623.16343900000004</v>
+        <v>623.16353200000003</v>
       </c>
       <c r="C210" s="5">
-        <v>1.8845278000000008</v>
+        <v>1.8845527000000857</v>
       </c>
       <c r="D210" s="5">
-        <v>3.7013091598766756</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7013584710142045</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>629.49769470000001</v>
+        <v>629.4977811</v>
       </c>
       <c r="C211" s="5">
-        <v>6.3342556999999715</v>
+        <v>6.3342490999999654</v>
       </c>
       <c r="D211" s="5">
-        <v>12.903172071740322</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.903155832319669</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>636.80815059999998</v>
+        <v>636.80819670000005</v>
       </c>
       <c r="C212" s="5">
-        <v>7.3104558999999654</v>
+        <v>7.3104156000000557</v>
       </c>
       <c r="D212" s="5">
-        <v>14.861274868163154</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.861185469379823</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>639.39999150000006</v>
+        <v>639.39995580000004</v>
       </c>
       <c r="C213" s="5">
-        <v>2.5918409000000793</v>
+        <v>2.5917590999999902</v>
       </c>
       <c r="D213" s="5">
-        <v>4.9948877508141143</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9947261941915677</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>643.27694610000003</v>
+        <v>643.2769591</v>
       </c>
       <c r="C214" s="5">
-        <v>3.8769545999999764</v>
+        <v>3.8770032999999557</v>
       </c>
       <c r="D214" s="5">
-        <v>7.5237330852089501</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.523831201891773</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>650.51490120000005</v>
+        <v>650.51490160000003</v>
       </c>
       <c r="C215" s="5">
-        <v>7.237955100000022</v>
+        <v>7.237942500000031</v>
       </c>
       <c r="D215" s="5">
-        <v>14.369742555625686</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.369715663925376</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>648.11865409999996</v>
+        <v>648.11850370000002</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.396247100000096</v>
+        <v>-2.3963979000000108</v>
       </c>
       <c r="D216" s="5">
-        <v>-4.3318741933752181</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3321413036120244</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>652.57657670000003</v>
+        <v>652.57642739999994</v>
       </c>
       <c r="C217" s="5">
-        <v>4.4579226000000745</v>
+        <v>4.4579236999999239</v>
       </c>
       <c r="D217" s="5">
-        <v>8.5734201578648204</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5734244194115572</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>653.60735030000001</v>
+        <v>653.60729100000003</v>
       </c>
       <c r="C218" s="5">
-        <v>1.030773599999975</v>
+        <v>1.0308636000000888</v>
       </c>
       <c r="D218" s="5">
-        <v>1.9120068834761916</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9121757210488477</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>661.38774839999996</v>
+        <v>661.38768819999996</v>
       </c>
       <c r="C219" s="5">
-        <v>7.7803980999999567</v>
+        <v>7.7803971999999249</v>
       </c>
       <c r="D219" s="5">
-        <v>15.257877785988772</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.257877380074515</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>666.60306390000005</v>
+        <v>666.60301089999996</v>
       </c>
       <c r="C220" s="5">
-        <v>5.2153155000000879</v>
+        <v>5.2153227000000015</v>
       </c>
       <c r="D220" s="5">
-        <v>9.883862478479033</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8838776597954148</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>667.18177479999997</v>
+        <v>667.18173260000003</v>
       </c>
       <c r="C221" s="5">
-        <v>0.57871089999991909</v>
+        <v>0.57872170000007372</v>
       </c>
       <c r="D221" s="5">
-        <v>1.0467677407363318</v>
+        <v>1.0467874526894461</v>
       </c>
       <c r="E221" s="5">
-        <v>7.3884470843117001</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3884285207458822</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>668.99422279999999</v>
+        <v>668.99497389999999</v>
       </c>
       <c r="C222" s="5">
-        <v>1.8124480000000176</v>
+        <v>1.8132412999999588</v>
       </c>
       <c r="D222" s="5">
-        <v>3.3090378393701991</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3105081201000308</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>674.90510619999998</v>
+        <v>674.90506570000002</v>
       </c>
       <c r="C223" s="5">
-        <v>5.9108833999999888</v>
+        <v>5.910091800000032</v>
       </c>
       <c r="D223" s="5">
-        <v>11.133286784282269</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.131709496763943</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>674.81796759999997</v>
+        <v>674.81793140000002</v>
       </c>
       <c r="C224" s="5">
-        <v>-8.7138600000002953E-2</v>
+        <v>-8.713430000000244E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.15482487323991156</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.15481724785556539</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>677.4035983</v>
+        <v>677.40353809999999</v>
       </c>
       <c r="C225" s="5">
-        <v>2.5856307000000243</v>
+        <v>2.5856066999999712</v>
       </c>
       <c r="D225" s="5">
-        <v>4.6960605483311602</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6960162937678573</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>678.64545299999997</v>
+        <v>678.64542659999995</v>
       </c>
       <c r="C226" s="5">
-        <v>1.2418546999999762</v>
+        <v>1.2418884999999591</v>
       </c>
       <c r="D226" s="5">
-        <v>2.2222256541897023</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2222869479433971</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>675.15521660000002</v>
+        <v>675.15517729999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-3.4902363999999579</v>
+        <v>-3.4902492999999595</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.9999233586475071</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9999451378819568</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>673.44591830000002</v>
+        <v>673.44572649999998</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.7092983000000004</v>
+        <v>-1.7094508000000133</v>
       </c>
       <c r="D228" s="5">
-        <v>-2.9961057833122418</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9963695501995513</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>674.33468549999998</v>
+        <v>674.33451339999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.88876719999996112</v>
+        <v>0.8887869000000137</v>
       </c>
       <c r="D229" s="5">
-        <v>1.5952226108760792</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5952586845303207</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>670.70369219999998</v>
+        <v>670.70359589999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-3.6309933000000001</v>
+        <v>-3.6309175000000096</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.2735044993419535</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2733789425001518</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>675.48025810000001</v>
+        <v>675.48016410000002</v>
       </c>
       <c r="C231" s="5">
-        <v>4.7765659000000369</v>
+        <v>4.7765682000000425</v>
       </c>
       <c r="D231" s="5">
-        <v>8.8888879073714797</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8888936832243637</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>669.30719980000003</v>
+        <v>669.30707810000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-6.1730582999999797</v>
+        <v>-6.1730860000000121</v>
       </c>
       <c r="D232" s="5">
-        <v>-10.431761444452048</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.431807306496676</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>662.17014170000004</v>
+        <v>662.16999720000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-7.1370580999999902</v>
+        <v>-7.1370809000000008</v>
       </c>
       <c r="D233" s="5">
-        <v>-12.071601185164837</v>
+        <v>-12.071639583901938</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.7511645685319035</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.75117994919755571</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>649.29979270000001</v>
+        <v>649.30116550000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-12.870349000000033</v>
+        <v>-12.868831699999987</v>
       </c>
       <c r="D234" s="5">
-        <v>-20.985272874851557</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.983061224306887</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>636.21913380000001</v>
+        <v>636.21888360000003</v>
       </c>
       <c r="C235" s="5">
-        <v>-13.080658900000003</v>
+        <v>-13.082281899999998</v>
       </c>
       <c r="D235" s="5">
-        <v>-21.668301818843862</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.670658818169418</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>623.6604509</v>
+        <v>623.66035880000004</v>
       </c>
       <c r="C236" s="5">
-        <v>-12.558682900000008</v>
+        <v>-12.558524799999986</v>
       </c>
       <c r="D236" s="5">
-        <v>-21.277706215276226</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.277474219437455</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>609.26470400000005</v>
+        <v>609.26462449999997</v>
       </c>
       <c r="C237" s="5">
-        <v>-14.395746899999949</v>
+        <v>-14.395734300000072</v>
       </c>
       <c r="D237" s="5">
-        <v>-24.439681724694829</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-24.439666136879413</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>603.68608359999996</v>
+        <v>603.68602899999996</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.5786204000000907</v>
+        <v>-5.5785955000000058</v>
       </c>
       <c r="D238" s="5">
-        <v>-10.45079340153967</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.450750374063567</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>596.92020019999995</v>
+        <v>596.92012339999997</v>
       </c>
       <c r="C239" s="5">
-        <v>-6.765883400000007</v>
+        <v>-6.7659055999999964</v>
       </c>
       <c r="D239" s="5">
-        <v>-12.650315983719695</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.650356041640176</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>591.08083650000003</v>
+        <v>591.08068160000005</v>
       </c>
       <c r="C240" s="5">
-        <v>-5.8393636999999217</v>
+        <v>-5.8394417999999177</v>
       </c>
       <c r="D240" s="5">
-        <v>-11.127532249777195</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.127674518742747</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>583.74751639999999</v>
+        <v>583.74737709999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-7.3333201000000372</v>
+        <v>-7.3333045000000538</v>
       </c>
       <c r="D241" s="5">
-        <v>-13.912915699377482</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.912891493337842</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>576.57754620000003</v>
+        <v>576.57747319999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-7.1699701999999661</v>
+        <v>-7.1699039000000084</v>
       </c>
       <c r="D242" s="5">
-        <v>-13.783149012717711</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.783033115026877</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>571.59361579999995</v>
+        <v>571.59353220000003</v>
       </c>
       <c r="C243" s="5">
-        <v>-4.9839304000000766</v>
+        <v>-4.9839409999999589</v>
       </c>
       <c r="D243" s="5">
-        <v>-9.8935817071161285</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.8936029526902285</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>567.16772209999999</v>
+        <v>567.16755920000003</v>
       </c>
       <c r="C244" s="5">
-        <v>-4.4258936999999605</v>
+        <v>-4.425972999999999</v>
       </c>
       <c r="D244" s="5">
-        <v>-8.9060259111377604</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.9061799970848625</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>566.33030640000004</v>
+        <v>566.33006009999997</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.83741569999995136</v>
+        <v>-0.83749910000005912</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.757466743996261</v>
+        <v>-1.7576408555098455</v>
       </c>
       <c r="E245" s="5">
-        <v>-14.473596627892171</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.473615160043686</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>568.47223029999998</v>
+        <v>568.47395189999997</v>
       </c>
       <c r="C246" s="5">
-        <v>2.1419238999999379</v>
+        <v>2.1438918000000058</v>
       </c>
       <c r="D246" s="5">
-        <v>4.6341420042467663</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.638490734075984</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>560.33653300000003</v>
+        <v>560.33608690000005</v>
       </c>
       <c r="C247" s="5">
-        <v>-8.1356972999999471</v>
+        <v>-8.1378649999999197</v>
       </c>
       <c r="D247" s="5">
-        <v>-15.884465039929918</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.888325443084472</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>563.94088869999996</v>
+        <v>563.94076670000004</v>
       </c>
       <c r="C248" s="5">
-        <v>3.6043556999999282</v>
+        <v>3.6046797999999853</v>
       </c>
       <c r="D248" s="5">
-        <v>7.9980088770243984</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9987602791607326</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>566.14420800000005</v>
+        <v>566.14410269999996</v>
       </c>
       <c r="C249" s="5">
-        <v>2.2033193000000892</v>
+        <v>2.203335999999922</v>
       </c>
       <c r="D249" s="5">
-        <v>4.7904753402299161</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7905134920033232</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>565.06928389999996</v>
+        <v>565.06921950000003</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.0749241000000893</v>
+        <v>-1.0748831999999311</v>
       </c>
       <c r="D250" s="5">
-        <v>-2.2547676709735565</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2546831877389262</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>563.81251310000005</v>
+        <v>563.81239330000005</v>
       </c>
       <c r="C251" s="5">
-        <v>-1.2567707999999129</v>
+        <v>-1.2568261999999777</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.6365135610968649</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6366286606439804</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>567.47781069999996</v>
+        <v>567.47769789999995</v>
       </c>
       <c r="C252" s="5">
-        <v>3.6652975999999171</v>
+        <v>3.6653045999998994</v>
       </c>
       <c r="D252" s="5">
-        <v>8.0861610116364613</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0861787909800587</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>565.86804770000003</v>
+        <v>565.86797439999998</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.6097629999999299</v>
+        <v>-1.6097234999999728</v>
       </c>
       <c r="D253" s="5">
-        <v>-3.351426995901996</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3513466938893122</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>565.48410679999995</v>
+        <v>565.48405290000005</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.38394090000008418</v>
+        <v>-0.38392149999992853</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.81116726995966726</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.81112654030732756</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>565.22861990000001</v>
+        <v>565.2285392</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.25548689999993712</v>
+        <v>-0.25551370000005136</v>
       </c>
       <c r="D255" s="5">
-        <v>-0.54081730624739865</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.54087394727972971</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>561.33935970000005</v>
+        <v>561.33924449999995</v>
       </c>
       <c r="C256" s="5">
-        <v>-3.889260199999967</v>
+        <v>-3.8892947000000504</v>
       </c>
       <c r="D256" s="5">
-        <v>-7.9516066829049219</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.9516756632539103</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>562.02030249999996</v>
+        <v>562.02015570000003</v>
       </c>
       <c r="C257" s="5">
-        <v>0.68094279999991159</v>
+        <v>0.68091120000008232</v>
       </c>
       <c r="D257" s="5">
-        <v>1.4654330719918285</v>
+        <v>1.4653649151369796</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.76104065971632773</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.76102342143712365</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>557.30348200000003</v>
+        <v>557.30475520000005</v>
       </c>
       <c r="C258" s="5">
-        <v>-4.7168204999999261</v>
+        <v>-4.715400499999987</v>
       </c>
       <c r="D258" s="5">
-        <v>-9.6190242323316522</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.6162631199526842</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>557.84731580000005</v>
+        <v>557.8468762</v>
       </c>
       <c r="C259" s="5">
-        <v>0.5438338000000158</v>
+        <v>0.54212099999995189</v>
       </c>
       <c r="D259" s="5">
-        <v>1.1773020464987516</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1735715878596453</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>561.36470650000001</v>
+        <v>561.36469639999996</v>
       </c>
       <c r="C260" s="5">
-        <v>3.5173906999999645</v>
+        <v>3.5178201999999601</v>
       </c>
       <c r="D260" s="5">
-        <v>7.8343397225914879</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.83533616526364</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>561.07604900000001</v>
+        <v>561.07597720000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.28865749999999935</v>
+        <v>-0.28871919999994589</v>
       </c>
       <c r="D261" s="5">
-        <v>-0.61530594577523523</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.61543710549619712</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>559.827271</v>
+        <v>559.82726319999995</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.2487780000000157</v>
+        <v>-1.2487140000000636</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.6383679603431798</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.638234728026656</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>562.73227599999996</v>
+        <v>562.73210740000002</v>
       </c>
       <c r="C263" s="5">
-        <v>2.9050049999999601</v>
+        <v>2.9048442000000705</v>
       </c>
       <c r="D263" s="5">
-        <v>6.4077588065786006</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4073940284808284</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>566.85116289999996</v>
+        <v>566.85115399999995</v>
       </c>
       <c r="C264" s="5">
-        <v>4.1188869000000068</v>
+        <v>4.1190465999999333</v>
       </c>
       <c r="D264" s="5">
-        <v>9.1456925040172887</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1460643538370903</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>566.66805039999997</v>
+        <v>566.66805309999995</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.18311249999999291</v>
+        <v>-0.18310089999999946</v>
       </c>
       <c r="D265" s="5">
-        <v>-0.38695346056701885</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.38692899703645089</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>571.34185779999996</v>
+        <v>571.34183840000003</v>
       </c>
       <c r="C266" s="5">
-        <v>4.673807399999987</v>
+        <v>4.6737853000000769</v>
       </c>
       <c r="D266" s="5">
-        <v>10.359007399308329</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.358956122313012</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>567.52002760000005</v>
+        <v>567.51992199999995</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.8218301999999085</v>
+        <v>-3.8219164000000774</v>
       </c>
       <c r="D267" s="5">
-        <v>-7.7382271541465713</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.7383955696583957</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>567.96305529999995</v>
+        <v>567.96291819999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.44302769999990232</v>
+        <v>0.4429962000000387</v>
       </c>
       <c r="D268" s="5">
-        <v>0.94079809720415408</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.94073109326164861</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>569.06091049999998</v>
+        <v>569.06072770000003</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0978552000000263</v>
+        <v>1.0978095000000394</v>
       </c>
       <c r="D269" s="5">
-        <v>2.3443828967635749</v>
+        <v>2.3442848401584282</v>
       </c>
       <c r="E269" s="5">
-        <v>1.2527319686996607</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2527258904497574</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>571.13964699999997</v>
+        <v>571.14035369999999</v>
       </c>
       <c r="C270" s="5">
-        <v>2.0787364999999909</v>
+        <v>2.079625999999962</v>
       </c>
       <c r="D270" s="5">
-        <v>4.4726600026707919</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4746139700563736</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>572.14056579999999</v>
+        <v>572.14023359999999</v>
       </c>
       <c r="C271" s="5">
-        <v>1.0009188000000222</v>
+        <v>0.99987989999999627</v>
       </c>
       <c r="D271" s="5">
-        <v>2.1233818220386613</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1211539513494859</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>576.53285849999997</v>
+        <v>576.53297859999998</v>
       </c>
       <c r="C272" s="5">
-        <v>4.3922926999999845</v>
+        <v>4.3927449999999908</v>
       </c>
       <c r="D272" s="5">
-        <v>9.6114384221506199</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6124761504577485</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>577.85367440000005</v>
+        <v>577.85373630000004</v>
       </c>
       <c r="C273" s="5">
-        <v>1.3208159000000705</v>
+        <v>1.3207577000000583</v>
       </c>
       <c r="D273" s="5">
-        <v>2.7840626421520742</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7839378290665406</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>582.79077080000002</v>
+        <v>582.79088960000001</v>
       </c>
       <c r="C274" s="5">
-        <v>4.9370963999999731</v>
+        <v>4.9371532999999772</v>
       </c>
       <c r="D274" s="5">
-        <v>10.748393926310506</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.748522473618216</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>584.26779150000004</v>
+        <v>584.26777360000006</v>
       </c>
       <c r="C275" s="5">
-        <v>1.4770207000000255</v>
+        <v>1.4768840000000409</v>
       </c>
       <c r="D275" s="5">
-        <v>3.0840242421621644</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0837341847117505</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>580.90564470000004</v>
+        <v>580.90575879999994</v>
       </c>
       <c r="C276" s="5">
-        <v>-3.362146800000005</v>
+        <v>-3.3620148000001109</v>
       </c>
       <c r="D276" s="5">
-        <v>-6.6909414638896543</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6906872291383923</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>586.08057140000005</v>
+        <v>586.08066389999999</v>
       </c>
       <c r="C277" s="5">
-        <v>5.1749267000000145</v>
+        <v>5.1749051000000463</v>
       </c>
       <c r="D277" s="5">
-        <v>11.229692872105668</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.229641364799381</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>589.55633439999997</v>
+        <v>589.55629910000005</v>
       </c>
       <c r="C278" s="5">
-        <v>3.4757629999999153</v>
+        <v>3.4756352000000561</v>
       </c>
       <c r="D278" s="5">
-        <v>7.3534046645211459</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3531242101491312</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>595.503604</v>
+        <v>595.50334959999998</v>
       </c>
       <c r="C279" s="5">
-        <v>5.9472696000000269</v>
+        <v>5.9470504999999321</v>
       </c>
       <c r="D279" s="5">
-        <v>12.799976961822402</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.79947975054483</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>596.88853789999996</v>
+        <v>596.88824950000003</v>
       </c>
       <c r="C280" s="5">
-        <v>1.3849338999999645</v>
+        <v>1.3848999000000504</v>
       </c>
       <c r="D280" s="5">
-        <v>2.8267572095836968</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8266881459731996</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>597.35930229999997</v>
+        <v>597.35894329999996</v>
       </c>
       <c r="C281" s="5">
-        <v>0.4707644000000073</v>
+        <v>0.47069379999993544</v>
       </c>
       <c r="D281" s="5">
-        <v>0.95055310323235442</v>
+        <v>0.9504103922252094</v>
       </c>
       <c r="E281" s="5">
-        <v>4.9728229927330503</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9727936268549433</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>597.52317779999998</v>
+        <v>597.523235</v>
       </c>
       <c r="C282" s="5">
-        <v>0.16387550000001738</v>
+        <v>0.16429170000003523</v>
       </c>
       <c r="D282" s="5">
-        <v>0.32969702420737601</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.33053583256124064</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>606.14955569999995</v>
+        <v>606.1489795</v>
       </c>
       <c r="C283" s="5">
-        <v>8.6263778999999658</v>
+        <v>8.6257444999999962</v>
       </c>
       <c r="D283" s="5">
-        <v>18.768267213298206</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.766775988103433</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>609.72845380000001</v>
+        <v>609.72885399999996</v>
       </c>
       <c r="C284" s="5">
-        <v>3.5788981000000604</v>
+        <v>3.5798744999999599</v>
       </c>
       <c r="D284" s="5">
-        <v>7.3198495556446419</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3219190652243915</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>608.03313460000004</v>
+        <v>608.03395239999998</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.6953191999999717</v>
+        <v>-1.6949015999999801</v>
       </c>
       <c r="D285" s="5">
-        <v>-3.2859854654006981</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2851862553422428</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>609.32189900000003</v>
+        <v>609.322136</v>
       </c>
       <c r="C286" s="5">
-        <v>1.2887643999999909</v>
+        <v>1.2881836000000249</v>
       </c>
       <c r="D286" s="5">
-        <v>2.5733366314689698</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5721598742007634</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>612.39967999999999</v>
+        <v>612.39999009999997</v>
       </c>
       <c r="C287" s="5">
-        <v>3.077780999999959</v>
+        <v>3.0778540999999677</v>
       </c>
       <c r="D287" s="5">
-        <v>6.2326506791261505</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2328003546131328</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>612.79565879999996</v>
+        <v>612.79598969999995</v>
       </c>
       <c r="C288" s="5">
-        <v>0.39597879999996621</v>
+        <v>0.39599959999998191</v>
       </c>
       <c r="D288" s="5">
-        <v>0.77868766327919836</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.7787283160888947</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>615.88858670000002</v>
+        <v>615.88888919999999</v>
       </c>
       <c r="C289" s="5">
-        <v>3.0929279000000633</v>
+        <v>3.0928995000000441</v>
       </c>
       <c r="D289" s="5">
-        <v>6.2276839953442797</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.227621757894175</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>618.06320340000002</v>
+        <v>618.06302960000005</v>
       </c>
       <c r="C290" s="5">
-        <v>2.1746167000000014</v>
+        <v>2.1741404000000557</v>
       </c>
       <c r="D290" s="5">
-        <v>4.3202908333764611</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3193239625218371</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>618.89656549999995</v>
+        <v>618.8963205</v>
       </c>
       <c r="C291" s="5">
-        <v>0.83336209999993116</v>
+        <v>0.83329089999995176</v>
       </c>
       <c r="D291" s="5">
-        <v>1.6300664691074607</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6299266284481195</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>623.18599859999995</v>
+        <v>623.18388119999997</v>
       </c>
       <c r="C292" s="5">
-        <v>4.2894330999999966</v>
+        <v>4.2875606999999718</v>
       </c>
       <c r="D292" s="5">
-        <v>8.6414056012524156</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.637492180554851</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>624.69133039999997</v>
+        <v>624.69100800000001</v>
       </c>
       <c r="C293" s="5">
-        <v>1.5053318000000218</v>
+        <v>1.5071268000000373</v>
       </c>
       <c r="D293" s="5">
-        <v>2.9374718279956191</v>
+        <v>2.9410314000982041</v>
       </c>
       <c r="E293" s="5">
-        <v>4.5754754290699307</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5754843058026573</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>628.91542670000001</v>
+        <v>628.91565790000004</v>
       </c>
       <c r="C294" s="5">
-        <v>4.224096300000042</v>
+        <v>4.2246499000000313</v>
       </c>
       <c r="D294" s="5">
-        <v>8.4229519283578682</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.424101710348797</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>631.58093959999997</v>
+        <v>631.57944899999995</v>
       </c>
       <c r="C295" s="5">
-        <v>2.6655128999999533</v>
+        <v>2.6637910999999121</v>
       </c>
       <c r="D295" s="5">
-        <v>5.2061693641465512</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2027257335579113</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>635.31851630000006</v>
+        <v>635.31952539999997</v>
       </c>
       <c r="C296" s="5">
-        <v>3.7375767000000906</v>
+        <v>3.7400764000000208</v>
       </c>
       <c r="D296" s="5">
-        <v>7.3371292217989659</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3422151230275068</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>643.17807640000001</v>
+        <v>643.18001249999998</v>
       </c>
       <c r="C297" s="5">
-        <v>7.8595600999999533</v>
+        <v>7.8604871000000003</v>
       </c>
       <c r="D297" s="5">
-        <v>15.898184717998266</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.900162237782434</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>648.59610510000005</v>
+        <v>648.59702070000003</v>
       </c>
       <c r="C298" s="5">
-        <v>5.4180287000000362</v>
+        <v>5.4170082000000548</v>
       </c>
       <c r="D298" s="5">
-        <v>10.590353566795873</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.588232189314283</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>648.69564270000001</v>
+        <v>648.69649700000002</v>
       </c>
       <c r="C299" s="5">
-        <v>9.9537599999962367E-2</v>
+        <v>9.9476299999992079E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>0.18431499975208876</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.1842011337698235</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>653.07510100000002</v>
+        <v>653.07619980000004</v>
       </c>
       <c r="C300" s="5">
-        <v>4.3794583000000102</v>
+        <v>4.3797028000000182</v>
       </c>
       <c r="D300" s="5">
-        <v>8.4091017019044312</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4095772513276721</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>657.15644910000003</v>
+        <v>657.1569465</v>
       </c>
       <c r="C301" s="5">
-        <v>4.0813481000000138</v>
+        <v>4.0807466999999633</v>
       </c>
       <c r="D301" s="5">
-        <v>7.7625292772807164</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7613323397829781</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>661.96052429999997</v>
+        <v>661.96040689999995</v>
       </c>
       <c r="C302" s="5">
-        <v>4.8040751999999429</v>
+        <v>4.803460399999949</v>
       </c>
       <c r="D302" s="5">
-        <v>9.1339323213399446</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1327088288840841</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>666.48706849999996</v>
+        <v>666.48470410000004</v>
       </c>
       <c r="C303" s="5">
-        <v>4.5265441999999894</v>
+        <v>4.5242972000000918</v>
       </c>
       <c r="D303" s="5">
-        <v>8.5214615409901597</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.517072748342148</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>670.02080100000001</v>
+        <v>670.01606790000005</v>
       </c>
       <c r="C304" s="5">
-        <v>3.5337325000000419</v>
+        <v>3.5313638000000083</v>
       </c>
       <c r="D304" s="5">
-        <v>6.5512868701059102</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5467906217103522</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>675.72685980000006</v>
+        <v>675.72603900000001</v>
       </c>
       <c r="C305" s="5">
-        <v>5.7060588000000507</v>
+        <v>5.7099710999999616</v>
       </c>
       <c r="D305" s="5">
-        <v>10.712015842444877</v>
+        <v>10.719787356414411</v>
       </c>
       <c r="E305" s="5">
-        <v>8.1697194944775795</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1696439273862609</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>676.71185360000004</v>
+        <v>676.71284449999996</v>
       </c>
       <c r="C306" s="5">
-        <v>0.98499379999998382</v>
+        <v>0.98680549999994582</v>
       </c>
       <c r="D306" s="5">
-        <v>1.7633087386585089</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7665802513536111</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>679.0211362</v>
+        <v>679.01955510000005</v>
       </c>
       <c r="C307" s="5">
-        <v>2.3092825999999604</v>
+        <v>2.3067106000000877</v>
       </c>
       <c r="D307" s="5">
-        <v>4.1727452994514413</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1680041468883822</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>676.00058449999995</v>
+        <v>676.00284060000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.0205517000000555</v>
+        <v>-3.0167145000000346</v>
       </c>
       <c r="D308" s="5">
-        <v>-5.2093848304846979</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2029396997410942</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>675.35494470000003</v>
+        <v>675.35864140000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.64563979999991261</v>
+        <v>-0.64419920000000275</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.1401038188802892</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1375694753377186</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>678.17230440000003</v>
+        <v>678.17440220000003</v>
       </c>
       <c r="C310" s="5">
-        <v>2.8173596999999972</v>
+        <v>2.8157608000000209</v>
       </c>
       <c r="D310" s="5">
-        <v>5.1224781815595533</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1194754346161941</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>682.08646229999999</v>
+        <v>682.08791229999997</v>
       </c>
       <c r="C311" s="5">
-        <v>3.9141578999999638</v>
+        <v>3.9135100999999395</v>
       </c>
       <c r="D311" s="5">
-        <v>7.1500952904195669</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1488513088889594</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>686.75067120000006</v>
+        <v>686.75270279999995</v>
       </c>
       <c r="C312" s="5">
-        <v>4.6642089000000624</v>
+        <v>4.664790499999981</v>
       </c>
       <c r="D312" s="5">
-        <v>8.5215407448480995</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.522624810855838</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>687.78104510000003</v>
+        <v>687.78179009999997</v>
       </c>
       <c r="C313" s="5">
-        <v>1.0303738999999723</v>
+        <v>1.0290873000000147</v>
       </c>
       <c r="D313" s="5">
-        <v>1.8153648614547713</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.813073941920007</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>688.32230259999994</v>
+        <v>688.32176059999995</v>
       </c>
       <c r="C314" s="5">
-        <v>0.54125749999991513</v>
+        <v>0.53997049999998126</v>
       </c>
       <c r="D314" s="5">
-        <v>0.94845249947306254</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.94618649650550779</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>691.76918479999995</v>
+        <v>691.76361059999999</v>
       </c>
       <c r="C315" s="5">
-        <v>3.4468822000000046</v>
+        <v>3.4418500000000449</v>
       </c>
       <c r="D315" s="5">
-        <v>6.1774885548057989</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1682253972981549</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>690.62710449999997</v>
+        <v>690.61476240000002</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.1420802999999751</v>
+        <v>-1.1488481999999749</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.9632561868569764</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9748000358256634</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>693.35135279999997</v>
+        <v>693.35139040000001</v>
       </c>
       <c r="C317" s="5">
-        <v>2.7242482999999993</v>
+        <v>2.7366279999999961</v>
       </c>
       <c r="D317" s="5">
-        <v>4.837578632453754</v>
+        <v>4.8601319339413029</v>
       </c>
       <c r="E317" s="5">
-        <v>2.6082273842446213</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6083575861725716</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>698.76956749999999</v>
+        <v>698.77294689999997</v>
       </c>
       <c r="C318" s="5">
-        <v>5.4182147000000214</v>
+        <v>5.4215564999999515</v>
       </c>
       <c r="D318" s="5">
-        <v>9.7911624564029687</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7974628591697375</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>696.96218109999995</v>
+        <v>696.96297470000002</v>
       </c>
       <c r="C319" s="5">
-        <v>-1.8073864000000412</v>
+        <v>-1.8099721999999474</v>
       </c>
       <c r="D319" s="5">
-        <v>-3.0600561591826891</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0643573453597472</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>693.47020940000004</v>
+        <v>693.47712730000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-3.4919716999999082</v>
+        <v>-3.4858474000000115</v>
       </c>
       <c r="D320" s="5">
-        <v>-5.849386396396361</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8394016846124437</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>701.48080900000002</v>
+        <v>701.48537820000001</v>
       </c>
       <c r="C321" s="5">
-        <v>8.0105995999999777</v>
+        <v>8.0082509000000073</v>
       </c>
       <c r="D321" s="5">
-        <v>14.777251609963638</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.772483274614512</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>698.793947</v>
+        <v>698.79665480000006</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.6868620000000192</v>
+        <v>-2.688723399999958</v>
       </c>
       <c r="D322" s="5">
-        <v>-4.50072308984576</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5037469390306395</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>698.18751350000002</v>
+        <v>698.18901940000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.60643349999998009</v>
+        <v>-0.60763540000004923</v>
       </c>
       <c r="D323" s="5">
-        <v>-1.0364382525690496</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0384785669375285</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>703.18069960000003</v>
+        <v>703.18241179999995</v>
       </c>
       <c r="C324" s="5">
-        <v>4.9931861000000026</v>
+        <v>4.9933923999999479</v>
       </c>
       <c r="D324" s="5">
-        <v>8.9277100389462571</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9280735072722059</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>701.40157739999995</v>
+        <v>701.40156420000005</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.7791222000000744</v>
+        <v>-1.7808475999999018</v>
       </c>
       <c r="D325" s="5">
-        <v>-2.9942328365467064</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9970891322154913</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>706.70268720000001</v>
+        <v>706.70298739999998</v>
       </c>
       <c r="C326" s="5">
-        <v>5.3011098000000629</v>
+        <v>5.3014231999999311</v>
       </c>
       <c r="D326" s="5">
-        <v>9.456121078003509</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4567037482509377</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>705.26892299999997</v>
+        <v>705.26285229999996</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.4337642000000415</v>
+        <v>-1.4401351000000204</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.4075866944115898</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4181641221030725</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>702.14591889999997</v>
+        <v>702.11367419999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-3.1230041000000028</v>
+        <v>-3.1491780999999719</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.1862025340725371</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2286504062123313</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>701.74918820000005</v>
+        <v>701.75140940000006</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.39673069999992094</v>
+        <v>-0.36226479999993444</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.67592808460815723</v>
+        <v>-0.61740178866244166</v>
       </c>
       <c r="E329" s="5">
-        <v>1.211194781128877</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2115096495521671</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>703.78159659999994</v>
+        <v>703.79892329999996</v>
       </c>
       <c r="C330" s="5">
-        <v>2.0324083999998948</v>
+        <v>2.047513899999899</v>
       </c>
       <c r="D330" s="5">
-        <v>3.5313428204498454</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5580000596783457</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>704.80244540000001</v>
+        <v>704.80468580000002</v>
       </c>
       <c r="C331" s="5">
-        <v>1.0208488000000671</v>
+        <v>1.0057625000000598</v>
       </c>
       <c r="D331" s="5">
-        <v>1.7545769819683699</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7284004845330436</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>709.25807750000001</v>
+        <v>709.27254140000002</v>
       </c>
       <c r="C332" s="5">
-        <v>4.4556321000000025</v>
+        <v>4.4678556000000071</v>
       </c>
       <c r="D332" s="5">
-        <v>7.8555901291374131</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8778719880501002</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>705.84057399999995</v>
+        <v>705.84657049999998</v>
       </c>
       <c r="C333" s="5">
-        <v>-3.4175035000000662</v>
+        <v>-3.4259709000000385</v>
       </c>
       <c r="D333" s="5">
-        <v>-5.6313056450678856</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6447774569240439</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>711.25093189999996</v>
+        <v>711.25562190000005</v>
       </c>
       <c r="C334" s="5">
-        <v>5.4103579000000082</v>
+        <v>5.4090514000000667</v>
       </c>
       <c r="D334" s="5">
-        <v>9.596011284076166</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.5935105321736991</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>714.55323090000002</v>
+        <v>714.54287729999999</v>
       </c>
       <c r="C335" s="5">
-        <v>3.3022990000000618</v>
+        <v>3.2872553999999354</v>
       </c>
       <c r="D335" s="5">
-        <v>5.7160349706204761</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6892917159863332</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>710.4315987</v>
+        <v>710.43645719999995</v>
       </c>
       <c r="C336" s="5">
-        <v>-4.1216322000000218</v>
+        <v>-4.1064201000000367</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.7063271890856253</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6824463690709717</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>709.46344180000006</v>
+        <v>709.46129989999997</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.96815689999993992</v>
+        <v>-0.97515729999997802</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.6231257490792461</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6347624435142372</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>712.43137869999998</v>
+        <v>712.43170329999998</v>
       </c>
       <c r="C338" s="5">
-        <v>2.9679368999999269</v>
+        <v>2.9704034000000092</v>
       </c>
       <c r="D338" s="5">
-        <v>5.1371539756184026</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1415378692128977</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>717.35060229999999</v>
+        <v>717.34564650000004</v>
       </c>
       <c r="C339" s="5">
-        <v>4.9192236000000094</v>
+        <v>4.9139432000000625</v>
       </c>
       <c r="D339" s="5">
-        <v>8.6078292057500718</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5982320123310974</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>722.79996430000006</v>
+        <v>722.74313870000003</v>
       </c>
       <c r="C340" s="5">
-        <v>5.4493620000000647</v>
+        <v>5.3974921999999879</v>
       </c>
       <c r="D340" s="5">
-        <v>9.5064907729269557</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.412294449117331</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>725.38954209999997</v>
+        <v>725.3917841</v>
       </c>
       <c r="C341" s="5">
-        <v>2.5895777999999154</v>
+        <v>2.648645399999964</v>
       </c>
       <c r="D341" s="5">
-        <v>4.3849798759105552</v>
+        <v>4.4873848263254468</v>
       </c>
       <c r="E341" s="5">
-        <v>3.3687753826460165</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3687676837318437</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>724.09983920000002</v>
+        <v>724.14838099999997</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.289702899999952</v>
+        <v>-1.2434031000000232</v>
       </c>
       <c r="D342" s="5">
-        <v>-2.1127942776415831</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0376533352835513</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>727.79098950000002</v>
+        <v>727.79125039999997</v>
       </c>
       <c r="C343" s="5">
-        <v>3.6911503000000039</v>
+        <v>3.642869399999995</v>
       </c>
       <c r="D343" s="5">
-        <v>6.2915354985354943</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2065234720922513</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>730.76546959999996</v>
+        <v>730.78298930000005</v>
       </c>
       <c r="C344" s="5">
-        <v>2.974480099999937</v>
+        <v>2.9917389000000867</v>
       </c>
       <c r="D344" s="5">
-        <v>5.0161564548673931</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0459210079171202</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>732.30838419999998</v>
+        <v>732.31981889999997</v>
       </c>
       <c r="C345" s="5">
-        <v>1.5429146000000173</v>
+        <v>1.5368295999999191</v>
       </c>
       <c r="D345" s="5">
-        <v>2.56327124640785</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5529829995223796</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>735.86819400000002</v>
+        <v>735.88034130000005</v>
       </c>
       <c r="C346" s="5">
-        <v>3.5598098000000391</v>
+        <v>3.5605224000000817</v>
       </c>
       <c r="D346" s="5">
-        <v>5.9918098756455818</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9929454724511055</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>739.99792160000004</v>
+        <v>739.95516569999995</v>
       </c>
       <c r="C347" s="5">
-        <v>4.1297276000000238</v>
+        <v>4.0748243999998977</v>
       </c>
       <c r="D347" s="5">
-        <v>6.9462631873816072</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8509685785106411</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>741.35327670000004</v>
+        <v>741.36726869999995</v>
       </c>
       <c r="C348" s="5">
-        <v>1.355355099999997</v>
+        <v>1.4121030000000019</v>
       </c>
       <c r="D348" s="5">
-        <v>2.2201556267143374</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3142252643572725</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>746.16955840000003</v>
+        <v>746.1665984</v>
       </c>
       <c r="C349" s="5">
-        <v>4.8162816999999905</v>
+        <v>4.7993297000000439</v>
       </c>
       <c r="D349" s="5">
-        <v>8.0806101632554306</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0509910355576189</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>745.597578</v>
+        <v>745.59606299999996</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.57198040000002948</v>
+        <v>-0.57053540000003977</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.9159983176711517</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.91369755404604458</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>747.69121910000001</v>
+        <v>747.68653970000003</v>
       </c>
       <c r="C351" s="5">
-        <v>2.0936411000000135</v>
+        <v>2.0904767000000675</v>
       </c>
       <c r="D351" s="5">
-        <v>3.4221354362967249</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4168901356767423</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>751.02794070000004</v>
+        <v>750.95458299999996</v>
       </c>
       <c r="C352" s="5">
-        <v>3.3367216000000326</v>
+        <v>3.2680432999999312</v>
       </c>
       <c r="D352" s="5">
-        <v>5.4886586416162286</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3729934319781236</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>756.66708840000001</v>
+        <v>756.6668545</v>
       </c>
       <c r="C353" s="5">
-        <v>5.6391476999999668</v>
+        <v>5.7122715000000426</v>
       </c>
       <c r="D353" s="5">
-        <v>9.3918584462590715</v>
+        <v>9.5197536590489129</v>
       </c>
       <c r="E353" s="5">
-        <v>4.3118275746644619</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3114729289087883</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>761.15891850000003</v>
+        <v>761.24414079999997</v>
       </c>
       <c r="C354" s="5">
-        <v>4.4918301000000156</v>
+        <v>4.5772862999999688</v>
       </c>
       <c r="D354" s="5">
-        <v>7.3608521946910477</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5055862792789751</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>764.13964620000002</v>
+        <v>764.14364169999999</v>
       </c>
       <c r="C355" s="5">
-        <v>2.9807276999999885</v>
+        <v>2.8995009000000209</v>
       </c>
       <c r="D355" s="5">
-        <v>4.8017925748660595</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.667653978981523</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>764.56224139999995</v>
+        <v>764.57120139999995</v>
       </c>
       <c r="C356" s="5">
-        <v>0.42259519999993245</v>
+        <v>0.42755969999996069</v>
       </c>
       <c r="D356" s="5">
-        <v>0.66566310533442419</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.67350363067444352</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>767.94567270000005</v>
+        <v>767.9594985</v>
       </c>
       <c r="C357" s="5">
-        <v>3.3834313000000975</v>
+        <v>3.3882971000000452</v>
       </c>
       <c r="D357" s="5">
-        <v>5.441558417367931</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4495103597670402</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>770.65320310000004</v>
+        <v>770.66506630000003</v>
       </c>
       <c r="C358" s="5">
-        <v>2.707530399999996</v>
+        <v>2.7055678000000398</v>
       </c>
       <c r="D358" s="5">
-        <v>4.3138281390816102</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3105612323719678</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>771.44732650000003</v>
+        <v>771.39684439999996</v>
       </c>
       <c r="C359" s="5">
-        <v>0.79412339999998949</v>
+        <v>0.7317780999999286</v>
       </c>
       <c r="D359" s="5">
-        <v>1.2435781822423664</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1454188558116307</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>777.91204489999996</v>
+        <v>777.92869800000005</v>
       </c>
       <c r="C360" s="5">
-        <v>6.4647183999999243</v>
+        <v>6.5318536000000904</v>
       </c>
       <c r="D360" s="5">
-        <v>10.532657638212806</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.647911522414599</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>782.297865</v>
+        <v>782.29143509999994</v>
       </c>
       <c r="C361" s="5">
-        <v>4.3858201000000463</v>
+        <v>4.3627370999998902</v>
       </c>
       <c r="D361" s="5">
-        <v>6.979308914861293</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9412826234938274</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>784.41906919999997</v>
+        <v>784.40922739999996</v>
       </c>
       <c r="C362" s="5">
-        <v>2.1212041999999656</v>
+        <v>2.1177923000000192</v>
       </c>
       <c r="D362" s="5">
-        <v>3.3027715957797854</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2974073374637092</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>782.66915100000006</v>
+        <v>782.65307059999998</v>
       </c>
       <c r="C363" s="5">
-        <v>-1.7499181999999109</v>
+        <v>-1.7561567999999852</v>
       </c>
       <c r="D363" s="5">
-        <v>-2.6444122643586754</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6537569162516816</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>784.16210349999994</v>
+        <v>784.09753780000005</v>
       </c>
       <c r="C364" s="5">
-        <v>1.4929524999998876</v>
+        <v>1.4444672000000764</v>
       </c>
       <c r="D364" s="5">
-        <v>2.3131851911466939</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2373442734969107</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>781.94955979999997</v>
+        <v>781.93555849999996</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.2125436999999692</v>
+        <v>-2.1619793000000982</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.3337943268245018</v>
+        <v>-3.2590214300496467</v>
       </c>
       <c r="E365" s="5">
-        <v>3.3412939174426892</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3394754705751373</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>782.76468450000004</v>
+        <v>782.88310449999994</v>
       </c>
       <c r="C366" s="5">
-        <v>0.81512470000006942</v>
+        <v>0.94754599999998845</v>
       </c>
       <c r="D366" s="5">
-        <v>1.2581083121296466</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4638856279214352</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>780.93355389999999</v>
+        <v>780.9448883</v>
       </c>
       <c r="C367" s="5">
-        <v>-1.8311306000000513</v>
+        <v>-1.9382161999999425</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.7713365181732064</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9307684471736817</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>778.4811095</v>
+        <v>778.48036560000003</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.4524443999999903</v>
+        <v>-2.464522699999975</v>
       </c>
       <c r="D368" s="5">
-        <v>-3.7040676214745938</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7219416283554185</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>723.44966309999995</v>
+        <v>723.46601469999996</v>
       </c>
       <c r="C369" s="5">
-        <v>-55.03144640000005</v>
+        <v>-55.014350900000068</v>
       </c>
       <c r="D369" s="5">
-        <v>-58.51196338877287</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-58.500233434296845</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>730.26599139999996</v>
+        <v>730.27817700000003</v>
       </c>
       <c r="C370" s="5">
-        <v>6.8163283000000092</v>
+        <v>6.8121623000000682</v>
       </c>
       <c r="D370" s="5">
-        <v>11.911079920736277</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.903135915228248</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>728.99151979999999</v>
+        <v>728.94432210000002</v>
       </c>
       <c r="C371" s="5">
-        <v>-1.2744715999999698</v>
+        <v>-1.3338549000000057</v>
       </c>
       <c r="D371" s="5">
-        <v>-2.0742730719380487</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1699181449667759</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>721.22023950000005</v>
+        <v>721.23865980000005</v>
       </c>
       <c r="C372" s="5">
-        <v>-7.771280299999944</v>
+        <v>-7.7056622999999718</v>
       </c>
       <c r="D372" s="5">
-        <v>-12.068363956870176</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.973044318088988</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>719.95316200000002</v>
+        <v>719.9392613</v>
       </c>
       <c r="C373" s="5">
-        <v>-1.2670775000000276</v>
+        <v>-1.2993985000000521</v>
       </c>
       <c r="D373" s="5">
-        <v>-2.0879705919403024</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1406504471189636</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>718.98411659999999</v>
+        <v>718.97932449999996</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.96904540000002726</v>
+        <v>-0.95993680000003678</v>
       </c>
       <c r="D374" s="5">
-        <v>-1.6032771827394821</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5883478708634602</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>720.33286269999996</v>
+        <v>720.29504420000001</v>
       </c>
       <c r="C375" s="5">
-        <v>1.3487460999999712</v>
+        <v>1.3157197000000451</v>
       </c>
       <c r="D375" s="5">
-        <v>2.2744577156376566</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2182168983380102</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>721.85601589999999</v>
+        <v>721.79298319999998</v>
       </c>
       <c r="C376" s="5">
-        <v>1.5231532000000243</v>
+        <v>1.4979389999999739</v>
       </c>
       <c r="D376" s="5">
-        <v>2.5671342745662518</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5242849340945339</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>722.44920569999999</v>
+        <v>722.4055816</v>
       </c>
       <c r="C377" s="5">
-        <v>0.59318980000000465</v>
+        <v>0.61259840000002441</v>
       </c>
       <c r="D377" s="5">
-        <v>0.99057678086158507</v>
+        <v>1.0232287036423537</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.6092317406276759</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.6131563851882245</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>722.61585609999997</v>
+        <v>722.79100530000005</v>
       </c>
       <c r="C378" s="5">
-        <v>0.16665039999998044</v>
+        <v>0.38542370000004667</v>
       </c>
       <c r="D378" s="5">
-        <v>0.27716051242636652</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.6421158076893807</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>712.98410550000006</v>
+        <v>712.99592380000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-9.6317505999999184</v>
+        <v>-9.7950815000000375</v>
       </c>
       <c r="D379" s="5">
-        <v>-14.872802448174616</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.103127569483554</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>732.62626699999998</v>
+        <v>732.6216541</v>
       </c>
       <c r="C380" s="5">
-        <v>19.642161499999929</v>
+        <v>19.625730299999987</v>
       </c>
       <c r="D380" s="5">
-        <v>38.558012871849321</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>38.519988742804621</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>733.36551269999995</v>
+        <v>733.4222158</v>
       </c>
       <c r="C381" s="5">
-        <v>0.73924569999996947</v>
+        <v>0.80056170000000293</v>
       </c>
       <c r="D381" s="5">
-        <v>1.2175847100556636</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3191922615424012</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>730.97915390000003</v>
+        <v>730.97688189999997</v>
       </c>
       <c r="C382" s="5">
-        <v>-2.3863587999999254</v>
+        <v>-2.4453339000000369</v>
       </c>
       <c r="D382" s="5">
-        <v>-3.8356484271148239</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9284109409911561</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>731.66892740000003</v>
+        <v>731.60969130000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.68977350000000115</v>
+        <v>0.63280940000004193</v>
       </c>
       <c r="D383" s="5">
-        <v>1.1382508171897676</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0438050789164155</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>738.93563959999994</v>
+        <v>738.99405560000002</v>
       </c>
       <c r="C384" s="5">
-        <v>7.2667121999999154</v>
+        <v>7.3843643000000156</v>
       </c>
       <c r="D384" s="5">
-        <v>12.591089365804443</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.807491749786148</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>739.72646589999999</v>
+        <v>739.63106930000004</v>
       </c>
       <c r="C385" s="5">
-        <v>0.79082630000004883</v>
+        <v>0.63701370000001134</v>
       </c>
       <c r="D385" s="5">
-        <v>1.2918547521353352</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0393195597502292</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>742.24855690000004</v>
+        <v>742.26637989999995</v>
       </c>
       <c r="C386" s="5">
-        <v>2.5220910000000458</v>
+        <v>2.6353105999999116</v>
       </c>
       <c r="D386" s="5">
-        <v>4.1689908839228407</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3603985311141624</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>751.47776610000005</v>
+        <v>751.38843710000003</v>
       </c>
       <c r="C387" s="5">
-        <v>9.2292092000000139</v>
+        <v>9.1220572000000857</v>
       </c>
       <c r="D387" s="5">
-        <v>15.984855401214793</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.786148807478305</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>755.2116552</v>
+        <v>755.11202560000004</v>
       </c>
       <c r="C388" s="5">
-        <v>3.7338890999999421</v>
+        <v>3.7235885000000053</v>
       </c>
       <c r="D388" s="5">
-        <v>6.1281460507908614</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.111523515568118</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>759.7341831</v>
+        <v>759.61662120000005</v>
       </c>
       <c r="C389" s="5">
-        <v>4.5225279</v>
+        <v>4.504595600000016</v>
       </c>
       <c r="D389" s="5">
-        <v>7.4275821934672637</v>
+        <v>7.3981665102113014</v>
       </c>
       <c r="E389" s="5">
-        <v>5.1609133356127934</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.150990046004944</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>759.55884549999996</v>
+        <v>759.82092569999998</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.1753376000000344</v>
+        <v>0.20430449999992106</v>
       </c>
       <c r="D390" s="5">
-        <v>-0.27659443993878208</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.32322672151841036</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>764.3553488</v>
+        <v>764.44138150000003</v>
       </c>
       <c r="C391" s="5">
-        <v>4.7965033000000403</v>
+        <v>4.6204558000000588</v>
       </c>
       <c r="D391" s="5">
-        <v>7.8466352137670059</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5462481745327992</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>766.32247050000001</v>
+        <v>766.37465410000004</v>
       </c>
       <c r="C392" s="5">
-        <v>1.967121700000007</v>
+        <v>1.9332726000000093</v>
       </c>
       <c r="D392" s="5">
-        <v>3.1323742362320051</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.077370994249784</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>773.67329259999997</v>
+        <v>773.7818886</v>
       </c>
       <c r="C393" s="5">
-        <v>7.3508220999999594</v>
+        <v>7.4072344999999586</v>
       </c>
       <c r="D393" s="5">
-        <v>12.137930701383159</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.235210572544396</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>778.06535799999995</v>
+        <v>778.11358949999999</v>
       </c>
       <c r="C394" s="5">
-        <v>4.3920653999999786</v>
+        <v>4.3317008999999871</v>
       </c>
       <c r="D394" s="5">
-        <v>7.0290554207054212</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9284518973734999</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>780.98479550000002</v>
+        <v>780.88069589999998</v>
       </c>
       <c r="C395" s="5">
-        <v>2.9194375000000719</v>
+        <v>2.7671063999999888</v>
       </c>
       <c r="D395" s="5">
-        <v>4.5967024259043754</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3518707575857629</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>788.74612830000001</v>
+        <v>788.83737440000004</v>
       </c>
       <c r="C396" s="5">
-        <v>7.761332799999991</v>
+        <v>7.9566785000000664</v>
       </c>
       <c r="D396" s="5">
-        <v>12.59936410936573</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.936286968280664</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>792.25544460000003</v>
+        <v>791.94717939999998</v>
       </c>
       <c r="C397" s="5">
-        <v>3.5093163000000231</v>
+        <v>3.1098049999999375</v>
       </c>
       <c r="D397" s="5">
-        <v>5.4716898423907923</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8346499877208737</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>796.93800480000004</v>
+        <v>797.00578729999995</v>
       </c>
       <c r="C398" s="5">
-        <v>4.6825602000000117</v>
+        <v>5.05860789999997</v>
       </c>
       <c r="D398" s="5">
-        <v>7.327661931411189</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9401713291486598</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>797.10883460000002</v>
+        <v>796.95730830000002</v>
       </c>
       <c r="C399" s="5">
-        <v>0.1708297999999786</v>
+        <v>-4.8478999999929329E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>0.257532725064058</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2967276736390918E-2</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>799.74652709999998</v>
+        <v>799.51986280000006</v>
       </c>
       <c r="C400" s="5">
-        <v>2.6376924999999574</v>
+        <v>2.5625545000000329</v>
       </c>
       <c r="D400" s="5">
-        <v>4.0439623209874043</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9274807656384692</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>802.7305384</v>
+        <v>802.44764629999997</v>
       </c>
       <c r="C401" s="5">
-        <v>2.9840113000000201</v>
+        <v>2.9277834999999186</v>
       </c>
       <c r="D401" s="5">
-        <v>4.5704720801851506</v>
+        <v>4.4839059525238145</v>
       </c>
       <c r="E401" s="5">
-        <v>5.659394595693823</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6385055177357479</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>811.60285050000005</v>
+        <v>812.0809577</v>
       </c>
       <c r="C402" s="5">
-        <v>8.8723121000000447</v>
+        <v>9.6333114000000251</v>
       </c>
       <c r="D402" s="5">
-        <v>14.099920436217905</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.396180090141097</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>809.68259330000001</v>
+        <v>809.92869069999995</v>
       </c>
       <c r="C403" s="5">
-        <v>-1.9202572000000373</v>
+        <v>-2.1522670000000517</v>
       </c>
       <c r="D403" s="5">
-        <v>-2.802550324664943</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1344208080930414</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>813.97403310000004</v>
+        <v>814.12780569999995</v>
       </c>
       <c r="C404" s="5">
-        <v>4.2914398000000347</v>
+        <v>4.1991150000000061</v>
       </c>
       <c r="D404" s="5">
-        <v>6.548900409245384</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4019657910793892</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>814.6022246</v>
+        <v>814.78117989999998</v>
       </c>
       <c r="C405" s="5">
-        <v>0.62819149999995716</v>
+        <v>0.65337420000003021</v>
       </c>
       <c r="D405" s="5">
-        <v>0.93005154424679048</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.96731631061173218</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>817.68545810000001</v>
+        <v>817.81344230000002</v>
       </c>
       <c r="C406" s="5">
-        <v>3.0832335000000057</v>
+        <v>3.032262400000036</v>
       </c>
       <c r="D406" s="5">
-        <v>4.6377010913913885</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5584337816853671</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>823.83632130000001</v>
+        <v>823.74764789999995</v>
       </c>
       <c r="C407" s="5">
-        <v>6.1508632000000034</v>
+        <v>5.9342055999999275</v>
       </c>
       <c r="D407" s="5">
-        <v>9.4097263663197594</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0634706318869505</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>824.52352729999996</v>
+        <v>824.61780569999996</v>
       </c>
       <c r="C408" s="5">
-        <v>0.68720599999994647</v>
+        <v>0.87015780000001541</v>
       </c>
       <c r="D408" s="5">
-        <v>1.0055894249802577</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2749989402289552</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>826.96382600000004</v>
+        <v>826.27437429999998</v>
       </c>
       <c r="C409" s="5">
-        <v>2.4402987000000849</v>
+        <v>1.6565686000000142</v>
       </c>
       <c r="D409" s="5">
-        <v>3.6099635102282868</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4374855619809122</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>833.07597820000001</v>
+        <v>833.24969180000005</v>
       </c>
       <c r="C410" s="5">
-        <v>6.1121521999999686</v>
+        <v>6.9753175000000738</v>
       </c>
       <c r="D410" s="5">
-        <v>9.2388677723368229</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.614110910680786</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>832.14166950000003</v>
+        <v>831.91510289999997</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.93430869999997412</v>
+        <v>-1.3345889000000852</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.3375496289973254</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9051597613612969</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>834.12012809999999</v>
+        <v>833.74469880000004</v>
       </c>
       <c r="C412" s="5">
-        <v>1.9784585999999535</v>
+        <v>1.8295959000000721</v>
       </c>
       <c r="D412" s="5">
-        <v>2.8906656282284393</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6712671700478197</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>838.98844970000005</v>
+        <v>838.53279559999999</v>
       </c>
       <c r="C413" s="5">
-        <v>4.8683216000000584</v>
+        <v>4.7880967999999484</v>
       </c>
       <c r="D413" s="5">
-        <v>7.2330277425884937</v>
+        <v>7.1133512563234635</v>
       </c>
       <c r="E413" s="5">
-        <v>4.516822216863603</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.496885182028354</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>840.87127510000005</v>
+        <v>841.47952969999994</v>
       </c>
       <c r="C414" s="5">
-        <v>1.8828254000000015</v>
+        <v>2.9467340999999578</v>
       </c>
       <c r="D414" s="5">
-        <v>2.726482768986016</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2994534426626041</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>844.89340540000001</v>
+        <v>845.40848659999995</v>
       </c>
       <c r="C415" s="5">
-        <v>4.022130299999958</v>
+        <v>3.9289569000000029</v>
       </c>
       <c r="D415" s="5">
-        <v>5.8933876161744614</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7490735659101677</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>847.48128799999995</v>
+        <v>847.80448430000001</v>
       </c>
       <c r="C416" s="5">
-        <v>2.5878825999999435</v>
+        <v>2.3959977000000663</v>
       </c>
       <c r="D416" s="5">
-        <v>3.7381195418846769</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4544733749837686</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>846.14423069999998</v>
+        <v>847.08673239999996</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.3370572999999695</v>
+        <v>-0.71775190000005296</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.8768784023946661</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.011203770038227</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>850.45671979999997</v>
+        <v>851.38733109999998</v>
       </c>
       <c r="C418" s="5">
-        <v>4.3124890999999934</v>
+        <v>4.3005987000000232</v>
       </c>
       <c r="D418" s="5">
-        <v>6.2903489635809162</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2653424789618661</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>853.88000190000002</v>
+        <v>853.62190889999999</v>
       </c>
       <c r="C419" s="5">
-        <v>3.4232821000000513</v>
+        <v>2.2345778000000109</v>
       </c>
       <c r="D419" s="5">
-        <v>4.9386575775065555</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1954229806639312</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>850.8120275</v>
+        <v>853.67183350000005</v>
       </c>
       <c r="C420" s="5">
-        <v>-3.0679744000000255</v>
+        <v>4.9924600000053942E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-4.2273863540553851</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0205314882199055E-2</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>863.17377429999999</v>
+        <v>865.45124650000002</v>
       </c>
       <c r="C421" s="5">
-        <v>12.361746799999992</v>
+        <v>11.779412999999977</v>
       </c>
       <c r="D421" s="5">
-        <v>18.898230973418407</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.874500518157312</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>865.28779989999998</v>
+        <v>869.81043179999995</v>
       </c>
       <c r="C422" s="5">
-        <v>2.1140255999999908</v>
+        <v>4.3591852999999219</v>
       </c>
       <c r="D422" s="5">
-        <v>2.9788705100693758</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2145589268442381</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>870.86617090000004</v>
+        <v>875.33300020000001</v>
       </c>
       <c r="C423" s="5">
-        <v>5.578371000000061</v>
+        <v>5.5225684000000683</v>
       </c>
       <c r="D423" s="5">
-        <v>8.0164951515243175</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8907663165420416</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>877.0787732</v>
+        <v>881.65725459999999</v>
       </c>
       <c r="C424" s="5">
-        <v>6.2126022999999577</v>
+        <v>6.3242543999999725</v>
       </c>
       <c r="D424" s="5">
-        <v>8.9045836278306201</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0229185075121556</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>877.90261480000004</v>
+        <v>882.70667300000002</v>
       </c>
       <c r="C425" s="5">
-        <v>0.82384160000003703</v>
+        <v>1.0494184000000359</v>
       </c>
       <c r="D425" s="5">
-        <v>1.1330034333716821</v>
+        <v>1.4377230347080383</v>
       </c>
       <c r="E425" s="5">
-        <v>4.6382241750663855</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2679963898599969</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>881.30304330000001</v>
+        <v>885.58790390000001</v>
       </c>
       <c r="C426" s="5">
-        <v>3.4004284999999754</v>
+        <v>2.8812308999999914</v>
       </c>
       <c r="D426" s="5">
-        <v>4.74833468961533</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.987992601239787</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>884.83746259999998</v>
+        <v>889.22727870000006</v>
       </c>
       <c r="C427" s="5">
-        <v>3.5344192999999677</v>
+        <v>3.6393748000000414</v>
       </c>
       <c r="D427" s="5">
-        <v>4.9201208892427628</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0444745063343843</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>887.87457549999999</v>
+        <v>892.3516687</v>
       </c>
       <c r="C428" s="5">
-        <v>3.037112900000011</v>
+        <v>3.1243899999999485</v>
       </c>
       <c r="D428" s="5">
-        <v>4.1975290773416107</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2987628655645205</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>893.45025910000004</v>
+        <v>898.34541239999999</v>
       </c>
       <c r="C429" s="5">
-        <v>5.5756836000000476</v>
+        <v>5.9937436999999818</v>
       </c>
       <c r="D429" s="5">
-        <v>7.8015757113743645</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3646844101161086</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>897.05397849999997</v>
+        <v>901.86583780000001</v>
       </c>
       <c r="C430" s="5">
-        <v>3.6037193999999317</v>
+        <v>3.5204254000000219</v>
       </c>
       <c r="D430" s="5">
-        <v>4.9490159108155574</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8052371010934847</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>896.70068419999996</v>
+        <v>902.13838940000005</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.35329430000001594</v>
+        <v>0.27255160000004253</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.47158370061434196</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.363253689552967</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>897.24716239999998</v>
+        <v>904.92084990000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.54647820000002412</v>
+        <v>2.7824604999999565</v>
       </c>
       <c r="D432" s="5">
-        <v>0.73377482141971928</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.764588389213408</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>899.69943120000005</v>
+        <v>907.29636159999995</v>
       </c>
       <c r="C433" s="5">
-        <v>2.4522688000000699</v>
+        <v>2.3755116999999473</v>
       </c>
       <c r="D433" s="5">
-        <v>3.3294763932695037</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1960073577314008</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>899.80941289999998</v>
+        <v>905.99990700000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.10998169999993479</v>
+        <v>-1.2964545999999473</v>
       </c>
       <c r="D434" s="5">
-        <v>0.1467899223146274</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7012929086135054</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>903.27927799999998</v>
+        <v>905.75229609999997</v>
       </c>
       <c r="C435" s="5">
-        <v>3.4698650999999927</v>
+        <v>-0.2476109000000406</v>
       </c>
       <c r="D435" s="5">
-        <v>4.7268842763071195</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.32746896189188579</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>903.08641669999997</v>
+        <v>908.6550168</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.19286130000000412</v>
+        <v>2.9027207000000317</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.25591418109389696</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9142292836130688</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>897.88337469999999</v>
+        <v>907.14799110000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-5.2030419999999822</v>
+        <v>-1.5070256999999856</v>
       </c>
       <c r="D437" s="5">
-        <v>-6.6987545719987995</v>
+        <v>-1.972173572971081</v>
       </c>
       <c r="E437" s="5">
-        <v>2.2759654161130349</v>
+        <v>2.7689060078058381</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>915.60728989999996</v>
+      </c>
+      <c r="C438" s="5">
+        <v>8.4592987999999423</v>
+      </c>
+      <c r="D438" s="5">
+        <v>11.782336645984071</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>914.32944499999996</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-1.277844899999991</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-1.6619549544944934</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE200000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>