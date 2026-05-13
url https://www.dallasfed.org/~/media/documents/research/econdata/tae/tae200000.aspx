--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{84C7D8FA-0748-4939-AD61-D06B44834003}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9228BEFA-C2E4-4FDB-9038-CAB15177A0F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9D91E569-4FA2-46EA-AF5C-671A7D27820F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7133DBAE-03BE-47AC-BAD0-A1B7DB5221A7}"/>
   </bookViews>
   <sheets>
     <sheet name="AE200000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Construction</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{462CD4B1-6C4F-4626-B844-7FDCA374D5F5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{522556C9-B8F8-4DD7-A568-08FFF12779D4}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>342.56530579999998</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>342.56530581999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>341.47905220000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-1.0862535999999636</v>
+        <v>-1.0862536199999795</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.7394609183643679</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-3.739460985804266</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>341.06451449999997</v>
+        <v>341.06451447000001</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.41453770000003942</v>
+        <v>-0.41453773000000638</v>
       </c>
       <c r="D8" s="5">
-        <v>-1.4470502395134588</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-1.4470503435377369</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>341.05392060000003</v>
+        <v>341.05392064</v>
       </c>
       <c r="C9" s="5">
-        <v>-1.0593899999946643E-2</v>
+        <v>-1.05938300000048E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-3.7267167611654273E-2</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-3.7266921411460707E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>346.15814790000002</v>
+        <v>346.15814791999998</v>
       </c>
       <c r="C10" s="5">
-        <v>5.1042272999999909</v>
+        <v>5.1042272799999751</v>
       </c>
       <c r="D10" s="5">
-        <v>19.51382502989718</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>19.513824944555068</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>348.39379509999998</v>
+        <v>348.39379510999999</v>
       </c>
       <c r="C11" s="5">
-        <v>2.2356471999999599</v>
+        <v>2.2356471900000088</v>
       </c>
       <c r="D11" s="5">
-        <v>8.0314579008786247</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>8.0314578631881073</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>347.83110490000001</v>
+        <v>347.83110488</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.56269019999996317</v>
+        <v>-0.56269022999998697</v>
       </c>
       <c r="D12" s="5">
-        <v>-1.920993841939278</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-1.9209939433949996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>349.73346579999998</v>
+        <v>349.73346579000003</v>
       </c>
       <c r="C13" s="5">
-        <v>1.9023608999999624</v>
+        <v>1.9023609100000272</v>
       </c>
       <c r="D13" s="5">
-        <v>6.7641150290955965</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>6.7641150661293503</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>351.04413140000003</v>
+        <v>351.04413144</v>
       </c>
       <c r="C14" s="5">
-        <v>1.3106656000000498</v>
+        <v>1.3106656499999758</v>
       </c>
       <c r="D14" s="5">
-        <v>4.5909974494191097</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>4.5909976283185827</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>346.08396290000002</v>
+        <v>346.08396291000003</v>
       </c>
       <c r="C15" s="5">
-        <v>-4.9601685000000089</v>
+        <v>-4.9601685299999758</v>
       </c>
       <c r="D15" s="5">
-        <v>-15.698151791884685</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-15.69815187792406</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>348.56609589999999</v>
+        <v>348.56609585000001</v>
       </c>
       <c r="C16" s="5">
-        <v>2.4821329999999762</v>
+        <v>2.4821329399999854</v>
       </c>
       <c r="D16" s="5">
-        <v>8.9542071515055</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>8.9542069261800528</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>347.78214860000003</v>
+        <v>347.78214862999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.78394729999996571</v>
+        <v>-0.78394722000001593</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.6657405822498981</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-2.6657403139513147</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>348.89750850000001</v>
+        <v>348.89750844999998</v>
       </c>
       <c r="C18" s="5">
-        <v>1.1153598999999872</v>
+        <v>1.1153598199999806</v>
       </c>
       <c r="D18" s="5">
-        <v>3.9170914982247229</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>3.9170912119503409</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>350.87216819999998</v>
+        <v>350.87216824000001</v>
       </c>
       <c r="C19" s="5">
-        <v>1.974659699999961</v>
+        <v>1.9746597900000324</v>
       </c>
       <c r="D19" s="5">
-        <v>7.0071086017098549</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>7.0071089321184665</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>354.33773589999998</v>
+        <v>354.33773590999999</v>
       </c>
       <c r="C20" s="5">
-        <v>3.4655677000000082</v>
+        <v>3.4655676699999844</v>
       </c>
       <c r="D20" s="5">
-        <v>12.517953173049733</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>12.517953057228382</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>348.8981536</v>
+        <v>348.89815355000002</v>
       </c>
       <c r="C21" s="5">
-        <v>-5.4395822999999837</v>
+        <v>-5.4395823599999744</v>
       </c>
       <c r="D21" s="5">
-        <v>-16.943202159763359</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-16.943202330724048</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>348.00696520000002</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.8911883999999759</v>
+        <v>-0.89118834999999308</v>
       </c>
       <c r="D22" s="5">
-        <v>-3.022455978109384</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-3.0224558113371769</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>347.97249049999999</v>
       </c>
       <c r="C23" s="5">
         <v>-3.4474700000032499E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-0.11881114867290377</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>347.21947899999998</v>
+        <v>347.21947896</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.75301150000001371</v>
+        <v>-0.7530115399999886</v>
       </c>
       <c r="D24" s="5">
-        <v>-2.5661114835083154</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-2.5661116182018495</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>345.77203580000003</v>
+        <v>345.77203581999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.4474431999999524</v>
+        <v>-1.4474431400000185</v>
       </c>
       <c r="D25" s="5">
-        <v>-4.8892885950130971</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-4.8892883975149903</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>347.38511629999999</v>
+        <v>347.38511626000002</v>
       </c>
       <c r="C26" s="5">
-        <v>1.6130804999999668</v>
+        <v>1.6130804400000329</v>
       </c>
       <c r="D26" s="5">
-        <v>5.7440848404381573</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>5.744084620929546</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>346.92094270000001</v>
+        <v>346.92094273999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.46417359999998098</v>
+        <v>-0.4641735200000312</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.5917003432694421</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-1.5917000711360596</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>348.04023810000001</v>
+        <v>348.04023805000003</v>
       </c>
       <c r="C28" s="5">
-        <v>1.1192953999999986</v>
+        <v>1.1192953100000409</v>
       </c>
       <c r="D28" s="5">
-        <v>3.9410909948114803</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>3.941090671810521</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>345.92417339999997</v>
       </c>
       <c r="C29" s="5">
-        <v>-2.1160647000000381</v>
+        <v>-2.1160646500000553</v>
       </c>
       <c r="D29" s="5">
-        <v>-7.0568350820008119</v>
+        <v>-7.0568349217726034</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.53423535609270489</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-0.53423536467269717</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>340.23819859999998</v>
+        <v>340.23819861999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-5.6859747999999968</v>
+        <v>-5.6859747799999809</v>
       </c>
       <c r="D30" s="5">
-        <v>-18.035479649372689</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-18.035479591555827</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>339.60952900000001</v>
+        <v>339.60952896999999</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.62866959999996652</v>
+        <v>-0.62866965000000619</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.1948855081532104</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-2.1948856808214012</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>341.6572094</v>
+        <v>341.65720936000002</v>
       </c>
       <c r="C32" s="5">
-        <v>2.0476803999999902</v>
+        <v>2.0476803900000391</v>
       </c>
       <c r="D32" s="5">
-        <v>7.4802485515091721</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>7.4802485144422004</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>346.38586939999999</v>
+        <v>346.38586943000001</v>
       </c>
       <c r="C33" s="5">
-        <v>4.7286599999999908</v>
+        <v>4.7286600699999894</v>
       </c>
       <c r="D33" s="5">
-        <v>17.932887299237809</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>17.93288758749183</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>348.32794480000001</v>
       </c>
       <c r="C34" s="5">
-        <v>1.9420754000000215</v>
+        <v>1.9420753699999977</v>
       </c>
       <c r="D34" s="5">
-        <v>6.9394153118902846</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>6.939415200747634</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>345.59137249999998</v>
+        <v>345.59137246</v>
       </c>
       <c r="C35" s="5">
-        <v>-2.7365723000000344</v>
+        <v>-2.7365723400000093</v>
       </c>
       <c r="D35" s="5">
-        <v>-9.0306910098696296</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-9.0306911362189819</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>348.85359510000001</v>
+        <v>348.85359511000001</v>
       </c>
       <c r="C36" s="5">
-        <v>3.2622226000000296</v>
+        <v>3.2622226500000124</v>
       </c>
       <c r="D36" s="5">
-        <v>11.934440074787457</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>11.934440268759406</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>347.78647530000001</v>
+        <v>347.78647525000002</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.0671198000000004</v>
+        <v>-1.0671198599999911</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.6095884020433289</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-3.6095886014923861</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>346.29843360000001</v>
+        <v>346.29843355999998</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.4880416999999966</v>
+        <v>-1.4880416900000455</v>
       </c>
       <c r="D38" s="5">
-        <v>-5.0152125193245194</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-5.0152124871144732</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>349.24258880000002</v>
+        <v>349.24258875999999</v>
       </c>
       <c r="C39" s="5">
         <v>2.9441552000000115</v>
       </c>
       <c r="D39" s="5">
-        <v>10.692975138502803</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>10.692975139796058</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>348.83351870000001</v>
+        <v>348.83351872999998</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.4090701000000081</v>
+        <v>-0.40907003000000941</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.3965480831715671</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-1.3965478458909053</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>346.91394709999997</v>
+        <v>346.91394704999999</v>
       </c>
       <c r="C41" s="5">
-        <v>-1.9195716000000402</v>
+        <v>-1.91957167999999</v>
       </c>
       <c r="D41" s="5">
-        <v>-6.4071615566689166</v>
+        <v>-6.4071618151297365</v>
       </c>
       <c r="E41" s="5">
-        <v>0.28612446776175027</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>0.28612445330773451</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>346.31077199999999</v>
+        <v>346.31077197000002</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.6031750999999872</v>
+        <v>-0.60317507999997133</v>
       </c>
       <c r="D42" s="5">
-        <v>-2.0665886889041807</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-2.0665886213294016</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>346.08377250000001</v>
+        <v>346.08377245000003</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.22699949999997671</v>
+        <v>-0.22699951999999257</v>
       </c>
       <c r="D43" s="5">
-        <v>-0.78374549025058693</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-0.78374555912215094</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>347.84337579999999</v>
       </c>
       <c r="C44" s="5">
-        <v>1.7596032999999807</v>
+        <v>1.7596033499999635</v>
       </c>
       <c r="D44" s="5">
-        <v>6.2747306106564205</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>6.2747307949033049</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>349.72160939999998</v>
       </c>
       <c r="C45" s="5">
         <v>1.8782335999999873</v>
       </c>
       <c r="D45" s="5">
         <v>6.6755211167661699</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>351.6933823</v>
+        <v>351.69338228999999</v>
       </c>
       <c r="C46" s="5">
-        <v>1.971772900000019</v>
+        <v>1.9717728900000111</v>
       </c>
       <c r="D46" s="5">
-        <v>6.9795427083851003</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>6.9795426718829434</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>354.06313729999999</v>
+        <v>354.06313728999999</v>
       </c>
       <c r="C47" s="5">
         <v>2.3697549999999978</v>
       </c>
       <c r="D47" s="5">
-        <v>8.3922426772361938</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>8.3922426774837753</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>357.75238280000002</v>
+        <v>357.75238277</v>
       </c>
       <c r="C48" s="5">
-        <v>3.6892455000000268</v>
+        <v>3.689245480000011</v>
       </c>
       <c r="D48" s="5">
-        <v>13.245736736220781</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>13.245736660645079</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>358.49236980000001</v>
+        <v>358.49236976999998</v>
       </c>
       <c r="C49" s="5">
         <v>0.73998699999998507</v>
       </c>
       <c r="D49" s="5">
-        <v>2.5105533083182197</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>2.510553308531116</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>359.35380190000001</v>
+        <v>359.35380192000002</v>
       </c>
       <c r="C50" s="5">
-        <v>0.86143210000000181</v>
+        <v>0.86143215000004147</v>
       </c>
       <c r="D50" s="5">
-        <v>2.9219318815232764</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.9219320536160165</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>361.69093359999999</v>
+        <v>361.69093363000002</v>
       </c>
       <c r="C51" s="5">
-        <v>2.3371316999999863</v>
+        <v>2.3371317099999942</v>
       </c>
       <c r="D51" s="5">
-        <v>8.0897576441837149</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>8.0897576795788027</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>362.77281340000002</v>
+        <v>362.77281335999999</v>
       </c>
       <c r="C52" s="5">
-        <v>1.0818798000000243</v>
+        <v>1.0818797299999687</v>
       </c>
       <c r="D52" s="5">
-        <v>3.649050101872553</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>3.6490498615654454</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>368.54248319999999</v>
+        <v>368.54248323000002</v>
       </c>
       <c r="C53" s="5">
-        <v>5.7696697999999742</v>
+        <v>5.7696698700000297</v>
       </c>
       <c r="D53" s="5">
-        <v>20.846449664684851</v>
+        <v>20.84644994262743</v>
       </c>
       <c r="E53" s="5">
-        <v>6.2345536352176323</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>6.2345536591766892</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>368.10603559999998</v>
+        <v>368.10603562</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.43644760000000815</v>
+        <v>-0.43644761000001608</v>
       </c>
       <c r="D54" s="5">
-        <v>-1.411884026145882</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-1.4118840581707093</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>365.41962280000001</v>
+        <v>365.41962282999998</v>
       </c>
       <c r="C55" s="5">
-        <v>-2.686412799999971</v>
+        <v>-2.6864127900000199</v>
       </c>
       <c r="D55" s="5">
-        <v>-8.4144159105516643</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-8.4144158800371507</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>369.04532210000002</v>
+        <v>369.04532205999999</v>
       </c>
       <c r="C56" s="5">
-        <v>3.625699300000008</v>
+        <v>3.6256992300000093</v>
       </c>
       <c r="D56" s="5">
-        <v>12.578142041051654</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>12.578141783717967</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>374.0289947</v>
       </c>
       <c r="C57" s="5">
-        <v>4.9836725999999771</v>
+        <v>4.9836726400000089</v>
       </c>
       <c r="D57" s="5">
-        <v>17.464540225458247</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>17.464540378239167</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>371.85907370000001</v>
+        <v>371.85907365999998</v>
       </c>
       <c r="C58" s="5">
-        <v>-2.169920999999988</v>
+        <v>-2.1699210400000197</v>
       </c>
       <c r="D58" s="5">
-        <v>-6.7438766672766821</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-6.7438767876527468</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>375.21920130000001</v>
+        <v>375.21920132000002</v>
       </c>
       <c r="C59" s="5">
-        <v>3.3601275999999984</v>
+        <v>3.360127660000046</v>
       </c>
       <c r="D59" s="5">
-        <v>11.398683499043894</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>11.398683714092183</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>380.28684420000002</v>
+        <v>380.28684416999999</v>
       </c>
       <c r="C60" s="5">
-        <v>5.0676429000000098</v>
+        <v>5.0676428499999702</v>
       </c>
       <c r="D60" s="5">
-        <v>17.466752427935006</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>17.466752241599927</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>382.24206320000002</v>
+        <v>382.24206315999999</v>
       </c>
       <c r="C61" s="5">
-        <v>1.9552189999999996</v>
+        <v>1.9552189899999917</v>
       </c>
       <c r="D61" s="5">
-        <v>6.3472100005462329</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>6.3472099676747717</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>387.19959349999999</v>
+        <v>387.19959348999998</v>
       </c>
       <c r="C62" s="5">
-        <v>4.9575302999999735</v>
+        <v>4.9575303299999973</v>
       </c>
       <c r="D62" s="5">
-        <v>16.723148427812905</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>16.723148538213216</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>389.1188042</v>
+        <v>389.11880422000002</v>
       </c>
       <c r="C63" s="5">
-        <v>1.9192107000000078</v>
+        <v>1.9192107300000316</v>
       </c>
       <c r="D63" s="5">
-        <v>6.1128334253576666</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>6.1128335236920517</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>392.97848770000002</v>
+        <v>392.97848766999999</v>
       </c>
       <c r="C64" s="5">
-        <v>3.8596835000000169</v>
+        <v>3.8596834499999773</v>
       </c>
       <c r="D64" s="5">
-        <v>12.574156274979465</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>12.574156102419209</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>397.23382989999999</v>
+        <v>397.23382987999997</v>
       </c>
       <c r="C65" s="5">
-        <v>4.2553421999999728</v>
+        <v>4.2553422099999807</v>
       </c>
       <c r="D65" s="5">
-        <v>13.796631325771891</v>
+        <v>13.796631361265476</v>
       </c>
       <c r="E65" s="5">
-        <v>7.7850853043799129</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>7.7850852901792278</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>399.87619690000002</v>
+        <v>399.87619684999999</v>
       </c>
       <c r="C66" s="5">
-        <v>2.6423670000000357</v>
+        <v>2.6423669700000119</v>
       </c>
       <c r="D66" s="5">
-        <v>8.2809122367699004</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>8.2809121397191312</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>401.46118719999998</v>
+        <v>401.46118716000001</v>
       </c>
       <c r="C67" s="5">
-        <v>1.5849902999999586</v>
+        <v>1.5849903100000233</v>
       </c>
       <c r="D67" s="5">
-        <v>4.8615175587524373</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>4.8615175907178898</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>403.41012080000002</v>
+        <v>403.41012078</v>
       </c>
       <c r="C68" s="5">
-        <v>1.9489336000000321</v>
+        <v>1.9489336199999912</v>
       </c>
       <c r="D68" s="5">
-        <v>5.9836082184423933</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>5.9836082821070002</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>401.85104589999997</v>
+        <v>401.85104586</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.5590749000000415</v>
+        <v>-1.5590749200000005</v>
       </c>
       <c r="D69" s="5">
-        <v>-4.5403670037402204</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-4.5403670609724056</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>405.0598923</v>
+        <v>405.05989226999998</v>
       </c>
       <c r="C70" s="5">
-        <v>3.2088464000000272</v>
+        <v>3.2088464099999783</v>
       </c>
       <c r="D70" s="5">
-        <v>10.014436525032488</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>10.014436558665274</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>407.60025949999999</v>
+        <v>407.60025952000001</v>
       </c>
       <c r="C71" s="5">
-        <v>2.5403671999999915</v>
+        <v>2.5403672500000312</v>
       </c>
       <c r="D71" s="5">
-        <v>7.7910015327194992</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>7.7910016919883196</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>408.16192180000002</v>
+        <v>408.16192181000002</v>
       </c>
       <c r="C72" s="5">
-        <v>0.56166230000002315</v>
+        <v>0.56166229000001522</v>
       </c>
       <c r="D72" s="5">
-        <v>1.666157926558065</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>1.6661578965857515</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>410.29013309999999</v>
+        <v>410.29013306000002</v>
       </c>
       <c r="C73" s="5">
-        <v>2.1282112999999754</v>
+        <v>2.1282112499999926</v>
       </c>
       <c r="D73" s="5">
-        <v>6.4395529169194221</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>6.4395527611020631</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>415.79411750000003</v>
+        <v>415.79411746</v>
       </c>
       <c r="C74" s="5">
-        <v>5.5039844000000357</v>
+        <v>5.5039843999999789</v>
       </c>
       <c r="D74" s="5">
-        <v>17.340305496571574</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>17.340305498388453</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>418.34888569999998</v>
+        <v>418.34888568000002</v>
       </c>
       <c r="C75" s="5">
-        <v>2.5547681999999554</v>
+        <v>2.5547682200000281</v>
       </c>
       <c r="D75" s="5">
-        <v>7.627514000839053</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>7.6275140633421223</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>420.26099720000002</v>
+        <v>420.26099721999998</v>
       </c>
       <c r="C76" s="5">
-        <v>1.9121115000000373</v>
+        <v>1.9121115399999553</v>
       </c>
       <c r="D76" s="5">
-        <v>5.6247372390345829</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>5.6247373599489725</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>424.33551540000002</v>
+        <v>424.33551541000003</v>
       </c>
       <c r="C77" s="5">
-        <v>4.0745182</v>
+        <v>4.0745181900000489</v>
       </c>
       <c r="D77" s="5">
-        <v>12.27512478967483</v>
+        <v>12.275124757308564</v>
       </c>
       <c r="E77" s="5">
-        <v>6.8226025731047635</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>6.8226025810005142</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>425.86565860000002</v>
+        <v>425.86565856999999</v>
       </c>
       <c r="C78" s="5">
-        <v>1.5301431999999977</v>
+        <v>1.530143159999966</v>
       </c>
       <c r="D78" s="5">
-        <v>4.4140299598569799</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>4.4140298420640711</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>426.40332489999997</v>
+        <v>426.40332490999998</v>
       </c>
       <c r="C79" s="5">
-        <v>0.5376662999999553</v>
+        <v>0.53766633999998703</v>
       </c>
       <c r="D79" s="5">
-        <v>1.5255953383577436</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.5255954527527704</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>430.04765329999998</v>
+        <v>430.04765326</v>
       </c>
       <c r="C80" s="5">
-        <v>3.6443284000000062</v>
+        <v>3.6443283500000234</v>
       </c>
       <c r="D80" s="5">
-        <v>10.752106708365305</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>10.752106553580543</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>432.9585313</v>
       </c>
       <c r="C81" s="5">
-        <v>2.9108780000000252</v>
+        <v>2.9108780400000001</v>
       </c>
       <c r="D81" s="5">
-        <v>8.431791859401816</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>8.4317919804284269</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>436.175524</v>
+        <v>436.17552404000003</v>
       </c>
       <c r="C82" s="5">
-        <v>3.2169926999999916</v>
+        <v>3.2169927400000233</v>
       </c>
       <c r="D82" s="5">
-        <v>9.2898619839938625</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>9.2898621042646354</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>437.82590900000002</v>
+        <v>437.82590899000002</v>
       </c>
       <c r="C83" s="5">
-        <v>1.6503850000000284</v>
+        <v>1.6503849499999887</v>
       </c>
       <c r="D83" s="5">
-        <v>4.6362094226039652</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>4.6362092787755715</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>438.05616709999998</v>
+        <v>438.05616706000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.23025809999995772</v>
+        <v>0.23025806999999077</v>
       </c>
       <c r="D84" s="5">
-        <v>0.63292360737488007</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>0.63292352468806712</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>440.0690879</v>
+        <v>440.06908788999999</v>
       </c>
       <c r="C85" s="5">
-        <v>2.0129208000000176</v>
+        <v>2.0129208299999846</v>
       </c>
       <c r="D85" s="5">
-        <v>5.6556610792381834</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>5.6556611661997325</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>440.08024719999997</v>
+        <v>440.08024714999999</v>
       </c>
       <c r="C86" s="5">
-        <v>1.1159299999974337E-2</v>
+        <v>1.1159259999999449E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>3.043392090587016E-2</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>3.043381180241056E-2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>446.5357032</v>
+        <v>446.53570316999998</v>
       </c>
       <c r="C87" s="5">
-        <v>6.4554560000000265</v>
+        <v>6.4554560199999855</v>
       </c>
       <c r="D87" s="5">
-        <v>19.094514398761554</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>19.094514465118628</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>449.3650303</v>
+        <v>449.36503026999998</v>
       </c>
       <c r="C88" s="5">
         <v>2.8293271000000004</v>
       </c>
       <c r="D88" s="5">
-        <v>7.8740542620292509</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>7.8740542625767906</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>447.48881089999998</v>
+        <v>447.48881090999998</v>
       </c>
       <c r="C89" s="5">
-        <v>-1.876219400000025</v>
+        <v>-1.8762193599999932</v>
       </c>
       <c r="D89" s="5">
-        <v>-4.8968509931067938</v>
+        <v>-4.8968508914134183</v>
       </c>
       <c r="E89" s="5">
-        <v>5.4563652250918748</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>5.4563652249632888</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>452.24756880000001</v>
+        <v>452.24756881000002</v>
       </c>
       <c r="C90" s="5">
         <v>4.7587579000000346</v>
       </c>
       <c r="D90" s="5">
-        <v>13.534727779139132</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>13.534727778818834</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>458.93424579999999</v>
+        <v>458.93424584000002</v>
       </c>
       <c r="C91" s="5">
-        <v>6.6866769999999747</v>
+        <v>6.6866770299999985</v>
       </c>
       <c r="D91" s="5">
-        <v>19.258873492575557</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>19.258873585664425</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>460.30851580000001</v>
+        <v>460.30851575000003</v>
       </c>
       <c r="C92" s="5">
-        <v>1.3742700000000241</v>
+        <v>1.3742699100000095</v>
       </c>
       <c r="D92" s="5">
-        <v>3.6531539017462755</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.6531536582260493</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>459.27730559999998</v>
+        <v>459.27730556</v>
       </c>
       <c r="C93" s="5">
-        <v>-1.0312102000000323</v>
+        <v>-1.0312101900000243</v>
       </c>
       <c r="D93" s="5">
-        <v>-2.6554328498260227</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-2.6554328246766734</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>463.93480620000003</v>
       </c>
       <c r="C94" s="5">
-        <v>4.6575006000000485</v>
+        <v>4.6575006400000234</v>
       </c>
       <c r="D94" s="5">
-        <v>12.871329899049577</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>12.871330017013616</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>465.48874510000002</v>
       </c>
       <c r="C95" s="5">
         <v>1.5539388999999915</v>
       </c>
       <c r="D95" s="5">
         <v>4.0942505808578389</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>470.15137870000001</v>
+        <v>470.15137872000003</v>
       </c>
       <c r="C96" s="5">
-        <v>4.6626335999999924</v>
+        <v>4.6626336200000082</v>
       </c>
       <c r="D96" s="5">
-        <v>12.70478389501255</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>12.704783952545462</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>474.5239651</v>
+        <v>474.52396506999997</v>
       </c>
       <c r="C97" s="5">
-        <v>4.3725863999999888</v>
+        <v>4.3725863499999491</v>
       </c>
       <c r="D97" s="5">
-        <v>11.749410366054679</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>11.749410224230218</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>476.79810370000001</v>
+        <v>476.79810373999999</v>
       </c>
       <c r="C98" s="5">
-        <v>2.2741386000000148</v>
+        <v>2.2741386700000135</v>
       </c>
       <c r="D98" s="5">
-        <v>5.9049904705338108</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>5.9049906574954347</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>478.86705180000001</v>
+        <v>478.86705178</v>
       </c>
       <c r="C99" s="5">
-        <v>2.0689481000000001</v>
+        <v>2.0689480400000093</v>
       </c>
       <c r="D99" s="5">
-        <v>5.3331922509698204</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>5.3331920921380283</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>479.89070529999998</v>
+        <v>479.89070529000003</v>
       </c>
       <c r="C100" s="5">
-        <v>1.0236534999999662</v>
+        <v>1.023653510000031</v>
       </c>
       <c r="D100" s="5">
-        <v>2.5955635347616024</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>2.5955635605262595</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>480.5633833</v>
+        <v>480.56338326000002</v>
       </c>
       <c r="C101" s="5">
-        <v>0.67267800000001898</v>
+        <v>0.67267796999999518</v>
       </c>
       <c r="D101" s="5">
-        <v>1.6951068094854804</v>
+        <v>1.6951067333390357</v>
       </c>
       <c r="E101" s="5">
-        <v>7.3911507046354297</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>7.3911506932967885</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>485.42293799999999</v>
+        <v>485.42293803000001</v>
       </c>
       <c r="C102" s="5">
-        <v>4.8595546999999897</v>
+        <v>4.8595547699999884</v>
       </c>
       <c r="D102" s="5">
-        <v>12.832813029801704</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>12.832813226181262</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>489.42125190000002</v>
+        <v>489.42125189000001</v>
       </c>
       <c r="C103" s="5">
-        <v>3.9983139000000278</v>
+        <v>3.9983138599999961</v>
       </c>
       <c r="D103" s="5">
-        <v>10.344413150949983</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>10.344413042060797</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>491.76982679999998</v>
+        <v>491.76982677000001</v>
       </c>
       <c r="C104" s="5">
-        <v>2.3485748999999601</v>
+        <v>2.348574880000001</v>
       </c>
       <c r="D104" s="5">
-        <v>5.9128510707454174</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>5.9128510191804873</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>497.76950859999999</v>
+        <v>497.76950855000001</v>
       </c>
       <c r="C105" s="5">
-        <v>5.9996818000000189</v>
+        <v>5.9996817800000031</v>
       </c>
       <c r="D105" s="5">
-        <v>15.663661670218154</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>15.663661615471081</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>500.36310850000001</v>
       </c>
       <c r="C106" s="5">
-        <v>2.5935999000000152</v>
+        <v>2.593599949999998</v>
       </c>
       <c r="D106" s="5">
-        <v>6.4348626016786259</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>6.4348627299727568</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>501.7736908</v>
+        <v>501.77369077999998</v>
       </c>
       <c r="C107" s="5">
-        <v>1.4105822999999873</v>
+        <v>1.4105822799999714</v>
       </c>
       <c r="D107" s="5">
-        <v>3.4358898031552121</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>3.4358897536815647</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>509.54374719999998</v>
       </c>
       <c r="C108" s="5">
-        <v>7.7700563999999872</v>
+        <v>7.7700564200000031</v>
       </c>
       <c r="D108" s="5">
-        <v>20.249445156188962</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>20.249445213704711</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>511.52988490000001</v>
+        <v>511.52988493999999</v>
       </c>
       <c r="C109" s="5">
-        <v>1.9861377000000289</v>
+        <v>1.9861377400000038</v>
       </c>
       <c r="D109" s="5">
-        <v>4.7790406905127147</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.7790407888334219</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>514.08333259999995</v>
+        <v>514.08333261999996</v>
       </c>
       <c r="C110" s="5">
-        <v>2.5534476999999356</v>
+        <v>2.5534476799999766</v>
       </c>
       <c r="D110" s="5">
-        <v>6.1573689274001087</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>6.1573688773455704</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>519.35810260000005</v>
+        <v>519.35810263999997</v>
       </c>
       <c r="C111" s="5">
-        <v>5.2747700000001032</v>
+        <v>5.2747700200000054</v>
       </c>
       <c r="D111" s="5">
-        <v>13.031803020040233</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>13.031803071737237</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>520.56882589999998</v>
+        <v>520.56882586999996</v>
       </c>
       <c r="C112" s="5">
-        <v>1.2107232999999269</v>
+        <v>1.2107232299999851</v>
       </c>
       <c r="D112" s="5">
-        <v>2.8335776257740308</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>2.8335774596188967</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>525.40097449999996</v>
+        <v>525.40097453999999</v>
       </c>
       <c r="C113" s="5">
-        <v>4.8321485999999823</v>
+        <v>4.8321486700000378</v>
       </c>
       <c r="D113" s="5">
-        <v>11.725576442993502</v>
+        <v>11.725576622328738</v>
       </c>
       <c r="E113" s="5">
-        <v>9.3302138194764073</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>9.3302138369001355</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>525.30125009999995</v>
+        <v>525.30125005000002</v>
       </c>
       <c r="C114" s="5">
-        <v>-9.9724400000013702E-2</v>
+        <v>-9.9724489999971411E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.2275299017679977</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-0.22753010687911468</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>528.49724670000001</v>
+        <v>528.49724671000001</v>
       </c>
       <c r="C115" s="5">
-        <v>3.1959966000000577</v>
+        <v>3.1959966599999916</v>
       </c>
       <c r="D115" s="5">
-        <v>7.5502780337582731</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>7.5502781810226294</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>529.88497340000004</v>
+        <v>529.88497343999995</v>
       </c>
       <c r="C116" s="5">
-        <v>1.3877267000000302</v>
+        <v>1.3877267299999403</v>
       </c>
       <c r="D116" s="5">
-        <v>3.1968633071877584</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>3.1968633772373689</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>533.15797640000005</v>
+        <v>533.15797643999997</v>
       </c>
       <c r="C117" s="5">
         <v>3.273003000000017</v>
       </c>
       <c r="D117" s="5">
-        <v>7.6692492254101241</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>7.6692492248113586</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>530.38764460000004</v>
+        <v>530.38764458000003</v>
       </c>
       <c r="C118" s="5">
-        <v>-2.7703318000000081</v>
+        <v>-2.770331859999942</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.060152209394742</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-6.0601523364760101</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>534.27933559999997</v>
+        <v>534.27933557999995</v>
       </c>
       <c r="C119" s="5">
         <v>3.8916909999999234</v>
       </c>
       <c r="D119" s="5">
-        <v>9.1691034137924454</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>9.1691034141522465</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>537.19929730000001</v>
+        <v>537.19929731000002</v>
       </c>
       <c r="C120" s="5">
-        <v>2.9199617000000444</v>
+        <v>2.9199617300000682</v>
       </c>
       <c r="D120" s="5">
-        <v>6.7590508542601846</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>6.7590509260645248</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>536.78733190000003</v>
+        <v>536.78733188000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.41196539999998549</v>
+        <v>-0.41196543000000929</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.91637998878483229</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-0.91638005521903487</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>542.29034549999994</v>
+        <v>542.29034548000004</v>
       </c>
       <c r="C122" s="5">
-        <v>5.5030135999999175</v>
+        <v>5.5030136000000311</v>
       </c>
       <c r="D122" s="5">
-        <v>13.020019042336649</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>13.020019042849974</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>547.0858614</v>
+        <v>547.08586143000002</v>
       </c>
       <c r="C123" s="5">
-        <v>4.7955159000000549</v>
+        <v>4.7955159499999809</v>
       </c>
       <c r="D123" s="5">
-        <v>11.143334642713398</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>11.143334765037505</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>549.74837579999996</v>
+        <v>549.74837575000004</v>
       </c>
       <c r="C124" s="5">
-        <v>2.6625143999999636</v>
+        <v>2.6625143200000139</v>
       </c>
       <c r="D124" s="5">
-        <v>5.9989502550029217</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>5.998950069564124</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>553.0619974</v>
       </c>
       <c r="C125" s="5">
-        <v>3.3136216000000331</v>
+        <v>3.3136216499999591</v>
       </c>
       <c r="D125" s="5">
-        <v>7.4776975354349906</v>
+        <v>7.4776976527369365</v>
       </c>
       <c r="E125" s="5">
-        <v>5.2647452598129973</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>5.2647452517989413</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>556.36435389999997</v>
+        <v>556.36435394</v>
       </c>
       <c r="C126" s="5">
-        <v>3.3023564999999735</v>
+        <v>3.3023565400000052</v>
       </c>
       <c r="D126" s="5">
-        <v>7.4053097128003786</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>7.4053098054639221</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>559.12546889999999</v>
+        <v>559.12546887999997</v>
       </c>
       <c r="C127" s="5">
-        <v>2.761115000000018</v>
+        <v>2.7611149399999704</v>
       </c>
       <c r="D127" s="5">
-        <v>6.1206104646352566</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>6.1206103275288193</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>563.86335780000002</v>
+        <v>563.86335776999999</v>
       </c>
       <c r="C128" s="5">
-        <v>4.7378889000000299</v>
+        <v>4.737888890000022</v>
       </c>
       <c r="D128" s="5">
-        <v>10.656052694863028</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>10.656052671712612</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>563.01118399999996</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.8521738000000596</v>
+        <v>-0.8521737700000358</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.7985759764985065</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-1.7985759138014479</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>564.19211619999999</v>
+        <v>564.19211614999995</v>
       </c>
       <c r="C130" s="5">
-        <v>1.1809322000000293</v>
+        <v>1.1809321499999896</v>
       </c>
       <c r="D130" s="5">
-        <v>2.5462761421367608</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>2.5462760330819956</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>570.06434420000005</v>
+        <v>570.06434420999994</v>
       </c>
       <c r="C131" s="5">
-        <v>5.8722280000000637</v>
+        <v>5.8722280599999976</v>
       </c>
       <c r="D131" s="5">
-        <v>13.230227050307741</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>13.230227194559262</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>569.76367240000002</v>
+        <v>569.76367242000003</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.30067180000003191</v>
+        <v>-0.30067178999991029</v>
       </c>
       <c r="D132" s="5">
-        <v>-0.63108900258052048</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-0.63108898164083715</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>570.57136249999996</v>
+        <v>570.57136252999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.80769009999994523</v>
+        <v>0.80769010999995317</v>
       </c>
       <c r="D133" s="5">
-        <v>1.7144314442046227</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>1.7144314655360482</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>573.13041669999996</v>
+        <v>573.13041668999995</v>
       </c>
       <c r="C134" s="5">
-        <v>2.5590541999999914</v>
+        <v>2.5590541599999597</v>
       </c>
       <c r="D134" s="5">
-        <v>5.516857419884369</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.5168573312160296</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>570.70705999999996</v>
+        <v>570.70705995000003</v>
       </c>
       <c r="C135" s="5">
-        <v>-2.4233566999999994</v>
+        <v>-2.4233567399999174</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.957587887898562</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-4.9575879679194639</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>572.00889910000001</v>
+        <v>572.00889905999998</v>
       </c>
       <c r="C136" s="5">
-        <v>1.301839100000052</v>
+        <v>1.3018391099999462</v>
       </c>
       <c r="D136" s="5">
-        <v>2.7719233580799862</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.7719233798859211</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>574.21831929999996</v>
       </c>
       <c r="C137" s="5">
-        <v>2.2094201999999541</v>
+        <v>2.2094202399999858</v>
       </c>
       <c r="D137" s="5">
-        <v>4.7348220177649836</v>
+        <v>4.7348221056528139</v>
       </c>
       <c r="E137" s="5">
         <v>3.8253074699505563</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>580.7114464</v>
+        <v>580.71144637999998</v>
       </c>
       <c r="C138" s="5">
-        <v>6.4931271000000379</v>
+        <v>6.493127080000022</v>
       </c>
       <c r="D138" s="5">
-        <v>14.445867029535853</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>14.44586698223671</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>584.58078239999998</v>
+        <v>584.58078244000001</v>
       </c>
       <c r="C139" s="5">
-        <v>3.8693359999999757</v>
+        <v>3.8693360600000233</v>
       </c>
       <c r="D139" s="5">
-        <v>8.2953408086373202</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>8.2953409423159208</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>584.72181869999997</v>
+        <v>584.72181870999998</v>
       </c>
       <c r="C140" s="5">
-        <v>0.14103629999999612</v>
+        <v>0.14103626999997232</v>
       </c>
       <c r="D140" s="5">
-        <v>0.28989717196152842</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.28989711019540287</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>583.17296859999999</v>
+        <v>583.17296864000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.5488500999999815</v>
+        <v>-1.5488500699999577</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.1327375261473223</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-3.1327374662970753</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>583.24797220000005</v>
+        <v>583.24797221999995</v>
       </c>
       <c r="C142" s="5">
-        <v>7.5003600000059123E-2</v>
+        <v>7.500357999992957E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>0.15444476788450956</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>0.15444472666130693</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>581.88229530000001</v>
+        <v>581.88229534000004</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.3656769000000395</v>
+        <v>-1.3656768799999099</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.7738991922738321</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-2.7738991520782852</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>579.814572</v>
+        <v>579.81457202000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.0677233000000115</v>
+        <v>-2.0677233200000273</v>
       </c>
       <c r="D144" s="5">
-        <v>-4.1818477804293153</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-4.1818478198089926</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>581.49661270000001</v>
+        <v>581.49661264999997</v>
       </c>
       <c r="C145" s="5">
-        <v>1.6820407000000159</v>
+        <v>1.6820406299999604</v>
       </c>
       <c r="D145" s="5">
-        <v>3.5372819876541506</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>3.5372818379654003</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>578.59836849999999</v>
+        <v>578.59836847999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.8982442000000219</v>
+        <v>-2.8982441699999981</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.8196748175071367</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-5.8196747593955989</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>576.25588779999998</v>
+        <v>576.25588777999997</v>
       </c>
       <c r="C147" s="5">
         <v>-2.3424807000000101</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.7515202959556131</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-4.7515202961162846</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>578.51973629999998</v>
+        <v>578.51973625000005</v>
       </c>
       <c r="C148" s="5">
-        <v>2.2638484999999946</v>
+        <v>2.2638484700000845</v>
       </c>
       <c r="D148" s="5">
-        <v>4.817463478048678</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>4.8174634129940053</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>574.9493023</v>
+        <v>574.94930224999996</v>
       </c>
       <c r="C149" s="5">
-        <v>-3.5704339999999775</v>
+        <v>-3.5704340000000911</v>
       </c>
       <c r="D149" s="5">
-        <v>-7.1597159183002024</v>
+        <v>-7.1597159188983461</v>
       </c>
       <c r="E149" s="5">
-        <v>0.12730053629970151</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>0.12730052759220012</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>571.35911959999999</v>
+        <v>571.35911955999995</v>
       </c>
       <c r="C150" s="5">
-        <v>-3.5901827000000139</v>
+        <v>-3.590182690000006</v>
       </c>
       <c r="D150" s="5">
-        <v>-7.2411515937847</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-7.2411515749112869</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>571.79441559999998</v>
+        <v>571.79441555000005</v>
       </c>
       <c r="C151" s="5">
-        <v>0.43529599999999391</v>
+        <v>0.43529599000009966</v>
       </c>
       <c r="D151" s="5">
-        <v>0.91807331011384274</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>0.91807328899924379</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>572.58600730000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.79159170000002632</v>
+        <v>0.7915917499999523</v>
       </c>
       <c r="D152" s="5">
-        <v>1.6739868309033401</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>1.6739869375924421</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>570.90998769999999</v>
+        <v>570.90998774000002</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.6760196000000178</v>
+        <v>-1.6760195599999861</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.4565261759268662</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-3.45652609475674</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>571.76864039999998</v>
+        <v>571.76864035000006</v>
       </c>
       <c r="C154" s="5">
-        <v>0.85865269999999327</v>
+        <v>0.85865261000003557</v>
       </c>
       <c r="D154" s="5">
-        <v>1.8198131205988233</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.8198129281455033</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>570.54801859999998</v>
+        <v>570.54801855000005</v>
       </c>
       <c r="C155" s="5">
         <v>-1.2206218000000035</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.5319150843676419</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-2.5319150845865224</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>568.57379360000004</v>
+        <v>568.57379355</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.9742249999999331</v>
+        <v>-1.9742250000000467</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.0741525389545679</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-4.0741525393050537</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>569.50335340000004</v>
+        <v>569.50335338000002</v>
       </c>
       <c r="C157" s="5">
-        <v>0.92955979999999272</v>
+        <v>0.92955983000001652</v>
       </c>
       <c r="D157" s="5">
-        <v>1.9796144068909394</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>1.9796144715310549</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>566.09833900000001</v>
+        <v>566.09833895999998</v>
       </c>
       <c r="C158" s="5">
-        <v>-3.4050144000000273</v>
+        <v>-3.4050144200000432</v>
       </c>
       <c r="D158" s="5">
-        <v>-6.9434088753353667</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-6.9434089150230305</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>563.39028389999999</v>
+        <v>563.39028390999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-2.7080551000000241</v>
+        <v>-2.7080550499999845</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.5918106770461389</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-5.5918105768878785</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>562.66588430000002</v>
+        <v>562.66588432000003</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.72439959999996972</v>
+        <v>-0.72439958999996179</v>
       </c>
       <c r="D160" s="5">
-        <v>-1.5320789565170467</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-1.532078935489678</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>558.18442460000006</v>
+        <v>558.18442462999997</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.4814596999999594</v>
+        <v>-4.4814596900000652</v>
       </c>
       <c r="D161" s="5">
-        <v>-9.1498680331983717</v>
+        <v>-9.1498680133562544</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.9158879979390373</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-2.9158879842783536</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>559.23395000000005</v>
+        <v>559.23394996000002</v>
       </c>
       <c r="C162" s="5">
-        <v>1.0495253999999932</v>
+        <v>1.0495253300000513</v>
       </c>
       <c r="D162" s="5">
-        <v>2.2797782090609786</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>2.2797780553076574</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>555.51763889999995</v>
+        <v>555.51763888000005</v>
       </c>
       <c r="C163" s="5">
-        <v>-3.7163111000000981</v>
+        <v>-3.7163110799999686</v>
       </c>
       <c r="D163" s="5">
-        <v>-7.6893317153235108</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-7.6893316759722659</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>549.80351729999995</v>
+        <v>549.80351730999996</v>
       </c>
       <c r="C164" s="5">
-        <v>-5.7141215999999986</v>
+        <v>-5.7141215700000885</v>
       </c>
       <c r="D164" s="5">
-        <v>-11.668434644660442</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-11.668434587219533</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>551.79838059999997</v>
+        <v>551.79838061999999</v>
       </c>
       <c r="C165" s="5">
-        <v>1.99486330000002</v>
+        <v>1.9948633100000279</v>
       </c>
       <c r="D165" s="5">
-        <v>4.4419309944908392</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>4.4419310171215809</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>554.24753920000001</v>
+        <v>554.24753915999997</v>
       </c>
       <c r="C166" s="5">
-        <v>2.4491586000000325</v>
+        <v>2.4491585399999849</v>
       </c>
       <c r="D166" s="5">
-        <v>5.4581682812942622</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>5.4581681440952767</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>550.89925849999997</v>
+        <v>550.89925845000005</v>
       </c>
       <c r="C167" s="5">
-        <v>-3.3482807000000321</v>
+        <v>-3.3482807099999263</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.0132709470727921</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-7.0132709678169869</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>550.38913019999995</v>
+        <v>550.38913018000005</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.51012830000001941</v>
+        <v>-0.51012826999999561</v>
       </c>
       <c r="D168" s="5">
-        <v>-1.1055485745745663</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-1.105548509989096</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>551.38034259999995</v>
+        <v>551.38034260999996</v>
       </c>
       <c r="C169" s="5">
-        <v>0.99121239999999489</v>
+        <v>0.991212429999905</v>
       </c>
       <c r="D169" s="5">
-        <v>2.1826513584145779</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.1826514252104356</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>551.18908599999997</v>
+        <v>551.18908604000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.19125659999997424</v>
+        <v>-0.19125656999995044</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.41544929696638588</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-0.41544923191680905</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>550.86730969999996</v>
+        <v>550.86730974</v>
       </c>
       <c r="C171" s="5">
         <v>-0.32177630000001045</v>
       </c>
       <c r="D171" s="5">
-        <v>-0.69829787956372513</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-0.69829787951316558</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>546.6242105</v>
+        <v>546.62421045999997</v>
       </c>
       <c r="C172" s="5">
-        <v>-4.2430991999999605</v>
+        <v>-4.243099280000024</v>
       </c>
       <c r="D172" s="5">
-        <v>-8.8614007925206693</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-8.8614009519651038</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>547.66108910000003</v>
+        <v>547.66108913000005</v>
       </c>
       <c r="C173" s="5">
-        <v>1.0368786000000227</v>
+        <v>1.0368786700000783</v>
       </c>
       <c r="D173" s="5">
-        <v>2.3001502817344255</v>
+        <v>2.3001504388121541</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.8852793156206693</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-1.885279315519317</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>546.80112350000002</v>
+        <v>546.80112345999999</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.85996560000000954</v>
+        <v>-0.85996567000006507</v>
       </c>
       <c r="D174" s="5">
-        <v>-1.8681130254104894</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-1.8681131760601266</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>543.28231600000004</v>
+        <v>543.28231597000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-3.5188074999999799</v>
+        <v>-3.5188074899999719</v>
       </c>
       <c r="D175" s="5">
-        <v>-7.4547682277102396</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-7.4547682077950821</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>542.19714160000001</v>
+        <v>542.19714159</v>
       </c>
       <c r="C176" s="5">
-        <v>-1.0851744000000281</v>
+        <v>-1.0851743800000122</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.3707713135314612</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-2.3707712704458817</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>544.35971600000005</v>
+        <v>544.35971603999997</v>
       </c>
       <c r="C177" s="5">
-        <v>2.1625744000000395</v>
+        <v>2.1625744499999655</v>
       </c>
       <c r="D177" s="5">
-        <v>4.8926509617160718</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>4.8926510774221388</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>539.84134310000002</v>
       </c>
       <c r="C178" s="5">
-        <v>-4.5183729000000312</v>
+        <v>-4.5183729399999493</v>
       </c>
       <c r="D178" s="5">
-        <v>-9.5180501163359192</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-9.5180501961200861</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>540.19756800000005</v>
+        <v>540.19756801999995</v>
       </c>
       <c r="C179" s="5">
-        <v>0.35622490000002927</v>
+        <v>0.35622491999993144</v>
       </c>
       <c r="D179" s="5">
-        <v>0.79472369447579627</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>0.79472373925706385</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>544.1024334</v>
+        <v>544.10243334999996</v>
       </c>
       <c r="C180" s="5">
-        <v>3.9048653999999487</v>
+        <v>3.9048653300000069</v>
       </c>
       <c r="D180" s="5">
-        <v>9.0276177622720777</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>9.0276175936045977</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>543.37595639999995</v>
+        <v>543.37595635000002</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.72647700000004534</v>
+        <v>-0.72647699999993165</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.5905073777355949</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-1.5905073778803902</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>543.58472649999999</v>
+        <v>543.58472653000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.20877010000003793</v>
+        <v>0.2087701799999877</v>
       </c>
       <c r="D182" s="5">
-        <v>0.46202668882897591</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>0.4620268662926863</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>547.79855339999995</v>
+        <v>547.79855341999996</v>
       </c>
       <c r="C183" s="5">
-        <v>4.2138268999999582</v>
+        <v>4.2138268899999503</v>
       </c>
       <c r="D183" s="5">
-        <v>9.7093460091502983</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>9.7093459845585492</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>548.33394480000004</v>
+        <v>548.33394476000001</v>
       </c>
       <c r="C184" s="5">
-        <v>0.53539140000009411</v>
+        <v>0.53539134000004651</v>
       </c>
       <c r="D184" s="5">
-        <v>1.1791460612202709</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>1.1791459283218231</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>550.10726509999995</v>
+        <v>550.10726512999997</v>
       </c>
       <c r="C185" s="5">
-        <v>1.7733202999999094</v>
+        <v>1.7733203699999649</v>
       </c>
       <c r="D185" s="5">
-        <v>3.9505962237753378</v>
+        <v>3.9505963827987767</v>
       </c>
       <c r="E185" s="5">
-        <v>0.44665871808053925</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>0.44665871805606994</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>552.84180939999999</v>
+        <v>552.84180937999997</v>
       </c>
       <c r="C186" s="5">
-        <v>2.7345443000000387</v>
+        <v>2.734544249999999</v>
       </c>
       <c r="D186" s="5">
-        <v>6.1309347980181172</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>6.1309346824905742</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>553.24044519999995</v>
+        <v>553.24044522999998</v>
       </c>
       <c r="C187" s="5">
-        <v>0.39863579999996546</v>
+        <v>0.39863585000000512</v>
       </c>
       <c r="D187" s="5">
-        <v>0.86871984498460009</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.8687199544102242</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>556.22534159999998</v>
+        <v>556.22534160999999</v>
       </c>
       <c r="C188" s="5">
-        <v>2.9848964000000251</v>
+        <v>2.9848963800000092</v>
       </c>
       <c r="D188" s="5">
-        <v>6.6699745259112264</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>6.6699744795129856</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>565.90490199999999</v>
+        <v>565.90490201</v>
       </c>
       <c r="C189" s="5">
         <v>9.6795604000000139</v>
       </c>
       <c r="D189" s="5">
-        <v>23.002011578277504</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>23.002011577823602</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>563.41967199999999</v>
+        <v>563.41967202000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.4852300000000014</v>
+        <v>-2.4852299899999934</v>
       </c>
       <c r="D190" s="5">
-        <v>-5.1444805644794371</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-5.144480544187835</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>562.95019909999996</v>
+        <v>562.95019905000004</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.46947290000002795</v>
+        <v>-0.46947296999996979</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.99533758556497043</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-0.99533773325841679</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>569.18833870000003</v>
+        <v>569.18833866</v>
       </c>
       <c r="C192" s="5">
-        <v>6.2381396000000677</v>
+        <v>6.238139609999962</v>
       </c>
       <c r="D192" s="5">
-        <v>14.138510686957929</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>14.13851071235448</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>569.44318720000001</v>
+        <v>569.44318716999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.25484849999998005</v>
+        <v>0.25484850999998798</v>
       </c>
       <c r="D193" s="5">
-        <v>0.53861332589557609</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>0.53861334712026476</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>574.3623983</v>
+        <v>574.36239826999997</v>
       </c>
       <c r="C194" s="5">
         <v>4.9192110999999841</v>
       </c>
       <c r="D194" s="5">
-        <v>10.873354153675141</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>10.873354154275304</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>574.77198810000004</v>
+        <v>574.77198811999995</v>
       </c>
       <c r="C195" s="5">
-        <v>0.40958980000004885</v>
+        <v>0.40958984999997483</v>
       </c>
       <c r="D195" s="5">
-        <v>0.8591093804904526</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.8591094858215742</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>578.86835140000005</v>
+        <v>578.86835143999997</v>
       </c>
       <c r="C196" s="5">
-        <v>4.0963633000000073</v>
+        <v>4.0963633200000231</v>
       </c>
       <c r="D196" s="5">
-        <v>8.8956518915879634</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>8.8956519364144846</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>583.56645200000003</v>
+        <v>583.56645199000002</v>
       </c>
       <c r="C197" s="5">
-        <v>4.6981005999999752</v>
+        <v>4.6981005500000492</v>
       </c>
       <c r="D197" s="5">
-        <v>10.185928582997938</v>
+        <v>10.185928468973859</v>
       </c>
       <c r="E197" s="5">
-        <v>6.0823023113351971</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>6.0823023037321677</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>588.78608320000001</v>
+        <v>588.78608323000003</v>
       </c>
       <c r="C198" s="5">
-        <v>5.2196311999999807</v>
+        <v>5.2196312400000124</v>
       </c>
       <c r="D198" s="5">
-        <v>11.277312458868316</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>11.277312549788476</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>593.17808079999998</v>
+        <v>593.17808081999999</v>
       </c>
       <c r="C199" s="5">
-        <v>4.3919975999999679</v>
+        <v>4.3919975899999599</v>
       </c>
       <c r="D199" s="5">
-        <v>9.3278227169129266</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>9.3278226943010125</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>600.43753879999997</v>
+        <v>600.43753878999996</v>
       </c>
       <c r="C200" s="5">
-        <v>7.2594579999999951</v>
+        <v>7.2594579699999713</v>
       </c>
       <c r="D200" s="5">
-        <v>15.715863047693656</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>15.715862977748696</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>595.8089238</v>
+        <v>595.80892382000002</v>
       </c>
       <c r="C201" s="5">
-        <v>-4.6286149999999679</v>
+        <v>-4.6286149699999442</v>
       </c>
       <c r="D201" s="5">
-        <v>-8.8681870281525299</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-8.8681869732302303</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>600.63766610000005</v>
+        <v>600.63766606000002</v>
       </c>
       <c r="C202" s="5">
-        <v>4.8287423000000445</v>
+        <v>4.8287422399999969</v>
       </c>
       <c r="D202" s="5">
-        <v>10.170854362509374</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>10.170854230087656</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>606.89332779999995</v>
+        <v>606.89332775000003</v>
       </c>
       <c r="C203" s="5">
-        <v>6.2556616999999051</v>
+        <v>6.2556616900000108</v>
       </c>
       <c r="D203" s="5">
-        <v>13.239408872394232</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>13.239408850936574</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>604.96728929999995</v>
+        <v>604.96728933999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.9260385000000042</v>
+        <v>-1.9260384100000465</v>
       </c>
       <c r="D204" s="5">
-        <v>-3.7425482442495328</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-3.7425480727118265</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>607.8013651</v>
       </c>
       <c r="C205" s="5">
-        <v>2.8340758000000505</v>
+        <v>2.8340757600000188</v>
       </c>
       <c r="D205" s="5">
-        <v>5.7687420300696957</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>5.7687419461493805</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>612.00629500000002</v>
+        <v>612.00629498000001</v>
       </c>
       <c r="C206" s="5">
-        <v>4.2049299000000246</v>
+        <v>4.2049298800000088</v>
       </c>
       <c r="D206" s="5">
-        <v>8.6252070282944118</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>8.625206985696753</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>612.82855849999999</v>
+        <v>612.82855846999996</v>
       </c>
       <c r="C207" s="5">
-        <v>0.82226349999996273</v>
+        <v>0.8222634899999548</v>
       </c>
       <c r="D207" s="5">
-        <v>1.6242322134614628</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>1.6242321936154935</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>616.77516049999997</v>
+        <v>616.77516047999995</v>
       </c>
       <c r="C208" s="5">
-        <v>3.9466019999999844</v>
+        <v>3.9466020099999923</v>
       </c>
       <c r="D208" s="5">
-        <v>8.0076585218797902</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>8.0076585432999217</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>621.27897929999995</v>
+        <v>621.27897930999995</v>
       </c>
       <c r="C209" s="5">
-        <v>4.5038187999999764</v>
+        <v>4.5038188300000002</v>
       </c>
       <c r="D209" s="5">
-        <v>9.1232813304148905</v>
+        <v>9.1232813939541977</v>
       </c>
       <c r="E209" s="5">
-        <v>6.4624220893355844</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>6.4624220928735321</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>623.16353200000003</v>
+        <v>623.16353197000001</v>
       </c>
       <c r="C210" s="5">
-        <v>1.8845527000000857</v>
+        <v>1.8845526600000539</v>
       </c>
       <c r="D210" s="5">
-        <v>3.7013584710142045</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>3.7013583910761705</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>629.4977811</v>
       </c>
       <c r="C211" s="5">
-        <v>6.3342490999999654</v>
+        <v>6.3342491299999892</v>
       </c>
       <c r="D211" s="5">
-        <v>12.903155832319669</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>12.90315589754365</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>636.80819670000005</v>
+        <v>636.80819667000003</v>
       </c>
       <c r="C212" s="5">
-        <v>7.3104156000000557</v>
+        <v>7.3104155700000319</v>
       </c>
       <c r="D212" s="5">
-        <v>14.861185469379823</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>14.861185404446342</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>639.39995580000004</v>
+        <v>639.39995576000001</v>
       </c>
       <c r="C213" s="5">
-        <v>2.5917590999999902</v>
+        <v>2.5917590899999823</v>
       </c>
       <c r="D213" s="5">
-        <v>4.9947261941915677</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>4.9947261747271599</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>643.2769591</v>
+        <v>643.27695912000001</v>
       </c>
       <c r="C214" s="5">
-        <v>3.8770032999999557</v>
+        <v>3.8770033600000033</v>
       </c>
       <c r="D214" s="5">
-        <v>7.523831201891773</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>7.5238313227266485</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>650.51490160000003</v>
+        <v>650.51490163000005</v>
       </c>
       <c r="C215" s="5">
-        <v>7.237942500000031</v>
+        <v>7.237942510000039</v>
       </c>
       <c r="D215" s="5">
-        <v>14.369715663925376</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>14.369715684548057</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>648.11850370000002</v>
+        <v>648.11850367</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.3963979000000108</v>
+        <v>-2.3963979600000584</v>
       </c>
       <c r="D216" s="5">
-        <v>-4.3321413036120244</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-4.3321414096946453</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>652.57642739999994</v>
+        <v>652.57642736000003</v>
       </c>
       <c r="C217" s="5">
-        <v>4.4579236999999239</v>
+        <v>4.4579236900000296</v>
       </c>
       <c r="D217" s="5">
-        <v>8.5734244194115572</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>8.5734243998584638</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>653.60729100000003</v>
+        <v>653.60729097000001</v>
       </c>
       <c r="C218" s="5">
-        <v>1.0308636000000888</v>
+        <v>1.0308636099999831</v>
       </c>
       <c r="D218" s="5">
-        <v>1.9121757210488477</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.9121757398776085</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>661.38768819999996</v>
+        <v>661.38768817000005</v>
       </c>
       <c r="C219" s="5">
-        <v>7.7803971999999249</v>
+        <v>7.7803972000000385</v>
       </c>
       <c r="D219" s="5">
-        <v>15.257877380074515</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>15.257877380821716</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>666.60301089999996</v>
+        <v>666.60301092999998</v>
       </c>
       <c r="C220" s="5">
-        <v>5.2153227000000015</v>
+        <v>5.2153227599999354</v>
       </c>
       <c r="D220" s="5">
-        <v>9.8838776597954148</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>9.8838777789493015</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>667.18173260000003</v>
+        <v>667.18173258000002</v>
       </c>
       <c r="C221" s="5">
-        <v>0.57872170000007372</v>
+        <v>0.57872165000003406</v>
       </c>
       <c r="D221" s="5">
-        <v>1.0467874526894461</v>
+        <v>1.0467873617699741</v>
       </c>
       <c r="E221" s="5">
-        <v>7.3884285207458822</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>7.3884285157981955</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>668.99497389999999</v>
+        <v>668.99497384999995</v>
       </c>
       <c r="C222" s="5">
-        <v>1.8132412999999588</v>
+        <v>1.813241269999935</v>
       </c>
       <c r="D222" s="5">
-        <v>3.3105081201000308</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.3105080646071317</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>674.90506570000002</v>
+        <v>674.90506568000001</v>
       </c>
       <c r="C223" s="5">
-        <v>5.910091800000032</v>
+        <v>5.9100918300000558</v>
       </c>
       <c r="D223" s="5">
-        <v>11.131709496763943</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>11.131709556915537</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>674.81793140000002</v>
+        <v>674.81793144000005</v>
       </c>
       <c r="C224" s="5">
-        <v>-8.713430000000244E-2</v>
+        <v>-8.7134239999954843E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.15481724785556539</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-0.15481714132976609</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>677.40353809999999</v>
+        <v>677.40353806999997</v>
       </c>
       <c r="C225" s="5">
-        <v>2.5856066999999712</v>
+        <v>2.5856066299999156</v>
       </c>
       <c r="D225" s="5">
-        <v>4.6960162937678573</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>4.6960161636574682</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>678.64542659999995</v>
+        <v>678.64542662999997</v>
       </c>
       <c r="C226" s="5">
-        <v>1.2418884999999591</v>
+        <v>1.2418885600000067</v>
       </c>
       <c r="D226" s="5">
-        <v>2.2222869479433971</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.2222870564944319</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>675.15517729999999</v>
+        <v>675.15517732000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-3.4902492999999595</v>
+        <v>-3.4902493099999674</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.9999451378819568</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-5.9999451543315434</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>673.44572649999998</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.7094508000000133</v>
+        <v>-1.7094508200000291</v>
       </c>
       <c r="D228" s="5">
-        <v>-2.9963695501995513</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-2.9963695846819238</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>674.33451339999999</v>
+        <v>674.33451334999995</v>
       </c>
       <c r="C229" s="5">
-        <v>0.8887869000000137</v>
+        <v>0.88878684999997404</v>
       </c>
       <c r="D229" s="5">
-        <v>1.5952586845303207</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>1.5952585941342745</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>670.70359589999998</v>
+        <v>670.70359593000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-3.6309175000000096</v>
+        <v>-3.6309174199999461</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.2733789425001518</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-6.2733788087975579</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>675.48016410000002</v>
+        <v>675.48016407</v>
       </c>
       <c r="C231" s="5">
-        <v>4.7765682000000425</v>
+        <v>4.7765681399999949</v>
       </c>
       <c r="D231" s="5">
-        <v>8.8888936832243637</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>8.8888935667454483</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>669.30707810000001</v>
+        <v>669.30707812000003</v>
       </c>
       <c r="C232" s="5">
-        <v>-6.1730860000000121</v>
+        <v>-6.1730859499999724</v>
       </c>
       <c r="D232" s="5">
-        <v>-10.431807306496676</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-10.431807226643564</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>662.16999720000001</v>
+        <v>662.16999716999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-7.1370809000000008</v>
+        <v>-7.1370809500000405</v>
       </c>
       <c r="D233" s="5">
-        <v>-12.071639583901938</v>
+        <v>-12.071639663235157</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.75117994919755571</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.75117995071891652</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>649.30116550000002</v>
+        <v>649.30116547</v>
       </c>
       <c r="C234" s="5">
         <v>-12.868831699999987</v>
       </c>
       <c r="D234" s="5">
-        <v>-20.983061224306887</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-20.983061225158238</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>636.21888360000003</v>
+        <v>636.21888361000003</v>
       </c>
       <c r="C235" s="5">
-        <v>-13.082281899999998</v>
+        <v>-13.082281859999966</v>
       </c>
       <c r="D235" s="5">
-        <v>-21.670658818169418</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-21.670658759966265</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>623.66035880000004</v>
+        <v>623.66035883999996</v>
       </c>
       <c r="C236" s="5">
-        <v>-12.558524799999986</v>
+        <v>-12.558524770000076</v>
       </c>
       <c r="D236" s="5">
-        <v>-21.277474219437455</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-21.27747417369703</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>609.26462449999997</v>
+        <v>609.26462448999996</v>
       </c>
       <c r="C237" s="5">
-        <v>-14.395734300000072</v>
+        <v>-14.395734349999998</v>
       </c>
       <c r="D237" s="5">
-        <v>-24.439666136879413</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-24.439666209916577</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>603.68602899999996</v>
+        <v>603.68602901999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.5785955000000058</v>
+        <v>-5.578595469999982</v>
       </c>
       <c r="D238" s="5">
-        <v>-10.450750374063567</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-10.450750320825076</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>596.92012339999997</v>
       </c>
       <c r="C239" s="5">
-        <v>-6.7659055999999964</v>
+        <v>-6.7659056200000123</v>
       </c>
       <c r="D239" s="5">
-        <v>-12.650356041640176</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-12.650356076366776</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>591.08068160000005</v>
+        <v>591.08068158000003</v>
       </c>
       <c r="C240" s="5">
-        <v>-5.8394417999999177</v>
+        <v>-5.8394418199999336</v>
       </c>
       <c r="D240" s="5">
-        <v>-11.127674518742747</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-11.127674554828094</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>583.74737709999999</v>
+        <v>583.74737706999997</v>
       </c>
       <c r="C241" s="5">
-        <v>-7.3333045000000538</v>
+        <v>-7.3333045100000618</v>
       </c>
       <c r="D241" s="5">
-        <v>-13.912891493337842</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-13.91289151147369</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>576.57747319999999</v>
+        <v>576.57747320999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-7.1699039000000084</v>
+        <v>-7.1699038599999767</v>
       </c>
       <c r="D242" s="5">
-        <v>-13.783033115026877</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-13.783033043912418</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>571.59353220000003</v>
+        <v>571.59353222000004</v>
       </c>
       <c r="C243" s="5">
-        <v>-4.9839409999999589</v>
+        <v>-4.9839409899999509</v>
       </c>
       <c r="D243" s="5">
-        <v>-9.8936029526902285</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-9.8936029336097917</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>567.16755920000003</v>
+        <v>567.16755923000005</v>
       </c>
       <c r="C244" s="5">
-        <v>-4.425972999999999</v>
+        <v>-4.4259729899999911</v>
       </c>
       <c r="D244" s="5">
-        <v>-8.9061799970848625</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-8.9061799775129522</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>566.33006009999997</v>
+        <v>566.33006014</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.83749910000005912</v>
+        <v>-0.83749909000005118</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.7576408555098455</v>
+        <v>-1.7576408346009598</v>
       </c>
       <c r="E245" s="5">
-        <v>-14.473615160043686</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-14.473615150128104</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>568.47395189999997</v>
+        <v>568.47395191999999</v>
       </c>
       <c r="C246" s="5">
-        <v>2.1438918000000058</v>
+        <v>2.1438917799999899</v>
       </c>
       <c r="D246" s="5">
-        <v>4.638490734075984</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>4.6384906895649891</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>560.33608690000005</v>
+        <v>560.33608693999997</v>
       </c>
       <c r="C247" s="5">
-        <v>-8.1378649999999197</v>
+        <v>-8.1378649800000176</v>
       </c>
       <c r="D247" s="5">
-        <v>-15.888325443084472</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-15.888325406542725</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>563.94076670000004</v>
+        <v>563.94076667000002</v>
       </c>
       <c r="C248" s="5">
-        <v>3.6046797999999853</v>
+        <v>3.6046797300000435</v>
       </c>
       <c r="D248" s="5">
-        <v>7.9987602791607326</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>7.9987601177034184</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>566.14410269999996</v>
+        <v>566.14410270999997</v>
       </c>
       <c r="C249" s="5">
-        <v>2.203335999999922</v>
+        <v>2.2033360399999538</v>
       </c>
       <c r="D249" s="5">
-        <v>4.7905134920033232</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>4.7905135811093569</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>565.06921950000003</v>
+        <v>565.06921948000002</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.0748831999999311</v>
+        <v>-1.0748832299999549</v>
       </c>
       <c r="D250" s="5">
-        <v>-2.2546831877389262</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-2.2546832499721114</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>563.81239330000005</v>
+        <v>563.81239327000003</v>
       </c>
       <c r="C251" s="5">
-        <v>-1.2568261999999777</v>
+        <v>-1.2568262099999856</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.6366286606439804</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-2.6366286814587969</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>567.47769789999995</v>
+        <v>567.47769788000005</v>
       </c>
       <c r="C252" s="5">
-        <v>3.6653045999998994</v>
+        <v>3.6653046100000211</v>
       </c>
       <c r="D252" s="5">
-        <v>8.0861787909800587</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>8.0861788142823965</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>565.86797439999998</v>
+        <v>565.86797435999995</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.6097234999999728</v>
+        <v>-1.6097235200001023</v>
       </c>
       <c r="D253" s="5">
-        <v>-3.3513466938893122</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-3.3513467349971404</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>565.48405290000005</v>
+        <v>565.48405293999997</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.38392149999992853</v>
+        <v>-0.38392141999997875</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.81112654030732756</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-0.81112637197545689</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>565.2285392</v>
+        <v>565.22853917999998</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.25551370000005136</v>
+        <v>-0.25551375999998527</v>
       </c>
       <c r="D255" s="5">
-        <v>-0.54087394727972971</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-0.54087407393454967</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>561.33924449999995</v>
+        <v>561.33924445000002</v>
       </c>
       <c r="C256" s="5">
-        <v>-3.8892947000000504</v>
+        <v>-3.8892947299999605</v>
       </c>
       <c r="D256" s="5">
-        <v>-7.9516756632539103</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-7.951675722557205</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>562.02015570000003</v>
+        <v>562.02015569000002</v>
       </c>
       <c r="C257" s="5">
-        <v>0.68091120000008232</v>
+        <v>0.68091124000000036</v>
       </c>
       <c r="D257" s="5">
-        <v>1.4653649151369796</v>
+        <v>1.4653650019258668</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.76102342143712365</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-0.7610234302121488</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>557.30475520000005</v>
+        <v>557.30475519000004</v>
       </c>
       <c r="C258" s="5">
         <v>-4.715400499999987</v>
       </c>
       <c r="D258" s="5">
-        <v>-9.6162631199526842</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-9.616263120115887</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>557.8468762</v>
+        <v>557.84687616999997</v>
       </c>
       <c r="C259" s="5">
-        <v>0.54212099999995189</v>
+        <v>0.54212097999993603</v>
       </c>
       <c r="D259" s="5">
-        <v>1.1735715878596453</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.1735715443531136</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>561.36469639999996</v>
+        <v>561.36469638999995</v>
       </c>
       <c r="C260" s="5">
-        <v>3.5178201999999601</v>
+        <v>3.517820219999976</v>
       </c>
       <c r="D260" s="5">
-        <v>7.83533616526364</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>7.835336211802546</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>561.07597720000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.28871919999994589</v>
+        <v>-0.28871918999993795</v>
       </c>
       <c r="D261" s="5">
-        <v>-0.61543710549619712</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-0.61543708425131349</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>559.82726319999995</v>
+        <v>559.82726320999996</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.2487140000000636</v>
+        <v>-1.2487139900000557</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.638234728026656</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.6382347071569057</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>562.73210740000002</v>
+        <v>562.73210742000003</v>
       </c>
       <c r="C263" s="5">
-        <v>2.9048442000000705</v>
+        <v>2.9048442100000784</v>
       </c>
       <c r="D263" s="5">
-        <v>6.4073940284808284</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>6.4073940510540162</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>566.85115399999995</v>
+        <v>566.85115402999998</v>
       </c>
       <c r="C264" s="5">
-        <v>4.1190465999999333</v>
+        <v>4.1190466099999412</v>
       </c>
       <c r="D264" s="5">
-        <v>9.1460643538370903</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>9.1460643766047909</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>566.66805309999995</v>
+        <v>566.66805313999998</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.18310089999999946</v>
+        <v>-0.18310088999999152</v>
       </c>
       <c r="D265" s="5">
-        <v>-0.38692899703645089</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-0.38692897592150777</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>571.34183840000003</v>
+        <v>571.34183834999999</v>
       </c>
       <c r="C266" s="5">
-        <v>4.6737853000000769</v>
+        <v>4.6737852100000055</v>
       </c>
       <c r="D266" s="5">
-        <v>10.358956122313012</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>10.358955912938184</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>567.51992199999995</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.8219164000000774</v>
+        <v>-3.8219163500000377</v>
       </c>
       <c r="D267" s="5">
-        <v>-7.7383955696583957</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-7.7383954727689659</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>567.96291819999999</v>
+        <v>567.96291814999995</v>
       </c>
       <c r="C268" s="5">
-        <v>0.4429962000000387</v>
+        <v>0.44299614999999903</v>
       </c>
       <c r="D268" s="5">
-        <v>0.94073109326164861</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>0.94073098662714738</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>569.06072770000003</v>
+        <v>569.06072764999999</v>
       </c>
       <c r="C269" s="5">
         <v>1.0978095000000394</v>
       </c>
       <c r="D269" s="5">
-        <v>2.3442848401584282</v>
+        <v>2.3442848403671945</v>
       </c>
       <c r="E269" s="5">
-        <v>1.2527258904497574</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>1.2527258833548771</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>571.14035369999999</v>
+        <v>571.14035374000002</v>
       </c>
       <c r="C270" s="5">
-        <v>2.079625999999962</v>
+        <v>2.0796260900000334</v>
       </c>
       <c r="D270" s="5">
-        <v>4.4746139700563736</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.4746141680145568</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>572.14023359999999</v>
+        <v>572.14023356999996</v>
       </c>
       <c r="C271" s="5">
-        <v>0.99987989999999627</v>
+        <v>0.99987982999994074</v>
       </c>
       <c r="D271" s="5">
-        <v>2.1211539513494859</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.1211538012680053</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>576.53297859999998</v>
+        <v>576.53297861999999</v>
       </c>
       <c r="C272" s="5">
-        <v>4.3927449999999908</v>
+        <v>4.3927450500000305</v>
       </c>
       <c r="D272" s="5">
-        <v>9.6124761504577485</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>9.6124762650574134</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>577.85373630000004</v>
+        <v>577.85373625</v>
       </c>
       <c r="C273" s="5">
-        <v>1.3207577000000583</v>
+        <v>1.3207576300000028</v>
       </c>
       <c r="D273" s="5">
-        <v>2.7839378290665406</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.783937679556181</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>582.79088960000001</v>
+        <v>582.79088958</v>
       </c>
       <c r="C274" s="5">
-        <v>4.9371532999999772</v>
+        <v>4.937153330000001</v>
       </c>
       <c r="D274" s="5">
-        <v>10.748522473618216</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>10.748522543003824</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>584.26777360000006</v>
+        <v>584.26777357000003</v>
       </c>
       <c r="C275" s="5">
-        <v>1.4768840000000409</v>
+        <v>1.476883990000033</v>
       </c>
       <c r="D275" s="5">
-        <v>3.0837341847117505</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>3.0837341636471116</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>580.90575879999994</v>
+        <v>580.90575876000003</v>
       </c>
       <c r="C276" s="5">
-        <v>-3.3620148000001109</v>
+        <v>-3.3620148100000051</v>
       </c>
       <c r="D276" s="5">
-        <v>-6.6906872291383923</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-6.6906872487462294</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>586.08066389999999</v>
+        <v>586.08066386999997</v>
       </c>
       <c r="C277" s="5">
-        <v>5.1749051000000463</v>
+        <v>5.1749051099999406</v>
       </c>
       <c r="D277" s="5">
-        <v>11.229641364799381</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>11.229641388384959</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>589.55629910000005</v>
+        <v>589.55629911000005</v>
       </c>
       <c r="C278" s="5">
-        <v>3.4756352000000561</v>
+        <v>3.4756352400000878</v>
       </c>
       <c r="D278" s="5">
-        <v>7.3531242101491312</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>7.3531242979418154</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>595.50334959999998</v>
+        <v>595.50334955999995</v>
       </c>
       <c r="C279" s="5">
-        <v>5.9470504999999321</v>
+        <v>5.9470504499998924</v>
       </c>
       <c r="D279" s="5">
-        <v>12.79947975054483</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>12.799479636664234</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>596.88824950000003</v>
+        <v>596.88824947000001</v>
       </c>
       <c r="C280" s="5">
-        <v>1.3848999000000504</v>
+        <v>1.3848999100000583</v>
       </c>
       <c r="D280" s="5">
-        <v>2.8266881459731996</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>2.8266881668379762</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>597.35894329999996</v>
+        <v>597.35894334</v>
       </c>
       <c r="C281" s="5">
-        <v>0.47069379999993544</v>
+        <v>0.47069386999999097</v>
       </c>
       <c r="D281" s="5">
-        <v>0.9504103922252094</v>
+        <v>0.95041053422870725</v>
       </c>
       <c r="E281" s="5">
-        <v>4.9727936268549433</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.9727936431074093</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>597.523235</v>
       </c>
       <c r="C282" s="5">
-        <v>0.16429170000003523</v>
+        <v>0.1642916600000035</v>
       </c>
       <c r="D282" s="5">
-        <v>0.33053583256124064</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>0.33053575194177398</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>606.1489795</v>
       </c>
       <c r="C283" s="5">
         <v>8.6257444999999962</v>
       </c>
       <c r="D283" s="5">
         <v>18.766775988103433</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>609.72885399999996</v>
       </c>
       <c r="C284" s="5">
         <v>3.5798744999999599</v>
       </c>
       <c r="D284" s="5">
         <v>7.3219190652243915</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>608.03395239999998</v>
+        <v>608.03395238999997</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.6949015999999801</v>
+        <v>-1.6949016099999881</v>
       </c>
       <c r="D285" s="5">
-        <v>-3.2851862553422428</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-3.2851862744295413</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>609.322136</v>
+        <v>609.32213601000001</v>
       </c>
       <c r="C286" s="5">
-        <v>1.2881836000000249</v>
+        <v>1.2881836200000407</v>
       </c>
       <c r="D286" s="5">
-        <v>2.5721598742007634</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.5721599146448781</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>612.39999009999997</v>
+        <v>612.39999011999998</v>
       </c>
       <c r="C287" s="5">
-        <v>3.0778540999999677</v>
+        <v>3.0778541099999757</v>
       </c>
       <c r="D287" s="5">
-        <v>6.2328003546131328</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>6.2328003753245431</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>612.79598969999995</v>
+        <v>612.79598967000004</v>
       </c>
       <c r="C288" s="5">
-        <v>0.39599959999998191</v>
+        <v>0.39599955000005593</v>
       </c>
       <c r="D288" s="5">
-        <v>0.7787283160888947</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>0.77872821738929066</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>615.88888919999999</v>
+        <v>615.88888915999996</v>
       </c>
       <c r="C289" s="5">
-        <v>3.0928995000000441</v>
+        <v>3.0928994899999225</v>
       </c>
       <c r="D289" s="5">
-        <v>6.227621757894175</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>6.2276217375098142</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>618.06302960000005</v>
+        <v>618.06302959000004</v>
       </c>
       <c r="C290" s="5">
-        <v>2.1741404000000557</v>
+        <v>2.1741404300000795</v>
       </c>
       <c r="D290" s="5">
-        <v>4.3193239625218371</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>4.3193240235700925</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>618.8963205</v>
+        <v>618.89632047999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.83329089999995176</v>
+        <v>0.83329088999994383</v>
       </c>
       <c r="D291" s="5">
-        <v>1.6299266284481195</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.6299266087693276</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>623.18388119999997</v>
+        <v>623.18388120999998</v>
       </c>
       <c r="C292" s="5">
-        <v>4.2875606999999718</v>
+        <v>4.2875607299999956</v>
       </c>
       <c r="D292" s="5">
-        <v>8.637492180554851</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>8.6374922436025514</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>624.69100800000001</v>
+        <v>624.69100803000003</v>
       </c>
       <c r="C293" s="5">
-        <v>1.5071268000000373</v>
+        <v>1.5071268200000532</v>
       </c>
       <c r="D293" s="5">
-        <v>2.9410314000982041</v>
+        <v>2.9410314395991621</v>
       </c>
       <c r="E293" s="5">
-        <v>4.5754843058026573</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>4.5754843038222415</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>628.91565790000004</v>
+        <v>628.91565792999995</v>
       </c>
       <c r="C294" s="5">
-        <v>4.2246499000000313</v>
+        <v>4.2246498999999176</v>
       </c>
       <c r="D294" s="5">
-        <v>8.424101710348797</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>8.4241017099286886</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>631.57944899999995</v>
+        <v>631.57944901999997</v>
       </c>
       <c r="C295" s="5">
-        <v>2.6637910999999121</v>
+        <v>2.6637910900000179</v>
       </c>
       <c r="D295" s="5">
-        <v>5.2027257335579113</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>5.202725713315659</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>635.31952539999997</v>
+        <v>635.31952535000005</v>
       </c>
       <c r="C296" s="5">
-        <v>3.7400764000000208</v>
+        <v>3.740076330000079</v>
       </c>
       <c r="D296" s="5">
-        <v>7.3422151230275068</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>7.3422149808628268</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>643.18001249999998</v>
+        <v>643.18001250999998</v>
       </c>
       <c r="C297" s="5">
-        <v>7.8604871000000003</v>
+        <v>7.8604871599999342</v>
       </c>
       <c r="D297" s="5">
-        <v>15.900162237782434</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>15.900162368863091</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>648.59702070000003</v>
+        <v>648.59702071000004</v>
       </c>
       <c r="C298" s="5">
         <v>5.4170082000000548</v>
       </c>
       <c r="D298" s="5">
-        <v>10.588232189314283</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>10.588232189141888</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>648.69649700000002</v>
+        <v>648.69649704000005</v>
       </c>
       <c r="C299" s="5">
-        <v>9.9476299999992079E-2</v>
+        <v>9.9476330000015878E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>0.1842011337698235</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>0.18420118936526286</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>653.07619980000004</v>
+        <v>653.07619982000006</v>
       </c>
       <c r="C300" s="5">
-        <v>4.3797028000000182</v>
+        <v>4.3797027800000023</v>
       </c>
       <c r="D300" s="5">
-        <v>8.4095772513276721</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>8.4095772109500153</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>657.1569465</v>
+        <v>657.15694654000004</v>
       </c>
       <c r="C301" s="5">
-        <v>4.0807466999999633</v>
+        <v>4.0807467199999792</v>
       </c>
       <c r="D301" s="5">
-        <v>7.7613323397829781</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>7.7613323788925825</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>661.96040689999995</v>
+        <v>661.96040688000005</v>
       </c>
       <c r="C302" s="5">
-        <v>4.803460399999949</v>
+        <v>4.8034603400000151</v>
       </c>
       <c r="D302" s="5">
-        <v>9.1327088288840841</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>9.1327087096044082</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>666.48470410000004</v>
       </c>
       <c r="C303" s="5">
-        <v>4.5242972000000918</v>
+        <v>4.524297219999994</v>
       </c>
       <c r="D303" s="5">
-        <v>8.517072748342148</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>8.5170727876855867</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>670.01606790000005</v>
       </c>
       <c r="C304" s="5">
         <v>3.5313638000000083</v>
       </c>
       <c r="D304" s="5">
         <v>6.5467906217103522</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>675.72603900000001</v>
+        <v>675.72603895999998</v>
       </c>
       <c r="C305" s="5">
-        <v>5.7099710999999616</v>
+        <v>5.7099710599999298</v>
       </c>
       <c r="D305" s="5">
-        <v>10.719787356414411</v>
+        <v>10.719787277764969</v>
       </c>
       <c r="E305" s="5">
-        <v>8.1696439273862609</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>8.1696439157883827</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>676.71284449999996</v>
+        <v>676.71284447999994</v>
       </c>
       <c r="C306" s="5">
-        <v>0.98680549999994582</v>
+        <v>0.98680551999996169</v>
       </c>
       <c r="D306" s="5">
-        <v>1.7665802513536111</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.7665802875511227</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>679.01955510000005</v>
+        <v>679.01955508000003</v>
       </c>
       <c r="C307" s="5">
         <v>2.3067106000000877</v>
       </c>
       <c r="D307" s="5">
-        <v>4.1680041468883822</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>4.1680041470137041</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>676.00284060000001</v>
+        <v>676.00284056999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.0167145000000346</v>
+        <v>-3.0167145100000425</v>
       </c>
       <c r="D308" s="5">
-        <v>-5.2029396997410942</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-5.2029397167184577</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>675.35864140000001</v>
+        <v>675.35864137999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.64419920000000275</v>
+        <v>-0.64419918999999481</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.1375694753377186</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-1.137569457821741</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>678.17440220000003</v>
+        <v>678.17440221000004</v>
       </c>
       <c r="C310" s="5">
-        <v>2.8157608000000209</v>
+        <v>2.8157608300000447</v>
       </c>
       <c r="D310" s="5">
-        <v>5.1194754346161941</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>5.1194754905723672</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>682.08791229999997</v>
+        <v>682.08791228999996</v>
       </c>
       <c r="C311" s="5">
-        <v>3.9135100999999395</v>
+        <v>3.9135100799999236</v>
       </c>
       <c r="D311" s="5">
-        <v>7.1488513088889594</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>7.1488512710785823</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>686.75270279999995</v>
+        <v>686.75270280999996</v>
       </c>
       <c r="C312" s="5">
-        <v>4.664790499999981</v>
+        <v>4.6647905199999968</v>
       </c>
       <c r="D312" s="5">
-        <v>8.522624810855838</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>8.5226248489110432</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>687.78179009999997</v>
+        <v>687.78179011999998</v>
       </c>
       <c r="C313" s="5">
-        <v>1.0290873000000147</v>
+        <v>1.0290873100000226</v>
       </c>
       <c r="D313" s="5">
-        <v>1.813073941920007</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.8130739596571299</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>688.32176059999995</v>
+        <v>688.32176058000005</v>
       </c>
       <c r="C314" s="5">
-        <v>0.53997049999998126</v>
+        <v>0.53997046000006321</v>
       </c>
       <c r="D314" s="5">
-        <v>0.94618649650550779</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>0.94618642608326198</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>691.76361059999999</v>
+        <v>691.76361057999998</v>
       </c>
       <c r="C315" s="5">
-        <v>3.4418500000000449</v>
+        <v>3.4418499999999312</v>
       </c>
       <c r="D315" s="5">
-        <v>6.1682253972981549</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>6.1682253974822521</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>690.61476240000002</v>
+        <v>690.61476242000003</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.1488481999999749</v>
+        <v>-1.1488481599999432</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.9748000358256634</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-1.9747999677514616</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>693.35139040000001</v>
+        <v>693.35139043000004</v>
       </c>
       <c r="C317" s="5">
-        <v>2.7366279999999961</v>
+        <v>2.736628010000004</v>
       </c>
       <c r="D317" s="5">
-        <v>4.8601319339413029</v>
+        <v>4.8601319519459674</v>
       </c>
       <c r="E317" s="5">
-        <v>2.6083575861725716</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.6083575966862282</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>698.77294689999997</v>
+        <v>698.77294688999996</v>
       </c>
       <c r="C318" s="5">
-        <v>5.4215564999999515</v>
+        <v>5.4215564599999198</v>
       </c>
       <c r="D318" s="5">
-        <v>9.7974628591697375</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>9.7974627833055106</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>696.96297470000002</v>
+        <v>696.96297472000003</v>
       </c>
       <c r="C319" s="5">
-        <v>-1.8099721999999474</v>
+        <v>-1.8099721699999236</v>
       </c>
       <c r="D319" s="5">
-        <v>-3.0643573453597472</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-3.0643572953330978</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>693.47712730000001</v>
+        <v>693.47712725999997</v>
       </c>
       <c r="C320" s="5">
-        <v>-3.4858474000000115</v>
+        <v>-3.4858474600000591</v>
       </c>
       <c r="D320" s="5">
-        <v>-5.8394016846124437</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-5.8394017822114623</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>701.48537820000001</v>
       </c>
       <c r="C321" s="5">
-        <v>8.0082509000000073</v>
+        <v>8.008250940000039</v>
       </c>
       <c r="D321" s="5">
-        <v>14.772483274614512</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>14.772483354055899</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>698.79665480000006</v>
+        <v>698.79665475000002</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.688723399999958</v>
+        <v>-2.6887234499999977</v>
       </c>
       <c r="D322" s="5">
-        <v>-4.5037469390306395</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-4.503747021025517</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>698.18901940000001</v>
+        <v>698.18901936999998</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.60763540000004923</v>
+        <v>-0.60763538000003336</v>
       </c>
       <c r="D323" s="5">
-        <v>-1.0384785669375285</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-1.0384785329938473</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>703.18241179999995</v>
       </c>
       <c r="C324" s="5">
-        <v>4.9933923999999479</v>
+        <v>4.9933924299999717</v>
       </c>
       <c r="D324" s="5">
-        <v>8.9280735072722059</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>8.9280735634376551</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>701.40156420000005</v>
+        <v>701.40156419000004</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.7808475999999018</v>
+        <v>-1.7808476099999098</v>
       </c>
       <c r="D325" s="5">
-        <v>-2.9970891322154913</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-2.9970891488114715</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>706.70298739999998</v>
+        <v>706.70298744000002</v>
       </c>
       <c r="C326" s="5">
-        <v>5.3014231999999311</v>
+        <v>5.3014232499999707</v>
       </c>
       <c r="D326" s="5">
-        <v>9.4567037482509377</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>9.4567038413218221</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>705.26285229999996</v>
+        <v>705.26285230999997</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.4401351000000204</v>
+        <v>-1.4401351300000442</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.4181641221030725</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-2.4181641717782476</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>702.11367419999999</v>
+        <v>702.11367423000002</v>
       </c>
       <c r="C328" s="5">
-        <v>-3.1491780999999719</v>
+        <v>-3.149178079999956</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.2286504062123313</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-5.2286503737447143</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>701.75140940000006</v>
+        <v>701.75140941999996</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.36226479999993444</v>
+        <v>-0.36226481000005606</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.61740178866244166</v>
+        <v>-0.61740180563084612</v>
       </c>
       <c r="E329" s="5">
-        <v>1.2115096495521671</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.2115096480574516</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>703.79892329999996</v>
+        <v>703.79892330999996</v>
       </c>
       <c r="C330" s="5">
-        <v>2.047513899999899</v>
+        <v>2.0475138900000047</v>
       </c>
       <c r="D330" s="5">
-        <v>3.5580000596783457</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.5580000419183522</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>704.80468580000002</v>
       </c>
       <c r="C331" s="5">
-        <v>1.0057625000000598</v>
+        <v>1.0057624900000519</v>
       </c>
       <c r="D331" s="5">
-        <v>1.7284004845330436</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.7284004671881181</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>709.27254140000002</v>
+        <v>709.27254135999999</v>
       </c>
       <c r="C332" s="5">
-        <v>4.4678556000000071</v>
+        <v>4.4678555599999754</v>
       </c>
       <c r="D332" s="5">
-        <v>7.8778719880501002</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>7.8778719150438326</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>705.84657049999998</v>
+        <v>705.84657044999994</v>
       </c>
       <c r="C333" s="5">
-        <v>-3.4259709000000385</v>
+        <v>-3.4259709100000464</v>
       </c>
       <c r="D333" s="5">
-        <v>-5.6447774569240439</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-5.6447774732752087</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>711.25562190000005</v>
+        <v>711.25562192999996</v>
       </c>
       <c r="C334" s="5">
-        <v>5.4090514000000667</v>
+        <v>5.4090514800000165</v>
       </c>
       <c r="D334" s="5">
-        <v>9.5935105321736991</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>9.5935106808031847</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>714.54287729999999</v>
+        <v>714.54287725999995</v>
       </c>
       <c r="C335" s="5">
-        <v>3.2872553999999354</v>
+        <v>3.2872553299999936</v>
       </c>
       <c r="D335" s="5">
-        <v>5.6892917159863332</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>5.6892915914943387</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>710.43645719999995</v>
+        <v>710.43645719000006</v>
       </c>
       <c r="C336" s="5">
-        <v>-4.1064201000000367</v>
+        <v>-4.1064200699998992</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.6824463690709717</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-6.6824463221462516</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>709.46129989999997</v>
+        <v>709.46129993</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.97515729999997802</v>
+        <v>-0.97515726000005998</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.6347624435142372</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-1.6347623769862762</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>712.43170329999998</v>
+        <v>712.43170325999995</v>
       </c>
       <c r="C338" s="5">
-        <v>2.9704034000000092</v>
+        <v>2.9704033299999537</v>
       </c>
       <c r="D338" s="5">
-        <v>5.1415378692128977</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>5.1415377450223287</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>717.34564650000004</v>
       </c>
       <c r="C339" s="5">
-        <v>4.9139432000000625</v>
+        <v>4.9139432400000942</v>
       </c>
       <c r="D339" s="5">
-        <v>8.5982320123310974</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>8.5982320854993244</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>722.74313870000003</v>
+        <v>722.74313869000002</v>
       </c>
       <c r="C340" s="5">
-        <v>5.3974921999999879</v>
+        <v>5.3974921899999799</v>
       </c>
       <c r="D340" s="5">
-        <v>9.412294449117331</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>9.4122944309509968</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>725.3917841</v>
+        <v>725.39178405999996</v>
       </c>
       <c r="C341" s="5">
-        <v>2.648645399999964</v>
+        <v>2.6486453699999402</v>
       </c>
       <c r="D341" s="5">
-        <v>4.4873848263254468</v>
+        <v>4.487384774533254</v>
       </c>
       <c r="E341" s="5">
-        <v>3.3687676837318437</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>3.3687676750858042</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>724.14838099999997</v>
+        <v>724.14838103</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.2434031000000232</v>
+        <v>-1.2434030299999677</v>
       </c>
       <c r="D342" s="5">
-        <v>-2.0376533352835513</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-2.037653221759983</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>727.79125039999997</v>
+        <v>727.79125036000005</v>
       </c>
       <c r="C343" s="5">
-        <v>3.642869399999995</v>
+        <v>3.6428693300000532</v>
       </c>
       <c r="D343" s="5">
-        <v>6.2065234720922513</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>6.2065233492468952</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>730.78298930000005</v>
+        <v>730.78298933999997</v>
       </c>
       <c r="C344" s="5">
-        <v>2.9917389000000867</v>
+        <v>2.9917389799999228</v>
       </c>
       <c r="D344" s="5">
-        <v>5.0459210079171202</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>5.0459211461949094</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>732.31981889999997</v>
+        <v>732.31981890999998</v>
       </c>
       <c r="C345" s="5">
-        <v>1.5368295999999191</v>
+        <v>1.536829570000009</v>
       </c>
       <c r="D345" s="5">
-        <v>2.5529829995223796</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>2.5529829489673084</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>735.88034130000005</v>
+        <v>735.88034125000001</v>
       </c>
       <c r="C346" s="5">
-        <v>3.5605224000000817</v>
+        <v>3.5605223400000341</v>
       </c>
       <c r="D346" s="5">
-        <v>5.9929454724511055</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>5.9929453686615286</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>739.95516569999995</v>
       </c>
       <c r="C347" s="5">
-        <v>4.0748243999998977</v>
+        <v>4.0748244499999373</v>
       </c>
       <c r="D347" s="5">
-        <v>6.8509685785106411</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>6.8509686656317736</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>741.36726869999995</v>
+        <v>741.36726871999997</v>
       </c>
       <c r="C348" s="5">
-        <v>1.4121030000000019</v>
+        <v>1.4121030200000178</v>
       </c>
       <c r="D348" s="5">
-        <v>2.3142252643572725</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.3142252974789779</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>746.1665984</v>
       </c>
       <c r="C349" s="5">
-        <v>4.7993297000000439</v>
+        <v>4.799329680000028</v>
       </c>
       <c r="D349" s="5">
-        <v>8.0509910355576189</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>8.0509910005786658</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>745.59606299999996</v>
+        <v>745.59606295000003</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.57053540000003977</v>
+        <v>-0.57053544999996575</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.91369755404604458</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-0.91369763378317259</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>747.68653970000003</v>
+        <v>747.68653964999999</v>
       </c>
       <c r="C351" s="5">
-        <v>2.0904767000000675</v>
+        <v>2.0904766999999538</v>
       </c>
       <c r="D351" s="5">
-        <v>3.4168901356767423</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>3.4168901359092008</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>750.95458299999996</v>
+        <v>750.95458298000005</v>
       </c>
       <c r="C352" s="5">
-        <v>3.2680432999999312</v>
+        <v>3.2680433300000686</v>
       </c>
       <c r="D352" s="5">
-        <v>5.3729934319781236</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>5.3729934828612214</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>756.6668545</v>
+        <v>756.66685445999997</v>
       </c>
       <c r="C353" s="5">
-        <v>5.7122715000000426</v>
+        <v>5.712271479999913</v>
       </c>
       <c r="D353" s="5">
-        <v>9.5197536590489129</v>
+        <v>9.519753624575312</v>
       </c>
       <c r="E353" s="5">
-        <v>4.3114729289087883</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>4.3114729291465315</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>761.24414079999997</v>
+        <v>761.24414076999994</v>
       </c>
       <c r="C354" s="5">
-        <v>4.5772862999999688</v>
+        <v>4.5772863099999768</v>
       </c>
       <c r="D354" s="5">
-        <v>7.5055862792789751</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>7.5055862966358466</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>764.14364169999999</v>
+        <v>764.14364171</v>
       </c>
       <c r="C355" s="5">
-        <v>2.8995009000000209</v>
+        <v>2.8995009400000527</v>
       </c>
       <c r="D355" s="5">
-        <v>4.667653978981523</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>4.6676540449170023</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>764.57120139999995</v>
+        <v>764.57120136000003</v>
       </c>
       <c r="C356" s="5">
-        <v>0.42755969999996069</v>
+        <v>0.42755965000003471</v>
       </c>
       <c r="D356" s="5">
-        <v>0.67350363067444352</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.67350355166191367</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>767.9594985</v>
+        <v>767.95949854000003</v>
       </c>
       <c r="C357" s="5">
-        <v>3.3882971000000452</v>
+        <v>3.388297179999995</v>
       </c>
       <c r="D357" s="5">
-        <v>5.4495103597670402</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>5.449510491877696</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>770.66506630000003</v>
+        <v>770.66506627000001</v>
       </c>
       <c r="C358" s="5">
-        <v>2.7055678000000398</v>
+        <v>2.7055677299999843</v>
       </c>
       <c r="D358" s="5">
-        <v>4.3105612323719678</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.310561118448053</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>771.39684439999996</v>
+        <v>771.39684440999997</v>
       </c>
       <c r="C359" s="5">
-        <v>0.7317780999999286</v>
+        <v>0.73177813999996033</v>
       </c>
       <c r="D359" s="5">
-        <v>1.1454188558116307</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.1454189187940278</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>777.92869800000005</v>
+        <v>777.92869797000003</v>
       </c>
       <c r="C360" s="5">
-        <v>6.5318536000000904</v>
+        <v>6.5318535600000587</v>
       </c>
       <c r="D360" s="5">
-        <v>10.647911522414599</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>10.647911453997727</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>782.29143509999994</v>
+        <v>782.29143506000003</v>
       </c>
       <c r="C361" s="5">
-        <v>4.3627370999998902</v>
+        <v>4.362737089999996</v>
       </c>
       <c r="D361" s="5">
-        <v>6.9412826234938274</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>6.9412826073655731</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>784.40922739999996</v>
+        <v>784.40922740999997</v>
       </c>
       <c r="C362" s="5">
-        <v>2.1177923000000192</v>
+        <v>2.1177923499999451</v>
       </c>
       <c r="D362" s="5">
-        <v>3.2974073374637092</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>3.2974074166477019</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>782.65307059999998</v>
+        <v>782.65307063</v>
       </c>
       <c r="C363" s="5">
-        <v>-1.7561567999999852</v>
+        <v>-1.7561567799999693</v>
       </c>
       <c r="D363" s="5">
-        <v>-2.6537569162516816</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-2.6537568863670757</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>784.09753780000005</v>
+        <v>784.09753780999995</v>
       </c>
       <c r="C364" s="5">
-        <v>1.4444672000000764</v>
+        <v>1.4444671799999469</v>
       </c>
       <c r="D364" s="5">
-        <v>2.2373442734969107</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.2373442421167677</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>781.93555849999996</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.1619793000000982</v>
+        <v>-2.1619793099999924</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.2590214300496467</v>
+        <v>-3.2590214448550037</v>
       </c>
       <c r="E365" s="5">
-        <v>3.3394754705751373</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.3394754760380119</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>782.88310449999994</v>
+        <v>782.88310453999998</v>
       </c>
       <c r="C366" s="5">
-        <v>0.94754599999998845</v>
+        <v>0.94754604000002018</v>
       </c>
       <c r="D366" s="5">
-        <v>1.4638856279214352</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>1.4638856901307618</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>780.9448883</v>
       </c>
       <c r="C367" s="5">
-        <v>-1.9382161999999425</v>
+        <v>-1.9382162399999743</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.9307684471736817</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-2.9307685066885747</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>778.48036560000003</v>
+        <v>778.48036554999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.464522699999975</v>
+        <v>-2.4645227500000146</v>
       </c>
       <c r="D368" s="5">
-        <v>-3.7219416283554185</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-3.7219417025601609</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>723.46601469999996</v>
+        <v>723.46601467000005</v>
       </c>
       <c r="C369" s="5">
-        <v>-55.014350900000068</v>
+        <v>-55.014350879999938</v>
       </c>
       <c r="D369" s="5">
-        <v>-58.500233434296845</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-58.500233422962047</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>730.27817700000003</v>
+        <v>730.27817698000001</v>
       </c>
       <c r="C370" s="5">
-        <v>6.8121623000000682</v>
+        <v>6.8121623099999624</v>
       </c>
       <c r="D370" s="5">
-        <v>11.903135915228248</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>11.903135934135477</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>728.94432210000002</v>
+        <v>728.94432211000003</v>
       </c>
       <c r="C371" s="5">
-        <v>-1.3338549000000057</v>
+        <v>-1.3338548699999819</v>
       </c>
       <c r="D371" s="5">
-        <v>-2.1699181449667759</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-2.16991809671081</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>721.23865980000005</v>
       </c>
       <c r="C372" s="5">
-        <v>-7.7056622999999718</v>
+        <v>-7.7056623099999797</v>
       </c>
       <c r="D372" s="5">
-        <v>-11.973044318088988</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-11.973044332580162</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>719.9392613</v>
+        <v>719.93926132000001</v>
       </c>
       <c r="C373" s="5">
-        <v>-1.2993985000000521</v>
+        <v>-1.2993984800000362</v>
       </c>
       <c r="D373" s="5">
-        <v>-2.1406504471189636</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-2.1406504144964589</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>718.97932449999996</v>
+        <v>718.97932448999995</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.95993680000003678</v>
+        <v>-0.95993683000006058</v>
       </c>
       <c r="D374" s="5">
-        <v>-1.5883478708634602</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-1.5883479200953454</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>720.29504420000001</v>
+        <v>720.29504416999998</v>
       </c>
       <c r="C375" s="5">
-        <v>1.3157197000000451</v>
+        <v>1.3157196800000293</v>
       </c>
       <c r="D375" s="5">
-        <v>2.2182168983380102</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>2.2182168643103628</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>721.79298319999998</v>
+        <v>721.79298323</v>
       </c>
       <c r="C376" s="5">
-        <v>1.4979389999999739</v>
+        <v>1.4979390600000215</v>
       </c>
       <c r="D376" s="5">
-        <v>2.5242849340945339</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>2.5242850364706637</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>722.4055816</v>
+        <v>722.40558157999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.61259840000002441</v>
+        <v>0.61259834999998475</v>
       </c>
       <c r="D377" s="5">
-        <v>1.0232287036423537</v>
+        <v>1.0232286196939278</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.6131563851882245</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-7.6131563877459785</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>722.79100530000005</v>
+        <v>722.79100530999995</v>
       </c>
       <c r="C378" s="5">
-        <v>0.38542370000004667</v>
+        <v>0.38542372999995678</v>
       </c>
       <c r="D378" s="5">
-        <v>0.6421158076893807</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>0.64211585783380265</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>712.99592380000001</v>
+        <v>712.99592382000003</v>
       </c>
       <c r="C379" s="5">
-        <v>-9.7950815000000375</v>
+        <v>-9.7950814899999159</v>
       </c>
       <c r="D379" s="5">
-        <v>-15.103127569483554</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-15.103127555001306</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>732.6216541</v>
+        <v>732.62165412000002</v>
       </c>
       <c r="C380" s="5">
         <v>19.625730299999987</v>
       </c>
       <c r="D380" s="5">
-        <v>38.519988742804621</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>38.519988741555665</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>733.4222158</v>
+        <v>733.42221583000003</v>
       </c>
       <c r="C381" s="5">
-        <v>0.80056170000000293</v>
+        <v>0.80056171000001086</v>
       </c>
       <c r="D381" s="5">
-        <v>1.3191922615424012</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>1.3191922780836585</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>730.97688189999997</v>
+        <v>730.97688187999995</v>
       </c>
       <c r="C382" s="5">
-        <v>-2.4453339000000369</v>
+        <v>-2.4453339500000766</v>
       </c>
       <c r="D382" s="5">
-        <v>-3.9284109409911561</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-3.9284110196909028</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>731.60969130000001</v>
+        <v>731.60969127999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.63280940000004193</v>
       </c>
       <c r="D383" s="5">
-        <v>1.0438050789164155</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>1.0438050789452147</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>738.99405560000002</v>
+        <v>738.99405558000001</v>
       </c>
       <c r="C384" s="5">
         <v>7.3843643000000156</v>
       </c>
       <c r="D384" s="5">
-        <v>12.807491749786148</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.807491750156053</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>739.63106930000004</v>
+        <v>739.63106929000003</v>
       </c>
       <c r="C385" s="5">
-        <v>0.63701370000001134</v>
+        <v>0.63701371000001927</v>
       </c>
       <c r="D385" s="5">
-        <v>1.0393195597502292</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.0393195761716045</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>742.26637989999995</v>
+        <v>742.26637991999996</v>
       </c>
       <c r="C386" s="5">
-        <v>2.6353105999999116</v>
+        <v>2.6353106299999354</v>
       </c>
       <c r="D386" s="5">
-        <v>4.3603985311141624</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.3603985817893598</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>751.38843710000003</v>
+        <v>751.38843711000004</v>
       </c>
       <c r="C387" s="5">
-        <v>9.1220572000000857</v>
+        <v>9.1220571900000778</v>
       </c>
       <c r="D387" s="5">
-        <v>15.786148807478305</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>15.786148788532216</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>755.11202560000004</v>
+        <v>755.11202557000001</v>
       </c>
       <c r="C388" s="5">
-        <v>3.7235885000000053</v>
+        <v>3.7235884599999736</v>
       </c>
       <c r="D388" s="5">
-        <v>6.111523515568118</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>6.111523448032985</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>759.61662120000005</v>
+        <v>759.61662121999996</v>
       </c>
       <c r="C389" s="5">
-        <v>4.504595600000016</v>
+        <v>4.504595649999942</v>
       </c>
       <c r="D389" s="5">
-        <v>7.3981665102113014</v>
+        <v>7.3981665953458231</v>
       </c>
       <c r="E389" s="5">
-        <v>5.150990046004944</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>5.1509900516845786</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>759.82092569999998</v>
+        <v>759.82092566999995</v>
       </c>
       <c r="C390" s="5">
-        <v>0.20430449999992106</v>
+        <v>0.20430444999999509</v>
       </c>
       <c r="D390" s="5">
-        <v>0.32322672151841036</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>0.32322664228889852</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>764.44138150000003</v>
+        <v>764.44138153999995</v>
       </c>
       <c r="C391" s="5">
-        <v>4.6204558000000588</v>
+        <v>4.6204558700000007</v>
       </c>
       <c r="D391" s="5">
-        <v>7.5462481745327992</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>7.5462482930169772</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>766.37465410000004</v>
+        <v>766.37465409000004</v>
       </c>
       <c r="C392" s="5">
-        <v>1.9332726000000093</v>
+        <v>1.9332725500000834</v>
       </c>
       <c r="D392" s="5">
-        <v>3.077370994249784</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>3.077370913386801</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>773.7818886</v>
+        <v>773.78188857999999</v>
       </c>
       <c r="C393" s="5">
-        <v>7.4072344999999586</v>
+        <v>7.4072344899999507</v>
       </c>
       <c r="D393" s="5">
-        <v>12.235210572544396</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>12.235210555306919</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>778.11358949999999</v>
+        <v>778.11358947999997</v>
       </c>
       <c r="C394" s="5">
         <v>4.3317008999999871</v>
       </c>
       <c r="D394" s="5">
-        <v>6.9284518973734999</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>6.9284518975579523</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>780.88069589999998</v>
+        <v>780.88069593</v>
       </c>
       <c r="C395" s="5">
-        <v>2.7671063999999888</v>
+        <v>2.7671064500000284</v>
       </c>
       <c r="D395" s="5">
-        <v>4.3518707575857629</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>4.3518708378800008</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>788.83737440000004</v>
       </c>
       <c r="C396" s="5">
-        <v>7.9566785000000664</v>
+        <v>7.9566784700000426</v>
       </c>
       <c r="D396" s="5">
-        <v>12.936286968280664</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>12.936286916214712</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>791.94717939999998</v>
+        <v>791.94717944000001</v>
       </c>
       <c r="C397" s="5">
-        <v>3.1098049999999375</v>
+        <v>3.1098050399999693</v>
       </c>
       <c r="D397" s="5">
-        <v>4.8346499877208737</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>4.8346500512614021</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>797.00578729999995</v>
       </c>
       <c r="C398" s="5">
-        <v>5.05860789999997</v>
+        <v>5.0586078599999382</v>
       </c>
       <c r="D398" s="5">
-        <v>7.9401713291486598</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>7.9401712637259036</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>796.95730830000002</v>
+        <v>796.95730825999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-4.8478999999929329E-2</v>
+        <v>-4.847903999996106E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-7.2967276736390918E-2</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-7.2967336921525572E-2</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>799.51986280000006</v>
+        <v>799.51986283999997</v>
       </c>
       <c r="C400" s="5">
-        <v>2.5625545000000329</v>
+        <v>2.5625545799999827</v>
       </c>
       <c r="D400" s="5">
-        <v>3.9274807656384692</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.927480890626911</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>802.44764629999997</v>
+        <v>802.44764625000005</v>
       </c>
       <c r="C401" s="5">
-        <v>2.9277834999999186</v>
+        <v>2.9277834100000746</v>
       </c>
       <c r="D401" s="5">
-        <v>4.4839059525238145</v>
+        <v>4.4839058116722619</v>
       </c>
       <c r="E401" s="5">
-        <v>5.6385055177357479</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>5.6385055083721491</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>812.0809577</v>
+        <v>812.08095766999998</v>
       </c>
       <c r="C402" s="5">
-        <v>9.6333114000000251</v>
+        <v>9.6333114199999272</v>
       </c>
       <c r="D402" s="5">
-        <v>15.396180090141097</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>15.396180125268067</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>809.92869069999995</v>
+        <v>809.92869073999998</v>
       </c>
       <c r="C403" s="5">
-        <v>-2.1522670000000517</v>
+        <v>-2.1522669299999961</v>
       </c>
       <c r="D403" s="5">
-        <v>-3.1344208080930414</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-3.1344207077450337</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>814.12780569999995</v>
+        <v>814.12780565000003</v>
       </c>
       <c r="C404" s="5">
-        <v>4.1991150000000061</v>
+        <v>4.1991149100000484</v>
       </c>
       <c r="D404" s="5">
-        <v>6.4019657910793892</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>6.4019656496042021</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>814.78117989999998</v>
+        <v>814.78117992</v>
       </c>
       <c r="C405" s="5">
-        <v>0.65337420000003021</v>
+        <v>0.65337426999997206</v>
       </c>
       <c r="D405" s="5">
-        <v>0.96731631061173218</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>0.96731641476393015</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>817.81344230000002</v>
+        <v>817.81344232000004</v>
       </c>
       <c r="C406" s="5">
         <v>3.032262400000036</v>
       </c>
       <c r="D406" s="5">
-        <v>4.5584337816853671</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>4.5584337815713027</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>823.74764789999995</v>
+        <v>823.74764787000004</v>
       </c>
       <c r="C407" s="5">
-        <v>5.9342055999999275</v>
+        <v>5.9342055500000015</v>
       </c>
       <c r="D407" s="5">
-        <v>9.0634706318869505</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>9.0634705522172112</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>824.61780569999996</v>
+        <v>824.61780568999995</v>
       </c>
       <c r="C408" s="5">
-        <v>0.87015780000001541</v>
+        <v>0.87015781999991759</v>
       </c>
       <c r="D408" s="5">
-        <v>1.2749989402289552</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>1.2749989697510289</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>826.27437429999998</v>
+        <v>826.27437428999997</v>
       </c>
       <c r="C409" s="5">
         <v>1.6565686000000142</v>
       </c>
       <c r="D409" s="5">
-        <v>2.4374855619809122</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>2.437485562010866</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>833.24969180000005</v>
+        <v>833.24969176000002</v>
       </c>
       <c r="C410" s="5">
-        <v>6.9753175000000738</v>
+        <v>6.97531747000005</v>
       </c>
       <c r="D410" s="5">
-        <v>10.614110910680786</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>10.61411086302504</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>831.91510289999997</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.3345889000000852</v>
+        <v>-1.3345888600000535</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.9051597613612969</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-1.9051597048529212</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>833.74469880000004</v>
       </c>
       <c r="C412" s="5">
         <v>1.8295959000000721</v>
       </c>
       <c r="D412" s="5">
         <v>2.6712671700478197</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>838.53279559999999</v>
+        <v>838.53279558999998</v>
       </c>
       <c r="C413" s="5">
-        <v>4.7880967999999484</v>
+        <v>4.7880967899999405</v>
       </c>
       <c r="D413" s="5">
-        <v>7.1133512563234635</v>
+        <v>7.1133512409946364</v>
       </c>
       <c r="E413" s="5">
-        <v>4.496885182028354</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.496885187293298</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>841.47952969999994</v>
+        <v>841.47952969000005</v>
       </c>
       <c r="C414" s="5">
-        <v>2.9467340999999578</v>
+        <v>2.9467341000000715</v>
       </c>
       <c r="D414" s="5">
-        <v>4.2994534426626041</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>4.2994534427152287</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>845.40848659999995</v>
+        <v>845.40848656000003</v>
       </c>
       <c r="C415" s="5">
-        <v>3.9289569000000029</v>
+        <v>3.9289568699999791</v>
       </c>
       <c r="D415" s="5">
-        <v>5.7490735659101677</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>5.7490735209492216</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>847.80448430000001</v>
+        <v>847.80448432000003</v>
       </c>
       <c r="C416" s="5">
-        <v>2.3959977000000663</v>
+        <v>2.3959977600000002</v>
       </c>
       <c r="D416" s="5">
-        <v>3.4544733749837686</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>3.4544734630085561</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>847.08673239999996</v>
+        <v>847.08673241999998</v>
       </c>
       <c r="C417" s="5">
         <v>-0.71775190000005296</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.011203770038227</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-1.0112037700144683</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>851.38733109999998</v>
+        <v>851.38733107999997</v>
       </c>
       <c r="C418" s="5">
-        <v>4.3005987000000232</v>
+        <v>4.3005986599999915</v>
       </c>
       <c r="D418" s="5">
-        <v>6.2653424789618661</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>6.2653424188988449</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>853.62190889999999</v>
+        <v>853.62190893000002</v>
       </c>
       <c r="C419" s="5">
-        <v>2.2345778000000109</v>
+        <v>2.2345778500000506</v>
       </c>
       <c r="D419" s="5">
-        <v>3.1954229806639312</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>3.1954230532749373</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>853.67183350000005</v>
+        <v>853.67183347000002</v>
       </c>
       <c r="C420" s="5">
-        <v>4.9924600000053942E-2</v>
+        <v>4.9924540000006346E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>7.0205314882199055E-2</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>7.0205230479136738E-2</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>865.45124650000002</v>
+        <v>865.45124653000005</v>
       </c>
       <c r="C421" s="5">
-        <v>11.779412999999977</v>
+        <v>11.779413060000024</v>
       </c>
       <c r="D421" s="5">
-        <v>17.874500518157312</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>17.874500616898015</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>869.81043179999995</v>
       </c>
       <c r="C422" s="5">
-        <v>4.3591852999999219</v>
+        <v>4.3591852699998981</v>
       </c>
       <c r="D422" s="5">
-        <v>6.2145589268442381</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>6.2145588826624243</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>875.33300020000001</v>
+        <v>875.33300022000003</v>
       </c>
       <c r="C423" s="5">
-        <v>5.5225684000000683</v>
+        <v>5.5225684200000842</v>
       </c>
       <c r="D423" s="5">
-        <v>7.8907663165420416</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>7.8907663461235122</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>881.65725459999999</v>
+        <v>881.65725454999995</v>
       </c>
       <c r="C424" s="5">
-        <v>6.3242543999999725</v>
+        <v>6.324254329999917</v>
       </c>
       <c r="D424" s="5">
-        <v>9.0229185075121556</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>9.0229184034261056</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>882.70667300000002</v>
+        <v>882.70667303000005</v>
       </c>
       <c r="C425" s="5">
-        <v>1.0494184000000359</v>
+        <v>1.0494184800000994</v>
       </c>
       <c r="D425" s="5">
-        <v>1.4377230347080383</v>
+        <v>1.4377231451102368</v>
       </c>
       <c r="E425" s="5">
-        <v>5.2679963898599969</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>5.2679963946930641</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>885.58790390000001</v>
+        <v>885.58790393000004</v>
       </c>
       <c r="C426" s="5">
         <v>2.8812308999999914</v>
       </c>
       <c r="D426" s="5">
-        <v>3.987992601239787</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>3.9879926011019862</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>889.22727870000006</v>
+        <v>889.22727865000002</v>
       </c>
       <c r="C427" s="5">
-        <v>3.6393748000000414</v>
+        <v>3.639374719999978</v>
       </c>
       <c r="D427" s="5">
-        <v>5.0444745063343843</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>5.0444743927546831</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>892.3516687</v>
+        <v>892.35166865999997</v>
       </c>
       <c r="C428" s="5">
-        <v>3.1243899999999485</v>
+        <v>3.1243900099999564</v>
       </c>
       <c r="D428" s="5">
-        <v>4.2987628655645205</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>4.2987628798366373</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>898.34541239999999</v>
+        <v>898.34541240999999</v>
       </c>
       <c r="C429" s="5">
-        <v>5.9937436999999818</v>
+        <v>5.9937437500000215</v>
       </c>
       <c r="D429" s="5">
-        <v>8.3646844101161086</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>8.3646844828810796</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>901.86583780000001</v>
+        <v>901.86583782000002</v>
       </c>
       <c r="C430" s="5">
-        <v>3.5204254000000219</v>
+        <v>3.5204254100000298</v>
       </c>
       <c r="D430" s="5">
-        <v>4.8052371010934847</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>4.80523711498404</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>902.13838940000005</v>
+        <v>902.13838937000003</v>
       </c>
       <c r="C431" s="5">
-        <v>0.27255160000004253</v>
+        <v>0.27255155000000286</v>
       </c>
       <c r="D431" s="5">
-        <v>0.363253689552967</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>0.36325362279479023</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>904.92084990000001</v>
+        <v>904.92084986999998</v>
       </c>
       <c r="C432" s="5">
         <v>2.7824604999999565</v>
       </c>
       <c r="D432" s="5">
-        <v>3.764588389213408</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.7645883893407506</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>907.29636159999995</v>
+        <v>907.29636161999997</v>
       </c>
       <c r="C433" s="5">
-        <v>2.3755116999999473</v>
+        <v>2.3755117499999869</v>
       </c>
       <c r="D433" s="5">
-        <v>3.1960073577314008</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>3.1960074260828586</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>905.99990700000001</v>
+        <v>905.99990695999998</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.2964545999999473</v>
+        <v>-1.2964546599999949</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.7012929086135054</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.7012929866945914</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>905.75229609999997</v>
+        <v>905.75229607000006</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.2476109000000406</v>
+        <v>-0.24761088999991898</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.32746896189188579</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-0.32746894870085974</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>908.6550168</v>
+        <v>908.65501678999999</v>
       </c>
       <c r="C436" s="5">
-        <v>2.9027207000000317</v>
+        <v>2.9027207199999339</v>
       </c>
       <c r="D436" s="5">
-        <v>3.9142292836130688</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>3.9142293111914084</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>907.14799110000001</v>
+        <v>907.14799108</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.5070256999999856</v>
+        <v>-1.5070257099999935</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.972173572971081</v>
+        <v>-1.9721735859599576</v>
       </c>
       <c r="E437" s="5">
-        <v>2.7689060078058381</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>2.7689060020473333</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>915.60728989999996</v>
+        <v>915.60728987000005</v>
       </c>
       <c r="C438" s="5">
-        <v>8.4592987999999423</v>
+        <v>8.459298790000048</v>
       </c>
       <c r="D438" s="5">
-        <v>11.782336645984071</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>11.782336631607283</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>914.32944499999996</v>
+        <v>914.65793093000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.277844899999991</v>
+        <v>-0.94935894000002463</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.6619549544944934</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.2371640122267547</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>915.00923931</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.35130837999997766</v>
+      </c>
+      <c r="D440" s="5">
+        <v>0.4618795081269278</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE200000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>