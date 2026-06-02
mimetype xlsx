--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9228BEFA-C2E4-4FDB-9038-CAB15177A0F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B152AC95-4F4B-47F0-ACF2-747E8DE708E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7133DBAE-03BE-47AC-BAD0-A1B7DB5221A7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{42747B64-2122-462C-8D35-0FF3CA292116}"/>
   </bookViews>
   <sheets>
     <sheet name="AE200000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Construction</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{522556C9-B8F8-4DD7-A568-08FFF12779D4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26D6A0B6-A74D-4D79-8E9A-5D701F083E95}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>342.56530581999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>341.47905220000001</v>
       </c>
       <c r="C7" s="5">
         <v>-1.0862536199999795</v>
       </c>
       <c r="D7" s="5">
         <v>-3.739460985804266</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>341.06451447000001</v>
       </c>
       <c r="C8" s="5">
         <v>-0.41453773000000638</v>
       </c>
       <c r="D8" s="5">
         <v>-1.4470503435377369</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>341.05392064</v>
       </c>
       <c r="C9" s="5">
         <v>-1.05938300000048E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-3.7266921411460707E-2</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>346.15814791999998</v>
       </c>
       <c r="C10" s="5">
         <v>5.1042272799999751</v>
       </c>
       <c r="D10" s="5">
         <v>19.513824944555068</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>348.39379510999999</v>
       </c>
       <c r="C11" s="5">
         <v>2.2356471900000088</v>
       </c>
       <c r="D11" s="5">
         <v>8.0314578631881073</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>347.83110488</v>
       </c>
       <c r="C12" s="5">
         <v>-0.56269022999998697</v>
       </c>
       <c r="D12" s="5">
         <v>-1.9209939433949996</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>349.73346579000003</v>
       </c>
       <c r="C13" s="5">
         <v>1.9023609100000272</v>
       </c>
       <c r="D13" s="5">
         <v>6.7641150661293503</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>351.04413144</v>
       </c>
       <c r="C14" s="5">
         <v>1.3106656499999758</v>
       </c>
       <c r="D14" s="5">
         <v>4.5909976283185827</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>346.08396291000003</v>
       </c>
       <c r="C15" s="5">
         <v>-4.9601685299999758</v>
       </c>
       <c r="D15" s="5">
         <v>-15.69815187792406</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>348.56609585000001</v>
       </c>
       <c r="C16" s="5">
         <v>2.4821329399999854</v>
       </c>
       <c r="D16" s="5">
         <v>8.9542069261800528</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>347.78214862999999</v>
       </c>
       <c r="C17" s="5">
         <v>-0.78394722000001593</v>
       </c>
       <c r="D17" s="5">
         <v>-2.6657403139513147</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>348.89750844999998</v>
       </c>
       <c r="C18" s="5">
         <v>1.1153598199999806</v>
       </c>
       <c r="D18" s="5">
         <v>3.9170912119503409</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>350.87216824000001</v>
       </c>
       <c r="C19" s="5">
         <v>1.9746597900000324</v>
       </c>
       <c r="D19" s="5">
         <v>7.0071089321184665</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>354.33773590999999</v>
       </c>
       <c r="C20" s="5">
         <v>3.4655676699999844</v>
       </c>
       <c r="D20" s="5">
         <v>12.517953057228382</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>348.89815355000002</v>
       </c>
       <c r="C21" s="5">
         <v>-5.4395823599999744</v>
       </c>
       <c r="D21" s="5">
         <v>-16.943202330724048</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>348.00696520000002</v>
       </c>
       <c r="C22" s="5">
         <v>-0.89118834999999308</v>
       </c>
       <c r="D22" s="5">
         <v>-3.0224558113371769</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>347.97249049999999</v>
       </c>
       <c r="C23" s="5">
         <v>-3.4474700000032499E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-0.11881114867290377</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>347.21947896</v>
       </c>
       <c r="C24" s="5">
         <v>-0.7530115399999886</v>
       </c>
       <c r="D24" s="5">
         <v>-2.5661116182018495</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>345.77203581999999</v>
       </c>
       <c r="C25" s="5">
         <v>-1.4474431400000185</v>
       </c>
       <c r="D25" s="5">
         <v>-4.8892883975149903</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>347.38511626000002</v>
       </c>
       <c r="C26" s="5">
         <v>1.6130804400000329</v>
       </c>
       <c r="D26" s="5">
         <v>5.744084620929546</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>346.92094273999999</v>
       </c>
       <c r="C27" s="5">
         <v>-0.4641735200000312</v>
       </c>
       <c r="D27" s="5">
         <v>-1.5917000711360596</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>348.04023805000003</v>
       </c>
       <c r="C28" s="5">
         <v>1.1192953100000409</v>
       </c>
       <c r="D28" s="5">
         <v>3.941090671810521</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>345.92417339999997</v>
       </c>
       <c r="C29" s="5">
         <v>-2.1160646500000553</v>
       </c>
       <c r="D29" s="5">
         <v>-7.0568349217726034</v>
       </c>
       <c r="E29" s="5">
         <v>-0.53423536467269717</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>340.23819861999999</v>
       </c>
       <c r="C30" s="5">
         <v>-5.6859747799999809</v>
       </c>
       <c r="D30" s="5">
         <v>-18.035479591555827</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>339.60952896999999</v>
       </c>
       <c r="C31" s="5">
         <v>-0.62866965000000619</v>
       </c>
       <c r="D31" s="5">
         <v>-2.1948856808214012</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>341.65720936000002</v>
       </c>
       <c r="C32" s="5">
         <v>2.0476803900000391</v>
       </c>
       <c r="D32" s="5">
         <v>7.4802485144422004</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>346.38586943000001</v>
       </c>
       <c r="C33" s="5">
         <v>4.7286600699999894</v>
       </c>
       <c r="D33" s="5">
         <v>17.93288758749183</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>348.32794480000001</v>
       </c>
       <c r="C34" s="5">
         <v>1.9420753699999977</v>
       </c>
       <c r="D34" s="5">
         <v>6.939415200747634</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>345.59137246</v>
       </c>
       <c r="C35" s="5">
         <v>-2.7365723400000093</v>
       </c>
       <c r="D35" s="5">
         <v>-9.0306911362189819</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>348.85359511000001</v>
       </c>
       <c r="C36" s="5">
         <v>3.2622226500000124</v>
       </c>
       <c r="D36" s="5">
         <v>11.934440268759406</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>347.78647525000002</v>
       </c>
       <c r="C37" s="5">
         <v>-1.0671198599999911</v>
       </c>
       <c r="D37" s="5">
         <v>-3.6095886014923861</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>346.29843355999998</v>
       </c>
       <c r="C38" s="5">
         <v>-1.4880416900000455</v>
       </c>
       <c r="D38" s="5">
         <v>-5.0152124871144732</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>349.24258875999999</v>
       </c>
       <c r="C39" s="5">
         <v>2.9441552000000115</v>
       </c>
       <c r="D39" s="5">
         <v>10.692975139796058</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>348.83351872999998</v>
       </c>
       <c r="C40" s="5">
         <v>-0.40907003000000941</v>
       </c>
       <c r="D40" s="5">
         <v>-1.3965478458909053</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>346.91394704999999</v>
       </c>
       <c r="C41" s="5">
         <v>-1.91957167999999</v>
       </c>
       <c r="D41" s="5">
         <v>-6.4071618151297365</v>
       </c>
       <c r="E41" s="5">
         <v>0.28612445330773451</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>346.31077197000002</v>
       </c>
       <c r="C42" s="5">
         <v>-0.60317507999997133</v>
       </c>
       <c r="D42" s="5">
         <v>-2.0665886213294016</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>346.08377245000003</v>
       </c>
       <c r="C43" s="5">
         <v>-0.22699951999999257</v>
       </c>
       <c r="D43" s="5">
         <v>-0.78374555912215094</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>347.84337579999999</v>
       </c>
       <c r="C44" s="5">
         <v>1.7596033499999635</v>
       </c>
       <c r="D44" s="5">
         <v>6.2747307949033049</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>349.72160939999998</v>
       </c>
       <c r="C45" s="5">
         <v>1.8782335999999873</v>
       </c>
       <c r="D45" s="5">
         <v>6.6755211167661699</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>351.69338228999999</v>
       </c>
       <c r="C46" s="5">
         <v>1.9717728900000111</v>
       </c>
       <c r="D46" s="5">
         <v>6.9795426718829434</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>354.06313728999999</v>
       </c>
       <c r="C47" s="5">
         <v>2.3697549999999978</v>
       </c>
       <c r="D47" s="5">
         <v>8.3922426774837753</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>357.75238277</v>
       </c>
       <c r="C48" s="5">
         <v>3.689245480000011</v>
       </c>
       <c r="D48" s="5">
         <v>13.245736660645079</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>358.49236976999998</v>
       </c>
       <c r="C49" s="5">
         <v>0.73998699999998507</v>
       </c>
       <c r="D49" s="5">
         <v>2.510553308531116</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>359.35380192000002</v>
       </c>
       <c r="C50" s="5">
         <v>0.86143215000004147</v>
       </c>
       <c r="D50" s="5">
         <v>2.9219320536160165</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>361.69093363000002</v>
       </c>
       <c r="C51" s="5">
         <v>2.3371317099999942</v>
       </c>
       <c r="D51" s="5">
         <v>8.0897576795788027</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>362.77281335999999</v>
       </c>
       <c r="C52" s="5">
         <v>1.0818797299999687</v>
       </c>
       <c r="D52" s="5">
         <v>3.6490498615654454</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>368.54248323000002</v>
       </c>
       <c r="C53" s="5">
         <v>5.7696698700000297</v>
       </c>
       <c r="D53" s="5">
         <v>20.84644994262743</v>
       </c>
       <c r="E53" s="5">
         <v>6.2345536591766892</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>368.10603562</v>
       </c>
       <c r="C54" s="5">
         <v>-0.43644761000001608</v>
       </c>
       <c r="D54" s="5">
         <v>-1.4118840581707093</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>365.41962282999998</v>
       </c>
       <c r="C55" s="5">
         <v>-2.6864127900000199</v>
       </c>
       <c r="D55" s="5">
         <v>-8.4144158800371507</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>369.04532205999999</v>
       </c>
       <c r="C56" s="5">
         <v>3.6256992300000093</v>
       </c>
       <c r="D56" s="5">
         <v>12.578141783717967</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>374.0289947</v>
       </c>
       <c r="C57" s="5">
         <v>4.9836726400000089</v>
       </c>
       <c r="D57" s="5">
         <v>17.464540378239167</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>371.85907365999998</v>
       </c>
       <c r="C58" s="5">
         <v>-2.1699210400000197</v>
       </c>
       <c r="D58" s="5">
         <v>-6.7438767876527468</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>375.21920132000002</v>
       </c>
       <c r="C59" s="5">
         <v>3.360127660000046</v>
       </c>
       <c r="D59" s="5">
         <v>11.398683714092183</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>380.28684416999999</v>
       </c>
       <c r="C60" s="5">
         <v>5.0676428499999702</v>
       </c>
       <c r="D60" s="5">
         <v>17.466752241599927</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>382.24206315999999</v>
       </c>
       <c r="C61" s="5">
         <v>1.9552189899999917</v>
       </c>
       <c r="D61" s="5">
         <v>6.3472099676747717</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>387.19959348999998</v>
       </c>
       <c r="C62" s="5">
         <v>4.9575303299999973</v>
       </c>
       <c r="D62" s="5">
         <v>16.723148538213216</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>389.11880422000002</v>
       </c>
       <c r="C63" s="5">
         <v>1.9192107300000316</v>
       </c>
       <c r="D63" s="5">
         <v>6.1128335236920517</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>392.97848766999999</v>
       </c>
       <c r="C64" s="5">
         <v>3.8596834499999773</v>
       </c>
       <c r="D64" s="5">
         <v>12.574156102419209</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>397.23382987999997</v>
       </c>
       <c r="C65" s="5">
         <v>4.2553422099999807</v>
       </c>
       <c r="D65" s="5">
         <v>13.796631361265476</v>
       </c>
       <c r="E65" s="5">
         <v>7.7850852901792278</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>399.87619684999999</v>
       </c>
       <c r="C66" s="5">
         <v>2.6423669700000119</v>
       </c>
       <c r="D66" s="5">
         <v>8.2809121397191312</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>401.46118716000001</v>
       </c>
       <c r="C67" s="5">
         <v>1.5849903100000233</v>
       </c>
       <c r="D67" s="5">
         <v>4.8615175907178898</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>403.41012078</v>
       </c>
       <c r="C68" s="5">
         <v>1.9489336199999912</v>
       </c>
       <c r="D68" s="5">
         <v>5.9836082821070002</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>401.85104586</v>
       </c>
       <c r="C69" s="5">
         <v>-1.5590749200000005</v>
       </c>
       <c r="D69" s="5">
         <v>-4.5403670609724056</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>405.05989226999998</v>
       </c>
       <c r="C70" s="5">
         <v>3.2088464099999783</v>
       </c>
       <c r="D70" s="5">
         <v>10.014436558665274</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>407.60025952000001</v>
       </c>
       <c r="C71" s="5">
         <v>2.5403672500000312</v>
       </c>
       <c r="D71" s="5">
         <v>7.7910016919883196</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>408.16192181000002</v>
       </c>
       <c r="C72" s="5">
         <v>0.56166229000001522</v>
       </c>
       <c r="D72" s="5">
         <v>1.6661578965857515</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>410.29013306000002</v>
       </c>
       <c r="C73" s="5">
         <v>2.1282112499999926</v>
       </c>
       <c r="D73" s="5">
         <v>6.4395527611020631</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>415.79411746</v>
       </c>
       <c r="C74" s="5">
         <v>5.5039843999999789</v>
       </c>
       <c r="D74" s="5">
         <v>17.340305498388453</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>418.34888568000002</v>
       </c>
       <c r="C75" s="5">
         <v>2.5547682200000281</v>
       </c>
       <c r="D75" s="5">
         <v>7.6275140633421223</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>420.26099721999998</v>
       </c>
       <c r="C76" s="5">
         <v>1.9121115399999553</v>
       </c>
       <c r="D76" s="5">
         <v>5.6247373599489725</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>424.33551541000003</v>
       </c>
       <c r="C77" s="5">
         <v>4.0745181900000489</v>
       </c>
       <c r="D77" s="5">
         <v>12.275124757308564</v>
       </c>
       <c r="E77" s="5">
         <v>6.8226025810005142</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>425.86565856999999</v>
       </c>
       <c r="C78" s="5">
         <v>1.530143159999966</v>
       </c>
       <c r="D78" s="5">
         <v>4.4140298420640711</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>426.40332490999998</v>
       </c>
       <c r="C79" s="5">
         <v>0.53766633999998703</v>
       </c>
       <c r="D79" s="5">
         <v>1.5255954527527704</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>430.04765326</v>
       </c>
       <c r="C80" s="5">
         <v>3.6443283500000234</v>
       </c>
       <c r="D80" s="5">
         <v>10.752106553580543</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>432.9585313</v>
       </c>
       <c r="C81" s="5">
         <v>2.9108780400000001</v>
       </c>
       <c r="D81" s="5">
         <v>8.4317919804284269</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>436.17552404000003</v>
       </c>
       <c r="C82" s="5">
         <v>3.2169927400000233</v>
       </c>
       <c r="D82" s="5">
         <v>9.2898621042646354</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>437.82590899000002</v>
       </c>
       <c r="C83" s="5">
         <v>1.6503849499999887</v>
       </c>
       <c r="D83" s="5">
         <v>4.6362092787755715</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>438.05616706000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.23025806999999077</v>
       </c>
       <c r="D84" s="5">
         <v>0.63292352468806712</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>440.06908788999999</v>
       </c>
       <c r="C85" s="5">
         <v>2.0129208299999846</v>
       </c>
       <c r="D85" s="5">
         <v>5.6556611661997325</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>440.08024714999999</v>
       </c>
       <c r="C86" s="5">
         <v>1.1159259999999449E-2</v>
       </c>
       <c r="D86" s="5">
         <v>3.043381180241056E-2</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>446.53570316999998</v>
       </c>
       <c r="C87" s="5">
         <v>6.4554560199999855</v>
       </c>
       <c r="D87" s="5">
         <v>19.094514465118628</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>449.36503026999998</v>
       </c>
       <c r="C88" s="5">
         <v>2.8293271000000004</v>
       </c>
       <c r="D88" s="5">
         <v>7.8740542625767906</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>447.48881090999998</v>
       </c>
       <c r="C89" s="5">
         <v>-1.8762193599999932</v>
       </c>
       <c r="D89" s="5">
         <v>-4.8968508914134183</v>
       </c>
       <c r="E89" s="5">
         <v>5.4563652249632888</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>452.24756881000002</v>
       </c>
       <c r="C90" s="5">
         <v>4.7587579000000346</v>
       </c>
       <c r="D90" s="5">
         <v>13.534727778818834</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>458.93424584000002</v>
       </c>
       <c r="C91" s="5">
         <v>6.6866770299999985</v>
       </c>
       <c r="D91" s="5">
         <v>19.258873585664425</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>460.30851575000003</v>
       </c>
       <c r="C92" s="5">
         <v>1.3742699100000095</v>
       </c>
       <c r="D92" s="5">
         <v>3.6531536582260493</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>459.27730556</v>
       </c>
       <c r="C93" s="5">
         <v>-1.0312101900000243</v>
       </c>
       <c r="D93" s="5">
         <v>-2.6554328246766734</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>463.93480620000003</v>
       </c>
       <c r="C94" s="5">
         <v>4.6575006400000234</v>
       </c>
       <c r="D94" s="5">
         <v>12.871330017013616</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>465.48874510000002</v>
       </c>
       <c r="C95" s="5">
         <v>1.5539388999999915</v>
       </c>
       <c r="D95" s="5">
         <v>4.0942505808578389</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>470.15137872000003</v>
       </c>
       <c r="C96" s="5">
         <v>4.6626336200000082</v>
       </c>
       <c r="D96" s="5">
         <v>12.704783952545462</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>474.52396506999997</v>
       </c>
       <c r="C97" s="5">
         <v>4.3725863499999491</v>
       </c>
       <c r="D97" s="5">
         <v>11.749410224230218</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>476.79810373999999</v>
       </c>
       <c r="C98" s="5">
         <v>2.2741386700000135</v>
       </c>
       <c r="D98" s="5">
         <v>5.9049906574954347</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>478.86705178</v>
       </c>
       <c r="C99" s="5">
         <v>2.0689480400000093</v>
       </c>
       <c r="D99" s="5">
         <v>5.3331920921380283</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>479.89070529000003</v>
       </c>
       <c r="C100" s="5">
         <v>1.023653510000031</v>
       </c>
       <c r="D100" s="5">
         <v>2.5955635605262595</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>480.56338326000002</v>
       </c>
       <c r="C101" s="5">
         <v>0.67267796999999518</v>
       </c>
       <c r="D101" s="5">
         <v>1.6951067333390357</v>
       </c>
       <c r="E101" s="5">
         <v>7.3911506932967885</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>485.42293803000001</v>
       </c>
       <c r="C102" s="5">
         <v>4.8595547699999884</v>
       </c>
       <c r="D102" s="5">
         <v>12.832813226181262</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>489.42125189000001</v>
       </c>
       <c r="C103" s="5">
         <v>3.9983138599999961</v>
       </c>
       <c r="D103" s="5">
         <v>10.344413042060797</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>491.76982677000001</v>
       </c>
       <c r="C104" s="5">
         <v>2.348574880000001</v>
       </c>
       <c r="D104" s="5">
         <v>5.9128510191804873</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>497.76950855000001</v>
       </c>
       <c r="C105" s="5">
         <v>5.9996817800000031</v>
       </c>
       <c r="D105" s="5">
         <v>15.663661615471081</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>500.36310850000001</v>
       </c>
       <c r="C106" s="5">
         <v>2.593599949999998</v>
       </c>
       <c r="D106" s="5">
         <v>6.4348627299727568</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>501.77369077999998</v>
       </c>
       <c r="C107" s="5">
         <v>1.4105822799999714</v>
       </c>
       <c r="D107" s="5">
         <v>3.4358897536815647</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>509.54374719999998</v>
       </c>
       <c r="C108" s="5">
         <v>7.7700564200000031</v>
       </c>
       <c r="D108" s="5">
         <v>20.249445213704711</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>511.52988493999999</v>
       </c>
       <c r="C109" s="5">
         <v>1.9861377400000038</v>
       </c>
       <c r="D109" s="5">
         <v>4.7790407888334219</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>514.08333261999996</v>
       </c>
       <c r="C110" s="5">
         <v>2.5534476799999766</v>
       </c>
       <c r="D110" s="5">
         <v>6.1573688773455704</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>519.35810263999997</v>
       </c>
       <c r="C111" s="5">
         <v>5.2747700200000054</v>
       </c>
       <c r="D111" s="5">
         <v>13.031803071737237</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>520.56882586999996</v>
       </c>
       <c r="C112" s="5">
         <v>1.2107232299999851</v>
       </c>
       <c r="D112" s="5">
         <v>2.8335774596188967</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>525.40097453999999</v>
       </c>
       <c r="C113" s="5">
         <v>4.8321486700000378</v>
       </c>
       <c r="D113" s="5">
         <v>11.725576622328738</v>
       </c>
       <c r="E113" s="5">
         <v>9.3302138369001355</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>525.30125005000002</v>
       </c>
       <c r="C114" s="5">
         <v>-9.9724489999971411E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-0.22753010687911468</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>528.49724671000001</v>
       </c>
       <c r="C115" s="5">
         <v>3.1959966599999916</v>
       </c>
       <c r="D115" s="5">
         <v>7.5502781810226294</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>529.88497343999995</v>
       </c>
       <c r="C116" s="5">
         <v>1.3877267299999403</v>
       </c>
       <c r="D116" s="5">
         <v>3.1968633772373689</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>533.15797643999997</v>
       </c>
       <c r="C117" s="5">
         <v>3.273003000000017</v>
       </c>
       <c r="D117" s="5">
         <v>7.6692492248113586</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>530.38764458000003</v>
       </c>
       <c r="C118" s="5">
         <v>-2.770331859999942</v>
       </c>
       <c r="D118" s="5">
         <v>-6.0601523364760101</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>534.27933557999995</v>
       </c>
       <c r="C119" s="5">
         <v>3.8916909999999234</v>
       </c>
       <c r="D119" s="5">
         <v>9.1691034141522465</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>537.19929731000002</v>
       </c>
       <c r="C120" s="5">
         <v>2.9199617300000682</v>
       </c>
       <c r="D120" s="5">
         <v>6.7590509260645248</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>536.78733188000001</v>
       </c>
       <c r="C121" s="5">
         <v>-0.41196543000000929</v>
       </c>
       <c r="D121" s="5">
         <v>-0.91638005521903487</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>542.29034548000004</v>
       </c>
       <c r="C122" s="5">
         <v>5.5030136000000311</v>
       </c>
       <c r="D122" s="5">
         <v>13.020019042849974</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>547.08586143000002</v>
       </c>
       <c r="C123" s="5">
         <v>4.7955159499999809</v>
       </c>
       <c r="D123" s="5">
         <v>11.143334765037505</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>549.74837575000004</v>
       </c>
       <c r="C124" s="5">
         <v>2.6625143200000139</v>
       </c>
       <c r="D124" s="5">
         <v>5.998950069564124</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>553.0619974</v>
       </c>
       <c r="C125" s="5">
         <v>3.3136216499999591</v>
       </c>
       <c r="D125" s="5">
         <v>7.4776976527369365</v>
       </c>
       <c r="E125" s="5">
         <v>5.2647452517989413</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>556.36435394</v>
       </c>
       <c r="C126" s="5">
         <v>3.3023565400000052</v>
       </c>
       <c r="D126" s="5">
         <v>7.4053098054639221</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>559.12546887999997</v>
       </c>
       <c r="C127" s="5">
         <v>2.7611149399999704</v>
       </c>
       <c r="D127" s="5">
         <v>6.1206103275288193</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>563.86335776999999</v>
       </c>
       <c r="C128" s="5">
         <v>4.737888890000022</v>
       </c>
       <c r="D128" s="5">
         <v>10.656052671712612</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>563.01118399999996</v>
       </c>
       <c r="C129" s="5">
         <v>-0.8521737700000358</v>
       </c>
       <c r="D129" s="5">
         <v>-1.7985759138014479</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>564.19211614999995</v>
       </c>
       <c r="C130" s="5">
         <v>1.1809321499999896</v>
       </c>
       <c r="D130" s="5">
         <v>2.5462760330819956</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>570.06434420999994</v>
       </c>
       <c r="C131" s="5">
         <v>5.8722280599999976</v>
       </c>
       <c r="D131" s="5">
         <v>13.230227194559262</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>569.76367242000003</v>
       </c>
       <c r="C132" s="5">
         <v>-0.30067178999991029</v>
       </c>
       <c r="D132" s="5">
         <v>-0.63108898164083715</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>570.57136252999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.80769010999995317</v>
       </c>
       <c r="D133" s="5">
         <v>1.7144314655360482</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>573.13041668999995</v>
       </c>
       <c r="C134" s="5">
         <v>2.5590541599999597</v>
       </c>
       <c r="D134" s="5">
         <v>5.5168573312160296</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>570.70705995000003</v>
       </c>
       <c r="C135" s="5">
         <v>-2.4233567399999174</v>
       </c>
       <c r="D135" s="5">
         <v>-4.9575879679194639</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>572.00889905999998</v>
       </c>
       <c r="C136" s="5">
         <v>1.3018391099999462</v>
       </c>
       <c r="D136" s="5">
         <v>2.7719233798859211</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>574.21831929999996</v>
       </c>
       <c r="C137" s="5">
         <v>2.2094202399999858</v>
       </c>
       <c r="D137" s="5">
         <v>4.7348221056528139</v>
       </c>
       <c r="E137" s="5">
         <v>3.8253074699505563</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>580.71144637999998</v>
       </c>
       <c r="C138" s="5">
         <v>6.493127080000022</v>
       </c>
       <c r="D138" s="5">
         <v>14.44586698223671</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>584.58078244000001</v>
       </c>
       <c r="C139" s="5">
         <v>3.8693360600000233</v>
       </c>
       <c r="D139" s="5">
         <v>8.2953409423159208</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>584.72181870999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.14103626999997232</v>
       </c>
       <c r="D140" s="5">
         <v>0.28989711019540287</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>583.17296864000002</v>
       </c>
       <c r="C141" s="5">
         <v>-1.5488500699999577</v>
       </c>
       <c r="D141" s="5">
         <v>-3.1327374662970753</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>583.24797221999995</v>
       </c>
       <c r="C142" s="5">
         <v>7.500357999992957E-2</v>
       </c>
       <c r="D142" s="5">
         <v>0.15444472666130693</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>581.88229534000004</v>
       </c>
       <c r="C143" s="5">
         <v>-1.3656768799999099</v>
       </c>
       <c r="D143" s="5">
         <v>-2.7738991520782852</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>579.81457202000001</v>
       </c>
       <c r="C144" s="5">
         <v>-2.0677233200000273</v>
       </c>
       <c r="D144" s="5">
         <v>-4.1818478198089926</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>581.49661264999997</v>
       </c>
       <c r="C145" s="5">
         <v>1.6820406299999604</v>
       </c>
       <c r="D145" s="5">
         <v>3.5372818379654003</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>578.59836847999998</v>
       </c>
       <c r="C146" s="5">
         <v>-2.8982441699999981</v>
       </c>
       <c r="D146" s="5">
         <v>-5.8196747593955989</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>576.25588777999997</v>
       </c>
       <c r="C147" s="5">
         <v>-2.3424807000000101</v>
       </c>
       <c r="D147" s="5">
         <v>-4.7515202961162846</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>578.51973625000005</v>
       </c>
       <c r="C148" s="5">
         <v>2.2638484700000845</v>
       </c>
       <c r="D148" s="5">
         <v>4.8174634129940053</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>574.94930224999996</v>
       </c>
       <c r="C149" s="5">
         <v>-3.5704340000000911</v>
       </c>
       <c r="D149" s="5">
         <v>-7.1597159188983461</v>
       </c>
       <c r="E149" s="5">
         <v>0.12730052759220012</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>571.35911955999995</v>
       </c>
       <c r="C150" s="5">
         <v>-3.590182690000006</v>
       </c>
       <c r="D150" s="5">
         <v>-7.2411515749112869</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>571.79441555000005</v>
       </c>
       <c r="C151" s="5">
         <v>0.43529599000009966</v>
       </c>
       <c r="D151" s="5">
         <v>0.91807328899924379</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>572.58600730000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.7915917499999523</v>
       </c>
       <c r="D152" s="5">
         <v>1.6739869375924421</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>570.90998774000002</v>
       </c>
       <c r="C153" s="5">
         <v>-1.6760195599999861</v>
       </c>
       <c r="D153" s="5">
         <v>-3.45652609475674</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>571.76864035000006</v>
       </c>
       <c r="C154" s="5">
         <v>0.85865261000003557</v>
       </c>
       <c r="D154" s="5">
         <v>1.8198129281455033</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>570.54801855000005</v>
       </c>
       <c r="C155" s="5">
         <v>-1.2206218000000035</v>
       </c>
       <c r="D155" s="5">
         <v>-2.5319150845865224</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>568.57379355</v>
       </c>
       <c r="C156" s="5">
         <v>-1.9742250000000467</v>
       </c>
       <c r="D156" s="5">
         <v>-4.0741525393050537</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>569.50335338000002</v>
       </c>
       <c r="C157" s="5">
         <v>0.92955983000001652</v>
       </c>
       <c r="D157" s="5">
         <v>1.9796144715310549</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>566.09833895999998</v>
       </c>
       <c r="C158" s="5">
         <v>-3.4050144200000432</v>
       </c>
       <c r="D158" s="5">
         <v>-6.9434089150230305</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>563.39028390999999</v>
       </c>
       <c r="C159" s="5">
         <v>-2.7080550499999845</v>
       </c>
       <c r="D159" s="5">
         <v>-5.5918105768878785</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>562.66588432000003</v>
       </c>
       <c r="C160" s="5">
         <v>-0.72439958999996179</v>
       </c>
       <c r="D160" s="5">
         <v>-1.532078935489678</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>558.18442462999997</v>
       </c>
       <c r="C161" s="5">
         <v>-4.4814596900000652</v>
       </c>
       <c r="D161" s="5">
         <v>-9.1498680133562544</v>
       </c>
       <c r="E161" s="5">
         <v>-2.9158879842783536</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>559.23394996000002</v>
       </c>
       <c r="C162" s="5">
         <v>1.0495253300000513</v>
       </c>
       <c r="D162" s="5">
         <v>2.2797780553076574</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>555.51763888000005</v>
       </c>
       <c r="C163" s="5">
         <v>-3.7163110799999686</v>
       </c>
       <c r="D163" s="5">
         <v>-7.6893316759722659</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>549.80351730999996</v>
       </c>
       <c r="C164" s="5">
         <v>-5.7141215700000885</v>
       </c>
       <c r="D164" s="5">
         <v>-11.668434587219533</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>551.79838061999999</v>
       </c>
       <c r="C165" s="5">
         <v>1.9948633100000279</v>
       </c>
       <c r="D165" s="5">
         <v>4.4419310171215809</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>554.24753915999997</v>
       </c>
       <c r="C166" s="5">
         <v>2.4491585399999849</v>
       </c>
       <c r="D166" s="5">
         <v>5.4581681440952767</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>550.89925845000005</v>
       </c>
       <c r="C167" s="5">
         <v>-3.3482807099999263</v>
       </c>
       <c r="D167" s="5">
         <v>-7.0132709678169869</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>550.38913018000005</v>
       </c>
       <c r="C168" s="5">
         <v>-0.51012826999999561</v>
       </c>
       <c r="D168" s="5">
         <v>-1.105548509989096</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>551.38034260999996</v>
       </c>
       <c r="C169" s="5">
         <v>0.991212429999905</v>
       </c>
       <c r="D169" s="5">
         <v>2.1826514252104356</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>551.18908604000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.19125656999995044</v>
       </c>
       <c r="D170" s="5">
         <v>-0.41544923191680905</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>550.86730974</v>
       </c>
       <c r="C171" s="5">
         <v>-0.32177630000001045</v>
       </c>
       <c r="D171" s="5">
         <v>-0.69829787951316558</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>546.62421045999997</v>
       </c>
       <c r="C172" s="5">
         <v>-4.243099280000024</v>
       </c>
       <c r="D172" s="5">
         <v>-8.8614009519651038</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>547.66108913000005</v>
       </c>
       <c r="C173" s="5">
         <v>1.0368786700000783</v>
       </c>
       <c r="D173" s="5">
         <v>2.3001504388121541</v>
       </c>
       <c r="E173" s="5">
         <v>-1.885279315519317</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>546.80112345999999</v>
       </c>
       <c r="C174" s="5">
         <v>-0.85996567000006507</v>
       </c>
       <c r="D174" s="5">
         <v>-1.8681131760601266</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>543.28231597000001</v>
       </c>
       <c r="C175" s="5">
         <v>-3.5188074899999719</v>
       </c>
       <c r="D175" s="5">
         <v>-7.4547682077950821</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>542.19714159</v>
       </c>
       <c r="C176" s="5">
         <v>-1.0851743800000122</v>
       </c>
       <c r="D176" s="5">
         <v>-2.3707712704458817</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>544.35971603999997</v>
       </c>
       <c r="C177" s="5">
         <v>2.1625744499999655</v>
       </c>
       <c r="D177" s="5">
         <v>4.8926510774221388</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>539.84134310000002</v>
       </c>
       <c r="C178" s="5">
         <v>-4.5183729399999493</v>
       </c>
       <c r="D178" s="5">
         <v>-9.5180501961200861</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>540.19756801999995</v>
       </c>
       <c r="C179" s="5">
         <v>0.35622491999993144</v>
       </c>
       <c r="D179" s="5">
         <v>0.79472373925706385</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>544.10243334999996</v>
       </c>
       <c r="C180" s="5">
         <v>3.9048653300000069</v>
       </c>
       <c r="D180" s="5">
         <v>9.0276175936045977</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>543.37595635000002</v>
       </c>
       <c r="C181" s="5">
         <v>-0.72647699999993165</v>
       </c>
       <c r="D181" s="5">
         <v>-1.5905073778803902</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>543.58472653000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.2087701799999877</v>
       </c>
       <c r="D182" s="5">
         <v>0.4620268662926863</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>547.79855341999996</v>
       </c>
       <c r="C183" s="5">
         <v>4.2138268899999503</v>
       </c>
       <c r="D183" s="5">
         <v>9.7093459845585492</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>548.33394476000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.53539134000004651</v>
       </c>
       <c r="D184" s="5">
         <v>1.1791459283218231</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>550.10726512999997</v>
       </c>
       <c r="C185" s="5">
         <v>1.7733203699999649</v>
       </c>
       <c r="D185" s="5">
         <v>3.9505963827987767</v>
       </c>
       <c r="E185" s="5">
         <v>0.44665871805606994</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>552.84180937999997</v>
       </c>
       <c r="C186" s="5">
         <v>2.734544249999999</v>
       </c>
       <c r="D186" s="5">
         <v>6.1309346824905742</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>553.24044522999998</v>
       </c>
       <c r="C187" s="5">
         <v>0.39863585000000512</v>
       </c>
       <c r="D187" s="5">
         <v>0.8687199544102242</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>556.22534160999999</v>
       </c>
       <c r="C188" s="5">
         <v>2.9848963800000092</v>
       </c>
       <c r="D188" s="5">
         <v>6.6699744795129856</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>565.90490201</v>
       </c>
       <c r="C189" s="5">
         <v>9.6795604000000139</v>
       </c>
       <c r="D189" s="5">
         <v>23.002011577823602</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>563.41967202000001</v>
       </c>
       <c r="C190" s="5">
         <v>-2.4852299899999934</v>
       </c>
       <c r="D190" s="5">
         <v>-5.144480544187835</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>562.95019905000004</v>
       </c>
       <c r="C191" s="5">
         <v>-0.46947296999996979</v>
       </c>
       <c r="D191" s="5">
         <v>-0.99533773325841679</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>569.18833866</v>
       </c>
       <c r="C192" s="5">
         <v>6.238139609999962</v>
       </c>
       <c r="D192" s="5">
         <v>14.13851071235448</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>569.44318716999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.25484850999998798</v>
       </c>
       <c r="D193" s="5">
         <v>0.53861334712026476</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>574.36239826999997</v>
       </c>
       <c r="C194" s="5">
         <v>4.9192110999999841</v>
       </c>
       <c r="D194" s="5">
         <v>10.873354154275304</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>574.77198811999995</v>
       </c>
       <c r="C195" s="5">
         <v>0.40958984999997483</v>
       </c>
       <c r="D195" s="5">
         <v>0.8591094858215742</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>578.86835143999997</v>
       </c>
       <c r="C196" s="5">
         <v>4.0963633200000231</v>
       </c>
       <c r="D196" s="5">
         <v>8.8956519364144846</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>583.56645199000002</v>
       </c>
       <c r="C197" s="5">
         <v>4.6981005500000492</v>
       </c>
       <c r="D197" s="5">
         <v>10.185928468973859</v>
       </c>
       <c r="E197" s="5">
         <v>6.0823023037321677</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>588.78608323000003</v>
       </c>
       <c r="C198" s="5">
         <v>5.2196312400000124</v>
       </c>
       <c r="D198" s="5">
         <v>11.277312549788476</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>593.17808081999999</v>
       </c>
       <c r="C199" s="5">
         <v>4.3919975899999599</v>
       </c>
       <c r="D199" s="5">
         <v>9.3278226943010125</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>600.43753878999996</v>
       </c>
       <c r="C200" s="5">
         <v>7.2594579699999713</v>
       </c>
       <c r="D200" s="5">
         <v>15.715862977748696</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>595.80892382000002</v>
       </c>
       <c r="C201" s="5">
         <v>-4.6286149699999442</v>
       </c>
       <c r="D201" s="5">
         <v>-8.8681869732302303</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>600.63766606000002</v>
       </c>
       <c r="C202" s="5">
         <v>4.8287422399999969</v>
       </c>
       <c r="D202" s="5">
         <v>10.170854230087656</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>606.89332775000003</v>
       </c>
       <c r="C203" s="5">
         <v>6.2556616900000108</v>
       </c>
       <c r="D203" s="5">
         <v>13.239408850936574</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>604.96728933999998</v>
       </c>
       <c r="C204" s="5">
         <v>-1.9260384100000465</v>
       </c>
       <c r="D204" s="5">
         <v>-3.7425480727118265</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>607.8013651</v>
       </c>
       <c r="C205" s="5">
         <v>2.8340757600000188</v>
       </c>
       <c r="D205" s="5">
         <v>5.7687419461493805</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>612.00629498000001</v>
       </c>
       <c r="C206" s="5">
         <v>4.2049298800000088</v>
       </c>
       <c r="D206" s="5">
         <v>8.625206985696753</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>612.82855846999996</v>
       </c>
       <c r="C207" s="5">
         <v>0.8222634899999548</v>
       </c>
       <c r="D207" s="5">
         <v>1.6242321936154935</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>616.77516047999995</v>
       </c>
       <c r="C208" s="5">
         <v>3.9466020099999923</v>
       </c>
       <c r="D208" s="5">
         <v>8.0076585432999217</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>621.27897930999995</v>
       </c>
       <c r="C209" s="5">
         <v>4.5038188300000002</v>
       </c>
       <c r="D209" s="5">
         <v>9.1232813939541977</v>
       </c>
       <c r="E209" s="5">
         <v>6.4624220928735321</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>623.16353197000001</v>
       </c>
       <c r="C210" s="5">
         <v>1.8845526600000539</v>
       </c>
       <c r="D210" s="5">
         <v>3.7013583910761705</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>629.4977811</v>
       </c>
       <c r="C211" s="5">
         <v>6.3342491299999892</v>
       </c>
       <c r="D211" s="5">
         <v>12.90315589754365</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>636.80819667000003</v>
       </c>
       <c r="C212" s="5">
         <v>7.3104155700000319</v>
       </c>
       <c r="D212" s="5">
         <v>14.861185404446342</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>639.39995576000001</v>
       </c>
       <c r="C213" s="5">
         <v>2.5917590899999823</v>
       </c>
       <c r="D213" s="5">
         <v>4.9947261747271599</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>643.27695912000001</v>
       </c>
       <c r="C214" s="5">
         <v>3.8770033600000033</v>
       </c>
       <c r="D214" s="5">
         <v>7.5238313227266485</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>650.51490163000005</v>
       </c>
       <c r="C215" s="5">
         <v>7.237942510000039</v>
       </c>
       <c r="D215" s="5">
         <v>14.369715684548057</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>648.11850367</v>
       </c>
       <c r="C216" s="5">
         <v>-2.3963979600000584</v>
       </c>
       <c r="D216" s="5">
         <v>-4.3321414096946453</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>652.57642736000003</v>
       </c>
       <c r="C217" s="5">
         <v>4.4579236900000296</v>
       </c>
       <c r="D217" s="5">
         <v>8.5734243998584638</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>653.60729097000001</v>
       </c>
       <c r="C218" s="5">
         <v>1.0308636099999831</v>
       </c>
       <c r="D218" s="5">
         <v>1.9121757398776085</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>661.38768817000005</v>
       </c>
       <c r="C219" s="5">
         <v>7.7803972000000385</v>
       </c>
       <c r="D219" s="5">
         <v>15.257877380821716</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>666.60301092999998</v>
       </c>
       <c r="C220" s="5">
         <v>5.2153227599999354</v>
       </c>
       <c r="D220" s="5">
         <v>9.8838777789493015</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>667.18173258000002</v>
       </c>
       <c r="C221" s="5">
         <v>0.57872165000003406</v>
       </c>
       <c r="D221" s="5">
         <v>1.0467873617699741</v>
       </c>
       <c r="E221" s="5">
         <v>7.3884285157981955</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>668.99497384999995</v>
       </c>
       <c r="C222" s="5">
         <v>1.813241269999935</v>
       </c>
       <c r="D222" s="5">
         <v>3.3105080646071317</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>674.90506568000001</v>
       </c>
       <c r="C223" s="5">
         <v>5.9100918300000558</v>
       </c>
       <c r="D223" s="5">
         <v>11.131709556915537</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>674.81793144000005</v>
       </c>
       <c r="C224" s="5">
         <v>-8.7134239999954843E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.15481714132976609</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>677.40353806999997</v>
       </c>
       <c r="C225" s="5">
         <v>2.5856066299999156</v>
       </c>
       <c r="D225" s="5">
         <v>4.6960161636574682</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>678.64542662999997</v>
       </c>
       <c r="C226" s="5">
         <v>1.2418885600000067</v>
       </c>
       <c r="D226" s="5">
         <v>2.2222870564944319</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>675.15517732000001</v>
       </c>
       <c r="C227" s="5">
         <v>-3.4902493099999674</v>
       </c>
       <c r="D227" s="5">
         <v>-5.9999451543315434</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>673.44572649999998</v>
       </c>
       <c r="C228" s="5">
         <v>-1.7094508200000291</v>
       </c>
       <c r="D228" s="5">
         <v>-2.9963695846819238</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>674.33451334999995</v>
       </c>
       <c r="C229" s="5">
         <v>0.88878684999997404</v>
       </c>
       <c r="D229" s="5">
         <v>1.5952585941342745</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>670.70359593000001</v>
       </c>
       <c r="C230" s="5">
         <v>-3.6309174199999461</v>
       </c>
       <c r="D230" s="5">
         <v>-6.2733788087975579</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>675.48016407</v>
       </c>
       <c r="C231" s="5">
         <v>4.7765681399999949</v>
       </c>
       <c r="D231" s="5">
         <v>8.8888935667454483</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>669.30707812000003</v>
       </c>
       <c r="C232" s="5">
         <v>-6.1730859499999724</v>
       </c>
       <c r="D232" s="5">
         <v>-10.431807226643564</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>662.16999716999999</v>
       </c>
       <c r="C233" s="5">
         <v>-7.1370809500000405</v>
       </c>
       <c r="D233" s="5">
         <v>-12.071639663235157</v>
       </c>
       <c r="E233" s="5">
         <v>-0.75117995071891652</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>649.30116547</v>
       </c>
       <c r="C234" s="5">
         <v>-12.868831699999987</v>
       </c>
       <c r="D234" s="5">
         <v>-20.983061225158238</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>636.21888361000003</v>
       </c>
       <c r="C235" s="5">
         <v>-13.082281859999966</v>
       </c>
       <c r="D235" s="5">
         <v>-21.670658759966265</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>623.66035883999996</v>
       </c>
       <c r="C236" s="5">
         <v>-12.558524770000076</v>
       </c>
       <c r="D236" s="5">
         <v>-21.27747417369703</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>609.26462448999996</v>
       </c>
       <c r="C237" s="5">
         <v>-14.395734349999998</v>
       </c>
       <c r="D237" s="5">
         <v>-24.439666209916577</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>603.68602901999998</v>
       </c>
       <c r="C238" s="5">
         <v>-5.578595469999982</v>
       </c>
       <c r="D238" s="5">
         <v>-10.450750320825076</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>596.92012339999997</v>
       </c>
       <c r="C239" s="5">
         <v>-6.7659056200000123</v>
       </c>
       <c r="D239" s="5">
         <v>-12.650356076366776</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>591.08068158000003</v>
       </c>
       <c r="C240" s="5">
         <v>-5.8394418199999336</v>
       </c>
       <c r="D240" s="5">
         <v>-11.127674554828094</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>583.74737706999997</v>
       </c>
       <c r="C241" s="5">
         <v>-7.3333045100000618</v>
       </c>
       <c r="D241" s="5">
         <v>-13.91289151147369</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>576.57747320999999</v>
       </c>
       <c r="C242" s="5">
         <v>-7.1699038599999767</v>
       </c>
       <c r="D242" s="5">
         <v>-13.783033043912418</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>571.59353222000004</v>
       </c>
       <c r="C243" s="5">
         <v>-4.9839409899999509</v>
       </c>
       <c r="D243" s="5">
         <v>-9.8936029336097917</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>567.16755923000005</v>
       </c>
       <c r="C244" s="5">
         <v>-4.4259729899999911</v>
       </c>
       <c r="D244" s="5">
         <v>-8.9061799775129522</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>566.33006014</v>
       </c>
       <c r="C245" s="5">
         <v>-0.83749909000005118</v>
       </c>
       <c r="D245" s="5">
         <v>-1.7576408346009598</v>
       </c>
       <c r="E245" s="5">
         <v>-14.473615150128104</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>568.47395191999999</v>
       </c>
       <c r="C246" s="5">
         <v>2.1438917799999899</v>
       </c>
       <c r="D246" s="5">
         <v>4.6384906895649891</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>560.33608693999997</v>
       </c>
       <c r="C247" s="5">
         <v>-8.1378649800000176</v>
       </c>
       <c r="D247" s="5">
         <v>-15.888325406542725</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>563.94076667000002</v>
       </c>
       <c r="C248" s="5">
         <v>3.6046797300000435</v>
       </c>
       <c r="D248" s="5">
         <v>7.9987601177034184</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>566.14410270999997</v>
       </c>
       <c r="C249" s="5">
         <v>2.2033360399999538</v>
       </c>
       <c r="D249" s="5">
         <v>4.7905135811093569</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>565.06921948000002</v>
       </c>
       <c r="C250" s="5">
         <v>-1.0748832299999549</v>
       </c>
       <c r="D250" s="5">
         <v>-2.2546832499721114</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>563.81239327000003</v>
       </c>
       <c r="C251" s="5">
         <v>-1.2568262099999856</v>
       </c>
       <c r="D251" s="5">
         <v>-2.6366286814587969</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>567.47769788000005</v>
       </c>
       <c r="C252" s="5">
         <v>3.6653046100000211</v>
       </c>
       <c r="D252" s="5">
         <v>8.0861788142823965</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>565.86797435999995</v>
       </c>
       <c r="C253" s="5">
         <v>-1.6097235200001023</v>
       </c>
       <c r="D253" s="5">
         <v>-3.3513467349971404</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>565.48405293999997</v>
       </c>
       <c r="C254" s="5">
         <v>-0.38392141999997875</v>
       </c>
       <c r="D254" s="5">
         <v>-0.81112637197545689</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>565.22853917999998</v>
       </c>
       <c r="C255" s="5">
         <v>-0.25551375999998527</v>
       </c>
       <c r="D255" s="5">
         <v>-0.54087407393454967</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>561.33924445000002</v>
       </c>
       <c r="C256" s="5">
         <v>-3.8892947299999605</v>
       </c>
       <c r="D256" s="5">
         <v>-7.951675722557205</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>562.02015569000002</v>
       </c>
       <c r="C257" s="5">
         <v>0.68091124000000036</v>
       </c>
       <c r="D257" s="5">
         <v>1.4653650019258668</v>
       </c>
       <c r="E257" s="5">
         <v>-0.7610234302121488</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>557.30475519000004</v>
       </c>
       <c r="C258" s="5">
         <v>-4.715400499999987</v>
       </c>
       <c r="D258" s="5">
         <v>-9.616263120115887</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>557.84687616999997</v>
       </c>
       <c r="C259" s="5">
         <v>0.54212097999993603</v>
       </c>
       <c r="D259" s="5">
         <v>1.1735715443531136</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>561.36469638999995</v>
       </c>
       <c r="C260" s="5">
         <v>3.517820219999976</v>
       </c>
       <c r="D260" s="5">
         <v>7.835336211802546</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>561.07597720000001</v>
       </c>
       <c r="C261" s="5">
         <v>-0.28871918999993795</v>
       </c>
       <c r="D261" s="5">
         <v>-0.61543708425131349</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>559.82726320999996</v>
       </c>
       <c r="C262" s="5">
         <v>-1.2487139900000557</v>
       </c>
       <c r="D262" s="5">
         <v>-2.6382347071569057</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>562.73210742000003</v>
       </c>
       <c r="C263" s="5">
         <v>2.9048442100000784</v>
       </c>
       <c r="D263" s="5">
         <v>6.4073940510540162</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>566.85115402999998</v>
       </c>
       <c r="C264" s="5">
         <v>4.1190466099999412</v>
       </c>
       <c r="D264" s="5">
         <v>9.1460643766047909</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>566.66805313999998</v>
       </c>
       <c r="C265" s="5">
         <v>-0.18310088999999152</v>
       </c>
       <c r="D265" s="5">
         <v>-0.38692897592150777</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>571.34183834999999</v>
       </c>
       <c r="C266" s="5">
         <v>4.6737852100000055</v>
       </c>
       <c r="D266" s="5">
         <v>10.358955912938184</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>567.51992199999995</v>
       </c>
       <c r="C267" s="5">
         <v>-3.8219163500000377</v>
       </c>
       <c r="D267" s="5">
         <v>-7.7383954727689659</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>567.96291814999995</v>
       </c>
       <c r="C268" s="5">
         <v>0.44299614999999903</v>
       </c>
       <c r="D268" s="5">
         <v>0.94073098662714738</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>569.06072764999999</v>
       </c>
       <c r="C269" s="5">
         <v>1.0978095000000394</v>
       </c>
       <c r="D269" s="5">
         <v>2.3442848403671945</v>
       </c>
       <c r="E269" s="5">
         <v>1.2527258833548771</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>571.14035374000002</v>
       </c>
       <c r="C270" s="5">
         <v>2.0796260900000334</v>
       </c>
       <c r="D270" s="5">
         <v>4.4746141680145568</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>572.14023356999996</v>
       </c>
       <c r="C271" s="5">
         <v>0.99987982999994074</v>
       </c>
       <c r="D271" s="5">
         <v>2.1211538012680053</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>576.53297861999999</v>
       </c>
       <c r="C272" s="5">
         <v>4.3927450500000305</v>
       </c>
       <c r="D272" s="5">
         <v>9.6124762650574134</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>577.85373625</v>
       </c>
       <c r="C273" s="5">
         <v>1.3207576300000028</v>
       </c>
       <c r="D273" s="5">
         <v>2.783937679556181</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>582.79088958</v>
       </c>
       <c r="C274" s="5">
         <v>4.937153330000001</v>
       </c>
       <c r="D274" s="5">
         <v>10.748522543003824</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>584.26777357000003</v>
       </c>
       <c r="C275" s="5">
         <v>1.476883990000033</v>
       </c>
       <c r="D275" s="5">
         <v>3.0837341636471116</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>580.90575876000003</v>
       </c>
       <c r="C276" s="5">
         <v>-3.3620148100000051</v>
       </c>
       <c r="D276" s="5">
         <v>-6.6906872487462294</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>586.08066386999997</v>
       </c>
       <c r="C277" s="5">
         <v>5.1749051099999406</v>
       </c>
       <c r="D277" s="5">
         <v>11.229641388384959</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>589.55629911000005</v>
       </c>
       <c r="C278" s="5">
         <v>3.4756352400000878</v>
       </c>
       <c r="D278" s="5">
         <v>7.3531242979418154</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>595.50334955999995</v>
       </c>
       <c r="C279" s="5">
         <v>5.9470504499998924</v>
       </c>
       <c r="D279" s="5">
         <v>12.799479636664234</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>596.88824947000001</v>
       </c>
       <c r="C280" s="5">
         <v>1.3848999100000583</v>
       </c>
       <c r="D280" s="5">
         <v>2.8266881668379762</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>597.35894334</v>
       </c>
       <c r="C281" s="5">
         <v>0.47069386999999097</v>
       </c>
       <c r="D281" s="5">
         <v>0.95041053422870725</v>
       </c>
       <c r="E281" s="5">
         <v>4.9727936431074093</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>597.523235</v>
       </c>
       <c r="C282" s="5">
         <v>0.1642916600000035</v>
       </c>
       <c r="D282" s="5">
         <v>0.33053575194177398</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>606.1489795</v>
       </c>
       <c r="C283" s="5">
         <v>8.6257444999999962</v>
       </c>
       <c r="D283" s="5">
         <v>18.766775988103433</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>609.72885399999996</v>
       </c>
       <c r="C284" s="5">
         <v>3.5798744999999599</v>
       </c>
       <c r="D284" s="5">
         <v>7.3219190652243915</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>608.03395238999997</v>
       </c>
       <c r="C285" s="5">
         <v>-1.6949016099999881</v>
       </c>
       <c r="D285" s="5">
         <v>-3.2851862744295413</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>609.32213601000001</v>
       </c>
       <c r="C286" s="5">
         <v>1.2881836200000407</v>
       </c>
       <c r="D286" s="5">
         <v>2.5721599146448781</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>612.39999011999998</v>
       </c>
       <c r="C287" s="5">
         <v>3.0778541099999757</v>
       </c>
       <c r="D287" s="5">
         <v>6.2328003753245431</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>612.79598967000004</v>
       </c>
       <c r="C288" s="5">
         <v>0.39599955000005593</v>
       </c>
       <c r="D288" s="5">
         <v>0.77872821738929066</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>615.88888915999996</v>
       </c>
       <c r="C289" s="5">
         <v>3.0928994899999225</v>
       </c>
       <c r="D289" s="5">
         <v>6.2276217375098142</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>618.06302959000004</v>
       </c>
       <c r="C290" s="5">
         <v>2.1741404300000795</v>
       </c>
       <c r="D290" s="5">
         <v>4.3193240235700925</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>618.89632047999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.83329088999994383</v>
       </c>
       <c r="D291" s="5">
         <v>1.6299266087693276</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>623.18388120999998</v>
       </c>
       <c r="C292" s="5">
         <v>4.2875607299999956</v>
       </c>
       <c r="D292" s="5">
         <v>8.6374922436025514</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>624.69100803000003</v>
       </c>
       <c r="C293" s="5">
         <v>1.5071268200000532</v>
       </c>
       <c r="D293" s="5">
         <v>2.9410314395991621</v>
       </c>
       <c r="E293" s="5">
         <v>4.5754843038222415</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>628.91565792999995</v>
       </c>
       <c r="C294" s="5">
         <v>4.2246498999999176</v>
       </c>
       <c r="D294" s="5">
         <v>8.4241017099286886</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>631.57944901999997</v>
       </c>
       <c r="C295" s="5">
         <v>2.6637910900000179</v>
       </c>
       <c r="D295" s="5">
         <v>5.202725713315659</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>635.31952535000005</v>
       </c>
       <c r="C296" s="5">
         <v>3.740076330000079</v>
       </c>
       <c r="D296" s="5">
         <v>7.3422149808628268</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>643.18001250999998</v>
       </c>
       <c r="C297" s="5">
         <v>7.8604871599999342</v>
       </c>
       <c r="D297" s="5">
         <v>15.900162368863091</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>648.59702071000004</v>
       </c>
       <c r="C298" s="5">
         <v>5.4170082000000548</v>
       </c>
       <c r="D298" s="5">
         <v>10.588232189141888</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>648.69649704000005</v>
       </c>
       <c r="C299" s="5">
         <v>9.9476330000015878E-2</v>
       </c>
       <c r="D299" s="5">
         <v>0.18420118936526286</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>653.07619982000006</v>
       </c>
       <c r="C300" s="5">
         <v>4.3797027800000023</v>
       </c>
       <c r="D300" s="5">
         <v>8.4095772109500153</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>657.15694654000004</v>
       </c>
       <c r="C301" s="5">
         <v>4.0807467199999792</v>
       </c>
       <c r="D301" s="5">
         <v>7.7613323788925825</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>661.96040688000005</v>
       </c>
       <c r="C302" s="5">
         <v>4.8034603400000151</v>
       </c>
       <c r="D302" s="5">
         <v>9.1327087096044082</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>666.48470410000004</v>
       </c>
       <c r="C303" s="5">
         <v>4.524297219999994</v>
       </c>
       <c r="D303" s="5">
         <v>8.5170727876855867</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>670.01606790000005</v>
       </c>
       <c r="C304" s="5">
         <v>3.5313638000000083</v>
       </c>
       <c r="D304" s="5">
         <v>6.5467906217103522</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>675.72603895999998</v>
       </c>
       <c r="C305" s="5">
         <v>5.7099710599999298</v>
       </c>
       <c r="D305" s="5">
         <v>10.719787277764969</v>
       </c>
       <c r="E305" s="5">
         <v>8.1696439157883827</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>676.71284447999994</v>
       </c>
       <c r="C306" s="5">
         <v>0.98680551999996169</v>
       </c>
       <c r="D306" s="5">
         <v>1.7665802875511227</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>679.01955508000003</v>
       </c>
       <c r="C307" s="5">
         <v>2.3067106000000877</v>
       </c>
       <c r="D307" s="5">
         <v>4.1680041470137041</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>676.00284056999999</v>
       </c>
       <c r="C308" s="5">
         <v>-3.0167145100000425</v>
       </c>
       <c r="D308" s="5">
         <v>-5.2029397167184577</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>675.35864137999999</v>
       </c>
       <c r="C309" s="5">
         <v>-0.64419918999999481</v>
       </c>
       <c r="D309" s="5">
         <v>-1.137569457821741</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>678.17440221000004</v>
       </c>
       <c r="C310" s="5">
         <v>2.8157608300000447</v>
       </c>
       <c r="D310" s="5">
         <v>5.1194754905723672</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>682.08791228999996</v>
       </c>
       <c r="C311" s="5">
         <v>3.9135100799999236</v>
       </c>
       <c r="D311" s="5">
         <v>7.1488512710785823</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>686.75270280999996</v>
       </c>
       <c r="C312" s="5">
         <v>4.6647905199999968</v>
       </c>
       <c r="D312" s="5">
         <v>8.5226248489110432</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>687.78179011999998</v>
       </c>
       <c r="C313" s="5">
         <v>1.0290873100000226</v>
       </c>
       <c r="D313" s="5">
         <v>1.8130739596571299</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>688.32176058000005</v>
       </c>
       <c r="C314" s="5">
         <v>0.53997046000006321</v>
       </c>
       <c r="D314" s="5">
         <v>0.94618642608326198</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>691.76361057999998</v>
       </c>
       <c r="C315" s="5">
         <v>3.4418499999999312</v>
       </c>
       <c r="D315" s="5">
         <v>6.1682253974822521</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>690.61476242000003</v>
       </c>
       <c r="C316" s="5">
         <v>-1.1488481599999432</v>
       </c>
       <c r="D316" s="5">
         <v>-1.9747999677514616</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>693.35139043000004</v>
       </c>
       <c r="C317" s="5">
         <v>2.736628010000004</v>
       </c>
       <c r="D317" s="5">
         <v>4.8601319519459674</v>
       </c>
       <c r="E317" s="5">
         <v>2.6083575966862282</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>698.77294688999996</v>
       </c>
       <c r="C318" s="5">
         <v>5.4215564599999198</v>
       </c>
       <c r="D318" s="5">
         <v>9.7974627833055106</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>696.96297472000003</v>
       </c>
       <c r="C319" s="5">
         <v>-1.8099721699999236</v>
       </c>
       <c r="D319" s="5">
         <v>-3.0643572953330978</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>693.47712725999997</v>
       </c>
       <c r="C320" s="5">
         <v>-3.4858474600000591</v>
       </c>
       <c r="D320" s="5">
         <v>-5.8394017822114623</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>701.48537820000001</v>
       </c>
       <c r="C321" s="5">
         <v>8.008250940000039</v>
       </c>
       <c r="D321" s="5">
         <v>14.772483354055899</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>698.79665475000002</v>
       </c>
       <c r="C322" s="5">
         <v>-2.6887234499999977</v>
       </c>
       <c r="D322" s="5">
         <v>-4.503747021025517</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>698.18901936999998</v>
       </c>
       <c r="C323" s="5">
         <v>-0.60763538000003336</v>
       </c>
       <c r="D323" s="5">
         <v>-1.0384785329938473</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>703.18241179999995</v>
       </c>
       <c r="C324" s="5">
         <v>4.9933924299999717</v>
       </c>
       <c r="D324" s="5">
         <v>8.9280735634376551</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>701.40156419000004</v>
       </c>
       <c r="C325" s="5">
         <v>-1.7808476099999098</v>
       </c>
       <c r="D325" s="5">
         <v>-2.9970891488114715</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>706.70298744000002</v>
       </c>
       <c r="C326" s="5">
         <v>5.3014232499999707</v>
       </c>
       <c r="D326" s="5">
         <v>9.4567038413218221</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>705.26285230999997</v>
       </c>
       <c r="C327" s="5">
         <v>-1.4401351300000442</v>
       </c>
       <c r="D327" s="5">
         <v>-2.4181641717782476</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>702.11367423000002</v>
       </c>
       <c r="C328" s="5">
         <v>-3.149178079999956</v>
       </c>
       <c r="D328" s="5">
         <v>-5.2286503737447143</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>701.75140941999996</v>
       </c>
       <c r="C329" s="5">
         <v>-0.36226481000005606</v>
       </c>
       <c r="D329" s="5">
         <v>-0.61740180563084612</v>
       </c>
       <c r="E329" s="5">
         <v>1.2115096480574516</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>703.79892330999996</v>
       </c>
       <c r="C330" s="5">
         <v>2.0475138900000047</v>
       </c>
       <c r="D330" s="5">
         <v>3.5580000419183522</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>704.80468580000002</v>
       </c>
       <c r="C331" s="5">
         <v>1.0057624900000519</v>
       </c>
       <c r="D331" s="5">
         <v>1.7284004671881181</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>709.27254135999999</v>
       </c>
       <c r="C332" s="5">
         <v>4.4678555599999754</v>
       </c>
       <c r="D332" s="5">
         <v>7.8778719150438326</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>705.84657044999994</v>
       </c>
       <c r="C333" s="5">
         <v>-3.4259709100000464</v>
       </c>
       <c r="D333" s="5">
         <v>-5.6447774732752087</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>711.25562192999996</v>
       </c>
       <c r="C334" s="5">
         <v>5.4090514800000165</v>
       </c>
       <c r="D334" s="5">
         <v>9.5935106808031847</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>714.54287725999995</v>
       </c>
       <c r="C335" s="5">
         <v>3.2872553299999936</v>
       </c>
       <c r="D335" s="5">
         <v>5.6892915914943387</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>710.43645719000006</v>
       </c>
       <c r="C336" s="5">
         <v>-4.1064200699998992</v>
       </c>
       <c r="D336" s="5">
         <v>-6.6824463221462516</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>709.46129993</v>
       </c>
       <c r="C337" s="5">
         <v>-0.97515726000005998</v>
       </c>
       <c r="D337" s="5">
         <v>-1.6347623769862762</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>712.43170325999995</v>
       </c>
       <c r="C338" s="5">
         <v>2.9704033299999537</v>
       </c>
       <c r="D338" s="5">
         <v>5.1415377450223287</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>717.34564650000004</v>
       </c>
       <c r="C339" s="5">
         <v>4.9139432400000942</v>
       </c>
       <c r="D339" s="5">
         <v>8.5982320854993244</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>722.74313869000002</v>
       </c>
       <c r="C340" s="5">
         <v>5.3974921899999799</v>
       </c>
       <c r="D340" s="5">
         <v>9.4122944309509968</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>725.39178405999996</v>
       </c>
       <c r="C341" s="5">
         <v>2.6486453699999402</v>
       </c>
       <c r="D341" s="5">
         <v>4.487384774533254</v>
       </c>
       <c r="E341" s="5">
         <v>3.3687676750858042</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>724.14838103</v>
       </c>
       <c r="C342" s="5">
         <v>-1.2434030299999677</v>
       </c>
       <c r="D342" s="5">
         <v>-2.037653221759983</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>727.79125036000005</v>
       </c>
       <c r="C343" s="5">
         <v>3.6428693300000532</v>
       </c>
       <c r="D343" s="5">
         <v>6.2065233492468952</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>730.78298933999997</v>
       </c>
       <c r="C344" s="5">
         <v>2.9917389799999228</v>
       </c>
       <c r="D344" s="5">
         <v>5.0459211461949094</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>732.31981890999998</v>
       </c>
       <c r="C345" s="5">
         <v>1.536829570000009</v>
       </c>
       <c r="D345" s="5">
         <v>2.5529829489673084</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>735.88034125000001</v>
       </c>
       <c r="C346" s="5">
         <v>3.5605223400000341</v>
       </c>
       <c r="D346" s="5">
         <v>5.9929453686615286</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>739.95516569999995</v>
       </c>
       <c r="C347" s="5">
         <v>4.0748244499999373</v>
       </c>
       <c r="D347" s="5">
         <v>6.8509686656317736</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>741.36726871999997</v>
       </c>
       <c r="C348" s="5">
         <v>1.4121030200000178</v>
       </c>
       <c r="D348" s="5">
         <v>2.3142252974789779</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>746.1665984</v>
       </c>
       <c r="C349" s="5">
         <v>4.799329680000028</v>
       </c>
       <c r="D349" s="5">
         <v>8.0509910005786658</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>745.59606295000003</v>
       </c>
       <c r="C350" s="5">
         <v>-0.57053544999996575</v>
       </c>
       <c r="D350" s="5">
         <v>-0.91369763378317259</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>747.68653964999999</v>
       </c>
       <c r="C351" s="5">
         <v>2.0904766999999538</v>
       </c>
       <c r="D351" s="5">
         <v>3.4168901359092008</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>750.95458298000005</v>
       </c>
       <c r="C352" s="5">
         <v>3.2680433300000686</v>
       </c>
       <c r="D352" s="5">
         <v>5.3729934828612214</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>756.66685445999997</v>
       </c>
       <c r="C353" s="5">
         <v>5.712271479999913</v>
       </c>
       <c r="D353" s="5">
         <v>9.519753624575312</v>
       </c>
       <c r="E353" s="5">
         <v>4.3114729291465315</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>761.24414076999994</v>
       </c>
       <c r="C354" s="5">
         <v>4.5772863099999768</v>
       </c>
       <c r="D354" s="5">
         <v>7.5055862966358466</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>764.14364171</v>
       </c>
       <c r="C355" s="5">
         <v>2.8995009400000527</v>
       </c>
       <c r="D355" s="5">
         <v>4.6676540449170023</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>764.57120136000003</v>
       </c>
       <c r="C356" s="5">
         <v>0.42755965000003471</v>
       </c>
       <c r="D356" s="5">
         <v>0.67350355166191367</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>767.95949854000003</v>
       </c>
       <c r="C357" s="5">
         <v>3.388297179999995</v>
       </c>
       <c r="D357" s="5">
         <v>5.449510491877696</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>770.66506627000001</v>
       </c>
       <c r="C358" s="5">
         <v>2.7055677299999843</v>
       </c>
       <c r="D358" s="5">
         <v>4.310561118448053</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>771.39684440999997</v>
       </c>
       <c r="C359" s="5">
         <v>0.73177813999996033</v>
       </c>
       <c r="D359" s="5">
         <v>1.1454189187940278</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>777.92869797000003</v>
       </c>
       <c r="C360" s="5">
         <v>6.5318535600000587</v>
       </c>
       <c r="D360" s="5">
         <v>10.647911453997727</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>782.29143506000003</v>
       </c>
       <c r="C361" s="5">
         <v>4.362737089999996</v>
       </c>
       <c r="D361" s="5">
         <v>6.9412826073655731</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>784.40922740999997</v>
       </c>
       <c r="C362" s="5">
         <v>2.1177923499999451</v>
       </c>
       <c r="D362" s="5">
         <v>3.2974074166477019</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>782.65307063</v>
       </c>
       <c r="C363" s="5">
         <v>-1.7561567799999693</v>
       </c>
       <c r="D363" s="5">
         <v>-2.6537568863670757</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>784.09753780999995</v>
       </c>
       <c r="C364" s="5">
         <v>1.4444671799999469</v>
       </c>
       <c r="D364" s="5">
         <v>2.2373442421167677</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>781.93555849999996</v>
       </c>
       <c r="C365" s="5">
         <v>-2.1619793099999924</v>
       </c>
       <c r="D365" s="5">
         <v>-3.2590214448550037</v>
       </c>
       <c r="E365" s="5">
         <v>3.3394754760380119</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>782.88310453999998</v>
       </c>
       <c r="C366" s="5">
         <v>0.94754604000002018</v>
       </c>
       <c r="D366" s="5">
         <v>1.4638856901307618</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>780.9448883</v>
       </c>
       <c r="C367" s="5">
         <v>-1.9382162399999743</v>
       </c>
       <c r="D367" s="5">
         <v>-2.9307685066885747</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>778.48036554999999</v>
       </c>
       <c r="C368" s="5">
         <v>-2.4645227500000146</v>
       </c>
       <c r="D368" s="5">
         <v>-3.7219417025601609</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>723.46601467000005</v>
       </c>
       <c r="C369" s="5">
         <v>-55.014350879999938</v>
       </c>
       <c r="D369" s="5">
         <v>-58.500233422962047</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>730.27817698000001</v>
       </c>
       <c r="C370" s="5">
         <v>6.8121623099999624</v>
       </c>
       <c r="D370" s="5">
         <v>11.903135934135477</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>728.94432211000003</v>
       </c>
       <c r="C371" s="5">
         <v>-1.3338548699999819</v>
       </c>
       <c r="D371" s="5">
         <v>-2.16991809671081</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>721.23865980000005</v>
       </c>
       <c r="C372" s="5">
         <v>-7.7056623099999797</v>
       </c>
       <c r="D372" s="5">
         <v>-11.973044332580162</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>719.93926132000001</v>
       </c>
       <c r="C373" s="5">
         <v>-1.2993984800000362</v>
       </c>
       <c r="D373" s="5">
         <v>-2.1406504144964589</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>718.97932448999995</v>
       </c>
       <c r="C374" s="5">
         <v>-0.95993683000006058</v>
       </c>
       <c r="D374" s="5">
         <v>-1.5883479200953454</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>720.29504416999998</v>
       </c>
       <c r="C375" s="5">
         <v>1.3157196800000293</v>
       </c>
       <c r="D375" s="5">
         <v>2.2182168643103628</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>721.79298323</v>
       </c>
       <c r="C376" s="5">
         <v>1.4979390600000215</v>
       </c>
       <c r="D376" s="5">
         <v>2.5242850364706637</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>722.40558157999999</v>
       </c>
       <c r="C377" s="5">
         <v>0.61259834999998475</v>
       </c>
       <c r="D377" s="5">
         <v>1.0232286196939278</v>
       </c>
       <c r="E377" s="5">
         <v>-7.6131563877459785</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>722.79100530999995</v>
       </c>
       <c r="C378" s="5">
         <v>0.38542372999995678</v>
       </c>
       <c r="D378" s="5">
         <v>0.64211585783380265</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>712.99592382000003</v>
       </c>
       <c r="C379" s="5">
         <v>-9.7950814899999159</v>
       </c>
       <c r="D379" s="5">
         <v>-15.103127555001306</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>732.62165412000002</v>
       </c>
       <c r="C380" s="5">
         <v>19.625730299999987</v>
       </c>
       <c r="D380" s="5">
         <v>38.519988741555665</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>733.42221583000003</v>
       </c>
       <c r="C381" s="5">
         <v>0.80056171000001086</v>
       </c>
       <c r="D381" s="5">
         <v>1.3191922780836585</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>730.97688187999995</v>
       </c>
       <c r="C382" s="5">
         <v>-2.4453339500000766</v>
       </c>
       <c r="D382" s="5">
         <v>-3.9284110196909028</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>731.60969127999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.63280940000004193</v>
       </c>
       <c r="D383" s="5">
         <v>1.0438050789452147</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>738.99405558000001</v>
       </c>
       <c r="C384" s="5">
         <v>7.3843643000000156</v>
       </c>
       <c r="D384" s="5">
         <v>12.807491750156053</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>739.63106929000003</v>
       </c>
       <c r="C385" s="5">
         <v>0.63701371000001927</v>
       </c>
       <c r="D385" s="5">
         <v>1.0393195761716045</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>742.26637991999996</v>
       </c>
       <c r="C386" s="5">
         <v>2.6353106299999354</v>
       </c>
       <c r="D386" s="5">
         <v>4.3603985817893598</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>751.38843711000004</v>
       </c>
       <c r="C387" s="5">
         <v>9.1220571900000778</v>
       </c>
       <c r="D387" s="5">
         <v>15.786148788532216</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>755.11202557000001</v>
       </c>
       <c r="C388" s="5">
         <v>3.7235884599999736</v>
       </c>
       <c r="D388" s="5">
         <v>6.111523448032985</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>759.61662121999996</v>
       </c>
       <c r="C389" s="5">
         <v>4.504595649999942</v>
       </c>
       <c r="D389" s="5">
         <v>7.3981665953458231</v>
       </c>
       <c r="E389" s="5">
         <v>5.1509900516845786</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>759.82092566999995</v>
       </c>
       <c r="C390" s="5">
         <v>0.20430444999999509</v>
       </c>
       <c r="D390" s="5">
         <v>0.32322664228889852</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>764.44138153999995</v>
       </c>
       <c r="C391" s="5">
         <v>4.6204558700000007</v>
       </c>
       <c r="D391" s="5">
         <v>7.5462482930169772</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>766.37465409000004</v>
       </c>
       <c r="C392" s="5">
         <v>1.9332725500000834</v>
       </c>
       <c r="D392" s="5">
         <v>3.077370913386801</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>773.78188857999999</v>
       </c>
       <c r="C393" s="5">
         <v>7.4072344899999507</v>
       </c>
       <c r="D393" s="5">
         <v>12.235210555306919</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>778.11358947999997</v>
       </c>
       <c r="C394" s="5">
         <v>4.3317008999999871</v>
       </c>
       <c r="D394" s="5">
         <v>6.9284518975579523</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>780.88069593</v>
       </c>
       <c r="C395" s="5">
         <v>2.7671064500000284</v>
       </c>
       <c r="D395" s="5">
         <v>4.3518708378800008</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>788.83737440000004</v>
       </c>
       <c r="C396" s="5">
         <v>7.9566784700000426</v>
       </c>
       <c r="D396" s="5">
         <v>12.936286916214712</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>791.94717944000001</v>
       </c>
       <c r="C397" s="5">
         <v>3.1098050399999693</v>
       </c>
       <c r="D397" s="5">
         <v>4.8346500512614021</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>797.00578729999995</v>
       </c>
       <c r="C398" s="5">
         <v>5.0586078599999382</v>
       </c>
       <c r="D398" s="5">
         <v>7.9401712637259036</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>796.95730825999999</v>
       </c>
       <c r="C399" s="5">
         <v>-4.847903999996106E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-7.2967336921525572E-2</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>799.51986283999997</v>
       </c>
       <c r="C400" s="5">
         <v>2.5625545799999827</v>
       </c>
       <c r="D400" s="5">
         <v>3.927480890626911</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>802.44764625000005</v>
       </c>
       <c r="C401" s="5">
         <v>2.9277834100000746</v>
       </c>
       <c r="D401" s="5">
         <v>4.4839058116722619</v>
       </c>
       <c r="E401" s="5">
         <v>5.6385055083721491</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>812.08095766999998</v>
       </c>
       <c r="C402" s="5">
         <v>9.6333114199999272</v>
       </c>
       <c r="D402" s="5">
         <v>15.396180125268067</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>809.92869073999998</v>
       </c>
       <c r="C403" s="5">
         <v>-2.1522669299999961</v>
       </c>
       <c r="D403" s="5">
         <v>-3.1344207077450337</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>814.12780565000003</v>
       </c>
       <c r="C404" s="5">
         <v>4.1991149100000484</v>
       </c>
       <c r="D404" s="5">
         <v>6.4019656496042021</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>814.78117992</v>
       </c>
       <c r="C405" s="5">
         <v>0.65337426999997206</v>
       </c>
       <c r="D405" s="5">
         <v>0.96731641476393015</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>817.81344232000004</v>
       </c>
       <c r="C406" s="5">
         <v>3.032262400000036</v>
       </c>
       <c r="D406" s="5">
         <v>4.5584337815713027</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>823.74764787000004</v>
       </c>
       <c r="C407" s="5">
         <v>5.9342055500000015</v>
       </c>
       <c r="D407" s="5">
         <v>9.0634705522172112</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>824.61780568999995</v>
       </c>
       <c r="C408" s="5">
         <v>0.87015781999991759</v>
       </c>
       <c r="D408" s="5">
         <v>1.2749989697510289</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>826.27437428999997</v>
       </c>
       <c r="C409" s="5">
         <v>1.6565686000000142</v>
       </c>
       <c r="D409" s="5">
         <v>2.437485562010866</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>833.24969176000002</v>
       </c>
       <c r="C410" s="5">
         <v>6.97531747000005</v>
       </c>
       <c r="D410" s="5">
         <v>10.61411086302504</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>831.91510289999997</v>
       </c>
       <c r="C411" s="5">
         <v>-1.3345888600000535</v>
       </c>
       <c r="D411" s="5">
         <v>-1.9051597048529212</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>833.74469880000004</v>
       </c>
       <c r="C412" s="5">
         <v>1.8295959000000721</v>
       </c>
       <c r="D412" s="5">
         <v>2.6712671700478197</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>838.53279558999998</v>
       </c>
       <c r="C413" s="5">
         <v>4.7880967899999405</v>
       </c>
       <c r="D413" s="5">
         <v>7.1133512409946364</v>
       </c>
       <c r="E413" s="5">
         <v>4.496885187293298</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>841.47952969000005</v>
       </c>
       <c r="C414" s="5">
         <v>2.9467341000000715</v>
       </c>
       <c r="D414" s="5">
         <v>4.2994534427152287</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>845.40848656000003</v>
       </c>
       <c r="C415" s="5">
         <v>3.9289568699999791</v>
       </c>
       <c r="D415" s="5">
         <v>5.7490735209492216</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>847.80448432000003</v>
       </c>
       <c r="C416" s="5">
         <v>2.3959977600000002</v>
       </c>
       <c r="D416" s="5">
         <v>3.4544734630085561</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>847.08673241999998</v>
       </c>
       <c r="C417" s="5">
         <v>-0.71775190000005296</v>
       </c>
       <c r="D417" s="5">
         <v>-1.0112037700144683</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>851.38733107999997</v>
       </c>
       <c r="C418" s="5">
         <v>4.3005986599999915</v>
       </c>
       <c r="D418" s="5">
         <v>6.2653424188988449</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>853.62190893000002</v>
       </c>
       <c r="C419" s="5">
         <v>2.2345778500000506</v>
       </c>
       <c r="D419" s="5">
         <v>3.1954230532749373</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>853.67183347000002</v>
       </c>
       <c r="C420" s="5">
         <v>4.9924540000006346E-2</v>
       </c>
       <c r="D420" s="5">
         <v>7.0205230479136738E-2</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>865.45124653000005</v>
       </c>
       <c r="C421" s="5">
         <v>11.779413060000024</v>
       </c>
       <c r="D421" s="5">
         <v>17.874500616898015</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>869.81043179999995</v>
       </c>
       <c r="C422" s="5">
         <v>4.3591852699998981</v>
       </c>
       <c r="D422" s="5">
         <v>6.2145588826624243</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>875.33300022000003</v>
       </c>
       <c r="C423" s="5">
         <v>5.5225684200000842</v>
       </c>
       <c r="D423" s="5">
         <v>7.8907663461235122</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>881.65725454999995</v>
       </c>
       <c r="C424" s="5">
         <v>6.324254329999917</v>
       </c>
       <c r="D424" s="5">
         <v>9.0229184034261056</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>882.70667303000005</v>
       </c>
       <c r="C425" s="5">
         <v>1.0494184800000994</v>
       </c>
       <c r="D425" s="5">
         <v>1.4377231451102368</v>
       </c>
       <c r="E425" s="5">
         <v>5.2679963946930641</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>885.58790393000004</v>
       </c>
       <c r="C426" s="5">
         <v>2.8812308999999914</v>
       </c>
       <c r="D426" s="5">
         <v>3.9879926011019862</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>889.22727865000002</v>
       </c>
       <c r="C427" s="5">
         <v>3.639374719999978</v>
       </c>
       <c r="D427" s="5">
         <v>5.0444743927546831</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>892.35166865999997</v>
       </c>
       <c r="C428" s="5">
         <v>3.1243900099999564</v>
       </c>
       <c r="D428" s="5">
         <v>4.2987628798366373</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>898.34541240999999</v>
       </c>
       <c r="C429" s="5">
         <v>5.9937437500000215</v>
       </c>
       <c r="D429" s="5">
         <v>8.3646844828810796</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>901.86583782000002</v>
       </c>
       <c r="C430" s="5">
         <v>3.5204254100000298</v>
       </c>
       <c r="D430" s="5">
         <v>4.80523711498404</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>902.13838937000003</v>
       </c>
       <c r="C431" s="5">
         <v>0.27255155000000286</v>
       </c>
       <c r="D431" s="5">
         <v>0.36325362279479023</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>904.92084986999998</v>
       </c>
       <c r="C432" s="5">
         <v>2.7824604999999565</v>
       </c>
       <c r="D432" s="5">
         <v>3.7645883893407506</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>907.29636161999997</v>
       </c>
       <c r="C433" s="5">
         <v>2.3755117499999869</v>
       </c>
       <c r="D433" s="5">
         <v>3.1960074260828586</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>905.99990695999998</v>
       </c>
       <c r="C434" s="5">
         <v>-1.2964546599999949</v>
       </c>
       <c r="D434" s="5">
         <v>-1.7012929866945914</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>905.75229607000006</v>
       </c>
       <c r="C435" s="5">
         <v>-0.24761088999991898</v>
       </c>
       <c r="D435" s="5">
         <v>-0.32746894870085974</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>908.65501678999999</v>
       </c>
       <c r="C436" s="5">
         <v>2.9027207199999339</v>
       </c>
       <c r="D436" s="5">
         <v>3.9142293111914084</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>907.14799108</v>
       </c>
       <c r="C437" s="5">
         <v>-1.5070257099999935</v>
       </c>
       <c r="D437" s="5">
         <v>-1.9721735859599576</v>
       </c>
       <c r="E437" s="5">
         <v>2.7689060020473333</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>915.60728987000005</v>
       </c>
       <c r="C438" s="5">
         <v>8.459298790000048</v>
       </c>
       <c r="D438" s="5">
         <v>11.782336631607283</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>914.65793093000002</v>
       </c>
       <c r="C439" s="5">
         <v>-0.94935894000002463</v>
       </c>
       <c r="D439" s="5">
         <v>-1.2371640122267547</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>915.00923931</v>
+        <v>914.15869573999998</v>
       </c>
       <c r="C440" s="5">
-        <v>0.35130837999997766</v>
+        <v>-0.4992351900000358</v>
       </c>
       <c r="D440" s="5">
-        <v>0.4618795081269278</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.65301686812060389</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>918.87490630000002</v>
+      </c>
+      <c r="C441" s="5">
+        <v>4.7162105600000359</v>
+      </c>
+      <c r="D441" s="5">
+        <v>6.3696084636585271</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>