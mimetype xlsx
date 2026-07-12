--- v5 (2026-06-02)
+++ v6 (2026-07-12)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B152AC95-4F4B-47F0-ACF2-747E8DE708E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6DB5D688-E698-43F7-9C6B-886D27D70E0B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{42747B64-2122-462C-8D35-0FF3CA292116}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EC429B0E-4ADD-4221-9634-73420707E2F7}"/>
   </bookViews>
   <sheets>
     <sheet name="AE200000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Construction</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -920,6362 +920,6368 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26D6A0B6-A74D-4D79-8E9A-5D701F083E95}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EED12B96-7AB4-4E39-832E-8F3131B5D2A7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>342.56530581999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>342.56397478999997</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>341.47905220000001</v>
+        <v>341.47870044000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-1.0862536199999795</v>
+        <v>-1.0852743499999633</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.739460985804266</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-3.7361626065618769</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>341.06451447000001</v>
+        <v>341.06417484000002</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.41453773000000638</v>
+        <v>-0.41452559999999039</v>
       </c>
       <c r="D8" s="5">
-        <v>-1.4470503435377369</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-1.4470097635983947</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>341.05392064</v>
+        <v>341.05395324</v>
       </c>
       <c r="C9" s="5">
-        <v>-1.05938300000048E-2</v>
+        <v>-1.022160000002259E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-3.7266921411460707E-2</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-3.5957744237691269E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>346.15814791999998</v>
+        <v>346.15789733000003</v>
       </c>
       <c r="C10" s="5">
-        <v>5.1042272799999751</v>
+        <v>5.1039440900000272</v>
       </c>
       <c r="D10" s="5">
-        <v>19.513824944555068</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>19.512649645662684</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>348.39379510999999</v>
+        <v>348.39372241000001</v>
       </c>
       <c r="C11" s="5">
-        <v>2.2356471900000088</v>
+        <v>2.2358250799999837</v>
       </c>
       <c r="D11" s="5">
-        <v>8.0314578631881073</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>8.032125818567204</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>347.83110488</v>
+        <v>347.83119244</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.56269022999998697</v>
+        <v>-0.56252997000001415</v>
       </c>
       <c r="D12" s="5">
-        <v>-1.9209939433949996</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-1.9204520711541329</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>349.73346579000003</v>
+        <v>349.73366573999999</v>
       </c>
       <c r="C13" s="5">
-        <v>1.9023609100000272</v>
+        <v>1.9024732999999969</v>
       </c>
       <c r="D13" s="5">
-        <v>6.7641150661293503</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>6.7645250277875268</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>351.04413144</v>
+        <v>351.0443234</v>
       </c>
       <c r="C14" s="5">
-        <v>1.3106656499999758</v>
+        <v>1.3106576600000039</v>
       </c>
       <c r="D14" s="5">
-        <v>4.5909976283185827</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>4.5909663824987179</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>346.08396291000003</v>
+        <v>346.08435582999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-4.9601685299999758</v>
+        <v>-4.9599675700000034</v>
       </c>
       <c r="D15" s="5">
-        <v>-15.69815187792406</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-15.697556531011902</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>348.56609585000001</v>
+        <v>348.56665427000002</v>
       </c>
       <c r="C16" s="5">
-        <v>2.4821329399999854</v>
+        <v>2.4822984400000223</v>
       </c>
       <c r="D16" s="5">
-        <v>8.9542069261800528</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>8.95481713729842</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>347.78214862999999</v>
+        <v>347.78289467000002</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.78394722000001593</v>
+        <v>-0.78375959999999623</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.6657403139513147</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-2.6651059815600453</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>348.89750844999998</v>
+        <v>348.89624086999999</v>
       </c>
       <c r="C18" s="5">
-        <v>1.1153598199999806</v>
+        <v>1.1133461999999668</v>
       </c>
       <c r="D18" s="5">
-        <v>3.9170912119503409</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>3.9098859650392503</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>350.87216824000001</v>
+        <v>350.87183109</v>
       </c>
       <c r="C19" s="5">
-        <v>1.9746597900000324</v>
+        <v>1.9755902200000151</v>
       </c>
       <c r="D19" s="5">
-        <v>7.0071089321184665</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>7.0105403406975242</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>354.33773590999999</v>
+        <v>354.33742694</v>
       </c>
       <c r="C20" s="5">
-        <v>3.4655676699999844</v>
+        <v>3.4655958499999997</v>
       </c>
       <c r="D20" s="5">
-        <v>12.517953057228382</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>12.51807312740798</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>348.89815355000002</v>
+        <v>348.89809280999998</v>
       </c>
       <c r="C21" s="5">
-        <v>-5.4395823599999744</v>
+        <v>-5.4393341300000202</v>
       </c>
       <c r="D21" s="5">
-        <v>-16.943202330724048</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-16.942506769503542</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>348.00696520000002</v>
+        <v>348.00676908000003</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.89118834999999308</v>
+        <v>-0.89132372999995368</v>
       </c>
       <c r="D22" s="5">
-        <v>-3.0224558113371769</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-3.0229090381250878</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>347.97249049999999</v>
+        <v>347.97245400000003</v>
       </c>
       <c r="C23" s="5">
-        <v>-3.4474700000032499E-2</v>
+        <v>-3.4315079999998943E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.11881114867290377</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-0.11826141059375628</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>347.21947896</v>
+        <v>347.21956237000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.7530115399999886</v>
+        <v>-0.75289163000002191</v>
       </c>
       <c r="D24" s="5">
-        <v>-2.5661116182018495</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-2.5657081054126674</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>345.77203581999999</v>
+        <v>345.77220317000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.4474431400000185</v>
+        <v>-1.447359199999994</v>
       </c>
       <c r="D25" s="5">
-        <v>-4.8892883975149903</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-4.8890101793152896</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>347.38511626000002</v>
+        <v>347.38529928999998</v>
       </c>
       <c r="C26" s="5">
-        <v>1.6130804400000329</v>
+        <v>1.613096119999966</v>
       </c>
       <c r="D26" s="5">
-        <v>5.744084620929546</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>5.7441390450566621</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>346.92094273999999</v>
+        <v>346.92127005999998</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.4641735200000312</v>
+        <v>-0.46402922999999419</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.5917000711360596</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-1.5912080826506525</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>348.04023805000003</v>
+        <v>348.04069337999999</v>
       </c>
       <c r="C28" s="5">
-        <v>1.1192953100000409</v>
+        <v>1.1194233200000099</v>
       </c>
       <c r="D28" s="5">
-        <v>3.941090671810521</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>3.9415456449100494</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>345.92417339999997</v>
+        <v>345.92478201</v>
       </c>
       <c r="C29" s="5">
-        <v>-2.1160646500000553</v>
+        <v>-2.1159113699999921</v>
       </c>
       <c r="D29" s="5">
-        <v>-7.0568349217726034</v>
+        <v>-7.0563317948390996</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.53423536467269717</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-0.53427373469966399</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>340.23819861999999</v>
+        <v>340.23729018</v>
       </c>
       <c r="C30" s="5">
-        <v>-5.6859747799999809</v>
+        <v>-5.687491829999999</v>
       </c>
       <c r="D30" s="5">
-        <v>-18.035479591555827</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-18.039836107546648</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>339.60952896999999</v>
+        <v>339.60919362999999</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.62866965000000619</v>
+        <v>-0.6280965500000093</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.1948856808214012</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-2.19291087382536</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>341.65720936000002</v>
+        <v>341.65697627999998</v>
       </c>
       <c r="C32" s="5">
-        <v>2.0476803900000391</v>
+        <v>2.0477826499999878</v>
       </c>
       <c r="D32" s="5">
-        <v>7.4802485144422004</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>7.4806421819461733</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>346.38586943000001</v>
+        <v>346.38576683999997</v>
       </c>
       <c r="C33" s="5">
-        <v>4.7286600699999894</v>
+        <v>4.7287905599999931</v>
       </c>
       <c r="D33" s="5">
-        <v>17.93288758749183</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>17.933433898964047</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>348.32794480000001</v>
+        <v>348.32783461000002</v>
       </c>
       <c r="C34" s="5">
-        <v>1.9420753699999977</v>
+        <v>1.942067770000051</v>
       </c>
       <c r="D34" s="5">
-        <v>6.939415200747634</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>6.9393893206789459</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>345.59137246</v>
+        <v>345.59137758999998</v>
       </c>
       <c r="C35" s="5">
-        <v>-2.7365723400000093</v>
+        <v>-2.7364570200000458</v>
       </c>
       <c r="D35" s="5">
-        <v>-9.0306911362189819</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-9.0303296045539323</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>348.85359511000001</v>
+        <v>348.8536742</v>
       </c>
       <c r="C36" s="5">
-        <v>3.2622226500000124</v>
+        <v>3.2622966100000212</v>
       </c>
       <c r="D36" s="5">
-        <v>11.934440268759406</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>11.934724855546474</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>347.78647525000002</v>
+        <v>347.78659597000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.0671198599999911</v>
+        <v>-1.0670782299999928</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.6095886014923861</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-3.609449341755655</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>346.29843355999998</v>
+        <v>346.29858151000002</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.4880416900000455</v>
+        <v>-1.488014459999988</v>
       </c>
       <c r="D38" s="5">
-        <v>-5.0152124871144732</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-5.0151211613670865</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>349.24258875999999</v>
+        <v>349.24281222000002</v>
       </c>
       <c r="C39" s="5">
-        <v>2.9441552000000115</v>
+        <v>2.9442307099999994</v>
       </c>
       <c r="D39" s="5">
-        <v>10.692975139796058</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>10.693257552042956</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>348.83351872999998</v>
+        <v>348.83379445000003</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.40907003000000941</v>
+        <v>-0.40901776999999129</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.3965478458909053</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-1.3963696923963709</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>346.91394704999999</v>
+        <v>346.91429783000001</v>
       </c>
       <c r="C41" s="5">
-        <v>-1.91957167999999</v>
+        <v>-1.9194966200000181</v>
       </c>
       <c r="D41" s="5">
-        <v>-6.4071618151297365</v>
+        <v>-6.406913900589684</v>
       </c>
       <c r="E41" s="5">
-        <v>0.28612445330773451</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>0.28604941636456438</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>346.31077197000002</v>
+        <v>346.31026266999999</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.60317507999997133</v>
+        <v>-0.60403516000002355</v>
       </c>
       <c r="D42" s="5">
-        <v>-2.0665886213294016</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-2.0695051787790741</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>346.08377245000003</v>
+        <v>346.08349484000001</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.22699951999999257</v>
+        <v>-0.22676782999997158</v>
       </c>
       <c r="D43" s="5">
-        <v>-0.78374555912215094</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-0.78294964511308462</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>347.84337579999999</v>
+        <v>347.84320217999999</v>
       </c>
       <c r="C44" s="5">
-        <v>1.7596033499999635</v>
+        <v>1.7597073399999772</v>
       </c>
       <c r="D44" s="5">
-        <v>6.2747307949033049</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>6.2751172288071144</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>349.72160939999998</v>
+        <v>349.72149596999998</v>
       </c>
       <c r="C45" s="5">
-        <v>1.8782335999999873</v>
+        <v>1.8782937899999865</v>
       </c>
       <c r="D45" s="5">
-        <v>6.6755211167661699</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>6.6757448655753837</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>351.69338228999999</v>
+        <v>351.69334046</v>
       </c>
       <c r="C46" s="5">
-        <v>1.9717728900000111</v>
+        <v>1.9718444900000236</v>
       </c>
       <c r="D46" s="5">
-        <v>6.9795426718829434</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>6.9798063616903105</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>354.06313728999999</v>
+        <v>354.06316228999998</v>
       </c>
       <c r="C47" s="5">
-        <v>2.3697549999999978</v>
+        <v>2.369821829999978</v>
       </c>
       <c r="D47" s="5">
-        <v>8.3922426774837753</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>8.3924892237829738</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>357.75238277</v>
+        <v>357.75244294999999</v>
       </c>
       <c r="C48" s="5">
-        <v>3.689245480000011</v>
+        <v>3.6892806600000085</v>
       </c>
       <c r="D48" s="5">
-        <v>13.245736660645079</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>13.245869305030533</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>358.49236976999998</v>
+        <v>358.49245599</v>
       </c>
       <c r="C49" s="5">
-        <v>0.73998699999998507</v>
+        <v>0.740013040000008</v>
       </c>
       <c r="D49" s="5">
-        <v>2.510553308531116</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>2.5106422347777713</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>359.35380192000002</v>
+        <v>359.35390884999998</v>
       </c>
       <c r="C50" s="5">
-        <v>0.86143215000004147</v>
+        <v>0.86145285999998578</v>
       </c>
       <c r="D50" s="5">
-        <v>2.9219320536160165</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.92200251976662</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>361.69093363000002</v>
+        <v>361.6910608</v>
       </c>
       <c r="C51" s="5">
-        <v>2.3371317099999942</v>
+        <v>2.3371519500000204</v>
       </c>
       <c r="D51" s="5">
-        <v>8.0897576795788027</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>8.0898277692517784</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>362.77281335999999</v>
+        <v>362.77295566999999</v>
       </c>
       <c r="C52" s="5">
-        <v>1.0818797299999687</v>
+        <v>1.0818948699999851</v>
       </c>
       <c r="D52" s="5">
-        <v>3.6490498615654454</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>3.6491004657866366</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>368.54248323000002</v>
+        <v>368.54268427</v>
       </c>
       <c r="C53" s="5">
-        <v>5.7696698700000297</v>
+        <v>5.7697286000000076</v>
       </c>
       <c r="D53" s="5">
-        <v>20.84644994262743</v>
+        <v>20.846672130221776</v>
       </c>
       <c r="E53" s="5">
-        <v>6.2345536591766892</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>6.2345041917524657</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>368.10603562</v>
+        <v>368.10582952999999</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.43644761000001608</v>
+        <v>-0.43685474000000113</v>
       </c>
       <c r="D54" s="5">
-        <v>-1.4118840581707093</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-1.4131917609928601</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>365.41962282999998</v>
+        <v>365.41936828000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-2.6864127900000199</v>
+        <v>-2.6864612499999794</v>
       </c>
       <c r="D55" s="5">
-        <v>-8.4144158800371507</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-8.4145661505899412</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>369.04532205999999</v>
+        <v>369.04518237000002</v>
       </c>
       <c r="C56" s="5">
-        <v>3.6256992300000093</v>
+        <v>3.6258140900000058</v>
       </c>
       <c r="D56" s="5">
-        <v>12.578141783717967</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>12.578571489982826</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>374.0289947</v>
+        <v>374.02894594999998</v>
       </c>
       <c r="C57" s="5">
-        <v>4.9836726400000089</v>
+        <v>4.9837635799999589</v>
       </c>
       <c r="D57" s="5">
-        <v>17.464540378239167</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>17.464890206629423</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>371.85907365999998</v>
+        <v>371.85906146999997</v>
       </c>
       <c r="C58" s="5">
-        <v>-2.1699210400000197</v>
+        <v>-2.1698844800000074</v>
       </c>
       <c r="D58" s="5">
-        <v>-6.7438767876527468</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-6.7437676149643355</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>375.21920132000002</v>
+        <v>375.21922749999999</v>
       </c>
       <c r="C59" s="5">
-        <v>3.360127660000046</v>
+        <v>3.3601660300000162</v>
       </c>
       <c r="D59" s="5">
-        <v>11.398683714092183</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>11.398820806453291</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>380.28684416999999</v>
+        <v>380.28689177000001</v>
       </c>
       <c r="C60" s="5">
-        <v>5.0676428499999702</v>
+        <v>5.067664270000023</v>
       </c>
       <c r="D60" s="5">
-        <v>17.466752241599927</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>17.466830328053362</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>382.24206315999999</v>
+        <v>382.24213042999997</v>
       </c>
       <c r="C61" s="5">
-        <v>1.9552189899999917</v>
+        <v>1.9552386599999636</v>
       </c>
       <c r="D61" s="5">
-        <v>6.3472099676747717</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>6.3472748215530839</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>387.19959348999998</v>
+        <v>387.19965241</v>
       </c>
       <c r="C62" s="5">
-        <v>4.9575303299999973</v>
+        <v>4.9575219800000241</v>
       </c>
       <c r="D62" s="5">
-        <v>16.723148538213216</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>16.723115176353033</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>389.11880422000002</v>
+        <v>389.11886548000001</v>
       </c>
       <c r="C63" s="5">
-        <v>1.9192107300000316</v>
+        <v>1.9192130700000121</v>
       </c>
       <c r="D63" s="5">
-        <v>6.1128335236920517</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>6.112840225425975</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>392.97848766999999</v>
+        <v>392.9785435</v>
       </c>
       <c r="C64" s="5">
-        <v>3.8596834499999773</v>
+        <v>3.8596780199999898</v>
       </c>
       <c r="D64" s="5">
-        <v>12.574156102419209</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>12.574135347631877</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>397.23382987999997</v>
+        <v>397.23390862000002</v>
       </c>
       <c r="C65" s="5">
-        <v>4.2553422099999807</v>
+        <v>4.2553651200000218</v>
       </c>
       <c r="D65" s="5">
-        <v>13.796631361265476</v>
+        <v>13.796708040091987</v>
       </c>
       <c r="E65" s="5">
-        <v>7.7850852901792278</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>7.7850478586573679</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>399.87619684999999</v>
+        <v>399.87613898000001</v>
       </c>
       <c r="C66" s="5">
-        <v>2.6423669700000119</v>
+        <v>2.642230359999985</v>
       </c>
       <c r="D66" s="5">
-        <v>8.2809121397191312</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>8.2804665336313263</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>401.46118716000001</v>
+        <v>401.46101802999999</v>
       </c>
       <c r="C67" s="5">
-        <v>1.5849903100000233</v>
+        <v>1.5848790499999836</v>
       </c>
       <c r="D67" s="5">
-        <v>4.8615175907178898</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>4.8611695772990959</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>403.41012078</v>
+        <v>403.41002646999999</v>
       </c>
       <c r="C68" s="5">
-        <v>1.9489336199999912</v>
+        <v>1.9490084400000001</v>
       </c>
       <c r="D68" s="5">
-        <v>5.9836082821070002</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>5.9838467508084525</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>401.85104586</v>
+        <v>401.85103629999998</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.5590749200000005</v>
+        <v>-1.5589901700000155</v>
       </c>
       <c r="D69" s="5">
-        <v>-4.5403670609724056</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-4.5401265114943694</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>405.05989226999998</v>
+        <v>405.05989676000002</v>
       </c>
       <c r="C70" s="5">
-        <v>3.2088464099999783</v>
+        <v>3.2088604600000394</v>
       </c>
       <c r="D70" s="5">
-        <v>10.014436558665274</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>10.014482599307751</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>407.60025952000001</v>
+        <v>407.60027874000002</v>
       </c>
       <c r="C71" s="5">
-        <v>2.5403672500000312</v>
+        <v>2.5403819800000065</v>
       </c>
       <c r="D71" s="5">
-        <v>7.7910016919883196</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>7.7910483472997116</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>408.16192181000002</v>
+        <v>408.16194987</v>
       </c>
       <c r="C72" s="5">
-        <v>0.56166229000001522</v>
+        <v>0.56167112999997926</v>
       </c>
       <c r="D72" s="5">
-        <v>1.6661578965857515</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>1.6661842401398452</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>410.29013306000002</v>
+        <v>410.29018604999999</v>
       </c>
       <c r="C73" s="5">
-        <v>2.1282112499999926</v>
+        <v>2.1282361799999876</v>
       </c>
       <c r="D73" s="5">
-        <v>6.4395527611020631</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>6.4396299152573055</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>415.79411746</v>
+        <v>415.79414143000002</v>
       </c>
       <c r="C74" s="5">
-        <v>5.5039843999999789</v>
+        <v>5.5039553800000363</v>
       </c>
       <c r="D74" s="5">
-        <v>17.340305498388453</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>17.340204815128899</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>418.34888568000002</v>
+        <v>418.34890782999997</v>
       </c>
       <c r="C75" s="5">
-        <v>2.5547682200000281</v>
+        <v>2.5547663999999486</v>
       </c>
       <c r="D75" s="5">
-        <v>7.6275140633421223</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>7.6275079899417619</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>420.26099721999998</v>
+        <v>420.26102659999998</v>
       </c>
       <c r="C76" s="5">
-        <v>1.9121115399999553</v>
+        <v>1.9121187700000064</v>
       </c>
       <c r="D76" s="5">
-        <v>5.6247373599489725</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>5.6247588601177068</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>424.33551541000003</v>
+        <v>424.33556446</v>
       </c>
       <c r="C77" s="5">
-        <v>4.0745181900000489</v>
+        <v>4.0745378600000208</v>
       </c>
       <c r="D77" s="5">
-        <v>12.275124757308564</v>
+        <v>12.275186306841391</v>
       </c>
       <c r="E77" s="5">
-        <v>6.8226025810005142</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>6.822593754433437</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>425.86565856999999</v>
+        <v>425.86561577999998</v>
       </c>
       <c r="C78" s="5">
-        <v>1.530143159999966</v>
+        <v>1.5300513199999841</v>
       </c>
       <c r="D78" s="5">
-        <v>4.4140298420640711</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>4.4137591133079468</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>426.40332490999998</v>
+        <v>426.40322365999998</v>
       </c>
       <c r="C79" s="5">
-        <v>0.53766633999998703</v>
+        <v>0.53760787999999593</v>
       </c>
       <c r="D79" s="5">
-        <v>1.5255954527527704</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.5254285770089249</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>430.04765326</v>
+        <v>430.04759924000001</v>
       </c>
       <c r="C80" s="5">
-        <v>3.6443283500000234</v>
+        <v>3.6443755800000304</v>
       </c>
       <c r="D80" s="5">
-        <v>10.752106553580543</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>10.752255188250182</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>432.9585313</v>
+        <v>432.95853599999998</v>
       </c>
       <c r="C81" s="5">
-        <v>2.9108780400000001</v>
+        <v>2.91093675999997</v>
       </c>
       <c r="D81" s="5">
-        <v>8.4317919804284269</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>8.4319695522114593</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>436.17552404000003</v>
+        <v>436.17553392999997</v>
       </c>
       <c r="C82" s="5">
-        <v>3.2169927400000233</v>
+        <v>3.2169979299999909</v>
       </c>
       <c r="D82" s="5">
-        <v>9.2898621042646354</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>9.2898776043853992</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>437.82590899000002</v>
+        <v>437.82592591000002</v>
       </c>
       <c r="C83" s="5">
-        <v>1.6503849499999887</v>
+        <v>1.6503919800000517</v>
       </c>
       <c r="D83" s="5">
-        <v>4.6362092787755715</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>4.6362293326907222</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>438.05616706000001</v>
+        <v>438.05618621000002</v>
       </c>
       <c r="C84" s="5">
-        <v>0.23025806999999077</v>
+        <v>0.23026029999999764</v>
       </c>
       <c r="D84" s="5">
-        <v>0.63292352468806712</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>0.63292964762748927</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>440.06908788999999</v>
+        <v>440.06912057</v>
       </c>
       <c r="C85" s="5">
-        <v>2.0129208299999846</v>
+        <v>2.0129343599999743</v>
       </c>
       <c r="D85" s="5">
-        <v>5.6556611661997325</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>5.6556998934989</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>440.08024714999999</v>
+        <v>440.08025565000003</v>
       </c>
       <c r="C86" s="5">
-        <v>1.1159259999999449E-2</v>
+        <v>1.1135080000030939E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>3.043381180241056E-2</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>3.0367856071222832E-2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>446.53570316999998</v>
+        <v>446.53570918000003</v>
       </c>
       <c r="C87" s="5">
-        <v>6.4554560199999855</v>
+        <v>6.4554535299999998</v>
       </c>
       <c r="D87" s="5">
-        <v>19.094514465118628</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>19.094506096839513</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>449.36503026999998</v>
+        <v>449.36504494000002</v>
       </c>
       <c r="C88" s="5">
-        <v>2.8293271000000004</v>
+        <v>2.8293357599999922</v>
       </c>
       <c r="D88" s="5">
-        <v>7.8740542625767906</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>7.8740790997968269</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>447.48881090999998</v>
+        <v>447.48883125999998</v>
       </c>
       <c r="C89" s="5">
-        <v>-1.8762193599999932</v>
+        <v>-1.8762136800000349</v>
       </c>
       <c r="D89" s="5">
-        <v>-4.8968508914134183</v>
+        <v>-4.8968362494093753</v>
       </c>
       <c r="E89" s="5">
-        <v>5.4563652249632888</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>5.4563578307333938</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>452.24756881000002</v>
+        <v>452.24753391000002</v>
       </c>
       <c r="C90" s="5">
-        <v>4.7587579000000346</v>
+        <v>4.758702650000032</v>
       </c>
       <c r="D90" s="5">
-        <v>13.534727778818834</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>13.534560683813957</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>458.93424584000002</v>
+        <v>458.93419853</v>
       </c>
       <c r="C91" s="5">
-        <v>6.6866770299999985</v>
+        <v>6.6866646199999877</v>
       </c>
       <c r="D91" s="5">
-        <v>19.258873585664425</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>19.258836496336663</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>460.30851575000003</v>
+        <v>460.30848404</v>
       </c>
       <c r="C92" s="5">
-        <v>1.3742699100000095</v>
+        <v>1.3742855099999929</v>
       </c>
       <c r="D92" s="5">
-        <v>3.6531536582260493</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.6531961951084879</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>459.27730556</v>
+        <v>459.27731230000001</v>
       </c>
       <c r="C93" s="5">
-        <v>-1.0312101900000243</v>
+        <v>-1.0311717399999907</v>
       </c>
       <c r="D93" s="5">
-        <v>-2.6554328246766734</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-2.6553352108302453</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>463.93480620000003</v>
+        <v>463.93481630999997</v>
       </c>
       <c r="C94" s="5">
-        <v>4.6575006400000234</v>
+        <v>4.6575040099999683</v>
       </c>
       <c r="D94" s="5">
-        <v>12.871330017013616</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>12.871339656168846</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>465.48874510000002</v>
+        <v>465.48875706000001</v>
       </c>
       <c r="C95" s="5">
-        <v>1.5539388999999915</v>
+        <v>1.553940750000038</v>
       </c>
       <c r="D95" s="5">
-        <v>4.0942505808578389</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>4.0942554544296517</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>470.15137872000003</v>
+        <v>470.15139033999998</v>
       </c>
       <c r="C96" s="5">
-        <v>4.6626336200000082</v>
+        <v>4.6626332799999659</v>
       </c>
       <c r="D96" s="5">
-        <v>12.704783952545462</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>12.70478262986796</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>474.52396506999997</v>
+        <v>474.52398245000001</v>
       </c>
       <c r="C97" s="5">
-        <v>4.3725863499999491</v>
+        <v>4.3725921100000278</v>
       </c>
       <c r="D97" s="5">
-        <v>11.749410224230218</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>11.74942619644348</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>476.79810373999999</v>
+        <v>476.79810738999998</v>
       </c>
       <c r="C98" s="5">
-        <v>2.2741386700000135</v>
+        <v>2.2741249399999788</v>
       </c>
       <c r="D98" s="5">
-        <v>5.9049906574954347</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>5.9049538394867929</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>478.86705178</v>
+        <v>478.86705477999999</v>
       </c>
       <c r="C99" s="5">
-        <v>2.0689480400000093</v>
+        <v>2.0689473900000053</v>
       </c>
       <c r="D99" s="5">
-        <v>5.3331920921380283</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>5.333190334617921</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>479.89070529000003</v>
+        <v>479.89071697999998</v>
       </c>
       <c r="C100" s="5">
-        <v>1.023653510000031</v>
+        <v>1.0236621999999898</v>
       </c>
       <c r="D100" s="5">
-        <v>2.5955635605262595</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>2.5955858380381613</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>480.56338326000002</v>
+        <v>480.56338469000002</v>
       </c>
       <c r="C101" s="5">
-        <v>0.67267796999999518</v>
+        <v>0.67266771000004155</v>
       </c>
       <c r="D101" s="5">
-        <v>1.6951067333390357</v>
+        <v>1.6950806375171101</v>
       </c>
       <c r="E101" s="5">
-        <v>7.3911506932967885</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>7.3911461291383818</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>485.42293803000001</v>
+        <v>485.42291009000002</v>
       </c>
       <c r="C102" s="5">
-        <v>4.8595547699999884</v>
+        <v>4.8595253999999954</v>
       </c>
       <c r="D102" s="5">
-        <v>12.832813226181262</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>12.832731263918195</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>489.42125189000001</v>
+        <v>489.42123873000003</v>
       </c>
       <c r="C103" s="5">
-        <v>3.9983138599999961</v>
+        <v>3.9983286400000111</v>
       </c>
       <c r="D103" s="5">
-        <v>10.344413042060797</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>10.344453652106257</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>491.76982677000001</v>
+        <v>491.76981359000001</v>
       </c>
       <c r="C104" s="5">
-        <v>2.348574880000001</v>
+        <v>2.3485748599999852</v>
       </c>
       <c r="D104" s="5">
-        <v>5.9128510191804873</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>5.9128511307010356</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>497.76950855000001</v>
+        <v>497.76950729999999</v>
       </c>
       <c r="C105" s="5">
-        <v>5.9996817800000031</v>
+        <v>5.9996937099999741</v>
       </c>
       <c r="D105" s="5">
-        <v>15.663661615471081</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>15.663695329056736</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>500.36310850000001</v>
+        <v>500.36311446000002</v>
       </c>
       <c r="C106" s="5">
-        <v>2.593599949999998</v>
+        <v>2.5936071600000332</v>
       </c>
       <c r="D106" s="5">
-        <v>6.4348627299727568</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>6.43488115072266</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>501.77369077999998</v>
+        <v>501.77369950999997</v>
       </c>
       <c r="C107" s="5">
-        <v>1.4105822799999714</v>
+        <v>1.4105850499999519</v>
       </c>
       <c r="D107" s="5">
-        <v>3.4358897536815647</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>3.4358965642298234</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>509.54374719999998</v>
+        <v>509.54375504000001</v>
       </c>
       <c r="C108" s="5">
-        <v>7.7700564200000031</v>
+        <v>7.770055530000036</v>
       </c>
       <c r="D108" s="5">
-        <v>20.249445213704711</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>20.24944231044865</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>511.52988493999999</v>
+        <v>511.52989035000002</v>
       </c>
       <c r="C109" s="5">
-        <v>1.9861377400000038</v>
+        <v>1.9861353100000088</v>
       </c>
       <c r="D109" s="5">
-        <v>4.7790407888334219</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.7790347407401512</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>514.08333261999996</v>
+        <v>514.08333557000003</v>
       </c>
       <c r="C110" s="5">
-        <v>2.5534476799999766</v>
+        <v>2.5534452200000146</v>
       </c>
       <c r="D110" s="5">
-        <v>6.1573688773455704</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>6.1573627145949716</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>519.35810263999997</v>
+        <v>519.35810386000003</v>
       </c>
       <c r="C111" s="5">
-        <v>5.2747700200000054</v>
+        <v>5.2747682899999973</v>
       </c>
       <c r="D111" s="5">
-        <v>13.031803071737237</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>13.031798474531753</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>520.56882586999996</v>
+        <v>520.56883316999995</v>
       </c>
       <c r="C112" s="5">
-        <v>1.2107232299999851</v>
+        <v>1.2107293099999197</v>
       </c>
       <c r="D112" s="5">
-        <v>2.8335774596188967</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>2.8335918654540881</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>525.40097453999999</v>
+        <v>525.40097433000005</v>
       </c>
       <c r="C113" s="5">
-        <v>4.8321486700000378</v>
+        <v>4.8321411600001056</v>
       </c>
       <c r="D113" s="5">
-        <v>11.725576622328738</v>
+        <v>11.725557285561017</v>
       </c>
       <c r="E113" s="5">
-        <v>9.3302138369001355</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>9.330213467870351</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>525.30125005000002</v>
+        <v>525.30123251999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-9.9724489999971411E-2</v>
+        <v>-9.9741810000068654E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.22753010687911468</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-0.22756958280694128</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>528.49724671000001</v>
+        <v>528.49724133999996</v>
       </c>
       <c r="C115" s="5">
-        <v>3.1959966599999916</v>
+        <v>3.1960088199999745</v>
       </c>
       <c r="D115" s="5">
-        <v>7.5502781810226294</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>7.5503081365011049</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>529.88497343999995</v>
+        <v>529.88496825000004</v>
       </c>
       <c r="C116" s="5">
-        <v>1.3877267299999403</v>
+        <v>1.3877269100000831</v>
       </c>
       <c r="D116" s="5">
-        <v>3.1968633772373689</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>3.1968638308584874</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>533.15797643999997</v>
+        <v>533.15797669999995</v>
       </c>
       <c r="C117" s="5">
-        <v>3.273003000000017</v>
+        <v>3.2730084499999066</v>
       </c>
       <c r="D117" s="5">
-        <v>7.6692492248113586</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>7.6692625097835032</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>530.38764458000003</v>
+        <v>530.38764792999996</v>
       </c>
       <c r="C118" s="5">
-        <v>-2.770331859999942</v>
+        <v>-2.7703287699999919</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.0601523364760101</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-6.0601457661636049</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>534.27933557999995</v>
+        <v>534.27933986000005</v>
       </c>
       <c r="C119" s="5">
-        <v>3.8916909999999234</v>
+        <v>3.8916919300000927</v>
       </c>
       <c r="D119" s="5">
-        <v>9.1691034141522465</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>9.1691056342012125</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>537.19929731000002</v>
+        <v>537.19930080999995</v>
       </c>
       <c r="C120" s="5">
-        <v>2.9199617300000682</v>
+        <v>2.9199609499999042</v>
       </c>
       <c r="D120" s="5">
-        <v>6.7590509260645248</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>6.7590490101432366</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>536.78733188000001</v>
+        <v>536.78733388000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.41196543000000929</v>
+        <v>-0.41196692999994866</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.91638005521903487</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-0.9163833718279446</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>542.29034548000004</v>
+        <v>542.29034626999999</v>
       </c>
       <c r="C122" s="5">
-        <v>5.5030136000000311</v>
+        <v>5.5030123899999808</v>
       </c>
       <c r="D122" s="5">
-        <v>13.020019042849974</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>13.020015965423726</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>547.08586143000002</v>
+        <v>547.08586154</v>
       </c>
       <c r="C123" s="5">
-        <v>4.7955159499999809</v>
+        <v>4.7955152700000099</v>
       </c>
       <c r="D123" s="5">
-        <v>11.143334765037505</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>11.143333090260388</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>549.74837575000004</v>
+        <v>549.74838015</v>
       </c>
       <c r="C124" s="5">
-        <v>2.6625143200000139</v>
+        <v>2.6625186100000064</v>
       </c>
       <c r="D124" s="5">
-        <v>5.998950069564124</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>5.9989599943689687</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>553.0619974</v>
+        <v>553.06199619999995</v>
       </c>
       <c r="C125" s="5">
-        <v>3.3136216499999591</v>
+        <v>3.3136160499999505</v>
       </c>
       <c r="D125" s="5">
-        <v>7.4776976527369365</v>
+        <v>7.477684531774087</v>
       </c>
       <c r="E125" s="5">
-        <v>5.2647452517989413</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>5.2647450654756955</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>556.36435394</v>
+        <v>556.36434572999997</v>
       </c>
       <c r="C126" s="5">
-        <v>3.3023565400000052</v>
+        <v>3.302349530000015</v>
       </c>
       <c r="D126" s="5">
-        <v>7.4053098054639221</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>7.4052935828230027</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>559.12546887999997</v>
+        <v>559.12546738000003</v>
       </c>
       <c r="C127" s="5">
-        <v>2.7611149399999704</v>
+        <v>2.7611216500000637</v>
       </c>
       <c r="D127" s="5">
-        <v>6.1206103275288193</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>6.1206257028226352</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>563.86335776999999</v>
+        <v>563.86335697000004</v>
       </c>
       <c r="C128" s="5">
-        <v>4.737888890000022</v>
+        <v>4.7378895900000089</v>
       </c>
       <c r="D128" s="5">
-        <v>10.656052671712612</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>10.656054350113763</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>563.01118399999996</v>
+        <v>563.01118366000003</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.8521737700000358</v>
+        <v>-0.85217331000001195</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.7985759138014479</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-1.7985749535237239</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>564.19211614999995</v>
+        <v>564.19211743000005</v>
       </c>
       <c r="C130" s="5">
-        <v>1.1809321499999896</v>
+        <v>1.1809337700000242</v>
       </c>
       <c r="D130" s="5">
-        <v>2.5462760330819956</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>2.5462795680079253</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>570.06434420999994</v>
+        <v>570.06434587000001</v>
       </c>
       <c r="C131" s="5">
-        <v>5.8722280599999976</v>
+        <v>5.872228439999958</v>
       </c>
       <c r="D131" s="5">
-        <v>13.230227194559262</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>13.230228068544459</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>569.76367242000003</v>
+        <v>569.76367350999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.30067178999991029</v>
+        <v>-0.3006723600000214</v>
       </c>
       <c r="D132" s="5">
-        <v>-0.63108898164083715</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-0.63109017273015322</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>570.57136252999999</v>
+        <v>570.57136285000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.80769010999995317</v>
+        <v>0.80768934000002446</v>
       </c>
       <c r="D133" s="5">
-        <v>1.7144314655360482</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>1.7144298150375548</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>573.13041668999995</v>
+        <v>573.13041683999995</v>
       </c>
       <c r="C134" s="5">
-        <v>2.5590541599999597</v>
+        <v>2.5590539899999385</v>
       </c>
       <c r="D134" s="5">
-        <v>5.5168573312160296</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.5168569524686628</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>570.70705995000003</v>
+        <v>570.70706030999997</v>
       </c>
       <c r="C135" s="5">
-        <v>-2.4233567399999174</v>
+        <v>-2.4233565299999782</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.9575879679194639</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-4.9575875469852093</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>572.00889905999998</v>
+        <v>572.00890118999996</v>
       </c>
       <c r="C136" s="5">
-        <v>1.3018391099999462</v>
+        <v>1.3018408799999861</v>
       </c>
       <c r="D136" s="5">
-        <v>2.7719233798859211</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.7719271942723722</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>574.21831929999996</v>
+        <v>574.21831823000002</v>
       </c>
       <c r="C137" s="5">
-        <v>2.2094202399999858</v>
+        <v>2.2094170400000621</v>
       </c>
       <c r="D137" s="5">
-        <v>4.7348221056528139</v>
+        <v>4.7348150836596714</v>
       </c>
       <c r="E137" s="5">
-        <v>3.8253074699505563</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>3.8253075017560034</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>580.71144637999998</v>
+        <v>580.71144483</v>
       </c>
       <c r="C138" s="5">
-        <v>6.493127080000022</v>
+        <v>6.4931265999999823</v>
       </c>
       <c r="D138" s="5">
-        <v>14.44586698223671</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>14.445865875677644</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>584.58078244000001</v>
+        <v>584.58078117000002</v>
       </c>
       <c r="C139" s="5">
-        <v>3.8693360600000233</v>
+        <v>3.869336340000018</v>
       </c>
       <c r="D139" s="5">
-        <v>8.2953409423159208</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>8.2953415877249803</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>584.72181870999998</v>
+        <v>584.72181796999996</v>
       </c>
       <c r="C140" s="5">
-        <v>0.14103626999997232</v>
+        <v>0.14103679999993801</v>
       </c>
       <c r="D140" s="5">
-        <v>0.28989711019540287</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.28989820167575342</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>583.17296864000002</v>
+        <v>583.17296862000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.5488500699999577</v>
+        <v>-1.5488493499999549</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.1327374662970753</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-3.132736035067063</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>583.24797221999995</v>
+        <v>583.24797265999996</v>
       </c>
       <c r="C142" s="5">
-        <v>7.500357999992957E-2</v>
+        <v>7.500403999995342E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>0.15444472666130693</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>0.15444567455267233</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>581.88229534000004</v>
+        <v>581.88229595999996</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.3656768799999099</v>
+        <v>-1.3656766999999945</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.7738991520782852</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-2.7738987891006261</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>579.81457202000001</v>
+        <v>579.81457235000005</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.0677233200000273</v>
+        <v>-2.0677236099999163</v>
       </c>
       <c r="D144" s="5">
-        <v>-4.1818478198089926</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-4.1818483905325277</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>581.49661264999997</v>
+        <v>581.49661273000004</v>
       </c>
       <c r="C145" s="5">
-        <v>1.6820406299999604</v>
+        <v>1.6820403799999895</v>
       </c>
       <c r="D145" s="5">
-        <v>3.5372818379654003</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>3.5372813017606974</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>578.59836847999998</v>
+        <v>578.59836852000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.8982441699999981</v>
+        <v>-2.8982442100000299</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.8196747593955989</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-5.8196748367478897</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>576.25588777999997</v>
+        <v>576.25588835999997</v>
       </c>
       <c r="C147" s="5">
-        <v>-2.3424807000000101</v>
+        <v>-2.3424801600000364</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.7515202961162846</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-4.7515192247254863</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>578.51973625000005</v>
+        <v>578.51973630999998</v>
       </c>
       <c r="C148" s="5">
-        <v>2.2638484700000845</v>
+        <v>2.263847950000013</v>
       </c>
       <c r="D148" s="5">
-        <v>4.8174634129940053</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>4.8174622774631803</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>574.94930224999996</v>
+        <v>574.94930217000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-3.5704340000000911</v>
+        <v>-3.5704341399999748</v>
       </c>
       <c r="D149" s="5">
-        <v>-7.1597159188983461</v>
+        <v>-7.1597161894595418</v>
       </c>
       <c r="E149" s="5">
-        <v>0.12730052759220012</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>0.12730070023772022</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>571.35911955999995</v>
+        <v>571.35911910000004</v>
       </c>
       <c r="C150" s="5">
-        <v>-3.590182690000006</v>
+        <v>-3.5901830699999664</v>
       </c>
       <c r="D150" s="5">
-        <v>-7.2411515749112869</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-7.2411523161899911</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>571.79441555000005</v>
+        <v>571.79441522000002</v>
       </c>
       <c r="C151" s="5">
-        <v>0.43529599000009966</v>
+        <v>0.43529611999997542</v>
       </c>
       <c r="D151" s="5">
-        <v>0.91807328899924379</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>0.9180735650713201</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>572.58600730000001</v>
+        <v>572.58600703000002</v>
       </c>
       <c r="C152" s="5">
-        <v>0.7915917499999523</v>
+        <v>0.7915918099999999</v>
       </c>
       <c r="D152" s="5">
-        <v>1.6739869375924421</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>1.6739870664162604</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>570.90998774000002</v>
+        <v>570.90998784999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.6760195599999861</v>
+        <v>-1.6760191800000257</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.45652609475674</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-3.4565253252438088</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>571.76864035000006</v>
+        <v>571.76864039999998</v>
       </c>
       <c r="C154" s="5">
-        <v>0.85865261000003557</v>
+        <v>0.85865254999998797</v>
       </c>
       <c r="D154" s="5">
-        <v>1.8198129281455033</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.8198127995751934</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>570.54801855000005</v>
+        <v>570.54801875999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.2206218000000035</v>
+        <v>-1.2206216399999903</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.5319150845865224</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-2.5319147563694133</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>568.57379355</v>
+        <v>568.57379359000004</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.9742250000000467</v>
+        <v>-1.9742251699999542</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.0741525393050537</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-4.0741528820083968</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>569.50335338000002</v>
+        <v>569.50335337000001</v>
       </c>
       <c r="C157" s="5">
-        <v>0.92955983000001652</v>
+        <v>0.92955977999997685</v>
       </c>
       <c r="D157" s="5">
-        <v>1.9796144715310549</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>1.979614363949822</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>566.09833895999998</v>
+        <v>566.09833897999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-3.4050144200000432</v>
+        <v>-3.4050143900000194</v>
       </c>
       <c r="D158" s="5">
-        <v>-6.9434089150230305</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-6.9434088559633071</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>563.39028390999999</v>
+        <v>563.39028418999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-2.7080550499999845</v>
+        <v>-2.7080547900000056</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.5918105768878785</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-5.5918100538723703</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>562.66588432000003</v>
+        <v>562.66588430000002</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.72439958999996179</v>
+        <v>-0.7243998899999724</v>
       </c>
       <c r="D160" s="5">
-        <v>-1.532078935489678</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-1.5320795647425722</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>558.18442462999997</v>
+        <v>558.18442453</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.4814596900000652</v>
+        <v>-4.4814597700000149</v>
       </c>
       <c r="D161" s="5">
-        <v>-9.1498680133562544</v>
+        <v>-9.1498681699168856</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.9158879842783536</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-2.9158879881626465</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>559.23394996000002</v>
+        <v>559.23394976999998</v>
       </c>
       <c r="C162" s="5">
-        <v>1.0495253300000513</v>
+        <v>1.0495252399999799</v>
       </c>
       <c r="D162" s="5">
-        <v>2.2797780553076574</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>2.2797778581959971</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>555.51763888000005</v>
+        <v>555.51763863999997</v>
       </c>
       <c r="C163" s="5">
-        <v>-3.7163110799999686</v>
+        <v>-3.7163111300000082</v>
       </c>
       <c r="D163" s="5">
-        <v>-7.6893316759722659</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-7.6893317781924324</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>549.80351730999996</v>
+        <v>549.80351718999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-5.7141215700000885</v>
+        <v>-5.7141214499999933</v>
       </c>
       <c r="D164" s="5">
-        <v>-11.668434587219533</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-11.668434360628034</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>551.79838061999999</v>
+        <v>551.79838093000001</v>
       </c>
       <c r="C165" s="5">
-        <v>1.9948633100000279</v>
+        <v>1.994863740000028</v>
       </c>
       <c r="D165" s="5">
-        <v>4.4419310171215809</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>4.4419319947722968</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>554.24753915999997</v>
       </c>
       <c r="C166" s="5">
-        <v>2.4491585399999849</v>
+        <v>2.4491582299999664</v>
       </c>
       <c r="D166" s="5">
-        <v>5.4581681440952767</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>5.4581674331391161</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>550.89925845000005</v>
+        <v>550.89925859000004</v>
       </c>
       <c r="C167" s="5">
-        <v>-3.3482807099999263</v>
+        <v>-3.348280569999929</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.0132709678169869</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-7.0132706842484183</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>550.38913018000005</v>
+        <v>550.38913022999998</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.51012826999999561</v>
+        <v>-0.510128360000067</v>
       </c>
       <c r="D168" s="5">
-        <v>-1.105548509989096</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-1.105548703765169</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>551.38034260999996</v>
+        <v>551.38034264999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.991212429999905</v>
+        <v>0.99121242000001075</v>
       </c>
       <c r="D169" s="5">
-        <v>2.1826514252104356</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.1826514027717625</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>551.18908604000001</v>
+        <v>551.18908614999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.19125656999995044</v>
+        <v>-0.1912565000000086</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.41544923191680905</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-0.41544908012227655</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>550.86730974</v>
+        <v>550.86730981000005</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.32177630000001045</v>
+        <v>-0.3217763399999285</v>
       </c>
       <c r="D171" s="5">
-        <v>-0.69829787951316558</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-0.69829796590091808</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>546.62421045999997</v>
+        <v>546.62421033999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-4.243099280000024</v>
+        <v>-4.243099470000061</v>
       </c>
       <c r="D172" s="5">
-        <v>-8.8614009519651038</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-8.8614013310305282</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>547.66108913000005</v>
+        <v>547.66108892</v>
       </c>
       <c r="C173" s="5">
-        <v>1.0368786700000783</v>
+        <v>1.0368785800000069</v>
       </c>
       <c r="D173" s="5">
-        <v>2.3001504388121541</v>
+        <v>2.3001502375837646</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.885279315519317</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-1.8852793355638386</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>546.80112345999999</v>
+        <v>546.80112329999997</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.85996567000006507</v>
+        <v>-0.85996562000002541</v>
       </c>
       <c r="D174" s="5">
-        <v>-1.8681131760601266</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-1.8681130690908931</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>543.28231597000001</v>
+        <v>543.28231547999997</v>
       </c>
       <c r="C175" s="5">
-        <v>-3.5188074899999719</v>
+        <v>-3.5188078200000064</v>
       </c>
       <c r="D175" s="5">
-        <v>-7.4547682077950821</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-7.4547688844646469</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>542.19714159</v>
+        <v>542.1971413</v>
       </c>
       <c r="C176" s="5">
-        <v>-1.0851743800000122</v>
+        <v>-1.0851741799999672</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.3707712704458817</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-2.3707708404113292</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>544.35971603999997</v>
+        <v>544.35971704999997</v>
       </c>
       <c r="C177" s="5">
-        <v>2.1625744499999655</v>
+        <v>2.1625757499999736</v>
       </c>
       <c r="D177" s="5">
-        <v>4.8926510774221388</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>4.8926540860601664</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>539.84134310000002</v>
+        <v>539.84134298000004</v>
       </c>
       <c r="C178" s="5">
-        <v>-4.5183729399999493</v>
+        <v>-4.5183740699999362</v>
       </c>
       <c r="D178" s="5">
-        <v>-9.5180501961200861</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-9.5180524520286358</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>540.19756801999995</v>
+        <v>540.19756815000005</v>
       </c>
       <c r="C179" s="5">
-        <v>0.35622491999993144</v>
+        <v>0.35622517000001608</v>
       </c>
       <c r="D179" s="5">
-        <v>0.79472373925706385</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>0.79472429920020016</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>544.10243334999996</v>
+        <v>544.10243355</v>
       </c>
       <c r="C180" s="5">
-        <v>3.9048653300000069</v>
+        <v>3.9048653999999487</v>
       </c>
       <c r="D180" s="5">
-        <v>9.0276175936045977</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>9.0276177596647411</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>543.37595635000002</v>
+        <v>543.37595653000005</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.72647699999993165</v>
+        <v>-0.72647701999994752</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.5905073778803902</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-1.5905074207659742</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>543.58472653000001</v>
+        <v>543.58472672000005</v>
       </c>
       <c r="C182" s="5">
-        <v>0.2087701799999877</v>
+        <v>0.20877018999999564</v>
       </c>
       <c r="D182" s="5">
-        <v>0.4620268662926863</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>0.46202688831709082</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>547.79855341999996</v>
+        <v>547.79855333</v>
       </c>
       <c r="C183" s="5">
-        <v>4.2138268899999503</v>
+        <v>4.2138266099999555</v>
       </c>
       <c r="D183" s="5">
-        <v>9.7093459845585492</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>9.7093453081009695</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>548.33394476000001</v>
+        <v>548.33394456999997</v>
       </c>
       <c r="C184" s="5">
-        <v>0.53539134000004651</v>
+        <v>0.53539123999996718</v>
       </c>
       <c r="D184" s="5">
-        <v>1.1791459283218231</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>1.1791457070913003</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>550.10726512999997</v>
+        <v>550.10726481999995</v>
       </c>
       <c r="C185" s="5">
-        <v>1.7733203699999649</v>
+        <v>1.7733202499999834</v>
       </c>
       <c r="D185" s="5">
-        <v>3.9505963827987767</v>
+        <v>3.9505961120834598</v>
       </c>
       <c r="E185" s="5">
-        <v>0.44665871805606994</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>0.44665869996787233</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>552.84180937999997</v>
+        <v>552.84180915000002</v>
       </c>
       <c r="C186" s="5">
-        <v>2.734544249999999</v>
+        <v>2.7345443300000625</v>
       </c>
       <c r="D186" s="5">
-        <v>6.1309346824905742</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>6.1309348703350031</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>553.24044522999998</v>
+        <v>553.24044435999997</v>
       </c>
       <c r="C187" s="5">
-        <v>0.39863585000000512</v>
+        <v>0.39863520999995217</v>
       </c>
       <c r="D187" s="5">
-        <v>0.8687199544102242</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.86871855452879121</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>556.22534160999999</v>
+        <v>556.22534102999998</v>
       </c>
       <c r="C188" s="5">
-        <v>2.9848963800000092</v>
+        <v>2.9848966700000119</v>
       </c>
       <c r="D188" s="5">
-        <v>6.6699744795129856</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>6.6699751576909438</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>565.90490201</v>
+        <v>565.90490339999997</v>
       </c>
       <c r="C189" s="5">
-        <v>9.6795604000000139</v>
+        <v>9.6795623699999851</v>
       </c>
       <c r="D189" s="5">
-        <v>23.002011577823602</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>23.0020167424112</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>563.41967202000001</v>
+        <v>563.41967148000003</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.4852299899999934</v>
+        <v>-2.4852319199999329</v>
       </c>
       <c r="D190" s="5">
-        <v>-5.144480544187835</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-5.144484430998153</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>562.95019905000004</v>
+        <v>562.95019909999996</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.46947296999996979</v>
+        <v>-0.46947238000007019</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.99533773325841679</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-0.99533648906608985</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>569.18833866</v>
+        <v>569.18833981</v>
       </c>
       <c r="C192" s="5">
-        <v>6.238139609999962</v>
+        <v>6.2381407100000388</v>
       </c>
       <c r="D192" s="5">
-        <v>14.13851071235448</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>14.138513357998161</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>569.44318716999999</v>
+        <v>569.44318836000002</v>
       </c>
       <c r="C193" s="5">
-        <v>0.25484850999998798</v>
+        <v>0.25484855000001971</v>
       </c>
       <c r="D193" s="5">
-        <v>0.53861334712026476</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>0.53861343077632462</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>574.36239826999997</v>
+        <v>574.36239854999997</v>
       </c>
       <c r="C194" s="5">
-        <v>4.9192110999999841</v>
+        <v>4.9192101899999443</v>
       </c>
       <c r="D194" s="5">
-        <v>10.873354154275304</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>10.873352022495153</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>574.77198811999995</v>
+        <v>574.77198813999996</v>
       </c>
       <c r="C195" s="5">
-        <v>0.40958984999997483</v>
+        <v>0.40958958999999595</v>
       </c>
       <c r="D195" s="5">
-        <v>0.8591094858215742</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.85910893791361076</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>578.86835143999997</v>
+        <v>578.86835100999997</v>
       </c>
       <c r="C196" s="5">
-        <v>4.0963633200000231</v>
+        <v>4.0963628700000072</v>
       </c>
       <c r="D196" s="5">
-        <v>8.8956519364144846</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>8.8956509202547274</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>583.56645199000002</v>
+        <v>583.56645103000005</v>
       </c>
       <c r="C197" s="5">
-        <v>4.6981005500000492</v>
+        <v>4.6981000200000835</v>
       </c>
       <c r="D197" s="5">
-        <v>10.185928468973859</v>
+        <v>10.185927276019701</v>
       </c>
       <c r="E197" s="5">
-        <v>6.0823023037321677</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>6.0823021890009432</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>588.78608323000003</v>
+        <v>588.78608201999998</v>
       </c>
       <c r="C198" s="5">
-        <v>5.2196312400000124</v>
+        <v>5.2196309899999278</v>
       </c>
       <c r="D198" s="5">
-        <v>11.277312549788476</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>11.277312002278638</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>593.17808081999999</v>
+        <v>593.17807913000001</v>
       </c>
       <c r="C199" s="5">
-        <v>4.3919975899999599</v>
+        <v>4.3919971100000339</v>
       </c>
       <c r="D199" s="5">
-        <v>9.3278226943010125</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>9.3278216526460298</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>600.43753878999996</v>
+        <v>600.43753758000003</v>
       </c>
       <c r="C200" s="5">
-        <v>7.2594579699999713</v>
+        <v>7.259458450000011</v>
       </c>
       <c r="D200" s="5">
-        <v>15.715862977748696</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>15.715864135642699</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>595.80892382000002</v>
+        <v>595.80892575999997</v>
       </c>
       <c r="C201" s="5">
-        <v>-4.6286149699999442</v>
+        <v>-4.6286118200000601</v>
       </c>
       <c r="D201" s="5">
-        <v>-8.8681869732302303</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-8.8681812086604861</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>600.63766606000002</v>
+        <v>600.63766530999999</v>
       </c>
       <c r="C202" s="5">
-        <v>4.8287422399999969</v>
+        <v>4.828739550000023</v>
       </c>
       <c r="D202" s="5">
-        <v>10.170854230087656</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>10.170848274581502</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>606.89332775000003</v>
+        <v>606.89332789000002</v>
       </c>
       <c r="C203" s="5">
-        <v>6.2556616900000108</v>
+        <v>6.2556625800000347</v>
       </c>
       <c r="D203" s="5">
-        <v>13.239408850936574</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>13.239410861193534</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>604.96728933999998</v>
+        <v>604.96729235999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.9260384100000465</v>
+        <v>-1.9260355300000356</v>
       </c>
       <c r="D204" s="5">
-        <v>-3.7425480727118265</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-3.7425425729585182</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>607.8013651</v>
+        <v>607.80136793999998</v>
       </c>
       <c r="C205" s="5">
-        <v>2.8340757600000188</v>
+        <v>2.8340755799999897</v>
       </c>
       <c r="D205" s="5">
-        <v>5.7687419461493805</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>5.7687415407256859</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>612.00629498000001</v>
+        <v>612.00629609999999</v>
       </c>
       <c r="C206" s="5">
-        <v>4.2049298800000088</v>
+        <v>4.2049281600000086</v>
       </c>
       <c r="D206" s="5">
-        <v>8.625206985696753</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>8.6252032804484671</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>612.82855846999996</v>
+        <v>612.82855912000002</v>
       </c>
       <c r="C207" s="5">
-        <v>0.8222634899999548</v>
+        <v>0.8222630200000367</v>
       </c>
       <c r="D207" s="5">
-        <v>1.6242321936154935</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>1.6242312553503835</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>616.77516047999995</v>
+        <v>616.77515946999995</v>
       </c>
       <c r="C208" s="5">
-        <v>3.9466020099999923</v>
+        <v>3.946600349999926</v>
       </c>
       <c r="D208" s="5">
-        <v>8.0076585432999217</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>8.0076550461778204</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>621.27897930999995</v>
+        <v>621.27897628999995</v>
       </c>
       <c r="C209" s="5">
-        <v>4.5038188300000002</v>
+        <v>4.5038168199999973</v>
       </c>
       <c r="D209" s="5">
-        <v>9.1232813939541977</v>
+        <v>9.1232771729909956</v>
       </c>
       <c r="E209" s="5">
-        <v>6.4624220928735321</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>6.4624217505027781</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>623.16353197000001</v>
+        <v>623.16352801000005</v>
       </c>
       <c r="C210" s="5">
-        <v>1.8845526600000539</v>
+        <v>1.8845517200001041</v>
       </c>
       <c r="D210" s="5">
-        <v>3.7013583910761705</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>3.7013565322519204</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>629.4977811</v>
+        <v>629.49777750999999</v>
       </c>
       <c r="C211" s="5">
-        <v>6.3342491299999892</v>
+        <v>6.3342494999999417</v>
       </c>
       <c r="D211" s="5">
-        <v>12.90315589754365</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>12.903156780509306</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>636.80819667000003</v>
+        <v>636.80819545999998</v>
       </c>
       <c r="C212" s="5">
-        <v>7.3104155700000319</v>
+        <v>7.3104179499999873</v>
       </c>
       <c r="D212" s="5">
-        <v>14.861185404446342</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>14.861190646055466</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>639.39995576000001</v>
+        <v>639.39995782000005</v>
       </c>
       <c r="C213" s="5">
-        <v>2.5917590899999823</v>
+        <v>2.5917623600000752</v>
       </c>
       <c r="D213" s="5">
-        <v>4.9947261747271599</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>4.9947326279618842</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>643.27695912000001</v>
       </c>
       <c r="C214" s="5">
-        <v>3.8770033600000033</v>
+        <v>3.8770012999999608</v>
       </c>
       <c r="D214" s="5">
-        <v>7.5238313227266485</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>7.5238271657211975</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>650.51490163000005</v>
+        <v>650.51490282999998</v>
       </c>
       <c r="C215" s="5">
-        <v>7.237942510000039</v>
+        <v>7.2379437099999677</v>
       </c>
       <c r="D215" s="5">
-        <v>14.369715684548057</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>14.369718216271664</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>648.11850367</v>
+        <v>648.11850913000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.3963979600000584</v>
+        <v>-2.396393699999976</v>
       </c>
       <c r="D216" s="5">
-        <v>-4.3321414096946453</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-4.3321338561128409</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>652.57642736000003</v>
+        <v>652.57643326000004</v>
       </c>
       <c r="C217" s="5">
-        <v>4.4579236900000296</v>
+        <v>4.4579241300000376</v>
       </c>
       <c r="D217" s="5">
-        <v>8.5734243998584638</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>8.5734252033468739</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>653.60729097000001</v>
+        <v>653.60729299000002</v>
       </c>
       <c r="C218" s="5">
-        <v>1.0308636099999831</v>
+        <v>1.0308597299999747</v>
       </c>
       <c r="D218" s="5">
-        <v>1.9121757398776085</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.912168462681163</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>661.38768817000005</v>
+        <v>661.38768971000002</v>
       </c>
       <c r="C219" s="5">
-        <v>7.7803972000000385</v>
+        <v>7.7803967199999988</v>
       </c>
       <c r="D219" s="5">
-        <v>15.257877380821716</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>15.257876326760922</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>666.60301092999998</v>
+        <v>666.60301162999997</v>
       </c>
       <c r="C220" s="5">
-        <v>5.2153227599999354</v>
+        <v>5.2153219199999512</v>
       </c>
       <c r="D220" s="5">
-        <v>9.8838777789493015</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>9.8838760933253056</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>667.18173258000002</v>
+        <v>667.18173276000005</v>
       </c>
       <c r="C221" s="5">
-        <v>0.57872165000003406</v>
+        <v>0.5787211300000763</v>
       </c>
       <c r="D221" s="5">
-        <v>1.0467873617699741</v>
+        <v>1.0467864155979667</v>
       </c>
       <c r="E221" s="5">
-        <v>7.3884285157981955</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>7.3884290667794339</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>668.99497384999995</v>
+        <v>668.99494371000003</v>
       </c>
       <c r="C222" s="5">
-        <v>1.813241269999935</v>
+        <v>1.8132109499999842</v>
       </c>
       <c r="D222" s="5">
-        <v>3.3105080646071317</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.3104518772011371</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>674.90506568000001</v>
+        <v>674.90506735999998</v>
       </c>
       <c r="C223" s="5">
-        <v>5.9100918300000558</v>
+        <v>5.9101236499999459</v>
       </c>
       <c r="D223" s="5">
-        <v>11.131709556915537</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>11.131772957878617</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>674.81793144000005</v>
+        <v>674.81793472000004</v>
       </c>
       <c r="C224" s="5">
-        <v>-8.7134239999954843E-2</v>
+        <v>-8.7132639999936146E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.15481714132976609</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-0.15481430013762898</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>677.40353806999997</v>
+        <v>677.40354228000001</v>
       </c>
       <c r="C225" s="5">
-        <v>2.5856066299999156</v>
+        <v>2.5856075599999713</v>
       </c>
       <c r="D225" s="5">
-        <v>4.6960161636574682</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>4.6960178651815232</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>678.64542662999997</v>
+        <v>678.64542888999995</v>
       </c>
       <c r="C226" s="5">
-        <v>1.2418885600000067</v>
+        <v>1.2418866099999377</v>
       </c>
       <c r="D226" s="5">
-        <v>2.2222870564944319</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.2222835178729028</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>675.15517732000001</v>
+        <v>675.15518142999997</v>
       </c>
       <c r="C227" s="5">
-        <v>-3.4902493099999674</v>
+        <v>-3.4902474599999778</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.9999451543315434</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-5.9999420440655875</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>673.44572649999998</v>
+        <v>673.44573358000002</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.7094508200000291</v>
+        <v>-1.7094478499999468</v>
       </c>
       <c r="D228" s="5">
-        <v>-2.9963695846819238</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-2.9963644330820771</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>674.33451334999995</v>
+        <v>674.33452049000005</v>
       </c>
       <c r="C229" s="5">
-        <v>0.88878684999997404</v>
+        <v>0.88878691000002163</v>
       </c>
       <c r="D229" s="5">
-        <v>1.5952585941342745</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>1.5952586857163276</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>670.70359593000001</v>
+        <v>670.70359753000002</v>
       </c>
       <c r="C230" s="5">
-        <v>-3.6309174199999461</v>
+        <v>-3.6309229600000208</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.2733788087975579</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-6.2733880344909227</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>675.48016407</v>
+        <v>675.48016646999997</v>
       </c>
       <c r="C231" s="5">
-        <v>4.7765681399999949</v>
+        <v>4.7765689399999474</v>
       </c>
       <c r="D231" s="5">
-        <v>8.8888935667454483</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>8.8888950922442191</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>669.30707812000003</v>
+        <v>669.30708060999996</v>
       </c>
       <c r="C232" s="5">
-        <v>-6.1730859499999724</v>
+        <v>-6.1730858600000147</v>
       </c>
       <c r="D232" s="5">
-        <v>-10.431807226643564</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-10.431807046893793</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>662.16999716999999</v>
+        <v>662.16999615999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-7.1370809500000405</v>
+        <v>-7.1370844499999748</v>
       </c>
       <c r="D233" s="5">
-        <v>-12.071639663235157</v>
+        <v>-12.071645198029945</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.75117995071891652</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.75118012887844809</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>649.30116547</v>
+        <v>649.30111117000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-12.868831699999987</v>
+        <v>-12.86888498999997</v>
       </c>
       <c r="D234" s="5">
-        <v>-20.983061225158238</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-20.983139075536361</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>636.21888361000003</v>
+        <v>636.21889563000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-13.082281859999966</v>
+        <v>-13.082215539999993</v>
       </c>
       <c r="D235" s="5">
-        <v>-21.670658759966265</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-21.670562394847803</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>623.66035883999996</v>
+        <v>623.66036681000003</v>
       </c>
       <c r="C236" s="5">
-        <v>-12.558524770000076</v>
+        <v>-12.558528819999992</v>
       </c>
       <c r="D236" s="5">
-        <v>-21.27747417369703</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-21.277479948917033</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>609.26462448999996</v>
+        <v>609.26463077999995</v>
       </c>
       <c r="C237" s="5">
-        <v>-14.395734349999998</v>
+        <v>-14.39573603000008</v>
       </c>
       <c r="D237" s="5">
-        <v>-24.439666209916577</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-24.43966843635058</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>603.68602901999998</v>
+        <v>603.68603540000004</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.578595469999982</v>
+        <v>-5.5785953799999106</v>
       </c>
       <c r="D238" s="5">
-        <v>-10.450750320825076</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-10.450750058102109</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>596.92012339999997</v>
+        <v>596.92012900999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-6.7659056200000123</v>
+        <v>-6.7659063900000547</v>
       </c>
       <c r="D239" s="5">
-        <v>-12.650356076366776</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-12.650357302928883</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>591.08068158000003</v>
+        <v>591.08068963999995</v>
       </c>
       <c r="C240" s="5">
-        <v>-5.8394418199999336</v>
+        <v>-5.8394393700000364</v>
       </c>
       <c r="D240" s="5">
-        <v>-11.127674554828094</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-11.127670035352754</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>583.74737706999997</v>
+        <v>583.74738019999995</v>
       </c>
       <c r="C241" s="5">
-        <v>-7.3333045100000618</v>
+        <v>-7.3333094399999936</v>
       </c>
       <c r="D241" s="5">
-        <v>-13.91289151147369</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-13.912900059026079</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>576.57747320999999</v>
+        <v>576.5774725</v>
       </c>
       <c r="C242" s="5">
-        <v>-7.1699038599999767</v>
+        <v>-7.1699076999999534</v>
       </c>
       <c r="D242" s="5">
-        <v>-13.783033043912418</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-13.783039865377344</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>571.59353222000004</v>
+        <v>571.59353289000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-4.9839409899999509</v>
+        <v>-4.9839396099999931</v>
       </c>
       <c r="D243" s="5">
-        <v>-9.8936029336097917</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-9.8936003346898449</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>567.16755923000005</v>
+        <v>567.16756213999997</v>
       </c>
       <c r="C244" s="5">
-        <v>-4.4259729899999911</v>
+        <v>-4.4259707500000331</v>
       </c>
       <c r="D244" s="5">
-        <v>-8.9061799775129522</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-8.9061756502679117</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>566.33006014</v>
+        <v>566.33005691999995</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.83749909000005118</v>
+        <v>-0.83750522000002547</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.7576408346009598</v>
+        <v>-1.7576535862491416</v>
       </c>
       <c r="E245" s="5">
-        <v>-14.473615150128104</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-14.473615505955706</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>568.47395191999999</v>
+        <v>568.47387650999997</v>
       </c>
       <c r="C246" s="5">
-        <v>2.1438917799999899</v>
+        <v>2.143819590000021</v>
       </c>
       <c r="D246" s="5">
-        <v>4.6384906895649891</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>4.6383312612172656</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>560.33608693999997</v>
+        <v>560.33610454999996</v>
       </c>
       <c r="C247" s="5">
-        <v>-8.1378649800000176</v>
+        <v>-8.1377719600000091</v>
       </c>
       <c r="D247" s="5">
-        <v>-15.888325406542725</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-15.888159792876767</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>563.94076667000002</v>
+        <v>563.94079614999998</v>
       </c>
       <c r="C248" s="5">
-        <v>3.6046797300000435</v>
+        <v>3.6046916000000238</v>
       </c>
       <c r="D248" s="5">
-        <v>7.9987601177034184</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>7.9987871356602236</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>566.14410270999997</v>
+        <v>566.14410840000005</v>
       </c>
       <c r="C249" s="5">
-        <v>2.2033360399999538</v>
+        <v>2.2033122500000673</v>
       </c>
       <c r="D249" s="5">
-        <v>4.7905135811093569</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>4.7904604843387766</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>565.06921948000002</v>
+        <v>565.06922936000001</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.0748832299999549</v>
+        <v>-1.0748790400000416</v>
       </c>
       <c r="D250" s="5">
-        <v>-2.2546832499721114</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-2.2546745301449289</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>563.81239327000003</v>
+        <v>563.81240331000004</v>
       </c>
       <c r="C251" s="5">
-        <v>-1.2568262099999856</v>
+        <v>-1.2568260499999724</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.6366286814587969</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-2.6366283043607885</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>567.47769788000005</v>
+        <v>567.47771215</v>
       </c>
       <c r="C252" s="5">
-        <v>3.6653046100000211</v>
+        <v>3.665308839999966</v>
       </c>
       <c r="D252" s="5">
-        <v>8.0861788142823965</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>8.0861883332430153</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>565.86797435999995</v>
+        <v>565.86797711999998</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.6097235200001023</v>
+        <v>-1.6097350300000244</v>
       </c>
       <c r="D253" s="5">
-        <v>-3.3513467349971404</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-3.3513702425362779</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>565.48405293999997</v>
+        <v>565.48405207999997</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.38392141999997875</v>
+        <v>-0.38392504000000827</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.81112637197545689</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-0.81113398763799083</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>565.22853917999998</v>
+        <v>565.22853322000003</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.25551375999998527</v>
+        <v>-0.25551885999993829</v>
       </c>
       <c r="D255" s="5">
-        <v>-0.54087407393454967</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-0.54088484367011969</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>561.33924445000002</v>
+        <v>561.33923063999998</v>
       </c>
       <c r="C256" s="5">
-        <v>-3.8892947299999605</v>
+        <v>-3.8893025800000487</v>
       </c>
       <c r="D256" s="5">
-        <v>-7.951675722557205</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-7.9516912501564789</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>562.02015569000002</v>
+        <v>562.02011899000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.68091124000000036</v>
+        <v>0.68088835000003201</v>
       </c>
       <c r="D257" s="5">
-        <v>1.4653650019258668</v>
+        <v>1.465315448357507</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.7610234302121488</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-0.76102934628609065</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>557.30475519000004</v>
+        <v>557.30467019000002</v>
       </c>
       <c r="C258" s="5">
-        <v>-4.715400499999987</v>
+        <v>-4.7154487999999901</v>
       </c>
       <c r="D258" s="5">
-        <v>-9.616263120115887</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-9.6163577189132923</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>557.84687616999997</v>
+        <v>557.84689112000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.54212097999993603</v>
+        <v>0.54222092999998495</v>
       </c>
       <c r="D259" s="5">
-        <v>1.1735715443531136</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.1737892530304661</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>561.36469638999995</v>
+        <v>561.36476390999997</v>
       </c>
       <c r="C260" s="5">
-        <v>3.517820219999976</v>
+        <v>3.5178727899999558</v>
       </c>
       <c r="D260" s="5">
-        <v>7.835336211802546</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>7.8354571757354163</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>561.07597720000001</v>
+        <v>561.07601047000003</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.28871918999993795</v>
+        <v>-0.28875343999993675</v>
       </c>
       <c r="D261" s="5">
-        <v>-0.61543708425131349</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-0.61550981169442576</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>559.82726320999996</v>
+        <v>559.82730046999995</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.2487139900000557</v>
+        <v>-1.2487100000000737</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.6382347071569057</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.6382262256287259</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>562.73210742000003</v>
+        <v>562.73212694999995</v>
       </c>
       <c r="C263" s="5">
-        <v>2.9048442100000784</v>
+        <v>2.904826479999997</v>
       </c>
       <c r="D263" s="5">
-        <v>6.4073940510540162</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>6.407353381436165</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>566.85115402999998</v>
+        <v>566.85117357000001</v>
       </c>
       <c r="C264" s="5">
-        <v>4.1190466099999412</v>
+        <v>4.1190466200000628</v>
       </c>
       <c r="D264" s="5">
-        <v>9.1460643766047909</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>9.146064069403792</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>566.66805313999998</v>
+        <v>566.66805482999996</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.18310088999999152</v>
+        <v>-0.18311874000005446</v>
       </c>
       <c r="D265" s="5">
-        <v>-0.38692897592150777</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-0.38696661624836315</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>571.34183834999999</v>
+        <v>571.34183703999997</v>
       </c>
       <c r="C266" s="5">
-        <v>4.6737852100000055</v>
+        <v>4.673782210000013</v>
       </c>
       <c r="D266" s="5">
-        <v>10.358955912938184</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>10.358948926960011</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>567.51992199999995</v>
+        <v>567.51989782999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.8219163500000377</v>
+        <v>-3.8219392099999823</v>
       </c>
       <c r="D267" s="5">
-        <v>-7.7383954727689659</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-7.7384400860039504</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>567.96291814999995</v>
+        <v>567.96285854999996</v>
       </c>
       <c r="C268" s="5">
-        <v>0.44299614999999903</v>
+        <v>0.44296071999997366</v>
       </c>
       <c r="D268" s="5">
-        <v>0.94073098662714738</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>0.94065546568367076</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>569.06072764999999</v>
+        <v>569.06061213999999</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0978095000000394</v>
+        <v>1.0977535900000248</v>
       </c>
       <c r="D269" s="5">
-        <v>2.3442848403671945</v>
+        <v>2.3441644255965954</v>
       </c>
       <c r="E269" s="5">
-        <v>1.2527258833548771</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>1.2527119425283839</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>571.14035374000002</v>
+        <v>571.14020898000001</v>
       </c>
       <c r="C270" s="5">
-        <v>2.0796260900000334</v>
+        <v>2.079596840000022</v>
       </c>
       <c r="D270" s="5">
-        <v>4.4746141680145568</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.4745508887098495</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>572.14023356999996</v>
+        <v>572.14021945000002</v>
       </c>
       <c r="C271" s="5">
-        <v>0.99987982999994074</v>
+        <v>1.0000104700000065</v>
       </c>
       <c r="D271" s="5">
-        <v>2.1211538012680053</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.121434159276836</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>576.53297861999999</v>
+        <v>576.53310528999998</v>
       </c>
       <c r="C272" s="5">
-        <v>4.3927450500000305</v>
+        <v>4.3928858399999626</v>
       </c>
       <c r="D272" s="5">
-        <v>9.6124762650574134</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>9.6127977227078212</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>577.85373625</v>
+        <v>577.85391585000002</v>
       </c>
       <c r="C273" s="5">
-        <v>1.3207576300000028</v>
+        <v>1.3208105600000408</v>
       </c>
       <c r="D273" s="5">
-        <v>2.783937679556181</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.7840500373134569</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>582.79088958</v>
+        <v>582.79099955000004</v>
       </c>
       <c r="C274" s="5">
-        <v>4.937153330000001</v>
+        <v>4.9370837000000165</v>
       </c>
       <c r="D274" s="5">
-        <v>10.748522543003824</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>10.748360261370893</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>584.26777357000003</v>
+        <v>584.26783774</v>
       </c>
       <c r="C275" s="5">
-        <v>1.476883990000033</v>
+        <v>1.4768381899999667</v>
       </c>
       <c r="D275" s="5">
-        <v>3.0837341636471116</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>3.083636606469331</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>580.90575876000003</v>
+        <v>580.90578332999996</v>
       </c>
       <c r="C276" s="5">
-        <v>-3.3620148100000051</v>
+        <v>-3.3620544100000416</v>
       </c>
       <c r="D276" s="5">
-        <v>-6.6906872487462294</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-6.6907628670557884</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>586.08066386999997</v>
+        <v>586.08068668999999</v>
       </c>
       <c r="C277" s="5">
-        <v>5.1749051099999406</v>
+        <v>5.1749033600000303</v>
       </c>
       <c r="D277" s="5">
-        <v>11.229641388384959</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>11.229636904410656</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>589.55629911000005</v>
+        <v>589.55632402000003</v>
       </c>
       <c r="C278" s="5">
-        <v>3.4756352400000878</v>
+        <v>3.4756373300000405</v>
       </c>
       <c r="D278" s="5">
-        <v>7.3531242979418154</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>7.3531285690856318</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>595.50334955999995</v>
+        <v>595.50327450999998</v>
       </c>
       <c r="C279" s="5">
-        <v>5.9470504499998924</v>
+        <v>5.9469504899999492</v>
       </c>
       <c r="D279" s="5">
-        <v>12.799479636664234</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>12.799251854191684</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>596.88824947000001</v>
+        <v>596.88804947999995</v>
       </c>
       <c r="C280" s="5">
-        <v>1.3848999100000583</v>
+        <v>1.3847749699999667</v>
       </c>
       <c r="D280" s="5">
-        <v>2.8266881668379762</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>2.8264302450640377</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>597.35894334</v>
+        <v>597.35861590000002</v>
       </c>
       <c r="C281" s="5">
-        <v>0.47069386999999097</v>
+        <v>0.47056642000006832</v>
       </c>
       <c r="D281" s="5">
-        <v>0.95041053422870725</v>
+        <v>0.9501523939895451</v>
       </c>
       <c r="E281" s="5">
-        <v>4.9727936431074093</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.9727574104247108</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>597.523235</v>
+        <v>597.52294073999997</v>
       </c>
       <c r="C282" s="5">
-        <v>0.1642916600000035</v>
+        <v>0.16432483999994929</v>
       </c>
       <c r="D282" s="5">
-        <v>0.33053575194177398</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>0.33060278877325988</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>606.1489795</v>
+        <v>606.14870079000002</v>
       </c>
       <c r="C283" s="5">
-        <v>8.6257444999999962</v>
+        <v>8.6257600500000535</v>
       </c>
       <c r="D283" s="5">
-        <v>18.766775988103433</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>18.766822537706894</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>609.72885399999996</v>
+        <v>609.72907109000005</v>
       </c>
       <c r="C284" s="5">
-        <v>3.5798744999999599</v>
+        <v>3.5803703000000269</v>
       </c>
       <c r="D284" s="5">
-        <v>7.3219190652243915</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>7.3229697708484087</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>608.03395238999997</v>
+        <v>608.03498256</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.6949016099999881</v>
+        <v>-1.6940885300000446</v>
       </c>
       <c r="D285" s="5">
-        <v>-3.2851862744295413</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-3.2836331546732822</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>609.32213601000001</v>
+        <v>609.32220095000002</v>
       </c>
       <c r="C286" s="5">
-        <v>1.2881836200000407</v>
+        <v>1.2872183900000209</v>
       </c>
       <c r="D286" s="5">
-        <v>2.5721599146448781</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.5702057058306194</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>612.39999011999998</v>
+        <v>612.40004512999997</v>
       </c>
       <c r="C287" s="5">
-        <v>3.0778541099999757</v>
+        <v>3.0778441799999428</v>
       </c>
       <c r="D287" s="5">
-        <v>6.2328003753245431</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>6.2327790218487555</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>612.79598967000004</v>
+        <v>612.79605016999994</v>
       </c>
       <c r="C288" s="5">
-        <v>0.39599955000005593</v>
+        <v>0.39600503999997727</v>
       </c>
       <c r="D288" s="5">
-        <v>0.77872821738929066</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>0.77873898163083322</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>615.88888915999996</v>
+        <v>615.88899586000002</v>
       </c>
       <c r="C289" s="5">
-        <v>3.0928994899999225</v>
+        <v>3.0929456900000787</v>
       </c>
       <c r="D289" s="5">
-        <v>6.2276217375098142</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>6.2277167276404644</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>618.06302959000004</v>
+        <v>618.06294645000003</v>
       </c>
       <c r="C290" s="5">
-        <v>2.1741404300000795</v>
+        <v>2.173950590000004</v>
       </c>
       <c r="D290" s="5">
-        <v>4.3193240235700925</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>4.3189387573023375</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>618.89632047999999</v>
+        <v>618.89628200000004</v>
       </c>
       <c r="C291" s="5">
-        <v>0.83329088999994383</v>
+        <v>0.83333555000001525</v>
       </c>
       <c r="D291" s="5">
-        <v>1.6299266087693276</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.6300148339537301</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>623.18388120999998</v>
+        <v>623.18329324000001</v>
       </c>
       <c r="C292" s="5">
-        <v>4.2875607299999956</v>
+        <v>4.2870112399999698</v>
       </c>
       <c r="D292" s="5">
-        <v>8.6374922436025514</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>8.6363433184521998</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>624.69100803000003</v>
+        <v>624.69034120000003</v>
       </c>
       <c r="C293" s="5">
-        <v>1.5071268200000532</v>
+        <v>1.5070479600000226</v>
       </c>
       <c r="D293" s="5">
-        <v>2.9410314395991621</v>
+        <v>2.9408783100699498</v>
       </c>
       <c r="E293" s="5">
-        <v>4.5754843038222415</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>4.5754299967400991</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>628.91565792999995</v>
+        <v>628.91506347999996</v>
       </c>
       <c r="C294" s="5">
-        <v>4.2246498999999176</v>
+        <v>4.2247222799999236</v>
       </c>
       <c r="D294" s="5">
-        <v>8.4241017099286886</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>8.4242607780603542</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>631.57944901999997</v>
+        <v>631.57865747999995</v>
       </c>
       <c r="C295" s="5">
-        <v>2.6637910900000179</v>
+        <v>2.6635939999999891</v>
       </c>
       <c r="D295" s="5">
-        <v>5.202725713315659</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>5.2023367929475262</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>635.31952535000005</v>
+        <v>635.32012049000002</v>
       </c>
       <c r="C296" s="5">
-        <v>3.740076330000079</v>
+        <v>3.741463010000075</v>
       </c>
       <c r="D296" s="5">
-        <v>7.3422149808628268</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>7.3450360074053256</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>643.18001250999998</v>
+        <v>643.18261141999994</v>
       </c>
       <c r="C297" s="5">
-        <v>7.8604871599999342</v>
+        <v>7.8624909299999217</v>
       </c>
       <c r="D297" s="5">
-        <v>15.900162368863091</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>15.904479435598917</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>648.59702071000004</v>
+        <v>648.59715663999998</v>
       </c>
       <c r="C298" s="5">
-        <v>5.4170082000000548</v>
+        <v>5.4145452200000364</v>
       </c>
       <c r="D298" s="5">
-        <v>10.588232189141888</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>10.583148163452583</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>648.69649704000005</v>
+        <v>648.69661207000001</v>
       </c>
       <c r="C299" s="5">
-        <v>9.9476330000015878E-2</v>
+        <v>9.9455430000034539E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>0.18420118936526286</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>0.18416241737946315</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>653.07619982000006</v>
+        <v>653.07645449999995</v>
       </c>
       <c r="C300" s="5">
-        <v>4.3797027800000023</v>
+        <v>4.3798424299999397</v>
       </c>
       <c r="D300" s="5">
-        <v>8.4095772109500153</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>8.4098538442417983</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>657.15694654000004</v>
+        <v>657.15612303</v>
       </c>
       <c r="C301" s="5">
-        <v>4.0807467199999792</v>
+        <v>4.079668530000049</v>
       </c>
       <c r="D301" s="5">
-        <v>7.7613323788925825</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>7.7592076338206084</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>661.96040688000005</v>
+        <v>661.95996233999995</v>
       </c>
       <c r="C302" s="5">
-        <v>4.8034603400000151</v>
+        <v>4.8038393099999439</v>
       </c>
       <c r="D302" s="5">
-        <v>9.1327087096044082</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>9.1334703586185775</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>666.48470410000004</v>
+        <v>666.48464548000004</v>
       </c>
       <c r="C303" s="5">
-        <v>4.524297219999994</v>
+        <v>4.5246831400000929</v>
       </c>
       <c r="D303" s="5">
-        <v>8.5170727876855867</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>8.5178327531440381</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>670.01606790000005</v>
+        <v>670.01588495999999</v>
       </c>
       <c r="C304" s="5">
-        <v>3.5313638000000083</v>
+        <v>3.5312394799999538</v>
       </c>
       <c r="D304" s="5">
-        <v>6.5467906217103522</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>6.5465539803726935</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>675.72603895999998</v>
+        <v>675.72291005</v>
       </c>
       <c r="C305" s="5">
-        <v>5.7099710599999298</v>
+        <v>5.7070250900000019</v>
       </c>
       <c r="D305" s="5">
-        <v>10.719787277764969</v>
+        <v>10.7139980055601</v>
       </c>
       <c r="E305" s="5">
-        <v>8.1696439157883827</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>8.1692585084585758</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>676.71284447999994</v>
+        <v>676.71351389999995</v>
       </c>
       <c r="C306" s="5">
-        <v>0.98680551999996169</v>
+        <v>0.99060384999995676</v>
       </c>
       <c r="D306" s="5">
-        <v>1.7665802875511227</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.7734432602659611</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>679.01955508000003</v>
+        <v>679.01920626000003</v>
       </c>
       <c r="C307" s="5">
-        <v>2.3067106000000877</v>
+        <v>2.30569236000008</v>
       </c>
       <c r="D307" s="5">
-        <v>4.1680041470137041</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>4.1661254722728636</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>676.00284056999999</v>
+        <v>676.00440723999998</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.0167145100000425</v>
+        <v>-3.014799020000055</v>
       </c>
       <c r="D308" s="5">
-        <v>-5.2029397167184577</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-5.1997189226082092</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>675.35864137999999</v>
+        <v>675.36263937000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.64419918999999481</v>
+        <v>-0.64176786999996693</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.137569457821741</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-1.1332958527352943</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>678.17440221000004</v>
+        <v>678.17446993999999</v>
       </c>
       <c r="C310" s="5">
-        <v>2.8157608300000447</v>
+        <v>2.8118305699999837</v>
       </c>
       <c r="D310" s="5">
-        <v>5.1194754905723672</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>5.112134310921701</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>682.08791228999996</v>
+        <v>682.08788941</v>
       </c>
       <c r="C311" s="5">
-        <v>3.9135100799999236</v>
+        <v>3.913419470000008</v>
       </c>
       <c r="D311" s="5">
-        <v>7.1488512710785823</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>7.1486797278886405</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>686.75270280999996</v>
+        <v>686.75263955000003</v>
       </c>
       <c r="C312" s="5">
-        <v>4.6647905199999968</v>
+        <v>4.6647501400000237</v>
       </c>
       <c r="D312" s="5">
-        <v>8.5226248489110432</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>8.5225485740986215</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>687.78179011999998</v>
+        <v>687.77925826000001</v>
       </c>
       <c r="C313" s="5">
-        <v>1.0290873100000226</v>
+        <v>1.0266187099999797</v>
       </c>
       <c r="D313" s="5">
-        <v>1.8130739596571299</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.808689060223645</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>688.32176058000005</v>
+        <v>688.31968502999996</v>
       </c>
       <c r="C314" s="5">
-        <v>0.53997046000006321</v>
+        <v>0.54042676999995365</v>
       </c>
       <c r="D314" s="5">
-        <v>0.94618642608326198</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>0.94699297472735644</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>691.76361057999998</v>
+        <v>691.76387375000002</v>
       </c>
       <c r="C315" s="5">
-        <v>3.4418499999999312</v>
+        <v>3.4441887200000565</v>
       </c>
       <c r="D315" s="5">
-        <v>6.1682253974822521</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>6.1725518180622885</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>690.61476242000003</v>
+        <v>690.61472549999996</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.1488481599999432</v>
+        <v>-1.1491482500000529</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.9747999677514616</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-1.975310355765747</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>693.35139043000004</v>
+        <v>693.3467746</v>
       </c>
       <c r="C317" s="5">
-        <v>2.736628010000004</v>
+        <v>2.7320491000000402</v>
       </c>
       <c r="D317" s="5">
-        <v>4.8601319519459674</v>
+        <v>4.8518225314748475</v>
       </c>
       <c r="E317" s="5">
-        <v>2.6083575966862282</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.6081496258127279</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>698.77294688999996</v>
+        <v>698.77634475000002</v>
       </c>
       <c r="C318" s="5">
-        <v>5.4215564599999198</v>
+        <v>5.4295701500000177</v>
       </c>
       <c r="D318" s="5">
-        <v>9.7974627833055106</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>9.8126420935506395</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>696.96297472000003</v>
+        <v>696.96410418000005</v>
       </c>
       <c r="C319" s="5">
-        <v>-1.8099721699999236</v>
+        <v>-1.8122405699999717</v>
       </c>
       <c r="D319" s="5">
-        <v>-3.0643572953330978</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-3.0681284688447885</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>693.47712725999997</v>
+        <v>693.48059064999995</v>
       </c>
       <c r="C320" s="5">
-        <v>-3.4858474600000591</v>
+        <v>-3.4835135300000957</v>
       </c>
       <c r="D320" s="5">
-        <v>-5.8394017822114623</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-5.8355896901712718</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>701.48537820000001</v>
+        <v>701.48933432000001</v>
       </c>
       <c r="C321" s="5">
-        <v>8.008250940000039</v>
+        <v>8.008743670000058</v>
       </c>
       <c r="D321" s="5">
-        <v>14.772483354055899</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>14.773372235286942</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>698.79665475000002</v>
+        <v>698.79655008999998</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.6887234499999977</v>
+        <v>-2.6927842300000293</v>
       </c>
       <c r="D322" s="5">
-        <v>-4.503747021025517</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-4.5103811697531748</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>698.18901936999998</v>
+        <v>698.18833639000002</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.60763538000003336</v>
+        <v>-0.60821369999996477</v>
       </c>
       <c r="D323" s="5">
-        <v>-1.0384785329938473</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-1.0394623384575974</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>703.18241179999995</v>
+        <v>703.18182540999999</v>
       </c>
       <c r="C324" s="5">
-        <v>4.9933924299999717</v>
+        <v>4.99348901999997</v>
       </c>
       <c r="D324" s="5">
-        <v>8.9280735634376551</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>8.9282621936559448</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>701.40156419000004</v>
+        <v>701.39602520999995</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.7808476099999098</v>
+        <v>-1.7858002000000397</v>
       </c>
       <c r="D325" s="5">
-        <v>-2.9970891488114715</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-3.0053105408215375</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>706.70298744000002</v>
+        <v>706.69942816000002</v>
       </c>
       <c r="C326" s="5">
-        <v>5.3014232499999707</v>
+        <v>5.303402950000077</v>
       </c>
       <c r="D326" s="5">
-        <v>9.4567038413218221</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>9.4604612181189207</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>705.26285230999997</v>
+        <v>705.26319997999997</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.4401351300000442</v>
+        <v>-1.4362281800000574</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.4181641717782476</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-2.4116890869769092</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>702.11367423000002</v>
+        <v>702.11055452999994</v>
       </c>
       <c r="C328" s="5">
-        <v>-3.149178079999956</v>
+        <v>-3.1526454500000227</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.2286503737447143</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-5.2342640139452996</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>701.75140941999996</v>
+        <v>701.73864433999995</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.36226481000005606</v>
+        <v>-0.37191018999999415</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.61740180563084612</v>
+        <v>-0.63379521201613054</v>
       </c>
       <c r="E329" s="5">
-        <v>1.2115096480574516</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.2103423636522059</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>703.79892330999996</v>
+        <v>703.82902353999998</v>
       </c>
       <c r="C330" s="5">
-        <v>2.0475138900000047</v>
+        <v>2.0903792000000294</v>
       </c>
       <c r="D330" s="5">
-        <v>3.5580000419183522</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.6337797578768871</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>704.80468580000002</v>
+        <v>704.80083855999999</v>
       </c>
       <c r="C331" s="5">
-        <v>1.0057624900000519</v>
+        <v>0.97181502000000819</v>
       </c>
       <c r="D331" s="5">
-        <v>1.7284004671881181</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.6695461567727499</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>709.27254135999999</v>
+        <v>709.27370160999999</v>
       </c>
       <c r="C332" s="5">
-        <v>4.4678555599999754</v>
+        <v>4.4728630500000008</v>
       </c>
       <c r="D332" s="5">
-        <v>7.8778719150438326</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>7.887056296349626</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>705.84657044999994</v>
+        <v>705.84793535999995</v>
       </c>
       <c r="C333" s="5">
-        <v>-3.4259709100000464</v>
+        <v>-3.4257662500000379</v>
       </c>
       <c r="D333" s="5">
-        <v>-5.6447774732752087</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-5.6444401840695875</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>711.25562192999996</v>
+        <v>711.25317299000005</v>
       </c>
       <c r="C334" s="5">
-        <v>5.4090514800000165</v>
+        <v>5.4052376300001015</v>
       </c>
       <c r="D334" s="5">
-        <v>9.5935106808031847</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>9.5864396987809464</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>714.54287725999995</v>
+        <v>714.54677713000001</v>
       </c>
       <c r="C335" s="5">
-        <v>3.2872553299999936</v>
+        <v>3.2936041399999567</v>
       </c>
       <c r="D335" s="5">
-        <v>5.6892915914943387</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>5.7005810361793863</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>710.43645719000006</v>
+        <v>710.43167013000004</v>
       </c>
       <c r="C336" s="5">
-        <v>-4.1064200699998992</v>
+        <v>-4.1151069999999663</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.6824463221462516</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-6.6961025969086378</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>709.46129993</v>
+        <v>709.45366733000003</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.97515726000005998</v>
+        <v>-0.97800280000001294</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.6347623769862762</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-1.6395075701738593</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>712.43170325999995</v>
+        <v>712.42601605000004</v>
       </c>
       <c r="C338" s="5">
-        <v>2.9704033299999537</v>
+        <v>2.9723487200000136</v>
       </c>
       <c r="D338" s="5">
-        <v>5.1415377450223287</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>5.1450396665885689</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>717.34564650000004</v>
+        <v>717.34560467999995</v>
       </c>
       <c r="C339" s="5">
-        <v>4.9139432400000942</v>
+        <v>4.9195886299999074</v>
       </c>
       <c r="D339" s="5">
-        <v>8.5982320854993244</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>8.6085596792723429</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>722.74313869000002</v>
+        <v>722.73669996000001</v>
       </c>
       <c r="C340" s="5">
-        <v>5.3974921899999799</v>
+        <v>5.3910952800000587</v>
       </c>
       <c r="D340" s="5">
-        <v>9.4122944309509968</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>9.4006748315299973</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>725.39178405999996</v>
+        <v>725.37574888999995</v>
       </c>
       <c r="C341" s="5">
-        <v>2.6486453699999402</v>
+        <v>2.6390489299999444</v>
       </c>
       <c r="D341" s="5">
-        <v>4.487384774533254</v>
+        <v>4.4708390496996264</v>
       </c>
       <c r="E341" s="5">
-        <v>3.3687676750858042</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>3.3683629568713958</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>724.14838103</v>
+        <v>724.20194532999994</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.2434030299999677</v>
+        <v>-1.1738035600000103</v>
       </c>
       <c r="D342" s="5">
-        <v>-2.037653221759983</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-1.9246511636269337</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>727.79125036000005</v>
+        <v>727.78533880999998</v>
       </c>
       <c r="C343" s="5">
-        <v>3.6428693300000532</v>
+        <v>3.5833934800000407</v>
       </c>
       <c r="D343" s="5">
-        <v>6.2065233492468952</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>6.1019547644105332</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>730.78298933999997</v>
+        <v>730.77890748000004</v>
       </c>
       <c r="C344" s="5">
-        <v>2.9917389799999228</v>
+        <v>2.9935686700000588</v>
       </c>
       <c r="D344" s="5">
-        <v>5.0459211461949094</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>5.0491192248584671</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>732.31981890999998</v>
+        <v>732.31614654999998</v>
       </c>
       <c r="C345" s="5">
-        <v>1.536829570000009</v>
+        <v>1.5372390699999414</v>
       </c>
       <c r="D345" s="5">
-        <v>2.5529829489673084</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>2.5536855296568683</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>735.88034125000001</v>
+        <v>735.87579287999995</v>
       </c>
       <c r="C346" s="5">
-        <v>3.5605223400000341</v>
+        <v>3.5596463299999641</v>
       </c>
       <c r="D346" s="5">
-        <v>5.9929453686615286</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>5.9914621124690148</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>739.95516569999995</v>
+        <v>739.96671583</v>
       </c>
       <c r="C347" s="5">
-        <v>4.0748244499999373</v>
+        <v>4.0909229500000492</v>
       </c>
       <c r="D347" s="5">
-        <v>6.8509686656317736</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>6.8789116872076006</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>741.36726871999997</v>
+        <v>741.35734167999999</v>
       </c>
       <c r="C348" s="5">
-        <v>1.4121030200000178</v>
+        <v>1.3906258499999922</v>
       </c>
       <c r="D348" s="5">
-        <v>2.3142252974789779</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.2786269078678867</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>746.1665984</v>
+        <v>746.15706305000003</v>
       </c>
       <c r="C349" s="5">
-        <v>4.799329680000028</v>
+        <v>4.799721370000043</v>
       </c>
       <c r="D349" s="5">
-        <v>8.0509910005786658</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>8.0517833238057612</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>745.59606295000003</v>
+        <v>745.58737194000003</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.57053544999996575</v>
+        <v>-0.56969111000000794</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.91369763378317259</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-0.91236272863788326</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>747.68653964999999</v>
+        <v>747.68544580000002</v>
       </c>
       <c r="C351" s="5">
-        <v>2.0904766999999538</v>
+        <v>2.0980738599999995</v>
       </c>
       <c r="D351" s="5">
-        <v>3.4168901359092008</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>3.4295411282563748</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>750.95458298000005</v>
+        <v>750.94588612999996</v>
       </c>
       <c r="C352" s="5">
-        <v>3.2680433300000686</v>
+        <v>3.2604403299999376</v>
       </c>
       <c r="D352" s="5">
-        <v>5.3729934828612214</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>5.3602001069415817</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>756.66685445999997</v>
+        <v>756.64723332000005</v>
       </c>
       <c r="C353" s="5">
-        <v>5.712271479999913</v>
+        <v>5.7013471900000923</v>
       </c>
       <c r="D353" s="5">
-        <v>9.519753624575312</v>
+        <v>9.5008956512329981</v>
       </c>
       <c r="E353" s="5">
-        <v>4.3114729291465315</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>4.3110738783110669</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>761.24414076999994</v>
+        <v>761.32118389000004</v>
       </c>
       <c r="C354" s="5">
-        <v>4.5772863099999768</v>
+        <v>4.6739505699999881</v>
       </c>
       <c r="D354" s="5">
-        <v>7.5055862966358466</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>7.6697216609376673</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>764.14364171</v>
+        <v>764.14074703999995</v>
       </c>
       <c r="C355" s="5">
-        <v>2.8995009400000527</v>
+        <v>2.8195631499999081</v>
       </c>
       <c r="D355" s="5">
-        <v>4.6676540449170023</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>4.5358685749181671</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>764.57120136000003</v>
+        <v>764.55826618000003</v>
       </c>
       <c r="C356" s="5">
-        <v>0.42755965000003471</v>
+        <v>0.41751914000008128</v>
       </c>
       <c r="D356" s="5">
-        <v>0.67350355166191367</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.6576424084511423</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>767.95949854000003</v>
+        <v>767.94789132000005</v>
       </c>
       <c r="C357" s="5">
-        <v>3.388297179999995</v>
+        <v>3.389625140000021</v>
       </c>
       <c r="D357" s="5">
-        <v>5.449510491877696</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>5.4517931346643289</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>770.66506627000001</v>
+        <v>770.65138987</v>
       </c>
       <c r="C358" s="5">
-        <v>2.7055677299999843</v>
+        <v>2.7034985499999493</v>
       </c>
       <c r="D358" s="5">
-        <v>4.310561118448053</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.3072667395114284</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>771.39684440999997</v>
+        <v>771.43132128000002</v>
       </c>
       <c r="C359" s="5">
-        <v>0.73177813999996033</v>
+        <v>0.77993141000001742</v>
       </c>
       <c r="D359" s="5">
-        <v>1.1454189187940278</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.2212329097783359</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>777.92869797000003</v>
+        <v>777.90521577000004</v>
       </c>
       <c r="C360" s="5">
-        <v>6.5318535600000587</v>
+        <v>6.4738944900000206</v>
       </c>
       <c r="D360" s="5">
-        <v>10.647911453997727</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>10.548533547282224</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>782.29143506000003</v>
+        <v>782.27805309999997</v>
       </c>
       <c r="C361" s="5">
-        <v>4.362737089999996</v>
+        <v>4.3728373299999248</v>
       </c>
       <c r="D361" s="5">
-        <v>6.9412826073655731</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>6.9580691029084818</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>784.40922740999997</v>
+        <v>784.39802359999999</v>
       </c>
       <c r="C362" s="5">
-        <v>2.1177923499999451</v>
+        <v>2.1199705000000222</v>
       </c>
       <c r="D362" s="5">
-        <v>3.2974074166477019</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>3.3009068179036927</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>782.65307063</v>
+        <v>782.65231782000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-1.7561567799999693</v>
+        <v>-1.7457057799999802</v>
       </c>
       <c r="D363" s="5">
-        <v>-2.6537568863670757</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-2.6381942411119796</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>784.09753780999995</v>
+        <v>784.08958985000004</v>
       </c>
       <c r="C364" s="5">
-        <v>1.4444671799999469</v>
+        <v>1.437272030000031</v>
       </c>
       <c r="D364" s="5">
-        <v>2.2373442421167677</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.2260889907063985</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>781.93555849999996</v>
+        <v>781.92183985999998</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.1619793099999924</v>
+        <v>-2.1677499900000612</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.2590214448550037</v>
+        <v>-3.2676210916596671</v>
       </c>
       <c r="E365" s="5">
-        <v>3.3394754760380119</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.3403421603883432</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>782.88310453999998</v>
+        <v>782.96899896000002</v>
       </c>
       <c r="C366" s="5">
-        <v>0.94754604000002018</v>
+        <v>1.0471591000000444</v>
       </c>
       <c r="D366" s="5">
-        <v>1.4638856901307618</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>1.6189444093392069</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>780.9448883</v>
+        <v>780.95295604</v>
       </c>
       <c r="C367" s="5">
-        <v>-1.9382162399999743</v>
+        <v>-2.0160429200000181</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.9307685066885747</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-3.0464589999479541</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>778.48036554999999</v>
+        <v>778.46273799999994</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.4645227500000146</v>
+        <v>-2.4902180400000589</v>
       </c>
       <c r="D368" s="5">
-        <v>-3.7219417025601609</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-3.7600307967752933</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>723.46601467000005</v>
+        <v>723.44983135999996</v>
       </c>
       <c r="C369" s="5">
-        <v>-55.014350879999938</v>
+        <v>-55.012906639999983</v>
       </c>
       <c r="D369" s="5">
-        <v>-58.500233422962047</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-58.500096768292224</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>730.27817698000001</v>
+        <v>730.25979915000005</v>
       </c>
       <c r="C370" s="5">
-        <v>6.8121623099999624</v>
+        <v>6.809967790000087</v>
       </c>
       <c r="D370" s="5">
-        <v>11.903135934135477</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>11.899380818956473</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>728.94432211000003</v>
+        <v>728.97874220999995</v>
       </c>
       <c r="C371" s="5">
-        <v>-1.3338548699999819</v>
+        <v>-1.2810569400000986</v>
       </c>
       <c r="D371" s="5">
-        <v>-2.16991809671081</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-2.0849053899203995</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>721.23865980000005</v>
+        <v>721.19163527000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-7.7056623099999797</v>
+        <v>-7.7871069399999442</v>
       </c>
       <c r="D372" s="5">
-        <v>-11.973044332580162</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-12.091715939386717</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>719.93926132000001</v>
+        <v>719.92544046</v>
       </c>
       <c r="C373" s="5">
-        <v>-1.2993984800000362</v>
+        <v>-1.2661948100000018</v>
       </c>
       <c r="D373" s="5">
-        <v>-2.1406504144964589</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-2.0866120151114886</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>718.97932448999995</v>
+        <v>718.97287979999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.95993683000006058</v>
+        <v>-0.95256066000001738</v>
       </c>
       <c r="D374" s="5">
-        <v>-1.5883479200953454</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-1.5762617501932419</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>720.29504416999998</v>
+        <v>720.29820129999996</v>
       </c>
       <c r="C375" s="5">
-        <v>1.3157196800000293</v>
+        <v>1.3253214999999727</v>
       </c>
       <c r="D375" s="5">
-        <v>2.2182168643103628</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>2.2345896116341857</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>721.79298323</v>
+        <v>721.79458017000002</v>
       </c>
       <c r="C376" s="5">
-        <v>1.4979390600000215</v>
+        <v>1.4963788700000578</v>
       </c>
       <c r="D376" s="5">
-        <v>2.5242850364706637</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>2.5216145553361935</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>722.40558157999999</v>
+        <v>722.40775507000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.61259834999998475</v>
+        <v>0.61317489999998998</v>
       </c>
       <c r="D377" s="5">
-        <v>1.0232286196939278</v>
+        <v>1.0241938638379189</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.6131563877459785</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-7.61125751400622</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>722.79100530999995</v>
+        <v>722.88411355000005</v>
       </c>
       <c r="C378" s="5">
-        <v>0.38542372999995678</v>
+        <v>0.47635848000004444</v>
       </c>
       <c r="D378" s="5">
-        <v>0.64211585783380265</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>0.79416074773557277</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>712.99592382000003</v>
+        <v>713.01743650000003</v>
       </c>
       <c r="C379" s="5">
-        <v>-9.7950814899999159</v>
+        <v>-9.8666770500000212</v>
       </c>
       <c r="D379" s="5">
-        <v>-15.103127555001306</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-15.20355636787485</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>732.62165412000002</v>
+        <v>732.60231629999998</v>
       </c>
       <c r="C380" s="5">
-        <v>19.625730299999987</v>
+        <v>19.584879799999953</v>
       </c>
       <c r="D380" s="5">
-        <v>38.519988741555665</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>38.425991898096214</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>733.42221583000003</v>
+        <v>733.38965069999995</v>
       </c>
       <c r="C381" s="5">
-        <v>0.80056171000001086</v>
+        <v>0.78733439999996335</v>
       </c>
       <c r="D381" s="5">
-        <v>1.3191922780836585</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>1.2973013319501403</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>730.97688187999995</v>
+        <v>730.95983587000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-2.4453339500000766</v>
+        <v>-2.4298148299999411</v>
       </c>
       <c r="D382" s="5">
-        <v>-3.9284110196909028</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-3.9041024072478336</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>731.60969127999999</v>
+        <v>731.62296207999998</v>
       </c>
       <c r="C383" s="5">
-        <v>0.63280940000004193</v>
+        <v>0.66312620999997307</v>
       </c>
       <c r="D383" s="5">
-        <v>1.0438050789452147</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>1.0940874206047058</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>738.99405558000001</v>
+        <v>738.88641944999995</v>
       </c>
       <c r="C384" s="5">
-        <v>7.3843643000000156</v>
+        <v>7.2634573699999692</v>
       </c>
       <c r="D384" s="5">
-        <v>12.807491750156053</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.585972621400465</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>739.63106929000003</v>
+        <v>739.63473128999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.63701371000001927</v>
+        <v>0.74831184000004214</v>
       </c>
       <c r="D385" s="5">
-        <v>1.0393195761716045</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.2220998624085544</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>742.26637991999996</v>
+        <v>742.28032629999996</v>
       </c>
       <c r="C386" s="5">
-        <v>2.6353106299999354</v>
+        <v>2.6455950099999654</v>
       </c>
       <c r="D386" s="5">
-        <v>4.3603985817893598</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.3777292323894601</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>751.38843711000004</v>
+        <v>751.39087927000003</v>
       </c>
       <c r="C387" s="5">
-        <v>9.1220571900000778</v>
+        <v>9.1105529700000716</v>
       </c>
       <c r="D387" s="5">
-        <v>15.786148788532216</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>15.764561018415923</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>755.11202557000001</v>
+        <v>755.13915376</v>
       </c>
       <c r="C388" s="5">
-        <v>3.7235884599999736</v>
+        <v>3.7482744899999716</v>
       </c>
       <c r="D388" s="5">
-        <v>6.111523448032985</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>6.1531382023635839</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>759.61662121999996</v>
+        <v>759.64327221999997</v>
       </c>
       <c r="C389" s="5">
-        <v>4.504595649999942</v>
+        <v>4.5041184599999724</v>
       </c>
       <c r="D389" s="5">
-        <v>7.3981665953458231</v>
+        <v>7.3970824635871235</v>
       </c>
       <c r="E389" s="5">
-        <v>5.1509900516845786</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>5.1543628772910743</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>759.82092566999995</v>
+        <v>759.90407382000001</v>
       </c>
       <c r="C390" s="5">
-        <v>0.20430444999999509</v>
+        <v>0.26080160000003616</v>
       </c>
       <c r="D390" s="5">
-        <v>0.32322664228889852</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>0.41276420621561005</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>764.44138153999995</v>
+        <v>764.54397035</v>
       </c>
       <c r="C391" s="5">
-        <v>4.6204558700000007</v>
+        <v>4.6398965299999873</v>
       </c>
       <c r="D391" s="5">
-        <v>7.5462482930169772</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>7.5782159005579386</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>766.37465409000004</v>
+        <v>766.32979038999997</v>
       </c>
       <c r="C392" s="5">
-        <v>1.9332725500000834</v>
+        <v>1.785820039999976</v>
       </c>
       <c r="D392" s="5">
-        <v>3.077370913386801</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>2.8392483507978739</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>773.78188857999999</v>
+        <v>773.67046766999999</v>
       </c>
       <c r="C393" s="5">
-        <v>7.4072344899999507</v>
+        <v>7.3406772800000226</v>
       </c>
       <c r="D393" s="5">
-        <v>12.235210555306919</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>12.120165082329448</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>778.11358947999997</v>
+        <v>778.11919726999997</v>
       </c>
       <c r="C394" s="5">
-        <v>4.3317008999999871</v>
+        <v>4.4487295999999787</v>
       </c>
       <c r="D394" s="5">
-        <v>6.9284518975579523</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>7.122655046949089</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>780.88069593</v>
+        <v>780.85623851000003</v>
       </c>
       <c r="C395" s="5">
-        <v>2.7671064500000284</v>
+        <v>2.7370412400000532</v>
       </c>
       <c r="D395" s="5">
-        <v>4.3518708378800008</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>4.303636773498698</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>788.83737440000004</v>
+        <v>788.64462486000002</v>
       </c>
       <c r="C396" s="5">
-        <v>7.9566784700000426</v>
+        <v>7.7883863499999961</v>
       </c>
       <c r="D396" s="5">
-        <v>12.936286916214712</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>12.647915447899184</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>791.94717944000001</v>
+        <v>791.99319088000004</v>
       </c>
       <c r="C397" s="5">
-        <v>3.1098050399999693</v>
+        <v>3.3485660200000211</v>
       </c>
       <c r="D397" s="5">
-        <v>4.8346500512614021</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>5.2158581032418549</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>797.00578729999995</v>
+        <v>797.05433181000001</v>
       </c>
       <c r="C398" s="5">
-        <v>5.0586078599999382</v>
+        <v>5.061140929999965</v>
       </c>
       <c r="D398" s="5">
-        <v>7.9401712637259036</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>7.9438101734676581</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>796.95730825999999</v>
+        <v>796.92543247000003</v>
       </c>
       <c r="C399" s="5">
-        <v>-4.847903999996106E-2</v>
+        <v>-0.12889933999997538</v>
       </c>
       <c r="D399" s="5">
-        <v>-7.2967336921525572E-2</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-0.19389105021796471</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>799.51986283999997</v>
+        <v>799.64193584999998</v>
       </c>
       <c r="C400" s="5">
-        <v>2.5625545799999827</v>
+        <v>2.7165033799999492</v>
       </c>
       <c r="D400" s="5">
-        <v>3.927480890626911</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>4.1680420009173158</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>802.44764625000005</v>
+        <v>802.51839028999996</v>
       </c>
       <c r="C401" s="5">
-        <v>2.9277834100000746</v>
+        <v>2.876454439999975</v>
       </c>
       <c r="D401" s="5">
-        <v>4.4839058116722619</v>
+        <v>4.4030480015711637</v>
       </c>
       <c r="E401" s="5">
-        <v>5.6385055083721491</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>5.6441121297238217</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>812.08095766999998</v>
+        <v>812.14495217000001</v>
       </c>
       <c r="C402" s="5">
-        <v>9.6333114199999272</v>
+        <v>9.6265618800000539</v>
       </c>
       <c r="D402" s="5">
-        <v>15.396180125268067</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>15.383224492339975</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>809.92869073999998</v>
+        <v>810.12097602999995</v>
       </c>
       <c r="C403" s="5">
-        <v>-2.1522669299999961</v>
+        <v>-2.0239761400000589</v>
       </c>
       <c r="D403" s="5">
-        <v>-3.1344207077450337</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-2.9499115903762418</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>814.12780565000003</v>
+        <v>814.04398547000005</v>
       </c>
       <c r="C404" s="5">
-        <v>4.1991149100000484</v>
+        <v>3.9230094400001008</v>
       </c>
       <c r="D404" s="5">
-        <v>6.4019656496042021</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>5.9682922124403737</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>814.78117992</v>
+        <v>814.54310364000003</v>
       </c>
       <c r="C405" s="5">
-        <v>0.65337426999997206</v>
+        <v>0.49911816999997427</v>
       </c>
       <c r="D405" s="5">
-        <v>0.96731641476393015</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>0.73824722327089365</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>817.81344232000004</v>
+        <v>817.79948704000003</v>
       </c>
       <c r="C406" s="5">
-        <v>3.032262400000036</v>
+        <v>3.2563834000000043</v>
       </c>
       <c r="D406" s="5">
-        <v>4.5584337815713027</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>4.9042668629944997</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>823.74764787000004</v>
+        <v>823.67664435999995</v>
       </c>
       <c r="C407" s="5">
-        <v>5.9342055500000015</v>
+        <v>5.8771573199999239</v>
       </c>
       <c r="D407" s="5">
-        <v>9.0634705522172112</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>8.9730266559746585</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>824.61780568999995</v>
+        <v>824.37505427999997</v>
       </c>
       <c r="C408" s="5">
-        <v>0.87015781999991759</v>
+        <v>0.69840992000001734</v>
       </c>
       <c r="D408" s="5">
-        <v>1.2749989697510289</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>1.022259716317131</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>826.27437428999997</v>
+        <v>826.38351354999998</v>
       </c>
       <c r="C409" s="5">
-        <v>1.6565686000000142</v>
+        <v>2.008459270000003</v>
       </c>
       <c r="D409" s="5">
-        <v>2.437485562010866</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>2.9631058900608354</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>833.24969176000002</v>
+        <v>833.38121115000001</v>
       </c>
       <c r="C410" s="5">
-        <v>6.97531747000005</v>
+        <v>6.9976976000000377</v>
       </c>
       <c r="D410" s="5">
-        <v>10.61411086302504</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>10.648295105506801</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>831.91510289999997</v>
+        <v>831.86855448999995</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.3345888600000535</v>
+        <v>-1.5126566600000615</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.9051597048529212</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-2.1564875815063389</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>833.74469880000004</v>
+        <v>833.92769370999997</v>
       </c>
       <c r="C412" s="5">
-        <v>1.8295959000000721</v>
+        <v>2.05913922000002</v>
       </c>
       <c r="D412" s="5">
-        <v>2.6712671700478197</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>3.011156669246029</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>838.53279558999998</v>
+        <v>838.61529941000003</v>
       </c>
       <c r="C413" s="5">
-        <v>4.7880967899999405</v>
+        <v>4.6876057000000628</v>
       </c>
       <c r="D413" s="5">
-        <v>7.1133512409946364</v>
+        <v>6.9578384658749659</v>
       </c>
       <c r="E413" s="5">
-        <v>4.496885187293298</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.4979541349770225</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>841.47952969000005</v>
+        <v>841.54169161000004</v>
       </c>
       <c r="C414" s="5">
-        <v>2.9467341000000715</v>
+        <v>2.9263922000000093</v>
       </c>
       <c r="D414" s="5">
-        <v>4.2994534427152287</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>4.2687733822059482</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>845.40848656000003</v>
+        <v>845.66936119000002</v>
       </c>
       <c r="C415" s="5">
-        <v>3.9289568699999791</v>
+        <v>4.1276695799999743</v>
       </c>
       <c r="D415" s="5">
-        <v>5.7490735209492216</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>6.0472755828095304</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>847.80448432000003</v>
+        <v>847.66485145000001</v>
       </c>
       <c r="C416" s="5">
-        <v>2.3959977600000002</v>
+        <v>1.9954902599999969</v>
       </c>
       <c r="D416" s="5">
-        <v>3.4544734630085561</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>2.8686285842600689</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>847.08673241999998</v>
+        <v>846.71827723000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.71775190000005296</v>
+        <v>-0.94657422000000224</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.0112037700144683</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-1.3318218885396749</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>851.38733107999997</v>
+        <v>851.34756336999999</v>
       </c>
       <c r="C418" s="5">
-        <v>4.3005986599999915</v>
+        <v>4.6292861399999765</v>
       </c>
       <c r="D418" s="5">
-        <v>6.2653424188988449</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>6.761718073566314</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>853.62190893000002</v>
+        <v>853.52200008</v>
       </c>
       <c r="C419" s="5">
-        <v>2.2345778500000506</v>
+        <v>2.174436710000009</v>
       </c>
       <c r="D419" s="5">
-        <v>3.1954230532749373</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>3.1083576338330587</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>853.67183347000002</v>
+        <v>853.42271474999995</v>
       </c>
       <c r="C420" s="5">
-        <v>4.9924540000006346E-2</v>
+        <v>-9.9285330000043359E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>7.0205230479136738E-2</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-0.1394998608063025</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>865.45124653000005</v>
+        <v>865.65167209000003</v>
       </c>
       <c r="C421" s="5">
-        <v>11.779413060000024</v>
+        <v>12.228957340000079</v>
       </c>
       <c r="D421" s="5">
-        <v>17.874500616898015</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>18.617206608723123</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>869.81043179999995</v>
+        <v>870.04594485999996</v>
       </c>
       <c r="C422" s="5">
-        <v>4.3591852699998981</v>
+        <v>4.3942727699999296</v>
       </c>
       <c r="D422" s="5">
-        <v>6.2145588826624243</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>6.2644941638609009</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>875.33300022000003</v>
+        <v>875.25747931000001</v>
       </c>
       <c r="C423" s="5">
-        <v>5.5225684200000842</v>
+        <v>5.2115344500000447</v>
       </c>
       <c r="D423" s="5">
-        <v>7.8907663461235122</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>7.4295412455763543</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>881.65725454999995</v>
+        <v>881.86560806</v>
       </c>
       <c r="C424" s="5">
-        <v>6.324254329999917</v>
+        <v>6.6081287499999917</v>
       </c>
       <c r="D424" s="5">
-        <v>9.0229184034261056</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>9.4457502856357891</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>882.70667303000005</v>
+        <v>882.76540919000001</v>
       </c>
       <c r="C425" s="5">
-        <v>1.0494184800000994</v>
+        <v>0.89980113000001438</v>
       </c>
       <c r="D425" s="5">
-        <v>1.4377231451102368</v>
+        <v>1.2313004066760058</v>
       </c>
       <c r="E425" s="5">
-        <v>5.2679963946930641</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>5.2646439685826607</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>885.58790393000004</v>
+        <v>885.67975087000002</v>
       </c>
       <c r="C426" s="5">
-        <v>2.8812308999999914</v>
+        <v>2.9143416800000068</v>
       </c>
       <c r="D426" s="5">
-        <v>3.9879926011019862</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>4.034384278931924</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>889.22727865000002</v>
+        <v>889.45361904000004</v>
       </c>
       <c r="C427" s="5">
-        <v>3.639374719999978</v>
+        <v>3.7738681700000143</v>
       </c>
       <c r="D427" s="5">
-        <v>5.0444743927546831</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>5.2347300091879934</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>892.35166865999997</v>
+        <v>892.17275999000003</v>
       </c>
       <c r="C428" s="5">
-        <v>3.1243900099999564</v>
+        <v>2.7191409499999963</v>
       </c>
       <c r="D428" s="5">
-        <v>4.2987628798366373</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>3.730824835206592</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>898.34541240999999</v>
+        <v>897.93984952999995</v>
       </c>
       <c r="C429" s="5">
-        <v>5.9937437500000215</v>
+        <v>5.7670895399999154</v>
       </c>
       <c r="D429" s="5">
-        <v>8.3646844828810796</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>8.0387214564134446</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>901.86583782000002</v>
+        <v>901.76063063000004</v>
       </c>
       <c r="C430" s="5">
-        <v>3.5204254100000298</v>
+        <v>3.8207811000000902</v>
       </c>
       <c r="D430" s="5">
-        <v>4.80523711498404</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>5.2272701831225898</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>902.13838937000003</v>
+        <v>901.99919147000003</v>
       </c>
       <c r="C431" s="5">
-        <v>0.27255155000000286</v>
+        <v>0.238560839999991</v>
       </c>
       <c r="D431" s="5">
-        <v>0.36325362279479023</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>0.31792240678083505</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>904.92084986999998</v>
+        <v>904.71311739999999</v>
       </c>
       <c r="C432" s="5">
-        <v>2.7824604999999565</v>
+        <v>2.7139259299999594</v>
       </c>
       <c r="D432" s="5">
-        <v>3.7645883893407506</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.6708996080039968</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>907.29636161999997</v>
+        <v>907.58360109</v>
       </c>
       <c r="C433" s="5">
-        <v>2.3755117499999869</v>
+        <v>2.8704836900000146</v>
       </c>
       <c r="D433" s="5">
-        <v>3.1960074260828586</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>3.8745212778089178</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>905.99990695999998</v>
+        <v>906.34545935000006</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.2964546599999949</v>
+        <v>-1.2381417399999464</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.7012929866945914</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.6248338974934384</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>905.75229607000006</v>
+        <v>909.35661704999995</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.24761088999991898</v>
+        <v>3.0111576999998988</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.32746894870085974</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>4.0604299702559299</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>908.65501678999999</v>
+        <v>911.17788055999995</v>
       </c>
       <c r="C436" s="5">
-        <v>2.9027207199999339</v>
+        <v>1.8212635099999943</v>
       </c>
       <c r="D436" s="5">
-        <v>3.9142293111914084</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>2.4300170112731667</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>907.14799108</v>
+        <v>913.90901286999997</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.5070257099999935</v>
+        <v>2.7311323100000209</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.9721735859599576</v>
+        <v>3.6567296362389756</v>
       </c>
       <c r="E437" s="5">
-        <v>2.7689060020473333</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>3.5279592240226476</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>915.60728987000005</v>
+        <v>922.21910472000002</v>
       </c>
       <c r="C438" s="5">
-        <v>8.459298790000048</v>
+        <v>8.3100918500000489</v>
       </c>
       <c r="D438" s="5">
-        <v>11.782336631607283</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>11.474069087207672</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>914.65793093000002</v>
+        <v>921.32942904000004</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.94935894000002463</v>
+        <v>-0.88967567999998209</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.2371640122267547</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.1515314903284057</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>914.15869573999998</v>
+        <v>920.81704760000002</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.4992351900000358</v>
+        <v>-0.51238144000001284</v>
       </c>
       <c r="D440" s="5">
-        <v>-0.65301686812060389</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-0.66532176975755419</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>918.87490630000002</v>
+        <v>925.39860108000005</v>
       </c>
       <c r="C441" s="5">
-        <v>4.7162105600000359</v>
+        <v>4.581553480000025</v>
       </c>
       <c r="D441" s="5">
-        <v>6.3696084636585271</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>6.136766207112565</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>929.83499261999998</v>
+      </c>
+      <c r="C442" s="5">
+        <v>4.4363915399999314</v>
+      </c>
+      <c r="D442" s="5">
+        <v>5.9069762233912471</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">