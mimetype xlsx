--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6DB5D688-E698-43F7-9C6B-886D27D70E0B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C71ECD42-2DE7-42BF-A017-C711A4387246}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EC429B0E-4ADD-4221-9634-73420707E2F7}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{D90FCE14-B71E-4DC5-980B-0424DB44F494}"/>
   </bookViews>
   <sheets>
     <sheet name="AE200000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Construction</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6395 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EED12B96-7AB4-4E39-832E-8F3131B5D2A7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A85F4C0-55E4-47E1-8892-FA96846AC27C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>342.56397478999997</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>341.47870044000001</v>
       </c>
       <c r="C7" s="5">
         <v>-1.0852743499999633</v>
       </c>
       <c r="D7" s="5">
         <v>-3.7361626065618769</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>341.06417484000002</v>
       </c>
       <c r="C8" s="5">
         <v>-0.41452559999999039</v>
       </c>
       <c r="D8" s="5">
         <v>-1.4470097635983947</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>341.05395324</v>
       </c>
       <c r="C9" s="5">
         <v>-1.022160000002259E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-3.5957744237691269E-2</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>346.15789733000003</v>
       </c>
       <c r="C10" s="5">
         <v>5.1039440900000272</v>
       </c>
       <c r="D10" s="5">
         <v>19.512649645662684</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>348.39372241000001</v>
       </c>
       <c r="C11" s="5">
         <v>2.2358250799999837</v>
       </c>
       <c r="D11" s="5">
         <v>8.032125818567204</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>347.83119244</v>
       </c>
       <c r="C12" s="5">
         <v>-0.56252997000001415</v>
       </c>
       <c r="D12" s="5">
         <v>-1.9204520711541329</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>349.73366573999999</v>
       </c>
       <c r="C13" s="5">
         <v>1.9024732999999969</v>
       </c>
       <c r="D13" s="5">
         <v>6.7645250277875268</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>351.0443234</v>
       </c>
       <c r="C14" s="5">
         <v>1.3106576600000039</v>
       </c>
       <c r="D14" s="5">
         <v>4.5909663824987179</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>346.08435582999999</v>
       </c>
       <c r="C15" s="5">
         <v>-4.9599675700000034</v>
       </c>
       <c r="D15" s="5">
         <v>-15.697556531011902</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>348.56665427000002</v>
       </c>
       <c r="C16" s="5">
         <v>2.4822984400000223</v>
       </c>
       <c r="D16" s="5">
         <v>8.95481713729842</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>347.78289467000002</v>
       </c>
       <c r="C17" s="5">
         <v>-0.78375959999999623</v>
       </c>
       <c r="D17" s="5">
         <v>-2.6651059815600453</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>348.89624086999999</v>
       </c>
       <c r="C18" s="5">
         <v>1.1133461999999668</v>
       </c>
       <c r="D18" s="5">
         <v>3.9098859650392503</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>350.87183109</v>
       </c>
       <c r="C19" s="5">
         <v>1.9755902200000151</v>
       </c>
       <c r="D19" s="5">
         <v>7.0105403406975242</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>354.33742694</v>
       </c>
       <c r="C20" s="5">
         <v>3.4655958499999997</v>
       </c>
       <c r="D20" s="5">
         <v>12.51807312740798</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>348.89809280999998</v>
       </c>
       <c r="C21" s="5">
         <v>-5.4393341300000202</v>
       </c>
       <c r="D21" s="5">
         <v>-16.942506769503542</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>348.00676908000003</v>
       </c>
       <c r="C22" s="5">
         <v>-0.89132372999995368</v>
       </c>
       <c r="D22" s="5">
         <v>-3.0229090381250878</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>347.97245400000003</v>
       </c>
       <c r="C23" s="5">
         <v>-3.4315079999998943E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-0.11826141059375628</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>347.21956237000001</v>
       </c>
       <c r="C24" s="5">
         <v>-0.75289163000002191</v>
       </c>
       <c r="D24" s="5">
         <v>-2.5657081054126674</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>345.77220317000001</v>
       </c>
       <c r="C25" s="5">
         <v>-1.447359199999994</v>
       </c>
       <c r="D25" s="5">
         <v>-4.8890101793152896</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>347.38529928999998</v>
       </c>
       <c r="C26" s="5">
         <v>1.613096119999966</v>
       </c>
       <c r="D26" s="5">
         <v>5.7441390450566621</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>346.92127005999998</v>
       </c>
       <c r="C27" s="5">
         <v>-0.46402922999999419</v>
       </c>
       <c r="D27" s="5">
         <v>-1.5912080826506525</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>348.04069337999999</v>
       </c>
       <c r="C28" s="5">
         <v>1.1194233200000099</v>
       </c>
       <c r="D28" s="5">
         <v>3.9415456449100494</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>345.92478201</v>
       </c>
       <c r="C29" s="5">
         <v>-2.1159113699999921</v>
       </c>
       <c r="D29" s="5">
         <v>-7.0563317948390996</v>
       </c>
       <c r="E29" s="5">
         <v>-0.53427373469966399</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>340.23729018</v>
       </c>
       <c r="C30" s="5">
         <v>-5.687491829999999</v>
       </c>
       <c r="D30" s="5">
         <v>-18.039836107546648</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>339.60919362999999</v>
       </c>
       <c r="C31" s="5">
         <v>-0.6280965500000093</v>
       </c>
       <c r="D31" s="5">
         <v>-2.19291087382536</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>341.65697627999998</v>
       </c>
       <c r="C32" s="5">
         <v>2.0477826499999878</v>
       </c>
       <c r="D32" s="5">
         <v>7.4806421819461733</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>346.38576683999997</v>
       </c>
       <c r="C33" s="5">
         <v>4.7287905599999931</v>
       </c>
       <c r="D33" s="5">
         <v>17.933433898964047</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>348.32783461000002</v>
       </c>
       <c r="C34" s="5">
         <v>1.942067770000051</v>
       </c>
       <c r="D34" s="5">
         <v>6.9393893206789459</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>345.59137758999998</v>
       </c>
       <c r="C35" s="5">
         <v>-2.7364570200000458</v>
       </c>
       <c r="D35" s="5">
         <v>-9.0303296045539323</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>348.8536742</v>
       </c>
       <c r="C36" s="5">
         <v>3.2622966100000212</v>
       </c>
       <c r="D36" s="5">
         <v>11.934724855546474</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>347.78659597000001</v>
       </c>
       <c r="C37" s="5">
         <v>-1.0670782299999928</v>
       </c>
       <c r="D37" s="5">
         <v>-3.609449341755655</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>346.29858151000002</v>
       </c>
       <c r="C38" s="5">
         <v>-1.488014459999988</v>
       </c>
       <c r="D38" s="5">
         <v>-5.0151211613670865</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>349.24281222000002</v>
       </c>
       <c r="C39" s="5">
         <v>2.9442307099999994</v>
       </c>
       <c r="D39" s="5">
         <v>10.693257552042956</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>348.83379445000003</v>
       </c>
       <c r="C40" s="5">
         <v>-0.40901776999999129</v>
       </c>
       <c r="D40" s="5">
         <v>-1.3963696923963709</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>346.91429783000001</v>
       </c>
       <c r="C41" s="5">
         <v>-1.9194966200000181</v>
       </c>
       <c r="D41" s="5">
         <v>-6.406913900589684</v>
       </c>
       <c r="E41" s="5">
         <v>0.28604941636456438</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>346.31026266999999</v>
       </c>
       <c r="C42" s="5">
         <v>-0.60403516000002355</v>
       </c>
       <c r="D42" s="5">
         <v>-2.0695051787790741</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>346.08349484000001</v>
       </c>
       <c r="C43" s="5">
         <v>-0.22676782999997158</v>
       </c>
       <c r="D43" s="5">
         <v>-0.78294964511308462</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>347.84320217999999</v>
       </c>
       <c r="C44" s="5">
         <v>1.7597073399999772</v>
       </c>
       <c r="D44" s="5">
         <v>6.2751172288071144</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>349.72149596999998</v>
       </c>
       <c r="C45" s="5">
         <v>1.8782937899999865</v>
       </c>
       <c r="D45" s="5">
         <v>6.6757448655753837</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>351.69334046</v>
       </c>
       <c r="C46" s="5">
         <v>1.9718444900000236</v>
       </c>
       <c r="D46" s="5">
         <v>6.9798063616903105</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>354.06316228999998</v>
       </c>
       <c r="C47" s="5">
         <v>2.369821829999978</v>
       </c>
       <c r="D47" s="5">
         <v>8.3924892237829738</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>357.75244294999999</v>
       </c>
       <c r="C48" s="5">
         <v>3.6892806600000085</v>
       </c>
       <c r="D48" s="5">
         <v>13.245869305030533</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>358.49245599</v>
       </c>
       <c r="C49" s="5">
         <v>0.740013040000008</v>
       </c>
       <c r="D49" s="5">
         <v>2.5106422347777713</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>359.35390884999998</v>
       </c>
       <c r="C50" s="5">
         <v>0.86145285999998578</v>
       </c>
       <c r="D50" s="5">
         <v>2.92200251976662</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>361.6910608</v>
       </c>
       <c r="C51" s="5">
         <v>2.3371519500000204</v>
       </c>
       <c r="D51" s="5">
         <v>8.0898277692517784</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>362.77295566999999</v>
       </c>
       <c r="C52" s="5">
         <v>1.0818948699999851</v>
       </c>
       <c r="D52" s="5">
         <v>3.6491004657866366</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>368.54268427</v>
       </c>
       <c r="C53" s="5">
         <v>5.7697286000000076</v>
       </c>
       <c r="D53" s="5">
         <v>20.846672130221776</v>
       </c>
       <c r="E53" s="5">
         <v>6.2345041917524657</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>368.10582952999999</v>
       </c>
       <c r="C54" s="5">
         <v>-0.43685474000000113</v>
       </c>
       <c r="D54" s="5">
         <v>-1.4131917609928601</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>365.41936828000001</v>
       </c>
       <c r="C55" s="5">
         <v>-2.6864612499999794</v>
       </c>
       <c r="D55" s="5">
         <v>-8.4145661505899412</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>369.04518237000002</v>
       </c>
       <c r="C56" s="5">
         <v>3.6258140900000058</v>
       </c>
       <c r="D56" s="5">
         <v>12.578571489982826</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>374.02894594999998</v>
       </c>
       <c r="C57" s="5">
         <v>4.9837635799999589</v>
       </c>
       <c r="D57" s="5">
         <v>17.464890206629423</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>371.85906146999997</v>
       </c>
       <c r="C58" s="5">
         <v>-2.1698844800000074</v>
       </c>
       <c r="D58" s="5">
         <v>-6.7437676149643355</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>375.21922749999999</v>
       </c>
       <c r="C59" s="5">
         <v>3.3601660300000162</v>
       </c>
       <c r="D59" s="5">
         <v>11.398820806453291</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>380.28689177000001</v>
       </c>
       <c r="C60" s="5">
         <v>5.067664270000023</v>
       </c>
       <c r="D60" s="5">
         <v>17.466830328053362</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>382.24213042999997</v>
       </c>
       <c r="C61" s="5">
         <v>1.9552386599999636</v>
       </c>
       <c r="D61" s="5">
         <v>6.3472748215530839</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>387.19965241</v>
       </c>
       <c r="C62" s="5">
         <v>4.9575219800000241</v>
       </c>
       <c r="D62" s="5">
         <v>16.723115176353033</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>389.11886548000001</v>
       </c>
       <c r="C63" s="5">
         <v>1.9192130700000121</v>
       </c>
       <c r="D63" s="5">
         <v>6.112840225425975</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>392.9785435</v>
       </c>
       <c r="C64" s="5">
         <v>3.8596780199999898</v>
       </c>
       <c r="D64" s="5">
         <v>12.574135347631877</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>397.23390862000002</v>
       </c>
       <c r="C65" s="5">
         <v>4.2553651200000218</v>
       </c>
       <c r="D65" s="5">
         <v>13.796708040091987</v>
       </c>
       <c r="E65" s="5">
         <v>7.7850478586573679</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>399.87613898000001</v>
       </c>
       <c r="C66" s="5">
         <v>2.642230359999985</v>
       </c>
       <c r="D66" s="5">
         <v>8.2804665336313263</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>401.46101802999999</v>
       </c>
       <c r="C67" s="5">
         <v>1.5848790499999836</v>
       </c>
       <c r="D67" s="5">
         <v>4.8611695772990959</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>403.41002646999999</v>
       </c>
       <c r="C68" s="5">
         <v>1.9490084400000001</v>
       </c>
       <c r="D68" s="5">
         <v>5.9838467508084525</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>401.85103629999998</v>
       </c>
       <c r="C69" s="5">
         <v>-1.5589901700000155</v>
       </c>
       <c r="D69" s="5">
         <v>-4.5401265114943694</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>405.05989676000002</v>
       </c>
       <c r="C70" s="5">
         <v>3.2088604600000394</v>
       </c>
       <c r="D70" s="5">
         <v>10.014482599307751</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>407.60027874000002</v>
       </c>
       <c r="C71" s="5">
         <v>2.5403819800000065</v>
       </c>
       <c r="D71" s="5">
         <v>7.7910483472997116</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>408.16194987</v>
       </c>
       <c r="C72" s="5">
         <v>0.56167112999997926</v>
       </c>
       <c r="D72" s="5">
         <v>1.6661842401398452</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>410.29018604999999</v>
       </c>
       <c r="C73" s="5">
         <v>2.1282361799999876</v>
       </c>
       <c r="D73" s="5">
         <v>6.4396299152573055</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>415.79414143000002</v>
       </c>
       <c r="C74" s="5">
         <v>5.5039553800000363</v>
       </c>
       <c r="D74" s="5">
         <v>17.340204815128899</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>418.34890782999997</v>
       </c>
       <c r="C75" s="5">
         <v>2.5547663999999486</v>
       </c>
       <c r="D75" s="5">
         <v>7.6275079899417619</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>420.26102659999998</v>
       </c>
       <c r="C76" s="5">
         <v>1.9121187700000064</v>
       </c>
       <c r="D76" s="5">
         <v>5.6247588601177068</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>424.33556446</v>
       </c>
       <c r="C77" s="5">
         <v>4.0745378600000208</v>
       </c>
       <c r="D77" s="5">
         <v>12.275186306841391</v>
       </c>
       <c r="E77" s="5">
         <v>6.822593754433437</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>425.86561577999998</v>
       </c>
       <c r="C78" s="5">
         <v>1.5300513199999841</v>
       </c>
       <c r="D78" s="5">
         <v>4.4137591133079468</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>426.40322365999998</v>
       </c>
       <c r="C79" s="5">
         <v>0.53760787999999593</v>
       </c>
       <c r="D79" s="5">
         <v>1.5254285770089249</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>430.04759924000001</v>
       </c>
       <c r="C80" s="5">
         <v>3.6443755800000304</v>
       </c>
       <c r="D80" s="5">
         <v>10.752255188250182</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>432.95853599999998</v>
       </c>
       <c r="C81" s="5">
         <v>2.91093675999997</v>
       </c>
       <c r="D81" s="5">
         <v>8.4319695522114593</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>436.17553392999997</v>
       </c>
       <c r="C82" s="5">
         <v>3.2169979299999909</v>
       </c>
       <c r="D82" s="5">
         <v>9.2898776043853992</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>437.82592591000002</v>
       </c>
       <c r="C83" s="5">
         <v>1.6503919800000517</v>
       </c>
       <c r="D83" s="5">
         <v>4.6362293326907222</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>438.05618621000002</v>
       </c>
       <c r="C84" s="5">
         <v>0.23026029999999764</v>
       </c>
       <c r="D84" s="5">
         <v>0.63292964762748927</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>440.06912057</v>
       </c>
       <c r="C85" s="5">
         <v>2.0129343599999743</v>
       </c>
       <c r="D85" s="5">
         <v>5.6556998934989</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>440.08025565000003</v>
       </c>
       <c r="C86" s="5">
         <v>1.1135080000030939E-2</v>
       </c>
       <c r="D86" s="5">
         <v>3.0367856071222832E-2</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>446.53570918000003</v>
       </c>
       <c r="C87" s="5">
         <v>6.4554535299999998</v>
       </c>
       <c r="D87" s="5">
         <v>19.094506096839513</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>449.36504494000002</v>
       </c>
       <c r="C88" s="5">
         <v>2.8293357599999922</v>
       </c>
       <c r="D88" s="5">
         <v>7.8740790997968269</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>447.48883125999998</v>
       </c>
       <c r="C89" s="5">
         <v>-1.8762136800000349</v>
       </c>
       <c r="D89" s="5">
         <v>-4.8968362494093753</v>
       </c>
       <c r="E89" s="5">
         <v>5.4563578307333938</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>452.24753391000002</v>
       </c>
       <c r="C90" s="5">
         <v>4.758702650000032</v>
       </c>
       <c r="D90" s="5">
         <v>13.534560683813957</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>458.93419853</v>
       </c>
       <c r="C91" s="5">
         <v>6.6866646199999877</v>
       </c>
       <c r="D91" s="5">
         <v>19.258836496336663</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>460.30848404</v>
       </c>
       <c r="C92" s="5">
         <v>1.3742855099999929</v>
       </c>
       <c r="D92" s="5">
         <v>3.6531961951084879</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>459.27731230000001</v>
       </c>
       <c r="C93" s="5">
         <v>-1.0311717399999907</v>
       </c>
       <c r="D93" s="5">
         <v>-2.6553352108302453</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>463.93481630999997</v>
       </c>
       <c r="C94" s="5">
         <v>4.6575040099999683</v>
       </c>
       <c r="D94" s="5">
         <v>12.871339656168846</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>465.48875706000001</v>
       </c>
       <c r="C95" s="5">
         <v>1.553940750000038</v>
       </c>
       <c r="D95" s="5">
         <v>4.0942554544296517</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>470.15139033999998</v>
       </c>
       <c r="C96" s="5">
         <v>4.6626332799999659</v>
       </c>
       <c r="D96" s="5">
         <v>12.70478262986796</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>474.52398245000001</v>
       </c>
       <c r="C97" s="5">
         <v>4.3725921100000278</v>
       </c>
       <c r="D97" s="5">
         <v>11.74942619644348</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>476.79810738999998</v>
       </c>
       <c r="C98" s="5">
         <v>2.2741249399999788</v>
       </c>
       <c r="D98" s="5">
         <v>5.9049538394867929</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>478.86705477999999</v>
       </c>
       <c r="C99" s="5">
         <v>2.0689473900000053</v>
       </c>
       <c r="D99" s="5">
         <v>5.333190334617921</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>479.89071697999998</v>
       </c>
       <c r="C100" s="5">
         <v>1.0236621999999898</v>
       </c>
       <c r="D100" s="5">
         <v>2.5955858380381613</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>480.56338469000002</v>
       </c>
       <c r="C101" s="5">
         <v>0.67266771000004155</v>
       </c>
       <c r="D101" s="5">
         <v>1.6950806375171101</v>
       </c>
       <c r="E101" s="5">
         <v>7.3911461291383818</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>485.42291009000002</v>
       </c>
       <c r="C102" s="5">
         <v>4.8595253999999954</v>
       </c>
       <c r="D102" s="5">
         <v>12.832731263918195</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>489.42123873000003</v>
       </c>
       <c r="C103" s="5">
         <v>3.9983286400000111</v>
       </c>
       <c r="D103" s="5">
         <v>10.344453652106257</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>491.76981359000001</v>
       </c>
       <c r="C104" s="5">
         <v>2.3485748599999852</v>
       </c>
       <c r="D104" s="5">
         <v>5.9128511307010356</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>497.76950729999999</v>
       </c>
       <c r="C105" s="5">
         <v>5.9996937099999741</v>
       </c>
       <c r="D105" s="5">
         <v>15.663695329056736</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>500.36311446000002</v>
       </c>
       <c r="C106" s="5">
         <v>2.5936071600000332</v>
       </c>
       <c r="D106" s="5">
         <v>6.43488115072266</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>501.77369950999997</v>
       </c>
       <c r="C107" s="5">
         <v>1.4105850499999519</v>
       </c>
       <c r="D107" s="5">
         <v>3.4358965642298234</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>509.54375504000001</v>
       </c>
       <c r="C108" s="5">
         <v>7.770055530000036</v>
       </c>
       <c r="D108" s="5">
         <v>20.24944231044865</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>511.52989035000002</v>
       </c>
       <c r="C109" s="5">
         <v>1.9861353100000088</v>
       </c>
       <c r="D109" s="5">
         <v>4.7790347407401512</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>514.08333557000003</v>
       </c>
       <c r="C110" s="5">
         <v>2.5534452200000146</v>
       </c>
       <c r="D110" s="5">
         <v>6.1573627145949716</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>519.35810386000003</v>
       </c>
       <c r="C111" s="5">
         <v>5.2747682899999973</v>
       </c>
       <c r="D111" s="5">
         <v>13.031798474531753</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>520.56883316999995</v>
       </c>
       <c r="C112" s="5">
         <v>1.2107293099999197</v>
       </c>
       <c r="D112" s="5">
         <v>2.8335918654540881</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>525.40097433000005</v>
       </c>
       <c r="C113" s="5">
         <v>4.8321411600001056</v>
       </c>
       <c r="D113" s="5">
         <v>11.725557285561017</v>
       </c>
       <c r="E113" s="5">
         <v>9.330213467870351</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>525.30123251999999</v>
       </c>
       <c r="C114" s="5">
         <v>-9.9741810000068654E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-0.22756958280694128</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>528.49724133999996</v>
       </c>
       <c r="C115" s="5">
         <v>3.1960088199999745</v>
       </c>
       <c r="D115" s="5">
         <v>7.5503081365011049</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>529.88496825000004</v>
       </c>
       <c r="C116" s="5">
         <v>1.3877269100000831</v>
       </c>
       <c r="D116" s="5">
         <v>3.1968638308584874</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>533.15797669999995</v>
       </c>
       <c r="C117" s="5">
         <v>3.2730084499999066</v>
       </c>
       <c r="D117" s="5">
         <v>7.6692625097835032</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>530.38764792999996</v>
       </c>
       <c r="C118" s="5">
         <v>-2.7703287699999919</v>
       </c>
       <c r="D118" s="5">
         <v>-6.0601457661636049</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>534.27933986000005</v>
       </c>
       <c r="C119" s="5">
         <v>3.8916919300000927</v>
       </c>
       <c r="D119" s="5">
         <v>9.1691056342012125</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>537.19930080999995</v>
       </c>
       <c r="C120" s="5">
         <v>2.9199609499999042</v>
       </c>
       <c r="D120" s="5">
         <v>6.7590490101432366</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>536.78733388000001</v>
       </c>
       <c r="C121" s="5">
         <v>-0.41196692999994866</v>
       </c>
       <c r="D121" s="5">
         <v>-0.9163833718279446</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>542.29034626999999</v>
       </c>
       <c r="C122" s="5">
         <v>5.5030123899999808</v>
       </c>
       <c r="D122" s="5">
         <v>13.020015965423726</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>547.08586154</v>
       </c>
       <c r="C123" s="5">
         <v>4.7955152700000099</v>
       </c>
       <c r="D123" s="5">
         <v>11.143333090260388</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>549.74838015</v>
       </c>
       <c r="C124" s="5">
         <v>2.6625186100000064</v>
       </c>
       <c r="D124" s="5">
         <v>5.9989599943689687</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>553.06199619999995</v>
       </c>
       <c r="C125" s="5">
         <v>3.3136160499999505</v>
       </c>
       <c r="D125" s="5">
         <v>7.477684531774087</v>
       </c>
       <c r="E125" s="5">
         <v>5.2647450654756955</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>556.36434572999997</v>
       </c>
       <c r="C126" s="5">
         <v>3.302349530000015</v>
       </c>
       <c r="D126" s="5">
         <v>7.4052935828230027</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>559.12546738000003</v>
       </c>
       <c r="C127" s="5">
         <v>2.7611216500000637</v>
       </c>
       <c r="D127" s="5">
         <v>6.1206257028226352</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>563.86335697000004</v>
       </c>
       <c r="C128" s="5">
         <v>4.7378895900000089</v>
       </c>
       <c r="D128" s="5">
         <v>10.656054350113763</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>563.01118366000003</v>
       </c>
       <c r="C129" s="5">
         <v>-0.85217331000001195</v>
       </c>
       <c r="D129" s="5">
         <v>-1.7985749535237239</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>564.19211743000005</v>
       </c>
       <c r="C130" s="5">
         <v>1.1809337700000242</v>
       </c>
       <c r="D130" s="5">
         <v>2.5462795680079253</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>570.06434587000001</v>
       </c>
       <c r="C131" s="5">
         <v>5.872228439999958</v>
       </c>
       <c r="D131" s="5">
         <v>13.230228068544459</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>569.76367350999999</v>
       </c>
       <c r="C132" s="5">
         <v>-0.3006723600000214</v>
       </c>
       <c r="D132" s="5">
         <v>-0.63109017273015322</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>570.57136285000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.80768934000002446</v>
       </c>
       <c r="D133" s="5">
         <v>1.7144298150375548</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>573.13041683999995</v>
       </c>
       <c r="C134" s="5">
         <v>2.5590539899999385</v>
       </c>
       <c r="D134" s="5">
         <v>5.5168569524686628</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>570.70706030999997</v>
       </c>
       <c r="C135" s="5">
         <v>-2.4233565299999782</v>
       </c>
       <c r="D135" s="5">
         <v>-4.9575875469852093</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>572.00890118999996</v>
       </c>
       <c r="C136" s="5">
         <v>1.3018408799999861</v>
       </c>
       <c r="D136" s="5">
         <v>2.7719271942723722</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>574.21831823000002</v>
       </c>
       <c r="C137" s="5">
         <v>2.2094170400000621</v>
       </c>
       <c r="D137" s="5">
         <v>4.7348150836596714</v>
       </c>
       <c r="E137" s="5">
         <v>3.8253075017560034</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>580.71144483</v>
       </c>
       <c r="C138" s="5">
         <v>6.4931265999999823</v>
       </c>
       <c r="D138" s="5">
         <v>14.445865875677644</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>584.58078117000002</v>
       </c>
       <c r="C139" s="5">
         <v>3.869336340000018</v>
       </c>
       <c r="D139" s="5">
         <v>8.2953415877249803</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>584.72181796999996</v>
       </c>
       <c r="C140" s="5">
         <v>0.14103679999993801</v>
       </c>
       <c r="D140" s="5">
         <v>0.28989820167575342</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>583.17296862000001</v>
       </c>
       <c r="C141" s="5">
         <v>-1.5488493499999549</v>
       </c>
       <c r="D141" s="5">
         <v>-3.132736035067063</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>583.24797265999996</v>
       </c>
       <c r="C142" s="5">
         <v>7.500403999995342E-2</v>
       </c>
       <c r="D142" s="5">
         <v>0.15444567455267233</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>581.88229595999996</v>
       </c>
       <c r="C143" s="5">
         <v>-1.3656766999999945</v>
       </c>
       <c r="D143" s="5">
         <v>-2.7738987891006261</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>579.81457235000005</v>
       </c>
       <c r="C144" s="5">
         <v>-2.0677236099999163</v>
       </c>
       <c r="D144" s="5">
         <v>-4.1818483905325277</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>581.49661273000004</v>
       </c>
       <c r="C145" s="5">
         <v>1.6820403799999895</v>
       </c>
       <c r="D145" s="5">
         <v>3.5372813017606974</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>578.59836852000001</v>
       </c>
       <c r="C146" s="5">
         <v>-2.8982442100000299</v>
       </c>
       <c r="D146" s="5">
         <v>-5.8196748367478897</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>576.25588835999997</v>
       </c>
       <c r="C147" s="5">
         <v>-2.3424801600000364</v>
       </c>
       <c r="D147" s="5">
         <v>-4.7515192247254863</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>578.51973630999998</v>
       </c>
       <c r="C148" s="5">
         <v>2.263847950000013</v>
       </c>
       <c r="D148" s="5">
         <v>4.8174622774631803</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>574.94930217000001</v>
       </c>
       <c r="C149" s="5">
         <v>-3.5704341399999748</v>
       </c>
       <c r="D149" s="5">
         <v>-7.1597161894595418</v>
       </c>
       <c r="E149" s="5">
         <v>0.12730070023772022</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>571.35911910000004</v>
       </c>
       <c r="C150" s="5">
         <v>-3.5901830699999664</v>
       </c>
       <c r="D150" s="5">
         <v>-7.2411523161899911</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>571.79441522000002</v>
       </c>
       <c r="C151" s="5">
         <v>0.43529611999997542</v>
       </c>
       <c r="D151" s="5">
         <v>0.9180735650713201</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>572.58600703000002</v>
       </c>
       <c r="C152" s="5">
         <v>0.7915918099999999</v>
       </c>
       <c r="D152" s="5">
         <v>1.6739870664162604</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>570.90998784999999</v>
       </c>
       <c r="C153" s="5">
         <v>-1.6760191800000257</v>
       </c>
       <c r="D153" s="5">
         <v>-3.4565253252438088</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>571.76864039999998</v>
       </c>
       <c r="C154" s="5">
         <v>0.85865254999998797</v>
       </c>
       <c r="D154" s="5">
         <v>1.8198127995751934</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>570.54801875999999</v>
       </c>
       <c r="C155" s="5">
         <v>-1.2206216399999903</v>
       </c>
       <c r="D155" s="5">
         <v>-2.5319147563694133</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>568.57379359000004</v>
       </c>
       <c r="C156" s="5">
         <v>-1.9742251699999542</v>
       </c>
       <c r="D156" s="5">
         <v>-4.0741528820083968</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>569.50335337000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.92955977999997685</v>
       </c>
       <c r="D157" s="5">
         <v>1.979614363949822</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>566.09833897999999</v>
       </c>
       <c r="C158" s="5">
         <v>-3.4050143900000194</v>
       </c>
       <c r="D158" s="5">
         <v>-6.9434088559633071</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>563.39028418999999</v>
       </c>
       <c r="C159" s="5">
         <v>-2.7080547900000056</v>
       </c>
       <c r="D159" s="5">
         <v>-5.5918100538723703</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>562.66588430000002</v>
       </c>
       <c r="C160" s="5">
         <v>-0.7243998899999724</v>
       </c>
       <c r="D160" s="5">
         <v>-1.5320795647425722</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>558.18442453</v>
       </c>
       <c r="C161" s="5">
         <v>-4.4814597700000149</v>
       </c>
       <c r="D161" s="5">
         <v>-9.1498681699168856</v>
       </c>
       <c r="E161" s="5">
         <v>-2.9158879881626465</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>559.23394976999998</v>
       </c>
       <c r="C162" s="5">
         <v>1.0495252399999799</v>
       </c>
       <c r="D162" s="5">
         <v>2.2797778581959971</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>555.51763863999997</v>
       </c>
       <c r="C163" s="5">
         <v>-3.7163111300000082</v>
       </c>
       <c r="D163" s="5">
         <v>-7.6893317781924324</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>549.80351718999998</v>
       </c>
       <c r="C164" s="5">
         <v>-5.7141214499999933</v>
       </c>
       <c r="D164" s="5">
         <v>-11.668434360628034</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>551.79838093000001</v>
       </c>
       <c r="C165" s="5">
         <v>1.994863740000028</v>
       </c>
       <c r="D165" s="5">
         <v>4.4419319947722968</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>554.24753915999997</v>
       </c>
       <c r="C166" s="5">
         <v>2.4491582299999664</v>
       </c>
       <c r="D166" s="5">
         <v>5.4581674331391161</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>550.89925859000004</v>
       </c>
       <c r="C167" s="5">
         <v>-3.348280569999929</v>
       </c>
       <c r="D167" s="5">
         <v>-7.0132706842484183</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>550.38913022999998</v>
       </c>
       <c r="C168" s="5">
         <v>-0.510128360000067</v>
       </c>
       <c r="D168" s="5">
         <v>-1.105548703765169</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>551.38034264999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.99121242000001075</v>
       </c>
       <c r="D169" s="5">
         <v>2.1826514027717625</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>551.18908614999998</v>
       </c>
       <c r="C170" s="5">
         <v>-0.1912565000000086</v>
       </c>
       <c r="D170" s="5">
         <v>-0.41544908012227655</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>550.86730981000005</v>
       </c>
       <c r="C171" s="5">
         <v>-0.3217763399999285</v>
       </c>
       <c r="D171" s="5">
         <v>-0.69829796590091808</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>546.62421033999999</v>
       </c>
       <c r="C172" s="5">
         <v>-4.243099470000061</v>
       </c>
       <c r="D172" s="5">
         <v>-8.8614013310305282</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>547.66108892</v>
       </c>
       <c r="C173" s="5">
         <v>1.0368785800000069</v>
       </c>
       <c r="D173" s="5">
         <v>2.3001502375837646</v>
       </c>
       <c r="E173" s="5">
         <v>-1.8852793355638386</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>546.80112329999997</v>
       </c>
       <c r="C174" s="5">
         <v>-0.85996562000002541</v>
       </c>
       <c r="D174" s="5">
         <v>-1.8681130690908931</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>543.28231547999997</v>
       </c>
       <c r="C175" s="5">
         <v>-3.5188078200000064</v>
       </c>
       <c r="D175" s="5">
         <v>-7.4547688844646469</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>542.1971413</v>
       </c>
       <c r="C176" s="5">
         <v>-1.0851741799999672</v>
       </c>
       <c r="D176" s="5">
         <v>-2.3707708404113292</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>544.35971704999997</v>
       </c>
       <c r="C177" s="5">
         <v>2.1625757499999736</v>
       </c>
       <c r="D177" s="5">
         <v>4.8926540860601664</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>539.84134298000004</v>
       </c>
       <c r="C178" s="5">
         <v>-4.5183740699999362</v>
       </c>
       <c r="D178" s="5">
         <v>-9.5180524520286358</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>540.19756815000005</v>
       </c>
       <c r="C179" s="5">
         <v>0.35622517000001608</v>
       </c>
       <c r="D179" s="5">
         <v>0.79472429920020016</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>544.10243355</v>
       </c>
       <c r="C180" s="5">
         <v>3.9048653999999487</v>
       </c>
       <c r="D180" s="5">
         <v>9.0276177596647411</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>543.37595653000005</v>
       </c>
       <c r="C181" s="5">
         <v>-0.72647701999994752</v>
       </c>
       <c r="D181" s="5">
         <v>-1.5905074207659742</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>543.58472672000005</v>
       </c>
       <c r="C182" s="5">
         <v>0.20877018999999564</v>
       </c>
       <c r="D182" s="5">
         <v>0.46202688831709082</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>547.79855333</v>
       </c>
       <c r="C183" s="5">
         <v>4.2138266099999555</v>
       </c>
       <c r="D183" s="5">
         <v>9.7093453081009695</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>548.33394456999997</v>
       </c>
       <c r="C184" s="5">
         <v>0.53539123999996718</v>
       </c>
       <c r="D184" s="5">
         <v>1.1791457070913003</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>550.10726481999995</v>
       </c>
       <c r="C185" s="5">
         <v>1.7733202499999834</v>
       </c>
       <c r="D185" s="5">
         <v>3.9505961120834598</v>
       </c>
       <c r="E185" s="5">
         <v>0.44665869996787233</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>552.84180915000002</v>
       </c>
       <c r="C186" s="5">
         <v>2.7345443300000625</v>
       </c>
       <c r="D186" s="5">
         <v>6.1309348703350031</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>553.24044435999997</v>
       </c>
       <c r="C187" s="5">
         <v>0.39863520999995217</v>
       </c>
       <c r="D187" s="5">
         <v>0.86871855452879121</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>556.22534102999998</v>
       </c>
       <c r="C188" s="5">
         <v>2.9848966700000119</v>
       </c>
       <c r="D188" s="5">
         <v>6.6699751576909438</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>565.90490339999997</v>
       </c>
       <c r="C189" s="5">
         <v>9.6795623699999851</v>
       </c>
       <c r="D189" s="5">
         <v>23.0020167424112</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>563.41967148000003</v>
       </c>
       <c r="C190" s="5">
         <v>-2.4852319199999329</v>
       </c>
       <c r="D190" s="5">
         <v>-5.144484430998153</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>562.95019909999996</v>
       </c>
       <c r="C191" s="5">
         <v>-0.46947238000007019</v>
       </c>
       <c r="D191" s="5">
         <v>-0.99533648906608985</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>569.18833981</v>
       </c>
       <c r="C192" s="5">
         <v>6.2381407100000388</v>
       </c>
       <c r="D192" s="5">
         <v>14.138513357998161</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>569.44318836000002</v>
       </c>
       <c r="C193" s="5">
         <v>0.25484855000001971</v>
       </c>
       <c r="D193" s="5">
         <v>0.53861343077632462</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>574.36239854999997</v>
       </c>
       <c r="C194" s="5">
         <v>4.9192101899999443</v>
       </c>
       <c r="D194" s="5">
         <v>10.873352022495153</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>574.77198813999996</v>
       </c>
       <c r="C195" s="5">
         <v>0.40958958999999595</v>
       </c>
       <c r="D195" s="5">
         <v>0.85910893791361076</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>578.86835100999997</v>
       </c>
       <c r="C196" s="5">
         <v>4.0963628700000072</v>
       </c>
       <c r="D196" s="5">
         <v>8.8956509202547274</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>583.56645103000005</v>
       </c>
       <c r="C197" s="5">
         <v>4.6981000200000835</v>
       </c>
       <c r="D197" s="5">
         <v>10.185927276019701</v>
       </c>
       <c r="E197" s="5">
         <v>6.0823021890009432</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>588.78608201999998</v>
       </c>
       <c r="C198" s="5">
         <v>5.2196309899999278</v>
       </c>
       <c r="D198" s="5">
         <v>11.277312002278638</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>593.17807913000001</v>
       </c>
       <c r="C199" s="5">
         <v>4.3919971100000339</v>
       </c>
       <c r="D199" s="5">
         <v>9.3278216526460298</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>600.43753758000003</v>
       </c>
       <c r="C200" s="5">
         <v>7.259458450000011</v>
       </c>
       <c r="D200" s="5">
         <v>15.715864135642699</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>595.80892575999997</v>
       </c>
       <c r="C201" s="5">
         <v>-4.6286118200000601</v>
       </c>
       <c r="D201" s="5">
         <v>-8.8681812086604861</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>600.63766530999999</v>
       </c>
       <c r="C202" s="5">
         <v>4.828739550000023</v>
       </c>
       <c r="D202" s="5">
         <v>10.170848274581502</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>606.89332789000002</v>
       </c>
       <c r="C203" s="5">
         <v>6.2556625800000347</v>
       </c>
       <c r="D203" s="5">
         <v>13.239410861193534</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>604.96729235999999</v>
       </c>
       <c r="C204" s="5">
         <v>-1.9260355300000356</v>
       </c>
       <c r="D204" s="5">
         <v>-3.7425425729585182</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>607.80136793999998</v>
       </c>
       <c r="C205" s="5">
         <v>2.8340755799999897</v>
       </c>
       <c r="D205" s="5">
         <v>5.7687415407256859</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>612.00629609999999</v>
       </c>
       <c r="C206" s="5">
         <v>4.2049281600000086</v>
       </c>
       <c r="D206" s="5">
         <v>8.6252032804484671</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>612.82855912000002</v>
       </c>
       <c r="C207" s="5">
         <v>0.8222630200000367</v>
       </c>
       <c r="D207" s="5">
         <v>1.6242312553503835</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>616.77515946999995</v>
       </c>
       <c r="C208" s="5">
         <v>3.946600349999926</v>
       </c>
       <c r="D208" s="5">
         <v>8.0076550461778204</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>621.27897628999995</v>
       </c>
       <c r="C209" s="5">
         <v>4.5038168199999973</v>
       </c>
       <c r="D209" s="5">
         <v>9.1232771729909956</v>
       </c>
       <c r="E209" s="5">
         <v>6.4624217505027781</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>623.16352801000005</v>
       </c>
       <c r="C210" s="5">
         <v>1.8845517200001041</v>
       </c>
       <c r="D210" s="5">
         <v>3.7013565322519204</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>629.49777750999999</v>
       </c>
       <c r="C211" s="5">
         <v>6.3342494999999417</v>
       </c>
       <c r="D211" s="5">
         <v>12.903156780509306</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>636.80819545999998</v>
       </c>
       <c r="C212" s="5">
         <v>7.3104179499999873</v>
       </c>
       <c r="D212" s="5">
         <v>14.861190646055466</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>639.39995782000005</v>
       </c>
       <c r="C213" s="5">
         <v>2.5917623600000752</v>
       </c>
       <c r="D213" s="5">
         <v>4.9947326279618842</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>643.27695912000001</v>
       </c>
       <c r="C214" s="5">
         <v>3.8770012999999608</v>
       </c>
       <c r="D214" s="5">
         <v>7.5238271657211975</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>650.51490282999998</v>
       </c>
       <c r="C215" s="5">
         <v>7.2379437099999677</v>
       </c>
       <c r="D215" s="5">
         <v>14.369718216271664</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>648.11850913000001</v>
       </c>
       <c r="C216" s="5">
         <v>-2.396393699999976</v>
       </c>
       <c r="D216" s="5">
         <v>-4.3321338561128409</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>652.57643326000004</v>
       </c>
       <c r="C217" s="5">
         <v>4.4579241300000376</v>
       </c>
       <c r="D217" s="5">
         <v>8.5734252033468739</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>653.60729299000002</v>
       </c>
       <c r="C218" s="5">
         <v>1.0308597299999747</v>
       </c>
       <c r="D218" s="5">
         <v>1.912168462681163</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>661.38768971000002</v>
       </c>
       <c r="C219" s="5">
         <v>7.7803967199999988</v>
       </c>
       <c r="D219" s="5">
         <v>15.257876326760922</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>666.60301162999997</v>
       </c>
       <c r="C220" s="5">
         <v>5.2153219199999512</v>
       </c>
       <c r="D220" s="5">
         <v>9.8838760933253056</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>667.18173276000005</v>
       </c>
       <c r="C221" s="5">
         <v>0.5787211300000763</v>
       </c>
       <c r="D221" s="5">
         <v>1.0467864155979667</v>
       </c>
       <c r="E221" s="5">
         <v>7.3884290667794339</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>668.99494371000003</v>
       </c>
       <c r="C222" s="5">
         <v>1.8132109499999842</v>
       </c>
       <c r="D222" s="5">
         <v>3.3104518772011371</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>674.90506735999998</v>
       </c>
       <c r="C223" s="5">
         <v>5.9101236499999459</v>
       </c>
       <c r="D223" s="5">
         <v>11.131772957878617</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>674.81793472000004</v>
       </c>
       <c r="C224" s="5">
         <v>-8.7132639999936146E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.15481430013762898</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>677.40354228000001</v>
       </c>
       <c r="C225" s="5">
         <v>2.5856075599999713</v>
       </c>
       <c r="D225" s="5">
         <v>4.6960178651815232</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>678.64542888999995</v>
       </c>
       <c r="C226" s="5">
         <v>1.2418866099999377</v>
       </c>
       <c r="D226" s="5">
         <v>2.2222835178729028</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>675.15518142999997</v>
       </c>
       <c r="C227" s="5">
         <v>-3.4902474599999778</v>
       </c>
       <c r="D227" s="5">
         <v>-5.9999420440655875</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>673.44573358000002</v>
       </c>
       <c r="C228" s="5">
         <v>-1.7094478499999468</v>
       </c>
       <c r="D228" s="5">
         <v>-2.9963644330820771</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>674.33452049000005</v>
       </c>
       <c r="C229" s="5">
         <v>0.88878691000002163</v>
       </c>
       <c r="D229" s="5">
         <v>1.5952586857163276</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>670.70359753000002</v>
       </c>
       <c r="C230" s="5">
         <v>-3.6309229600000208</v>
       </c>
       <c r="D230" s="5">
         <v>-6.2733880344909227</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>675.48016646999997</v>
       </c>
       <c r="C231" s="5">
         <v>4.7765689399999474</v>
       </c>
       <c r="D231" s="5">
         <v>8.8888950922442191</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>669.30708060999996</v>
       </c>
       <c r="C232" s="5">
         <v>-6.1730858600000147</v>
       </c>
       <c r="D232" s="5">
         <v>-10.431807046893793</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>662.16999615999998</v>
       </c>
       <c r="C233" s="5">
         <v>-7.1370844499999748</v>
       </c>
       <c r="D233" s="5">
         <v>-12.071645198029945</v>
       </c>
       <c r="E233" s="5">
         <v>-0.75118012887844809</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>649.30111117000001</v>
       </c>
       <c r="C234" s="5">
         <v>-12.86888498999997</v>
       </c>
       <c r="D234" s="5">
         <v>-20.983139075536361</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>636.21889563000002</v>
       </c>
       <c r="C235" s="5">
         <v>-13.082215539999993</v>
       </c>
       <c r="D235" s="5">
         <v>-21.670562394847803</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>623.66036681000003</v>
       </c>
       <c r="C236" s="5">
         <v>-12.558528819999992</v>
       </c>
       <c r="D236" s="5">
         <v>-21.277479948917033</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>609.26463077999995</v>
       </c>
       <c r="C237" s="5">
         <v>-14.39573603000008</v>
       </c>
       <c r="D237" s="5">
         <v>-24.43966843635058</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>603.68603540000004</v>
       </c>
       <c r="C238" s="5">
         <v>-5.5785953799999106</v>
       </c>
       <c r="D238" s="5">
         <v>-10.450750058102109</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>596.92012900999998</v>
       </c>
       <c r="C239" s="5">
         <v>-6.7659063900000547</v>
       </c>
       <c r="D239" s="5">
         <v>-12.650357302928883</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>591.08068963999995</v>
       </c>
       <c r="C240" s="5">
         <v>-5.8394393700000364</v>
       </c>
       <c r="D240" s="5">
         <v>-11.127670035352754</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>583.74738019999995</v>
       </c>
       <c r="C241" s="5">
         <v>-7.3333094399999936</v>
       </c>
       <c r="D241" s="5">
         <v>-13.912900059026079</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>576.5774725</v>
       </c>
       <c r="C242" s="5">
         <v>-7.1699076999999534</v>
       </c>
       <c r="D242" s="5">
         <v>-13.783039865377344</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>571.59353289000001</v>
       </c>
       <c r="C243" s="5">
         <v>-4.9839396099999931</v>
       </c>
       <c r="D243" s="5">
         <v>-9.8936003346898449</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>567.16756213999997</v>
       </c>
       <c r="C244" s="5">
         <v>-4.4259707500000331</v>
       </c>
       <c r="D244" s="5">
         <v>-8.9061756502679117</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>566.33005691999995</v>
       </c>
       <c r="C245" s="5">
         <v>-0.83750522000002547</v>
       </c>
       <c r="D245" s="5">
         <v>-1.7576535862491416</v>
       </c>
       <c r="E245" s="5">
         <v>-14.473615505955706</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>568.47387650999997</v>
       </c>
       <c r="C246" s="5">
         <v>2.143819590000021</v>
       </c>
       <c r="D246" s="5">
         <v>4.6383312612172656</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>560.33610454999996</v>
       </c>
       <c r="C247" s="5">
         <v>-8.1377719600000091</v>
       </c>
       <c r="D247" s="5">
         <v>-15.888159792876767</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>563.94079614999998</v>
       </c>
       <c r="C248" s="5">
         <v>3.6046916000000238</v>
       </c>
       <c r="D248" s="5">
         <v>7.9987871356602236</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>566.14410840000005</v>
       </c>
       <c r="C249" s="5">
         <v>2.2033122500000673</v>
       </c>
       <c r="D249" s="5">
         <v>4.7904604843387766</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>565.06922936000001</v>
       </c>
       <c r="C250" s="5">
         <v>-1.0748790400000416</v>
       </c>
       <c r="D250" s="5">
         <v>-2.2546745301449289</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>563.81240331000004</v>
       </c>
       <c r="C251" s="5">
         <v>-1.2568260499999724</v>
       </c>
       <c r="D251" s="5">
         <v>-2.6366283043607885</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>567.47771215</v>
       </c>
       <c r="C252" s="5">
         <v>3.665308839999966</v>
       </c>
       <c r="D252" s="5">
         <v>8.0861883332430153</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>565.86797711999998</v>
       </c>
       <c r="C253" s="5">
         <v>-1.6097350300000244</v>
       </c>
       <c r="D253" s="5">
         <v>-3.3513702425362779</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>565.48405207999997</v>
       </c>
       <c r="C254" s="5">
         <v>-0.38392504000000827</v>
       </c>
       <c r="D254" s="5">
         <v>-0.81113398763799083</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>565.22853322000003</v>
       </c>
       <c r="C255" s="5">
         <v>-0.25551885999993829</v>
       </c>
       <c r="D255" s="5">
         <v>-0.54088484367011969</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>561.33923063999998</v>
       </c>
       <c r="C256" s="5">
         <v>-3.8893025800000487</v>
       </c>
       <c r="D256" s="5">
         <v>-7.9516912501564789</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>562.02011899000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.68088835000003201</v>
       </c>
       <c r="D257" s="5">
         <v>1.465315448357507</v>
       </c>
       <c r="E257" s="5">
         <v>-0.76102934628609065</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>557.30467019000002</v>
       </c>
       <c r="C258" s="5">
         <v>-4.7154487999999901</v>
       </c>
       <c r="D258" s="5">
         <v>-9.6163577189132923</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>557.84689112000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.54222092999998495</v>
       </c>
       <c r="D259" s="5">
         <v>1.1737892530304661</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>561.36476390999997</v>
       </c>
       <c r="C260" s="5">
         <v>3.5178727899999558</v>
       </c>
       <c r="D260" s="5">
         <v>7.8354571757354163</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>561.07601047000003</v>
       </c>
       <c r="C261" s="5">
         <v>-0.28875343999993675</v>
       </c>
       <c r="D261" s="5">
         <v>-0.61550981169442576</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>559.82730046999995</v>
       </c>
       <c r="C262" s="5">
         <v>-1.2487100000000737</v>
       </c>
       <c r="D262" s="5">
         <v>-2.6382262256287259</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>562.73212694999995</v>
       </c>
       <c r="C263" s="5">
         <v>2.904826479999997</v>
       </c>
       <c r="D263" s="5">
         <v>6.407353381436165</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>566.85117357000001</v>
       </c>
       <c r="C264" s="5">
         <v>4.1190466200000628</v>
       </c>
       <c r="D264" s="5">
         <v>9.146064069403792</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>566.66805482999996</v>
       </c>
       <c r="C265" s="5">
         <v>-0.18311874000005446</v>
       </c>
       <c r="D265" s="5">
         <v>-0.38696661624836315</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>571.34183703999997</v>
       </c>
       <c r="C266" s="5">
         <v>4.673782210000013</v>
       </c>
       <c r="D266" s="5">
         <v>10.358948926960011</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>567.51989782999999</v>
       </c>
       <c r="C267" s="5">
         <v>-3.8219392099999823</v>
       </c>
       <c r="D267" s="5">
         <v>-7.7384400860039504</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>567.96285854999996</v>
       </c>
       <c r="C268" s="5">
         <v>0.44296071999997366</v>
       </c>
       <c r="D268" s="5">
         <v>0.94065546568367076</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>569.06061213999999</v>
       </c>
       <c r="C269" s="5">
         <v>1.0977535900000248</v>
       </c>
       <c r="D269" s="5">
         <v>2.3441644255965954</v>
       </c>
       <c r="E269" s="5">
         <v>1.2527119425283839</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>571.14020898000001</v>
       </c>
       <c r="C270" s="5">
         <v>2.079596840000022</v>
       </c>
       <c r="D270" s="5">
         <v>4.4745508887098495</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>572.14021945000002</v>
       </c>
       <c r="C271" s="5">
         <v>1.0000104700000065</v>
       </c>
       <c r="D271" s="5">
         <v>2.121434159276836</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>576.53310528999998</v>
       </c>
       <c r="C272" s="5">
         <v>4.3928858399999626</v>
       </c>
       <c r="D272" s="5">
         <v>9.6127977227078212</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>577.85391585000002</v>
       </c>
       <c r="C273" s="5">
         <v>1.3208105600000408</v>
       </c>
       <c r="D273" s="5">
         <v>2.7840500373134569</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>582.79099955000004</v>
       </c>
       <c r="C274" s="5">
         <v>4.9370837000000165</v>
       </c>
       <c r="D274" s="5">
         <v>10.748360261370893</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>584.26783774</v>
       </c>
       <c r="C275" s="5">
         <v>1.4768381899999667</v>
       </c>
       <c r="D275" s="5">
         <v>3.083636606469331</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>580.90578332999996</v>
       </c>
       <c r="C276" s="5">
         <v>-3.3620544100000416</v>
       </c>
       <c r="D276" s="5">
         <v>-6.6907628670557884</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>586.08068668999999</v>
       </c>
       <c r="C277" s="5">
         <v>5.1749033600000303</v>
       </c>
       <c r="D277" s="5">
         <v>11.229636904410656</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>589.55632402000003</v>
       </c>
       <c r="C278" s="5">
         <v>3.4756373300000405</v>
       </c>
       <c r="D278" s="5">
         <v>7.3531285690856318</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>595.50327450999998</v>
       </c>
       <c r="C279" s="5">
         <v>5.9469504899999492</v>
       </c>
       <c r="D279" s="5">
         <v>12.799251854191684</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>596.88804947999995</v>
       </c>
       <c r="C280" s="5">
         <v>1.3847749699999667</v>
       </c>
       <c r="D280" s="5">
         <v>2.8264302450640377</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>597.35861590000002</v>
       </c>
       <c r="C281" s="5">
         <v>0.47056642000006832</v>
       </c>
       <c r="D281" s="5">
         <v>0.9501523939895451</v>
       </c>
       <c r="E281" s="5">
         <v>4.9727574104247108</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>597.52294073999997</v>
       </c>
       <c r="C282" s="5">
         <v>0.16432483999994929</v>
       </c>
       <c r="D282" s="5">
         <v>0.33060278877325988</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>606.14870079000002</v>
       </c>
       <c r="C283" s="5">
         <v>8.6257600500000535</v>
       </c>
       <c r="D283" s="5">
         <v>18.766822537706894</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>609.72907109000005</v>
       </c>
       <c r="C284" s="5">
         <v>3.5803703000000269</v>
       </c>
       <c r="D284" s="5">
         <v>7.3229697708484087</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>608.03498256</v>
       </c>
       <c r="C285" s="5">
         <v>-1.6940885300000446</v>
       </c>
       <c r="D285" s="5">
         <v>-3.2836331546732822</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>609.32220095000002</v>
       </c>
       <c r="C286" s="5">
         <v>1.2872183900000209</v>
       </c>
       <c r="D286" s="5">
         <v>2.5702057058306194</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>612.40004512999997</v>
       </c>
       <c r="C287" s="5">
         <v>3.0778441799999428</v>
       </c>
       <c r="D287" s="5">
         <v>6.2327790218487555</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>612.79605016999994</v>
       </c>
       <c r="C288" s="5">
         <v>0.39600503999997727</v>
       </c>
       <c r="D288" s="5">
         <v>0.77873898163083322</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>615.88899586000002</v>
       </c>
       <c r="C289" s="5">
         <v>3.0929456900000787</v>
       </c>
       <c r="D289" s="5">
         <v>6.2277167276404644</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>618.06294645000003</v>
       </c>
       <c r="C290" s="5">
         <v>2.173950590000004</v>
       </c>
       <c r="D290" s="5">
         <v>4.3189387573023375</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>618.89628200000004</v>
       </c>
       <c r="C291" s="5">
         <v>0.83333555000001525</v>
       </c>
       <c r="D291" s="5">
         <v>1.6300148339537301</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>623.18329324000001</v>
       </c>
       <c r="C292" s="5">
         <v>4.2870112399999698</v>
       </c>
       <c r="D292" s="5">
         <v>8.6363433184521998</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>624.69034120000003</v>
       </c>
       <c r="C293" s="5">
         <v>1.5070479600000226</v>
       </c>
       <c r="D293" s="5">
         <v>2.9408783100699498</v>
       </c>
       <c r="E293" s="5">
         <v>4.5754299967400991</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>628.91506347999996</v>
       </c>
       <c r="C294" s="5">
         <v>4.2247222799999236</v>
       </c>
       <c r="D294" s="5">
         <v>8.4242607780603542</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>631.57865747999995</v>
       </c>
       <c r="C295" s="5">
         <v>2.6635939999999891</v>
       </c>
       <c r="D295" s="5">
         <v>5.2023367929475262</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>635.32012049000002</v>
       </c>
       <c r="C296" s="5">
         <v>3.741463010000075</v>
       </c>
       <c r="D296" s="5">
         <v>7.3450360074053256</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>643.18261141999994</v>
       </c>
       <c r="C297" s="5">
         <v>7.8624909299999217</v>
       </c>
       <c r="D297" s="5">
         <v>15.904479435598917</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>648.59715663999998</v>
       </c>
       <c r="C298" s="5">
         <v>5.4145452200000364</v>
       </c>
       <c r="D298" s="5">
         <v>10.583148163452583</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>648.69661207000001</v>
       </c>
       <c r="C299" s="5">
         <v>9.9455430000034539E-2</v>
       </c>
       <c r="D299" s="5">
         <v>0.18416241737946315</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>653.07645449999995</v>
       </c>
       <c r="C300" s="5">
         <v>4.3798424299999397</v>
       </c>
       <c r="D300" s="5">
         <v>8.4098538442417983</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>657.15612303</v>
       </c>
       <c r="C301" s="5">
         <v>4.079668530000049</v>
       </c>
       <c r="D301" s="5">
         <v>7.7592076338206084</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>661.95996233999995</v>
       </c>
       <c r="C302" s="5">
         <v>4.8038393099999439</v>
       </c>
       <c r="D302" s="5">
         <v>9.1334703586185775</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>666.48464548000004</v>
       </c>
       <c r="C303" s="5">
         <v>4.5246831400000929</v>
       </c>
       <c r="D303" s="5">
         <v>8.5178327531440381</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>670.01588495999999</v>
       </c>
       <c r="C304" s="5">
         <v>3.5312394799999538</v>
       </c>
       <c r="D304" s="5">
         <v>6.5465539803726935</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>675.72291005</v>
       </c>
       <c r="C305" s="5">
         <v>5.7070250900000019</v>
       </c>
       <c r="D305" s="5">
         <v>10.7139980055601</v>
       </c>
       <c r="E305" s="5">
         <v>8.1692585084585758</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>676.71351389999995</v>
       </c>
       <c r="C306" s="5">
         <v>0.99060384999995676</v>
       </c>
       <c r="D306" s="5">
         <v>1.7734432602659611</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>679.01920626000003</v>
       </c>
       <c r="C307" s="5">
         <v>2.30569236000008</v>
       </c>
       <c r="D307" s="5">
         <v>4.1661254722728636</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>676.00440723999998</v>
       </c>
       <c r="C308" s="5">
         <v>-3.014799020000055</v>
       </c>
       <c r="D308" s="5">
         <v>-5.1997189226082092</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>675.36263937000001</v>
       </c>
       <c r="C309" s="5">
         <v>-0.64176786999996693</v>
       </c>
       <c r="D309" s="5">
         <v>-1.1332958527352943</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>678.17446993999999</v>
       </c>
       <c r="C310" s="5">
         <v>2.8118305699999837</v>
       </c>
       <c r="D310" s="5">
         <v>5.112134310921701</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>682.08788941</v>
       </c>
       <c r="C311" s="5">
         <v>3.913419470000008</v>
       </c>
       <c r="D311" s="5">
         <v>7.1486797278886405</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>686.75263955000003</v>
       </c>
       <c r="C312" s="5">
         <v>4.6647501400000237</v>
       </c>
       <c r="D312" s="5">
         <v>8.5225485740986215</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>687.77925826000001</v>
       </c>
       <c r="C313" s="5">
         <v>1.0266187099999797</v>
       </c>
       <c r="D313" s="5">
         <v>1.808689060223645</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>688.31968502999996</v>
       </c>
       <c r="C314" s="5">
         <v>0.54042676999995365</v>
       </c>
       <c r="D314" s="5">
         <v>0.94699297472735644</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>691.76387375000002</v>
       </c>
       <c r="C315" s="5">
         <v>3.4441887200000565</v>
       </c>
       <c r="D315" s="5">
         <v>6.1725518180622885</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>690.61472549999996</v>
       </c>
       <c r="C316" s="5">
         <v>-1.1491482500000529</v>
       </c>
       <c r="D316" s="5">
         <v>-1.975310355765747</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>693.3467746</v>
       </c>
       <c r="C317" s="5">
         <v>2.7320491000000402</v>
       </c>
       <c r="D317" s="5">
         <v>4.8518225314748475</v>
       </c>
       <c r="E317" s="5">
         <v>2.6081496258127279</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>698.77634475000002</v>
       </c>
       <c r="C318" s="5">
         <v>5.4295701500000177</v>
       </c>
       <c r="D318" s="5">
         <v>9.8126420935506395</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>696.96410418000005</v>
       </c>
       <c r="C319" s="5">
         <v>-1.8122405699999717</v>
       </c>
       <c r="D319" s="5">
         <v>-3.0681284688447885</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>693.48059064999995</v>
       </c>
       <c r="C320" s="5">
         <v>-3.4835135300000957</v>
       </c>
       <c r="D320" s="5">
         <v>-5.8355896901712718</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>701.48933432000001</v>
       </c>
       <c r="C321" s="5">
         <v>8.008743670000058</v>
       </c>
       <c r="D321" s="5">
         <v>14.773372235286942</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>698.79655008999998</v>
       </c>
       <c r="C322" s="5">
         <v>-2.6927842300000293</v>
       </c>
       <c r="D322" s="5">
         <v>-4.5103811697531748</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>698.18833639000002</v>
       </c>
       <c r="C323" s="5">
         <v>-0.60821369999996477</v>
       </c>
       <c r="D323" s="5">
         <v>-1.0394623384575974</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>703.18182540999999</v>
       </c>
       <c r="C324" s="5">
         <v>4.99348901999997</v>
       </c>
       <c r="D324" s="5">
         <v>8.9282621936559448</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>701.39602520999995</v>
       </c>
       <c r="C325" s="5">
         <v>-1.7858002000000397</v>
       </c>
       <c r="D325" s="5">
         <v>-3.0053105408215375</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>706.69942816000002</v>
       </c>
       <c r="C326" s="5">
         <v>5.303402950000077</v>
       </c>
       <c r="D326" s="5">
         <v>9.4604612181189207</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>705.26319997999997</v>
       </c>
       <c r="C327" s="5">
         <v>-1.4362281800000574</v>
       </c>
       <c r="D327" s="5">
         <v>-2.4116890869769092</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>702.11055452999994</v>
       </c>
       <c r="C328" s="5">
         <v>-3.1526454500000227</v>
       </c>
       <c r="D328" s="5">
         <v>-5.2342640139452996</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>701.73864433999995</v>
       </c>
       <c r="C329" s="5">
         <v>-0.37191018999999415</v>
       </c>
       <c r="D329" s="5">
         <v>-0.63379521201613054</v>
       </c>
       <c r="E329" s="5">
         <v>1.2103423636522059</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>703.82902353999998</v>
       </c>
       <c r="C330" s="5">
         <v>2.0903792000000294</v>
       </c>
       <c r="D330" s="5">
         <v>3.6337797578768871</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>704.80083855999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.97181502000000819</v>
       </c>
       <c r="D331" s="5">
         <v>1.6695461567727499</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>709.27370160999999</v>
       </c>
       <c r="C332" s="5">
         <v>4.4728630500000008</v>
       </c>
       <c r="D332" s="5">
         <v>7.887056296349626</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>705.84793535999995</v>
       </c>
       <c r="C333" s="5">
         <v>-3.4257662500000379</v>
       </c>
       <c r="D333" s="5">
         <v>-5.6444401840695875</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>711.25317299000005</v>
       </c>
       <c r="C334" s="5">
         <v>5.4052376300001015</v>
       </c>
       <c r="D334" s="5">
         <v>9.5864396987809464</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>714.54677713000001</v>
       </c>
       <c r="C335" s="5">
         <v>3.2936041399999567</v>
       </c>
       <c r="D335" s="5">
         <v>5.7005810361793863</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>710.43167013000004</v>
       </c>
       <c r="C336" s="5">
         <v>-4.1151069999999663</v>
       </c>
       <c r="D336" s="5">
         <v>-6.6961025969086378</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>709.45366733000003</v>
       </c>
       <c r="C337" s="5">
         <v>-0.97800280000001294</v>
       </c>
       <c r="D337" s="5">
         <v>-1.6395075701738593</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>712.42601605000004</v>
       </c>
       <c r="C338" s="5">
         <v>2.9723487200000136</v>
       </c>
       <c r="D338" s="5">
         <v>5.1450396665885689</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>717.34560467999995</v>
       </c>
       <c r="C339" s="5">
         <v>4.9195886299999074</v>
       </c>
       <c r="D339" s="5">
         <v>8.6085596792723429</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>722.73669996000001</v>
       </c>
       <c r="C340" s="5">
         <v>5.3910952800000587</v>
       </c>
       <c r="D340" s="5">
         <v>9.4006748315299973</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>725.37574888999995</v>
       </c>
       <c r="C341" s="5">
         <v>2.6390489299999444</v>
       </c>
       <c r="D341" s="5">
         <v>4.4708390496996264</v>
       </c>
       <c r="E341" s="5">
         <v>3.3683629568713958</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>724.20194532999994</v>
       </c>
       <c r="C342" s="5">
         <v>-1.1738035600000103</v>
       </c>
       <c r="D342" s="5">
         <v>-1.9246511636269337</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>727.78533880999998</v>
       </c>
       <c r="C343" s="5">
         <v>3.5833934800000407</v>
       </c>
       <c r="D343" s="5">
         <v>6.1019547644105332</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>730.77890748000004</v>
       </c>
       <c r="C344" s="5">
         <v>2.9935686700000588</v>
       </c>
       <c r="D344" s="5">
         <v>5.0491192248584671</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>732.31614654999998</v>
       </c>
       <c r="C345" s="5">
         <v>1.5372390699999414</v>
       </c>
       <c r="D345" s="5">
         <v>2.5536855296568683</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>735.87579287999995</v>
       </c>
       <c r="C346" s="5">
         <v>3.5596463299999641</v>
       </c>
       <c r="D346" s="5">
         <v>5.9914621124690148</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>739.96671583</v>
       </c>
       <c r="C347" s="5">
         <v>4.0909229500000492</v>
       </c>
       <c r="D347" s="5">
         <v>6.8789116872076006</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>741.35734167999999</v>
       </c>
       <c r="C348" s="5">
         <v>1.3906258499999922</v>
       </c>
       <c r="D348" s="5">
         <v>2.2786269078678867</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>746.15706305000003</v>
       </c>
       <c r="C349" s="5">
         <v>4.799721370000043</v>
       </c>
       <c r="D349" s="5">
         <v>8.0517833238057612</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>745.58737194000003</v>
       </c>
       <c r="C350" s="5">
         <v>-0.56969111000000794</v>
       </c>
       <c r="D350" s="5">
         <v>-0.91236272863788326</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>747.68544580000002</v>
       </c>
       <c r="C351" s="5">
         <v>2.0980738599999995</v>
       </c>
       <c r="D351" s="5">
         <v>3.4295411282563748</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>750.94588612999996</v>
       </c>
       <c r="C352" s="5">
         <v>3.2604403299999376</v>
       </c>
       <c r="D352" s="5">
         <v>5.3602001069415817</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>756.64723332000005</v>
       </c>
       <c r="C353" s="5">
         <v>5.7013471900000923</v>
       </c>
       <c r="D353" s="5">
         <v>9.5008956512329981</v>
       </c>
       <c r="E353" s="5">
         <v>4.3110738783110669</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>761.32118389000004</v>
       </c>
       <c r="C354" s="5">
         <v>4.6739505699999881</v>
       </c>
       <c r="D354" s="5">
         <v>7.6697216609376673</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>764.14074703999995</v>
       </c>
       <c r="C355" s="5">
         <v>2.8195631499999081</v>
       </c>
       <c r="D355" s="5">
         <v>4.5358685749181671</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>764.55826618000003</v>
       </c>
       <c r="C356" s="5">
         <v>0.41751914000008128</v>
       </c>
       <c r="D356" s="5">
         <v>0.6576424084511423</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>767.94789132000005</v>
       </c>
       <c r="C357" s="5">
         <v>3.389625140000021</v>
       </c>
       <c r="D357" s="5">
         <v>5.4517931346643289</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>770.65138987</v>
       </c>
       <c r="C358" s="5">
         <v>2.7034985499999493</v>
       </c>
       <c r="D358" s="5">
         <v>4.3072667395114284</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>771.43132128000002</v>
       </c>
       <c r="C359" s="5">
         <v>0.77993141000001742</v>
       </c>
       <c r="D359" s="5">
         <v>1.2212329097783359</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>777.90521577000004</v>
       </c>
       <c r="C360" s="5">
         <v>6.4738944900000206</v>
       </c>
       <c r="D360" s="5">
         <v>10.548533547282224</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>782.27805309999997</v>
       </c>
       <c r="C361" s="5">
         <v>4.3728373299999248</v>
       </c>
       <c r="D361" s="5">
         <v>6.9580691029084818</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>784.39802359999999</v>
       </c>
       <c r="C362" s="5">
         <v>2.1199705000000222</v>
       </c>
       <c r="D362" s="5">
         <v>3.3009068179036927</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>782.65231782000001</v>
       </c>
       <c r="C363" s="5">
         <v>-1.7457057799999802</v>
       </c>
       <c r="D363" s="5">
         <v>-2.6381942411119796</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>784.08958985000004</v>
       </c>
       <c r="C364" s="5">
         <v>1.437272030000031</v>
       </c>
       <c r="D364" s="5">
         <v>2.2260889907063985</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>781.92183985999998</v>
       </c>
       <c r="C365" s="5">
         <v>-2.1677499900000612</v>
       </c>
       <c r="D365" s="5">
         <v>-3.2676210916596671</v>
       </c>
       <c r="E365" s="5">
         <v>3.3403421603883432</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>782.96899896000002</v>
       </c>
       <c r="C366" s="5">
         <v>1.0471591000000444</v>
       </c>
       <c r="D366" s="5">
         <v>1.6189444093392069</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>780.95295604</v>
       </c>
       <c r="C367" s="5">
         <v>-2.0160429200000181</v>
       </c>
       <c r="D367" s="5">
         <v>-3.0464589999479541</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>778.46273799999994</v>
       </c>
       <c r="C368" s="5">
         <v>-2.4902180400000589</v>
       </c>
       <c r="D368" s="5">
         <v>-3.7600307967752933</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>723.44983135999996</v>
       </c>
       <c r="C369" s="5">
         <v>-55.012906639999983</v>
       </c>
       <c r="D369" s="5">
         <v>-58.500096768292224</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>730.25979915000005</v>
       </c>
       <c r="C370" s="5">
         <v>6.809967790000087</v>
       </c>
       <c r="D370" s="5">
         <v>11.899380818956473</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>728.97874220999995</v>
       </c>
       <c r="C371" s="5">
         <v>-1.2810569400000986</v>
       </c>
       <c r="D371" s="5">
         <v>-2.0849053899203995</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>721.19163527000001</v>
       </c>
       <c r="C372" s="5">
         <v>-7.7871069399999442</v>
       </c>
       <c r="D372" s="5">
         <v>-12.091715939386717</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>719.92544046</v>
       </c>
       <c r="C373" s="5">
         <v>-1.2661948100000018</v>
       </c>
       <c r="D373" s="5">
         <v>-2.0866120151114886</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>718.97287979999999</v>
       </c>
       <c r="C374" s="5">
         <v>-0.95256066000001738</v>
       </c>
       <c r="D374" s="5">
         <v>-1.5762617501932419</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>720.29820129999996</v>
       </c>
       <c r="C375" s="5">
         <v>1.3253214999999727</v>
       </c>
       <c r="D375" s="5">
         <v>2.2345896116341857</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>721.79458017000002</v>
       </c>
       <c r="C376" s="5">
         <v>1.4963788700000578</v>
       </c>
       <c r="D376" s="5">
         <v>2.5216145553361935</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>722.40775507000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.61317489999998998</v>
       </c>
       <c r="D377" s="5">
         <v>1.0241938638379189</v>
       </c>
       <c r="E377" s="5">
         <v>-7.61125751400622</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>722.88411355000005</v>
       </c>
       <c r="C378" s="5">
         <v>0.47635848000004444</v>
       </c>
       <c r="D378" s="5">
         <v>0.79416074773557277</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>713.01743650000003</v>
       </c>
       <c r="C379" s="5">
         <v>-9.8666770500000212</v>
       </c>
       <c r="D379" s="5">
         <v>-15.20355636787485</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>732.60231629999998</v>
       </c>
       <c r="C380" s="5">
         <v>19.584879799999953</v>
       </c>
       <c r="D380" s="5">
         <v>38.425991898096214</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>733.38965069999995</v>
       </c>
       <c r="C381" s="5">
         <v>0.78733439999996335</v>
       </c>
       <c r="D381" s="5">
         <v>1.2973013319501403</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>730.95983587000001</v>
       </c>
       <c r="C382" s="5">
         <v>-2.4298148299999411</v>
       </c>
       <c r="D382" s="5">
         <v>-3.9041024072478336</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>731.62296207999998</v>
       </c>
       <c r="C383" s="5">
         <v>0.66312620999997307</v>
       </c>
       <c r="D383" s="5">
         <v>1.0940874206047058</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>738.88641944999995</v>
       </c>
       <c r="C384" s="5">
         <v>7.2634573699999692</v>
       </c>
       <c r="D384" s="5">
         <v>12.585972621400465</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>739.63473128999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.74831184000004214</v>
       </c>
       <c r="D385" s="5">
         <v>1.2220998624085544</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>742.28032629999996</v>
       </c>
       <c r="C386" s="5">
         <v>2.6455950099999654</v>
       </c>
       <c r="D386" s="5">
         <v>4.3777292323894601</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>751.39087927000003</v>
       </c>
       <c r="C387" s="5">
         <v>9.1105529700000716</v>
       </c>
       <c r="D387" s="5">
         <v>15.764561018415923</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>755.13915376</v>
       </c>
       <c r="C388" s="5">
         <v>3.7482744899999716</v>
       </c>
       <c r="D388" s="5">
         <v>6.1531382023635839</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>759.64327221999997</v>
       </c>
       <c r="C389" s="5">
         <v>4.5041184599999724</v>
       </c>
       <c r="D389" s="5">
         <v>7.3970824635871235</v>
       </c>
       <c r="E389" s="5">
         <v>5.1543628772910743</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>759.90407382000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.26080160000003616</v>
       </c>
       <c r="D390" s="5">
         <v>0.41276420621561005</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>764.54397035</v>
       </c>
       <c r="C391" s="5">
         <v>4.6398965299999873</v>
       </c>
       <c r="D391" s="5">
         <v>7.5782159005579386</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>766.32979038999997</v>
       </c>
       <c r="C392" s="5">
         <v>1.785820039999976</v>
       </c>
       <c r="D392" s="5">
         <v>2.8392483507978739</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>773.67046766999999</v>
       </c>
       <c r="C393" s="5">
         <v>7.3406772800000226</v>
       </c>
       <c r="D393" s="5">
         <v>12.120165082329448</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>778.11919726999997</v>
       </c>
       <c r="C394" s="5">
         <v>4.4487295999999787</v>
       </c>
       <c r="D394" s="5">
         <v>7.122655046949089</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>780.85623851000003</v>
       </c>
       <c r="C395" s="5">
         <v>2.7370412400000532</v>
       </c>
       <c r="D395" s="5">
         <v>4.303636773498698</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>788.64462486000002</v>
       </c>
       <c r="C396" s="5">
         <v>7.7883863499999961</v>
       </c>
       <c r="D396" s="5">
         <v>12.647915447899184</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>791.99319088000004</v>
       </c>
       <c r="C397" s="5">
         <v>3.3485660200000211</v>
       </c>
       <c r="D397" s="5">
         <v>5.2158581032418549</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>797.05433181000001</v>
       </c>
       <c r="C398" s="5">
         <v>5.061140929999965</v>
       </c>
       <c r="D398" s="5">
         <v>7.9438101734676581</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>796.92543247000003</v>
       </c>
       <c r="C399" s="5">
         <v>-0.12889933999997538</v>
       </c>
       <c r="D399" s="5">
         <v>-0.19389105021796471</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>799.64193584999998</v>
       </c>
       <c r="C400" s="5">
         <v>2.7165033799999492</v>
       </c>
       <c r="D400" s="5">
         <v>4.1680420009173158</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>802.51839028999996</v>
       </c>
       <c r="C401" s="5">
         <v>2.876454439999975</v>
       </c>
       <c r="D401" s="5">
         <v>4.4030480015711637</v>
       </c>
       <c r="E401" s="5">
         <v>5.6441121297238217</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>812.14495217000001</v>
       </c>
       <c r="C402" s="5">
         <v>9.6265618800000539</v>
       </c>
       <c r="D402" s="5">
         <v>15.383224492339975</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>810.12097602999995</v>
       </c>
       <c r="C403" s="5">
         <v>-2.0239761400000589</v>
       </c>
       <c r="D403" s="5">
         <v>-2.9499115903762418</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>814.04398547000005</v>
       </c>
       <c r="C404" s="5">
         <v>3.9230094400001008</v>
       </c>
       <c r="D404" s="5">
         <v>5.9682922124403737</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>814.54310364000003</v>
       </c>
       <c r="C405" s="5">
         <v>0.49911816999997427</v>
       </c>
       <c r="D405" s="5">
         <v>0.73824722327089365</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>817.79948704000003</v>
       </c>
       <c r="C406" s="5">
         <v>3.2563834000000043</v>
       </c>
       <c r="D406" s="5">
         <v>4.9042668629944997</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>823.67664435999995</v>
       </c>
       <c r="C407" s="5">
         <v>5.8771573199999239</v>
       </c>
       <c r="D407" s="5">
         <v>8.9730266559746585</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>824.37505427999997</v>
       </c>
       <c r="C408" s="5">
         <v>0.69840992000001734</v>
       </c>
       <c r="D408" s="5">
         <v>1.022259716317131</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>826.38351354999998</v>
       </c>
       <c r="C409" s="5">
         <v>2.008459270000003</v>
       </c>
       <c r="D409" s="5">
         <v>2.9631058900608354</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>833.38121115000001</v>
       </c>
       <c r="C410" s="5">
         <v>6.9976976000000377</v>
       </c>
       <c r="D410" s="5">
         <v>10.648295105506801</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>831.86855448999995</v>
       </c>
       <c r="C411" s="5">
         <v>-1.5126566600000615</v>
       </c>
       <c r="D411" s="5">
         <v>-2.1564875815063389</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>833.92769370999997</v>
       </c>
       <c r="C412" s="5">
         <v>2.05913922000002</v>
       </c>
       <c r="D412" s="5">
         <v>3.011156669246029</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>838.61529941000003</v>
       </c>
       <c r="C413" s="5">
         <v>4.6876057000000628</v>
       </c>
       <c r="D413" s="5">
         <v>6.9578384658749659</v>
       </c>
       <c r="E413" s="5">
         <v>4.4979541349770225</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>841.54169161000004</v>
       </c>
       <c r="C414" s="5">
         <v>2.9263922000000093</v>
       </c>
       <c r="D414" s="5">
         <v>4.2687733822059482</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>845.66936119000002</v>
       </c>
       <c r="C415" s="5">
         <v>4.1276695799999743</v>
       </c>
       <c r="D415" s="5">
         <v>6.0472755828095304</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>847.66485145000001</v>
       </c>
       <c r="C416" s="5">
         <v>1.9954902599999969</v>
       </c>
       <c r="D416" s="5">
         <v>2.8686285842600689</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>846.71827723000001</v>
       </c>
       <c r="C417" s="5">
         <v>-0.94657422000000224</v>
       </c>
       <c r="D417" s="5">
         <v>-1.3318218885396749</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>851.34756336999999</v>
       </c>
       <c r="C418" s="5">
         <v>4.6292861399999765</v>
       </c>
       <c r="D418" s="5">
         <v>6.761718073566314</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>853.52200008</v>
       </c>
       <c r="C419" s="5">
         <v>2.174436710000009</v>
       </c>
       <c r="D419" s="5">
         <v>3.1083576338330587</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>853.42271474999995</v>
       </c>
       <c r="C420" s="5">
         <v>-9.9285330000043359E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-0.1394998608063025</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>865.65167209000003</v>
       </c>
       <c r="C421" s="5">
         <v>12.228957340000079</v>
       </c>
       <c r="D421" s="5">
         <v>18.617206608723123</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>870.04594485999996</v>
       </c>
       <c r="C422" s="5">
         <v>4.3942727699999296</v>
       </c>
       <c r="D422" s="5">
         <v>6.2644941638609009</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>875.25747931000001</v>
       </c>
       <c r="C423" s="5">
         <v>5.2115344500000447</v>
       </c>
       <c r="D423" s="5">
         <v>7.4295412455763543</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>881.86560806</v>
       </c>
       <c r="C424" s="5">
         <v>6.6081287499999917</v>
       </c>
       <c r="D424" s="5">
         <v>9.4457502856357891</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>882.76540919000001</v>
       </c>
       <c r="C425" s="5">
         <v>0.89980113000001438</v>
       </c>
       <c r="D425" s="5">
         <v>1.2313004066760058</v>
       </c>
       <c r="E425" s="5">
         <v>5.2646439685826607</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>885.67975087000002</v>
       </c>
       <c r="C426" s="5">
         <v>2.9143416800000068</v>
       </c>
       <c r="D426" s="5">
         <v>4.034384278931924</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>889.45361904000004</v>
       </c>
       <c r="C427" s="5">
         <v>3.7738681700000143</v>
       </c>
       <c r="D427" s="5">
         <v>5.2347300091879934</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>892.17275999000003</v>
       </c>
       <c r="C428" s="5">
         <v>2.7191409499999963</v>
       </c>
       <c r="D428" s="5">
         <v>3.730824835206592</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>897.93984952999995</v>
       </c>
       <c r="C429" s="5">
         <v>5.7670895399999154</v>
       </c>
       <c r="D429" s="5">
         <v>8.0387214564134446</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>901.76063063000004</v>
       </c>
       <c r="C430" s="5">
         <v>3.8207811000000902</v>
       </c>
       <c r="D430" s="5">
         <v>5.2272701831225898</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>901.99919147000003</v>
       </c>
       <c r="C431" s="5">
         <v>0.238560839999991</v>
       </c>
       <c r="D431" s="5">
         <v>0.31792240678083505</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>904.71311739999999</v>
       </c>
       <c r="C432" s="5">
         <v>2.7139259299999594</v>
       </c>
       <c r="D432" s="5">
         <v>3.6708996080039968</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>907.58360109</v>
       </c>
       <c r="C433" s="5">
         <v>2.8704836900000146</v>
       </c>
       <c r="D433" s="5">
         <v>3.8745212778089178</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>906.34545935000006</v>
       </c>
       <c r="C434" s="5">
         <v>-1.2381417399999464</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.6248338974934384</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6248338974934273</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>909.35661704999995</v>
       </c>
       <c r="C435" s="5">
         <v>3.0111576999998988</v>
       </c>
       <c r="D435" s="5">
         <v>4.0604299702559299</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>911.17788055999995</v>
       </c>
       <c r="C436" s="5">
         <v>1.8212635099999943</v>
       </c>
       <c r="D436" s="5">
         <v>2.4300170112731667</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>913.90901286999997</v>
       </c>
       <c r="C437" s="5">
         <v>2.7311323100000209</v>
       </c>
       <c r="D437" s="5">
         <v>3.6567296362389756</v>
       </c>
       <c r="E437" s="5">
         <v>3.5279592240226476</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>922.21910472000002</v>
       </c>
       <c r="C438" s="5">
         <v>8.3100918500000489</v>
       </c>
       <c r="D438" s="5">
         <v>11.474069087207672</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>921.32942904000004</v>
       </c>
       <c r="C439" s="5">
         <v>-0.88967567999998209</v>
       </c>
       <c r="D439" s="5">
         <v>-1.1515314903284057</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>920.81704760000002</v>
       </c>
       <c r="C440" s="5">
         <v>-0.51238144000001284</v>
       </c>
       <c r="D440" s="5">
         <v>-0.66532176975755419</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>925.39860108000005</v>
       </c>
       <c r="C441" s="5">
         <v>4.581553480000025</v>
       </c>
       <c r="D441" s="5">
         <v>6.136766207112565</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>929.83499261999998</v>
+        <v>930.59797637999998</v>
       </c>
       <c r="C442" s="5">
-        <v>4.4363915399999314</v>
+        <v>5.1993752999999288</v>
       </c>
       <c r="D442" s="5">
-        <v>5.9069762233912471</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9545296009257296</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>937.04599165000002</v>
+      </c>
+      <c r="C443" s="5">
+        <v>6.4480152700000417</v>
+      </c>
+      <c r="D443" s="5">
+        <v>8.6389704598363046</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EADB09C-E7AF-43EE-8796-C922EBB9F78B}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2B6C970-7DDB-4A09-8B79-79F5F71462CC}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A60E42A1-856B-4C9D-94DB-DCE92480525C}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE200000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>