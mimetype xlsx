--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C71ECD42-2DE7-42BF-A017-C711A4387246}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{830A499D-87A0-4167-AC59-D6106412342C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{D90FCE14-B71E-4DC5-980B-0424DB44F494}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1BD0C011-9A9B-4FD9-918A-AFDAFB1E7085}"/>
   </bookViews>
   <sheets>
     <sheet name="AE200000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Construction</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A85F4C0-55E4-47E1-8892-FA96846AC27C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{70654F0B-971F-48A8-8B72-D15B97DFDFAB}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>342.56397478999997</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+        <v>342.56397479999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>341.47870044000001</v>
+        <v>341.47870039999998</v>
       </c>
       <c r="C7" s="5">
-        <v>-1.0852743499999633</v>
+        <v>-1.085274400000003</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.7361626065618769</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-3.7361627755965743</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>341.06417484000002</v>
+        <v>341.06417479999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.41452559999999039</v>
       </c>
       <c r="D8" s="5">
-        <v>-1.4470097635983947</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-1.4470097637667934</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>341.05395324</v>
+        <v>341.05395320000002</v>
       </c>
       <c r="C9" s="5">
-        <v>-1.022160000002259E-2</v>
+        <v>-1.0221599999965747E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-3.5957744237691269E-2</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-3.5957744241688072E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>346.15789733000003</v>
+        <v>346.1578973</v>
       </c>
       <c r="C10" s="5">
-        <v>5.1039440900000272</v>
+        <v>5.1039440999999783</v>
       </c>
       <c r="D10" s="5">
-        <v>19.512649645662684</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>19.512649689573291</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>348.39372241000001</v>
+        <v>348.3937224</v>
       </c>
       <c r="C11" s="5">
-        <v>2.2358250799999837</v>
+        <v>2.2358250999999996</v>
       </c>
       <c r="D11" s="5">
-        <v>8.032125818567204</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>8.0321258937089635</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>347.83119244</v>
+        <v>347.83119240000002</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.56252997000001415</v>
+        <v>-0.5625299999999811</v>
       </c>
       <c r="D12" s="5">
-        <v>-1.9204520711541329</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-1.9204521727195223</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>349.73366573999999</v>
+        <v>349.73366570000002</v>
       </c>
       <c r="C13" s="5">
         <v>1.9024732999999969</v>
       </c>
       <c r="D13" s="5">
-        <v>6.7645250277875268</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>6.7645250285887748</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>351.0443234</v>
       </c>
       <c r="C14" s="5">
-        <v>1.3106576600000039</v>
+        <v>1.3106576999999788</v>
       </c>
       <c r="D14" s="5">
-        <v>4.5909663824987179</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>4.5909665260468913</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>346.08435582999999</v>
+        <v>346.08435580000003</v>
       </c>
       <c r="C15" s="5">
-        <v>-4.9599675700000034</v>
+        <v>-4.9599675999999704</v>
       </c>
       <c r="D15" s="5">
-        <v>-15.697556531011902</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-15.697556618703945</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>348.56665427000002</v>
+        <v>348.56665429999998</v>
       </c>
       <c r="C16" s="5">
-        <v>2.4822984400000223</v>
+        <v>2.4822984999999562</v>
       </c>
       <c r="D16" s="5">
-        <v>8.95481713729842</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9548173631626149</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>347.78289467000002</v>
+        <v>347.78289469999999</v>
       </c>
       <c r="C17" s="5">
         <v>-0.78375959999999623</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.6651059815600453</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6651059813335154</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>348.89624086999999</v>
+        <v>348.89624090000001</v>
       </c>
       <c r="C18" s="5">
-        <v>1.1133461999999668</v>
+        <v>1.1133462000000236</v>
       </c>
       <c r="D18" s="5">
-        <v>3.9098859650392503</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9098859646962136</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>350.87183109</v>
+        <v>350.87183110000001</v>
       </c>
       <c r="C19" s="5">
-        <v>1.9755902200000151</v>
+        <v>1.9755901999999992</v>
       </c>
       <c r="D19" s="5">
-        <v>7.0105403406975242</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0105402668793282</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>354.33742694</v>
+        <v>354.33742690000003</v>
       </c>
       <c r="C20" s="5">
-        <v>3.4655958499999997</v>
+        <v>3.4655958000000169</v>
       </c>
       <c r="D20" s="5">
-        <v>12.51807312740798</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.518072936504776</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>348.89809280999998</v>
+        <v>348.89809279999997</v>
       </c>
       <c r="C21" s="5">
-        <v>-5.4393341300000202</v>
+        <v>-5.4393341000000532</v>
       </c>
       <c r="D21" s="5">
-        <v>-16.942506769503542</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-16.942506685557312</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>348.00676908000003</v>
+        <v>348.00676909999999</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.89132372999995368</v>
+        <v>-0.89132369999998673</v>
       </c>
       <c r="D22" s="5">
-        <v>-3.0229090381250878</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0229089378913998</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>347.97245400000003</v>
       </c>
       <c r="C23" s="5">
-        <v>-3.4315079999998943E-2</v>
+        <v>-3.4315099999957965E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.11826141059375628</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.11826147947624488</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>347.21956237000001</v>
+        <v>347.21956239999997</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.75289163000002191</v>
+        <v>-0.75289160000005495</v>
       </c>
       <c r="D24" s="5">
-        <v>-2.5657081054126674</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5657080043921754</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>345.77220317000001</v>
+        <v>345.77220319999998</v>
       </c>
       <c r="C25" s="5">
         <v>-1.447359199999994</v>
       </c>
       <c r="D25" s="5">
-        <v>-4.8890101793152896</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.8890101789025087</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>347.38529928999998</v>
+        <v>347.38529929999999</v>
       </c>
       <c r="C26" s="5">
-        <v>1.613096119999966</v>
+        <v>1.613096100000007</v>
       </c>
       <c r="D26" s="5">
-        <v>5.7441390450566621</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7441389714897095</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>346.92127005999998</v>
+        <v>346.92127010000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.46402922999999419</v>
+        <v>-0.46402919999997039</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.5912080826506525</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5912079804863088</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>348.04069337999999</v>
+        <v>348.04069340000001</v>
       </c>
       <c r="C28" s="5">
-        <v>1.1194233200000099</v>
+        <v>1.119423299999994</v>
       </c>
       <c r="D28" s="5">
-        <v>3.9415456449100494</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9415455727720206</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>345.92478201</v>
+        <v>345.92478199999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-2.1159113699999921</v>
+        <v>-2.1159114000000159</v>
       </c>
       <c r="D29" s="5">
-        <v>-7.0563317948390996</v>
+        <v>-7.0563318911725847</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.53427373469966399</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.53427374615500067</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>340.23729018</v>
+        <v>340.23729020000002</v>
       </c>
       <c r="C30" s="5">
-        <v>-5.687491829999999</v>
+        <v>-5.6874917999999752</v>
       </c>
       <c r="D30" s="5">
-        <v>-18.039836107546648</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-18.03983602130096</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>339.60919362999999</v>
+        <v>339.60919360000003</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.6280965500000093</v>
+        <v>-0.62809659999999212</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.19291087382536</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1929110464971369</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>341.65697627999998</v>
+        <v>341.6569763</v>
       </c>
       <c r="C32" s="5">
-        <v>2.0477826499999878</v>
+        <v>2.0477826999999706</v>
       </c>
       <c r="D32" s="5">
-        <v>7.4806421819461733</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4806423713808856</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>346.38576683999997</v>
+        <v>346.3857668</v>
       </c>
       <c r="C33" s="5">
-        <v>4.7287905599999931</v>
+        <v>4.7287905000000023</v>
       </c>
       <c r="D33" s="5">
-        <v>17.933433898964047</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.933433652695573</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>348.32783461000002</v>
+        <v>348.32783460000002</v>
       </c>
       <c r="C34" s="5">
-        <v>1.942067770000051</v>
+        <v>1.942067800000018</v>
       </c>
       <c r="D34" s="5">
-        <v>6.9393893206789459</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9393894320278759</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>345.59137758999998</v>
+        <v>345.59137759999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-2.7364570200000458</v>
+        <v>-2.7364570000000299</v>
       </c>
       <c r="D35" s="5">
-        <v>-9.0303296045539323</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.0303295416270579</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>348.8536742</v>
       </c>
       <c r="C36" s="5">
-        <v>3.2622966100000212</v>
+        <v>3.2622966000000133</v>
       </c>
       <c r="D36" s="5">
-        <v>11.934724855546474</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.934724816679232</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>347.78659597000001</v>
+        <v>347.78659599999997</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.0670782299999928</v>
+        <v>-1.0670782000000258</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.609449341755655</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.6094492419801782</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>346.29858151000002</v>
+        <v>346.29858150000001</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.488014459999988</v>
+        <v>-1.4880144999999629</v>
       </c>
       <c r="D38" s="5">
-        <v>-5.0151211613670865</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.0151212926018989</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>349.24281222000002</v>
+        <v>349.2428122</v>
       </c>
       <c r="C39" s="5">
-        <v>2.9442307099999994</v>
+        <v>2.9442306999999914</v>
       </c>
       <c r="D39" s="5">
-        <v>10.693257552042956</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.693257514332055</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>348.83379445000003</v>
+        <v>348.83379450000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.40901776999999129</v>
+        <v>-0.4090176999999926</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.3963696923963709</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3963694550360062</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>346.91429783000001</v>
+        <v>346.91429779999999</v>
       </c>
       <c r="C41" s="5">
-        <v>-1.9194966200000181</v>
+        <v>-1.9194967000000247</v>
       </c>
       <c r="D41" s="5">
-        <v>-6.406913900589684</v>
+        <v>-6.4069141586947982</v>
       </c>
       <c r="E41" s="5">
-        <v>0.28604941636456438</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.28604941059122702</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>346.31026266999999</v>
+        <v>346.31026270000001</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.60403516000002355</v>
+        <v>-0.60403509999997596</v>
       </c>
       <c r="D42" s="5">
-        <v>-2.0695051787790741</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0695049753528205</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>346.08349484000001</v>
+        <v>346.08349479999998</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.22676782999997158</v>
+        <v>-0.22676790000002711</v>
       </c>
       <c r="D43" s="5">
-        <v>-0.78294964511308462</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.7829498858613948</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>347.84320217999999</v>
+        <v>347.84320220000001</v>
       </c>
       <c r="C44" s="5">
-        <v>1.7597073399999772</v>
+        <v>1.7597074000000248</v>
       </c>
       <c r="D44" s="5">
-        <v>6.2751172288071144</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2751174495313977</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>349.72149596999998</v>
+        <v>349.721496</v>
       </c>
       <c r="C45" s="5">
-        <v>1.8782937899999865</v>
+        <v>1.8782937999999945</v>
       </c>
       <c r="D45" s="5">
-        <v>6.6757448655753837</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6757449017837756</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>351.69334046</v>
+        <v>351.69334049999998</v>
       </c>
       <c r="C46" s="5">
-        <v>1.9718444900000236</v>
+        <v>1.9718444999999747</v>
       </c>
       <c r="D46" s="5">
-        <v>6.9798063616903105</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9798063975746505</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>354.06316228999998</v>
+        <v>354.06316229999999</v>
       </c>
       <c r="C47" s="5">
-        <v>2.369821829999978</v>
+        <v>2.3698218000000111</v>
       </c>
       <c r="D47" s="5">
-        <v>8.3924892237829738</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3924891125830126</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>357.75244294999999</v>
+        <v>357.75244300000003</v>
       </c>
       <c r="C48" s="5">
-        <v>3.6892806600000085</v>
+        <v>3.6892807000000403</v>
       </c>
       <c r="D48" s="5">
-        <v>13.245869305030533</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.245869456578085</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>358.49245599</v>
+        <v>358.492456</v>
       </c>
       <c r="C49" s="5">
-        <v>0.740013040000008</v>
+        <v>0.74001299999997627</v>
       </c>
       <c r="D49" s="5">
-        <v>2.5106422347777713</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5106420971671595</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>359.35390884999998</v>
+        <v>359.35390890000002</v>
       </c>
       <c r="C50" s="5">
-        <v>0.86145285999998578</v>
+        <v>0.86145290000001751</v>
       </c>
       <c r="D50" s="5">
-        <v>2.92200251976662</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.922002657160272</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>361.6910608</v>
       </c>
       <c r="C51" s="5">
-        <v>2.3371519500000204</v>
+        <v>2.3371518999999807</v>
       </c>
       <c r="D51" s="5">
-        <v>8.0898277692517784</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0898275887781637</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>362.77295566999999</v>
+        <v>362.77295570000001</v>
       </c>
       <c r="C52" s="5">
-        <v>1.0818948699999851</v>
+        <v>1.0818949000000089</v>
       </c>
       <c r="D52" s="5">
-        <v>3.6491004657866366</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6491005686433819</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>368.54268427</v>
+        <v>368.54268430000002</v>
       </c>
       <c r="C53" s="5">
         <v>5.7697286000000076</v>
       </c>
       <c r="D53" s="5">
-        <v>20.846672130221776</v>
+        <v>20.846672128344125</v>
       </c>
       <c r="E53" s="5">
-        <v>6.2345041917524657</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2345042095869552</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>368.10582952999999</v>
+        <v>368.10582950000003</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.43685474000000113</v>
+        <v>-0.43685479999999188</v>
       </c>
       <c r="D54" s="5">
-        <v>-1.4131917609928601</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.413191953710291</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>365.41936828000001</v>
+        <v>365.41936829999997</v>
       </c>
       <c r="C55" s="5">
-        <v>-2.6864612499999794</v>
+        <v>-2.6864612000000534</v>
       </c>
       <c r="D55" s="5">
-        <v>-8.4145661505899412</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.4145660008700602</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>369.04518237000002</v>
+        <v>369.04518239999999</v>
       </c>
       <c r="C56" s="5">
-        <v>3.6258140900000058</v>
+        <v>3.6258141000000137</v>
       </c>
       <c r="D56" s="5">
-        <v>12.578571489982826</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.578571525862836</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>374.02894594999998</v>
+        <v>374.02894600000002</v>
       </c>
       <c r="C57" s="5">
-        <v>4.9837635799999589</v>
+        <v>4.9837636000000316</v>
       </c>
       <c r="D57" s="5">
-        <v>17.464890206629423</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.464890280475732</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>371.85906146999997</v>
+        <v>371.8590615</v>
       </c>
       <c r="C58" s="5">
-        <v>-2.1698844800000074</v>
+        <v>-2.1698845000000233</v>
       </c>
       <c r="D58" s="5">
-        <v>-6.7437676149643355</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.7437676742795443</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>375.21922749999999</v>
       </c>
       <c r="C59" s="5">
-        <v>3.3601660300000162</v>
+        <v>3.3601659999999924</v>
       </c>
       <c r="D59" s="5">
-        <v>11.398820806453291</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.398820698607203</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>380.28689177000001</v>
+        <v>380.28689179999998</v>
       </c>
       <c r="C60" s="5">
-        <v>5.067664270000023</v>
+        <v>5.0676642999999899</v>
       </c>
       <c r="D60" s="5">
-        <v>17.466830328053362</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.466830439253634</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>382.24213042999997</v>
+        <v>382.24213040000001</v>
       </c>
       <c r="C61" s="5">
-        <v>1.9552386599999636</v>
+        <v>1.9552386000000297</v>
       </c>
       <c r="D61" s="5">
-        <v>6.3472748215530839</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3472746207202224</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>387.19965241</v>
+        <v>387.19965239999999</v>
       </c>
       <c r="C62" s="5">
-        <v>4.9575219800000241</v>
+        <v>4.9575219999999831</v>
       </c>
       <c r="D62" s="5">
-        <v>16.723115176353033</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.723115250109501</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>389.11886548000001</v>
+        <v>389.11886550000003</v>
       </c>
       <c r="C63" s="5">
-        <v>1.9192130700000121</v>
+        <v>1.9192131000000359</v>
       </c>
       <c r="D63" s="5">
-        <v>6.112840225425975</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1128403237603601</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>392.9785435</v>
       </c>
       <c r="C64" s="5">
-        <v>3.8596780199999898</v>
+        <v>3.859677999999974</v>
       </c>
       <c r="D64" s="5">
-        <v>12.574135347631877</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.57413527819855</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>397.23390862000002</v>
+        <v>397.23390860000001</v>
       </c>
       <c r="C65" s="5">
-        <v>4.2553651200000218</v>
+        <v>4.2553651000000059</v>
       </c>
       <c r="D65" s="5">
-        <v>13.796708040091987</v>
+        <v>13.796707971338318</v>
       </c>
       <c r="E65" s="5">
-        <v>7.7850478586573679</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.7850478444566829</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>399.87613898000001</v>
+        <v>399.87613900000002</v>
       </c>
       <c r="C66" s="5">
-        <v>2.642230359999985</v>
+        <v>2.6422304000000167</v>
       </c>
       <c r="D66" s="5">
-        <v>8.2804665336313263</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.280466664040631</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>401.46101802999999</v>
+        <v>401.46101800000002</v>
       </c>
       <c r="C67" s="5">
-        <v>1.5848790499999836</v>
+        <v>1.5848790000000008</v>
       </c>
       <c r="D67" s="5">
-        <v>4.8611695772990959</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8611694203316125</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>403.41002646999999</v>
+        <v>403.41002650000001</v>
       </c>
       <c r="C68" s="5">
-        <v>1.9490084400000001</v>
+        <v>1.9490084999999908</v>
       </c>
       <c r="D68" s="5">
-        <v>5.9838467508084525</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9838469404258632</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>401.85103629999998</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.5589901700000155</v>
+        <v>-1.5589902000000393</v>
       </c>
       <c r="D69" s="5">
-        <v>-4.5401265114943694</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.5401265966821587</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>405.05989676000002</v>
+        <v>405.05989679999999</v>
       </c>
       <c r="C70" s="5">
-        <v>3.2088604600000394</v>
+        <v>3.2088605000000143</v>
       </c>
       <c r="D70" s="5">
-        <v>10.014482599307751</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.014482729676155</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>407.60027874000002</v>
+        <v>407.60027869999999</v>
       </c>
       <c r="C71" s="5">
-        <v>2.5403819800000065</v>
+        <v>2.5403818999999999</v>
       </c>
       <c r="D71" s="5">
-        <v>7.7910483472997116</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.7910480926287606</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>408.16194987</v>
+        <v>408.16194990000002</v>
       </c>
       <c r="C72" s="5">
-        <v>0.56167112999997926</v>
+        <v>0.56167120000003479</v>
       </c>
       <c r="D72" s="5">
-        <v>1.6661842401398452</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6661844495342359</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>410.29018604999999</v>
+        <v>410.29018610000003</v>
       </c>
       <c r="C73" s="5">
-        <v>2.1282361799999876</v>
+        <v>2.1282362000000035</v>
       </c>
       <c r="D73" s="5">
-        <v>6.4396299152573055</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4396299770323573</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>415.79414143000002</v>
+        <v>415.7941414</v>
       </c>
       <c r="C74" s="5">
-        <v>5.5039553800000363</v>
+        <v>5.5039552999999728</v>
       </c>
       <c r="D74" s="5">
-        <v>17.340204815128899</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.340204541938007</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>418.34890782999997</v>
+        <v>418.34890780000001</v>
       </c>
       <c r="C75" s="5">
-        <v>2.5547663999999486</v>
+        <v>2.5547664000000054</v>
       </c>
       <c r="D75" s="5">
-        <v>7.6275079899417619</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6275079905112619</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>420.26102659999998</v>
       </c>
       <c r="C76" s="5">
-        <v>1.9121187700000064</v>
+        <v>1.9121187999999734</v>
       </c>
       <c r="D76" s="5">
-        <v>5.6247588601177068</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6247589510104223</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>424.33556446</v>
+        <v>424.33556449999998</v>
       </c>
       <c r="C77" s="5">
-        <v>4.0745378600000208</v>
+        <v>4.0745378999999957</v>
       </c>
       <c r="D77" s="5">
-        <v>12.275186306841391</v>
+        <v>12.275186433844887</v>
       </c>
       <c r="E77" s="5">
-        <v>6.822593754433437</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.822593769881391</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>425.86561577999998</v>
+        <v>425.8656158</v>
       </c>
       <c r="C78" s="5">
-        <v>1.5300513199999841</v>
+        <v>1.5300513000000251</v>
       </c>
       <c r="D78" s="5">
-        <v>4.4137591133079468</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.413759054040578</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>426.40322365999998</v>
+        <v>426.40322370000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.53760787999999593</v>
+        <v>0.5376079000000118</v>
       </c>
       <c r="D79" s="5">
-        <v>1.5254285770089249</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5254286340800505</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>430.04759924000001</v>
+        <v>430.04759919999998</v>
       </c>
       <c r="C80" s="5">
-        <v>3.6443755800000304</v>
+        <v>3.6443754999999669</v>
       </c>
       <c r="D80" s="5">
-        <v>10.752255188250182</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.752254939960014</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>432.95853599999998</v>
       </c>
       <c r="C81" s="5">
-        <v>2.91093675999997</v>
+        <v>2.9109368000000018</v>
       </c>
       <c r="D81" s="5">
-        <v>8.4319695522114593</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4319696732385374</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>436.17553392999997</v>
+        <v>436.1755339</v>
       </c>
       <c r="C82" s="5">
-        <v>3.2169979299999909</v>
+        <v>3.2169979000000239</v>
       </c>
       <c r="D82" s="5">
-        <v>9.2898776043853992</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.2898775141822441</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>437.82592591000002</v>
+        <v>437.82592590000002</v>
       </c>
       <c r="C83" s="5">
-        <v>1.6503919800000517</v>
+        <v>1.6503920000000107</v>
       </c>
       <c r="D83" s="5">
-        <v>4.6362293326907222</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6362293903739804</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>438.05618621000002</v>
+        <v>438.05618620000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.23026029999999764</v>
       </c>
       <c r="D84" s="5">
-        <v>0.63292964762748927</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.63292964764196658</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>440.06912057</v>
+        <v>440.06912060000002</v>
       </c>
       <c r="C85" s="5">
-        <v>2.0129343599999743</v>
+        <v>2.012934400000006</v>
       </c>
       <c r="D85" s="5">
-        <v>5.6556998934989</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6557000088741427</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>440.08025565000003</v>
+        <v>440.08025570000001</v>
       </c>
       <c r="C86" s="5">
-        <v>1.1135080000030939E-2</v>
+        <v>1.1135099999989961E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>3.0367856071222832E-2</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0367910621187377E-2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>446.53570918000003</v>
+        <v>446.53570919999999</v>
       </c>
       <c r="C87" s="5">
-        <v>6.4554535299999998</v>
+        <v>6.455453499999976</v>
       </c>
       <c r="D87" s="5">
-        <v>19.094506096839513</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>19.094505998477484</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>449.36504494000002</v>
+        <v>449.36504489999999</v>
       </c>
       <c r="C88" s="5">
-        <v>2.8293357599999922</v>
+        <v>2.8293357000000015</v>
       </c>
       <c r="D88" s="5">
-        <v>7.8740790997968269</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.8740789265892674</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>447.48883125999998</v>
+        <v>447.48883130000002</v>
       </c>
       <c r="C89" s="5">
-        <v>-1.8762136800000349</v>
+        <v>-1.8762135999999714</v>
       </c>
       <c r="D89" s="5">
-        <v>-4.8968362494093753</v>
+        <v>-4.8968360458098719</v>
       </c>
       <c r="E89" s="5">
-        <v>5.4563578307333938</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4563578302190718</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>452.24753391000002</v>
+        <v>452.24753390000001</v>
       </c>
       <c r="C90" s="5">
-        <v>4.758702650000032</v>
+        <v>4.7587025999999923</v>
       </c>
       <c r="D90" s="5">
-        <v>13.534560683813957</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.534560531905115</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>458.93419853</v>
+        <v>458.93419849999998</v>
       </c>
       <c r="C91" s="5">
-        <v>6.6866646199999877</v>
+        <v>6.6866645999999719</v>
       </c>
       <c r="D91" s="5">
-        <v>19.258836496336663</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>19.258836434431181</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>460.30848404</v>
+        <v>460.30848400000002</v>
       </c>
       <c r="C92" s="5">
-        <v>1.3742855099999929</v>
+        <v>1.3742855000000418</v>
       </c>
       <c r="D92" s="5">
-        <v>3.6531961951084879</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6531961683294201</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>459.27731230000001</v>
       </c>
       <c r="C93" s="5">
-        <v>-1.0311717399999907</v>
+        <v>-1.0311717000000158</v>
       </c>
       <c r="D93" s="5">
-        <v>-2.6553352108302453</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6553351093213329</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>463.93481630999997</v>
+        <v>463.93481630000002</v>
       </c>
       <c r="C94" s="5">
-        <v>4.6575040099999683</v>
+        <v>4.6575040000000172</v>
       </c>
       <c r="D94" s="5">
-        <v>12.871339656168846</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.871339626973999</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>465.48875706000001</v>
+        <v>465.48875709999999</v>
       </c>
       <c r="C95" s="5">
-        <v>1.553940750000038</v>
+        <v>1.5539407999999639</v>
       </c>
       <c r="D95" s="5">
-        <v>4.0942554544296517</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0942555886936738</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>470.15139033999998</v>
+        <v>470.1513903</v>
       </c>
       <c r="C96" s="5">
-        <v>4.6626332799999659</v>
+        <v>4.6626332000000161</v>
       </c>
       <c r="D96" s="5">
-        <v>12.70478262986796</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.704782398583925</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>474.52398245000001</v>
+        <v>474.52398249999999</v>
       </c>
       <c r="C97" s="5">
-        <v>4.3725921100000278</v>
+        <v>4.3725921999999855</v>
       </c>
       <c r="D97" s="5">
-        <v>11.74942619644348</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.749426451832502</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>476.79810738999998</v>
+        <v>476.79810739999999</v>
       </c>
       <c r="C98" s="5">
-        <v>2.2741249399999788</v>
+        <v>2.2741249000000039</v>
       </c>
       <c r="D98" s="5">
-        <v>5.9049538394867929</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9049537322319878</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>478.86705477999999</v>
+        <v>478.86705480000001</v>
       </c>
       <c r="C99" s="5">
-        <v>2.0689473900000053</v>
+        <v>2.0689474000000132</v>
       </c>
       <c r="D99" s="5">
-        <v>5.333190334617921</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3331903608989206</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>479.89071697999998</v>
+        <v>479.890717</v>
       </c>
       <c r="C100" s="5">
         <v>1.0236621999999898</v>
       </c>
       <c r="D100" s="5">
-        <v>2.5955858380381613</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5955858379284935</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>480.56338469000002</v>
+        <v>480.56338469999997</v>
       </c>
       <c r="C101" s="5">
-        <v>0.67266771000004155</v>
+        <v>0.67266769999997678</v>
       </c>
       <c r="D101" s="5">
-        <v>1.6950806375171101</v>
+        <v>1.6950806120518136</v>
       </c>
       <c r="E101" s="5">
-        <v>7.3911461291383818</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3911461217736063</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>485.42291009000002</v>
+        <v>485.42291010000002</v>
       </c>
       <c r="C102" s="5">
-        <v>4.8595253999999954</v>
+        <v>4.8595254000000523</v>
       </c>
       <c r="D102" s="5">
-        <v>12.832731263918195</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.832731263636044</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>489.42123873000003</v>
+        <v>489.4212387</v>
       </c>
       <c r="C103" s="5">
-        <v>3.9983286400000111</v>
+        <v>3.9983285999999794</v>
       </c>
       <c r="D103" s="5">
-        <v>10.344453652106257</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.344453543662912</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>491.76981359000001</v>
+        <v>491.76981360000002</v>
       </c>
       <c r="C104" s="5">
-        <v>2.3485748599999852</v>
+        <v>2.3485749000000169</v>
       </c>
       <c r="D104" s="5">
-        <v>5.9128511307010356</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9128512344509998</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>497.76950729999999</v>
       </c>
       <c r="C105" s="5">
-        <v>5.9996937099999741</v>
+        <v>5.9996936999999662</v>
       </c>
       <c r="D105" s="5">
-        <v>15.663695329056736</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.663695300832803</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>500.36311446000002</v>
+        <v>500.36311449999999</v>
       </c>
       <c r="C106" s="5">
-        <v>2.5936071600000332</v>
+        <v>2.5936072000000081</v>
       </c>
       <c r="D106" s="5">
-        <v>6.43488115072266</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4348812528258748</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>501.77369950999997</v>
+        <v>501.77369950000002</v>
       </c>
       <c r="C107" s="5">
-        <v>1.4105850499999519</v>
+        <v>1.410585000000026</v>
       </c>
       <c r="D107" s="5">
-        <v>3.4358965642298234</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4358964402668501</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>509.54375504000001</v>
+        <v>509.54375499999998</v>
       </c>
       <c r="C108" s="5">
-        <v>7.770055530000036</v>
+        <v>7.7700554999999554</v>
       </c>
       <c r="D108" s="5">
-        <v>20.24944231044865</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>20.249442225928881</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>511.52989035000002</v>
+        <v>511.5298904</v>
       </c>
       <c r="C109" s="5">
-        <v>1.9861353100000088</v>
+        <v>1.9861354000000233</v>
       </c>
       <c r="D109" s="5">
-        <v>4.7790347407401512</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7790349623446415</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>514.08333557000003</v>
+        <v>514.08333560000005</v>
       </c>
       <c r="C110" s="5">
-        <v>2.5534452200000146</v>
+        <v>2.5534452000000556</v>
       </c>
       <c r="D110" s="5">
-        <v>6.1573627145949716</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1573626644168877</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>519.35810386000003</v>
+        <v>519.35810389999995</v>
       </c>
       <c r="C111" s="5">
-        <v>5.2747682899999973</v>
+        <v>5.2747682999998915</v>
       </c>
       <c r="D111" s="5">
-        <v>13.031798474531753</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.031798499844083</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>520.56883316999995</v>
+        <v>520.56883319999997</v>
       </c>
       <c r="C112" s="5">
-        <v>1.2107293099999197</v>
+        <v>1.2107293000000254</v>
       </c>
       <c r="D112" s="5">
-        <v>2.8335918654540881</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8335918415282269</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>525.40097433000005</v>
+        <v>525.40097430000003</v>
       </c>
       <c r="C113" s="5">
-        <v>4.8321411600001056</v>
+        <v>4.832141100000058</v>
       </c>
       <c r="D113" s="5">
-        <v>11.725557285561017</v>
+        <v>11.725557131743546</v>
       </c>
       <c r="E113" s="5">
-        <v>9.330213467870351</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.3302134593526542</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>525.30123251999999</v>
+        <v>525.30123249999997</v>
       </c>
       <c r="C114" s="5">
-        <v>-9.9741810000068654E-2</v>
+        <v>-9.9741800000060721E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.22756958280694128</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.22756956002788487</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>528.49724133999996</v>
+        <v>528.49724130000004</v>
       </c>
       <c r="C115" s="5">
-        <v>3.1960088199999745</v>
+        <v>3.1960088000000724</v>
       </c>
       <c r="D115" s="5">
-        <v>7.5503081365011049</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5503080879580686</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>529.88496825000004</v>
+        <v>529.88496829999997</v>
       </c>
       <c r="C116" s="5">
-        <v>1.3877269100000831</v>
+        <v>1.3877269999999271</v>
       </c>
       <c r="D116" s="5">
-        <v>3.1968638308584874</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1968640414373306</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>533.15797669999995</v>
       </c>
       <c r="C117" s="5">
-        <v>3.2730084499999066</v>
+        <v>3.2730083999999806</v>
       </c>
       <c r="D117" s="5">
-        <v>7.6692625097835032</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.669262387867315</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>530.38764792999996</v>
+        <v>530.38764790000005</v>
       </c>
       <c r="C118" s="5">
-        <v>-2.7703287699999919</v>
+        <v>-2.770328799999902</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.0601457661636049</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.0601458299249789</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>534.27933986000005</v>
+        <v>534.27933989999997</v>
       </c>
       <c r="C119" s="5">
-        <v>3.8916919300000927</v>
+        <v>3.8916919999999209</v>
       </c>
       <c r="D119" s="5">
-        <v>9.1691056342012125</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.1691058063774413</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>537.19930080999995</v>
+        <v>537.19930079999995</v>
       </c>
       <c r="C120" s="5">
-        <v>2.9199609499999042</v>
+        <v>2.9199608999999782</v>
       </c>
       <c r="D120" s="5">
-        <v>6.7590490101432366</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7590488903824575</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>536.78733388000001</v>
+        <v>536.78733390000002</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.41196692999994866</v>
+        <v>-0.41196689999992486</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.9163833718279446</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.91638330539387525</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>542.29034626999999</v>
+        <v>542.29034630000001</v>
       </c>
       <c r="C122" s="5">
-        <v>5.5030123899999808</v>
+        <v>5.5030123999999887</v>
       </c>
       <c r="D122" s="5">
-        <v>13.020015965423726</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.020015989920463</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>547.08586154</v>
+        <v>547.08586149999996</v>
       </c>
       <c r="C123" s="5">
-        <v>4.7955152700000099</v>
+        <v>4.7955151999999543</v>
       </c>
       <c r="D123" s="5">
-        <v>11.143333090260388</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.143332918963145</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>549.74838015</v>
+        <v>549.74838020000004</v>
       </c>
       <c r="C124" s="5">
-        <v>2.6625186100000064</v>
+        <v>2.6625187000000778</v>
       </c>
       <c r="D124" s="5">
-        <v>5.9989599943689687</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9989602030581457</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>553.06199619999995</v>
       </c>
       <c r="C125" s="5">
-        <v>3.3136160499999505</v>
+        <v>3.3136159999999109</v>
       </c>
       <c r="D125" s="5">
-        <v>7.477684531774087</v>
+        <v>7.4776844144718746</v>
       </c>
       <c r="E125" s="5">
-        <v>5.2647450654756955</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2647450714862432</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>556.36434572999997</v>
+        <v>556.36434569999994</v>
       </c>
       <c r="C126" s="5">
-        <v>3.302349530000015</v>
+        <v>3.3023494999999912</v>
       </c>
       <c r="D126" s="5">
-        <v>7.4052935828230027</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.405293513325506</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>559.12546738000003</v>
+        <v>559.12546740000005</v>
       </c>
       <c r="C127" s="5">
-        <v>2.7611216500000637</v>
+        <v>2.7611217000001034</v>
       </c>
       <c r="D127" s="5">
-        <v>6.1206257028226352</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1206258170402705</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>563.86335697000004</v>
+        <v>563.86335699999995</v>
       </c>
       <c r="C128" s="5">
-        <v>4.7378895900000089</v>
+        <v>4.7378895999999031</v>
       </c>
       <c r="D128" s="5">
-        <v>10.656054350113763</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.65605437326389</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>563.01118366000003</v>
+        <v>563.01118369999995</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.85217331000001195</v>
+        <v>-0.85217330000000402</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.7985749535237239</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7985749324982203</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>564.19211743000005</v>
+        <v>564.19211740000003</v>
       </c>
       <c r="C130" s="5">
-        <v>1.1809337700000242</v>
+        <v>1.1809337000000824</v>
       </c>
       <c r="D130" s="5">
-        <v>2.5462795680079253</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5462794151484891</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>570.06434587000001</v>
+        <v>570.06434590000003</v>
       </c>
       <c r="C131" s="5">
-        <v>5.872228439999958</v>
+        <v>5.8722285000000056</v>
       </c>
       <c r="D131" s="5">
-        <v>13.230228068544459</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.230228212300311</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>569.76367350999999</v>
+        <v>569.76367349999998</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.3006723600000214</v>
+        <v>-0.30067240000005313</v>
       </c>
       <c r="D132" s="5">
-        <v>-0.63109017273015322</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.63109025641098215</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>570.57136285000001</v>
+        <v>570.57136290000005</v>
       </c>
       <c r="C133" s="5">
-        <v>0.80768934000002446</v>
+        <v>0.80768940000007206</v>
       </c>
       <c r="D133" s="5">
-        <v>1.7144298150375548</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7144299434206589</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>573.13041683999995</v>
+        <v>573.13041680000003</v>
       </c>
       <c r="C134" s="5">
-        <v>2.5590539899999385</v>
+        <v>2.5590538999999808</v>
       </c>
       <c r="D134" s="5">
-        <v>5.5168569524686628</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5168567531384438</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>570.70706030999997</v>
+        <v>570.70706029999997</v>
       </c>
       <c r="C135" s="5">
-        <v>-2.4233565299999782</v>
+        <v>-2.4233565000000681</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.9575875469852093</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9575874873710069</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>572.00890118999996</v>
+        <v>572.00890119999997</v>
       </c>
       <c r="C136" s="5">
-        <v>1.3018408799999861</v>
+        <v>1.301840900000002</v>
       </c>
       <c r="D136" s="5">
-        <v>2.7719271942723722</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7719272374419068</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>574.21831823000002</v>
+        <v>574.2183182</v>
       </c>
       <c r="C137" s="5">
-        <v>2.2094170400000621</v>
+        <v>2.2094170000000304</v>
       </c>
       <c r="D137" s="5">
-        <v>4.7348150836596714</v>
+        <v>4.7348149960253716</v>
       </c>
       <c r="E137" s="5">
-        <v>3.8253075017560034</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8253074963316536</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>580.71144483</v>
+        <v>580.71144479999998</v>
       </c>
       <c r="C138" s="5">
         <v>6.4931265999999823</v>
       </c>
       <c r="D138" s="5">
-        <v>14.445865875677644</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.445865876479736</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>584.58078117000002</v>
+        <v>584.58078120000005</v>
       </c>
       <c r="C139" s="5">
-        <v>3.869336340000018</v>
+        <v>3.8693364000000656</v>
       </c>
       <c r="D139" s="5">
-        <v>8.2953415877249803</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2953417215514857</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>584.72181796999996</v>
+        <v>584.72181799999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.14103679999993801</v>
       </c>
       <c r="D140" s="5">
-        <v>0.28989820167575342</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.28989820166105407</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>583.17296862000001</v>
+        <v>583.17296859999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.5488493499999549</v>
+        <v>-1.5488493999999946</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.132736035067063</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.132736134571068</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>583.24797265999996</v>
+        <v>583.24797269999999</v>
       </c>
       <c r="C142" s="5">
-        <v>7.500403999995342E-2</v>
+        <v>7.5004100000001017E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>0.15444567455267233</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.15444579819536841</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>581.88229595999996</v>
+        <v>581.882296</v>
       </c>
       <c r="C143" s="5">
         <v>-1.3656766999999945</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.7738987891006261</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7738987889128874</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>579.81457235000005</v>
+        <v>579.81457239999997</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.0677236099999163</v>
+        <v>-2.0677236000000221</v>
       </c>
       <c r="D144" s="5">
-        <v>-4.1818483905325277</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1818483704200489</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>581.49661273000004</v>
+        <v>581.49661270000001</v>
       </c>
       <c r="C145" s="5">
-        <v>1.6820403799999895</v>
+        <v>1.6820403000000397</v>
       </c>
       <c r="D145" s="5">
-        <v>3.5372813017606974</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5372811305199203</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>578.59836852000001</v>
+        <v>578.59836849999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.8982442100000299</v>
+        <v>-2.8982442000000219</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.8196748367478897</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.8196748175071367</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>576.25588835999997</v>
+        <v>576.2558884</v>
       </c>
       <c r="C147" s="5">
-        <v>-2.3424801600000364</v>
+        <v>-2.3424800999999889</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.7515192247254863</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.7515191058783435</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>578.51973630999998</v>
+        <v>578.51973629999998</v>
       </c>
       <c r="C148" s="5">
-        <v>2.263847950000013</v>
+        <v>2.2638478999999734</v>
       </c>
       <c r="D148" s="5">
-        <v>4.8174622774631803</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8174621684122343</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>574.94930217000001</v>
+        <v>574.94930220000003</v>
       </c>
       <c r="C149" s="5">
-        <v>-3.5704341399999748</v>
+        <v>-3.5704340999999431</v>
       </c>
       <c r="D149" s="5">
-        <v>-7.1597161894595418</v>
+        <v>-7.1597161120708019</v>
       </c>
       <c r="E149" s="5">
-        <v>0.12730070023772022</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.12730071069335658</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>571.35911910000004</v>
       </c>
       <c r="C150" s="5">
-        <v>-3.5901830699999664</v>
+        <v>-3.5901830999999902</v>
       </c>
       <c r="D150" s="5">
-        <v>-7.2411523161899911</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.2411523742702766</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>571.79441522000002</v>
+        <v>571.7944152</v>
       </c>
       <c r="C151" s="5">
-        <v>0.43529611999997542</v>
+        <v>0.43529609999995955</v>
       </c>
       <c r="D151" s="5">
-        <v>0.9180735650713201</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.91807352271289222</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>572.58600703000002</v>
+        <v>572.586007</v>
       </c>
       <c r="C152" s="5">
-        <v>0.7915918099999999</v>
+        <v>0.79159179999999196</v>
       </c>
       <c r="D152" s="5">
-        <v>1.6739870664162604</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6739870451670136</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>570.90998784999999</v>
+        <v>570.90998790000003</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.6760191800000257</v>
+        <v>-1.6760190999999622</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.4565253252438088</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4565251630814475</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>571.76864039999998</v>
       </c>
       <c r="C154" s="5">
-        <v>0.85865254999998797</v>
+        <v>0.8586524999999483</v>
       </c>
       <c r="D154" s="5">
-        <v>1.8198127995751934</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8198126925670355</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>570.54801875999999</v>
+        <v>570.54801880000002</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.2206216399999903</v>
+        <v>-1.2206215999999586</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.5319147563694133</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5319146743698617</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>568.57379359000004</v>
+        <v>568.57379360000004</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.9742251699999542</v>
+        <v>-1.974225199999978</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.0741528820083968</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.0741529424650587</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>569.50335337000001</v>
+        <v>569.50335340000004</v>
       </c>
       <c r="C157" s="5">
-        <v>0.92955977999997685</v>
+        <v>0.92955979999999272</v>
       </c>
       <c r="D157" s="5">
-        <v>1.979614363949822</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9796144068909394</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>566.09833897999999</v>
+        <v>566.09833900000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-3.4050143900000194</v>
+        <v>-3.4050144000000273</v>
       </c>
       <c r="D158" s="5">
-        <v>-6.9434088559633071</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.9434088753353667</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>563.39028418999999</v>
+        <v>563.3902842</v>
       </c>
       <c r="C159" s="5">
-        <v>-2.7080547900000056</v>
+        <v>-2.7080548000000135</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.5918100538723703</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.591810073788583</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>562.66588430000002</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.7243998899999724</v>
+        <v>-0.72439989999998033</v>
       </c>
       <c r="D160" s="5">
-        <v>-1.5320795647425722</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5320795857159508</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>558.18442453</v>
+        <v>558.18442449999998</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.4814597700000149</v>
+        <v>-4.4814598000000387</v>
       </c>
       <c r="D161" s="5">
-        <v>-9.1498681699168856</v>
+        <v>-9.1498682285105932</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.9158879881626465</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9158879984462094</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>559.23394976999998</v>
+        <v>559.2339498</v>
       </c>
       <c r="C162" s="5">
-        <v>1.0495252399999799</v>
+        <v>1.0495253000000275</v>
       </c>
       <c r="D162" s="5">
-        <v>2.2797778581959971</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2797779900027182</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>555.51763863999997</v>
+        <v>555.51763860000005</v>
       </c>
       <c r="C163" s="5">
-        <v>-3.7163111300000082</v>
+        <v>-3.7163111999999501</v>
       </c>
       <c r="D163" s="5">
-        <v>-7.6893317781924324</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.6893319173780057</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>549.80351718999998</v>
+        <v>549.80351719999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-5.7141214499999933</v>
+        <v>-5.7141214000000673</v>
       </c>
       <c r="D164" s="5">
-        <v>-11.668434360628034</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.668434265025251</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>551.79838093000001</v>
+        <v>551.79838089999998</v>
       </c>
       <c r="C165" s="5">
-        <v>1.994863740000028</v>
+        <v>1.9948636999999962</v>
       </c>
       <c r="D165" s="5">
-        <v>4.4419319947722968</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4419319038375704</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>554.24753915999997</v>
+        <v>554.24753920000001</v>
       </c>
       <c r="C166" s="5">
-        <v>2.4491582299999664</v>
+        <v>2.4491583000000219</v>
       </c>
       <c r="D166" s="5">
-        <v>5.4581674331391161</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4581675932721563</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>550.89925859000004</v>
+        <v>550.89925860000005</v>
       </c>
       <c r="C167" s="5">
-        <v>-3.348280569999929</v>
+        <v>-3.3482805999999528</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.0132706842484183</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.0132707445237141</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>550.38913022999998</v>
+        <v>550.38913019999995</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.510128360000067</v>
+        <v>-0.51012840000009874</v>
       </c>
       <c r="D168" s="5">
-        <v>-1.105548703765169</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1055487899921612</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>551.38034264999999</v>
+        <v>551.38034270000003</v>
       </c>
       <c r="C169" s="5">
-        <v>0.99121242000001075</v>
+        <v>0.99121250000007421</v>
       </c>
       <c r="D169" s="5">
-        <v>2.1826514027717625</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1826515808005764</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>551.18908614999998</v>
+        <v>551.18908620000002</v>
       </c>
       <c r="C170" s="5">
         <v>-0.1912565000000086</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.41544908012227655</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.41544908008458448</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>550.86730981000005</v>
+        <v>550.86730980000004</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.3217763399999285</v>
+        <v>-0.32177639999997609</v>
       </c>
       <c r="D171" s="5">
-        <v>-0.69829796590091808</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.69829809562821366</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>546.62421033999999</v>
+        <v>546.62421029999996</v>
       </c>
       <c r="C172" s="5">
-        <v>-4.243099470000061</v>
+        <v>-4.2430995000000848</v>
       </c>
       <c r="D172" s="5">
-        <v>-8.8614013310305282</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.8614013912074352</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>547.66108892</v>
+        <v>547.66108889999998</v>
       </c>
       <c r="C173" s="5">
-        <v>1.0368785800000069</v>
+        <v>1.0368786000000227</v>
       </c>
       <c r="D173" s="5">
-        <v>2.3001502375837646</v>
+        <v>2.3001502825846343</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.8852793355638386</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8852793338736351</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>546.80112329999997</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.85996562000002541</v>
+        <v>-0.85996560000000954</v>
       </c>
       <c r="D174" s="5">
-        <v>-1.8681130690908931</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8681130260868151</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>543.28231547999997</v>
+        <v>543.28231549999998</v>
       </c>
       <c r="C175" s="5">
-        <v>-3.5188078200000064</v>
+        <v>-3.5188077999999905</v>
       </c>
       <c r="D175" s="5">
-        <v>-7.4547688844646469</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.4547688435818937</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>542.1971413</v>
       </c>
       <c r="C176" s="5">
-        <v>-1.0851741799999672</v>
+        <v>-1.0851741999999831</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.3707708404113292</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3707708835399299</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>544.35971704999997</v>
+        <v>544.35971710000001</v>
       </c>
       <c r="C177" s="5">
-        <v>2.1625757499999736</v>
+        <v>2.1625758000000133</v>
       </c>
       <c r="D177" s="5">
-        <v>4.8926540860601664</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.892654201674107</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>539.84134298000004</v>
+        <v>539.84134300000005</v>
       </c>
       <c r="C178" s="5">
-        <v>-4.5183740699999362</v>
+        <v>-4.51837409999996</v>
       </c>
       <c r="D178" s="5">
-        <v>-9.5180524520286358</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.5180525115330266</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>540.19756815000005</v>
+        <v>540.19756819999998</v>
       </c>
       <c r="C179" s="5">
-        <v>0.35622517000001608</v>
+        <v>0.35622519999992619</v>
       </c>
       <c r="D179" s="5">
-        <v>0.79472429920020016</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.79472436634244747</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>544.10243355</v>
+        <v>544.10243360000004</v>
       </c>
       <c r="C180" s="5">
-        <v>3.9048653999999487</v>
+        <v>3.9048654000000624</v>
       </c>
       <c r="D180" s="5">
-        <v>9.0276177596647411</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.0276177587960138</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>543.37595653000005</v>
+        <v>543.37595650000003</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.72647701999994752</v>
+        <v>-0.72647710000001098</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.5905074207659742</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5905075944842029</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>543.58472672000005</v>
+        <v>543.58472670000003</v>
       </c>
       <c r="C182" s="5">
-        <v>0.20877018999999564</v>
+        <v>0.20877020000000357</v>
       </c>
       <c r="D182" s="5">
-        <v>0.46202688831709082</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.46202691052021905</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>547.79855333</v>
+        <v>547.79855329999998</v>
       </c>
       <c r="C183" s="5">
-        <v>4.2138266099999555</v>
+        <v>4.2138265999999476</v>
       </c>
       <c r="D183" s="5">
-        <v>9.7093453081009695</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.7093452844409391</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>548.33394456999997</v>
+        <v>548.3339446</v>
       </c>
       <c r="C184" s="5">
-        <v>0.53539123999996718</v>
+        <v>0.53539130000001478</v>
       </c>
       <c r="D184" s="5">
-        <v>1.1791457070913003</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1791458400113086</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>550.10726481999995</v>
+        <v>550.10726480000005</v>
       </c>
       <c r="C185" s="5">
-        <v>1.7733202499999834</v>
+        <v>1.7733202000000574</v>
       </c>
       <c r="D185" s="5">
-        <v>3.9505961120834598</v>
+        <v>3.9505959984851735</v>
       </c>
       <c r="E185" s="5">
-        <v>0.44665869996787233</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.44665869998419261</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>552.84180915000002</v>
+        <v>552.84180919999994</v>
       </c>
       <c r="C186" s="5">
-        <v>2.7345443300000625</v>
+        <v>2.7345443999998906</v>
       </c>
       <c r="D186" s="5">
-        <v>6.1309348703350031</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1309350318212497</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>553.24044435999997</v>
+        <v>553.2404444</v>
       </c>
       <c r="C187" s="5">
-        <v>0.39863520999995217</v>
+        <v>0.39863520000005792</v>
       </c>
       <c r="D187" s="5">
-        <v>0.86871855452879121</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.86871853257119991</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>556.22534102999998</v>
+        <v>556.22534099999996</v>
       </c>
       <c r="C188" s="5">
-        <v>2.9848966700000119</v>
+        <v>2.9848965999999564</v>
       </c>
       <c r="D188" s="5">
-        <v>6.6699751576909438</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6699749961034893</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>565.90490339999997</v>
       </c>
       <c r="C189" s="5">
-        <v>9.6795623699999851</v>
+        <v>9.6795624000000089</v>
       </c>
       <c r="D189" s="5">
-        <v>23.0020167424112</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>23.002016822020678</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>563.41967148000003</v>
+        <v>563.41967150000005</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.4852319199999329</v>
+        <v>-2.485231899999917</v>
       </c>
       <c r="D190" s="5">
-        <v>-5.144484430998153</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.1444843905925293</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>562.95019909999996</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.46947238000007019</v>
+        <v>-0.46947240000008605</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.99533648906608985</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.99533653123915489</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>569.18833981</v>
+        <v>569.18833979999999</v>
       </c>
       <c r="C192" s="5">
-        <v>6.2381407100000388</v>
+        <v>6.2381407000000308</v>
       </c>
       <c r="D192" s="5">
-        <v>14.138513357998161</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.138513333934721</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>569.44318836000002</v>
+        <v>569.44318840000005</v>
       </c>
       <c r="C193" s="5">
-        <v>0.25484855000001971</v>
+        <v>0.25484860000005938</v>
       </c>
       <c r="D193" s="5">
-        <v>0.53861343077632462</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.53861353671957879</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>574.36239854999997</v>
+        <v>574.36239860000001</v>
       </c>
       <c r="C194" s="5">
-        <v>4.9192101899999443</v>
+        <v>4.9192101999999522</v>
       </c>
       <c r="D194" s="5">
-        <v>10.873352022495153</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.873352044859219</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>574.77198813999996</v>
+        <v>574.77198810000004</v>
       </c>
       <c r="C195" s="5">
-        <v>0.40958958999999595</v>
+        <v>0.40958950000003824</v>
       </c>
       <c r="D195" s="5">
-        <v>0.85910893791361076</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.85910874832375583</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>578.86835100999997</v>
+        <v>578.86835099999996</v>
       </c>
       <c r="C196" s="5">
-        <v>4.0963628700000072</v>
+        <v>4.0963628999999173</v>
       </c>
       <c r="D196" s="5">
-        <v>8.8956509202547274</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8956509886207069</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>583.56645103000005</v>
+        <v>583.56645100000003</v>
       </c>
       <c r="C197" s="5">
-        <v>4.6981000200000835</v>
+        <v>4.6981000000000677</v>
       </c>
       <c r="D197" s="5">
-        <v>10.185927276019701</v>
+        <v>10.185927230887959</v>
       </c>
       <c r="E197" s="5">
-        <v>6.0823021890009432</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0823021874042205</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>588.78608201999998</v>
+        <v>588.78608199999996</v>
       </c>
       <c r="C198" s="5">
-        <v>5.2196309899999278</v>
+        <v>5.2196309999999357</v>
       </c>
       <c r="D198" s="5">
-        <v>11.277312002278638</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.277312025566676</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>593.17807913000001</v>
+        <v>593.17807909999999</v>
       </c>
       <c r="C199" s="5">
-        <v>4.3919971100000339</v>
+        <v>4.391997100000026</v>
       </c>
       <c r="D199" s="5">
-        <v>9.3278216526460298</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.3278216308590789</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>600.43753758000003</v>
+        <v>600.43753760000004</v>
       </c>
       <c r="C200" s="5">
-        <v>7.259458450000011</v>
+        <v>7.2594585000000507</v>
       </c>
       <c r="D200" s="5">
-        <v>15.715864135642699</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.715864252123414</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>595.80892575999997</v>
+        <v>595.8089258</v>
       </c>
       <c r="C201" s="5">
-        <v>-4.6286118200000601</v>
+        <v>-4.6286118000000442</v>
       </c>
       <c r="D201" s="5">
-        <v>-8.8681812086604861</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.8681811716683541</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>600.63766530999999</v>
+        <v>600.63766529999998</v>
       </c>
       <c r="C202" s="5">
-        <v>4.828739550000023</v>
+        <v>4.8287394999999833</v>
       </c>
       <c r="D202" s="5">
-        <v>10.170848274581502</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.170848163814172</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>606.89332789000002</v>
+        <v>606.89332790000003</v>
       </c>
       <c r="C203" s="5">
-        <v>6.2556625800000347</v>
+        <v>6.2556626000000506</v>
       </c>
       <c r="D203" s="5">
-        <v>13.239410861193534</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.239410906207837</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>604.96729235999999</v>
+        <v>604.96729240000002</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.9260355300000356</v>
+        <v>-1.9260355000000118</v>
       </c>
       <c r="D204" s="5">
-        <v>-3.7425425729585182</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.7425425156176195</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>607.80136793999998</v>
+        <v>607.80136789999995</v>
       </c>
       <c r="C205" s="5">
-        <v>2.8340755799999897</v>
+        <v>2.8340754999999263</v>
       </c>
       <c r="D205" s="5">
-        <v>5.7687415407256859</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.768741373276387</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>612.00629609999999</v>
       </c>
       <c r="C206" s="5">
-        <v>4.2049281600000086</v>
+        <v>4.2049282000000403</v>
       </c>
       <c r="D206" s="5">
-        <v>8.6252032804484671</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.6252033662332916</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>612.82855912000002</v>
+        <v>612.82855910000001</v>
       </c>
       <c r="C207" s="5">
-        <v>0.8222630200000367</v>
+        <v>0.82226300000002084</v>
       </c>
       <c r="D207" s="5">
-        <v>1.6242312553503835</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6242312155516192</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>616.77515946999995</v>
+        <v>616.77515949999997</v>
       </c>
       <c r="C208" s="5">
-        <v>3.946600349999926</v>
+        <v>3.9466003999999657</v>
       </c>
       <c r="D208" s="5">
-        <v>8.0076550461778204</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0076551515187546</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>621.27897628999995</v>
+        <v>621.27897629999995</v>
       </c>
       <c r="C209" s="5">
-        <v>4.5038168199999973</v>
+        <v>4.5038167999999814</v>
       </c>
       <c r="D209" s="5">
-        <v>9.1232771729909956</v>
+        <v>9.1232771303748414</v>
       </c>
       <c r="E209" s="5">
-        <v>6.4624217505027781</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4624217576894072</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>623.16352801000005</v>
+        <v>623.16352800000004</v>
       </c>
       <c r="C210" s="5">
-        <v>1.8845517200001041</v>
+        <v>1.8845517000000882</v>
       </c>
       <c r="D210" s="5">
-        <v>3.7013565322519204</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7013564922527387</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>629.49777750999999</v>
+        <v>629.49777749999998</v>
       </c>
       <c r="C211" s="5">
         <v>6.3342494999999417</v>
       </c>
       <c r="D211" s="5">
-        <v>12.903156780509306</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.903156780728198</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>636.80819545999998</v>
+        <v>636.80819550000001</v>
       </c>
       <c r="C212" s="5">
-        <v>7.3104179499999873</v>
+        <v>7.310418000000027</v>
       </c>
       <c r="D212" s="5">
-        <v>14.861190646055466</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.861190754529051</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>639.39995782000005</v>
+        <v>639.39995780000004</v>
       </c>
       <c r="C213" s="5">
-        <v>2.5917623600000752</v>
+        <v>2.5917623000000276</v>
       </c>
       <c r="D213" s="5">
-        <v>4.9947326279618842</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9947325094111816</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>643.27695912000001</v>
+        <v>643.2769591</v>
       </c>
       <c r="C214" s="5">
         <v>3.8770012999999608</v>
       </c>
       <c r="D214" s="5">
-        <v>7.5238271657211975</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5238271659644029</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>650.51490282999998</v>
+        <v>650.51490279999996</v>
       </c>
       <c r="C215" s="5">
-        <v>7.2379437099999677</v>
+        <v>7.2379436999999598</v>
       </c>
       <c r="D215" s="5">
-        <v>14.369718216271664</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.369718195648694</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>648.11850913000001</v>
+        <v>648.11850909999998</v>
       </c>
       <c r="C216" s="5">
         <v>-2.396393699999976</v>
       </c>
       <c r="D216" s="5">
-        <v>-4.3321338561128409</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.3321338563085732</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>652.57643326000004</v>
+        <v>652.57643329999996</v>
       </c>
       <c r="C217" s="5">
-        <v>4.4579241300000376</v>
+        <v>4.4579241999999795</v>
       </c>
       <c r="D217" s="5">
-        <v>8.5734252033468739</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.5734253435151953</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>653.60729299000002</v>
+        <v>653.60729300000003</v>
       </c>
       <c r="C218" s="5">
-        <v>1.0308597299999747</v>
+        <v>1.0308597000000645</v>
       </c>
       <c r="D218" s="5">
-        <v>1.912168462681163</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9121684064310251</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>661.38768971000002</v>
+        <v>661.38768970000001</v>
       </c>
       <c r="C219" s="5">
-        <v>7.7803967199999988</v>
+        <v>7.780396699999983</v>
       </c>
       <c r="D219" s="5">
-        <v>15.257876326760922</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.257876284687889</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>666.60301162999997</v>
+        <v>666.60301159999995</v>
       </c>
       <c r="C220" s="5">
-        <v>5.2153219199999512</v>
+        <v>5.2153218999999353</v>
       </c>
       <c r="D220" s="5">
-        <v>9.8838760933253056</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.8838760539191597</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>667.18173276000005</v>
+        <v>667.18173279999996</v>
       </c>
       <c r="C221" s="5">
-        <v>0.5787211300000763</v>
+        <v>0.57872120000001814</v>
       </c>
       <c r="D221" s="5">
-        <v>1.0467864155979667</v>
+        <v>1.0467865428656742</v>
       </c>
       <c r="E221" s="5">
-        <v>7.3884290667794339</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3884290714892442</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>668.99494371000003</v>
+        <v>668.99494370000002</v>
       </c>
       <c r="C222" s="5">
-        <v>1.8132109499999842</v>
+        <v>1.8132109000000582</v>
       </c>
       <c r="D222" s="5">
-        <v>3.3104518772011371</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3104517843438819</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>674.90506735999998</v>
+        <v>674.90506740000001</v>
       </c>
       <c r="C223" s="5">
-        <v>5.9101236499999459</v>
+        <v>5.9101236999999855</v>
       </c>
       <c r="D223" s="5">
-        <v>11.131772957878617</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.131773056851113</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>674.81793472000004</v>
+        <v>674.81793470000002</v>
       </c>
       <c r="C224" s="5">
-        <v>-8.7132639999936146E-2</v>
+        <v>-8.7132699999983743E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.15481430013762898</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.15481440665877644</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>677.40354228000001</v>
+        <v>677.40354230000003</v>
       </c>
       <c r="C225" s="5">
-        <v>2.5856075599999713</v>
+        <v>2.585607600000003</v>
       </c>
       <c r="D225" s="5">
-        <v>4.6960178651815232</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6960179395101331</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>678.64542888999995</v>
+        <v>678.64542889999996</v>
       </c>
       <c r="C226" s="5">
-        <v>1.2418866099999377</v>
+        <v>1.2418865999999298</v>
       </c>
       <c r="D226" s="5">
-        <v>2.2222835178729028</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2222834997313923</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>675.15518142999997</v>
+        <v>675.15518139999995</v>
       </c>
       <c r="C227" s="5">
-        <v>-3.4902474599999778</v>
+        <v>-3.4902475000000095</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.9999420440655875</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9999421108088864</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>673.44573358000002</v>
+        <v>673.44573360000004</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.7094478499999468</v>
+        <v>-1.7094477999999071</v>
       </c>
       <c r="D228" s="5">
-        <v>-2.9963644330820771</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9963643467888157</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>674.33452049000005</v>
+        <v>674.33452050000005</v>
       </c>
       <c r="C229" s="5">
-        <v>0.88878691000002163</v>
+        <v>0.8887869000000137</v>
       </c>
       <c r="D229" s="5">
-        <v>1.5952586857163276</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5952586675895386</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>670.70359753000002</v>
+        <v>670.7035975</v>
       </c>
       <c r="C230" s="5">
-        <v>-3.6309229600000208</v>
+        <v>-3.6309230000000525</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.2733880344909227</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.2733881014776731</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>675.48016646999997</v>
+        <v>675.4801665</v>
       </c>
       <c r="C231" s="5">
-        <v>4.7765689399999474</v>
+        <v>4.776568999999995</v>
       </c>
       <c r="D231" s="5">
-        <v>8.8888950922442191</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8888952087231132</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>669.30708060999996</v>
+        <v>669.30708059999995</v>
       </c>
       <c r="C232" s="5">
-        <v>-6.1730858600000147</v>
+        <v>-6.1730859000000464</v>
       </c>
       <c r="D232" s="5">
-        <v>-10.431807046893793</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.43180711068824</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>662.16999615999998</v>
+        <v>662.16999620000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-7.1370844499999748</v>
+        <v>-7.1370843999999352</v>
       </c>
       <c r="D233" s="5">
-        <v>-12.071645198029945</v>
+        <v>-12.071645118526819</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.75118012887844809</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.75118012883339524</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>649.30111117000001</v>
+        <v>649.30111120000004</v>
       </c>
       <c r="C234" s="5">
-        <v>-12.86888498999997</v>
+        <v>-12.868884999999977</v>
       </c>
       <c r="D234" s="5">
-        <v>-20.983139075536361</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-20.983139089004542</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>636.21889563000002</v>
+        <v>636.2188956</v>
       </c>
       <c r="C235" s="5">
-        <v>-13.082215539999993</v>
+        <v>-13.08221560000004</v>
       </c>
       <c r="D235" s="5">
-        <v>-21.670562394847803</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-21.670562482599255</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>623.66036681000003</v>
+        <v>623.66036680000002</v>
       </c>
       <c r="C236" s="5">
-        <v>-12.558528819999992</v>
+        <v>-12.558528799999976</v>
       </c>
       <c r="D236" s="5">
-        <v>-21.277479948917033</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-21.277479919519649</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>609.26463077999995</v>
+        <v>609.26463079999996</v>
       </c>
       <c r="C237" s="5">
-        <v>-14.39573603000008</v>
+        <v>-14.395736000000056</v>
       </c>
       <c r="D237" s="5">
-        <v>-24.43966843635058</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-24.439668392047253</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>603.68603540000004</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.5785953799999106</v>
+        <v>-5.5785953999999265</v>
       </c>
       <c r="D238" s="5">
-        <v>-10.450750058102109</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.450750093377103</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>596.92012900999998</v>
+        <v>596.92012899999997</v>
       </c>
       <c r="C239" s="5">
-        <v>-6.7659063900000547</v>
+        <v>-6.7659064000000626</v>
       </c>
       <c r="D239" s="5">
-        <v>-12.650357302928883</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.650357320489025</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>591.08068963999995</v>
+        <v>591.08068960000003</v>
       </c>
       <c r="C240" s="5">
-        <v>-5.8394393700000364</v>
+        <v>-5.8394393999999465</v>
       </c>
       <c r="D240" s="5">
-        <v>-11.127670035352754</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.127670089657082</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>583.74738019999995</v>
       </c>
       <c r="C241" s="5">
-        <v>-7.3333094399999936</v>
+        <v>-7.3333094000000756</v>
       </c>
       <c r="D241" s="5">
-        <v>-13.912900059026079</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-13.912899989117367</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>576.5774725</v>
       </c>
       <c r="C242" s="5">
         <v>-7.1699076999999534</v>
       </c>
       <c r="D242" s="5">
         <v>-13.783039865377344</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>571.59353289000001</v>
+        <v>571.59353290000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-4.9839396099999931</v>
+        <v>-4.9839395999999851</v>
       </c>
       <c r="D243" s="5">
-        <v>-9.8936003346898449</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.893600315772888</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>567.16756213999997</v>
+        <v>567.16756210000005</v>
       </c>
       <c r="C244" s="5">
-        <v>-4.4259707500000331</v>
+        <v>-4.4259707999999591</v>
       </c>
       <c r="D244" s="5">
-        <v>-8.9061756502679117</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.9061757464856228</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>566.33005691999995</v>
+        <v>566.33005690000005</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.83750522000002547</v>
+        <v>-0.83750520000000961</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.7576535862491416</v>
+        <v>-1.7576535447388908</v>
       </c>
       <c r="E245" s="5">
-        <v>-14.473615505955706</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-14.473615514142491</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>568.47387650999997</v>
+        <v>568.47387649999996</v>
       </c>
       <c r="C246" s="5">
-        <v>2.143819590000021</v>
+        <v>2.1438195999999152</v>
       </c>
       <c r="D246" s="5">
-        <v>4.6383312612172656</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6383312834723078</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>560.33610454999996</v>
+        <v>560.3361046</v>
       </c>
       <c r="C247" s="5">
-        <v>-8.1377719600000091</v>
+        <v>-8.1377718999999615</v>
       </c>
       <c r="D247" s="5">
-        <v>-15.888159792876767</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-15.888159685055625</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>563.94079614999998</v>
+        <v>563.94079620000002</v>
       </c>
       <c r="C248" s="5">
         <v>3.6046916000000238</v>
       </c>
       <c r="D248" s="5">
-        <v>7.9987871356602236</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.9987871349211037</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>566.14410840000005</v>
       </c>
       <c r="C249" s="5">
-        <v>2.2033122500000673</v>
+        <v>2.2033122000000276</v>
       </c>
       <c r="D249" s="5">
-        <v>4.7904604843387766</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7904603728479378</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>565.06922936000001</v>
+        <v>565.06922940000004</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.0748790400000416</v>
+        <v>-1.0748790000000099</v>
       </c>
       <c r="D250" s="5">
-        <v>-2.2546745301449289</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.254674447114724</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>563.81240331000004</v>
+        <v>563.81240330000003</v>
       </c>
       <c r="C251" s="5">
-        <v>-1.2568260499999724</v>
+        <v>-1.256826100000012</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.6366283043607885</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6366284077890212</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>567.47771215</v>
+        <v>567.47771220000004</v>
       </c>
       <c r="C252" s="5">
-        <v>3.665308839999966</v>
+        <v>3.6653089000000136</v>
       </c>
       <c r="D252" s="5">
-        <v>8.0861883332430153</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0861884705283558</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>565.86797711999998</v>
+        <v>565.86797709999996</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.6097350300000244</v>
+        <v>-1.6097351000000799</v>
       </c>
       <c r="D253" s="5">
-        <v>-3.3513702425362779</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3513703857152244</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>565.48405207999997</v>
+        <v>565.48405209999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.38392504000000827</v>
+        <v>-0.38392499999997654</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.81113398763799083</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.81113390347199443</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>565.22853322000003</v>
+        <v>565.22853320000002</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.25551885999993829</v>
+        <v>-0.25551889999997002</v>
       </c>
       <c r="D255" s="5">
-        <v>-0.54088484367011969</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.54088492811324995</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>561.33923063999998</v>
+        <v>561.33923059999995</v>
       </c>
       <c r="C256" s="5">
-        <v>-3.8893025800000487</v>
+        <v>-3.8893026000000646</v>
       </c>
       <c r="D256" s="5">
-        <v>-7.9516912501564789</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.9516912897824366</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>562.02011899000001</v>
+        <v>562.02011900000002</v>
       </c>
       <c r="C257" s="5">
-        <v>0.68088835000003201</v>
+        <v>0.68088840000007167</v>
       </c>
       <c r="D257" s="5">
-        <v>1.465315448357507</v>
+        <v>1.4653155567846854</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.76102934628609065</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.76102934101571762</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>557.30467019000002</v>
+        <v>557.30467020000003</v>
       </c>
       <c r="C258" s="5">
         <v>-4.7154487999999901</v>
       </c>
       <c r="D258" s="5">
-        <v>-9.6163577189132923</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.6163577187500788</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>557.84689112000001</v>
+        <v>557.84689109999999</v>
       </c>
       <c r="C259" s="5">
-        <v>0.54222092999998495</v>
+        <v>0.54222089999996115</v>
       </c>
       <c r="D259" s="5">
-        <v>1.1737892530304661</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1737891877178885</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>561.36476390999997</v>
+        <v>561.36476389999996</v>
       </c>
       <c r="C260" s="5">
-        <v>3.5178727899999558</v>
+        <v>3.5178727999999637</v>
       </c>
       <c r="D260" s="5">
-        <v>7.8354571757354163</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.8354571990775668</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>561.07601047000003</v>
+        <v>561.07601050000005</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.28875343999993675</v>
+        <v>-0.28875339999990501</v>
       </c>
       <c r="D261" s="5">
-        <v>-0.61550981169442576</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.61550972668198423</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>559.82730046999995</v>
+        <v>559.82730049999998</v>
       </c>
       <c r="C262" s="5">
         <v>-1.2487100000000737</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.6382262256287259</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6382262254893596</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>562.73212694999995</v>
+        <v>562.73212699999999</v>
       </c>
       <c r="C263" s="5">
-        <v>2.904826479999997</v>
+        <v>2.9048265000000129</v>
       </c>
       <c r="D263" s="5">
-        <v>6.407353381436165</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4073534264649012</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>566.85117357000001</v>
+        <v>566.85117360000004</v>
       </c>
       <c r="C264" s="5">
-        <v>4.1190466200000628</v>
+        <v>4.119046600000047</v>
       </c>
       <c r="D264" s="5">
-        <v>9.146064069403792</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.1460640223466338</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>566.66805482999996</v>
+        <v>566.66805480000005</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.18311874000005446</v>
+        <v>-0.18311879999998837</v>
       </c>
       <c r="D265" s="5">
-        <v>-0.38696661624836315</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.3869667427946144</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>571.34183703999997</v>
+        <v>571.34183700000006</v>
       </c>
       <c r="C266" s="5">
-        <v>4.673782210000013</v>
+        <v>4.6737822000000051</v>
       </c>
       <c r="D266" s="5">
-        <v>10.358948926960011</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.358948904354804</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>567.51989782999999</v>
+        <v>567.51989779999997</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.8219392099999823</v>
+        <v>-3.821939200000088</v>
       </c>
       <c r="D267" s="5">
-        <v>-7.7384400860039504</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.7384400670177715</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>567.96285854999996</v>
+        <v>567.9628586</v>
       </c>
       <c r="C268" s="5">
-        <v>0.44296071999997366</v>
+        <v>0.44296080000003712</v>
       </c>
       <c r="D268" s="5">
-        <v>0.94065546568367076</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.94065563634890825</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>569.06061213999999</v>
+        <v>569.06061209999996</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0977535900000248</v>
+        <v>1.0977534999999534</v>
       </c>
       <c r="D269" s="5">
-        <v>2.3441644255965954</v>
+        <v>2.3441642311525346</v>
       </c>
       <c r="E269" s="5">
-        <v>1.2527119425283839</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2527119336096071</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>571.14020898000001</v>
+        <v>571.14020900000003</v>
       </c>
       <c r="C270" s="5">
-        <v>2.079596840000022</v>
+        <v>2.0795969000000696</v>
       </c>
       <c r="D270" s="5">
-        <v>4.4745508887098495</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4745510207352401</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>572.14021945000002</v>
+        <v>572.14021949999994</v>
       </c>
       <c r="C271" s="5">
-        <v>1.0000104700000065</v>
+        <v>1.0000104999999166</v>
       </c>
       <c r="D271" s="5">
-        <v>2.121434159276836</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1214342234579853</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>576.53310528999998</v>
+        <v>576.53310529999999</v>
       </c>
       <c r="C272" s="5">
-        <v>4.3928858399999626</v>
+        <v>4.3928858000000446</v>
       </c>
       <c r="D272" s="5">
-        <v>9.6127977227078212</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.6127976305726328</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>577.85391585000002</v>
+        <v>577.85391589999995</v>
       </c>
       <c r="C273" s="5">
-        <v>1.3208105600000408</v>
+        <v>1.3208105999999589</v>
       </c>
       <c r="D273" s="5">
-        <v>2.7840500373134569</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7840501226429115</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>582.79099955000004</v>
+        <v>582.79099959999996</v>
       </c>
       <c r="C274" s="5">
         <v>4.9370837000000165</v>
       </c>
       <c r="D274" s="5">
-        <v>10.748360261370893</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.748360260396851</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>584.26783774</v>
+        <v>584.26783769999997</v>
       </c>
       <c r="C275" s="5">
-        <v>1.4768381899999667</v>
+        <v>1.476838100000009</v>
       </c>
       <c r="D275" s="5">
-        <v>3.083636606469331</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.083636415654567</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>580.90578332999996</v>
+        <v>580.90578330000005</v>
       </c>
       <c r="C276" s="5">
-        <v>-3.3620544100000416</v>
+        <v>-3.36205439999992</v>
       </c>
       <c r="D276" s="5">
-        <v>-6.6907628670557884</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.690762848223919</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>586.08068668999999</v>
+        <v>586.0806867</v>
       </c>
       <c r="C277" s="5">
-        <v>5.1749033600000303</v>
+        <v>5.1749033999999483</v>
       </c>
       <c r="D277" s="5">
-        <v>11.229636904410656</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.229636996116167</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>589.55632402000003</v>
+        <v>589.55632400000002</v>
       </c>
       <c r="C278" s="5">
-        <v>3.4756373300000405</v>
+        <v>3.4756373000000167</v>
       </c>
       <c r="D278" s="5">
-        <v>7.3531285690856318</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3531285034030391</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>595.50327450999998</v>
+        <v>595.50327449999997</v>
       </c>
       <c r="C279" s="5">
-        <v>5.9469504899999492</v>
+        <v>5.9469504999999572</v>
       </c>
       <c r="D279" s="5">
-        <v>12.799251854191684</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.799251877380534</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>596.88804947999995</v>
+        <v>596.88804949999997</v>
       </c>
       <c r="C280" s="5">
-        <v>1.3847749699999667</v>
+        <v>1.3847749999999905</v>
       </c>
       <c r="D280" s="5">
-        <v>2.8264302450640377</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8264303071298347</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>597.35861590000002</v>
       </c>
       <c r="C281" s="5">
-        <v>0.47056642000006832</v>
+        <v>0.47056640000005245</v>
       </c>
       <c r="D281" s="5">
-        <v>0.9501523939895451</v>
+        <v>0.95015235339885873</v>
       </c>
       <c r="E281" s="5">
-        <v>4.9727574104247108</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9727574178033862</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>597.52294073999997</v>
+        <v>597.52294070000005</v>
       </c>
       <c r="C282" s="5">
-        <v>0.16432483999994929</v>
+        <v>0.16432480000003125</v>
       </c>
       <c r="D282" s="5">
-        <v>0.33060278877325988</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.33060270817619752</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>606.14870079000002</v>
+        <v>606.14870080000003</v>
       </c>
       <c r="C283" s="5">
-        <v>8.6257600500000535</v>
+        <v>8.6257600999999795</v>
       </c>
       <c r="D283" s="5">
-        <v>18.766822537706894</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.766822656626346</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>609.72907109000005</v>
+        <v>609.72907110000006</v>
       </c>
       <c r="C284" s="5">
         <v>3.5803703000000269</v>
       </c>
       <c r="D284" s="5">
-        <v>7.3229697708484087</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3229697707236197</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>608.03498256</v>
+        <v>608.03498260000003</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.6940885300000446</v>
+        <v>-1.6940885000000208</v>
       </c>
       <c r="D285" s="5">
-        <v>-3.2836331546732822</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.2836330973571748</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>609.32220095000002</v>
+        <v>609.32220099999995</v>
       </c>
       <c r="C286" s="5">
-        <v>1.2872183900000209</v>
+        <v>1.2872183999999152</v>
       </c>
       <c r="D286" s="5">
-        <v>2.5702057058306194</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.570205725859509</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>612.40004512999997</v>
+        <v>612.40004510000006</v>
       </c>
       <c r="C287" s="5">
-        <v>3.0778441799999428</v>
+        <v>3.0778441000001067</v>
       </c>
       <c r="D287" s="5">
-        <v>6.2327790218487555</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2327788547924312</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>612.79605016999994</v>
+        <v>612.79605019999997</v>
       </c>
       <c r="C288" s="5">
-        <v>0.39600503999997727</v>
+        <v>0.39600509999991118</v>
       </c>
       <c r="D288" s="5">
-        <v>0.77873898163083322</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.77873910007815184</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>615.88899586000002</v>
+        <v>615.88899590000005</v>
       </c>
       <c r="C289" s="5">
-        <v>3.0929456900000787</v>
+        <v>3.0929457000000866</v>
       </c>
       <c r="D289" s="5">
-        <v>6.2277167276404644</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2277167480245588</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>618.06294645000003</v>
+        <v>618.06294649999995</v>
       </c>
       <c r="C290" s="5">
-        <v>2.173950590000004</v>
+        <v>2.1739505999998983</v>
       </c>
       <c r="D290" s="5">
-        <v>4.3189387573023375</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3189387772703869</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>618.89628200000004</v>
       </c>
       <c r="C291" s="5">
-        <v>0.83333555000001525</v>
+        <v>0.83333550000008927</v>
       </c>
       <c r="D291" s="5">
-        <v>1.6300148339537301</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6300147352938721</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>623.18329324000001</v>
+        <v>623.18329319999998</v>
       </c>
       <c r="C292" s="5">
-        <v>4.2870112399999698</v>
+        <v>4.2870111999999381</v>
       </c>
       <c r="D292" s="5">
-        <v>8.6363433184521998</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.636343234775957</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>624.69034120000003</v>
       </c>
       <c r="C293" s="5">
-        <v>1.5070479600000226</v>
+        <v>1.5070480000000543</v>
       </c>
       <c r="D293" s="5">
-        <v>2.9408783100699498</v>
+        <v>2.9408783893591028</v>
       </c>
       <c r="E293" s="5">
         <v>4.5754299967400991</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>628.91506347999996</v>
+        <v>628.91506349999997</v>
       </c>
       <c r="C294" s="5">
-        <v>4.2247222799999236</v>
+        <v>4.2247222999999394</v>
       </c>
       <c r="D294" s="5">
-        <v>8.4242607780603542</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4242608194361921</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>631.57865747999995</v>
+        <v>631.57865749999996</v>
       </c>
       <c r="C295" s="5">
         <v>2.6635939999999891</v>
       </c>
       <c r="D295" s="5">
-        <v>5.2023367929475262</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2023367927780839</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>635.32012049000002</v>
+        <v>635.32012050000003</v>
       </c>
       <c r="C296" s="5">
-        <v>3.741463010000075</v>
+        <v>3.741463000000067</v>
       </c>
       <c r="D296" s="5">
-        <v>7.3450360074053256</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3450359868896253</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>643.18261141999994</v>
+        <v>643.18261140000004</v>
       </c>
       <c r="C297" s="5">
-        <v>7.8624909299999217</v>
+        <v>7.8624909000000116</v>
       </c>
       <c r="D297" s="5">
-        <v>15.904479435598917</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.904479370457803</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>648.59715663999998</v>
+        <v>648.59715659999995</v>
       </c>
       <c r="C298" s="5">
-        <v>5.4145452200000364</v>
+        <v>5.4145451999999068</v>
       </c>
       <c r="D298" s="5">
-        <v>10.583148163452583</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.583148122877795</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>648.69661207000001</v>
+        <v>648.69661210000004</v>
       </c>
       <c r="C299" s="5">
-        <v>9.9455430000034539E-2</v>
+        <v>9.9455500000090069E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>0.18416241737946315</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.18416254711983715</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>653.07645449999995</v>
       </c>
       <c r="C300" s="5">
-        <v>4.3798424299999397</v>
+        <v>4.3798423999999159</v>
       </c>
       <c r="D300" s="5">
-        <v>8.4098538442417983</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.4098537840788588</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>657.15612303</v>
+        <v>657.15612299999998</v>
       </c>
       <c r="C301" s="5">
-        <v>4.079668530000049</v>
+        <v>4.0796685000000252</v>
       </c>
       <c r="D301" s="5">
-        <v>7.7592076338206084</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.759207574788296</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>661.95996233999995</v>
+        <v>661.95996230000003</v>
       </c>
       <c r="C302" s="5">
-        <v>4.8038393099999439</v>
+        <v>4.8038393000000497</v>
       </c>
       <c r="D302" s="5">
-        <v>9.1334703586185775</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.1334703392689462</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>666.48464548000004</v>
+        <v>666.48464550000006</v>
       </c>
       <c r="C303" s="5">
-        <v>4.5246831400000929</v>
+        <v>4.5246832000000268</v>
       </c>
       <c r="D303" s="5">
-        <v>8.5178327531440381</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.5178328709092135</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>670.01588495999999</v>
+        <v>670.01588500000003</v>
       </c>
       <c r="C304" s="5">
-        <v>3.5312394799999538</v>
+        <v>3.5312394999999697</v>
       </c>
       <c r="D304" s="5">
-        <v>6.5465539803726935</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5465540183355486</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>675.72291005</v>
+        <v>675.72291010000004</v>
       </c>
       <c r="C305" s="5">
-        <v>5.7070250900000019</v>
+        <v>5.7070251000000098</v>
       </c>
       <c r="D305" s="5">
-        <v>10.7139980055601</v>
+        <v>10.713998024551596</v>
       </c>
       <c r="E305" s="5">
-        <v>8.1692585084585758</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.169258516462552</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>676.71351389999995</v>
       </c>
       <c r="C306" s="5">
-        <v>0.99060384999995676</v>
+        <v>0.9906037999999171</v>
       </c>
       <c r="D306" s="5">
-        <v>1.7734432602659611</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7734431698976261</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>679.01920626000003</v>
+        <v>679.01920629999995</v>
       </c>
       <c r="C307" s="5">
-        <v>2.30569236000008</v>
+        <v>2.3056923999999981</v>
       </c>
       <c r="D307" s="5">
-        <v>4.1661254722728636</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1661255459077617</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>676.00440723999998</v>
+        <v>676.00440719999995</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.014799020000055</v>
+        <v>-3.0147991000000047</v>
       </c>
       <c r="D308" s="5">
-        <v>-5.1997189226082092</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.199719056936047</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>675.36263937000001</v>
+        <v>675.36263940000003</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.64176786999996693</v>
+        <v>-0.6417677999999114</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.1332958527352943</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1332957298338275</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>678.17446993999999</v>
+        <v>678.17446989999996</v>
       </c>
       <c r="C310" s="5">
-        <v>2.8118305699999837</v>
+        <v>2.8118304999999282</v>
       </c>
       <c r="D310" s="5">
-        <v>5.112134310921701</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1121341804952092</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>682.08788941</v>
+        <v>682.08788939999999</v>
       </c>
       <c r="C311" s="5">
-        <v>3.913419470000008</v>
+        <v>3.9134195000000318</v>
       </c>
       <c r="D311" s="5">
-        <v>7.1486797278886405</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.148679784875922</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>686.75263955000003</v>
+        <v>686.75263959999995</v>
       </c>
       <c r="C312" s="5">
-        <v>4.6647501400000237</v>
+        <v>4.6647501999999577</v>
       </c>
       <c r="D312" s="5">
-        <v>8.5225485740986215</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.5225486880045267</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>687.77925826000001</v>
+        <v>687.77925830000004</v>
       </c>
       <c r="C313" s="5">
-        <v>1.0266187099999797</v>
+        <v>1.0266187000000855</v>
       </c>
       <c r="D313" s="5">
-        <v>1.808689060223645</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8086890423279378</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>688.31968502999996</v>
+        <v>688.31968500000005</v>
       </c>
       <c r="C314" s="5">
-        <v>0.54042676999995365</v>
+        <v>0.54042670000001181</v>
       </c>
       <c r="D314" s="5">
-        <v>0.94699297472735644</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.94699285148003298</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>691.76387375000002</v>
+        <v>691.76387380000006</v>
       </c>
       <c r="C315" s="5">
-        <v>3.4441887200000565</v>
+        <v>3.4441888000000063</v>
       </c>
       <c r="D315" s="5">
-        <v>6.1725518180622885</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1725519656803396</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>690.61472549999996</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.1491482500000529</v>
+        <v>-1.1491483000000926</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.975310355765747</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9753104407872812</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>693.3467746</v>
       </c>
       <c r="C317" s="5">
         <v>2.7320491000000402</v>
       </c>
       <c r="D317" s="5">
         <v>4.8518225314748475</v>
       </c>
       <c r="E317" s="5">
-        <v>2.6081496258127279</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6081496182202679</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>698.77634475000002</v>
+        <v>698.77634479999995</v>
       </c>
       <c r="C318" s="5">
-        <v>5.4295701500000177</v>
+        <v>5.4295701999999437</v>
       </c>
       <c r="D318" s="5">
-        <v>9.8126420935506395</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.8126421878404368</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>696.96410418000005</v>
+        <v>696.96410419999995</v>
       </c>
       <c r="C319" s="5">
-        <v>-1.8122405699999717</v>
+        <v>-1.8122405999999955</v>
       </c>
       <c r="D319" s="5">
-        <v>-3.0681284688447885</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.068128518696156</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>693.48059064999995</v>
+        <v>693.48059069999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-3.4835135300000957</v>
+        <v>-3.4835134999999582</v>
       </c>
       <c r="D320" s="5">
-        <v>-5.8355896901712718</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.8355896411254715</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>701.48933432000001</v>
+        <v>701.4893343</v>
       </c>
       <c r="C321" s="5">
-        <v>8.008743670000058</v>
+        <v>8.0087436000000025</v>
       </c>
       <c r="D321" s="5">
-        <v>14.773372235286942</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.773372096717519</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>698.79655008999998</v>
+        <v>698.79655009999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.6927842300000293</v>
+        <v>-2.6927842000000055</v>
       </c>
       <c r="D322" s="5">
-        <v>-4.5103811697531748</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.51038112068548</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>698.18833639000002</v>
+        <v>698.18833640000003</v>
       </c>
       <c r="C323" s="5">
         <v>-0.60821369999996477</v>
       </c>
       <c r="D323" s="5">
-        <v>-1.0394623384575974</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0394623384428203</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>703.18182540999999</v>
+        <v>703.18182539999998</v>
       </c>
       <c r="C324" s="5">
-        <v>4.99348901999997</v>
+        <v>4.9934889999999541</v>
       </c>
       <c r="D324" s="5">
-        <v>8.9282621936559448</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9282621563450135</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>701.39602520999995</v>
+        <v>701.39602520000005</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.7858002000000397</v>
+        <v>-1.785800199999926</v>
       </c>
       <c r="D325" s="5">
-        <v>-3.0053105408215375</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0053105408635039</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>706.69942816000002</v>
+        <v>706.69942820000006</v>
       </c>
       <c r="C326" s="5">
-        <v>5.303402950000077</v>
+        <v>5.303403000000003</v>
       </c>
       <c r="D326" s="5">
-        <v>9.4604612181189207</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.4604613111930256</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>705.26319997999997</v>
+        <v>705.26319999999998</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.4362281800000574</v>
+        <v>-1.4362282000000732</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.4116890869769092</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4116891200511081</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>702.11055452999994</v>
+        <v>702.11055450000003</v>
       </c>
       <c r="C328" s="5">
-        <v>-3.1526454500000227</v>
+        <v>-3.1526454999999487</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.2342640139452996</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.2342640947840575</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>701.73864433999995</v>
+        <v>701.73864430000003</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.37191018999999415</v>
+        <v>-0.37191020000000208</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.63379521201613054</v>
+        <v>-0.63379522903509455</v>
       </c>
       <c r="E329" s="5">
-        <v>1.2103423636522059</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2103423578830874</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>703.82902353999998</v>
+        <v>703.82902349999995</v>
       </c>
       <c r="C330" s="5">
-        <v>2.0903792000000294</v>
+        <v>2.0903791999999157</v>
       </c>
       <c r="D330" s="5">
-        <v>3.6337797578768871</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.63377975808723</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>704.80083855999999</v>
+        <v>704.80083860000002</v>
       </c>
       <c r="C331" s="5">
-        <v>0.97181502000000819</v>
+        <v>0.97181510000007165</v>
       </c>
       <c r="D331" s="5">
-        <v>1.6695461567727499</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6695462953512763</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>709.27370160999999</v>
+        <v>709.27370159999998</v>
       </c>
       <c r="C332" s="5">
-        <v>4.4728630500000008</v>
+        <v>4.4728629999999612</v>
       </c>
       <c r="D332" s="5">
-        <v>7.887056296349626</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.8870562046206238</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>705.84793535999995</v>
+        <v>705.84793539999998</v>
       </c>
       <c r="C333" s="5">
-        <v>-3.4257662500000379</v>
+        <v>-3.4257661999999982</v>
       </c>
       <c r="D333" s="5">
-        <v>-5.6444401840695875</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.6444401039409282</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>711.25317299000005</v>
+        <v>711.25317299999995</v>
       </c>
       <c r="C334" s="5">
-        <v>5.4052376300001015</v>
+        <v>5.405237599999964</v>
       </c>
       <c r="D334" s="5">
-        <v>9.5864396987809464</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.5864396427474787</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>714.54677713000001</v>
+        <v>714.54677709999999</v>
       </c>
       <c r="C335" s="5">
-        <v>3.2936041399999567</v>
+        <v>3.2936041000000387</v>
       </c>
       <c r="D335" s="5">
-        <v>5.7005810361793863</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7005809650926498</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>710.43167013000004</v>
+        <v>710.43167010000002</v>
       </c>
       <c r="C336" s="5">
         <v>-4.1151069999999663</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.6961025969086378</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.6961025971809418</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>709.45366733000003</v>
+        <v>709.45366730000001</v>
       </c>
       <c r="C337" s="5">
         <v>-0.97800280000001294</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.6395075701738593</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6395075702424822</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>712.42601605000004</v>
+        <v>712.42601609999997</v>
       </c>
       <c r="C338" s="5">
-        <v>2.9723487200000136</v>
+        <v>2.9723487999999634</v>
       </c>
       <c r="D338" s="5">
-        <v>5.1450396665885689</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1450398084948556</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>717.34560467999995</v>
+        <v>717.34560469999997</v>
       </c>
       <c r="C339" s="5">
-        <v>4.9195886299999074</v>
+        <v>4.9195885999999973</v>
       </c>
       <c r="D339" s="5">
-        <v>8.6085596792723429</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.6085596241399784</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>722.73669996000001</v>
+        <v>722.73670000000004</v>
       </c>
       <c r="C340" s="5">
-        <v>5.3910952800000587</v>
+        <v>5.3910953000000745</v>
       </c>
       <c r="D340" s="5">
-        <v>9.4006748315299973</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.4006748675857121</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>725.37574888999995</v>
+        <v>725.37574889999996</v>
       </c>
       <c r="C341" s="5">
-        <v>2.6390489299999444</v>
+        <v>2.6390488999999206</v>
       </c>
       <c r="D341" s="5">
-        <v>4.4708390496996264</v>
+        <v>4.4708389975990581</v>
       </c>
       <c r="E341" s="5">
-        <v>3.3683629568713958</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3683629641885426</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>724.20194532999994</v>
+        <v>724.20194530000003</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.1738035600000103</v>
+        <v>-1.1738035999999283</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.9246511636269337</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9246512286046347</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>727.78533880999998</v>
+        <v>727.78533879999998</v>
       </c>
       <c r="C343" s="5">
-        <v>3.5833934800000407</v>
+        <v>3.5833934999999428</v>
       </c>
       <c r="D343" s="5">
-        <v>6.1019547644105332</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1019547996591372</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>730.77890748000004</v>
+        <v>730.77890749999995</v>
       </c>
       <c r="C344" s="5">
-        <v>2.9935686700000588</v>
+        <v>2.9935686999999689</v>
       </c>
       <c r="D344" s="5">
-        <v>5.0491192248584671</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0491192766792148</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>732.31614654999998</v>
+        <v>732.31614660000002</v>
       </c>
       <c r="C345" s="5">
-        <v>1.5372390699999414</v>
+        <v>1.5372391000000789</v>
       </c>
       <c r="D345" s="5">
-        <v>2.5536855296568683</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5536855800009306</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>735.87579287999995</v>
+        <v>735.87579289999996</v>
       </c>
       <c r="C346" s="5">
-        <v>3.5596463299999641</v>
+        <v>3.5596462999999403</v>
       </c>
       <c r="D346" s="5">
-        <v>5.9914621124690148</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.991462060196473</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>739.96671583</v>
+        <v>739.96671579999997</v>
       </c>
       <c r="C347" s="5">
-        <v>4.0909229500000492</v>
+        <v>4.0909229000000096</v>
       </c>
       <c r="D347" s="5">
-        <v>6.8789116872076006</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8789116003524553</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>741.35734167999999</v>
+        <v>741.35734170000001</v>
       </c>
       <c r="C348" s="5">
-        <v>1.3906258499999922</v>
+        <v>1.3906259000000318</v>
       </c>
       <c r="D348" s="5">
-        <v>2.2786269078678867</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2786269907382417</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>746.15706305000003</v>
+        <v>746.15706309999996</v>
       </c>
       <c r="C349" s="5">
-        <v>4.799721370000043</v>
+        <v>4.7997213999999531</v>
       </c>
       <c r="D349" s="5">
-        <v>8.0517833238057612</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0517833757125743</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>745.58737194000003</v>
+        <v>745.58737189999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.56969111000000794</v>
+        <v>-0.56969119999996565</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.91236272863788326</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.91236287210767486</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>747.68544580000002</v>
       </c>
       <c r="C351" s="5">
-        <v>2.0980738599999995</v>
+        <v>2.0980739000000312</v>
       </c>
       <c r="D351" s="5">
-        <v>3.4295411282563748</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4295411948429333</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>750.94588612999996</v>
+        <v>750.94588610000005</v>
       </c>
       <c r="C352" s="5">
-        <v>3.2604403299999376</v>
+        <v>3.2604403000000275</v>
       </c>
       <c r="D352" s="5">
-        <v>5.3602001069415817</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3602000564325625</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>756.64723332000005</v>
+        <v>756.64723330000004</v>
       </c>
       <c r="C353" s="5">
-        <v>5.7013471900000923</v>
+        <v>5.7013471999999865</v>
       </c>
       <c r="D353" s="5">
-        <v>9.5008956512329981</v>
+        <v>9.50089566899468</v>
       </c>
       <c r="E353" s="5">
-        <v>4.3110738783110669</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.311073874115845</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>761.32118389000004</v>
+        <v>761.32118390000005</v>
       </c>
       <c r="C354" s="5">
-        <v>4.6739505699999881</v>
+        <v>4.6739506000000119</v>
       </c>
       <c r="D354" s="5">
-        <v>7.6697216609376673</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6697217120603511</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>764.14074703999995</v>
+        <v>764.14074700000003</v>
       </c>
       <c r="C355" s="5">
-        <v>2.8195631499999081</v>
+        <v>2.8195630999999821</v>
       </c>
       <c r="D355" s="5">
-        <v>4.5358685749181671</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5358684927763626</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>764.55826618000003</v>
+        <v>764.55826620000005</v>
       </c>
       <c r="C356" s="5">
-        <v>0.41751914000008128</v>
+        <v>0.41751920000001519</v>
       </c>
       <c r="D356" s="5">
-        <v>0.6576424084511423</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.65764250327688956</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>767.94789132000005</v>
+        <v>767.94789130000004</v>
       </c>
       <c r="C357" s="5">
-        <v>3.389625140000021</v>
+        <v>3.3896250999999893</v>
       </c>
       <c r="D357" s="5">
-        <v>5.4517931346643289</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.451793068606281</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>770.65138987</v>
+        <v>770.65138990000003</v>
       </c>
       <c r="C358" s="5">
-        <v>2.7034985499999493</v>
+        <v>2.703498599999989</v>
       </c>
       <c r="D358" s="5">
-        <v>4.3072667395114284</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.307266820835487</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>771.43132128000002</v>
+        <v>771.43132130000004</v>
       </c>
       <c r="C359" s="5">
-        <v>0.77993141000001742</v>
+        <v>0.77993140000000949</v>
       </c>
       <c r="D359" s="5">
-        <v>1.2212329097783359</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2212328939851469</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>777.90521577000004</v>
+        <v>777.90521579999995</v>
       </c>
       <c r="C360" s="5">
-        <v>6.4738944900000206</v>
+        <v>6.4738944999999148</v>
       </c>
       <c r="D360" s="5">
-        <v>10.548533547282224</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.54853356404899</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>782.27805309999997</v>
       </c>
       <c r="C361" s="5">
-        <v>4.3728373299999248</v>
+        <v>4.3728373000000147</v>
       </c>
       <c r="D361" s="5">
-        <v>6.9580691029084818</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9580690534103207</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>784.39802359999999</v>
       </c>
       <c r="C362" s="5">
         <v>2.1199705000000222</v>
       </c>
       <c r="D362" s="5">
         <v>3.3009068179036927</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>782.65231782000001</v>
+        <v>782.65231779999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-1.7457057799999802</v>
+        <v>-1.7457057999999961</v>
       </c>
       <c r="D363" s="5">
-        <v>-2.6381942411119796</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6381942709679418</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>784.08958985000004</v>
+        <v>784.08958989999996</v>
       </c>
       <c r="C364" s="5">
-        <v>1.437272030000031</v>
+        <v>1.4372720999999729</v>
       </c>
       <c r="D364" s="5">
-        <v>2.2260889907063985</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.226089100279327</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>781.92183985999998</v>
+        <v>781.92183990000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.1677499900000612</v>
+        <v>-2.1677499999999554</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.2676210916596671</v>
+        <v>-3.2676211062996896</v>
       </c>
       <c r="E365" s="5">
-        <v>3.3403421603883432</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3403421684063517</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>782.96899896000002</v>
+        <v>782.96899900000005</v>
       </c>
       <c r="C366" s="5">
         <v>1.0471591000000444</v>
       </c>
       <c r="D366" s="5">
-        <v>1.6189444093392069</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.618944409255918</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>780.95295604</v>
+        <v>780.95295599999997</v>
       </c>
       <c r="C367" s="5">
-        <v>-2.0160429200000181</v>
+        <v>-2.0160430000000815</v>
       </c>
       <c r="D367" s="5">
-        <v>-3.0464589999479541</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.046459118976419</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>778.46273799999994</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.4902180400000589</v>
+        <v>-2.4902180000000271</v>
       </c>
       <c r="D368" s="5">
-        <v>-3.7600307967752933</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.7600307376228215</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>723.44983135999996</v>
+        <v>723.44983139999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-55.012906639999983</v>
+        <v>-55.012906599999951</v>
       </c>
       <c r="D369" s="5">
-        <v>-58.500096768292224</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-58.500096740757535</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>730.25979915000005</v>
+        <v>730.25979919999997</v>
       </c>
       <c r="C370" s="5">
-        <v>6.809967790000087</v>
+        <v>6.8099677999999813</v>
       </c>
       <c r="D370" s="5">
-        <v>11.899380818956473</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.899380836651762</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>728.97874220999995</v>
+        <v>728.97874220000006</v>
       </c>
       <c r="C371" s="5">
-        <v>-1.2810569400000986</v>
+        <v>-1.2810569999999188</v>
       </c>
       <c r="D371" s="5">
-        <v>-2.0849053899203995</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.084905486487787</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>721.19163527000001</v>
+        <v>721.19163530000003</v>
       </c>
       <c r="C372" s="5">
-        <v>-7.7871069399999442</v>
+        <v>-7.7871069000000261</v>
       </c>
       <c r="D372" s="5">
-        <v>-12.091715939386717</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.091715881034359</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>719.92544046</v>
+        <v>719.92544050000004</v>
       </c>
       <c r="C373" s="5">
-        <v>-1.2661948100000018</v>
+        <v>-1.2661947999999938</v>
       </c>
       <c r="D373" s="5">
-        <v>-2.0866120151114886</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0866119987049569</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>718.97287979999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.95256066000001738</v>
+        <v>-0.95256070000004911</v>
       </c>
       <c r="D374" s="5">
-        <v>-1.5762617501932419</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5762618158159158</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>720.29820129999996</v>
       </c>
       <c r="C375" s="5">
         <v>1.3253214999999727</v>
       </c>
       <c r="D375" s="5">
         <v>2.2345896116341857</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>721.79458017000002</v>
+        <v>721.79458020000004</v>
       </c>
       <c r="C376" s="5">
-        <v>1.4963788700000578</v>
+        <v>1.4963789000000816</v>
       </c>
       <c r="D376" s="5">
-        <v>2.5216145553361935</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5216146064694689</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>722.40775507000001</v>
+        <v>722.40775510000003</v>
       </c>
       <c r="C377" s="5">
         <v>0.61317489999998998</v>
       </c>
       <c r="D377" s="5">
-        <v>1.0241938638379189</v>
+        <v>1.0241938637951753</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.61125751400622</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.6112575148957635</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>722.88411355000005</v>
+        <v>722.88411359999998</v>
       </c>
       <c r="C378" s="5">
-        <v>0.47635848000004444</v>
+        <v>0.47635849999994662</v>
       </c>
       <c r="D378" s="5">
-        <v>0.79416074773557277</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.79416078116629762</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>713.01743650000003</v>
       </c>
       <c r="C379" s="5">
-        <v>-9.8666770500000212</v>
+        <v>-9.8666770999999471</v>
       </c>
       <c r="D379" s="5">
-        <v>-15.20355636787485</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-15.203556438256506</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>732.60231629999998</v>
       </c>
       <c r="C380" s="5">
         <v>19.584879799999953</v>
       </c>
       <c r="D380" s="5">
         <v>38.425991898096214</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>733.38965069999995</v>
       </c>
       <c r="C381" s="5">
         <v>0.78733439999996335</v>
       </c>
       <c r="D381" s="5">
         <v>1.2973013319501403</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>730.95983587000001</v>
+        <v>730.95983590000003</v>
       </c>
       <c r="C382" s="5">
-        <v>-2.4298148299999411</v>
+        <v>-2.4298147999999173</v>
       </c>
       <c r="D382" s="5">
-        <v>-3.9041024072478336</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.9041023599203029</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>731.62296207999998</v>
+        <v>731.6229621</v>
       </c>
       <c r="C383" s="5">
-        <v>0.66312620999997307</v>
+        <v>0.66312619999996514</v>
       </c>
       <c r="D383" s="5">
-        <v>1.0940874206047058</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0940874039782056</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>738.88641944999995</v>
+        <v>738.88641949999999</v>
       </c>
       <c r="C384" s="5">
-        <v>7.2634573699999692</v>
+        <v>7.263457399999993</v>
       </c>
       <c r="D384" s="5">
-        <v>12.585972621400465</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.585972675891632</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>739.63473128999999</v>
+        <v>739.6347313</v>
       </c>
       <c r="C385" s="5">
-        <v>0.74831184000004214</v>
+        <v>0.74831180000001041</v>
       </c>
       <c r="D385" s="5">
-        <v>1.2220998624085544</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2220997966352121</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>742.28032629999996</v>
       </c>
       <c r="C386" s="5">
-        <v>2.6455950099999654</v>
+        <v>2.6455949999999575</v>
       </c>
       <c r="D386" s="5">
-        <v>4.3777292323894601</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3777292154550729</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>751.39087927000003</v>
+        <v>751.39087930000005</v>
       </c>
       <c r="C387" s="5">
-        <v>9.1105529700000716</v>
+        <v>9.1105530000000954</v>
       </c>
       <c r="D387" s="5">
-        <v>15.764561018415923</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.764561073880223</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>755.13915376</v>
+        <v>755.13915380000003</v>
       </c>
       <c r="C388" s="5">
-        <v>3.7482744899999716</v>
+        <v>3.7482744999999795</v>
       </c>
       <c r="D388" s="5">
-        <v>6.1531382023635839</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1531382189800699</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>759.64327221999997</v>
+        <v>759.64327219999996</v>
       </c>
       <c r="C389" s="5">
-        <v>4.5041184599999724</v>
+        <v>4.5041183999999248</v>
       </c>
       <c r="D389" s="5">
-        <v>7.3970824635871235</v>
+        <v>7.3970823613899395</v>
       </c>
       <c r="E389" s="5">
-        <v>5.1543628772910743</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1543628701557376</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>759.90407382000001</v>
+        <v>759.90407379999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.26080160000003616</v>
       </c>
       <c r="D390" s="5">
-        <v>0.41276420621561005</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.4127642062263126</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>764.54397035</v>
+        <v>764.54397040000003</v>
       </c>
       <c r="C391" s="5">
-        <v>4.6398965299999873</v>
+        <v>4.6398966000000428</v>
       </c>
       <c r="D391" s="5">
-        <v>7.5782159005579386</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5782160189598713</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>766.32979038999997</v>
+        <v>766.32979039999998</v>
       </c>
       <c r="C392" s="5">
-        <v>1.785820039999976</v>
+        <v>1.7858199999999442</v>
       </c>
       <c r="D392" s="5">
-        <v>2.8392483507978739</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8392482861951285</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>773.67046766999999</v>
+        <v>773.67046770000002</v>
       </c>
       <c r="C393" s="5">
-        <v>7.3406772800000226</v>
+        <v>7.3406773000000385</v>
       </c>
       <c r="D393" s="5">
-        <v>12.120165082329448</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.120165116943626</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>778.11919726999997</v>
+        <v>778.1191973</v>
       </c>
       <c r="C394" s="5">
         <v>4.4487295999999787</v>
       </c>
       <c r="D394" s="5">
-        <v>7.122655046949089</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1226550466638727</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>780.85623851000003</v>
+        <v>780.85623850000002</v>
       </c>
       <c r="C395" s="5">
-        <v>2.7370412400000532</v>
+        <v>2.7370412000000215</v>
       </c>
       <c r="D395" s="5">
-        <v>4.303636773498698</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3036367092130323</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>788.64462486000002</v>
+        <v>788.64462490000005</v>
       </c>
       <c r="C396" s="5">
-        <v>7.7883863499999961</v>
+        <v>7.7883864000000358</v>
       </c>
       <c r="D396" s="5">
-        <v>12.647915447899184</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.647915533772579</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>791.99319088000004</v>
+        <v>791.99319089999995</v>
       </c>
       <c r="C397" s="5">
-        <v>3.3485660200000211</v>
+        <v>3.3485659999998916</v>
       </c>
       <c r="D397" s="5">
-        <v>5.2158581032418549</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.215858071086954</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>797.05433181000001</v>
+        <v>797.0543318</v>
       </c>
       <c r="C398" s="5">
-        <v>5.061140929999965</v>
+        <v>5.0611409000000549</v>
       </c>
       <c r="D398" s="5">
-        <v>7.9438101734676581</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.9438101245057569</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>796.92543247000003</v>
+        <v>796.92543250000006</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.12889933999997538</v>
+        <v>-0.12889929999994365</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.19389105021796471</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.1938909901057051</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>799.64193584999998</v>
+        <v>799.64193590000002</v>
       </c>
       <c r="C400" s="5">
-        <v>2.7165033799999492</v>
+        <v>2.716503399999965</v>
       </c>
       <c r="D400" s="5">
-        <v>4.1680420009173158</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1680420320217459</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>802.51839028999996</v>
+        <v>802.51839029999996</v>
       </c>
       <c r="C401" s="5">
-        <v>2.876454439999975</v>
+        <v>2.8764543999999432</v>
       </c>
       <c r="D401" s="5">
-        <v>4.4030480015711637</v>
+        <v>4.4030479388450505</v>
       </c>
       <c r="E401" s="5">
-        <v>5.6441121297238217</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6441121338216549</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>812.14495217000001</v>
+        <v>812.14495220000003</v>
       </c>
       <c r="C402" s="5">
-        <v>9.6265618800000539</v>
+        <v>9.6265619000000697</v>
       </c>
       <c r="D402" s="5">
-        <v>15.383224492339975</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.383224526232953</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>810.12097602999995</v>
+        <v>810.12097600000004</v>
       </c>
       <c r="C403" s="5">
-        <v>-2.0239761400000589</v>
+        <v>-2.0239761999999928</v>
       </c>
       <c r="D403" s="5">
-        <v>-2.9499115903762418</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.949911676522543</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>814.04398547000005</v>
+        <v>814.04398549999996</v>
       </c>
       <c r="C404" s="5">
-        <v>3.9230094400001008</v>
+        <v>3.923009499999921</v>
       </c>
       <c r="D404" s="5">
-        <v>5.9682922124403737</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.968292306393197</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>814.54310364000003</v>
+        <v>814.54310359999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.49911816999997427</v>
+        <v>0.49911810000003243</v>
       </c>
       <c r="D405" s="5">
-        <v>0.73824722327089365</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.73824711935703835</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>817.79948704000003</v>
+        <v>817.799487</v>
       </c>
       <c r="C406" s="5">
         <v>3.2563834000000043</v>
       </c>
       <c r="D406" s="5">
-        <v>4.9042668629944997</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9042668632406139</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>823.67664435999995</v>
+        <v>823.67664439999999</v>
       </c>
       <c r="C407" s="5">
-        <v>5.8771573199999239</v>
+        <v>5.8771573999999873</v>
       </c>
       <c r="D407" s="5">
-        <v>8.9730266559746585</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9730267834400745</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>824.37505427999997</v>
+        <v>824.37505429999999</v>
       </c>
       <c r="C408" s="5">
-        <v>0.69840992000001734</v>
+        <v>0.69840990000000147</v>
       </c>
       <c r="D408" s="5">
-        <v>1.022259716317131</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0222596868566969</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>826.38351354999998</v>
+        <v>826.38351360000001</v>
       </c>
       <c r="C409" s="5">
-        <v>2.008459270000003</v>
+        <v>2.0084593000000268</v>
       </c>
       <c r="D409" s="5">
-        <v>2.9631058900608354</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9631059348420585</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>833.38121115000001</v>
+        <v>833.38121120000005</v>
       </c>
       <c r="C410" s="5">
         <v>6.9976976000000377</v>
       </c>
       <c r="D410" s="5">
-        <v>10.648295105506801</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.648295104832339</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>831.86855448999995</v>
+        <v>831.86855449999996</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.5126566600000615</v>
+        <v>-1.5126567000000932</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.1564875815063389</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1564876378354914</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>833.92769370999997</v>
+        <v>833.92769369999996</v>
       </c>
       <c r="C412" s="5">
-        <v>2.05913922000002</v>
+        <v>2.0591392000000042</v>
       </c>
       <c r="D412" s="5">
-        <v>3.011156669246029</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.011156639563195</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>838.61529941000003</v>
+        <v>838.61529940000003</v>
       </c>
       <c r="C413" s="5">
         <v>4.6876057000000628</v>
       </c>
       <c r="D413" s="5">
-        <v>6.9578384658749659</v>
+        <v>6.9578384659611192</v>
       </c>
       <c r="E413" s="5">
-        <v>4.4979541349770225</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4979541324288164</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>841.54169161000004</v>
+        <v>841.54169160000004</v>
       </c>
       <c r="C414" s="5">
         <v>2.9263922000000093</v>
       </c>
       <c r="D414" s="5">
-        <v>4.2687733822059482</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.268773382257729</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>845.66936119000002</v>
+        <v>845.66936120000003</v>
       </c>
       <c r="C415" s="5">
-        <v>4.1276695799999743</v>
+        <v>4.1276695999999902</v>
       </c>
       <c r="D415" s="5">
-        <v>6.0472755828095304</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0472756129795524</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>847.66485145000001</v>
+        <v>847.66485150000005</v>
       </c>
       <c r="C416" s="5">
-        <v>1.9954902599999969</v>
+        <v>1.9954903000000286</v>
       </c>
       <c r="D416" s="5">
-        <v>2.8686285842600689</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.868628642476323</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>846.71827723000001</v>
+        <v>846.71827719999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.94657422000000224</v>
+        <v>-0.9465743000000657</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.3318218885396749</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3318220003305736</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>851.34756336999999</v>
+        <v>851.34756340000001</v>
       </c>
       <c r="C418" s="5">
-        <v>4.6292861399999765</v>
+        <v>4.6292862000000241</v>
       </c>
       <c r="D418" s="5">
-        <v>6.761718073566314</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7617181641035362</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>853.52200008</v>
+        <v>853.52200010000001</v>
       </c>
       <c r="C419" s="5">
-        <v>2.174436710000009</v>
+        <v>2.1744367000000011</v>
       </c>
       <c r="D419" s="5">
-        <v>3.1083576338330587</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1083576192252993</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>853.42271474999995</v>
+        <v>853.42271479999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-9.9285330000043359E-2</v>
+        <v>-9.9285300000019561E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.1394998608063025</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.13949981867878991</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>865.65167209000003</v>
+        <v>865.65167210000004</v>
       </c>
       <c r="C421" s="5">
-        <v>12.228957340000079</v>
+        <v>12.228957300000047</v>
       </c>
       <c r="D421" s="5">
-        <v>18.617206608723123</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.617206541772326</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>870.04594485999996</v>
+        <v>870.04594489999999</v>
       </c>
       <c r="C422" s="5">
-        <v>4.3942727699999296</v>
+        <v>4.3942727999999533</v>
       </c>
       <c r="D422" s="5">
-        <v>6.2644941638609009</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2644942077558108</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>875.25747931000001</v>
+        <v>875.2574793</v>
       </c>
       <c r="C423" s="5">
-        <v>5.2115344500000447</v>
+        <v>5.211534400000005</v>
       </c>
       <c r="D423" s="5">
-        <v>7.4295412455763543</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4295411715789017</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>881.86560806</v>
+        <v>881.86560810000003</v>
       </c>
       <c r="C424" s="5">
-        <v>6.6081287499999917</v>
+        <v>6.6081288000000313</v>
       </c>
       <c r="D424" s="5">
-        <v>9.4457502856357891</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.4457503602126671</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>882.76540919000001</v>
+        <v>882.76540920000002</v>
       </c>
       <c r="C425" s="5">
-        <v>0.89980113000001438</v>
+        <v>0.89980109999999058</v>
       </c>
       <c r="D425" s="5">
-        <v>1.2313004066760058</v>
+        <v>1.2313003653368737</v>
       </c>
       <c r="E425" s="5">
-        <v>5.2646439685826607</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.264643971030325</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>885.67975087000002</v>
+        <v>885.67975090000004</v>
       </c>
       <c r="C426" s="5">
-        <v>2.9143416800000068</v>
+        <v>2.9143417000000227</v>
       </c>
       <c r="D426" s="5">
-        <v>4.034384278931924</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0343843070766106</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>889.45361904000004</v>
+        <v>889.453619</v>
       </c>
       <c r="C427" s="5">
-        <v>3.7738681700000143</v>
+        <v>3.7738680999999588</v>
       </c>
       <c r="D427" s="5">
-        <v>5.2347300091879934</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2347299096226818</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>892.17275999000003</v>
+        <v>892.17276000000004</v>
       </c>
       <c r="C428" s="5">
-        <v>2.7191409499999963</v>
+        <v>2.719141000000036</v>
       </c>
       <c r="D428" s="5">
-        <v>3.730824835206592</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7308249051378528</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>897.93984952999995</v>
+        <v>897.93984950000004</v>
       </c>
       <c r="C429" s="5">
-        <v>5.7670895399999154</v>
+        <v>5.7670894999999973</v>
       </c>
       <c r="D429" s="5">
-        <v>8.0387214564134446</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0387213985673611</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>901.76063063000004</v>
+        <v>901.76063060000001</v>
       </c>
       <c r="C430" s="5">
-        <v>3.8207811000000902</v>
+        <v>3.8207810999999765</v>
       </c>
       <c r="D430" s="5">
-        <v>5.2272701831225898</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2272701833012691</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>901.99919147000003</v>
+        <v>901.99919150000005</v>
       </c>
       <c r="C431" s="5">
-        <v>0.238560839999991</v>
+        <v>0.2385609000000386</v>
       </c>
       <c r="D431" s="5">
-        <v>0.31792240678083505</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.31792248686803859</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>904.71311739999999</v>
       </c>
       <c r="C432" s="5">
-        <v>2.7139259299999594</v>
+        <v>2.7139258999999356</v>
       </c>
       <c r="D432" s="5">
-        <v>3.6708996080039968</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6708995666275168</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>907.58360109</v>
+        <v>907.58360110000001</v>
       </c>
       <c r="C433" s="5">
-        <v>2.8704836900000146</v>
+        <v>2.8704837000000225</v>
       </c>
       <c r="D433" s="5">
-        <v>3.8745212778089178</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8745212915430427</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>906.34545935000006</v>
+        <v>906.34545939999998</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.2381417399999464</v>
+        <v>-1.2381417000000283</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.6248338974934273</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6248338453762834</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>909.35661704999995</v>
+        <v>909.35661709999999</v>
       </c>
       <c r="C435" s="5">
-        <v>3.0111576999998988</v>
+        <v>3.0111577000000125</v>
       </c>
       <c r="D435" s="5">
-        <v>4.0604299702559299</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0604299700282231</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>911.17788055999995</v>
+        <v>911.17788059999998</v>
       </c>
       <c r="C436" s="5">
-        <v>1.8212635099999943</v>
+        <v>1.8212634999999864</v>
       </c>
       <c r="D436" s="5">
-        <v>2.4300170112731667</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4300169976483099</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>913.90901286999997</v>
+        <v>913.90901289999999</v>
       </c>
       <c r="C437" s="5">
-        <v>2.7311323100000209</v>
+        <v>2.7311323000000129</v>
       </c>
       <c r="D437" s="5">
-        <v>3.6567296362389756</v>
+        <v>3.6567296224651491</v>
       </c>
       <c r="E437" s="5">
-        <v>3.5279592240226476</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5279592262483117</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>922.21910472000002</v>
+        <v>922.2191047</v>
       </c>
       <c r="C438" s="5">
-        <v>8.3100918500000489</v>
+        <v>8.3100918000000092</v>
       </c>
       <c r="D438" s="5">
-        <v>11.474069087207672</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.47406901428656</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>921.32942904000004</v>
+        <v>921.329429</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.88967567999998209</v>
+        <v>-0.88967569999999796</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.1515314903284057</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1515315161025996</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>920.81704760000002</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.51238144000001284</v>
+        <v>-0.51238139999998111</v>
       </c>
       <c r="D440" s="5">
-        <v>-0.66532176975755419</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.6653217180055182</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>925.39860108000005</v>
+        <v>925.39860109999995</v>
       </c>
       <c r="C441" s="5">
-        <v>4.581553480000025</v>
+        <v>4.5815534999999272</v>
       </c>
       <c r="D441" s="5">
-        <v>6.136766207112565</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1367662346387686</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>930.59797637999998</v>
+        <v>930.59797639999999</v>
       </c>
       <c r="C442" s="5">
-        <v>5.1993752999999288</v>
+        <v>5.1993753000000424</v>
       </c>
       <c r="D442" s="5">
-        <v>6.9545296009257296</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9545296007707202</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>937.04599165000002</v>
+        <v>936.80265120000001</v>
       </c>
       <c r="C443" s="5">
-        <v>6.4480152700000417</v>
+        <v>6.2046748000000207</v>
       </c>
       <c r="D443" s="5">
-        <v>8.6389704598363046</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3009055311817459</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>929.79264360000002</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-7.0100075999999945</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-8.6189938297561159</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE200000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>